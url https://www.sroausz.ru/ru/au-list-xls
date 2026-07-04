--- v2 (2026-05-20)
+++ v3 (2026-07-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Акт_члены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2673">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2675">
   <si>
     <t>№ реестровой записи</t>
   </si>
   <si>
     <t>Фамилия, имя, отчество АУ</t>
   </si>
   <si>
     <t>Дата рождения</t>
   </si>
   <si>
     <t>Место рождения</t>
   </si>
   <si>
     <t>Дата регистрации в реестре / дата решения о приёме в СРО</t>
   </si>
   <si>
     <t>Регистрационный номер в реестре</t>
   </si>
   <si>
     <t>Номер решения о приеме в члены СРО</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
@@ -340,51 +340,51 @@
   </si>
   <si>
     <t>Справка от 27.07.2023г. ООО "ЮрКонсалтГрупп" (ОГРН 1132651015430, ИНН 2635821525) стаж более 2 лет</t>
   </si>
   <si>
     <t>свидетельство №302-с от 14.02.2023г. выдано АССОЦИАЦИЕЙ "МСК СРО ПАУ "Содружество"</t>
   </si>
   <si>
     <t>свидетельство №11/036088 от 29.04.2021г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №УБК_14918/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 07.08.2023/06.08.2024
 Полис ОАУ №9799/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 07.08.2024/06.08.2025
 Полис ОАУ №17622/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 07.08.2025/06.08.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2025
 Результат: август 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
-    <t>отсутствуютДата поступления  жалобы: 15.04.2026Податель жалобы: Солдатенко Р.С.Наименование должника: СПК "Архангельский"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 16.04.2026Податель жалобы: коллективная жалоба дольщиковНаименование должника: СПК "Архангельский"Результат проверки: приостановлено</t>
+    <t>отсутствуютДата поступления  жалобы: 15.04.2026Податель жалобы: Солдатенко Р.С.Наименование должника: СПК "Архангельский"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 16.04.2026Податель жалобы: коллективная жалоба дольщиковНаименование должника: СПК "Архангельский"Результат проверки: приостановленоДата поступления  жалобы: 05.05.2026Податель жалобы: Демерчян А.К.Наименование должника: Демерчян А.К.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Артемьева Наталья Викторовна</t>
   </si>
   <si>
     <t>02.07.1982</t>
   </si>
   <si>
     <t>г. Кинель Куйбышевской области</t>
   </si>
   <si>
     <t>30.06.2008/30.06.2008</t>
   </si>
   <si>
     <t>протокол №09</t>
   </si>
   <si>
     <t>artemevanata82@mail.ru ,  443081 г.Самара а/я 5677, 8-927-267-46-04</t>
   </si>
   <si>
     <t>ВСВ №0696322 от 30.06.2004 Московский государственный педагогический университет присуждена квалификация юрист по специальности "юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 2 лет справка ООО "НИКОС" (ИНН 6316085668) от 28.05.2008 №15, трудовая книжка  AT-IX №9785662 от 01.12.2003</t>
   </si>
@@ -400,54 +400,56 @@
   <si>
     <t xml:space="preserve">Полис №78Л16-60000530 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.07.2014/07.07.2015
 Полис №78-15/TPL16/781081 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.07.2015/07.07.2016
 Полис №52-16/TPL16/001402 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.07.2016/07.07.2017
 Полис №52-17/TPL16/002394 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  (с 20.01.2018 по 07.07.2018 дополнительное соглашение)
 Даты: 08.07.2017/07.07.2018
 Полис №596/АУ-2018 АО СГ "Спасские ворота"
 Даты: 08.07.2018/07.07.2019
 Полис №52-19/TPL16/003423 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.07.2019/07.07.2020
 Полис №52-20/TPL16/002670 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.07.2020/07.07.2021
 Полис №77-21/TPL16/001688 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 08.07.2021/07.07.2022
 Договор №60/22/177/011789 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.07.2022/07.07.2023
 Полис ОАУ №2833/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.07.2023/07.07.2024
 Полис ОАУ №9738/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.07.2024/07.07.2025
 Полис ОАУ №16650/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.07.2025/07.07.2026
-</t>
-[...2 lines deleted...]
-    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)</t>
+Полис Arbitr-3980975400-48069 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630007, г. Новосибирск, Коммунистическая ул. д. 16,  Почтовый адрес: 115054, г.Москва, ул.Космодамианская наб., 52, стр.1, этаж 2 тел. 8 (800) 775-52-90, эл. почта arbitr@d2insur.ru), страховая сумма - 10 000 000 руб.
+Даты: 08.07.2026/07.07.2027
+</t>
+  </si>
+  <si>
+    <t>АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630007, г. Новосибирск, Коммунистическая ул. д. 16,  Почтовый адрес: 115054, г.Москва, ул.Космодамианская наб., 52, стр.1, этаж 2 тел. 8 (800) 775-52-90, эл. почта arbitr@d2insur.ru)</t>
   </si>
   <si>
     <t>взнос в размере 50 000 рублей внесен на счет компенсационного фонда</t>
   </si>
   <si>
     <t>протокол от 13.01.2026, вынесено предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2014
 Результат: Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено
 01.10.2017
 Результат: Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено
 01.10.2020
 Результат: октябрь  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2023
 Результат: Октябрь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ЗАО СК "Средневолжскстрой" ООО "ЧОП Редут" 18.06.2013 нарушения в действиях АУ отсутствуют  
 ООО "Ежовское" ГУ-Волгоградское РО ФСС РФ 14.01.2016 нарушения в действиях АУ отсутствуют  
 ООО "Ежовское" МИФНС РФ №3 по Волгоградской области 14.01.2016 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Камышинские Колбасы Соловьева" Камышинская городская прокуратура Волгоградской области 24.05.2016 нарушения в действиях АУ отсутствуют, ООО "Стадия-Плюс" УПФР в г.Пензе Пензенской области 05.08.2016 нарушения в действиях АУ отсутствуют,   ООО "Ежовское" ООО "Газпром трансгаз Волгоград" 24.11.2016 нарушения в действиях АУ отсутствуют,   ИП Демина М.А. ООО "Тренд-Инвест" 30.03.2017 нарушения в действиях АУ отсутствуют  
 гр. Котельникова В.В. ПАО КБ "Восточный" 02.06.2017 нарушения в действиях АУ отсутствуют, ООО "Новониколаевка" филиал №9 ГУ-Волгоградское РО ФСС РФ 12.09.2018 нарушения в действиях АУ отсутствуют  
 ООО "Липовские сады" филиал №14 ГУ- Волгоградское РО ФСС РФ 18.09.2018 нарушения в действиях АУ отсутствуют  
 ООО "Натали Проджект" фииал №7 ГУ - Волгоградское РО ФСС РФ 10.01.2019 нарушения в действиях АУ отсутствуют  
@@ -1145,60 +1147,64 @@
     <t>стаж более 2- лет трудовая книжка АТ-VII №9339898 от 01.06.1998</t>
   </si>
   <si>
     <t>свидетельство №459/07-СР от 02.07.2018 выдано Союзом СРО "АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/025658 от 01.06.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-18/TPL16/002928 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.07.2018/15.07.2019
 Полис №52-19/TPL16/003350 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.07.2019/15.07.2020
 Полис №52-20/TPL16/003192 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.07.2020/15.07.2021
 Полис №77-21/TPL16/001738 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 16.07.2021/15.07.2022
 Полис №Arbitr-3980975400-62778 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 16.07.2022/15.07.2023
 Полис №Arbitr-3980975400-62778  дополнительное соглашение АО "Д2 Страхование"  (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 16.07.2023/15.07.2024
 Полис ОАУ№9372/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 16.07.2024/15.07.2025
 Полис ОАУ №17149/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 16.07.2025/15.07.2026
+Полис ОАУ №24704/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 16.07.2026/15.07.2025
 </t>
   </si>
   <si>
     <t>протокол от 12.11.2020г., предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2020
 Результат: Июнь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2023
 Результат: июнь 2023 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
+01.05.2026
+Результат: май 2026 (выявлены нарушения.Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 29.09.2020
 Податель жалобы: Прокуратура Центрального района г. Сочи
 Наименование должника: ООО "ОСК"
 Результат проверки: выявлены нарушения, применена мера ответственности в виде предупреждения</t>
   </si>
   <si>
     <t>Бондарь Виктор Васильевич</t>
   </si>
   <si>
     <t>18.10.1959</t>
   </si>
   <si>
     <t>ст. Балковская Выселковского р-на Краснодарского края</t>
   </si>
   <si>
     <t>01.07.2011/01.07.2011</t>
   </si>
   <si>
     <t>bvv6@bk.ru, 353117, Краснодарский край, Выселковский район, ст. Новомалороссийская, ул. Украинская, 3а, 8 (861)268-50-90</t>
   </si>
   <si>
@@ -1399,50 +1405,52 @@
   <si>
     <t>25.06.2025/25.06.2025</t>
   </si>
   <si>
     <t>Протокол №11</t>
   </si>
   <si>
     <t>191015, Санкт-Петербург, а/я № 9, тел. +7-931-290-24-03, эл. почта: bulkinat@mail.ru
  </t>
   </si>
   <si>
     <t>АВС 0479565 от 26.06.1998 Санкт-Петербургский государственный университет присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более года Приказ ООО "ДСМ-Инвест" (ИНН 7814540939) №1 от 02.07.2012, Выписка из ЕГРЮЛ от 27.11.2013</t>
   </si>
   <si>
     <t>свидетельство №514/03-СР от 27.03.2025 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/041928 от 22.10.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Полис№Arbitr-3980975400-39677 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,страховая сумма 10000000 рублей, эл. почта info@d2insur.ru.
 Даты: 24.06.2025/23.06.2026
+Полис ОАУ №24810/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 24.06.2026/23.06.2027
 </t>
   </si>
   <si>
     <t>Буханов Алексей Николаевич</t>
   </si>
   <si>
     <t>17.09.1964</t>
   </si>
   <si>
     <t>гор. Москва</t>
   </si>
   <si>
     <t>12.02.2013/12.02.2013</t>
   </si>
   <si>
     <t>протокол №06</t>
   </si>
   <si>
     <t>+7-985-999-27-71 alexbn@list.ru , 123308 Москва, а/я 30</t>
   </si>
   <si>
     <t>МВ №465487 от 23.06.1986 Московский экономико-статистический институт по специальности: статистика, присуждена квалификация: экономиста</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-III №4669488 от 06.01.1986</t>
@@ -1575,50 +1583,52 @@
   <si>
     <t xml:space="preserve">Полис № 52Л16-60000415 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.05.2014/05.05.2015
 Полис №78-15/TPL16/781004 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.05.2015/05.05.2016
 Полис №78-16/TPL16/000861 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.05.2016/05.05.2017
 Полис №52-17/TPL16/001943 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.05.2017/05.05.2018
 Полис №52-18/TPL16/001304 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" ; с 12.07.2018 по 05.05.2019 дополнительное соглашение
 Даты: 06.05.2018/05.05.2019
 Полис №52-19/TPL16/001399 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.05.2019/05.05.2020
 Полис №52-20/TPL16/001422 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.05.2020/05.05.2021
 Полис №УБК_8974/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 06.05.2021/05.05.2022
 Договор №60/22/177/010906 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 06.05.2022/05.05.2023
 Полис №ОАУ №1867/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 06.05.2023/05.05.2024
 Полис ОАУ №8022/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 06.05.2024/05.06.2025
 Полис № Arbitr-3980975400-28643 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 06.06.2025/05.06.2026
+Полис №Arbitr-3980975400-37484 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 06.06.2026/05.06.2027
 </t>
   </si>
   <si>
     <t>протокол от 05.10.2021г. предупреждение.</t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2016
 Результат: Июнь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.07.2019
 Результат: июль 2019  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.07.2022
 Результат: июль 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.06.2025
 Результат: июнь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "УС-2 Интердорстрой" ООО ДСП "Автобан" 15.06.2016 нарушения в действиях АУ отсутствуют  
 ООО "АЛЬФА-АВТО" ГУ Орловское РО ФСС РФ 11.01.2017 нарушения в действиях АУ отсутствуют; 
 Дата поступления жалобы: 21.04.2021
 Податель жалобы: Губарев В.Ю.
 Наименование должника: ООО "Гранд-Экс"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 23.08.2021
 Податель жалобы: ООО "Желстройинвест"
@@ -1642,54 +1652,53 @@
     <t>07.06.2024/07.06.2024</t>
   </si>
   <si>
     <t>Протокол №12</t>
   </si>
   <si>
     <t>8-906-230-11-10, эл. почта:bykov.arbm@gmail.com, почтовый адрес: 236022, Калининградская область, г. Калининград, а/я 1562</t>
   </si>
   <si>
     <t>ВСГ 3156143от 26.06.2008 "Российский государственный университет имени Иммануила Канта" присуждена квалификация Юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2-х лет выписка из ЕГРЮЛ от 16.05.2024 ООО "Балтийский мукомольный завод" (ОГРН 1053900170169)</t>
   </si>
   <si>
     <t>свидетельство выдано Ассоциацией «Межрегиональная саморегулируемая организация профессиональных арбитражных управляющих» под эгидой РСПП от 04.10.2021 №316/С/1</t>
   </si>
   <si>
     <t>свидетельство №11/031875 от 26.09.2019</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №9018/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 23.05.2024/22.05.2025
 Полис ОАУ №15487/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49),страховая сумма 10000000 рублей.
 Даты: 23.05.2025/22.05.2026
-</t>
-[...2 lines deleted...]
-    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)</t>
+Полис ОАУ №23668/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 23.05.2026/22.05.2027
+</t>
   </si>
   <si>
     <t>отсутствует</t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 09.10.2024
 Податель жалобы: Е.В. Кобец
 Наименование должника: ООО "МОСТРОЙ39"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Бычков Дмитрий Сергеевич</t>
   </si>
   <si>
     <t>20.12.1984</t>
   </si>
   <si>
     <t>г. Лепель, Витебская обл., Респ. Беларусь</t>
   </si>
   <si>
     <t>30.01.2024/30.01.2024</t>
   </si>
   <si>
     <t>Протокол №02</t>
@@ -2140,50 +2149,52 @@
 Даты: 10.03.2021/09.03.2022
 Договор №60/22/177/009126 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 10.03.2022/09.03.2023
 Полис ОАУ №0901/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.03.2023/09.03.2024
 Полис ОАУ №6671/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.03.2024/09.03.2025
 Полис ОАУ №14143/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 10.03.2025/09.03.2026
 Полис ОАУ №22055/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 10.03.2026/09.03.2027
 </t>
   </si>
   <si>
     <t>протокол от 06.05.2013г., предупреждение, протокол от 12.05.2014г., предупреждение, протокол от 23.10.2014г., предупреждение, протокол от 16.11.2015г., предупреждение, протокол от 22.12.2023г., предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2014
 Результат: Июль  2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.06.2017
 Результат: Июнь 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2020
 Результат: Июнь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.05.2023
 Результат: май 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
+01.05.2026
+Результат: май 2026 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства )
 </t>
   </si>
   <si>
     <t>ООО "Авантаж Форте" Филиппов А.В. 26.11.2013 нарушения в действиях АУ отсутствуют  
 ООО "Авантаж Форте" Филиппов А.В. 27.11.2013 нарушения в действиях АУ отсутствуют  
 ООО "ЛесИнком" ОАО "Сбербанк России" 28.02.2014 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Авартаж Форте " Филиппов А.В., Гедзь В.Н. 26.02.2014 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ЗАО "Газдорстрой" МИФНС РФ №3 по Республике Коми 15.05.2014 нарушения в действиях АУ отсутствуют  
 ООО "Авартаж Форте " Рачинская Н.В., Филиппов А.В., Гедзь В.Н. 31.01.2014 нарушения в действиях АУ отсутствуют  
 ООО "ФИК Параллель" ГУ- Омское РО ФСС РФ 09.11.2015 нарушения в действиях АУ отсутствуют  
 ООО "Строительные технологии" МИФНС РФ №9 по Владимирской области 07.10.2015 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Гарант" МИФНС РФ №3 по Республике Коми 19.04.2016 нарушения в действиях АУ отсутствуют, ОАО "Мучкапский комбинат хлебопродуктов" Управление Росреестра по Тамбовской области 07.09.2018 нарушения в действиях АУ отсутствуют  
 ОАО "Мучкапский комбинат хлебопродуктов" Прокуратура Мучкапского района 19.02.2019 нарушения в действиях АУ отсутствуют ; ОАО "К.С.М." МИФНС России №3 по Московской области 07.06.2019 нарушения в действиях АУ отсутствуют  
 ОАО "К.С.М." МИФНС России №3 по Московской области 07.06.2019 нарушения в действиях АУ отсутствуют  
 ОАО "Геленджикагрокурортстрой" Яковлев В.А. 19.12.2019 нарушения в действиях АУ отсутствуют  
 Дата поступления жалобы: 17.07.2020
 Податель жалобы: Яковлев В.А.
 Наименование должника: ООО "Геленджикагрокурортстрой"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 09.11.2023
 Податель жалобы: Боков Р.М.
 Наименование должника: ООО "Брейтовчанка"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Волков Максим Максимович</t>
@@ -2320,57 +2331,61 @@
     <t>стаж более 2 лет ТК № 5427821 от 03.02.2006</t>
   </si>
   <si>
     <t>свидетельство Серия СТ №412 от 05.02.2018 выдано Ассоциацией "УрСОАУ"</t>
   </si>
   <si>
     <t>свидетельство №11/023236 от 15.04.2015</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №782-18/TPL16/001896 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 31.05.2018/30.05.2019
 Полис №52-19/TPL16/001718 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 31.05.2019/30.05.2020
 Полис №52-20/TPL16/001770 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 31.05.2020/30.05.2021
 Полис №77-21/TPL16/001320 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 31.05.2021/30.05.2022
 Полис №Arbitr-3980975400-71753 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 31.05.2022/30.05.2023
 Дополнительное соглашение к  договору №Arbitr-3980975400-71753 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 31.05.2023/30.05.2024
 Полис №Arbitr-3980975400-83419 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 31.05.2024/30.05.2025
 Полис №Arbitr-3980975400-78232 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма 10000000 рублей.
 Даты: 31.05.2025/30.05.2026
+Полис №Arbitr-3980975400-92272 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 31.05.2026/30.05.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2020
 Результат: Июль 2020 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства, а также обязание устранить выявленные нарушения. )
 01.07.2023
 Результат: июль 2023 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
+01.06.2026
+Результат: июнь 2026 (выявлены нарушения)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 21.01.2022
 Податель жалобы: Старокожко Г.Н.
 Наименование должника: Старокожко Г.Н.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Герасимов Александр Николаевич</t>
   </si>
   <si>
     <t>23.12.1951</t>
   </si>
   <si>
     <t>21.01.2013/21.01.2013</t>
   </si>
   <si>
     <t>протокол №03</t>
   </si>
   <si>
     <t>(902)788-86-24, gerasimov.nn@mail.ru,  603002, Н.Новгород а/я 20</t>
   </si>
   <si>
@@ -2608,50 +2623,52 @@
   </si>
   <si>
     <t>стаж более 2-х лет, трудовая книжка АT-IX №4488286 от 25.06.2004, справка ООО "Сфера Консалт" (ИНН 5404023813) от 10.07.2019г.</t>
   </si>
   <si>
     <t>свидетельство №468/04-СР от 17.04.2019 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/026118 от 29.06.2016г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/003823 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2019/15.07.2020
 Полис №52-20/TPL16/003165 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2020/14.07.2021
 Полис №60/21/177/003244 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 15.07.2021/14.07.2022
 Полис №Arbitr-3980975400-36699 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 15.07.2022/14.07.2023
 Полис №Arbitr-3980975400-36699 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 15.07.2023/14.07.2024
 Полис ОАУ №9642/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 15.07.2024/14.07.2025
 Полис ОАУ №17089/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 15.07.2025/14.07.2026
+Полис ОАУ №24977/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 15.07.2026/14.07.2027
 </t>
   </si>
   <si>
     <t>протокол от 03.07.2025, предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.03.2025
 Результат: март 2025 (Выявлены нарушения. Применена мера дисциплинарного воздействия в виде наложения  штрафа в размере 5 000 рублей)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 12.05.2020
 Податель жалобы: Лавник В.Д.
 Наименование должника: Лавник В.Д.
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 03.02.2021
 Податель жалобы: Лавник В.Д.
 Наименование должника: Лавник В.Д.
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 03.10.2023
 Податель жалобы: АО "Эксперт-Банк"
 Наименование должника: Лабанцева А.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.05.2025
@@ -2767,50 +2784,52 @@
   </si>
   <si>
     <t>+7- 912-884-48-48, эл. почта: arrss@mail.ru, почтовый адрес: 115191, Москва,  а/я 111</t>
   </si>
   <si>
     <t>ДВС 1821826 от 20.06.2002 Московская государственная юридическая академия присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-IX  №4957835 от 02.06.2003г.</t>
   </si>
   <si>
     <t>свидетельство № 343 от 04.03.2014г.выдано НП "Евросибирская саморегулируемая организация арбитражных управляющих"</t>
   </si>
   <si>
     <t>свидетельство №11/019856 от 15.02.2013г.</t>
   </si>
   <si>
     <t xml:space="preserve">Договор №60/22/177/010280 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 20.04.2022/19.04.2023
 Договор ОАУ №1866/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 20.04.2023/19.04.2024
 Полис ОАУ №7562/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 20.04.2024/19.05.2025
 Полис ОАУ №15425/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 20.05.2025/19.05.2026
+Полис ОАУ №23641/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 20.05.2026/19.05.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2024
 Результат: январь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Грунис Станислав Игоревич</t>
   </si>
   <si>
     <t>26.04.1989</t>
   </si>
   <si>
     <t>гор. Ставрополь</t>
   </si>
   <si>
     <t>16.07.2025/16.07.2025</t>
   </si>
   <si>
     <t>Эл.почта: info@grunis.ru, почтовый адрес: 355017, г. Ставрополь, а/я 1803, Номер телефона: +7-928-300-80-20</t>
   </si>
   <si>
     <t>ВСА 0565372 от 11.02.2011г. "Ставропольский государственный университет" присуждена квалификация Математик по специальности "Компьютерная безопасность", 102624 0859057 от 17.12.2016г. "Северо-Кавказский федеральный университет"по направлению подготовки Юриспруденция, присвоена квалификация Магистр</t>
   </si>
@@ -2913,50 +2932,52 @@
 Даты: 14.08.2019/13.08.2020
 Полис №77-21/TPL16/002136 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 14.08.2020/13.08.2021
 Полис №77-21/TPL16/002136 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 14.08.2021/13.08.2022
 Полис №Arbitr-3980975400-22921 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г. Москва, ул. Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 14.08.2022/13.08.2023
 Полис №Arbitr-3980975400-22921 (дополнительное соглашение №1) АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 14.08.2023/13.08.2024
 Полис №Arbitr-3980975400-48920 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 14.08.2024/13.08.2025
 Полис №Arbitr-3980975400-51768 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 14.08.2025/13.08.2026
 </t>
   </si>
   <si>
     <t>протокол от 17.11.2022г., предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2020
 Результат: Декабрь 2020 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
 01.01.2001
 Результат: декабрь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.12.2023
 Результат: Декабрь 2023 (Выявлены нарушения.  Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
+01.06.2026
+Результат: июнь 2026  (выявлены нарушения)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 03.10.2022
 Податель жалобы: Белова Т.В.
 Наименование должника: Матвеева Т.Ю.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Денис Игорь Игоревич</t>
   </si>
   <si>
     <t>30.05.1984</t>
   </si>
   <si>
     <t>гор. Омск</t>
   </si>
   <si>
     <t>10.02.2026/10.02.2026</t>
   </si>
   <si>
     <t>Исключен  08.02.2019г. из Ассоциации "Саморегулируемая организация арбитражных управляющих "Меркурий" (не соответствие условиям членства Ассоциации)    </t>
   </si>
   <si>
@@ -3112,50 +3133,52 @@
     <t>свидетельство №11/022528 от 12.11.2014</t>
   </si>
   <si>
     <t xml:space="preserve">полис 15180E40W0758 САО "ВСК"
 Даты: 19.06.2015/18.06.2016
 полис № 78-16/TPL16/001312 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.06.2016/18.06.2017
 полис №78/17/TPL16/002184 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (с 01.01.2018 по 18.06.2018 дополнительное соглашение)
 Даты: 19.06.2017/18.06.2018
 Полис №782-18/TPL16/001769 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.06.2018/18.06.2019
 Полис №52-19/TPL16/002043 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.06.2019/18.06.2020
 Полис №52-20/TPL16/002151 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.06.2020/18.06.2021
 Полис №77-21/TPL16/001341 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 19.06.2021/18.06.2022
 Договор №60/22/177/011243 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 19.06.2022/18.06.2023
 Полис №Arbitr-3980975400-45362 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 19.06.2023/18.06.2024
 Полис №Arbitr-3980975400-55956 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 19.06.2024/18.06.2025
 Полис №Arbitr-3980975400-71072 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 19.06.2025/18.06.2026
+Полис ОАУ №24198/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 19.06.2026/18.06.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2017
 Результат: Декабрь 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.11.2020
 Результат: Ноябрь  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2023
 Результат: ноябрь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Планета игр" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют; ООО "СВЭМ" ООО "Гранд Финас 21.06.2019 нарушения в действиях АУ отсутствуют  
 ООО "СВЭМ" ООО "Гранд финанс" 24.10.2019 отсутствуют основания для проведения проверки</t>
   </si>
   <si>
     <t>Добрынина Ирина Зуфаровна</t>
   </si>
   <si>
     <t>30.11.1963</t>
   </si>
   <si>
     <t>гор. Уфа Респ. Башкортостан</t>
   </si>
   <si>
@@ -3280,68 +3303,76 @@
   <si>
     <t xml:space="preserve">Полис  №78Л16-60000522 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2014/31.05.2015
 Полис №78-15/TPL16/781007 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2015/31.05.2016
 Полис № 78-16/TPL16/001095 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2016/31.05.2017
 Полис №78-17/TPL16/001991 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2017/31.05.2018
 Полис №782-18/TPL16/001562 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2018/31.05.2019
 Полис №52-19/TPL16/001752 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2019/31.05.2020
 Полис №52-20/TPL16/001798 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2020/31.05.2021
 Полис №УБК_9207/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.06.2021/31.05.2022
 Полис №УБК_11776/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.06.2022/31.05.2023
 Полис ОАУ№2032/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.06.2023/31.05.2024
 Полис ОАУ №8396/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.06.2024/31.05.2025
 Полис ОАУ №15956/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 01.06.2025/31.05.2026
+Полис ОАУ №24065/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.06.2026/31.05.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2014
 Результат: Август 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.08.2017
 Результат: Август 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.07.2020
 Результат: Июль 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2023
 Результат: июнь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.05.2026
+Результат: май 2026 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства )
 </t>
   </si>
   <si>
     <t>ООО "Гудвилл" УПФР в г. Сыктывкаре Республики Коми 27.01.2014 отсутствуют основания для проведения проверки  
 ООО "ИК "Правильный выбор" УПФР в Прикубанском внутригородском округе г. Краснодара 24.11.2014 нарушения в действиях АУ отсутствуют  
 ООО ПСК "Бин-Си" УПФР в Прикубанском внутригородском округе г. Краснодара 24.11.2014 нарушения в действиях АУ отсутствуют  
-ООО "Валтар" ИФНС РФ по г. Краснодару 26.11.2015 нарушения в действиях АУ отсутствуютДата поступления  жалобы: 20.08.2025Податель жалобы: Процив А.В.Наименование должника: Процив А.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+ООО "Валтар" ИФНС РФ по г. Краснодару 26.11.2015 нарушения в действиях АУ отсутствуют
+Дата поступления жалобы: 20.08.2025
+Податель жалобы: Процив А.В.
+Наименование должника: Процив А.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Елсукова Любовь Викторовна</t>
   </si>
   <si>
     <t>25.08.1988</t>
   </si>
   <si>
     <t>29.04.2013/29.04.2013</t>
   </si>
   <si>
     <t>8 904 100 58 85,  lustigelf@mail.ru, 167000 Респ.Коми г.Сыктывкар а/я 749</t>
   </si>
   <si>
     <t>ВСА 0509569 от 21.06.2010 Сыктывкарский государственный университет присуждена квалификация: Юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет, справка ООО "Энергобаланс-Столица" (ИНН 7726597647) от 09.10.2012г.</t>
   </si>
   <si>
     <t>свидетельство №349/03-СР от 22.03.2013 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/019132 от 31.08.2012 </t>
   </si>
@@ -3447,50 +3478,52 @@
 Полис №52-19/TPL16/005794 ООО "Страховая компания "Арсеналъ"
 Даты: 15.12.2019/14.12.2020
 Полис №52-19/TPL16/005794 дополнительное соглашение №1 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 15.12.2019/14.12.2021
 Полис №УБК_10583/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.12.2021/14.12.2022
 Полис ОАУ №0161/700/22 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 15.12.2022/14.12.2023
 Полис ОАУ №5493/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 15.12.2023/14.12.2024
 Полис ОАУ №11709/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 15.12.2024/14.12.2025
 Полис ОАУ №19730/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
 Даты: 15.12.2025/14.12.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.09.2014
 Результат: Сентябрь  2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.09.2017
 Результат: Сентябрь 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2020
 Результат: Август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.07.2023
 Результат: июль 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.07.2026
+Результат: июль 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ОАО «Луковецкий ЛПХ», ООО «ТПФ Няндома-Бройлер» ГУ- Архангельское региональное отделение ФСС РФ 08.10.2013 нарушения в действиях АУ отсутствуют, РИТЦ Банк (ООО) Сердюкова Л. 21.05.2018 нарушения в действиях АУ отсутствуют  
 АО К2 Банк Администрация МО Узловский район 15.02.2019 отказ от жалобы; ОАО "СЦБК" ООО "ТГК-2 Энергосбыт" 28.10.2019 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 09.12.2021
 Податель жалобы: Прокуратура г. Якутска
 Наименование должника: ООО "ЮжЯкутУголь"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 27.06.2023
 Податель жалобы: ООО "НТЦ "Вулкан"
 Наименование должника: АО "ЦНИИ ЭИСУ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 14.08.2024
 Податель жалобы: Матяш И.Н.
 Наименование должника: АО "ЦНИИ ЭИСУ"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Жаров Владимир Владимирович</t>
   </si>
   <si>
     <t>13.02.1970</t>
   </si>
   <si>
@@ -3638,50 +3671,52 @@
   </si>
   <si>
     <t>п. Чегдомын Верхнебурейнского р-на Хабаровского края</t>
   </si>
   <si>
     <t>19.06.2025/19.06.2025</t>
   </si>
   <si>
     <t>199004, Санкт-Петербург, а/я 78, тел. 8-950-008-57-57, zhelezinsky777@yandex.ru</t>
   </si>
   <si>
     <t>ВСГ 4814700 от 26.06.2010г. "Поволжская академия государственной службы имени П.А. Столыпина" присуждена квалификация экономист-менеджер, по специальности "Экономика и управление на предприятии (операции с недвижимым имуществом)"</t>
   </si>
   <si>
     <t>стаж более 2-х лет ТК №6135226 от 10.10.2013г. , справка ООО "ПРОММАШ ПРОГРЕСС" (ИНН 7806551599) от 22.03.2023г. №22.03.23/008</t>
   </si>
   <si>
     <t>свидетельство №515/04-СР от 08.04.2025г. выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/038697 от 23.06.2022г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №17189/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 11.06.2025/10.06.2026
+Полис ОАУ №24022/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 11.06.2026/10.06.2027
 </t>
   </si>
   <si>
     <t>Железинский Александр Александрович</t>
   </si>
   <si>
     <t>26.03.1985</t>
   </si>
   <si>
     <t>01.10.2013/01.10.2013</t>
   </si>
   <si>
     <t>протокол №26</t>
   </si>
   <si>
     <t>199004 Санкт-Петербург , 2-я линия В.О. д.37 оф.208; 8-917-320-91-92</t>
   </si>
   <si>
     <t>ВСА 0412564 от 16.06.2007 Поволжская академия государственной службы имени П.А. Столыпина присуждена квалификация юрист по специальности: "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года, АТ-IX №9122588 от 01.10.2003, справка с места работы ООО "Современные юридические технологии" (ИНН 6450936104) б/н от 26.09.2013</t>
   </si>
   <si>
     <t>свидетельство №361/09-СР от 23.09.2013 выдано НП "СРО АУ СЗ"</t>
@@ -4082,50 +4117,52 @@
 Даты: 01.04.2021/31.03.2022
 Договор №60/22/177/009797 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.04.2022/31.03.2023
 Договор ОАУ №1154/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.04.2023/31.03.2024
 Полис №Arbitr -3980975400-11038 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.04.2024/31.03.2025
 Полис №Arbitr-3980975400-11968 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 01.04.2025/31.03.2026
 Полис № Arbitr-3980975400-82916 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма- 10 000 000 руб.
 Даты: 01.04.2026/31.03.2027
 </t>
   </si>
   <si>
     <t>протокол от 26.01.2024 предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2014
 Результат: Апрель 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.08.2017
 Результат: Август 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.07.2020
 Результат: Июль 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2023
 Результат: июнь 2023 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
+01.05.2026
+Результат: май 2026 (выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ООО "ПКФ "Троя" Прокуратура Красноармейского района Краснодарского края 14.01.2015 нарушения в действиях АУ отсутствуют  
 ООО "АЗНО" работник ООО "АЗНО" Коновалова И.Н. 05.03.2015 нарушения в действиях АУ отсутствуют ; ООО "РТК-Логистика" ООО "Группа крмпаний "РТК-Логистика" 19.11.2019 нарушения в действиях АУ отсутствуют 
 Дата поступления жалобы: 11.12.2023
 Податель жалобы: Прокуратура Калининского района г. Санкт-Петербурга
 Наименование должника: ООО "Чехословак Энерджи Рус"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 16.10.2024
 Податель жалобы: Горшенин И.Н.
 Наименование должника: ООО УТК "Мегаполис"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Залялов Илдар Наилович</t>
   </si>
   <si>
     <t>06.05.1971</t>
   </si>
   <si>
     <t>с. Ямбухтино Куйбышевского р-на Татарской АССР</t>
   </si>
   <si>
     <t>28.10.2015/28.10.2015</t>
@@ -4163,50 +4200,52 @@
 Даты: 01.06.2020/31.05.2021
 Договор №60/21/177/000916 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2022
 Договор №60/21/177/000916 дополнительное соглашение №1 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2023
 Полис №ОАУ №0542/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №5954/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 07.02.2024/06.02.2025
 Полис ОАУ №13097/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 07.02.2025/06.02.2026
 Полис ОАУ №21137/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 07.02.2026/06.02.2027
 </t>
   </si>
   <si>
     <t>протокол 12.01.2026г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2017
 Результат: Ноябрь  2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2020
 Результат: Октябрь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2023
 Результат: сентябрь 2023  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.07.2026
+Результат: июль 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Ринус" ООО "Грань" 06.08.2018 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 27.11.2025
 Податель жалобы: Управление Росреестра по Республике Татарстан
 Наименование должника: ООО "Партнер Авто"
 Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Зарудный Геннадий Эдуардович</t>
   </si>
   <si>
     <t>10.05.1955</t>
   </si>
   <si>
     <t>11.11.2005/11.11.2005</t>
   </si>
   <si>
     <t>8(8142)-53-34-58 zarudniy.gennady@yandex.ru, 185005 Республика Карелия, Петрозаводск, ул. Правды, д.29, каб.50</t>
   </si>
   <si>
     <t>В-I №171621 от 30.06.1977 Петербургский государственный университет им. О.В. Куусинена по специальности: история, присвоена квалификация: историка, Преподавателя истории и обществоведения. ЦВ№536785 от 28.05.1993 Ин-т Гос.службы СЗКЦ (Роскадры Правительства РФ) по специальности: Государственное и муиципальное управление, присвоена квалификация: менеджер</t>
   </si>
   <si>
@@ -4256,51 +4295,51 @@
 01.02.2025
 Результат: февраль 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцева Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., Евдокимов В.В., Карханов Р.А., Парамонова Э.В., Огонесян О.А., Морозова Е.А., Ярина Н.С., Федотов Н.В., Николаевский К.А., Максименко А.А., Львов Д.А., Лапин А.В., ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., Евдокимов В.В., Карханов Р.А., Парамонова Э.В., Огонесян О.А., Морозова Е.А., Ярина Н.С., Федотов Н.В., Николаевский К.А., Максименко А.А., Львов Д.А., Лапин А.В., ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., и др ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., и др. , ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 20.08.2025
 Податель жалобы: ПАО АКБ "Авангард"
 Наименование должника: Парамонова О.Г.
-Результат проверки: выявлены нарушенияДата поступления  жалобы: 19.03.2026Податель жалобы: ООО АКБ "Авангард"Наименование должника: Парамонова О.Г.Результат проверки: выявлены нарушения</t>
+Результат проверки: выявлены нарушенияДата поступления  жалобы: 19.03.2026Податель жалобы: ООО АКБ "Авангард"Наименование должника: Парамонова О.Г.Результат проверки: выявлены нарушенияДата поступления  жалобы: 29.04.2026Податель жалобы: Тринадцатый арбитражный апелляционный судНаименование должника: ООО "КСМ"Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Захаров Артём Дмитриевич</t>
   </si>
   <si>
     <t>13.04.1991</t>
   </si>
   <si>
     <t>гор. Братск Иркутской области</t>
   </si>
   <si>
     <t>23.01.2018/23.01.2018</t>
   </si>
   <si>
     <t>Протокол №2</t>
   </si>
   <si>
     <t>22.01.2018г. ААУ "СЦЭАУ" - Ассоциация арбитражных управляющих "СИБИРСКИЙ ЦЕНТР ЭКСПЕРТОВ АНТИКРИЗИСНОГО УПРАВЛЕНИЯ" на основании Заявления о добровольном выходе</t>
   </si>
   <si>
     <t>8-911-089-20-54, zartem1439@gmail.com, 191060, Санкт-Петербург, ул. Смольного 1/3, 6-й подъезд</t>
   </si>
   <si>
     <t>КТ №90007 от 26.06.2013г. Санкт-Петербургский государственный экономический университет присуждена квалификация экономист-менеджер по специальности "Экономика и управление на предприятии (городское хозяйство)" 107806 0021935 от 30.06.2015г. присвоена квалификация бакалавр по направлению "Юриспруденция"</t>
   </si>
@@ -4311,50 +4350,53 @@
     <t>свидетельство №169 от 13.07.2016 выдано Ассоциацией ВАУ "Достояние"</t>
   </si>
   <si>
     <t>свидетельство №11/025713 от 26.05.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис 77777 ОАУ-000750/17 ООО "ЦСО"
 Даты: 10.01.2018/09.01.2019
 Полис №52-18/TPL16/002726 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 11.07.2018/10.07.2019
 Полис №52-19/TPL16/002827 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 11.07.2019/10.07.2020
 Полис №52-20/TPL16/002807 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 11.07.2020/10.07.2021
 Полис №77-21/TPL16/001529 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 11.07.2021/10.07.2022
 Полис №Arbitr-3980975400-27900 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 11.07.2022/10.07.2023
 Полис ОАУ №2780/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.07.2023/10.07.2024
 Полис ОАУ №9663/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.07.2024/10.07.2025
 Полис ОАУ №17503/700/25ООО "Страховой дом "БСД" ( Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 11.07.2025/10.07.2026
 </t>
+  </si>
+  <si>
+    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)</t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2020
 Результат: Февраль  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2023
 Результат: Февраль 2023 (выявлены нарушения. Принято решение о не применении в отношении Захарова А.Д. меры дисциплинарной ответственности. )
 01.02.2026
 Результат: февраль 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 29.06.2020
 Податель жалобы: Зайцев А.Н.
 Наименование должника: АО "Волховский комбикормовый завод"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 04.08.2020
 Податель жалобы: Зайцев А.Н.
 Наименование должника: АО "Волховский комбикормовый завод"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 19.07.2021
 Податель жалобы: ГУ - ОПФР по Ростовской области
 Наименование должника: ООО "СНГ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.08.2021
@@ -4683,51 +4725,51 @@
 </t>
   </si>
   <si>
     <t>ООО "ИнвестСтройГрупп" ИФНС РФ по Железнодорожному району Новосибрской области 18.11.2015 нарушения в действиях АУ отсутствуют  
 ООО «Магазин Принцесса» ГУ Кузбасское ФСС РФ 16.03.2016 нарушения в действиях АУ отсутствуют, 
 наименование предприятия заявитель дата поступления жалобы результат рассмотрения
 ООО "ИнвестСтройГрупп" ИФНС РФ по Железнодорожному району Новосибрской области 18.11.2015 нарушения в действиях АУ отсутствуют  
 ООО «Магазин Принцесса» ГУ Кузбасское ФСС РФ 16.03.2016 нарушения в действиях АУ отсутствуют  
 ЗАО "Промышленные технологии" филиал №9 - ГУ Кузбасское РО ФСС РФ 28.05.2018 выявлены нарушения, применена мера ответственности в виде предупреждения
 ООО "СУНЭТО" Администрация Кемеровской области 16.07.2019 нарушения в действиях АУ отсутствуют  
 ООО "МолСиб" филиал №4 ГУ - Кузбасское РО ФСС РФ 27.11.2019 выявлены нарушения, выдано предписание  
 Дата поступления жалобы: 17.02.2021
 Податель жалобы: Матюшенков А.В.
 Наименование должника: Матюшенков А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 05.03.2021
 Податель жалобы: Токарева О.Н.
 Наименование должника: Токарев С.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 12.04.2023
 Податель жалобы: ОСФР по Кемеровской области-Кузбассу
 Наименование должника: ООО "Стройсервисэко"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
-    <t>Игнатова (Комиссарова) Оксана Владимировна</t>
+    <t>Игнатова Оксана Владимировна</t>
   </si>
   <si>
     <t>22.05.1976</t>
   </si>
   <si>
     <t>г. Тюмень</t>
   </si>
   <si>
     <t>24.07.2014/24.07.2014</t>
   </si>
   <si>
     <t>протокол №16</t>
   </si>
   <si>
     <t>(3462) 516-258, 628405, Тюменская область, ХМАО-Югра, Сургут-5, а/я 207</t>
   </si>
   <si>
     <t>ИВС 0330101 05.07.2002 Тюменский государственный университет  присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет AT-VII №8029312 от 23.06.1996</t>
   </si>
   <si>
     <t>свидетельство №34/002974 от 11.12.2003</t>
   </si>
@@ -4771,51 +4813,51 @@
 01.08.2025
 Результат: август 2025  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 10 000 руб.))
 </t>
   </si>
   <si>
     <t>ЖСК "Камчатский" Межецкая Н.А. 29.10.2014 нарушения в действиях АУ отсутствуют  
 ООО "Курс" ООО "ПроектСтройАльянс" 30.10.2014 не применять в отношении арбитражного управляющего Леонтьевой О.В. меры дисциплинарной ответственности  
 ЖСК "Камчатский" Омельяненко Н.К. 12.12.2014 нарушения в действиях АУ отсутствуют  
 ЖСК "Камчатский" Усова Л.В. 04.02.2015 нарушения в действиях АУ отсутствуют  
 ООО Тюменский заавод "Металлоконструкций и резервуаров" ГУ Тюменское РО ФСС РФ 10.06.2015 нарушения в действиях АУ отсутствуют  
 ЖСК "Камчатский" Омельяненко Н.К. 24.12.2015 нарушения в действиях АУ отсутствуют  
 ООО "Интерстрой" УПФР в нг. Тобольске Тюменской области 15.03.2016 нарушения в действиях АУ отсутствуют,    МУП "«Уренгойгеолстрой» Прокуратура Пуровского района Ямало-Ненецкого автономного округа 10.07.2017 выявлены нарушения, применена мера ответственности в виде предупреждения  
 гр. Горбунов О.Н. ПАО "Мособлбанк" 12.07.2017 выявлены нарушения, применена мера ответственности в виде предупреждения  
 МУП "«Уренгойгеолстрой» Прокуратура Пуровского района Ямало-Ненецкого автономного округа 14.03.2018 выявлены нарушения, вынесено предписание, обязывающее  устранить нарушения в установленные сроки, МУП "Уренгойгеолстрой" Администрация МО "пос. Уренгой" 04.06.2018 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 11.02.2021
 Податель жалобы: ООО "ИКСПИРА"
 Наименование должника: Рамазанов В.З.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.01.2023
 Податель жалобы: Латышев Ю.Ю.
 Наименование должника: Латышев Ю.Ю.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 04.02.2026
 Податель жалобы: Елисеев М.Н.
 Наименование должника: Угаров Р.О.
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 29.04.2026Податель жалобы: Волошок Т.А.Наименование должника: Волошок В.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Илюхин Борис Игоревич</t>
   </si>
   <si>
     <t>08.06.1976</t>
   </si>
   <si>
     <t>г. Ленинград</t>
   </si>
   <si>
     <t>20.05.2005/20.05.2005</t>
   </si>
   <si>
     <t>8-921-321-48-96   boris_spb7876@mail.ru, 192007,СПБ, а/я 41</t>
   </si>
   <si>
     <t>АВС №0650299 16.06.1998  СПБ Государственный Университет присуждена квалификация экономист, преподаватель экономических дисциплин по специальности "Теоритическая экономика"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VIII№3271308 01.01.2000 справка от 30.12.1999 №24 ТОО "НАТАША"</t>
   </si>
   <si>
     <t>свидетельство №167/05-СР 13.05.2005 выдано НП "СРО АУ СЗ"</t>
   </si>
@@ -4827,50 +4869,52 @@
 Даты: 15.07.2013/14.07.2014
 Полис №78Л16-60000554 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.07.2014/13.07.2015
 Полис №52-15/TPL16/781127 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.07.2015/13.07.2016
 Полис №52-16/TPL16/001539 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.07.2016/13.07.2017
 Полис №52-17/TPL16/002544 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.07.2017/13.07.2018
 Полис №52-18/TPL16/002015 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2018/31.05.2019
 Полис №52-19/TPL16/001770 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2019/31.05.2020
 Полис №52-20/TPL16/001811 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2020/31.05.2021
 Полис №77-21/TPL16/001293 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 01.06.2021/31.05.2022
 Полис №Arbitr-3980975400-36554 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.06.2022/31.05.2023
 Дополнительное соглашение №1 к Полису №Arbitr-3980975400-36554 "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.06.2023/31.05.2024
 Полис №Arbitr-3980975400-83809 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.06.2024/31.05.2025
 Полис №Arbitr-3980975400-48301 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info, страховая сумма 10000000 рублей.
 Даты: 01.06.2025/31.05.2026
+Полис №Arbitr-3980975400-83798 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г. Москва, ул. Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 01.06.2026/31.05.2027
 </t>
   </si>
   <si>
     <t>протокол от 15.09.2006 предупреждение, протокол от 26.10.2017г. предупреждение, протокол от 03.04.2019г. предупреждение, протокол от 21.05.2025г. предупреждение, протокол от 05.08.2025г., предупреждение, протокол от 11.08.2025г. предупреждение, протокол от 19.11.2025г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2015
 Результат: Август  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.10.2018
 Результат: Октябрь 2018 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований ФЗ "О несостоятельности (банкротстве)".
 01.11.2021
 Результат: ноябрь 2021 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде штрафа в размере 5000 руб.)
 01.10.2024
 Результат: октябрь 2024  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ООО "ПКФ "Квинтэкс" УПФР в Выборгском районе Ленинградсской области 01.10.2013 нарушения в действиях АУ отсутствуют  
 ОАО "Приозерский Гортпсбыт" УФНС РФ по Ленинградской области 14.07.2014 нарушения в действиях АУ отсутствуют  
 ООО "Престиж-Стройсервис" Давыдова И.В. 29.09.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Приозерский Гортпсбыт" УПФР в Приозерском районе Ленинградской области 22.10.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Белэлектрокабель" Прокуратура г. Белгорода 27.11.2014 нарушения в действиях АУ отсутствуют  
 ООО "Авто-Мир" УПФР во Всеволожком районе Ленинградской области 08.12.2014 нарушения в действиях АУ отсутствуют  
 ООО "ПЕТРООЙЛ" УПФР в Центральном районе Санкт-Петербурга 08.12.2014 нарушения в действиях АУ отсутствуют  
 ООО "ПИЛИГРИММ" Арбитражный суд Санкт-Петербурга и Ленинградской области 09.04.2015 нарушения в действиях АУ отсутствуют  
@@ -4908,51 +4952,51 @@
 Наименование должника: ООО "Орион-Сервис"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 29.05.2025
 Податель жалобы: Чичигина Ю.С.
 Наименование должника: ООО "Смарт Студия"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 23.06.2025
 Податель жалобы: Чичигина Ю.С.
 Наименование должника: ООО "Смарт Студия"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 04.07.2025
 Податель жалобы: Лысяков А.А.
 Наименование должника: Лысяков А.А.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 13.10.2025
 Податель жалобы: Чичигина Ю.С.
 Наименование должника: ООО "Смарт Студия"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 16.10.2025
 Податель жалобы: Шмелева Э.Г.
 Наименование должника: Шмелев В.Н.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.11.2025
 Податель жалобы: Чичигина Ю.С.
 Наименование должника: ООО "Смарт Студия"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 11.03.2026Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: ООО "Завидная Сервисная компания"Результат проверки: выявлены нарушения</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 11.03.2026Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: ООО "Завидная Сервисная компания"Результат проверки: выявлены нарушенияДата поступления  жалобы: 12.05.2026Податель жалобы: ООО "Атект"Наименование должника: ООО "Медиаресурс"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 18.05.2026Податель жалобы: Шмелева Э.Г.Наименование должника: Шмелев В.Н.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Илющенко Алексей Викторович</t>
   </si>
   <si>
     <t>24.07.1975</t>
   </si>
   <si>
     <t>гор. Гай Оренбургской области</t>
   </si>
   <si>
     <t>16.12.2020/16.12.2020</t>
   </si>
   <si>
     <t>8-961-935-10-29, oren_sroau@mail.ru, 460047, г. Оренбург, а/я 237</t>
   </si>
   <si>
     <t>АВС 0408840 10.06.1997 Оренбургский государственный  аграрный университет присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VI№9324971 от 12.10.1992</t>
   </si>
   <si>
     <t>свидетельство №483/11-СР от 09.11.2020 выдано Союзом "СРО АУ СЗ"</t>
   </si>
@@ -5479,79 +5523,85 @@
     <t>свидетельство №11/022741 от 20.01.2015</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-15/TPL16/781295 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.09.2015/11.09.2016
 Полис №52-16/TPL16/002031 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.09.2016/11.09.2017
 Полис №52-17/TPL16/003369 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.09.2017/11.09.2018
 Полис №52-18/TPL16/002185  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2018/31.03.2019
 Полис №52-19/TPL16/001785 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2019/31.05.2020
 Полис №УБК_5480/АУ-2020 ООО "Страховая компания "ТИТ"
 Даты: 01.06.2020/31.05.2021
 Полис №77-21/TPL16/001336 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 01.06.2021/31.05.2022
 Полис №Arbitr-3980975400-78419 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.06.2022/31.05.2023
 Полис ОАУ №2224/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.06.2023/31.05.2024
 Полис ОАУ №8401/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.06.2024/31.05.2025
 Полис  ОАУ №15957/700/25  ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 01.06.2025/31.05.2026
+Полис ОАУ №24038/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.06.2026/31.05.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2018
 Результат: Декабрь  2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.01.2020
 Результат: Январь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.12.2023
 Результат: Декабрь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 10.12.2019
 Податель жалобы: Любан А.И.
 Наименование должника: Синельников А.А.
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 16.12.2019
 Податель жалобы: ООО "Галактика"
 Наименование должника: Синельников А.А.
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 24.12.2019
 Податель жалобы: ГК "АСВ" - конкурсный управляющий ООО "Банк Фининвест"
 Наименование должника: Ванчугов М.А.
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 03.03.2020
 Податель жалобы: ООО "Галактика"
 Наименование должника: Синельников А.А.
-Результат проверки: нарушения в действиях АУ отсутствуютДата поступления  жалобы: 25.03.2025Податель жалобы: Самедов М.Х.О.Наименование должника: Самедов М.Х.О.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в действиях АУ отсутствуют
+Дата поступления жалобы: 25.03.2025
+Податель жалобы: Самедов М.Х.О.
+Наименование должника: Самедов М.Х.О.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Климов Константин Геннадьевич</t>
   </si>
   <si>
     <t>01.06.1972</t>
   </si>
   <si>
     <t>гор. Балаково Саратовской области</t>
   </si>
   <si>
     <t>27.06.2019/27.06.2019</t>
   </si>
   <si>
     <t>тел. 8- 903-629-23-58, kgklimov@gmail.com адрес:  107014, г. Москва, ул. 2-я Боевская, д. 6, кв. 2, для Климова К.Г. </t>
   </si>
   <si>
     <t>ВСГ 4735805 от 12.05.2010 Финансовая академия при Правительстве РФ присуждена квалификация: экономист специалист по налогооблажению по специальности: "Налоги и налогооблажение"</t>
   </si>
   <si>
     <t>Стаж более 1 года трудовой договор № 2 от 30.10.2007 г. ЗАО "ЛэвэрЭкс Интернешнл" (ИНН 7716512700)</t>
   </si>
   <si>
     <t>свидетельство №0001270 от 30.01.2019г. выдано САУ "Авангард"</t>
   </si>
@@ -5599,54 +5649,53 @@
   </si>
   <si>
     <t>г. Надым, Тюменская обл.</t>
   </si>
   <si>
     <t>05.06.2025/05.06.2025</t>
   </si>
   <si>
     <t>anastasia.kolkova@mail.ru, 8-962-831-01-22, почтовый адрес: 630099, г. Новосибирск, а/я 114</t>
   </si>
   <si>
     <t>105424 0955614 "Новосибирский национальный исследовательский государственный университет" направление - Юриспруденция, присвоена квалификация -бакалавр</t>
   </si>
   <si>
     <t>стаж более 1 года справка ООО "Сфера Консалт" (ИНН 5404023813) от 01.06.2022 №01-06/2022</t>
   </si>
   <si>
     <t>свидетельство №510/02-СР от 05.02.2025 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/040380 от 15.12.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №16973/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)755-53-35, страховая сумма 10000000 рублей.
 Даты: 04.06.2025/03.06.2026
-</t>
-[...2 lines deleted...]
-    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)755-53-35</t>
+Полис №Arbitr3980975400-60260 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма - 10 000 000 руб.
+Даты: 04.06.2026/03.06.2027
+</t>
   </si>
   <si>
     <t>Кольздорф Михаил Александрович</t>
   </si>
   <si>
     <t>18.12.1980</t>
   </si>
   <si>
     <t>пос. Бохан Бохановского р-на Иркутской области</t>
   </si>
   <si>
     <t>03.04.2015/03.04.2015</t>
   </si>
   <si>
     <t>8-908-634-02-65, kolzdorff@yandex.ru, 624440 Свердловская обл., г.Краснотурьинск, ул.Ленина, д.25 а/я15</t>
   </si>
   <si>
     <t>ДВС 1958469 от 11.06.2003 "Уральская государственная юридическая академия" присуждена квалификация : юрист по специальности "Юриспруденция", ВМА 0038983 от 20.06.2005 Уральская государственная юридическая академия" присуждена степень магистра юриспруденции по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет справка ООО "Юридическое агентство "Советник"  (ИНН 6617008762) от 02.09.2014</t>
   </si>
   <si>
     <t>свидетельство № 425/03-СР от 23.03.2015 выдано НП "СРО АУ СЗ"</t>
   </si>
@@ -5670,54 +5719,89 @@
 Даты: 16.02.2021/15.02.2022
 Договор №60/22/177/008450 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 16.02.2022/15.02.2023
 Полис №ОАУ№0593/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 16.02.2023/15.02.2024
 Полис ОАУ №6110/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 16.02.2024/15.02.2025
 Полис ОАУ №13004/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 16.02.2025/15.02.2026
 Полис ОАУ №21545/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 16.02.2026/15.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.09.2016
 Результат: сентябрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.07.2019
 Результат: июль 2019  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.07.2022
 Результат: Июль 2022 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 01.07.2025
 Результат: июль 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
+    <t>Комаров Алексей Викторович</t>
+  </si>
+  <si>
+    <t>17.05.1969</t>
+  </si>
+  <si>
+    <t>село Пановка Колышлейского р-на Пензенской обл.</t>
+  </si>
+  <si>
+    <t>30.06.2026/30.06.2026</t>
+  </si>
+  <si>
+    <t>Протокол №06</t>
+  </si>
+  <si>
+    <t>440000, г. Пенза, ул. Бакунина, 60, тел. 8 927 367 36 89, эл. почта: komarov_a.v.69@mail.ru</t>
+  </si>
+  <si>
+    <t>ЭВ № 020107 от 27.12.1994г. Пензенский сельскохозяйственный институт по специальности агрономия, присвоена квалификация: ученый агроном</t>
+  </si>
+  <si>
+    <t>стаж более 1 года Трудовой договор №05/2022 от 20.06.2022г.ООО "Центр Сопровождекния Банкротства" (ИНН 5837075258) Приказ о приеме работника на работу от 20.06.2022г. №25-ле, Приказ о расторжении трудового договора от 07.08.2023 №47-ле</t>
+  </si>
+  <si>
+    <t>свидетельство №521 от 20.11.2025г. Выдано Союзом "УрСО АУ"</t>
+  </si>
+  <si>
+    <t>свидетельство №11/038943 от 18.08.2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис №Arbitr-3980975400-16086 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630007, г. Новосибирск, Коммунистическая ул. д. 16,  Почтовый адрес: 115054, г.Москва, ул.Космодамианская наб., 52, стр.1, этаж 2 тел. 8 (800) 775-52-90, эл. почта arbitr@d2insur.ru, страховая сумма - 10 000 000 руб.
+Даты: 29.06.2026/28.06.2027
+</t>
+  </si>
+  <si>
+    <t>АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630007, г. Новосибирск, Коммунистическая ул. д. 16,  Почтовый адрес: 115054, г.Москва, ул.Космодамианская наб., 52, стр.1, этаж 2 тел. 8 (800) 775-52-90, эл. почта arbitr@d2insur.ru.</t>
+  </si>
+  <si>
     <t>Корнеев Игорь Николаевич</t>
-  </si>
-[...1 lines deleted...]
-    <t>17.05.1969</t>
   </si>
   <si>
     <t>пос. Большой Камень Шкотовского района Приморского края</t>
   </si>
   <si>
     <t>10.08.2007/10.08.2007</t>
   </si>
   <si>
     <t>8-915-522-60-05, ikorneev69@gmail.com,   308036 Белгород   а/я 39</t>
   </si>
   <si>
     <t>ЦВ №463514 от 17.06.1993 Дальневосточный государственный университет по специальности физик, присвоена квалификация физик</t>
   </si>
   <si>
     <t>стаж более 2 лет   АТ-VII №2310175 31.08.1992</t>
   </si>
   <si>
     <t>свидетельство 113 от 30.07.2006 выдано ПАУ ЦФО</t>
   </si>
   <si>
     <t>свидетельство №11/009777 от 24.01.2006</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №14/TPL16/000198 ООО "Страховая компания "Арсеналъ"
 Даты: 30.10.2014/29.10.2015
@@ -5757,51 +5841,51 @@
 Результат: Август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2023
 Результат: август 2023  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ООО "СТРОЙ-ПОРТАЛ" УПФ РФ по г. Белгороду 05.11.2014 нарушения в действиях АУ отсутствуют  
 ООО "Коммунальщик" Рындин Г.И. 25.12.2014 нарушения в действиях АУ отсутствуют  
 Ровеньское районное потребительское общество ОМВД РФ по Ровеньскому району 09.02.2015 нарушения в действиях АУ отсутствуют  
 ООО "АЛКИД" САО "ВСК" 28.10.2015 нарушения в действиях АУ отсутствуют, ООО "Строй-Портал" Дьяченко С.А. 21.04.2016 нарушения в действиях АУ отсутствуют; ООО "Строй-Портал" Дьяченко С.А. 21.04.2016 нарушения в действиях АУ отсутствуют; ЗАО "Белтермоизоляция" бывшие работники ЗАО "Белтермоизоляция" 01.12.2016 нарушения в действиях АУ отсутствуют,  АО "Витязь" Кредиторы АО "Витязь" 11.01.2017 нарушения в действиях АУ отсутствуют ; 
 ЗАО "Белтермоизоляция" работник ЗАО "Белтермоизоляция" 20.01.2017 нарушения в действиях АУ отсутствуют;  
 Черняковское РайПО Николабай И.М. 16.03.2017 нарушения в действиях АУ отсутствуют; АО "Витязь" кредиторы АО "Витязь" 23.05.2017 нарушения в действиях АУ отсутствуют  
 АО "Витязь" кредитор АО "Витязь" Обухова Е.В. 02.06.2017 нарушения в действиях АУ отсутствуют  
 АО "Витязь" кредитор АО "Витязь" Большакова А.Г. 27.06.2017 нарушения в действиях АУ отсутствуют  
 Дата поступления жалобы: 02.08.2021
 Податель жалобы: ОАО "Валуйский ЛВЗ"
 Наименование должника: ОАО "Валуйский ЛВЗ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.12.2024
 Податель жалобы: Кардапольцев С.А.
 Наименование должника: ОАО "Валуйский ЛВЗ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 23.12.2025
 Податель жалобы: Управление Росреестра по Белгородской области
 Наименование должника: Абрамов М.В.
-Результат проверки: выявлены нарушения</t>
+Результат проверки: выявлены нарушенияДата поступления  жалобы: 01.06.2026Податель жалобы: Управление Росреестра по Белгородской областиНаименование должника: Пономарева Т.Ю.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Коробко Александр Сергеевич</t>
   </si>
   <si>
     <t>28.06.1978</t>
   </si>
   <si>
     <t>21.11.2014/21.11.2014</t>
   </si>
   <si>
     <t>протокол №25</t>
   </si>
   <si>
     <t>+79037185255 , infoaukas@yandex.ru, 121099, Москва, а/я 92</t>
   </si>
   <si>
     <t>ДВС 0388200 от 19.06.2000 г. Москва Военный университет присуждена квалификация: юрист по специальности "юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года справка №52 от 23.04.2014 ЗАО "Финансирование проектов" (ИНН 7743721446)</t>
   </si>
   <si>
     <t>св-во №413/11-СР от 18.11.2014 выдано НП "СРО АУ СЗ"</t>
   </si>
@@ -6196,50 +6280,52 @@
 Даты: 01.12.2020/30.11.2021
 Полис №УБК_10477/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.12.2021/30.11.2022
 Договор №60/22/177/014679 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.12.2022/30.11.2023
 Полис ОАУ №5156/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.12.2023/30.11.2024
 Договор №60/24/177/025282 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
 Даты: 01.12.2024/30.11.2025
 Договор ОАУ №19678/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
 Даты: 01.12.2025/30.11.2026
 </t>
   </si>
   <si>
     <t>протокол от 21.05.2020г. предупреждение, протокол от 19.07.2021г. предупреждение, протокол от 18.01.2024г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.05.2014
 Результат: Май 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.07.2017
 Результат: Июль 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2020
 Результат: Июнь 2020 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства, а также обязание устранить выявленные нарушения. )
 01.06.2023
 Результат: июнь 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей. )
+01.05.2026
+Результат: май 2026 (выявлены нарушения)
 </t>
   </si>
   <si>
     <t>ООО "Монолит" ИФНС РФ №7 по г. Москве 24.06.2014 нарушения в действиях АУ отсутствуют  
 ООО "Печорская энергетическая компания" МИФНС РФ по крупнейшим налогоплательщикам по Республике Коми 25.11.2014 нарушения в действиях АУ отсутствуют  
 ООО "Северспецтехника" Бисеров В.С. 13.04.2015 нарушения в действиях АУ отсутствуют  
 ООО "ТЭК" ИФНС РФ №13 по г. Москве 31.07.2015 нарушения в действиях АУ отсутствуют  
 МУП "Коммунальные энергосистемы" УПФР РФ в г. Сосногорске Республики Коми 21.09.2015 нарушения в действиях АУ отсутствуют  
 ООО "Северспецтехника" Котин А.Н. 13.01.2016 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 08.06.2021
 Податель жалобы: Прокуратура Княжпогостского района
 Наименование должника: ООО "Город"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 13.08.2021
 Податель жалобы: Меньшиков М.А.
 Наименование должника: ООО "Запад"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 01.11.2022
 Податель жалобы: Пайкина Ф.А.
 Наименование должника: ООО "Запад"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.01.2023
 Податель жалобы: Уляшев А.В.
 Наименование должника: ООО "Информационный центр по ЖКХ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
@@ -6264,228 +6350,92 @@
 Наименование должника: ООО "Акваград"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.05.2025
 Податель жалобы: Доберчак Н.В.
 Наименование должника: ООО "Акваград"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.06.2025
 Податель жалобы: Чупров А.В.
 Наименование должника: ООО "Акваград"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 22.12.2025
 Податель жалобы: Канева Л.С.
 Наименование должника: ООО "Акваград"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.12.2025
 Податель жалобы: Финько Ю.А.
 Наименование должника: ООО "Акваград"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.12.2025
 Податель жалобы: Доберчак Н.В.
 Наименование должника: ООО "Акваград"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.01.2026
 Податель жалобы: Крестьянникова Т.Д.
 Наименование должника: ООО "Акваград"
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 04.05.2026Податель жалобы: Финько Ю.А.Наименование должника: ООО "Акваград"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Кузнецов Дмитрий Андреевич</t>
   </si>
   <si>
     <t>01.11.1991</t>
   </si>
   <si>
     <t>гор. Владивосток</t>
   </si>
   <si>
     <t>08.04.2026/08.04.2026</t>
   </si>
   <si>
     <t>Протокол №03</t>
   </si>
   <si>
     <t>19.02.2024 исключен на основании личного заявления о выходе из членов  ААУ "Орион" </t>
   </si>
   <si>
     <t>8-995-623-35-85, эл. почта: k.dmitry.au@mail.ru, почтовый адрес: 192102, Санкт-Петербург, а/я 111</t>
   </si>
   <si>
     <t>105024 0034666 от 14.03.2014г. "Российская таможенная академия" присвоена квалификация: специалист таможенного дела</t>
   </si>
   <si>
     <t>стаж более 1-го года трудовая книжка ТК-IV № 4326608 от 24.12.2012г.</t>
   </si>
   <si>
     <t>свидетельство №200736 от 15.07.2020 г. выдано НП АУ "ОРИОН"</t>
   </si>
   <si>
     <t>свидетельство №11/032373 от 18.05.2020 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №22974/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
 Даты: 03.03.2026/02.03.2027
 </t>
   </si>
   <si>
     <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35</t>
-  </si>
-[...134 lines deleted...]
-Результат проверки: выявлены нарушенияДата поступления  жалобы: 03.03.2026Податель жалобы: Арбитражный суд г. МосквыНаименование должника: Кузнецова А.П.Результат проверки: выявлены нарушенияДата поступления  жалобы: 10.03.2026Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Подвалков А.Г.Результат проверки: выявлены нарушенияДата поступления  жалобы: 15.04.2026Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Медведева Е.Н.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Кумов Евгений Вячеславович</t>
   </si>
   <si>
     <t>11.09.1980</t>
   </si>
   <si>
     <t>дер. Голощаповка Советского р-на Курской обл.</t>
   </si>
   <si>
     <t>20.02.2017/20.02.2017</t>
   </si>
   <si>
     <t>16.02.2017 исключен на основании личного заявления о выходе из членов Ассоциации МСРО "Содействие"</t>
   </si>
   <si>
     <t>8(4712)74-10-10,      activconsalt@mail.ru, г. Курск, Ленина 60, 4 эт. оф. 36,  Kumov80@mail.ru  </t>
   </si>
   <si>
     <t>ДВС 1370214  от 25.06.2002 Орловский юридический институт МВД России, Курский филиал, присуждена  квалификация юрист по специальности "юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 2-х лет АТ-VIII №9521500 от 10.08.2001</t>
   </si>
@@ -6562,74 +6512,108 @@
   <si>
     <t xml:space="preserve">Полис №22Л16-60000521 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.05.2014/27.05.2015
 Полис №22-15/TPL16/781018 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.05.2015/27.05.2016
 Полис №22-16/TPL16/001219 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.05.2016/27.05.2017
 Полис №22-17/TPL16/001965 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.05.2017/27.05.2018
 Полис №22-18/TPL16/001534 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.05.2018/27.05.2019
 Полис №52-19/TPL16/001688 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.05.2019/27.05.2020
 Полис №52-20/TPL16/001725 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.05.2020/27.05.2021
 Договор №60/21/177/001905 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 28.05.2021/27.05.2022
 Договор №60/22/177/011166 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 28.05.2022/27.05.2023
 Полис УБК_14408/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 28.05.2023/27.05.2024
 Полис №УБК_16239/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 28.05.2024/27.05.2025
 Полис №УБК_18604/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
 Даты: 28.05.2025/27.05.2026
+Полис №УБК_20477/АУ-2026 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
+Даты: 28.05.2026/27.05.2027
 </t>
   </si>
   <si>
     <t>ООО "Континент" ГУ Алтайское РО ФСС 22.08.2016 нарушения в действиях АУ отсутствуют, ООО "Аэромир-Агро" ООО "Агро" 15.02.2018 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 22.05.2020
 Податель жалобы: Печуркин И.А.
 Наименование должника: ООО "Аэромир-Агро"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 22.03.2021
 Податель жалобы: Савченко В.А.
 Наименование должника: Мочалова В.И.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 15.04.2021
 Податель жалобы: Данелия Э.Т.
 Наименование должника: ООО фирма "Ливэка"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 05.08.2021
 Податель жалобы: Мазалов А.Ю.
 Наименование должника: ООО "РОСТ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.12.2023
 Податель жалобы: ООО "Д.Макс-Трэйд"
 Наименование должника: ООО "РОСТ"
 Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 19.10.2023Податель жалобы: Кузнецов А.В.Наименование должника: ООО "Агросинергия"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 02.10.2024Податель жалобы: Которгин Г.А.Наименование должника: Мулаков И.Н.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+  </si>
+  <si>
+    <t>Курылев Иван Алексеевич</t>
+  </si>
+  <si>
+    <t>04.02.1991</t>
+  </si>
+  <si>
+    <t>гор. Нижний Новгород</t>
+  </si>
+  <si>
+    <t>01.06.2026/01.06.2026</t>
+  </si>
+  <si>
+    <t>Номер телефона: 8 960 169-99-15, Kurilev.ivan.rabota@mail.ru, г. Нижний Новгород, ул. Цветочная, 12к1 , кв.78</t>
+  </si>
+  <si>
+    <t>137724 0117193 от 17.07.2015г. "Международный юридический институт" освоил программу Юриспруденция, присвоена квалификация юрист</t>
+  </si>
+  <si>
+    <t>стаж более 1 года, трудовой договор №1/2023 от 10.02.2023  ООО "ЕЦВ" (ИНН 5257188120), приказ о приеме на работу от 10.02.2023, приказ о расторжении трудового договора от 01.04.2024</t>
+  </si>
+  <si>
+    <t>свидетельство №522/10-СР от 15.10.2025г. выдано Союзом "СРО АУ СЗ"</t>
+  </si>
+  <si>
+    <t>свидетельство №11/041459 от 06.12.2024г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис ОАУ №24405/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.06.2026/31.05.2027
+</t>
   </si>
   <si>
     <t>Кушнирчук Татьяна Юрьевна</t>
   </si>
   <si>
     <t>11.01.1994</t>
   </si>
   <si>
     <t>Почтовый адрес: 191060, Санкт-Петербург, ул. Смольного, 1/3, 6-й подъезд, эл. почта: kushnirchuk94@yandex.ru, телефон: +7 (921) 888 - 98 - 94</t>
   </si>
   <si>
     <t>107818 0713055 от 21.06.2016 "Российский государственный педагогический университет им. А.И. Герцена" присвоена квалификация бакалавр по направлению подготовки Юриспруденция</t>
   </si>
   <si>
     <t>стаж более 1 года Трудовой договор ООО "Управляющая компания Помощь" (ИНН: 7805729303) №3 от 01.03.2019г.</t>
   </si>
   <si>
     <t>свидетельство №501/12-СР от 27.12.2023 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/040142 от 01.12.2023г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №5917/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.01.2024/09.01.2025
@@ -6690,50 +6674,52 @@
 Полис №М189001-29-20 ООО "Страховое общество "Помощь", Лицензия СИ №3834 от 07 июля 2017 г. выдана Центральным банком РФ, 191124, Санкт-Петербург, Синопская наб., д. 50а, литер А
 Даты: 08.02.2020/07.02.2021
 Полис №УБК_7991/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2022
 Договор №60/22/177/008593 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2022/07.02.2023
 Полис ОАУ №0648/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №6071/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №12888/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.02.2025/07.02.2026
 Полис ОАУ №20894/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2014
 Результат: Август 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.09.2017
 Результат: Сентябрь 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2020
 Результат: Август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2023
 Результат: Август  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.06.2026
+Результат: июнь 2026 (выявлены нарушения)
 </t>
   </si>
   <si>
     <t>ООО "Рыбный гурман" ГУ- Омское РО ФСС РФ 31.07.2014 нарушения в действиях АУ отсутствуют  
 ООО «ОМСКСТРОЙПОЛИМЕР» ГУ - Омское ФСС РФ 06.11.2014 нарушения в действиях АУ отсутствуют  
 ООО "Рыбный гурман" ГУ- Омское РО ФСС РФ 04.08.2015 нарушения в действиях АУ отсутствуют, ООО "НКЗ-АВТО" ГУ- Омское ФСС РФ 09.08.2016 нарушения в действиях АУ отсутствуют, ЖСК "Бремен" Деревягина Г.А. 06.10.2020 нарушения в действиях АУ отсутствуют 
 Дата поступления жалобы: 06.10.2020
 Податель жалобы: Деревягина Г.А.
 Наименование должника: ЖСК "Бремен"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 14.03.2024
 Податель жалобы: Голубкова И.А.
 Наименование должника: Голубков Д.Ю.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.12.2024
 Податель жалобы: Голубкова И.А.
 Наименование должника: Голубков Д.Ю.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Лепешонков Сергей Александрович</t>
   </si>
   <si>
     <t>15.06.1967</t>
   </si>
@@ -7341,50 +7327,52 @@
   </si>
   <si>
     <t>Стаж более 2-х лет ТК-I № 5621371 от 02.07.2012, справка ООО "МАЦ" (ИНН 2904027793) от 17.07.2017</t>
   </si>
   <si>
     <t>свидетельство №471/08 от 07.08.2019 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/027267 от 28.03.2017</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/004549 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.08.2019/07.08.2020
 Полис №52-20/TPL16/003583 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.08.2020/07.08.2021
 Полис №77-21/TPL16/002051 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 08.08.2021/07.08.2022
 Полис №Arbitr-3980975400-89038 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г. Москва, ул. Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 08.08.2022/07.08.2023
 Полис ОАУ №3438/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.08.2023/07.08.2024
 Полис ОАУ №9800/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.08.2024/07.08.2025
 Полис №Arbitr-3980975400-14827 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 08.08.2025/07.08.2026
+Полис ОАУ №25275/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 08.08.2026/07.08.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2021
 Результат: Июль 2021  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.07.2024
 Результат: июль 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Маренкова Дина Петровна</t>
   </si>
   <si>
     <t>30.08.1982</t>
   </si>
   <si>
     <t>15.01.2008/15.01.2008</t>
   </si>
   <si>
     <t>протокол №01</t>
   </si>
   <si>
     <t>8(4712)37-09-22, activconsalt@mail.ru, г. Курск, Ленина 60, 4 эт. оф. 36 </t>
   </si>
   <si>
@@ -7418,50 +7406,52 @@
 Даты: 08.02.2021/07.02.2022
 Договор №60/21/177/000799 дополнительное соглашение №1 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2023
 Полис ОАУ №0633/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №6046/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13249/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.02.2025/07.02.2026
 Полис ОАУ №21152/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма -10 000 000 руб.
 Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t>протокол от 12.03.2018г. предупреждение, протокол от 23.03.2018г. штраф 5000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">01.03.2014
 Результат: Март 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.08.2017
 Результат: Август 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2020
 Результат: Июль 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2023
 Результат: Июнь 2023 (В деятельности Маренковой Д.Н. отсутствуют нарушения требований законодательства о банкротстве, меру дисциплинарной ответственности не применять)
+01.05.2026
+Результат: май 2026 (выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ЗАО "Контэкс" ГУ - Курское РО ФСС РФ 19.03.2015 нарушения в действиях АУ отсутствуют, ООО "ПФ "КЗСМ" ПАО Банк "ФК Открытие" 04.05.2017 нарушения в действиях АУ отсутствуют  
 АО «ДЕЛЬТА СОЛАР» ООО «Пауэр Сервисез» 14.08.2017 нарушения в действиях АУ отсутствуют  
 ООО "ПФ "КЗСМ" ПАО Банк "ФК Открытие" 26.10.2017 выявлены нарушения, применена мера ответственности в виде предупреждения;                      ООО "ПФ "КЗСМ" УФНС РФ по Омской области 13.02.2018 выявлены нарушения, применена мера ответственности в в виде штрафа 5 000 рублей;ООО "Орион Солар" ООО "Орион Солар" 18.05.2020 отказ от жалобы  
 ООО "Капелла Солар" ООО "Капелла Солар" 18.05.2020 отказ от жалобы  
 ОАО "Строймост" ЦТУ ФТС России 29.09.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 09.03.2022
 Податель жалобы: Фазлеева Э.М.
 Наименование должника: ООО "УК Меркан"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Маркелов Евгений Андреевич</t>
   </si>
   <si>
     <t>21.02.1993</t>
   </si>
   <si>
     <t>04.03.2022/04.03.2022</t>
   </si>
   <si>
     <t>644099, г. Омск, ул. Интернациональная, д.14, оф. 2-1, тел. 8(913)644-01-23, эл. почта: i@emarkelov.ru</t>
   </si>
@@ -7471,50 +7461,82 @@
   <si>
     <t>стаж более 2 лет ТК-V №6306460  от 01.11.2017</t>
   </si>
   <si>
     <t>свидетельство №491/07-СР от 15.07.2021 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t> свидетельство 11/026310 от 27.07.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Договор №60/22/177/008276 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.02.2022/31.01.2023
 Договор №ОАУ №0620/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.02.2023/31.01.2024
 Полис ОАУ №5687/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.02.2024/31.01.2025
 Полис ОАУ №13051/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 01.02.2025/31.01.2026
 Полис ОАУ №20927/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма- 10 000 000 руб.
 Даты: 01.02.2026/31.01.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2023
 Результат: ноябрь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+</t>
+  </si>
+  <si>
+    <t>Маслиёв Артем Викторович</t>
+  </si>
+  <si>
+    <t>22.11.1986</t>
+  </si>
+  <si>
+    <t>гор. Белгород</t>
+  </si>
+  <si>
+    <t>25.12.2020г. исключен из Ассоциации ВАУ "Достояние" Ассоциация Ведущих Арбитражных Управляющих "Достояние" на основании личного заявления о выходе</t>
+  </si>
+  <si>
+    <t>Почтовый адрес: 308014, г. Белгород, 2-й Мичуринский переулок, д.1, офис 303 (ТОЦ Петергофф), Электронная почта: Masliev1@yandex.ru, Телефон: +7 - 909-202-40-40</t>
+  </si>
+  <si>
+    <t>ВСГ 1456149 от 17.06.2008 "Белгородский государственный технологический университет им. В.Г. Шухова" присуждена квалификация Экономист по специальности "Бухгалтерский учет, анализ и аудит", ВСГ 4038301 от 19.02.2010 "Российский университет дружбы народов" присуждена квалификация Юрист по специальности "Юриспруденция"</t>
+  </si>
+  <si>
+    <t>стаж более 1 года AT-III №3850033 от 23.11.2004г.</t>
+  </si>
+  <si>
+    <t>свидетельство №04/02/09 от 05.02.2009 выдано НП "СРО АУ "Объединение"</t>
+  </si>
+  <si>
+    <t>свидетельство №11/043696 от 10.11.2025г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис ОАУ №24527/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 21.05.2026/20.05.2027
 </t>
   </si>
   <si>
     <t>Матинян Илья Агасиевич</t>
   </si>
   <si>
     <t>20.07.1984</t>
   </si>
   <si>
     <t>23.08.2011/23.08.2011</t>
   </si>
   <si>
     <t> +7 (495) 6074061, office@matinyan.me  123242 г.Москва а/я 2 (на имя Матинян И.А.)</t>
   </si>
   <si>
     <t>ВСГ№5255161 от 19.04.2011 ФГОУВПО "Северо-западная Академия гос. Службы" присуждена квалификация юрист, по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года ТК-I №0029943 от 05.05.2006</t>
   </si>
   <si>
     <t>свидетельство  №47/08/11 от 19.08.2011 выдано НП "СРО АУ "Объединение"</t>
   </si>
   <si>
     <t>свидетельство 11/017444 от 18.08.2011</t>
@@ -7605,50 +7627,55 @@
   <si>
     <t>8-915-334-80-66, matr.alina@yandex.ru, адрес:121351, г. Москва-351, а/я 45</t>
   </si>
   <si>
     <t>ЭВ №267964 от 08.07.1996 Хабаровский государственный педагогический институт по специальности английский язык, присвоена квалификация: учитель английского языка</t>
   </si>
   <si>
     <t>стаж более 1 года справка от 12.03.2018 №130 ООО "Русская строительная компания", трудовая книжка АТ-V №8274646 от 10.06.1990</t>
   </si>
   <si>
     <t>свидетельство №504/02-СР от 26.02.2024 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/040346 от 10.11.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №9397/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.06.2024/31.05.2025
 Полис ОАУ №15954/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, bstrakhovoydom@mail.ru, страховая сумма 10000000 рублей.
 Даты: 01.06.2025/31.05.2026
 Полис ОАУ №24045/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
 Даты: 01.06.2026/31.05.2027
 </t>
   </si>
   <si>
+    <t xml:space="preserve">01.06.2026
+Результат: июнь 2026 (выявлены нарушения)
+</t>
+  </si>
+  <si>
     <t>Меренков Олег Викторович</t>
   </si>
   <si>
     <t>31.08.1984</t>
   </si>
   <si>
     <t>гор. Шарыпово Красноярского края</t>
   </si>
   <si>
     <t>8(391) 227-16-53, MerenkovOV@mail.ru, 660028, Красноярский край, Красноярск, Ладо Кецховели, 97, 56, а/я 11973</t>
   </si>
   <si>
     <t>ВСГ 0683459 от 16.06.2006 Красноярский государственный университет присуждена квалификация юрист по специальности "юриспруденция"  24 К №11659 от 02.03.2012  Красноярский государственный торгово-экономический институт присуждена квалификация экономист по специальности "Финансы и кредит"</t>
   </si>
   <si>
     <t>стаж более 1 года ТК №3715363 от 19.02.2008, справка с места работы ООО Восточно-Сибирский центр "Юрисдикция права" (ИНН 2460237820)  от 09.09.2013г. , выписка из ЕГРЮЛ</t>
   </si>
   <si>
     <t>свидетельство №48 от 08.05.2013 выдано НП "СГАУ"</t>
   </si>
   <si>
     <t>свидетельство №11/018012 от 12.01.2012</t>
   </si>
   <si>
     <t xml:space="preserve">Полис № 34-15/TPL16/781456 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
@@ -7723,50 +7750,52 @@
   <si>
     <t>стаж более 2-х лет ТК-V №9888605 от 09.01.2019</t>
   </si>
   <si>
     <t>свидетельство Серия С №0497 от 20.12.2021 г. выдано Союзом АУ "Созидание"</t>
   </si>
   <si>
     <t>свидетельство №11/035558 от 23.04.2021</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №77-21/TPL16/003001  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.01.2022/09.01.2023
 Полис №Arbitr-3980975400-11517 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 10.01.2023/09.01.2024
 Полис ОАУ №5491/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.01.2024/09.02.2025
 Полис ОАУ №12891/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 10.02.2025/09.02.2026
 Полис ОАУ №21263/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 10.02.2026/09.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2023
 Результат: Август 2023  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
+01.07.2026
+Результат: июль 2026 (выявлены нарушения)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 19.09.2023
 Податель жалобы: ООО "Маринер-7"
 Наименование должника: ООО "Маринер-7"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.02.2025
 Податель жалобы: Чернышев Е.А.
 Наименование должника: Чернышев Е.А..
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Миляков Денис Вячеславович</t>
   </si>
   <si>
     <t>05.04.1972</t>
   </si>
   <si>
     <t>гор. Оренбург</t>
   </si>
   <si>
     <t>8-912-353-80-82, mdv8@yandex.ru, 460035,  Оренбург, ул. Пролетарская, д.216   </t>
   </si>
@@ -7850,53 +7879,50 @@
 Податель жалобы: Прокуратура Ленинского района г. Оренбурга
 Наименование должника: ООО "Чистые пруды"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 30.01.2024
 Податель жалобы: Макеева Е.В.
 Наименование должника: Макеев Н.П.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 28.04.2025
 Податель жалобы: Чурилова А.Н.
 Наименование должника: ЗАО "Ассоль-А"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Мироненко Дмитрий Александрович</t>
   </si>
   <si>
     <t>11.11.1976</t>
   </si>
   <si>
     <t>пос. им. Морозова Всеволожский р-н Ленинградская обл.</t>
   </si>
   <si>
     <t>28.04.2025/28.04.2025</t>
   </si>
   <si>
-    <t>Протокол №06</t>
-[...1 lines deleted...]
-  <si>
     <t>199155, Санкт-Петербург, а/я 24, тел. +7-929-111-13-46, эл. почта:dm9291111346@mail.ru</t>
   </si>
   <si>
     <t>ВСГ 4363951 от 27.06.2009 "Юридический институт" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года справка ООО "Соловьевский сад" от 24.03.2023г (ИНН 7801682333)</t>
   </si>
   <si>
     <t>свидетельство №512/03-СР от 27.03.2025 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/042343 от 20.02.2025</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №15894/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 15.04.2025/14.04.2026
 Полис ОАУ №22594/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
 Даты: 15.04.2026/14.04.2027
 </t>
   </si>
   <si>
     <t>Михалева Ульяна Владимировна</t>
   </si>
   <si>
@@ -8134,50 +8160,79 @@
     <t>свидетельство №11/019846 от 15.02.2013</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №121/АУ-2021 АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Ценральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 26.02.2021/25.02.2022
 Полис №60/22/177/009319 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 26.02.2022/25.02.2023
 Полис №Arbitr-3980975400-67313 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 26.02.2023/25.02.2024
 Полис ОАУ №6115/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 26.02.2024/25.02.2025
 Полис ОАУ №12987/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 26.02.2025/25.02.2026
 Полис ОАУ №21518/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 26.02.2026/25.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2022
 Результат: Октябрь 2022 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 01.09.2025
 Результат: сентябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
+    <t>Насырова Венера Николаевна</t>
+  </si>
+  <si>
+    <t>21.10.1980</t>
+  </si>
+  <si>
+    <t>гор. Калининск Саратовская обл.</t>
+  </si>
+  <si>
+    <t>440000, Пенза, ул. Московская, 88Б, тел. 8-927-095-14-77, эл. почта: nasyrova_venera80@mail.ru</t>
+  </si>
+  <si>
+    <t>ВСГ 1074027 от 26.06.2007 Саратовский государственный аграрный университет имени Н.И. Вавилова присуждена квалификация  специалист коммерции по специальности "Коммерция (торговое дело)"</t>
+  </si>
+  <si>
+    <t>стаж более 1 года трудовой договор №7/2023 ООО "Правовая защита" (ИНН 5834128215), приказ о приеме от 03.07.2023 №55-ле, приказ о расторжении трудового договора от 05.08.2024 №96-ле</t>
+  </si>
+  <si>
+    <t>свидетельство №353 от 06.03.2021г. Выдано Союзом "УрСо АУ"</t>
+  </si>
+  <si>
+    <t>свидетельство №11/038946 от 18.08.2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис №Arbitr-3980975400-28168 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630007, г. Новосибирск, Коммунистическая ул. д. 16,  Почтовый адрес: 115054, г.Москва, ул.Космодамианская наб., 52, стр.1, этаж 2 тел. 8 (800) 775-52-90, эл. почта arbitr@d2insur.ru, страховая сумма - 10 000 000 руб.
+Даты: 29.06.2026/28.06.2027
+</t>
+  </si>
+  <si>
     <t>Нечаев Кирилл Михайлович</t>
   </si>
   <si>
     <t>03.07.1986</t>
   </si>
   <si>
     <t>24.10.2023/24.10.2023</t>
   </si>
   <si>
     <t>Протокол №21</t>
   </si>
   <si>
     <t>664009, Иркутск, ул. Лызина, 28 а/я 51, тел. 8-914-898-45-45, эл. почта: Nechaevkm@mail.ru</t>
   </si>
   <si>
     <t>ВСГ 3923429 от 01.06.2009г. Иркутский государственный университет" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более года ТК-II № 4793812 от 29.06.2010, справка ООО "Охранное Агентство "Легион Альфа" (ИНН 3849024857) от 07.06.2021г.</t>
   </si>
   <si>
     <t>свидетельство №497/07-СР от 11.07.2023 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/035551 от 26.04.2021</t>
@@ -8580,71 +8635,85 @@
   </si>
   <si>
     <t>свидетельство № 11/023119 от 19.03.2015</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-16/TPL16/001356, ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2016/11.07.2017
 Полис №52-17/TPL16/002488, с 01.01.2018 по 11.07.2018 (дополнительное соглашение), ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2017/11.07.2018
 Полис №52-18/TPL16/002295, ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2018/11.07.2019
 Полис №52-19/TPL16/002958, ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2019/11.07.2020
 Полис №52-20/TPL16/002921, ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2020/11.07.2021
 Полис №77-21/TPL16/001665 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 12.07.2021/11.07.2022
 Полис №Arbitr-3980975400-10878 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 12.07.2022/11.07.2023
 Полис №Arbitr-3980975400-10878 (дополнительное соглашение) АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 12.07.2023/11.07.2024
 Полис ОАУ №8943/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2024/11.07.2025
 Полис ОАУ №16536/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 12.07.2025/11.07.2026
+Полис ОАУ №25127/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 12.07.2026/11.07.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2018
 Результат: Август 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.08.2021
 Результат: Август  2021  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.07.2024
 Результат: июль 2024 (Выявлены нарушения. Применена мера дисциплинарного воздействия  в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ООО "АК Барс Буинск" ООО "Геокорп" 04.05.2018 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 23.09.2020
 Податель жалобы: АО "ЖИЗ"
 Наименование должника: АО "Судостроительно-судоремонтный завод им. Бутякова С.Н."
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 05.07.2021
 Податель жалобы: Кравцов О.Е.
 Наименование должника: Кравцов О.Е.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 09.09.2024Податель жалобы: ИП Гаспарян С.В.Наименование должника: ООО "МИКО-МСЕ"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 12.09.2025Податель жалобы: Мулеев А.Ю.Наименование должника: ООО "УЗМС"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 17.03.2026Податель жалобы: Авдеенко Л.В.Наименование должника: ООО "Л-Актив"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 09.09.2024
+Податель жалобы: ИП Гаспарян С.В.
+Наименование должника: ООО "МИКО-МСЕ"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 12.09.2025
+Податель жалобы: Мулеев А.Ю.
+Наименование должника: ООО "УЗМС"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 17.03.2026
+Податель жалобы: Авдеенко Л.В.
+Наименование должника: ООО "Л-Актив"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Обеднин Андрей Владимирович</t>
   </si>
   <si>
     <t>07.12.1969</t>
   </si>
   <si>
     <t>г. Тулун Иркутской области</t>
   </si>
   <si>
     <t>8-(3952)20-91-11;20-82-00 merkasim@pisem.net, 664009 Иркутск ул.Лызина 28 а/я 51</t>
   </si>
   <si>
     <t>ТВ №494671 от 14.05.1993 Красноярский инженерно-строительный институт по специальности: Промышленное и гражданское строительство присвоена квалификация: инженер-строитель ВЕА №0098542 от 14.01.2005 Современная Гуманитарная Академия присуждена степень бакалавра юриспруденции по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VII №6479703 от 12.08.1993</t>
   </si>
   <si>
     <t>подтверждение Стажировки Решение АС  от 25.10.2000 Дело А19-1017/00-38, свидетельство выдано СРО "Объединение арбитражных управляющих "АВАНГАРД"</t>
   </si>
   <si>
     <t>свидетельство №34/004871 от 15.01.2004</t>
   </si>
@@ -8768,51 +8837,51 @@
 Наименование должника: Белова Э.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.09.2024
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Афанасьева С.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.01.2025
 Податель жалобы: Савостьянов И.Д.
 Наименование должника: Савостьянов И.Д.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 21.07.2025
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Баранов С.В.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 22.12.2025
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Николаева Е.Е.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 03.02.2026
 Податель жалобы: Осипов С.Ю.
 Наименование должника: Осипов С.Ю.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.02.2026
 Податель жалобы: Пронь В.А.
 Наименование должника: Пронь В.А.
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 02.06.2026Податель жалобы: Смитюшенко А.С.Наименование должника: Осипов С.Ю.Результат проверки: приостановленоДата поступления  жалобы: 10.06.2026Податель жалобы: Осипова Ю.В.Наименование должника: Осипов С.Ю.Результат проверки: приостановлено</t>
   </si>
   <si>
     <t>Орешкина Анна Витальевна</t>
   </si>
   <si>
     <t>07.05.1976</t>
   </si>
   <si>
     <t>гор. Владивосток Приморского края</t>
   </si>
   <si>
     <t>8-921-877-30-91 (812) 637-60-37, 197101, Санкт-Петербург, а/я 2, anna_au@bk.ru</t>
   </si>
   <si>
     <t>АВМ 0017371 от 29.06.2001 Санкт-Петербургский государственный университет присуждена степень магистра Юриспруденции по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>Справка ООО "Южный проект" (ИНН 7816545509) от 26.08.2016 б/н генеральный директор</t>
   </si>
   <si>
     <t>Свидетельство №464/01-СР от 21.01.2019 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>Свидетельство №11/026529 от 12.09.2016</t>
   </si>
@@ -8831,51 +8900,51 @@
 Даты: 15.08.2024/14.08.2025
 Полис №Arbitr-3980975400-40482 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 15.08.2025/14.08.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2021
 Результат: июнь 2021  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2024
 Результат: июнь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 19.04.2021
 Податель жалобы: Бугрова Е.В.
 Наименование должника: Бугров О.Е.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.08.2021
 Податель жалобы: Управление Роскомнадзора в СЗФО
 Наименование должника: Бугров О.Е.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 28.09.2021
 Податель жалобы: Управление Роскомнадзора в СЗФО
 Наименование должника: Бугров О.Е.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 24.11.2025Податель жалобы: Бугрова Е.В., Бугров О.Е.Наименование должника: Бугров О.Е.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 24.11.2025Податель жалобы: Бугрова Е.В., Бугров О.Е.Наименование должника: Бугров О.Е.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 19.05.2026Податель жалобы: Лавленцев В.А.Наименование должника: Лавленцев В.А.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Орлова Татьяна Александровна</t>
   </si>
   <si>
     <t>13.04.1979</t>
   </si>
   <si>
     <t>гор. Благовещенск Башкирской АССР</t>
   </si>
   <si>
     <t>20.01.2016/20.01.2016</t>
   </si>
   <si>
     <t>8-911-241-25-29, tania2529@gmail.com, 191028, Санкт-Петербург, а/я 44</t>
   </si>
   <si>
     <t>ДВС 1664572 Санкт-Петербургский государственный университет технологии и дизайна Экономист-менеджер по специальности "Экономика и управление на предприятии легкой промышленности" 107806 0015554 Санкт-Петербургский государственный экономический университет присвоена квалификация бакалавр по направлению Юриспруденция </t>
   </si>
   <si>
     <t>стаж более 2-х лет АТ--VI №7885822 от 28.10.1996</t>
   </si>
   <si>
     <t>свидетельство №445/12-СР 29.12.2015 выдано Союзом СРО АУ СЗ</t>
   </si>
@@ -8935,50 +9004,52 @@
   </si>
   <si>
     <t>г. Воронеж</t>
   </si>
   <si>
     <t>до вступления в члены СРО не являлся арбитражным управляющим </t>
   </si>
   <si>
     <t>e-mail: 89155481858@mail.ru, почтовый адрес: 394055, г. Воронеж, пер. Штурмовой, д.13, номер телефона: +79155481858</t>
   </si>
   <si>
     <t>103604 0006294 от 06.07.2018 Воронежский государственный университет, направление- Юриспруденция, присвоена квалификация Бакалавр</t>
   </si>
   <si>
     <t>стаж более 2-х лет TК-V № 9981308  от 15.01.2019г. справка  ООО "Щ и Т" (ИНН 3664113053) от 01.07.2025 №0107-1/25</t>
   </si>
   <si>
     <t>свидетельство №2-РЗ от 20.02.2024г. выдано САУ "СРО "ДЕЛО"</t>
   </si>
   <si>
     <t>свидетельство №11/036747 от 30.07.2021</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №17444/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 01.07.2025/30.06.2026
+Полис № Arbitr-3980975400-28046 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630007, г. Новосибирск, Коммунистическая ул. д. 16,  Почтовый адрес: 115054, г.Москва, ул.Космодамианская наб., 52, стр.1, этаж 2 тел. 8 (800) 775-52-90, эл. почта arbitr@d2insur.ru, страховая сумма - 10 000 000 руб.
+Даты: 01.07.2026/30.06.2027
 </t>
   </si>
   <si>
     <t>Парфёненко Алексей Сергеевич</t>
   </si>
   <si>
     <t>22.07.1976</t>
   </si>
   <si>
     <t>п. г. т. Тальменка Тальменского района Алтайского края</t>
   </si>
   <si>
     <t>15.05.2013/15.05.2013</t>
   </si>
   <si>
     <t> parals@list.ru, 656038 Барнаул а/я 979, 8(3852) 66-87-53</t>
   </si>
   <si>
     <t>АВС 0546327 от 25.06.1998 Алтайский Государственный университет присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет справка ООО "АН "ПРАВОВАЯ ЗАЩИТА" (ИНН 2222040897) от 15.04.2013г.</t>
   </si>
   <si>
     <t>свидетельство №17/07/12 от 30.07.2012 выдано НП "СРО АУ "Объединение"</t>
@@ -9512,51 +9583,51 @@
 Результат: сентябрь 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований ФЗ "О несостоятельности (банкротстве)")
 </t>
   </si>
   <si>
     <t>ООО "СУ-2" Береснева Н.С. 17.02.2014 нарушения в действиях АУ отсутствуют  
 ООО "СУ-2" Хусу Н.А. 24.03.2014 нарушения в действиях АУ отсутствуют  
 ООО Эконом Строй-Сервис" ГУ РО ФСС РФ по Республике Карелия 05.10.2015 нарушения в действиях АУ отсутствуют, ГУП РК «Карельская геологическая экспедиция» Государственная инспекция труда в Республике Карелия 25.05.2016 нарушения в действиях АУ отсутствуют, ГУП "Леса Карелии" Трофимова А.В. 07.0.2017 нарушения в действиях АУ отсутствуют,
 ООО "Карелмостстрой" Прокуратура г. Петрозаводска 31.01.2018 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Наследие" МИФНС России №1 по республике Карелия 26.05.2018 принято решение не применять мер дисциплинарного воздействия; ГУП РК "Сортавальское ДРСУ" работники 14.06.2019 нарушения в действиях АУ отсутствуют  
 ООО "Роста-М" Салманов А.Э. 21.01.2020 нарушения в действиях АУ отсутствуют  
 нет Управление Росреестра по Республики Карелия 02.06.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 08.04.2022
 Податель жалобы: Козлов А.Ю.
 Наименование должника: нет
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 30.05.2022
 Податель жалобы: Козлов А.Ю.
 Наименование должника: -
 Результат проверки: применена мера дисциплинарного воздействия в виде приостановления направления кандидатуры ау в арбитражный суд с целью утверждения ее в делах о банкротстве
 Дата поступления жалобы: 01.11.2022
 Податель жалобы: Логинов Р.С.
 Наименование должника: ООО "ЮТС"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.10.2025
 Податель жалобы: Управление Росреестра по Республике Карелия
 Наименование должника: Гаджиев М.Г.о.
-Результат проверки: выявлены нарушения</t>
+Результат проверки: выявлены нарушенияДата поступления  жалобы: 04.06.2026Податель жалобы: Долгилевич Е.А.Наименование должника: Долгилевич Е.А.Результат проверки: приостановлено</t>
   </si>
   <si>
     <t>Постовалова Юлия Рафисовна</t>
   </si>
   <si>
     <t>16.07.1982</t>
   </si>
   <si>
     <t>с.Пахачи Олюторский р-н Камчатская область</t>
   </si>
   <si>
     <t>17.10.2023/17.10.2023</t>
   </si>
   <si>
     <t>протокол №20</t>
   </si>
   <si>
     <t>614000 г.Пермь  а/я 314; +7-919-487-80-22; электронная почта: uristlsv82@mail.ru</t>
   </si>
   <si>
     <t>ГОУ ВПО "Пермский государственный университет", ВСГ 2545192, специальность "юриспруденция", присвоена квалификация - юрист</t>
   </si>
   <si>
     <t>стаж руководящей работы более 2-х лет, справка с места работы б/н от 12.09.2023</t>
   </si>
@@ -10218,50 +10289,52 @@
 Договор №РП193906-29-20 ООО "РИКС"
 Даты: 06.08.2020/05.08.2021
 Договор №60/21/177/001385 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 25.03.2021/24.03.2022
 Договор №60/22/177/009781 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 25.03.2022/24.03.2023
 Полис ОАУ №1238/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 25.03.2023/24.03.2024
 Полис ОАУ №6691/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 25.03.2024/24.03.2025
 Полис ОАУ №14352/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 25.03.2025/24.03.2026
 Полис ОАУ №22289/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10 000 000 руб.
 Даты: 25.03.2026/24.03.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2014
 Результат: Июнь  2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.07.2017
 Результат: Июль 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.07.2020
 Результат: июль 2020 (Выявлены нарушения.Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей.)
 01.06.2023
 Результат: июнь 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей. )
+01.05.2026
+Результат: май 2026 (выявлены нарушения.Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ООО "УК "Тринилекс" МИФНС №16 по Свердловской области 27.12.2013 нарушения в действиях АУ отсутствуют  Июль 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 Дата поступления жалобы: 20.02.2023
 Податель жалобы: Шангин Е.Ю.
 Наименование должника: Муратидис К.М.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Рубцов Дмитрий Анатольевич</t>
   </si>
   <si>
     <t>25.12.1974</t>
   </si>
   <si>
     <t>п.Федотово Вологодский р-н Вологодская обл.</t>
   </si>
   <si>
     <t>Протокол №1</t>
   </si>
   <si>
     <t>8(8172)75-88-19 vologdacpo@vologda.ru, 160035, г.Вологда, Советсткий пр., д.164, офис 402       </t>
   </si>
   <si>
@@ -10442,99 +10515,105 @@
   <si>
     <t xml:space="preserve">Полис №78Л16-60000500 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.05.2014/29.05.2015
 Полис №78-15/TPL16/781042 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.05.2015/29.05.2016
 Полис №78-16/TPL16/000885 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.05.2016/29.05.2017
 Полис №78-17/TPL16/001983 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.05.2017/29.05.2018
 Полис №782-18/TPL16/001544 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.05.2018/29.05.2019
 Полис №52-19/TPL16/001713 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.05.2019/29.05.2020
 Полис №52-20/TPL16/001766 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 30.05.2020/29.05.2021
 Полис №77-21/TPL16/001313 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 30.05.2021/29.05.2022
 Полис №Arbitr-3980975400-15105 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 30.05.2022/29.05.2023
 Полис ОАУ №2076/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 30.05.2023/29.05.2024
 Полис ОАУ №8098/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 30.05.2024/29.06.2025
 Полис ОАУ №15730/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 30.06.2025/29.06.2026
+Полис ОАУ №24060/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 30.06.2026/29.06.2027
 </t>
   </si>
   <si>
     <t>протокол от 12.10.2022г. штраф 20000 руб., протокол от 27.03.2023г. предупреждение, протокол от 27.04.2023г. предупреждение, протокол от 20.06.2023 г. предупреждение, протокол от 03.06.2025г. штраф 5000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2014
 Результат: Ноябрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.11.2017
 Результат: Ноябрь  2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2020
 Результат: Ноябрь  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2023
 Результат: октябрь 2023 (Выявлены нарушения. Применена  мера дисциплинарного воздействия  в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей. )
 01.11.2025
 Результат: Ноябрь 2025 ( выявлены нарушения.Применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ООО "СеверГазСервис" ООО "КЕНИГ ГРУПП" 21.12.2015 нарушения в действиях АУ отсутствуют, ООО "Жилищно-коммунальнаяя копания" ООО "Ваш партнер" 01.04.2016 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 20.11.2021
 Податель жалобы: Лосев А.В.
 Наименование должника: МУП "УМД" МО ГО "Воркута"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 30.08.2022
 Податель жалобы: Лосев А.В.
 Наименование должника: МУП "УМД" МО ГО "Воркута"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 20000 руб.
 Дата поступления жалобы: 19.10.2022
 Податель жалобы: Канев Б.Б.
 Наименование должника: ООО "Энума Элиш"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.02.2023
 Податель жалобы: Заврагина В.Н.
 Наименование должника: ООО "УК"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 14.03.2023
 Податель жалобы: Заврагина В.Н.
 Наименование должника: ООО "УК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 14.03.2023
 Податель жалобы: Прокуратура города Воркуты
 Наименование должника: МУП "УМД" МО ГО "Воркута"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 10.05.2023
 Податель жалобы: Прокуратура города Ухты
 Наименование должника: ООО "Энума Элиш"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 21.04.2025
+Податель жалобы: Прокуратура г. Ухты
+Наименование должника: ООО "Энума Элиш"
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 26.05.2026
 Податель жалобы: Прокуратура г. Ухты
 Наименование должника: ООО "Энума Элиш"
 Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Рутштейн Александра Алексеевна</t>
   </si>
   <si>
     <t>15.09.1990</t>
   </si>
   <si>
     <t>15.10.2013/15.10.2013</t>
   </si>
   <si>
     <t>Протокол №28</t>
   </si>
   <si>
     <t>8(812)576-70-07, 191060, СПб, ул. Смольного 1/3 подъезд 6, arutshtein@gmail.com</t>
   </si>
   <si>
     <t>СА №07916 от 06.07.2012 Санкт-Петербургский государственный университет по специальности экономика и управление на предприятии (по отраслям) присвоена квалификация: экономист-менеждер 107724 0680999 от 15.07.2014 Российская академия народного хозяйства и государственной службы при Президенте РФ присвоена квалификация бакалавр по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 2-х лет Справка ЗАО "Инновационные образовательные технологии" (ИНН 7805488440) от 22.03.2013г. Выписка из ЕГРЮЛ</t>
   </si>
@@ -11327,50 +11406,52 @@
   <si>
     <t>ВСГ 0884955 от 08.06.2007 Южно-Российский государственный техничеккий университет (Новочеркасский политехнический институт) присуждена квалификация инженер по специальности "Подъемно-транспортные, строительные, дорожные машины и оборудование"  102318 0514203 от 08.07.2015 "Кубанский государственный университет" по специальности Юриспруденция присвоена квалификация юрист</t>
   </si>
   <si>
     <t>стаж более 2-х лет ТК-I № 6044090 от 10.10.2007</t>
   </si>
   <si>
     <t>свидетельство №478/04-СР от 22.04.2020г. выдано Союзом "СРО АУ СЗ" </t>
   </si>
   <si>
     <t>свидетельство №11/026797 от 23.11.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-20/TPL16/002791 РАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 11.06.2020/10.06.2021
 Полис №77-21/TPL16/001322 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 11.06.2021/10.06.2022
 Полис №Arbitr-3980975400-49315 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 11.06.2022/10.06.2023
 Полис ОАУ №2269/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.06.2023/10.06.2024
 Полис ОАУ №8422/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.06.2024/10.06.2025
 Полис ОАУ №15959/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 11.06.2025/10.06.2026
+Полис ОАУ №24161/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 11.06.2026/10.06.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2022
 Результат: декабрь 2022 (выявлены нарушения. Применена  мера дисциплинарного воздействия в виде  наложения  штрафа в размере  5000 (пять тысяч)  рублей.)
 01.11.2025
 Результат: ноябрь 2025 ( выявлены нарушения. Применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 12.07.2021
 Податель жалобы: Маркарян Л.В.
 Наименование должника: Акопов А.Б.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 07.11.2023
 Податель жалобы: ТСЖ "Арбат"
 Наименование должника: нет
 Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 14.08.2024Податель жалобы: ООО НПП "СВТ"Наименование должника: нетРезультат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Салтыков Дмитрий Евгеньевич</t>
   </si>
   <si>
     <t>14.05.1992</t>
@@ -11434,65 +11515,79 @@
     <t>свидетельство №11/012258 от 19.03.2008</t>
   </si>
   <si>
     <t xml:space="preserve">Договор 083/01 №010263/0/20-28/16  OOO "Страховое общество "Сургутнефтегаз"
 Даты: 07.02.2016/06.02.2017
 Полис №78-17/TPL16/000682 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.02.2017/07.02.2018
 Полис №77777 ОАУ-000015/18 ООО "ЦСО"
 Даты: 08.02.2018/07.02.2019
 Полис №52-18/TPL16/003287 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2018/11.07.2019
 Полис №52-19/TPL16/002966 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2019/11.07.2020
 Полис №52-20/TPL16/002916 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2020/11.07.2021
 Полис №77-21/TPL16/001826 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 12.07.2021/11.07.2022
 Договор №60/22/177/012241 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2022/11.07.2023
 Договор №60/23/177/018310 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2023/11.07.2024
 Полис ОАУ №8559/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2024/11.07.2025
 Полис ОАУ №16926/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 12.07.2025/11.07.2026
+Договор №60/26/177/033127 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ , страховая сумма - 10 000 000 руб.
+Даты: 12.07.2026/11.07.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2016
 Результат: Январь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.01.2019
 Результат: Январь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.01.2022
 Результат: январь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.01.2025
 Результат: январь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
-    <t>ООО "Технопарк Недра" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуютДата поступления  жалобы: 30.04.2025Податель жалобы: Максидова М.В.Наименование должника: Кудинов А.Т.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 26.01.2026Податель жалобы: Притула А.А.Наименование должника: Притула А.А.Результат проверки: приостановлено</t>
+    <t>ООО "Технопарк Недра" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют
+Дата поступления жалобы: 30.04.2025
+Податель жалобы: Максидова М.В.
+Наименование должника: Кудинов А.Т.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 26.01.2026
+Податель жалобы: Притула А.А.
+Наименование должника: Притула А.А.
+Результат проверки: приостановлено
+Дата поступления жалобы: 07.05.2026
+Податель жалобы: Калиновская О.В.
+Наименование должника: Русланов Р.А.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Сафарянов Рамиль Ягафарович</t>
   </si>
   <si>
     <t>10.07.1957</t>
   </si>
   <si>
     <t>дер. Чувалкипово Чишминского р-на респ. Башкортостан</t>
   </si>
   <si>
     <t>26.03.2013/26.03.2013</t>
   </si>
   <si>
     <t>660017, край Красноярский, г. Красноярск, пр. Мира, д. 106, а/я 6174, urseng2@yandex.ru,  8(391) 227-16-53</t>
   </si>
   <si>
     <t>ИВ №752848 28.06.1984 Новосибирский институт советской кооперативной торговли по специальности: экономика торговли, присвоена квалификация экономиста-организатора</t>
   </si>
   <si>
     <t>стаж более 2 лет трудовая книжка от 09.09.1974, вкладыш в трудовую книжку АТ-III №0968437 от 22.07.1988</t>
   </si>
   <si>
     <t>свидетельство от 16.01.2004 г. №СП 01/01-04, регистрационный  № 109 выдан НП "СОАУ" ТПП РФ</t>
   </si>
@@ -11559,50 +11654,52 @@
   </si>
   <si>
     <t>26.11.1985</t>
   </si>
   <si>
     <t>пос. Курмыш Октябрьского района Татарской АССР</t>
   </si>
   <si>
     <t>8-927-415-01-51, эл. почта: 463ilnur@mail.ru, 423040, РТ, город Нурлат, а/я  2</t>
   </si>
   <si>
     <t>ВСГ 0290221 от 13.06.2007 Академия управления "ТИСБИ" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более года, справка ООО "Либерти" (ИНН 6318196229) б/н, от 29.12.2015г.</t>
   </si>
   <si>
     <t>свидетельство №511/03-СР от 14.03.2025 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/042370 от 06.03.2025</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №16609/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)755-53-35, страховая сумма - 10 000 000 руб.
 Даты: 02.06.2025/01.06.2026
+Полис ОАУ №24016/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 02.06.2026/01.06.2027
 </t>
   </si>
   <si>
     <t>Севрюков Даниил Сергеевич</t>
   </si>
   <si>
     <t>12.11.1987</t>
   </si>
   <si>
     <t>пос. Черемушки Курского района Курской области</t>
   </si>
   <si>
     <t>19.03.2010/19.03.2010</t>
   </si>
   <si>
     <t>8(4712)74-10-10, activconsalt@mail.ru, г. Курск, Ленина 60, 4 эт. оф. 36     </t>
   </si>
   <si>
     <t>ВСГ №3805088 от 10.07.2009 Курский государственный университет присуждена квалификация: юрист по специальности: "Юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 2 лет  ТК-II №2053034 от 14.11.2005</t>
   </si>
   <si>
     <t>свидетельство №143 от 10.03.2010 выдано САМРО "ААУ"</t>
@@ -11884,133 +11981,67 @@
   </si>
   <si>
     <t>Стаж более 2-х лет ТК-I №0567961 от 09.03.2006</t>
   </si>
   <si>
     <t>свидетельство №466/06-СР от 05.06.2019 г.выдано Союзом СРО "АУ Северо-Запад"</t>
   </si>
   <si>
     <t>свидетельство №11/031473 от 06.05.2019г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/002894 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.06.2019/11.06.2020
 Полис №52-20/TPL16/002000 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.06.2020/11.06.2021
 Полис №77-21/TPL16/001418 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 12.06.2021/11.06.2022
 Полис №Arbitr-3980975400-87549 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 12.06.2022/11.06.2023
 Полис № Дополнительное соглашение №1 к договору №Arbitr-3980975-80349 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 12.06.2023/11.06.2024
 Полис ОАУ №9478/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.06.2024/11.06.2025
 Полис ОАУ №16079/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 12.06.2025/11.06.2026
+Полис ОАУ №24171/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 12.06.2026/11.06.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2021
 Результат: Октябрь  2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.09.2024
 Результат: сентябрь  2024 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 03.07.2024
 Податель жалобы: Прокуратура г. Благовещенска
 Наименование должника: ООО "ИГВАС"
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
-[...67 lines deleted...]
-    <t>ООО "РифЛайт" ГУ - Приморское РО ФСС РФ 07.04.2014 нарушения в действиях АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 25.05.2026Податель жалобы: Лыков В.П.Наименование должника: Лыков В.П.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Середа Виктор Васильевич</t>
   </si>
   <si>
     <t>15.10.1956</t>
   </si>
   <si>
     <t>д. Завод-Корецкий Клинцовского р-на Брянской обл.</t>
   </si>
   <si>
     <t>(8172) 72 41 92, (8172) 72 14 65        
 sereda-vv@mail.ru, 160000 г.Вологда, Советсткий пр., д.34</t>
   </si>
   <si>
     <t>ЖВ№ 746482 от 20.06.1980 Вологодский политехнический ин-тпо специальности "Гидромелиорация" присвоена квалификация инженера-гидротехника</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-II№ 2396105 от 31.03.1987</t>
   </si>
   <si>
     <t>свидетельство №40/01-СР от 16.01.2004 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №34/001253 от 27.11.2003</t>
@@ -12508,50 +12539,52 @@
   <si>
     <t xml:space="preserve">Договор 083/01 № 109807 ООО Страховое общество "Сургутнефтегаз"
 Даты: 01.07.2014/30.06.2015
 Договор 083/01 №С7-2015П  ООО Страховое общество "Сургутнефтегаз"
 Даты: 01.07.2015/30.06.2016
 Полис №78-16/TPL16/001305 ООО "Страховая компания "Арсеналъ"
 Даты: 01.07.2016/30.06.2017
 Полис №78-17/TPL16/002336 ООО "Страховая компания "Арсеналъ"
 Даты: 01.07.2017/30.06.2018
 Полис №782-18/TPL16/002021 ООО "Страховая компания "Арсеналъ"
 Даты: 01.07.2018/30.06.2019
 Полис №52-19/TPL16/002421 ООО "Страховая компания "Арсеналъ"
 Даты: 01.07.2019/30.06.2020
 Полис №52-20/TPL16/002476 ООО "Страховая компания "Арсеналъ"
 Даты: 01.07.2020/30.06.2021
 Договор №60/21/177/003263 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.07.2021/30.06.2022
 Договор №60/22/177/011842 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.07.2022/30.06.2023
 Полис ОАУ №2643/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.07.2023/30.06.2024
 Полис ОАУ №9175/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.07.2024/30.06.2025
 Полис ОАУ №16630/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 01.07.2025/30.06.2026
+Полис ОАУ №24980/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.07.2026/30.06.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2016
 Результат: Декабрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.12.2019
 Результат: Декабрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2022
 Результат: Ноябрь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2025
 Результат: ноябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ОАО "Фирма Галантерея" ГУ-Ирутское РО ФСС РФ 23.01.2014 нарушения в действиях АУ отсутствуют  
 ООО "СМК "Звезда" ГУ-Ирутское РО ФСС РФ 25.02.2014 нарушения в действиях АУ отсутствуют  
 ООО "СИБМЕТАПАК" ГУ - Иркутское РО ФСС 14.01.2015 нарушения в действиях АУ отсутствуют  
 ООО "СИБМЕТАПАК" Отделение ПФ РФ (ГУ) по Иркутской области 01.07.2015 нарушения в действиях АУ отсутствуют  
 ООО "СИБМЕТАПАК" , ООО "СК "Сибмосстрой" Отделение ПФ РФ (ГУ) по Иркутской области 28.12.2015 нарушения в действиях АУ отсутствуют, ООО "СибМетаПак", ООО "АДСС", ФГУП "Киренское авиацилнное предприятие" Отделение ПФ РФ (ГУ) по Иркутской области 13.07.2016 нарушения в действиях АУ отсутствуют, ООО "Новый Век" Гатчинская городская пррокуратура 25.10.2016 требование об устранении выявленных нарушений </t>
   </si>
   <si>
     <t>Спирина Ксения Олеговна</t>
   </si>
   <si>
     <t>20.03.1992</t>
@@ -12641,50 +12674,52 @@
   <si>
     <t xml:space="preserve">Полис №14/TPL16/520413 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.12.2014/11.12.2015
 Полис №52-15/TPL16/782306 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.12.2015/11.12.2016
 Полис №52-16/TPL16/003236 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.12.2016/11.12.2017
 Полис №52-17/TPL16/004452 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.12.2017/11.12.2018
 Полис №П175530-29-18 ООО "Страховое общество "Помощь"
 Даты: 15.06.2018/14.06.2019
 Полис №52-19/TPL16/002672 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.06.2019/14.06.2020
 Полис №52-20/TPL16/002079 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.06.2020/14.06.2021
 Полис №УБК_9316/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.06.2021/14.06.2022
 Полис №УБК_11964/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.06.2022/14.06.2023
 Полис №УБК_14464/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.06.2023/14.06.2024
 Полис №УБК_16356/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.06.2024/14.06.2025
 Полис УБК_18568/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 15.06.2025/14.06.2026
+ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
+Даты: 15.06.2026/14.06.2027
 </t>
   </si>
   <si>
     <t>протокол от 24.05.2022г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2016
 Результат: Декабрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2019
 Результат: Ноябрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2022
 Результат: Ноябрь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2025
 Результат: ноябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Ладвинская сыроварня" Управление Росреестра по Республике Карелия 03.08.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 05.04.2022
 Податель жалобы: Прокуратура г. Костомукши
 Наименование должника: ООО "Лес-Тимбер"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Старкин Сергей Александрович</t>
@@ -12781,51 +12816,51 @@
 Наименование должника: ООО "ТД УДС"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.
 Дата поступления жалобы: 11.05.2022
 Податель жалобы: Быковский А.А.
 Наименование должника: ЖСК "Вита Нова"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 27.03.2023
 Податель жалобы: Барт Д.А., Кацюба А.М.
 Наименование должника: Сафонов В.В.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 06.06.2023
 Податель жалобы: Прокуратура Ульяновского района
 Наименование должника: МУП "Жилсервис"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.05.2023
 Податель жалобы: Кацюба А.М.
 Наименование должника: Сафонов В.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 11.09.2023
 Податель жалобы: Прокуратура Ульяновского района
 Наименование должника: МУП "Жилсервис"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 21.07.2025
 Податель жалобы: Никитин А.В.
 Наименование должника: Инюшов В.А.
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 12.05.2026Податель жалобы: Захарченко В.В., Гюльмагомедоа С.С., Сизякин С.В., Сизякина А.А., Масюков А.И., Литвинов Ю.В., Казаков С.В., Дуженков В.А.Наименование должника: ООО "АртСтройТехно"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Старков Сергей Сергеевич</t>
   </si>
   <si>
     <t>20.10.1994</t>
   </si>
   <si>
     <t>г. Курск</t>
   </si>
   <si>
     <t>31.08.2023/31.08.2023</t>
   </si>
   <si>
     <t>8-995-602-74-86, starkov.ss94@gmail.com, адрес 305000, г. Курск, а/я 4</t>
   </si>
   <si>
     <t>104604 0009680 21.07.2016 Курский государственный университет Юриспруденция присвоена квалификация Бакалавр</t>
   </si>
   <si>
     <t>стаж более 1 года ТК-V №5509238 от 29.01.2018</t>
   </si>
   <si>
     <t>свидетельство №366/СТ от 30.11.2021 выдано Союзом АУ "Возрождение", СРО</t>
   </si>
@@ -12979,90 +13014,96 @@
   <si>
     <t>06.06.2023/06.06.2023</t>
   </si>
   <si>
     <t>644043, Омская область, г. Омск, а/я 4998, контактный телефон - 8 904 323 99 92, Эл. почта - nikolai@suvorov-work.ru</t>
   </si>
   <si>
     <t>107727 0000109 от 08.10.2015 Московский государственный университет экономики, статистики и иинформатики (МЭСИ) по специальности Юриспруденция, присвоена квалификация Юрист</t>
   </si>
   <si>
     <t>стаж более 1 года справка от 20.01.2016 б/н  ООО "ФЕСТИВАЛЬ" (ИНН 5507232664, ОГРН: 1125543044330)</t>
   </si>
   <si>
     <t>свидетельство серия С №0558 выдано Союзом АУ "Созидание"от 24.05.2023</t>
   </si>
   <si>
     <t>свидетельство №11/029797 от 09.07.2018</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №2388/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 29.05.2023/28.05.2024
 Полис ОАУ №8123/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 29.05.2024/28.05.2025
 Полис ОАУ №15424/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 29.05.2025/28.05.2026
+Полис №Arbitr-3980975400-67042 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., 10 000 000 руб.
+Даты: 29.05.2026/28.05.2027
 </t>
   </si>
   <si>
     <t>протокол от 20.08.2025 г. штраф 10000 руб., протокол от 27.08.2025г. штраф 10000 руб., протокол от 18.09.2025г. предупреждение, протокол от 24.09.2025г. приостановление направления кандидатуры в суд, протокол от 28.10.2025г. предупреждение, протокол от 28.10.2025г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2024
 Результат: декабрь 2024 (Выявлены нарушения.  Принято решение о не применении в отношении Суворова Н.А. меры дисциплинарной ответственности. )
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 15.05.2025
 Податель жалобы: Кондрахина Н.Н.
 Наименование должника: ОАО "Называевский элеватор"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.07.2025
 Податель жалобы: Белоусова А.В., ООО "Медея"
 Наименование должника: Кондрашов Д.А.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 15.07.2025
 Податель жалобы: Арбитражный суд г. Москвы
 Наименование должника: ООО СК "СИМАК ГРУПП"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 04.08.2025
 Податель жалобы: ГК АСВ - ООО КБ "Кредит Экспресс"
 Наименование должника: ООО "ТД "Рузское молоко"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 18.08.2025
 Податель жалобы: Арбитражный суд г. Москвы
 Наименование должника: ООО "Стройтехсервис"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 24.09.2025
 Податель жалобы: Шуваева Н.А.
 Наименование должника: Шуваева Н.А.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 24.09.2025
 Податель жалобы: Воробьев Д.А.
 Наименование должника: Воробьев Д.А.
-Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 04.05.2026
+Податель жалобы: Кондрашов Д.А.
+Наименование должника: Кондрашов Д.А.
+Результат проверки: приостановлено</t>
   </si>
   <si>
     <t>Сулима Анна Артуровна</t>
   </si>
   <si>
     <t>28.12.1993</t>
   </si>
   <si>
     <t>пос.Кокошкино Наро-Фоминского р-на Московской обл.</t>
   </si>
   <si>
     <t>23.12.2024/23.12.2024</t>
   </si>
   <si>
     <t>127051 г.Москва а/я222, +79167428000</t>
   </si>
   <si>
     <t>107724 5176348 от 11.07.2020г. Российский государственный университет Правосудия, направление юриспруденция присвоена квалификация бакалавр     107724 0289656 от 27.12.2022 Российский государственный университет Правосудия, направление юриспруденция присвоена квалификация магистр      </t>
   </si>
   <si>
     <t>стаж более 1 года трудовой договор №3 от 25.01.2023 ООО "Параграф Лигал" (ИНН 6949116923) Приказ о приеме №3 от 25.01.2023, Приказ о расторжении трудового договора №5 от 29.08.2024</t>
   </si>
   <si>
     <t>свидетельство №459 СОАУ "Континент", приказ №01/24-СТ от 11.03.2024</t>
   </si>
@@ -13230,51 +13271,51 @@
 Наименование должника: Жумаева И.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 02.10.2025
 Податель жалобы: ООО "СтройСити"
 Наименование должника: ООО "СК "ИНТЭК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.10.2025
 Податель жалобы: Букин А.В.
 Наименование должника: Букин А.В.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 18.11.2025
 Податель жалобы: Арбитражный суд Саратовской области
 Наименование должника: Полищук О.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 18.12.2025
 Податель жалобы: Якимова Ю.Н.
 Наименование должника: Андреев А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 04.02.2026
 Податель жалобы: прокуратура г. Сибая
 Наименование должника: ООО "Сибайлеспром"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 10.02.2026
 Податель жалобы: Лушкин С.А., Лушкина С.Н.
 Наименование должника: Лушкин Е.С.
-Результат проверки: без рассмотренияДата поступления  жалобы: 30.03.2026Податель жалобы: Титова В.В.Наименование должника: ООО "Актив Центр"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 27.04.2026Податель жалобы: ООО "УК "ТРЦ "Юность"Наименование должника: ООО "НИКА"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: без рассмотренияДата поступления  жалобы: 30.03.2026Податель жалобы: Титова В.В.Наименование должника: ООО "Актив Центр"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 27.04.2026Податель жалобы: ООО "УК "ТРЦ "Юность"Наименование должника: ООО "НИКА"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 10.06.2026Податель жалобы: Управление Росреестра по Тюменской областиНаименование должника: ООО "ЛК "Эра-Тюмень"Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Сущев Сергей Александрович</t>
   </si>
   <si>
     <t>27.10.1979</t>
   </si>
   <si>
     <t>дер. Мелехово Приморский р-н, Архангельская обл.</t>
   </si>
   <si>
     <t>8-(8182)65-97-51;65-97-00 detkova_galina@mail.ru, sasfox@yandex.ru 163000 Архангельск Главпочтампт а/я 59</t>
   </si>
   <si>
     <t>АВБ 0484961 Современный гуманитарный институт присуждена степень Бакалавра юриспруденции по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-III №6433295 от 20.02.2006</t>
   </si>
   <si>
     <t>свидетельство № 426/03-СР от 26.03.2015 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство № 11/020868 от 06.11.2013</t>
   </si>
@@ -13802,50 +13843,52 @@
 Полис №52-19/TPL16/001613 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.05.2019/22.05.2020
 Полис №52-20/TPL16/001664 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.05.2020/22.05.2021
 Договор №60/21/177/002024 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 23.05.2021/22.05.2022
 Договор №60/22/177/011275 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 23.05.2022/22.05.2023
 Полис №Arbitr-3980975400-57937 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 23.05.2023/22.05.2024
 Полис№ Arbitr-39809754000-49095 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 23.05.2024/22.05.2025
 Полис №Arbitr-3980975400-49095 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 23.05.2024/22.05.2025
 Полис №Arbitr-3980975400-27714 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 23.05.2025/22.05.2026
 Полис №Arbitr-3980975400-50655 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 23.05.2026/22.05.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2020
 Результат: июль 2020 (Выявлены нарушения.Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства, а также обязание устранить выявленные нарушения. )
 01.07.2023
 Результат: Июль 2023 (В деятельности Трусовой Р.А. отсутствуют нарушения требований законодательства о банкротстве, меру дисциплинарной ответственности не применять)
+01.06.2026
+Результат: июнь 2026 (Выявлены нарушения)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 20.12.2022
 Податель жалобы: Штейн М.Д.
 Наименование должника: Трушкин С.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 22.05.2023
 Податель жалобы: Управление Роскомнадзора по СЗФО
 Наименование должника: АО "Ивэлектроналадка"
 Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 18.04.2024Податель жалобы: Казанцева М.В.Наименование должника: Трушкин С.В.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 19.02.2026Податель жалобы: Мишин Д.А.Наименование должника: АО "Департамент инвестиционных проектов"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Тухфетулина (Арифуллина) Мадина Рафкатовна</t>
   </si>
   <si>
     <t>07.04.1997</t>
   </si>
   <si>
     <t>г. Бука, Ташкентская обл. Республика Узбекистан</t>
   </si>
   <si>
     <t>12.12.2024/12.12.2024</t>
   </si>
@@ -13943,50 +13986,52 @@
 Даты: 10.03.2021/09.03.2022
 Полис №Arbitr-3980975400-66616 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 10.03.2022/09.03.2023
 Договор ОАУ №0990/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.03.2023/09.03.2024
 Полис ОАУ №6669/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.03.2024/09.03.2025
 Полис ОАУ №14151/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 10.03.2025/09.03.2026
 Полис ОАУ №22333/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 10.03.2026/09.03.2027
 </t>
   </si>
   <si>
     <t>протокол от 23.01.20237г. предупреждение, протокол от 20.08.2025г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2014
 Результат: Август 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.08.2017
 Результат: Август 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.08.2020
 Результат: Август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.07.2023
 Результат: июль 2023 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
+01.06.2026
+Результат: июнь 2026 (выявлены нарушения)
 </t>
   </si>
   <si>
     <t>ООО "Стройнефтегаз" Щекин Н.Е. 21.04.2014 нарушения в действиях АУ отсутствуют  
 ООО "СПХ "Кадуйский молочный завод" МИФНС РФ №8 по Вологодской области 20.05.2015 нарушения в действиях АУ отсутствуют, НООУ "ДС "Янтарь плюс" Головина О.Б. 06.12.2018 нарушения в действиях АУ отсутствуют; ООО "ЖЭК" Прокуратура Вытегорского района 12.01.2021 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 20.12.2021
 Податель жалобы: ООО "КБИ"
 Наименование должника: ООО "ЧВС"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.04.2022
 Податель жалобы: Прокуратура Вытегорского района
 Наименование должника: ООО "ЖЭК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 18.05.2022
 Податель жалобы: Обухова И.М.
 Наименование должника: ООО "УК "Северная"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 13.12.2022
 Податель жалобы: Прокуратура Вытегорского района
 Наименование должника: ООО "ЖЭК"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 20.01.2023
 Податель жалобы: Обухова И.М.
 Наименование должника: ООО "УК "Северная"
 Результат проверки: нарушения в деятельности АУ отсутствуют
@@ -14150,50 +14195,55 @@
   </si>
   <si>
     <t>8-980-453-64-05, эл.почта: aufedoseev@mail.ru, 117105, г. Москва, а/я 5</t>
   </si>
   <si>
     <t>102624 0358669 от 04.07.2016 Федеральное государственное автономное образовательное учреждение высшего образования "Северо-Кавказский федеральный университет"по направлению Юриспруденция присвоена квалификация Магистр, </t>
   </si>
   <si>
     <t>стаж более 2 лет, справка ООО "Управляющая компания "Проект" (ОГРН 1077847480480) от 21.04.2021г. №УКПР-09/04-21</t>
   </si>
   <si>
     <t>свидетельство №506/06-СР от 26.06.2024 выдано Союзом "СРО АУ Северо-Запада"</t>
   </si>
   <si>
     <t>свидетельство №11/041275 от 22.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №УБК_16997/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 29.07.2024/28.07.2025
 Полис №УБК_18880/АУ-2025  ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 29.07.2025/28.07.2026
 </t>
   </si>
   <si>
     <t>протокол от 01.09.2025г. предупреждение, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.07.2026
+Результат: июль 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+</t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 23.06.2025
 Податель жалобы: Богомолов А.М.
 Наименование должника: Богомолов А.М.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Фокина Ольга Александровна</t>
   </si>
   <si>
     <t>22.08.1979</t>
   </si>
   <si>
     <t>гор. Хаапсалу Эстония</t>
   </si>
   <si>
     <t>8(8112)72-15-57 olgaphokina@mail.ru, 180000, Псков, ул. Я. Фабрициуса, 10, лит. Е, оф. 10</t>
   </si>
   <si>
     <t>ДВС№1414249 от 02.06.2001 Московский открытый социальный Университет присуждена квалификация: юрист, по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-IV№8311574 от 04.06.2001, справка ООО "БИЗНЕСКОНСАЛТГРУПП" (ИНН 6037000992) от 10.01.2006</t>
@@ -14530,51 +14580,51 @@
 Полис ОАУ №6281/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.02.2024/11.02.2025
 Полис №УБК_18089/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 12.02.2025/11.02.2026
 Полис №УБК_19932/АУ-2026 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая премия - 10 000 000 руб.
 Даты: 12.02.2026/11.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2022
 Результат: ноябрь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.10.2025
 Результат: октябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Чайкина Наталья Александровна</t>
   </si>
   <si>
     <t>12.05.1975</t>
   </si>
   <si>
     <t>гор. Минусинск Красноярского края</t>
   </si>
   <si>
-    <t>8 906 914 72 73   Chaykinan@list.ru, 660000, край Красноярский, Красноярск, а/я 5330</t>
+    <t>8 9964300950   Chaykinan@list.ru, 660000, край Красноярский, Красноярск, а/я 5330</t>
   </si>
   <si>
     <t>ВВС 0054922  от 25.12.1999 Сибирский институт Бизнеса, Управления и Психологии присуждена степень бакалавра экономики</t>
   </si>
   <si>
     <t>стаж более 1 года АТ-VII №9455388 от 08.08.1997</t>
   </si>
   <si>
     <t>свидетельство №286/03-СР от 05.03.2011 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/015783 от 15.07.2010</t>
   </si>
   <si>
     <t xml:space="preserve">полис №71-0163/2014-Б-ОР ООО "БАЛТ-страхование"
 Даты: 13.03.2014/12.03.2015
 полис № 15/TPL16/520287 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 13.03.2015/12.03.2016
 Полис №52-16/TPL16/000426 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 13.03.2016/12.03.2017
 (полис №52-17/TPL16/000733 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 13.03.2017/12.03.2018
 Полис №52-18/TPL16/000551 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 13.03.2018/12.03.2019
 Полис №52-19/TPL16/000595 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
@@ -14686,50 +14736,52 @@
 Даты: 20.02.2014/19.02.2015
 Полис №15/TPL16/780294 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.02.2015/19.02.2016
 Полис №78-16/TPL16/000183 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.02.2016/19.02.2017
 (Полис №52-17/TPL16/000677 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.02.2017/19.02.2018
 Полис №770900ОАУ-000140/18 ООО "ЦСО"
 Даты: 20.02.2018/19.02.2019
 Полис №П176006-29-18 ООО "Страховое общество "Помощь"
 Даты: 12.07.2018/11.07.2019
 Полис №П184060-29-19 ООО "Страховое общество "Помощь"
 Даты: 12.07.2019/11.07.2020
 Полис №52-20/TPL16/003206 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2020/11.07.2021
 Полис №77-21/TPL16/001511 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 12.07.2021/11.07.2022
 Договор №60/22/177/012262 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2022/11.07.2023
 Полис ОАУ №2693/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2023/11.07.2024
 Полис ОАУ №9002/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2024/11.07.2025
 Полис ОАУ №16925/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 12.07.2025/11.07.2026
+Полис ОАУ №25124/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 12.07.2026/11.07.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.03.2016
 Результат: Март 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2019
 Результат: Март 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2022
 Результат: март 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.03.2025
 Результат: март 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ЗАО "Онежский судостроительный завод" ИФНС РФ по г. Петрозаводску 23.04.2014 не применять в отношении арбитражного управляющего Черняева С.В.  меры дисциплинарной ответственности  
 ООО Продэкс" ЗАО "Стремберг" 02.06.2015 нарушения в действиях АУ отсутствуют, ЗАО "Севзапхим" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют, ЗАО "ИТМ Техносталь" Нестеров В.П. 23.09.2016 нарушения в действиях АУ отсутствуют, 
 Дата поступления жалобы: 31.03.2025
 Податель жалобы: Гуляева О.С.
 Наименование должника: Гуляев Ю.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 28.04.2025
 Податель жалобы: Уполномоченный по правам ребенка при Президенте РФ
 Наименование должника: Важничий Е.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
@@ -14999,50 +15051,52 @@
   </si>
   <si>
     <t>стаж более 1 года ТК-III №8172331 от 18.09.2012</t>
   </si>
   <si>
     <t>свидетельство №465/04-СР от 03.04.2019г., выдано Союзом "СРО АУСЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/023566 от 02.08.2019г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/002553 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.06.2019/18.06.2020
 Полис №52-20/TPL16/002149 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.06.2020/18.06.2021
 Полис №60/21/177/002570 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 19.06.2021/18.06.2022
 Договор №60/22/177/011917 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 19.06.2022/18.06.2023
 Полис ОАУ №2476/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 19.06.2023/18.06.2024
 Полис ОАУ №8427/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 19.06.2024/18.06.2025
 Полис ОАУ №16082/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 1270, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49). Страховая сумма 10 000 000 руб.
 Даты: 19.06.2025/18.06.2026
+Полис ОАУ №24160/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 19.06.2026/18.06.2027
 </t>
   </si>
   <si>
     <t>протокол от 18.09.2024г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2021
 Результат: октябрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2024
 Результат: сентябрь  2024 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 05.08.2024
 Податель жалобы: Прокуратура Советского района г. Томска
 Наименование должника: АНО "Детская организация раннего развития "Медвежонок"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 20.03.2025
 Податель жалобы: Мальцев В.А.
 Наименование должника: АНО "Детская организация раннего развития "Медвежонок"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 07.05.2025
 Податель жалобы: ООО "Изомат-Групп"
 Наименование должника: ООО "ГС"
@@ -15154,109 +15208,116 @@
     <t>13.02.2025 исключена на основании личного заявления о выходе из членов АССОЦИАЦИИ "МСК СРО ПАУ "Содружество"</t>
   </si>
   <si>
     <t>650000, г. Кемерово, пр. Советский, д. 61, а/я 25, тел. 8-904-967-96-27, эл. почта: shakirova_sr@mail.ru</t>
   </si>
   <si>
     <t>104203 0014742 выдан 17.01.2020 Кемеровский государственный университет по направлению юриспруденция, присвоена квалификация Магистр</t>
   </si>
   <si>
     <t>стаж более 1 года трудовая книжка TK-IV №3607817 от 01.03.2015г.</t>
   </si>
   <si>
     <t>Свидетельство №266-с от 06.12.2019 выдано АССОЦИАЦИЕЙ "МСК СРО ПАУ "Содружество"</t>
   </si>
   <si>
     <t>свидетельство №11/031063 от 15.07.2019</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №11097/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.11.2024/31.10.2025
 Полис ОАУ №19042/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма -10 000 000 руб.. Страховая сумма 10 000 000 руб.
 Даты: 01.11.2025/31.10.2026
 </t>
   </si>
   <si>
+    <t xml:space="preserve">01.07.2026
+Результат: июль 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+</t>
+  </si>
+  <si>
     <t>Шамаев Алексей Николаевич</t>
   </si>
   <si>
     <t>25.09.1971</t>
   </si>
   <si>
     <t>г.Вологда</t>
   </si>
   <si>
     <t>23.04.2021/23.04.2021</t>
   </si>
   <si>
     <t>20.04.2021 исключен на основании личного заявления о выходе из членов Союза "МЦАУ"</t>
   </si>
   <si>
     <t>г.Вологда, ул.Козлёнская, 40
 +7-921-830-1068
 160000, г.Вологда, Советский пр., 4, а/я 140, shamayev1971@mail.ru </t>
   </si>
   <si>
     <t>ДВС 1829552 от 24.03.2003 Московская государственная юридическая академия филиал в г. Вологде" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года справка от 15.03.2021г. ООО "Альтернатива" (ИНН 3525306033)</t>
   </si>
   <si>
     <t>Свидетельство №0034-51 от 17.05.2019 выдано Союзом "МЦАУ"</t>
   </si>
   <si>
     <t>свидетельство №11/031942 от 21.02.2019</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №76-20TPL16/001645 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 22.05.2020/21.05.2021
 Дополнительное соглашение №1 к договору№76-20TPL16/001645 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 22.05.2020/21.05.2022
 Полис №Arbitr-3980975400-45548 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г. Москва, ул. Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 22.05.2022/21.05.2023
 Полис ОАУ №2026/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.05.2023/21.05.2024
 Полис ОАУ №8076/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.05.2024/21.06.2025
 Полис ОАУ №15662/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49). Страховая сумма 10 000 000 руб.
 Даты: 22.06.2025/21.06.2026
+Полис ОАУ №24169/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 22.06.2026/21.06.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2023
 Результат: февраль 2023  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.01.2026
 Результат: январь 2026 (выявлены нарушения. Применена мера дисциплинарного воздействия в виде наложения штрафа в размере 10 000 рублей)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 25.07.2023
 Податель жалобы: Администрация Череповецкого муниципального района
 Наименование должника: АО "Вега МТЗ"
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 28.05.2026Податель жалобы: прокуратура г. ВологдыНаименование должника: ООО "Вологодский ЛДК Экспорт"Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Шатохин Виктор Александрович</t>
   </si>
   <si>
     <t>08.03.1958</t>
   </si>
   <si>
     <t>гор. Асино Томской обл.</t>
   </si>
   <si>
     <t>12.07.2013/12.07.2013</t>
   </si>
   <si>
     <t>vshatohin@mail.ru, 353905 Новороссийск, ул.Лейтенанта Шмидта 35А</t>
   </si>
   <si>
     <t>РВ №685843 от 02.06.1989 Омская высшая школа милиции МВД СССР  по специальности правоведение присвоена квалификация юриста</t>
   </si>
   <si>
     <t>стаж более 1 года АТ-V №2256796 от 08.10.1992</t>
   </si>
   <si>
     <t>свидетельство №358/07-СР от 02.07.2013 выдано НП "СРО АУ СЗ"</t>
   </si>
@@ -15266,50 +15327,52 @@
   <si>
     <t xml:space="preserve">Полис №78Л16-60000608 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.07.2014/01.07.2015
 Полис № 52-15/TPL16/781061  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.07.2015/30.06.2016
 Полис № 52-16/TPL16/001364 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.07.2016/30.06.2017
 Полис №52-17/TPL16/002292 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.07.2017/30.06.2018
 Полис №52-18/TPL16/002233 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2018/31.05.2019
 Полис № 52-19/TPL16/001790 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2019/31.05.2020
 Полис №52-20/TPL16/001821 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2020/31.05.2021
 Договор №60/21/177/002323 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.06.2021/31.05.2022
 Договор №60/22/177/011161 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.06.2022/31.05.2023
 Полис №Arbitr-3980975400-2424 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.06.2023/31.05.2024
 Полис №Arbitr-3980975400-85994 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.06.2024/31.05.2025
 Полис №Arbitr-3980975400-38514 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.Страховая сумма 10 000 000 руб.
 Даты: 01.06.2025/31.05.2026
+Полис №Arbitr-3980975400-18879 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 01.06.2026/31.05.2027
 </t>
   </si>
   <si>
     <t>протокол от 16.09.2016г. предупреждение, протокол от 07.12.2018г. предупреждение, протокол от 31.01.2020г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.09.2021
 Результат: сентябрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.08.2024
 Результат: август 2024 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ООО "Новоросстрой" ИФНС РФ по г. Новоросийску Краснодарского края 18.09.2014 нарушения в действиях АУ отсутствуют  
 ООО "Каре Море" Управление ПФ РФ Отделение по Краснодарскому краю г. Новоросийску 14.01.2015 нарушения в действиях АУ отсутствуют  
 ООО "Кара Море" ИФНС РФ по г.Новороссийску Краснодарского края 29.04.2015 нарушения в действиях АУ отсутствуют  
 ООО "Кара Море" работники ООО "Кара Море" 26.10.2015 нарушения в действиях АУ отсутствуют  
 ЗАО "Машиностроительный завод Молот" ГУ-Краснодарское региональное отделение ФСС РФ 15.03.2016 нарушения в действиях АУ отсутствуют ; ООО "Кара Море" Управление Росреестра по Краснодарскому краю 15.08.2016 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Автомагистраль" Прокуратура г. Новороссийска 07.05.2018 нарушения в действиях АУ отсутствуют  
 ООО "Автомагистраль" Прокуратура г. Новороссийска 23.10.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Автомагистраль" Прокопенко в.В. 13.03.2019 нарушения в действиях АУ отсутствуют; ООО "Феникс-А" УФНС России по Краснодарскому краю 26.02.2019 нарушения в действиях АУ отсутствуют  
 ООО "ДАШстрой" к/у ООО "Строй-Олимп" Акулин Д.Ю. 15.02.2019 нарушения в действиях АУ отсутствуют  
 ООО "ЛабКомплект" Пиминов С.Ф. 02.09.2019 нарушения в действиях АУ отсутствуют  
 ООО "Автомагистраль" Прокуратура г. Новороссийска 26.12.2019 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Автомагистраль" Вилков Г.В. 11.02.2020 нарушения в действиях АУ отсутствуют  
 ГУП РК "Крымжелезобетон" Профсоюз строителей Крыма 25.11.2020 нарушения в действиях АУ отсутствуют
@@ -15349,50 +15412,52 @@
   <si>
     <t xml:space="preserve">Полис №009-054-000467/14 ООО "ИСК ЕВРО-ПОЛИС"
 Даты: 06.10.2014/05.10.2015
 Полис №52-15/TPL16/781302 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.10.2015/05.10.2016
 Полис №52-16/TPL16/002265 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.10.2016/05.10.2017
 Полис №52-17/TPL16/003611 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.10.2017/05.10.2018
 Полис №652/АУ-2018 АО СГ "Спасские ворота"
 Даты: 01.06.2018/31.05.2019
 Полис №588/АУ-2019 АО СГ "Спасские ворота"
 Даты: 01.06.2019/31.05.2020
 Полис №789/АУ-2020 АО СГ "Спасские ворота"
 Даты: 01.06.2020/31.05.2021
 Полис №УБК_9188/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.06.2021/31.05.2022
 Полис №УБК_11777/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.06.2022/31.05.2023
 Полис №УБК_14410/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.06.2023/31.05.2024
 Полис №УБК_16331/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.06.2024/31.05.2025
 Полис №УБК_18441/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ. Страховая сумма 10 000 000 руб.
 Даты: 01.06.2025/31.05.2026
+Полис №УБК_20546/АУ-2026 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ,  страховая сумма - 10 000 000 руб.
+Даты: 01.06.2026/31.05.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2016
 Результат: Октябрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2019
 Результат: Ноябрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2022
 Результат: ноябрь 2022(Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.10.2025
 Результат: октябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО «Торговая компания «Чудославские» ООО «Торговая фирма «Чудославские» 04.04.2018 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 07.04.2021
 Податель жалобы: Чуканина М.И.
 Наименование должника: ООО "Мон Эстетик"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.06.2023
 Податель жалобы: Гордеева Ю.В.
 Наименование должника: Гордеева Ю.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
@@ -15425,50 +15490,52 @@
   <si>
     <t xml:space="preserve">Полис №14769Е4007590 ОАО "ВСК"
 Даты: 15.07.2014/14.07.2015
 Полис №34-15/TPL16/781036 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2015/14.07.2016
 Полис №34-16/TPL16/001400 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2016/14.07.2017
 Полис №34-17/TPL16/002569 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2017/14.07.2018
 Полис №342-18/TPL16/001946 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2018/31.05.2019
 Полис №52-19/TPL16/001769 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2019/31.05.2020
 Полис №800/АУ-2020 АО СГ "Спасские ворота"
 Даты: 01.06.2020/31.05.2021
 Полис УБК_9368/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.06.2021/31.05.2022
 Полис №УБК_11848/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.06.2022/31.05.2023
 Полис ОАУ №1951/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.06.2023/31.05.2024
 Полис ОАУ №8394/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.06.2024/31.05.2025
 Полис ОАУ №15985/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49). Страховая сумма 10 000 000 руб.
 Даты: 01.06.2025/31.05.2026
+Полис ОАУ №24600/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.06.2026/31.05.2027
 </t>
   </si>
   <si>
     <t>протокол от 09.07.2015г. предупреждение, протокол от 24.08.2016г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2015
 Результат: Август  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.07.2018
 Результат: Июль 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.07.2021
 Результат: Июль 2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства).
 01.06.2024
 Результат: Июнь 2024 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 5 000 рублей)
 </t>
   </si>
   <si>
     <t>ООО "Красная Звезда" ООО "Стройсервис", учредитель ООО "Красная Звезда" 12.01.2015 нарушения в действиях АУ отсутствуют  
 ООО "Красная Звезда" ООО "Харус-Агро" 28.01.2015 нарушения в действиях АУ отсутствуют  
 ООО "Красная Звезда" ООО "ЭСКБ" 30.04.2015 нарушения в действиях АУ отсутствуют  
 ООО "Красная Звезда" ООО "Стройсервис" 05.06.2015 нарушения в действиях АУ отсутствуют  
 ООО "Красная Звезда" ООО "Стройсервис" 04.06.2015 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ЗАО "Уральский продукт" УФНС РФ Удмуртской Республике 30.06.2015 нарушения в действиях АУ отсутствуют  
 ООО «ТехАльянс», ООО «СПЕЦТРАНС», ЗАО «Уральский продукт» ГУ - РО ФСС РФ по Удмуртской Республике 04.09.2015 нарушения в действиях АУ отсутствуют, ООО "Красная Звезда" Администрация Бакалинского района Республики Башкортостан 28.04.2016 нарушения в действиях АУ отсутствуют, ООО "ТехАльянс", ООО "Коплексные решения", ЗАО "Уральский продукт" ГУ - РО ФСС по Удмуртской Республике 13.07.2016 нарушения в действиях АУ отсутствуют , ООО "Красная Звезда" ООО "Стройсервис" 18.07.2016 выявлены нарушения, применена мера ответственности в виде предупреждения; ООО "Красная Звезда" ООО "Стройсервис" 18.08.2016 нарушения в действиях АУ отсутствуют;  
 ООО "Красная Звезда" ООО "Стройсервис" 05.10.2016 нарушения в действиях АУ отсутствуют, ООО "ЭСТР" ГУ - РО ФСС по Удмуртской Республике 10.01.2018 нарушения в действиях АУ отсутствуют
@@ -15603,51 +15670,51 @@
 Наименование должника: Неклюдов А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 13.12.2023
 Податель жалобы: Неклюдов А.В.
 Наименование должника: Неклюдов А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 18.01.2024
 Податель жалобы: Кононенко В.Н.
 Наименование должника: ООО "ПКП "ЖБИК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 28.08.2024
 Податель жалобы: Прокуратура г. Кисловодска
 Наименование должника: ООО "Кислород"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 18.08.2025
 Податель жалобы: МИФНС России №5 по Краснодарскому краю
 Наименование должника: Бабенко Т.В.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 22.12.2025
 Податель жалобы: Арзуманян Б.Г.
 Наименование должника: Бибарсов Р.Р.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 04.02.2026
 Податель жалобы: Арбитражный суд Самарской области
 Наименование должника: ООО ТПК "Синергия"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 24.03.2026Податель жалобы: Арбитражный суд Самарской областиНаименование должника: ООО ТПК "Синергия"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 30.03.2026Податель жалобы: Прокуратура Красноармейского района Краснодарского краяНаименование должника: ООО "Агат"Результат проверки: выявлены нарушения</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 24.03.2026Податель жалобы: Арбитражный суд Самарской областиНаименование должника: ООО ТПК "Синергия"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 30.03.2026Податель жалобы: Прокуратура Красноармейского района Краснодарского краяНаименование должника: ООО "Агат"Результат проверки: выявлены нарушенияДата поступления  жалобы: 04.05.2026Податель жалобы: Прокуратура Кабардино-Балкарской РеспубликиНаименование должника: ООО "Зольский картофель"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Шокарев Сергей Евгеньевич</t>
   </si>
   <si>
     <t>18.05.1971</t>
   </si>
   <si>
     <t>12.12.2017/12.12.2017</t>
   </si>
   <si>
     <t>8(921) 931-63-87, shokarev71@mail.ru</t>
   </si>
   <si>
     <t>АВС 0422099 от 23.06.1998г. Санкт-Петербургский государственный университет экономики и финансов присуждена квалификация экономист по специальности "Национальная экономика"</t>
   </si>
   <si>
     <t>стаж более 1 года AT-IV №7715818 от 28.12.1988</t>
   </si>
   <si>
     <t>свидетельство №780034 от 14.07.2015 выдано НП АУ "ОРИОН"</t>
   </si>
   <si>
     <t>свидетельство №11/028080 от 12.07.2017</t>
   </si>
@@ -15924,180 +15991,90 @@
     <t>11.02.2025/11.02.2025</t>
   </si>
   <si>
     <t>305000, г. Курск, ул. Ленина, д. 60, 4 этаж, офис 36, телефон офиса:  +7 (4712) 742727, эл. почта: SVV92.AU@yandex.ru</t>
   </si>
   <si>
     <t>104618 0356335 от 06.07.2015 Курский государственный университет по специальности: Юриспруденция, присвоена квалификация юрист</t>
   </si>
   <si>
     <t>стаж более 1 года, трудовой договор №К-2 от 15.08.2023г. ООО "КМК" (ИНН 4632190346), приказ о приеме работника на работу №К-2 от 15.08.2023, приказ о прекращении трудового договора №3 от 08.11.2024г.</t>
   </si>
   <si>
     <t>свидетельство №750 от 27.12.2024г. Выдано САМРО "Ассоциация Антикризисных Управляющих"</t>
   </si>
   <si>
     <t>свидетельство №11/040899 от 06.12.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №13734/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49). Страховая сумма 10 000 000 руб.
 Даты: 31.01.2025/30.01.2026
 Полис ОАУ №20715/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма- 10 000 000 руб.
 Даты: 31.01.2026/30.01.2027
 </t>
   </si>
   <si>
-    <t>Яковлев Алексей Евгеньевич</t>
-[...90 lines deleted...]
-  <si>
     <t>Якубов Вячеслав Раисович</t>
   </si>
   <si>
     <t>18.11.1977</t>
   </si>
   <si>
     <t>гор. Хабаровск Хабаровского края</t>
   </si>
   <si>
     <t>8-960-069-01-23, infoforvyacheslav@ mail.ru, а/я 35, Набережные Челны, РТ, 423824 </t>
   </si>
   <si>
     <t>ДВС 1096694 от 30.06.2001 Казанский государственный университет имени В.И. Ульянова-Ленина присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года ТК-III №5992957 от 11.07.2007</t>
   </si>
   <si>
     <t>свидетельство №472/08-СР от 08.08.2019 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/030970 от 19.07.2019</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №М185160-29-19 ООО "Страховое общество "Помощь"
 Даты: 01.08.2019/31.07.2020
 Полис №52-20/TPL16/003854 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  с 07.10.2020 (дополнительное соглашение, увеличение страховой суммы)
 Даты: 01.08.2020/31.07.2021
 Полис №77-21/TPL16/001846 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 01.08.2021/31.07.2022
 Полис №Arbitr-3980975400-16305 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.08.2022/31.07.2023
 Полис № Arbitr-3980975400-16305 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.08.2023/31.07.2024
 Полис №Arbitr-3980975400-37076 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.08.2024/31.07.2025
 Полис №Arbitr-3980975400-91389 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru. Страховая сумма 10 000 000 руб.
 Даты: 01.08.2025/31.07.2026
+Полис №Arbitr-3980975400-55572 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма - 10 000 000 руб.
+Даты: 01.08.2026/31.07.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2021
 Результат: июль 2021 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 01.06.2024
 Результат: июнь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -16414,54 +16391,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W221"/>
+  <dimension ref="A1:W222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H2" sqref="H2:H221"/>
+      <selection activeCell="H2" sqref="H2:H222"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="76" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="306" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="192" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="658" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="290" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="207" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="76" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="91" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="439" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="365" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="81" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="976" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="90" bestFit="true" customWidth="true" style="0"/>
@@ -17549,51 +17526,51 @@
       <c r="J16" t="s">
         <v>220</v>
       </c>
       <c r="K16" t="s">
         <v>221</v>
       </c>
       <c r="L16" t="s">
         <v>222</v>
       </c>
       <c r="M16" t="s">
         <v>223</v>
       </c>
       <c r="N16" t="s">
         <v>224</v>
       </c>
       <c r="O16" t="s">
         <v>105</v>
       </c>
       <c r="P16" t="s">
         <v>35</v>
       </c>
       <c r="Q16" t="s">
         <v>225</v>
       </c>
       <c r="R16" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="S16" t="s">
         <v>38</v>
       </c>
       <c r="T16" t="s">
         <v>226</v>
       </c>
       <c r="U16" t="s">
         <v>40</v>
       </c>
       <c r="V16" t="s">
         <v>227</v>
       </c>
       <c r="W16" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>229</v>
       </c>
       <c r="C17" t="s">
@@ -17760,51 +17737,51 @@
       <c r="J19" t="s">
         <v>261</v>
       </c>
       <c r="K19" t="s">
         <v>262</v>
       </c>
       <c r="L19" t="s">
         <v>263</v>
       </c>
       <c r="M19" t="s">
         <v>264</v>
       </c>
       <c r="N19" t="s">
         <v>265</v>
       </c>
       <c r="O19" t="s">
         <v>34</v>
       </c>
       <c r="P19" t="s">
         <v>35</v>
       </c>
       <c r="Q19" t="s">
         <v>266</v>
       </c>
       <c r="R19" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S19" t="s">
         <v>38</v>
       </c>
       <c r="T19" t="s">
         <v>39</v>
       </c>
       <c r="U19" t="s">
         <v>40</v>
       </c>
       <c r="V19"/>
       <c r="W19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>267</v>
       </c>
       <c r="C20" t="s">
         <v>268</v>
       </c>
@@ -17967,2681 +17944,2681 @@
       <c r="J22" t="s">
         <v>301</v>
       </c>
       <c r="K22" t="s">
         <v>302</v>
       </c>
       <c r="L22" t="s">
         <v>303</v>
       </c>
       <c r="M22" t="s">
         <v>304</v>
       </c>
       <c r="N22" t="s">
         <v>305</v>
       </c>
       <c r="O22" t="s">
         <v>34</v>
       </c>
       <c r="P22" t="s">
         <v>35</v>
       </c>
       <c r="Q22" t="s">
         <v>306</v>
       </c>
       <c r="R22" t="s">
-        <v>307</v>
+        <v>37</v>
       </c>
       <c r="S22" t="s">
         <v>38</v>
       </c>
       <c r="T22" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="U22" t="s">
         <v>40</v>
       </c>
       <c r="V22"/>
       <c r="W22" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>309</v>
+      </c>
+      <c r="C23" t="s">
         <v>310</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>311</v>
       </c>
-      <c r="D23" t="s">
+      <c r="E23" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F23">
         <v>10359</v>
       </c>
       <c r="G23" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="H23" s="2">
         <v>420302701239</v>
       </c>
       <c r="I23" t="s">
+        <v>314</v>
+      </c>
+      <c r="J23" t="s">
         <v>315</v>
       </c>
-      <c r="J23" t="s">
+      <c r="K23" t="s">
         <v>316</v>
       </c>
-      <c r="K23" t="s">
+      <c r="L23" t="s">
         <v>317</v>
       </c>
-      <c r="L23" t="s">
+      <c r="M23" t="s">
         <v>318</v>
       </c>
-      <c r="M23" t="s">
+      <c r="N23" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="O23" t="s">
         <v>34</v>
       </c>
       <c r="P23" t="s">
         <v>35</v>
       </c>
       <c r="Q23" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="R23" t="s">
         <v>37</v>
       </c>
       <c r="S23" t="s">
         <v>38</v>
       </c>
       <c r="T23" t="s">
         <v>39</v>
       </c>
       <c r="U23" t="s">
         <v>40</v>
       </c>
       <c r="V23" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="W23" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
+        <v>322</v>
+      </c>
+      <c r="C24" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="D24" t="s">
         <v>298</v>
       </c>
       <c r="E24" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F24">
         <v>15410</v>
       </c>
       <c r="G24" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="H24" s="2">
         <v>780626955134</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
+        <v>326</v>
+      </c>
+      <c r="K24" t="s">
         <v>327</v>
       </c>
-      <c r="K24" t="s">
+      <c r="L24" t="s">
         <v>328</v>
       </c>
-      <c r="L24" t="s">
+      <c r="M24" t="s">
         <v>329</v>
       </c>
-      <c r="M24" t="s">
+      <c r="N24" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="O24" t="s">
         <v>105</v>
       </c>
       <c r="P24" t="s">
         <v>35</v>
       </c>
       <c r="Q24" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="R24" t="s">
         <v>37</v>
       </c>
       <c r="S24" t="s">
         <v>108</v>
       </c>
       <c r="T24" t="s">
         <v>39</v>
       </c>
       <c r="U24" t="s">
         <v>40</v>
       </c>
       <c r="V24" t="s">
+        <v>332</v>
+      </c>
+      <c r="W24" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
+        <v>334</v>
+      </c>
+      <c r="C25" t="s">
         <v>335</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>336</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F25">
         <v>22935</v>
       </c>
       <c r="G25" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="H25" s="2">
         <v>263410839952</v>
       </c>
       <c r="I25" t="s">
+        <v>339</v>
+      </c>
+      <c r="J25" t="s">
         <v>340</v>
       </c>
-      <c r="J25" t="s">
+      <c r="K25" t="s">
         <v>341</v>
       </c>
-      <c r="K25" t="s">
+      <c r="L25" t="s">
         <v>342</v>
       </c>
-      <c r="L25" t="s">
+      <c r="M25" t="s">
         <v>343</v>
       </c>
-      <c r="M25" t="s">
+      <c r="N25" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="O25" t="s">
         <v>34</v>
       </c>
       <c r="P25" t="s">
         <v>35</v>
       </c>
       <c r="Q25" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="R25" t="s">
         <v>37</v>
       </c>
       <c r="S25" t="s">
         <v>38</v>
       </c>
       <c r="T25" t="s">
         <v>39</v>
       </c>
       <c r="U25" t="s">
         <v>40</v>
       </c>
       <c r="V25" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="W25" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
+        <v>347</v>
+      </c>
+      <c r="C26" t="s">
         <v>348</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="E26" t="s">
         <v>142</v>
       </c>
       <c r="F26">
         <v>6878</v>
       </c>
       <c r="G26" t="s">
         <v>143</v>
       </c>
       <c r="H26" s="2">
         <v>227700182903</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>144</v>
       </c>
       <c r="K26" t="s">
+        <v>350</v>
+      </c>
+      <c r="L26" t="s">
         <v>351</v>
       </c>
-      <c r="L26" t="s">
+      <c r="M26" t="s">
         <v>352</v>
       </c>
-      <c r="M26" t="s">
+      <c r="N26" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="O26" t="s">
         <v>34</v>
       </c>
       <c r="P26" t="s">
         <v>65</v>
       </c>
       <c r="Q26" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="R26" t="s">
         <v>37</v>
       </c>
       <c r="S26" t="s">
         <v>108</v>
       </c>
       <c r="T26" t="s">
         <v>39</v>
       </c>
       <c r="U26" t="s">
         <v>40</v>
       </c>
       <c r="V26" t="s">
+        <v>355</v>
+      </c>
+      <c r="W26" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>357</v>
+      </c>
+      <c r="C27" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="D27" t="s">
         <v>298</v>
       </c>
       <c r="E27" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="F27">
         <v>859</v>
       </c>
       <c r="G27" t="s">
         <v>116</v>
       </c>
       <c r="H27" s="2">
         <v>780100382106</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
+        <v>360</v>
+      </c>
+      <c r="K27" t="s">
         <v>361</v>
       </c>
-      <c r="K27" t="s">
+      <c r="L27" t="s">
         <v>362</v>
       </c>
-      <c r="L27" t="s">
+      <c r="M27" t="s">
         <v>363</v>
       </c>
-      <c r="M27" t="s">
+      <c r="N27" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="O27" t="s">
         <v>34</v>
       </c>
       <c r="P27" t="s">
         <v>65</v>
       </c>
       <c r="Q27" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="R27" t="s">
         <v>136</v>
       </c>
       <c r="S27" t="s">
         <v>108</v>
       </c>
       <c r="T27" t="s">
         <v>39</v>
       </c>
       <c r="U27" t="s">
         <v>40</v>
       </c>
       <c r="V27" t="s">
+        <v>366</v>
+      </c>
+      <c r="W27" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>368</v>
+      </c>
+      <c r="C28" t="s">
         <v>369</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>370</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
       <c r="F28">
         <v>15589</v>
       </c>
       <c r="G28" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="H28" s="2">
         <v>666005176324</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
+        <v>373</v>
+      </c>
+      <c r="K28" t="s">
         <v>374</v>
       </c>
-      <c r="K28" t="s">
+      <c r="L28" t="s">
         <v>375</v>
       </c>
-      <c r="L28" t="s">
+      <c r="M28" t="s">
         <v>376</v>
       </c>
-      <c r="M28" t="s">
+      <c r="N28" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="O28" t="s">
         <v>105</v>
       </c>
       <c r="P28" t="s">
         <v>35</v>
       </c>
       <c r="Q28" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="R28" t="s">
         <v>37</v>
       </c>
       <c r="S28" t="s">
         <v>108</v>
       </c>
       <c r="T28" t="s">
         <v>39</v>
       </c>
       <c r="U28" t="s">
         <v>40</v>
       </c>
       <c r="V28" t="s">
+        <v>379</v>
+      </c>
+      <c r="W28" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>381</v>
+      </c>
+      <c r="C29" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="D29" t="s">
         <v>72</v>
       </c>
       <c r="E29" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F29">
         <v>11156</v>
       </c>
       <c r="G29" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="H29" s="2">
         <v>110110211772</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
+        <v>385</v>
+      </c>
+      <c r="K29" t="s">
         <v>386</v>
       </c>
-      <c r="K29" t="s">
+      <c r="L29" t="s">
         <v>387</v>
       </c>
-      <c r="L29" t="s">
+      <c r="M29" t="s">
         <v>388</v>
       </c>
-      <c r="M29" t="s">
+      <c r="N29" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="O29" t="s">
         <v>34</v>
       </c>
       <c r="P29" t="s">
         <v>65</v>
       </c>
       <c r="Q29" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="R29" t="s">
         <v>37</v>
       </c>
       <c r="S29" t="s">
         <v>108</v>
       </c>
       <c r="T29" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="U29" t="s">
         <v>40</v>
       </c>
       <c r="V29" t="s">
+        <v>392</v>
+      </c>
+      <c r="W29" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>394</v>
+      </c>
+      <c r="C30" t="s">
         <v>395</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>396</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="F30">
         <v>19152</v>
       </c>
       <c r="G30" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="H30" s="2">
         <v>780258965966</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
+        <v>399</v>
+      </c>
+      <c r="K30" t="s">
         <v>400</v>
       </c>
-      <c r="K30" t="s">
+      <c r="L30" t="s">
         <v>401</v>
       </c>
-      <c r="L30" t="s">
+      <c r="M30" t="s">
         <v>402</v>
       </c>
-      <c r="M30" t="s">
+      <c r="N30" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="O30" t="s">
         <v>105</v>
       </c>
       <c r="P30" t="s">
         <v>35</v>
       </c>
       <c r="Q30" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="R30" t="s">
         <v>37</v>
       </c>
       <c r="S30" t="s">
         <v>38</v>
       </c>
       <c r="T30" t="s">
         <v>39</v>
       </c>
       <c r="U30" t="s">
         <v>40</v>
       </c>
       <c r="V30" t="s">
+        <v>405</v>
+      </c>
+      <c r="W30" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>407</v>
+      </c>
+      <c r="C31" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="D31" t="s">
         <v>195</v>
       </c>
       <c r="E31" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="F31">
         <v>22397</v>
       </c>
       <c r="G31" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="H31" s="2">
         <v>526221268540</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
+        <v>411</v>
+      </c>
+      <c r="K31" t="s">
         <v>412</v>
       </c>
-      <c r="K31" t="s">
+      <c r="L31" t="s">
         <v>413</v>
       </c>
-      <c r="L31" t="s">
+      <c r="M31" t="s">
         <v>414</v>
       </c>
-      <c r="M31" t="s">
+      <c r="N31" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="O31" t="s">
         <v>34</v>
       </c>
       <c r="P31" t="s">
         <v>35</v>
       </c>
       <c r="Q31" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="R31" t="s">
         <v>37</v>
       </c>
       <c r="S31" t="s">
         <v>38</v>
       </c>
       <c r="T31" t="s">
         <v>39</v>
       </c>
       <c r="U31" t="s">
         <v>40</v>
       </c>
       <c r="V31" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="W31" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>418</v>
+      </c>
+      <c r="C32" t="s">
         <v>419</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>420</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F32">
         <v>17909</v>
       </c>
       <c r="G32" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="H32" s="2">
         <v>352816291358</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
+        <v>423</v>
+      </c>
+      <c r="K32" t="s">
         <v>424</v>
       </c>
-      <c r="K32" t="s">
+      <c r="L32" t="s">
         <v>425</v>
       </c>
-      <c r="L32" t="s">
+      <c r="M32" t="s">
         <v>426</v>
       </c>
-      <c r="M32" t="s">
+      <c r="N32" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="O32" t="s">
         <v>105</v>
       </c>
       <c r="P32" t="s">
         <v>35</v>
       </c>
       <c r="Q32" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="R32" t="s">
         <v>253</v>
       </c>
       <c r="S32" t="s">
         <v>38</v>
       </c>
       <c r="T32" t="s">
         <v>39</v>
       </c>
       <c r="U32" t="s">
         <v>40</v>
       </c>
       <c r="V32" t="s">
+        <v>429</v>
+      </c>
+      <c r="W32" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>431</v>
+      </c>
+      <c r="C33" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="D33" t="s">
         <v>195</v>
       </c>
       <c r="E33" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="F33">
         <v>8712</v>
       </c>
       <c r="G33" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="H33" s="2">
         <v>525820264278</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
+        <v>435</v>
+      </c>
+      <c r="K33" t="s">
         <v>436</v>
       </c>
-      <c r="K33" t="s">
+      <c r="L33" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="M33" t="s">
         <v>236</v>
       </c>
       <c r="N33" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="O33" t="s">
         <v>34</v>
       </c>
       <c r="P33" t="s">
         <v>65</v>
       </c>
       <c r="Q33" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="R33" t="s">
         <v>37</v>
       </c>
       <c r="S33" t="s">
         <v>108</v>
       </c>
       <c r="T33" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="U33" t="s">
         <v>40</v>
       </c>
       <c r="V33" t="s">
+        <v>441</v>
+      </c>
+      <c r="W33" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>443</v>
+      </c>
+      <c r="C34" t="s">
         <v>444</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="E34" t="s">
         <v>245</v>
       </c>
       <c r="F34">
         <v>18586</v>
       </c>
       <c r="G34" t="s">
         <v>246</v>
       </c>
       <c r="H34" s="2">
         <v>420540768626</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
+        <v>446</v>
+      </c>
+      <c r="K34" t="s">
         <v>447</v>
       </c>
-      <c r="K34" t="s">
+      <c r="L34" t="s">
         <v>448</v>
       </c>
-      <c r="L34" t="s">
+      <c r="M34" t="s">
         <v>449</v>
       </c>
-      <c r="M34" t="s">
+      <c r="N34" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="O34" t="s">
         <v>105</v>
       </c>
       <c r="P34" t="s">
         <v>35</v>
       </c>
       <c r="Q34" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
       <c r="R34" t="s">
         <v>37</v>
       </c>
       <c r="S34" t="s">
         <v>38</v>
       </c>
       <c r="T34" t="s">
         <v>39</v>
       </c>
       <c r="U34" t="s">
         <v>40</v>
       </c>
       <c r="V34" t="s">
+        <v>452</v>
+      </c>
+      <c r="W34" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
+        <v>454</v>
+      </c>
+      <c r="C35" t="s">
         <v>455</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>456</v>
       </c>
-      <c r="D35" t="s">
+      <c r="E35" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="F35">
         <v>20020</v>
       </c>
       <c r="G35" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="H35" s="2">
         <v>616201699061</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
+        <v>458</v>
+      </c>
+      <c r="K35" t="s">
         <v>459</v>
       </c>
-      <c r="K35" t="s">
+      <c r="L35" t="s">
         <v>460</v>
       </c>
-      <c r="L35" t="s">
+      <c r="M35" t="s">
         <v>461</v>
       </c>
-      <c r="M35" t="s">
+      <c r="N35" t="s">
         <v>462</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
       <c r="O35" t="s">
         <v>64</v>
       </c>
       <c r="P35" t="s">
         <v>35</v>
       </c>
       <c r="Q35" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="R35" t="s">
         <v>253</v>
       </c>
       <c r="S35" t="s">
         <v>38</v>
       </c>
       <c r="T35" t="s">
         <v>39</v>
       </c>
       <c r="U35" t="s">
         <v>40</v>
       </c>
       <c r="V35" t="s">
+        <v>464</v>
+      </c>
+      <c r="W35" t="s">
         <v>465</v>
-      </c>
-[...1 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
+        <v>466</v>
+      </c>
+      <c r="C36" t="s">
         <v>467</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>468</v>
       </c>
-      <c r="D36" t="s">
+      <c r="E36" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F36">
         <v>18962</v>
       </c>
       <c r="G36" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="H36" s="2">
         <v>540428320639</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
+        <v>471</v>
+      </c>
+      <c r="K36" t="s">
         <v>472</v>
       </c>
-      <c r="K36" t="s">
+      <c r="L36" t="s">
         <v>473</v>
       </c>
-      <c r="L36" t="s">
+      <c r="M36" t="s">
         <v>474</v>
       </c>
-      <c r="M36" t="s">
+      <c r="N36" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="O36" t="s">
         <v>105</v>
       </c>
       <c r="P36" t="s">
         <v>35</v>
       </c>
       <c r="Q36" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="R36" t="s">
         <v>37</v>
       </c>
       <c r="S36" t="s">
         <v>38</v>
       </c>
       <c r="T36" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="U36" t="s">
         <v>40</v>
       </c>
       <c r="V36" t="s">
+        <v>478</v>
+      </c>
+      <c r="W36" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
+        <v>480</v>
+      </c>
+      <c r="C37" t="s">
         <v>481</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>482</v>
       </c>
-      <c r="D37" t="s">
+      <c r="E37" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
       <c r="F37">
         <v>24371</v>
       </c>
       <c r="G37" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="H37" s="2">
         <v>402915392164</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
+        <v>485</v>
+      </c>
+      <c r="K37" t="s">
         <v>486</v>
       </c>
-      <c r="K37" t="s">
+      <c r="L37" t="s">
         <v>487</v>
       </c>
-      <c r="L37" t="s">
+      <c r="M37" t="s">
         <v>488</v>
       </c>
-      <c r="M37" t="s">
+      <c r="N37" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
       <c r="O37" t="s">
         <v>34</v>
       </c>
       <c r="P37" t="s">
         <v>35</v>
       </c>
       <c r="Q37" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="R37" t="s">
         <v>278</v>
       </c>
       <c r="S37" t="s">
         <v>38</v>
       </c>
       <c r="T37" t="s">
         <v>39</v>
       </c>
       <c r="U37" t="s">
         <v>40</v>
       </c>
       <c r="V37"/>
       <c r="W37" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>491</v>
+      </c>
+      <c r="C38" t="s">
         <v>492</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>493</v>
       </c>
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="F38">
         <v>20546</v>
       </c>
       <c r="G38" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="H38" s="2">
         <v>101700792765</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
+        <v>496</v>
+      </c>
+      <c r="K38" t="s">
         <v>497</v>
       </c>
-      <c r="K38" t="s">
+      <c r="L38" t="s">
         <v>498</v>
       </c>
-      <c r="L38" t="s">
+      <c r="M38" t="s">
         <v>499</v>
       </c>
-      <c r="M38" t="s">
+      <c r="N38" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="O38" t="s">
         <v>34</v>
       </c>
       <c r="P38" t="s">
         <v>35</v>
       </c>
       <c r="Q38" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="R38" t="s">
         <v>37</v>
       </c>
       <c r="S38" t="s">
         <v>38</v>
       </c>
       <c r="T38" t="s">
         <v>39</v>
       </c>
       <c r="U38" t="s">
         <v>40</v>
       </c>
       <c r="V38" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="W38" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
+        <v>503</v>
+      </c>
+      <c r="C39" t="s">
         <v>504</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>505</v>
       </c>
-      <c r="D39" t="s">
+      <c r="E39" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
       <c r="F39">
         <v>13997</v>
       </c>
       <c r="G39" t="s">
         <v>86</v>
       </c>
       <c r="H39" s="2">
         <v>772375645205</v>
       </c>
       <c r="I39" t="s">
+        <v>507</v>
+      </c>
+      <c r="J39" t="s">
         <v>508</v>
       </c>
-      <c r="J39" t="s">
+      <c r="K39" t="s">
         <v>509</v>
       </c>
-      <c r="K39" t="s">
+      <c r="L39" t="s">
         <v>510</v>
       </c>
-      <c r="L39" t="s">
+      <c r="M39" t="s">
         <v>511</v>
       </c>
-      <c r="M39" t="s">
+      <c r="N39" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
       <c r="O39" t="s">
         <v>105</v>
       </c>
       <c r="P39" t="s">
         <v>35</v>
       </c>
       <c r="Q39" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="R39" t="s">
-        <v>307</v>
+        <v>37</v>
       </c>
       <c r="S39" t="s">
         <v>38</v>
       </c>
       <c r="T39" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="U39" t="s">
         <v>40</v>
       </c>
       <c r="V39" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="W39" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
+        <v>515</v>
+      </c>
+      <c r="C40" t="s">
         <v>516</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>517</v>
       </c>
-      <c r="D40" t="s">
+      <c r="E40" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
       <c r="F40">
         <v>24019</v>
       </c>
       <c r="G40" t="s">
         <v>300</v>
       </c>
       <c r="H40" s="2">
         <v>263605639970</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
+        <v>519</v>
+      </c>
+      <c r="K40" t="s">
         <v>520</v>
       </c>
-      <c r="K40" t="s">
+      <c r="L40" t="s">
         <v>521</v>
       </c>
-      <c r="L40" t="s">
+      <c r="M40" t="s">
         <v>522</v>
       </c>
-      <c r="M40" t="s">
+      <c r="N40" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="O40" t="s">
         <v>34</v>
       </c>
       <c r="P40" t="s">
         <v>35</v>
       </c>
       <c r="Q40" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="R40" t="s">
         <v>37</v>
       </c>
       <c r="S40" t="s">
         <v>38</v>
       </c>
       <c r="T40" t="s">
         <v>39</v>
       </c>
       <c r="U40" t="s">
         <v>40</v>
       </c>
       <c r="V40"/>
       <c r="W40" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>525</v>
+      </c>
+      <c r="C41" t="s">
         <v>526</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>527</v>
       </c>
-      <c r="D41" t="s">
+      <c r="E41" t="s">
         <v>528</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
       <c r="F41">
         <v>16290</v>
       </c>
       <c r="G41" t="s">
         <v>99</v>
       </c>
       <c r="H41" s="2">
         <v>190302421372</v>
       </c>
       <c r="I41" t="s">
+        <v>529</v>
+      </c>
+      <c r="J41" t="s">
         <v>530</v>
       </c>
-      <c r="J41" t="s">
+      <c r="K41" t="s">
         <v>531</v>
       </c>
-      <c r="K41" t="s">
+      <c r="L41" t="s">
         <v>532</v>
       </c>
-      <c r="L41" t="s">
+      <c r="M41" t="s">
         <v>533</v>
       </c>
-      <c r="M41" t="s">
+      <c r="N41" t="s">
         <v>534</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="O41" t="s">
         <v>64</v>
       </c>
       <c r="P41" t="s">
         <v>65</v>
       </c>
       <c r="Q41" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="R41" t="s">
         <v>190</v>
       </c>
       <c r="S41" t="s">
         <v>38</v>
       </c>
       <c r="T41" t="s">
         <v>39</v>
       </c>
       <c r="U41" t="s">
         <v>40</v>
       </c>
       <c r="V41"/>
       <c r="W41" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
+        <v>537</v>
+      </c>
+      <c r="C42" t="s">
         <v>538</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>539</v>
       </c>
-      <c r="D42" t="s">
+      <c r="E42" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
       <c r="F42">
         <v>15421</v>
       </c>
       <c r="G42" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="H42" s="2">
         <v>331500562085</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
+        <v>542</v>
+      </c>
+      <c r="K42" t="s">
         <v>543</v>
       </c>
-      <c r="K42" t="s">
+      <c r="L42" t="s">
         <v>544</v>
       </c>
-      <c r="L42" t="s">
+      <c r="M42" t="s">
         <v>545</v>
       </c>
-      <c r="M42" t="s">
+      <c r="N42" t="s">
         <v>546</v>
-      </c>
-[...1 lines deleted...]
-        <v>547</v>
       </c>
       <c r="O42" t="s">
         <v>105</v>
       </c>
       <c r="P42" t="s">
         <v>35</v>
       </c>
       <c r="Q42" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
       <c r="R42" t="s">
         <v>253</v>
       </c>
       <c r="S42" t="s">
         <v>108</v>
       </c>
       <c r="T42" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="U42" t="s">
         <v>40</v>
       </c>
       <c r="V42" t="s">
+        <v>549</v>
+      </c>
+      <c r="W42" t="s">
         <v>550</v>
-      </c>
-[...1 lines deleted...]
-        <v>551</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
+        <v>551</v>
+      </c>
+      <c r="C43" t="s">
         <v>552</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>553</v>
       </c>
-      <c r="D43" t="s">
+      <c r="E43" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="F43">
         <v>10441</v>
       </c>
       <c r="G43" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="H43" s="2">
         <v>550714754030</v>
       </c>
       <c r="I43" t="s">
+        <v>555</v>
+      </c>
+      <c r="J43" t="s">
         <v>556</v>
       </c>
-      <c r="J43" t="s">
+      <c r="K43" t="s">
         <v>557</v>
       </c>
-      <c r="K43" t="s">
+      <c r="L43" t="s">
         <v>558</v>
       </c>
-      <c r="L43" t="s">
+      <c r="M43" t="s">
         <v>559</v>
       </c>
-      <c r="M43" t="s">
+      <c r="N43" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="O43" t="s">
         <v>34</v>
       </c>
       <c r="P43" t="s">
         <v>35</v>
       </c>
       <c r="Q43" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="R43" t="s">
         <v>37</v>
       </c>
       <c r="S43" t="s">
         <v>38</v>
       </c>
       <c r="T43" t="s">
         <v>39</v>
       </c>
       <c r="U43" t="s">
         <v>40</v>
       </c>
       <c r="V43"/>
       <c r="W43" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
+        <v>562</v>
+      </c>
+      <c r="C44" t="s">
         <v>563</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>564</v>
       </c>
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>565</v>
-      </c>
-[...1 lines deleted...]
-        <v>566</v>
       </c>
       <c r="F44">
         <v>7282</v>
       </c>
       <c r="G44" t="s">
         <v>286</v>
       </c>
       <c r="H44" s="2">
         <v>563901001529</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
+        <v>566</v>
+      </c>
+      <c r="K44" t="s">
         <v>567</v>
       </c>
-      <c r="K44" t="s">
+      <c r="L44" t="s">
         <v>568</v>
       </c>
-      <c r="L44" t="s">
+      <c r="M44" t="s">
         <v>569</v>
       </c>
-      <c r="M44" t="s">
+      <c r="N44" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="O44" t="s">
         <v>105</v>
       </c>
       <c r="P44" t="s">
         <v>35</v>
       </c>
       <c r="Q44" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="R44" t="s">
         <v>37</v>
       </c>
       <c r="S44" t="s">
         <v>108</v>
       </c>
       <c r="T44" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="U44" t="s">
         <v>40</v>
       </c>
       <c r="V44" t="s">
+        <v>573</v>
+      </c>
+      <c r="W44" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
+        <v>575</v>
+      </c>
+      <c r="C45" t="s">
         <v>576</v>
       </c>
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>577</v>
       </c>
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="F45">
         <v>15331</v>
       </c>
       <c r="G45" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="H45" s="2">
         <v>352503167426</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
+        <v>580</v>
+      </c>
+      <c r="K45" t="s">
         <v>581</v>
       </c>
-      <c r="K45" t="s">
+      <c r="L45" t="s">
         <v>582</v>
       </c>
-      <c r="L45" t="s">
+      <c r="M45" t="s">
         <v>583</v>
       </c>
-      <c r="M45" t="s">
+      <c r="N45" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
       <c r="O45" t="s">
         <v>105</v>
       </c>
       <c r="P45" t="s">
         <v>35</v>
       </c>
       <c r="Q45" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="R45" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S45" t="s">
         <v>108</v>
       </c>
       <c r="T45" t="s">
         <v>39</v>
       </c>
       <c r="U45" t="s">
         <v>40</v>
       </c>
       <c r="V45" t="s">
+        <v>586</v>
+      </c>
+      <c r="W45" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
+        <v>588</v>
+      </c>
+      <c r="C46" t="s">
         <v>589</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>590</v>
       </c>
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>591</v>
-      </c>
-[...1 lines deleted...]
-        <v>592</v>
       </c>
       <c r="F46">
         <v>8597</v>
       </c>
       <c r="G46" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
+        <v>593</v>
+      </c>
+      <c r="K46" t="s">
         <v>594</v>
       </c>
-      <c r="K46" t="s">
+      <c r="L46" t="s">
         <v>595</v>
       </c>
-      <c r="L46" t="s">
+      <c r="M46" t="s">
         <v>596</v>
       </c>
-      <c r="M46" t="s">
+      <c r="N46" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="O46" t="s">
         <v>34</v>
       </c>
       <c r="P46" t="s">
         <v>65</v>
       </c>
       <c r="Q46" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="R46" t="s">
         <v>37</v>
       </c>
       <c r="S46" t="s">
         <v>108</v>
       </c>
       <c r="T46" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="U46" t="s">
         <v>40</v>
       </c>
       <c r="V46" t="s">
+        <v>600</v>
+      </c>
+      <c r="W46" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
+        <v>602</v>
+      </c>
+      <c r="C47" t="s">
         <v>603</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>604</v>
       </c>
-      <c r="D47" t="s">
+      <c r="E47" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="F47">
         <v>1488</v>
       </c>
       <c r="G47" t="s">
         <v>286</v>
       </c>
       <c r="H47" s="2">
         <v>110300824008</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
+        <v>606</v>
+      </c>
+      <c r="K47" t="s">
         <v>607</v>
       </c>
-      <c r="K47" t="s">
+      <c r="L47" t="s">
         <v>608</v>
       </c>
-      <c r="L47" t="s">
+      <c r="M47" t="s">
         <v>609</v>
       </c>
-      <c r="M47" t="s">
+      <c r="N47" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="O47" t="s">
         <v>34</v>
       </c>
       <c r="P47" t="s">
         <v>65</v>
       </c>
       <c r="Q47" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="R47" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="S47" t="s">
         <v>108</v>
       </c>
       <c r="T47" t="s">
         <v>39</v>
       </c>
       <c r="U47" t="s">
         <v>40</v>
       </c>
       <c r="V47" t="s">
+        <v>612</v>
+      </c>
+      <c r="W47" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
+        <v>614</v>
+      </c>
+      <c r="C48" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="D48" t="s">
         <v>72</v>
       </c>
       <c r="E48" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F48">
         <v>13261</v>
       </c>
       <c r="G48" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="H48" s="2">
         <v>110114019727</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
+        <v>617</v>
+      </c>
+      <c r="K48" t="s">
         <v>618</v>
       </c>
-      <c r="K48" t="s">
+      <c r="L48" t="s">
         <v>619</v>
       </c>
-      <c r="L48" t="s">
+      <c r="M48" t="s">
         <v>620</v>
       </c>
-      <c r="M48" t="s">
+      <c r="N48" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="O48" t="s">
         <v>34</v>
       </c>
       <c r="P48" t="s">
         <v>65</v>
       </c>
       <c r="Q48" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="R48" t="s">
         <v>37</v>
       </c>
       <c r="S48" t="s">
         <v>108</v>
       </c>
       <c r="T48" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="U48" t="s">
         <v>40</v>
       </c>
       <c r="V48" t="s">
+        <v>624</v>
+      </c>
+      <c r="W48" t="s">
         <v>625</v>
-      </c>
-[...1 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
+        <v>626</v>
+      </c>
+      <c r="C49" t="s">
         <v>627</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>628</v>
       </c>
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="F49">
         <v>1609</v>
       </c>
       <c r="G49" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="H49" s="2">
         <v>292700627516</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
+        <v>631</v>
+      </c>
+      <c r="K49" t="s">
         <v>632</v>
       </c>
-      <c r="K49" t="s">
+      <c r="L49" t="s">
         <v>633</v>
       </c>
-      <c r="L49" t="s">
+      <c r="M49" t="s">
         <v>634</v>
       </c>
-      <c r="M49" t="s">
+      <c r="N49" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
       <c r="O49" t="s">
         <v>34</v>
       </c>
       <c r="P49" t="s">
         <v>65</v>
       </c>
       <c r="Q49" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="R49" t="s">
         <v>37</v>
       </c>
       <c r="S49" t="s">
         <v>108</v>
       </c>
       <c r="T49" t="s">
         <v>39</v>
       </c>
       <c r="U49" t="s">
         <v>40</v>
       </c>
       <c r="V49" t="s">
+        <v>637</v>
+      </c>
+      <c r="W49" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
+        <v>639</v>
+      </c>
+      <c r="C50" t="s">
         <v>640</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>641</v>
       </c>
-      <c r="D50" t="s">
+      <c r="E50" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
       <c r="F50">
         <v>12732</v>
       </c>
       <c r="G50" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="H50" s="2">
         <v>745302797837</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
+        <v>644</v>
+      </c>
+      <c r="K50" t="s">
         <v>645</v>
       </c>
-      <c r="K50" t="s">
+      <c r="L50" t="s">
         <v>646</v>
       </c>
-      <c r="L50" t="s">
+      <c r="M50" t="s">
         <v>647</v>
       </c>
-      <c r="M50" t="s">
+      <c r="N50" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="O50" t="s">
         <v>105</v>
       </c>
       <c r="P50" t="s">
         <v>35</v>
       </c>
       <c r="Q50" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="R50" t="s">
         <v>37</v>
       </c>
       <c r="S50" t="s">
         <v>108</v>
       </c>
       <c r="T50" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="U50" t="s">
         <v>40</v>
       </c>
       <c r="V50" t="s">
+        <v>651</v>
+      </c>
+      <c r="W50" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
+        <v>653</v>
+      </c>
+      <c r="C51" t="s">
         <v>654</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>655</v>
       </c>
-      <c r="D51" t="s">
+      <c r="E51" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
       <c r="F51">
         <v>22876</v>
       </c>
       <c r="G51" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="H51" s="2">
         <v>381298237410</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
+        <v>658</v>
+      </c>
+      <c r="K51" t="s">
         <v>659</v>
       </c>
-      <c r="K51" t="s">
+      <c r="L51" t="s">
         <v>660</v>
       </c>
-      <c r="L51" t="s">
+      <c r="M51" t="s">
         <v>661</v>
       </c>
-      <c r="M51" t="s">
+      <c r="N51" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
       <c r="O51" t="s">
         <v>34</v>
       </c>
       <c r="P51" t="s">
         <v>35</v>
       </c>
       <c r="Q51" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="R51" t="s">
         <v>37</v>
       </c>
       <c r="S51" t="s">
         <v>38</v>
       </c>
       <c r="T51" t="s">
         <v>39</v>
       </c>
       <c r="U51" t="s">
         <v>40</v>
       </c>
       <c r="V51" t="s">
+        <v>664</v>
+      </c>
+      <c r="W51" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
+        <v>666</v>
+      </c>
+      <c r="C52" t="s">
         <v>667</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
         <v>668</v>
       </c>
-      <c r="D52" t="s">
+      <c r="E52" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="F52">
         <v>23983</v>
       </c>
       <c r="G52" t="s">
         <v>27</v>
       </c>
       <c r="H52" s="2">
         <v>645503992320</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
+        <v>670</v>
+      </c>
+      <c r="K52" t="s">
         <v>671</v>
       </c>
-      <c r="K52" t="s">
+      <c r="L52" t="s">
         <v>672</v>
       </c>
-      <c r="L52" t="s">
+      <c r="M52" t="s">
         <v>673</v>
       </c>
-      <c r="M52" t="s">
+      <c r="N52" t="s">
         <v>674</v>
-      </c>
-[...1 lines deleted...]
-        <v>675</v>
       </c>
       <c r="O52" t="s">
         <v>34</v>
       </c>
       <c r="P52" t="s">
         <v>35</v>
       </c>
       <c r="Q52" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="R52" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="S52" t="s">
         <v>38</v>
       </c>
       <c r="T52" t="s">
         <v>39</v>
       </c>
       <c r="U52" t="s">
         <v>40</v>
       </c>
       <c r="V52"/>
       <c r="W52"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
+        <v>676</v>
+      </c>
+      <c r="C53" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
       <c r="D53" t="s">
         <v>298</v>
       </c>
       <c r="E53" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="F53">
         <v>13643</v>
       </c>
       <c r="G53" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="H53" s="2">
         <v>645503795643</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
+        <v>680</v>
+      </c>
+      <c r="K53" t="s">
         <v>681</v>
       </c>
-      <c r="K53" t="s">
+      <c r="L53" t="s">
         <v>682</v>
       </c>
-      <c r="L53" t="s">
+      <c r="M53" t="s">
         <v>683</v>
       </c>
-      <c r="M53" t="s">
+      <c r="N53" t="s">
         <v>684</v>
-      </c>
-[...1 lines deleted...]
-        <v>685</v>
       </c>
       <c r="O53" t="s">
         <v>34</v>
       </c>
       <c r="P53" t="s">
         <v>65</v>
       </c>
       <c r="Q53" t="s">
+        <v>685</v>
+      </c>
+      <c r="R53" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
       <c r="S53" t="s">
         <v>108</v>
       </c>
       <c r="T53" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="U53" t="s">
         <v>40</v>
       </c>
       <c r="V53" t="s">
+        <v>688</v>
+      </c>
+      <c r="W53" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
+        <v>690</v>
+      </c>
+      <c r="C54" t="s">
         <v>691</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>692</v>
       </c>
-      <c r="D54" t="s">
+      <c r="E54" t="s">
         <v>693</v>
-      </c>
-[...1 lines deleted...]
-        <v>694</v>
       </c>
       <c r="F54">
         <v>20481</v>
       </c>
       <c r="G54" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="H54" s="2">
         <v>165034301415</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
+        <v>694</v>
+      </c>
+      <c r="K54" t="s">
         <v>695</v>
       </c>
-      <c r="K54" t="s">
+      <c r="L54" t="s">
         <v>696</v>
       </c>
-      <c r="L54" t="s">
+      <c r="M54" t="s">
         <v>697</v>
       </c>
-      <c r="M54" t="s">
+      <c r="N54" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
       <c r="O54" t="s">
         <v>34</v>
       </c>
       <c r="P54" t="s">
         <v>35</v>
       </c>
       <c r="Q54" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="R54" t="s">
         <v>37</v>
       </c>
       <c r="S54" t="s">
         <v>38</v>
       </c>
       <c r="T54" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="U54" t="s">
         <v>40</v>
       </c>
       <c r="V54" t="s">
+        <v>701</v>
+      </c>
+      <c r="W54" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
+        <v>703</v>
+      </c>
+      <c r="C55" t="s">
         <v>704</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>705</v>
       </c>
-      <c r="D55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="F55">
         <v>12782</v>
       </c>
       <c r="G55" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="H55" s="2">
         <v>661507842265</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
+        <v>706</v>
+      </c>
+      <c r="K55" t="s">
         <v>707</v>
       </c>
-      <c r="K55" t="s">
+      <c r="L55" t="s">
         <v>708</v>
       </c>
-      <c r="L55" t="s">
+      <c r="M55" t="s">
         <v>709</v>
       </c>
-      <c r="M55" t="s">
+      <c r="N55" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="O55" t="s">
         <v>105</v>
       </c>
       <c r="P55" t="s">
         <v>35</v>
       </c>
       <c r="Q55" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="R55" t="s">
         <v>37</v>
       </c>
       <c r="S55" t="s">
         <v>108</v>
       </c>
       <c r="T55" t="s">
         <v>39</v>
       </c>
       <c r="U55" t="s">
         <v>40</v>
       </c>
       <c r="V55" t="s">
+        <v>712</v>
+      </c>
+      <c r="W55" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
+        <v>714</v>
+      </c>
+      <c r="C56" t="s">
         <v>715</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>716</v>
       </c>
-      <c r="D56" t="s">
+      <c r="E56" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
       <c r="F56">
         <v>1768</v>
       </c>
       <c r="G56" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="H56" s="2">
         <v>164700163739</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
+        <v>718</v>
+      </c>
+      <c r="K56" t="s">
         <v>719</v>
       </c>
-      <c r="K56" t="s">
+      <c r="L56" t="s">
         <v>720</v>
       </c>
-      <c r="L56" t="s">
+      <c r="M56" t="s">
         <v>721</v>
       </c>
-      <c r="M56" t="s">
+      <c r="N56" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="O56" t="s">
         <v>34</v>
       </c>
       <c r="P56" t="s">
         <v>65</v>
       </c>
       <c r="Q56" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="R56" t="s">
         <v>253</v>
       </c>
       <c r="S56" t="s">
         <v>108</v>
       </c>
       <c r="T56" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="U56" t="s">
         <v>40</v>
       </c>
       <c r="V56" t="s">
+        <v>725</v>
+      </c>
+      <c r="W56" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
+        <v>727</v>
+      </c>
+      <c r="C57" t="s">
         <v>728</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>729</v>
       </c>
-      <c r="D57" t="s">
+      <c r="E57" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="F57">
         <v>15633</v>
       </c>
       <c r="G57" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="H57" s="2">
         <v>164605698830</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="J57" t="s">
+        <v>732</v>
+      </c>
+      <c r="K57" t="s">
         <v>733</v>
       </c>
-      <c r="K57" t="s">
+      <c r="L57" t="s">
         <v>734</v>
       </c>
-      <c r="L57" t="s">
+      <c r="M57" t="s">
         <v>735</v>
       </c>
-      <c r="M57" t="s">
+      <c r="N57" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
       <c r="O57" t="s">
         <v>105</v>
       </c>
       <c r="P57" t="s">
         <v>35</v>
       </c>
       <c r="Q57" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="R57" t="s">
         <v>37</v>
       </c>
       <c r="S57" t="s">
         <v>108</v>
       </c>
       <c r="T57" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="U57" t="s">
         <v>40</v>
       </c>
       <c r="V57" t="s">
+        <v>739</v>
+      </c>
+      <c r="W57" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
+        <v>741</v>
+      </c>
+      <c r="C58" t="s">
         <v>742</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>577</v>
+      </c>
+      <c r="E58" t="s">
         <v>743</v>
-      </c>
-[...4 lines deleted...]
-        <v>744</v>
       </c>
       <c r="F58">
         <v>7254</v>
       </c>
       <c r="G58" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="H58" s="2">
         <v>100115399793</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
+        <v>744</v>
+      </c>
+      <c r="K58" t="s">
         <v>745</v>
       </c>
-      <c r="K58" t="s">
+      <c r="L58" t="s">
         <v>746</v>
       </c>
-      <c r="L58" t="s">
+      <c r="M58" t="s">
         <v>747</v>
       </c>
-      <c r="M58" t="s">
+      <c r="N58" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
       <c r="O58" t="s">
         <v>105</v>
       </c>
       <c r="P58" t="s">
         <v>35</v>
       </c>
       <c r="Q58" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="R58" t="s">
         <v>37</v>
       </c>
       <c r="S58" t="s">
         <v>108</v>
       </c>
       <c r="T58" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="U58" t="s">
         <v>40</v>
       </c>
       <c r="V58" t="s">
+        <v>751</v>
+      </c>
+      <c r="W58" t="s">
         <v>752</v>
-      </c>
-[...1 lines deleted...]
-        <v>753</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
+        <v>753</v>
+      </c>
+      <c r="C59" t="s">
         <v>754</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>755</v>
       </c>
-      <c r="D59" t="s">
+      <c r="E59" t="s">
         <v>756</v>
-      </c>
-[...1 lines deleted...]
-        <v>757</v>
       </c>
       <c r="F59">
         <v>16654</v>
       </c>
       <c r="G59" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="H59" s="2">
         <v>380470434446</v>
       </c>
       <c r="I59" t="s">
+        <v>758</v>
+      </c>
+      <c r="J59" t="s">
         <v>759</v>
       </c>
-      <c r="J59" t="s">
+      <c r="K59" t="s">
         <v>760</v>
       </c>
-      <c r="K59" t="s">
+      <c r="L59" t="s">
         <v>761</v>
       </c>
-      <c r="L59" t="s">
+      <c r="M59" t="s">
         <v>762</v>
       </c>
-      <c r="M59" t="s">
+      <c r="N59" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
       <c r="O59" t="s">
         <v>105</v>
       </c>
       <c r="P59" t="s">
         <v>35</v>
       </c>
       <c r="Q59" t="s">
+        <v>764</v>
+      </c>
+      <c r="R59" t="s">
         <v>765</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="S59" t="s">
         <v>38</v>
       </c>
       <c r="T59" t="s">
         <v>39</v>
       </c>
       <c r="U59" t="s">
         <v>40</v>
       </c>
       <c r="V59" t="s">
         <v>766</v>
       </c>
       <c r="W59" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>768</v>
       </c>
       <c r="C60" t="s">
         <v>769</v>
       </c>
       <c r="D60" t="s">
         <v>770</v>
       </c>
       <c r="E60" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="F60">
         <v>16654</v>
       </c>
       <c r="G60" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="H60" s="2">
         <v>290400491074</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="K60" t="s">
         <v>771</v>
       </c>
       <c r="L60" t="s">
         <v>772</v>
       </c>
       <c r="M60" t="s">
         <v>773</v>
       </c>
       <c r="N60" t="s">
         <v>774</v>
       </c>
       <c r="O60" t="s">
         <v>34</v>
       </c>
       <c r="P60" t="s">
         <v>65</v>
       </c>
       <c r="Q60" t="s">
         <v>775</v>
       </c>
       <c r="R60" t="s">
         <v>37</v>
       </c>
@@ -20730,51 +20707,51 @@
       </c>
       <c r="W61" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>791</v>
       </c>
       <c r="C62" t="s">
         <v>792</v>
       </c>
       <c r="D62" t="s">
         <v>298</v>
       </c>
       <c r="E62" t="s">
         <v>793</v>
       </c>
       <c r="F62">
         <v>19356</v>
       </c>
       <c r="G62" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="H62" s="2">
         <v>781710993274</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="J62" t="s">
         <v>794</v>
       </c>
       <c r="K62" t="s">
         <v>795</v>
       </c>
       <c r="L62" t="s">
         <v>796</v>
       </c>
       <c r="M62" t="s">
         <v>797</v>
       </c>
       <c r="N62" t="s">
         <v>798</v>
       </c>
       <c r="O62" t="s">
         <v>34</v>
       </c>
@@ -20903,51 +20880,51 @@
       <c r="J64" t="s">
         <v>818</v>
       </c>
       <c r="K64" t="s">
         <v>819</v>
       </c>
       <c r="L64" t="s">
         <v>820</v>
       </c>
       <c r="M64" t="s">
         <v>821</v>
       </c>
       <c r="N64" t="s">
         <v>822</v>
       </c>
       <c r="O64" t="s">
         <v>34</v>
       </c>
       <c r="P64" t="s">
         <v>65</v>
       </c>
       <c r="Q64" t="s">
         <v>823</v>
       </c>
       <c r="R64" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="S64" t="s">
         <v>108</v>
       </c>
       <c r="T64" t="s">
         <v>824</v>
       </c>
       <c r="U64" t="s">
         <v>40</v>
       </c>
       <c r="V64" t="s">
         <v>825</v>
       </c>
       <c r="W64" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>827</v>
       </c>
       <c r="C65" t="s">
@@ -21010,51 +20987,51 @@
       </c>
       <c r="W65" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>840</v>
       </c>
       <c r="C66" t="s">
         <v>841</v>
       </c>
       <c r="D66" t="s">
         <v>842</v>
       </c>
       <c r="E66" t="s">
         <v>843</v>
       </c>
       <c r="F66">
         <v>6856</v>
       </c>
       <c r="G66" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="H66" s="2">
         <v>781015544069</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
         <v>844</v>
       </c>
       <c r="K66" t="s">
         <v>845</v>
       </c>
       <c r="L66" t="s">
         <v>846</v>
       </c>
       <c r="M66" t="s">
         <v>847</v>
       </c>
       <c r="N66" t="s">
         <v>848</v>
       </c>
       <c r="O66" t="s">
         <v>34</v>
       </c>
       <c r="P66" t="s">
         <v>35</v>
@@ -21079,51 +21056,51 @@
       </c>
       <c r="W66" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>853</v>
       </c>
       <c r="C67" t="s">
         <v>854</v>
       </c>
       <c r="D67" t="s">
         <v>855</v>
       </c>
       <c r="E67" t="s">
         <v>856</v>
       </c>
       <c r="F67">
         <v>20244</v>
       </c>
       <c r="G67" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="H67" s="2">
         <v>560400096443</v>
       </c>
       <c r="I67" t="s">
         <v>28</v>
       </c>
       <c r="J67" t="s">
         <v>857</v>
       </c>
       <c r="K67" t="s">
         <v>858</v>
       </c>
       <c r="L67" t="s">
         <v>859</v>
       </c>
       <c r="M67" t="s">
         <v>860</v>
       </c>
       <c r="N67" t="s">
         <v>861</v>
       </c>
       <c r="O67" t="s">
         <v>64</v>
       </c>
@@ -21142,57 +21119,57 @@
       <c r="T67" t="s">
         <v>39</v>
       </c>
       <c r="U67" t="s">
         <v>40</v>
       </c>
       <c r="V67" t="s">
         <v>863</v>
       </c>
       <c r="W67"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>864</v>
       </c>
       <c r="C68" t="s">
         <v>865</v>
       </c>
       <c r="D68" t="s">
         <v>866</v>
       </c>
       <c r="E68" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="F68" t="s">
         <v>867</v>
       </c>
       <c r="G68" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="H68" s="2">
         <v>352501559114</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
         <v>868</v>
       </c>
       <c r="K68" t="s">
         <v>869</v>
       </c>
       <c r="L68" t="s">
         <v>870</v>
       </c>
       <c r="M68" t="s">
         <v>871</v>
       </c>
       <c r="N68" t="s">
         <v>872</v>
       </c>
       <c r="O68" t="s">
         <v>105</v>
       </c>
       <c r="P68" t="s">
         <v>35</v>
@@ -21357,51 +21334,51 @@
       </c>
       <c r="W70" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>902</v>
       </c>
       <c r="C71" t="s">
         <v>903</v>
       </c>
       <c r="D71" t="s">
         <v>904</v>
       </c>
       <c r="E71" t="s">
         <v>905</v>
       </c>
       <c r="F71">
         <v>7883</v>
       </c>
       <c r="G71" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="H71" s="2">
         <v>381251450694</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
         <v>906</v>
       </c>
       <c r="K71" t="s">
         <v>907</v>
       </c>
       <c r="L71" t="s">
         <v>908</v>
       </c>
       <c r="M71" t="s">
         <v>909</v>
       </c>
       <c r="N71" t="s">
         <v>910</v>
       </c>
       <c r="O71" t="s">
         <v>64</v>
       </c>
       <c r="P71" t="s">
         <v>65</v>
@@ -21426,51 +21403,51 @@
       </c>
       <c r="W71" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>917</v>
       </c>
       <c r="C72" t="s">
         <v>918</v>
       </c>
       <c r="D72" t="s">
         <v>919</v>
       </c>
       <c r="E72" t="s">
         <v>920</v>
       </c>
       <c r="F72">
         <v>17858</v>
       </c>
       <c r="G72" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="H72" s="2">
         <v>164492198784</v>
       </c>
       <c r="I72" t="s">
         <v>28</v>
       </c>
       <c r="J72" t="s">
         <v>921</v>
       </c>
       <c r="K72" t="s">
         <v>922</v>
       </c>
       <c r="L72" t="s">
         <v>923</v>
       </c>
       <c r="M72" t="s">
         <v>924</v>
       </c>
       <c r="N72" t="s">
         <v>925</v>
       </c>
       <c r="O72" t="s">
         <v>105</v>
       </c>
@@ -21568,51 +21545,51 @@
       </c>
       <c r="W73" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>940</v>
       </c>
       <c r="C74" t="s">
         <v>941</v>
       </c>
       <c r="D74" t="s">
         <v>942</v>
       </c>
       <c r="E74" t="s">
         <v>943</v>
       </c>
       <c r="F74">
         <v>23621</v>
       </c>
       <c r="G74" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="H74" s="2">
         <v>781699772600</v>
       </c>
       <c r="I74" t="s">
         <v>28</v>
       </c>
       <c r="J74" t="s">
         <v>944</v>
       </c>
       <c r="K74" t="s">
         <v>945</v>
       </c>
       <c r="L74" t="s">
         <v>946</v>
       </c>
       <c r="M74" t="s">
         <v>947</v>
       </c>
       <c r="N74" t="s">
         <v>948</v>
       </c>
       <c r="O74" t="s">
         <v>34</v>
       </c>
@@ -21668,51 +21645,51 @@
       <c r="J75" t="s">
         <v>953</v>
       </c>
       <c r="K75" t="s">
         <v>954</v>
       </c>
       <c r="L75" t="s">
         <v>955</v>
       </c>
       <c r="M75" t="s">
         <v>956</v>
       </c>
       <c r="N75" t="s">
         <v>957</v>
       </c>
       <c r="O75" t="s">
         <v>105</v>
       </c>
       <c r="P75" t="s">
         <v>35</v>
       </c>
       <c r="Q75" t="s">
         <v>958</v>
       </c>
       <c r="R75" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="S75" t="s">
         <v>108</v>
       </c>
       <c r="T75" t="s">
         <v>39</v>
       </c>
       <c r="U75" t="s">
         <v>40</v>
       </c>
       <c r="V75" t="s">
         <v>959</v>
       </c>
       <c r="W75" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>961</v>
       </c>
       <c r="C76" t="s">
@@ -21777,10076 +21754,10137 @@
       </c>
       <c r="W76" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>973</v>
       </c>
       <c r="C77" t="s">
         <v>974</v>
       </c>
       <c r="D77" t="s">
         <v>975</v>
       </c>
       <c r="E77" t="s">
         <v>976</v>
       </c>
       <c r="F77">
         <v>23947</v>
       </c>
       <c r="G77" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="H77" s="2">
         <v>890511685138</v>
       </c>
       <c r="I77" t="s">
         <v>28</v>
       </c>
       <c r="J77" t="s">
         <v>977</v>
       </c>
       <c r="K77" t="s">
         <v>978</v>
       </c>
       <c r="L77" t="s">
         <v>979</v>
       </c>
       <c r="M77" t="s">
         <v>980</v>
       </c>
       <c r="N77" t="s">
         <v>981</v>
       </c>
       <c r="O77" t="s">
         <v>34</v>
       </c>
       <c r="P77" t="s">
         <v>35</v>
       </c>
       <c r="Q77" t="s">
         <v>982</v>
       </c>
       <c r="R77" t="s">
-        <v>983</v>
+        <v>253</v>
       </c>
       <c r="S77" t="s">
         <v>38</v>
       </c>
       <c r="T77" t="s">
         <v>39</v>
       </c>
       <c r="U77" t="s">
         <v>40</v>
       </c>
       <c r="V77"/>
       <c r="W77"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
+        <v>983</v>
+      </c>
+      <c r="C78" t="s">
         <v>984</v>
       </c>
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>985</v>
       </c>
-      <c r="D78" t="s">
+      <c r="E78" t="s">
         <v>986</v>
-      </c>
-[...1 lines deleted...]
-        <v>987</v>
       </c>
       <c r="F78">
         <v>14919</v>
       </c>
       <c r="G78" t="s">
         <v>99</v>
       </c>
       <c r="H78" s="2">
         <v>661706795806</v>
       </c>
       <c r="I78" t="s">
         <v>28</v>
       </c>
       <c r="J78" t="s">
+        <v>987</v>
+      </c>
+      <c r="K78" t="s">
         <v>988</v>
       </c>
-      <c r="K78" t="s">
+      <c r="L78" t="s">
         <v>989</v>
       </c>
-      <c r="L78" t="s">
+      <c r="M78" t="s">
         <v>990</v>
       </c>
-      <c r="M78" t="s">
+      <c r="N78" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="O78" t="s">
         <v>105</v>
       </c>
       <c r="P78" t="s">
         <v>35</v>
       </c>
       <c r="Q78" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="R78" t="s">
         <v>37</v>
       </c>
       <c r="S78" t="s">
         <v>108</v>
       </c>
       <c r="T78" t="s">
         <v>39</v>
       </c>
       <c r="U78" t="s">
         <v>40</v>
       </c>
       <c r="V78" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="W78" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
+        <v>994</v>
+      </c>
+      <c r="C79" t="s">
         <v>995</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>996</v>
       </c>
-      <c r="D79" t="s">
+      <c r="E79" t="s">
         <v>997</v>
       </c>
-      <c r="E79" t="s">
+      <c r="F79"/>
+      <c r="G79" t="s">
         <v>998</v>
       </c>
-      <c r="F79">
-[...4 lines deleted...]
-      </c>
       <c r="H79" s="2">
-        <v>312300803222</v>
-[...1 lines deleted...]
-      <c r="I79"/>
+        <v>581700702347</v>
+      </c>
+      <c r="I79" t="s">
+        <v>28</v>
+      </c>
       <c r="J79" t="s">
         <v>999</v>
       </c>
       <c r="K79" t="s">
         <v>1000</v>
       </c>
       <c r="L79" t="s">
         <v>1001</v>
       </c>
       <c r="M79" t="s">
         <v>1002</v>
       </c>
       <c r="N79" t="s">
         <v>1003</v>
       </c>
       <c r="O79" t="s">
         <v>34</v>
       </c>
       <c r="P79" t="s">
         <v>35</v>
       </c>
       <c r="Q79" t="s">
         <v>1004</v>
       </c>
       <c r="R79" t="s">
-        <v>37</v>
+        <v>1005</v>
       </c>
       <c r="S79" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T79" t="s">
-        <v>1005</v>
+        <v>39</v>
       </c>
       <c r="U79" t="s">
         <v>40</v>
       </c>
-      <c r="V79" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V79"/>
+      <c r="W79"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C80" t="s">
+        <v>995</v>
+      </c>
+      <c r="D80" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E80" t="s">
         <v>1008</v>
       </c>
-      <c r="C80" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F80">
-        <v>14612</v>
+        <v>7912</v>
       </c>
       <c r="G80" t="s">
-        <v>1011</v>
+        <v>286</v>
       </c>
       <c r="H80" s="2">
-        <v>773117130723</v>
+        <v>312300803222</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
+        <v>1009</v>
+      </c>
+      <c r="K80" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L80" t="s">
+        <v>1011</v>
+      </c>
+      <c r="M80" t="s">
         <v>1012</v>
       </c>
-      <c r="K80" t="s">
+      <c r="N80" t="s">
         <v>1013</v>
       </c>
-      <c r="L80" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O80" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P80" t="s">
         <v>35</v>
       </c>
       <c r="Q80" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="R80" t="s">
         <v>37</v>
       </c>
       <c r="S80" t="s">
         <v>108</v>
       </c>
       <c r="T80" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="U80" t="s">
         <v>40</v>
       </c>
       <c r="V80" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="W80" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C81" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D81" t="s">
+        <v>269</v>
+      </c>
+      <c r="E81" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F81">
+        <v>14612</v>
+      </c>
+      <c r="G81" t="s">
         <v>1021</v>
       </c>
-      <c r="C81" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H81" s="2">
-        <v>590400428627</v>
+        <v>773117130723</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
+        <v>1022</v>
+      </c>
+      <c r="K81" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L81" t="s">
+        <v>1024</v>
+      </c>
+      <c r="M81" t="s">
+        <v>1025</v>
+      </c>
+      <c r="N81" t="s">
         <v>1026</v>
-      </c>
-[...10 lines deleted...]
-        <v>1030</v>
       </c>
       <c r="O81" t="s">
         <v>105</v>
       </c>
       <c r="P81" t="s">
         <v>35</v>
       </c>
       <c r="Q81" t="s">
-        <v>1031</v>
+        <v>1027</v>
       </c>
       <c r="R81" t="s">
         <v>37</v>
       </c>
       <c r="S81" t="s">
         <v>108</v>
       </c>
       <c r="T81" t="s">
-        <v>1032</v>
+        <v>1028</v>
       </c>
       <c r="U81" t="s">
         <v>40</v>
       </c>
       <c r="V81" t="s">
-        <v>1033</v>
+        <v>1029</v>
       </c>
       <c r="W81" t="s">
-        <v>1034</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C82" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D82" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E82" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F82">
+        <v>2554</v>
+      </c>
+      <c r="G82" t="s">
         <v>1035</v>
       </c>
-      <c r="C82" t="s">
+      <c r="H82" s="2">
+        <v>590400428627</v>
+      </c>
+      <c r="I82"/>
+      <c r="J82" t="s">
         <v>1036</v>
       </c>
-      <c r="D82" t="s">
+      <c r="K82" t="s">
         <v>1037</v>
       </c>
-      <c r="E82" t="s">
+      <c r="L82" t="s">
         <v>1038</v>
       </c>
-      <c r="F82">
-[...11 lines deleted...]
-      <c r="J82" t="s">
+      <c r="M82" t="s">
         <v>1039</v>
       </c>
-      <c r="K82" t="s">
+      <c r="N82" t="s">
         <v>1040</v>
-      </c>
-[...7 lines deleted...]
-        <v>1043</v>
       </c>
       <c r="O82" t="s">
         <v>105</v>
       </c>
       <c r="P82" t="s">
         <v>35</v>
       </c>
       <c r="Q82" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="R82" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S82" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T82" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="U82" t="s">
         <v>40</v>
       </c>
       <c r="V82" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="W82" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C83" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D83" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E83" t="s">
         <v>1048</v>
       </c>
-      <c r="C83" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F83">
-        <v>15634</v>
+        <v>19239</v>
       </c>
       <c r="G83" t="s">
-        <v>732</v>
+        <v>372</v>
       </c>
       <c r="H83" s="2">
-        <v>330400522256</v>
+        <v>231517733071</v>
       </c>
       <c r="I83" t="s">
         <v>28</v>
       </c>
       <c r="J83" t="s">
+        <v>1049</v>
+      </c>
+      <c r="K83" t="s">
+        <v>1050</v>
+      </c>
+      <c r="L83" t="s">
         <v>1051</v>
       </c>
-      <c r="K83" t="s">
+      <c r="M83" t="s">
         <v>1052</v>
       </c>
-      <c r="L83" t="s">
+      <c r="N83" t="s">
         <v>1053</v>
-      </c>
-[...4 lines deleted...]
-        <v>1055</v>
       </c>
       <c r="O83" t="s">
         <v>105</v>
       </c>
       <c r="P83" t="s">
         <v>35</v>
       </c>
       <c r="Q83" t="s">
-        <v>1056</v>
+        <v>1054</v>
       </c>
       <c r="R83" t="s">
         <v>253</v>
       </c>
       <c r="S83" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T83" t="s">
-        <v>39</v>
+        <v>1055</v>
       </c>
       <c r="U83" t="s">
         <v>40</v>
       </c>
       <c r="V83" t="s">
+        <v>1056</v>
+      </c>
+      <c r="W83" t="s">
         <v>1057</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C84" t="s">
         <v>1059</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>1060</v>
       </c>
-      <c r="D84" t="s">
+      <c r="E84" t="s">
+        <v>730</v>
+      </c>
+      <c r="F84">
+        <v>15634</v>
+      </c>
+      <c r="G84" t="s">
+        <v>731</v>
+      </c>
+      <c r="H84" s="2">
+        <v>330400522256</v>
+      </c>
+      <c r="I84" t="s">
+        <v>28</v>
+      </c>
+      <c r="J84" t="s">
         <v>1061</v>
       </c>
-      <c r="E84" t="s">
+      <c r="K84" t="s">
         <v>1062</v>
       </c>
-      <c r="F84">
-[...9 lines deleted...]
-      <c r="J84" t="s">
+      <c r="L84" t="s">
         <v>1063</v>
       </c>
-      <c r="K84" t="s">
+      <c r="M84" t="s">
         <v>1064</v>
       </c>
-      <c r="L84" t="s">
+      <c r="N84" t="s">
         <v>1065</v>
       </c>
-      <c r="M84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O84" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P84" t="s">
         <v>35</v>
       </c>
       <c r="Q84" t="s">
-        <v>1068</v>
+        <v>1066</v>
       </c>
       <c r="R84" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S84" t="s">
         <v>108</v>
       </c>
       <c r="T84" t="s">
-        <v>1069</v>
+        <v>39</v>
       </c>
       <c r="U84" t="s">
         <v>40</v>
       </c>
       <c r="V84" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="W84" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C85" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D85" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E85" t="s">
         <v>1072</v>
       </c>
-      <c r="C85" t="s">
+      <c r="F85">
+        <v>11939</v>
+      </c>
+      <c r="G85" t="s">
+        <v>372</v>
+      </c>
+      <c r="H85" s="2">
+        <v>110107169305</v>
+      </c>
+      <c r="I85"/>
+      <c r="J85" t="s">
         <v>1073</v>
       </c>
-      <c r="D85" t="s">
+      <c r="K85" t="s">
         <v>1074</v>
       </c>
-      <c r="E85" t="s">
+      <c r="L85" t="s">
         <v>1075</v>
       </c>
-      <c r="F85">
-[...2 lines deleted...]
-      <c r="G85" t="s">
+      <c r="M85" t="s">
         <v>1076</v>
       </c>
-      <c r="H85" s="2">
-[...2 lines deleted...]
-      <c r="I85" t="s">
+      <c r="N85" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
       <c r="O85" t="s">
         <v>34</v>
       </c>
       <c r="P85" t="s">
         <v>35</v>
       </c>
       <c r="Q85" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
       <c r="R85" t="s">
-        <v>1084</v>
+        <v>37</v>
       </c>
       <c r="S85" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T85" t="s">
-        <v>39</v>
+        <v>1079</v>
       </c>
       <c r="U85" t="s">
         <v>40</v>
       </c>
-      <c r="V85"/>
-      <c r="W85"/>
+      <c r="V85" t="s">
+        <v>1080</v>
+      </c>
+      <c r="W85" t="s">
+        <v>1081</v>
+      </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C86" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D86" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E86" t="s">
         <v>1085</v>
       </c>
-      <c r="C86" t="s">
+      <c r="F86">
+        <v>20340</v>
+      </c>
+      <c r="G86" t="s">
         <v>1086</v>
       </c>
-      <c r="D86" t="s">
+      <c r="H86" s="2">
+        <v>253715052585</v>
+      </c>
+      <c r="I86" t="s">
         <v>1087</v>
       </c>
-      <c r="E86" t="s">
+      <c r="J86" t="s">
         <v>1088</v>
       </c>
-      <c r="F86">
-[...2 lines deleted...]
-      <c r="G86" t="s">
+      <c r="K86" t="s">
         <v>1089</v>
       </c>
-      <c r="H86" s="2">
-[...5 lines deleted...]
-      <c r="J86" t="s">
+      <c r="L86" t="s">
         <v>1090</v>
       </c>
-      <c r="K86" t="s">
+      <c r="M86" t="s">
         <v>1091</v>
       </c>
-      <c r="L86" t="s">
+      <c r="N86" t="s">
         <v>1092</v>
-      </c>
-[...4 lines deleted...]
-        <v>1094</v>
       </c>
       <c r="O86" t="s">
         <v>34</v>
       </c>
       <c r="P86" t="s">
         <v>35</v>
       </c>
       <c r="Q86" t="s">
-        <v>1095</v>
+        <v>1093</v>
       </c>
       <c r="R86" t="s">
-        <v>37</v>
+        <v>1094</v>
       </c>
       <c r="S86" t="s">
         <v>38</v>
       </c>
       <c r="T86" t="s">
-        <v>1096</v>
+        <v>39</v>
       </c>
       <c r="U86" t="s">
         <v>40</v>
       </c>
-      <c r="V86" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V86"/>
+      <c r="W86"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>1099</v>
+        <v>1095</v>
       </c>
       <c r="C87" t="s">
-        <v>1100</v>
+        <v>1096</v>
       </c>
       <c r="D87" t="s">
-        <v>1101</v>
+        <v>1097</v>
       </c>
       <c r="E87" t="s">
-        <v>1102</v>
+        <v>1098</v>
       </c>
       <c r="F87">
         <v>11719</v>
       </c>
       <c r="G87" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="H87" s="2">
         <v>461100615496</v>
       </c>
       <c r="I87" t="s">
+        <v>1099</v>
+      </c>
+      <c r="J87" t="s">
+        <v>1100</v>
+      </c>
+      <c r="K87" t="s">
+        <v>1101</v>
+      </c>
+      <c r="L87" t="s">
+        <v>1102</v>
+      </c>
+      <c r="M87" t="s">
         <v>1103</v>
       </c>
-      <c r="J87" t="s">
+      <c r="N87" t="s">
         <v>1104</v>
-      </c>
-[...10 lines deleted...]
-        <v>1108</v>
       </c>
       <c r="O87" t="s">
         <v>34</v>
       </c>
       <c r="P87" t="s">
         <v>35</v>
       </c>
       <c r="Q87" t="s">
-        <v>1109</v>
+        <v>1105</v>
       </c>
       <c r="R87" t="s">
         <v>37</v>
       </c>
       <c r="S87" t="s">
         <v>38</v>
       </c>
       <c r="T87" t="s">
         <v>39</v>
       </c>
       <c r="U87" t="s">
         <v>40</v>
       </c>
       <c r="V87" t="s">
-        <v>1110</v>
+        <v>1106</v>
       </c>
       <c r="W87" t="s">
-        <v>1111</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>1112</v>
+        <v>1108</v>
       </c>
       <c r="C88" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
       <c r="D88" t="s">
-        <v>1114</v>
+        <v>1110</v>
       </c>
       <c r="E88" t="s">
-        <v>1115</v>
+        <v>1111</v>
       </c>
       <c r="F88">
         <v>13913</v>
       </c>
       <c r="G88" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="H88" s="2">
         <v>220455829657</v>
       </c>
       <c r="I88"/>
       <c r="J88" t="s">
+        <v>1112</v>
+      </c>
+      <c r="K88" t="s">
+        <v>1113</v>
+      </c>
+      <c r="L88" t="s">
+        <v>1114</v>
+      </c>
+      <c r="M88" t="s">
+        <v>1115</v>
+      </c>
+      <c r="N88" t="s">
         <v>1116</v>
-      </c>
-[...10 lines deleted...]
-        <v>1120</v>
       </c>
       <c r="O88" t="s">
         <v>105</v>
       </c>
       <c r="P88" t="s">
         <v>35</v>
       </c>
       <c r="Q88" t="s">
-        <v>1121</v>
+        <v>1117</v>
       </c>
       <c r="R88" t="s">
         <v>278</v>
       </c>
       <c r="S88" t="s">
         <v>108</v>
       </c>
       <c r="T88" t="s">
         <v>39</v>
       </c>
       <c r="U88" t="s">
         <v>40</v>
       </c>
       <c r="V88" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="W88" t="s">
-        <v>1122</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>1123</v>
+        <v>1119</v>
       </c>
       <c r="C89" t="s">
-        <v>1124</v>
+        <v>1120</v>
       </c>
       <c r="D89" t="s">
-        <v>629</v>
+        <v>1121</v>
       </c>
       <c r="E89" t="s">
-        <v>313</v>
+        <v>1122</v>
       </c>
       <c r="F89">
-        <v>22816</v>
+        <v>24795</v>
       </c>
       <c r="G89" t="s">
-        <v>314</v>
+        <v>657</v>
       </c>
       <c r="H89" s="2">
-        <v>470606827725</v>
+        <v>526214242300</v>
       </c>
       <c r="I89" t="s">
         <v>28</v>
       </c>
       <c r="J89" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K89" t="s">
+        <v>1124</v>
+      </c>
+      <c r="L89" t="s">
         <v>1125</v>
       </c>
-      <c r="K89" t="s">
+      <c r="M89" t="s">
         <v>1126</v>
       </c>
-      <c r="L89" t="s">
+      <c r="N89" t="s">
         <v>1127</v>
-      </c>
-[...4 lines deleted...]
-        <v>1129</v>
       </c>
       <c r="O89" t="s">
         <v>34</v>
       </c>
       <c r="P89" t="s">
         <v>35</v>
       </c>
       <c r="Q89" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="R89" t="s">
         <v>37</v>
       </c>
       <c r="S89" t="s">
         <v>38</v>
       </c>
       <c r="T89" t="s">
         <v>39</v>
       </c>
       <c r="U89" t="s">
         <v>40</v>
       </c>
-      <c r="V89" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V89"/>
+      <c r="W89"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C90" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D90" t="s">
+        <v>628</v>
+      </c>
+      <c r="E90" t="s">
+        <v>312</v>
+      </c>
+      <c r="F90">
+        <v>22816</v>
+      </c>
+      <c r="G90" t="s">
+        <v>313</v>
+      </c>
+      <c r="H90" s="2">
+        <v>470606827725</v>
+      </c>
+      <c r="I90" t="s">
+        <v>28</v>
+      </c>
+      <c r="J90" t="s">
+        <v>1131</v>
+      </c>
+      <c r="K90" t="s">
+        <v>1132</v>
+      </c>
+      <c r="L90" t="s">
         <v>1133</v>
       </c>
-      <c r="C90" t="s">
+      <c r="M90" t="s">
         <v>1134</v>
       </c>
-      <c r="D90" t="s">
-[...2 lines deleted...]
-      <c r="E90" t="s">
+      <c r="N90" t="s">
         <v>1135</v>
-      </c>
-[...23 lines deleted...]
-        <v>1141</v>
       </c>
       <c r="O90" t="s">
         <v>34</v>
       </c>
       <c r="P90" t="s">
         <v>35</v>
       </c>
       <c r="Q90" t="s">
-        <v>1142</v>
+        <v>1136</v>
       </c>
       <c r="R90" t="s">
         <v>37</v>
       </c>
       <c r="S90" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T90" t="s">
         <v>39</v>
       </c>
       <c r="U90" t="s">
         <v>40</v>
       </c>
       <c r="V90" t="s">
-        <v>1143</v>
+        <v>1137</v>
       </c>
       <c r="W90" t="s">
-        <v>1144</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>1145</v>
+        <v>1139</v>
       </c>
       <c r="C91" t="s">
-        <v>1146</v>
+        <v>1140</v>
       </c>
       <c r="D91" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="E91" t="s">
-        <v>285</v>
+        <v>1141</v>
       </c>
       <c r="F91">
-        <v>2895</v>
+        <v>2788</v>
       </c>
       <c r="G91" t="s">
-        <v>286</v>
+        <v>1142</v>
       </c>
       <c r="H91" s="2">
-        <v>550305897084</v>
+        <v>550104481209</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
+        <v>1143</v>
+      </c>
+      <c r="K91" t="s">
+        <v>1144</v>
+      </c>
+      <c r="L91" t="s">
+        <v>1145</v>
+      </c>
+      <c r="M91" t="s">
+        <v>1146</v>
+      </c>
+      <c r="N91" t="s">
         <v>1147</v>
-      </c>
-[...10 lines deleted...]
-        <v>1151</v>
       </c>
       <c r="O91" t="s">
         <v>34</v>
       </c>
       <c r="P91" t="s">
         <v>35</v>
       </c>
       <c r="Q91" t="s">
-        <v>1152</v>
+        <v>1148</v>
       </c>
       <c r="R91" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
       <c r="S91" t="s">
         <v>108</v>
       </c>
       <c r="T91" t="s">
-        <v>1153</v>
+        <v>39</v>
       </c>
       <c r="U91" t="s">
         <v>40</v>
       </c>
       <c r="V91" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="W91" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="C92" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="D92" t="s">
-        <v>1158</v>
+        <v>553</v>
       </c>
       <c r="E92" t="s">
-        <v>1159</v>
+        <v>285</v>
       </c>
       <c r="F92">
-        <v>2915</v>
+        <v>2895</v>
       </c>
       <c r="G92" t="s">
-        <v>385</v>
+        <v>286</v>
       </c>
       <c r="H92" s="2">
-        <v>662306616927</v>
+        <v>550305897084</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
-        <v>1160</v>
+        <v>1153</v>
       </c>
       <c r="K92" t="s">
-        <v>1161</v>
+        <v>1154</v>
       </c>
       <c r="L92" t="s">
-        <v>1162</v>
+        <v>1155</v>
       </c>
       <c r="M92" t="s">
-        <v>1163</v>
+        <v>1156</v>
       </c>
       <c r="N92" t="s">
-        <v>1164</v>
+        <v>1157</v>
       </c>
       <c r="O92" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P92" t="s">
         <v>35</v>
       </c>
       <c r="Q92" t="s">
-        <v>1165</v>
+        <v>1158</v>
       </c>
       <c r="R92" t="s">
-        <v>107</v>
+        <v>278</v>
       </c>
       <c r="S92" t="s">
         <v>108</v>
       </c>
       <c r="T92" t="s">
-        <v>39</v>
+        <v>1159</v>
       </c>
       <c r="U92" t="s">
         <v>40</v>
       </c>
       <c r="V92" t="s">
-        <v>1166</v>
+        <v>1160</v>
       </c>
       <c r="W92" t="s">
-        <v>39</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>1167</v>
+        <v>1162</v>
       </c>
       <c r="C93" t="s">
-        <v>1168</v>
+        <v>1163</v>
       </c>
       <c r="D93" t="s">
-        <v>298</v>
+        <v>1164</v>
       </c>
       <c r="E93" t="s">
-        <v>1169</v>
+        <v>1165</v>
       </c>
       <c r="F93">
-        <v>20002</v>
+        <v>2915</v>
       </c>
       <c r="G93" t="s">
-        <v>1025</v>
+        <v>384</v>
       </c>
       <c r="H93" s="2">
-        <v>780161668751</v>
+        <v>662306616927</v>
       </c>
       <c r="I93"/>
       <c r="J93" t="s">
+        <v>1166</v>
+      </c>
+      <c r="K93" t="s">
+        <v>1167</v>
+      </c>
+      <c r="L93" t="s">
+        <v>1168</v>
+      </c>
+      <c r="M93" t="s">
+        <v>1169</v>
+      </c>
+      <c r="N93" t="s">
         <v>1170</v>
       </c>
-      <c r="K93" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O93" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P93" t="s">
         <v>35</v>
       </c>
       <c r="Q93" t="s">
-        <v>1175</v>
+        <v>1171</v>
       </c>
       <c r="R93" t="s">
-        <v>37</v>
+        <v>765</v>
       </c>
       <c r="S93" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T93" t="s">
         <v>39</v>
       </c>
       <c r="U93" t="s">
         <v>40</v>
       </c>
       <c r="V93" t="s">
-        <v>1176</v>
+        <v>1172</v>
       </c>
       <c r="W93" t="s">
-        <v>1177</v>
+        <v>39</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C94" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D94" t="s">
+        <v>298</v>
+      </c>
+      <c r="E94" t="s">
+        <v>1175</v>
+      </c>
+      <c r="F94">
+        <v>20002</v>
+      </c>
+      <c r="G94" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H94" s="2">
+        <v>780161668751</v>
+      </c>
+      <c r="I94"/>
+      <c r="J94" t="s">
+        <v>1176</v>
+      </c>
+      <c r="K94" t="s">
+        <v>1177</v>
+      </c>
+      <c r="L94" t="s">
         <v>1178</v>
       </c>
-      <c r="C94" t="s">
+      <c r="M94" t="s">
         <v>1179</v>
       </c>
-      <c r="D94" t="s">
-[...2 lines deleted...]
-      <c r="E94" t="s">
+      <c r="N94" t="s">
         <v>1180</v>
       </c>
-      <c r="F94">
-[...25 lines deleted...]
-      </c>
       <c r="O94" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P94" t="s">
         <v>35</v>
       </c>
       <c r="Q94" t="s">
-        <v>1186</v>
+        <v>1181</v>
       </c>
       <c r="R94" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S94" t="s">
-        <v>1187</v>
+        <v>38</v>
       </c>
       <c r="T94" t="s">
         <v>39</v>
       </c>
       <c r="U94" t="s">
         <v>40</v>
       </c>
       <c r="V94" t="s">
-        <v>1188</v>
+        <v>1182</v>
       </c>
       <c r="W94" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C95" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D95" t="s">
+        <v>468</v>
+      </c>
+      <c r="E95" t="s">
+        <v>1186</v>
+      </c>
+      <c r="F95">
+        <v>16293</v>
+      </c>
+      <c r="G95" t="s">
+        <v>495</v>
+      </c>
+      <c r="H95" s="2">
+        <v>540600252249</v>
+      </c>
+      <c r="I95" t="s">
+        <v>28</v>
+      </c>
+      <c r="J95" t="s">
+        <v>1187</v>
+      </c>
+      <c r="K95" t="s">
+        <v>1188</v>
+      </c>
+      <c r="L95" t="s">
+        <v>1189</v>
+      </c>
+      <c r="M95" t="s">
         <v>1190</v>
       </c>
-      <c r="C95" t="s">
+      <c r="N95" t="s">
         <v>1191</v>
-      </c>
-[...29 lines deleted...]
-        <v>1197</v>
       </c>
       <c r="O95" t="s">
         <v>105</v>
       </c>
       <c r="P95" t="s">
         <v>35</v>
       </c>
       <c r="Q95" t="s">
-        <v>1198</v>
+        <v>1192</v>
       </c>
       <c r="R95" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S95" t="s">
-        <v>108</v>
+        <v>1193</v>
       </c>
       <c r="T95" t="s">
         <v>39</v>
       </c>
       <c r="U95" t="s">
         <v>40</v>
       </c>
       <c r="V95" t="s">
-        <v>1199</v>
+        <v>1194</v>
       </c>
       <c r="W95" t="s">
-        <v>1200</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>1201</v>
+        <v>1196</v>
       </c>
       <c r="C96" t="s">
-        <v>1202</v>
+        <v>1197</v>
       </c>
       <c r="D96" t="s">
-        <v>1203</v>
+        <v>72</v>
       </c>
       <c r="E96" t="s">
-        <v>1204</v>
+        <v>1198</v>
       </c>
       <c r="F96">
-        <v>13343</v>
+        <v>8716</v>
       </c>
       <c r="G96" t="s">
-        <v>1025</v>
+        <v>495</v>
       </c>
       <c r="H96" s="2">
-        <v>263509983578</v>
+        <v>110108565823</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>1205</v>
+        <v>1199</v>
       </c>
       <c r="K96" t="s">
-        <v>1206</v>
+        <v>1200</v>
       </c>
       <c r="L96" t="s">
-        <v>1207</v>
+        <v>1201</v>
       </c>
       <c r="M96" t="s">
-        <v>1208</v>
+        <v>1202</v>
       </c>
       <c r="N96" t="s">
-        <v>1209</v>
+        <v>1203</v>
       </c>
       <c r="O96" t="s">
         <v>105</v>
       </c>
       <c r="P96" t="s">
         <v>35</v>
       </c>
       <c r="Q96" t="s">
-        <v>1210</v>
+        <v>1204</v>
       </c>
       <c r="R96" t="s">
         <v>37</v>
       </c>
       <c r="S96" t="s">
         <v>108</v>
       </c>
       <c r="T96" t="s">
         <v>39</v>
       </c>
       <c r="U96" t="s">
         <v>40</v>
       </c>
       <c r="V96" t="s">
-        <v>1211</v>
+        <v>1205</v>
       </c>
       <c r="W96" t="s">
-        <v>1212</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>1213</v>
+        <v>1207</v>
       </c>
       <c r="C97" t="s">
-        <v>1214</v>
+        <v>1208</v>
       </c>
       <c r="D97" t="s">
-        <v>1215</v>
+        <v>1209</v>
       </c>
       <c r="E97" t="s">
-        <v>630</v>
+        <v>1210</v>
       </c>
       <c r="F97">
-        <v>3049</v>
+        <v>13343</v>
       </c>
       <c r="G97" t="s">
-        <v>631</v>
+        <v>1035</v>
       </c>
       <c r="H97" s="2">
-        <v>291300083066</v>
+        <v>263509983578</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>1216</v>
+        <v>1211</v>
       </c>
       <c r="K97" t="s">
-        <v>1217</v>
+        <v>1212</v>
       </c>
       <c r="L97" t="s">
-        <v>1218</v>
+        <v>1213</v>
       </c>
       <c r="M97" t="s">
-        <v>1219</v>
+        <v>1214</v>
       </c>
       <c r="N97" t="s">
-        <v>1220</v>
+        <v>1215</v>
       </c>
       <c r="O97" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P97" t="s">
         <v>35</v>
       </c>
       <c r="Q97" t="s">
-        <v>1221</v>
+        <v>1216</v>
       </c>
       <c r="R97" t="s">
         <v>37</v>
       </c>
       <c r="S97" t="s">
         <v>108</v>
       </c>
       <c r="T97" t="s">
-        <v>1222</v>
+        <v>39</v>
       </c>
       <c r="U97" t="s">
         <v>40</v>
       </c>
       <c r="V97" t="s">
-        <v>1223</v>
+        <v>1217</v>
       </c>
       <c r="W97" t="s">
-        <v>1224</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>1225</v>
+        <v>1219</v>
       </c>
       <c r="C98" t="s">
-        <v>1226</v>
+        <v>1220</v>
       </c>
       <c r="D98" t="s">
-        <v>1227</v>
+        <v>1221</v>
       </c>
       <c r="E98" t="s">
-        <v>1228</v>
+        <v>629</v>
       </c>
       <c r="F98">
-        <v>8909</v>
+        <v>3049</v>
       </c>
       <c r="G98" t="s">
-        <v>423</v>
+        <v>630</v>
       </c>
       <c r="H98" s="2">
-        <v>246406879916</v>
+        <v>291300083066</v>
       </c>
       <c r="I98"/>
       <c r="J98" t="s">
-        <v>1229</v>
+        <v>1222</v>
       </c>
       <c r="K98" t="s">
-        <v>1230</v>
+        <v>1223</v>
       </c>
       <c r="L98" t="s">
-        <v>1231</v>
+        <v>1224</v>
       </c>
       <c r="M98" t="s">
-        <v>1232</v>
+        <v>1225</v>
       </c>
       <c r="N98" t="s">
-        <v>1233</v>
+        <v>1226</v>
       </c>
       <c r="O98" t="s">
         <v>34</v>
       </c>
       <c r="P98" t="s">
         <v>35</v>
       </c>
       <c r="Q98" t="s">
-        <v>1234</v>
+        <v>1227</v>
       </c>
       <c r="R98" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S98" t="s">
         <v>108</v>
       </c>
       <c r="T98" t="s">
-        <v>1235</v>
+        <v>1228</v>
       </c>
       <c r="U98" t="s">
         <v>40</v>
       </c>
       <c r="V98" t="s">
-        <v>1236</v>
+        <v>1229</v>
       </c>
       <c r="W98" t="s">
-        <v>1237</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C99" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D99" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E99" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F99">
+        <v>8909</v>
+      </c>
+      <c r="G99" t="s">
+        <v>422</v>
+      </c>
+      <c r="H99" s="2">
+        <v>246406879916</v>
+      </c>
+      <c r="I99"/>
+      <c r="J99" t="s">
+        <v>1235</v>
+      </c>
+      <c r="K99" t="s">
+        <v>1236</v>
+      </c>
+      <c r="L99" t="s">
+        <v>1237</v>
+      </c>
+      <c r="M99" t="s">
         <v>1238</v>
       </c>
-      <c r="C99" t="s">
+      <c r="N99" t="s">
         <v>1239</v>
       </c>
-      <c r="D99" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O99" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P99" t="s">
         <v>35</v>
       </c>
       <c r="Q99" t="s">
-        <v>1247</v>
+        <v>1240</v>
       </c>
       <c r="R99" t="s">
         <v>253</v>
       </c>
       <c r="S99" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T99" t="s">
-        <v>39</v>
+        <v>1241</v>
       </c>
       <c r="U99" t="s">
         <v>40</v>
       </c>
       <c r="V99" t="s">
-        <v>1248</v>
+        <v>1242</v>
       </c>
       <c r="W99" t="s">
-        <v>39</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C100" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D100" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E100" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F100">
+        <v>19079</v>
+      </c>
+      <c r="G100" t="s">
+        <v>831</v>
+      </c>
+      <c r="H100" s="2">
+        <v>290502765711</v>
+      </c>
+      <c r="I100" t="s">
+        <v>28</v>
+      </c>
+      <c r="J100" t="s">
+        <v>1248</v>
+      </c>
+      <c r="K100" t="s">
         <v>1249</v>
       </c>
-      <c r="C100" t="s">
+      <c r="L100" t="s">
         <v>1250</v>
       </c>
-      <c r="D100" t="s">
-[...2 lines deleted...]
-      <c r="E100" t="s">
+      <c r="M100" t="s">
         <v>1251</v>
       </c>
-      <c r="F100">
-[...2 lines deleted...]
-      <c r="G100" t="s">
+      <c r="N100" t="s">
         <v>1252</v>
-      </c>
-[...17 lines deleted...]
-        <v>1257</v>
       </c>
       <c r="O100" t="s">
         <v>105</v>
       </c>
       <c r="P100" t="s">
         <v>35</v>
       </c>
       <c r="Q100" t="s">
-        <v>1258</v>
+        <v>1253</v>
       </c>
       <c r="R100" t="s">
-        <v>37</v>
+        <v>1094</v>
       </c>
       <c r="S100" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T100" t="s">
-        <v>1259</v>
+        <v>39</v>
       </c>
       <c r="U100" t="s">
         <v>40</v>
       </c>
       <c r="V100" t="s">
-        <v>1260</v>
+        <v>1254</v>
       </c>
       <c r="W100" t="s">
-        <v>1261</v>
+        <v>39</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C101" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D101" t="s">
+        <v>805</v>
+      </c>
+      <c r="E101" t="s">
+        <v>1257</v>
+      </c>
+      <c r="F101">
+        <v>8808</v>
+      </c>
+      <c r="G101" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H101" s="2">
+        <v>463225053550</v>
+      </c>
+      <c r="I101"/>
+      <c r="J101" t="s">
+        <v>1259</v>
+      </c>
+      <c r="K101" t="s">
+        <v>1260</v>
+      </c>
+      <c r="L101" t="s">
+        <v>1261</v>
+      </c>
+      <c r="M101" t="s">
         <v>1262</v>
       </c>
-      <c r="C101" t="s">
+      <c r="N101" t="s">
         <v>1263</v>
       </c>
-      <c r="D101" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O101" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P101" t="s">
         <v>35</v>
       </c>
       <c r="Q101" t="s">
-        <v>1270</v>
+        <v>1264</v>
       </c>
       <c r="R101" t="s">
         <v>37</v>
       </c>
       <c r="S101" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T101" t="s">
-        <v>308</v>
+        <v>1265</v>
       </c>
       <c r="U101" t="s">
         <v>40</v>
       </c>
       <c r="V101" t="s">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="W101" t="s">
-        <v>39</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C102" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D102" t="s">
+        <v>553</v>
+      </c>
+      <c r="E102" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F102">
+        <v>21317</v>
+      </c>
+      <c r="G102" t="s">
+        <v>657</v>
+      </c>
+      <c r="H102" s="2">
+        <v>550710252992</v>
+      </c>
+      <c r="I102" t="s">
+        <v>28</v>
+      </c>
+      <c r="J102" t="s">
+        <v>1271</v>
+      </c>
+      <c r="K102" t="s">
         <v>1272</v>
       </c>
-      <c r="C102" t="s">
+      <c r="L102" t="s">
         <v>1273</v>
       </c>
-      <c r="D102" t="s">
-[...2 lines deleted...]
-      <c r="E102" t="s">
+      <c r="M102" t="s">
         <v>1274</v>
       </c>
-      <c r="F102">
-[...9 lines deleted...]
-      <c r="J102" t="s">
+      <c r="N102" t="s">
         <v>1275</v>
       </c>
-      <c r="K102" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O102" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P102" t="s">
         <v>35</v>
       </c>
       <c r="Q102" t="s">
-        <v>1280</v>
+        <v>1276</v>
       </c>
       <c r="R102" t="s">
         <v>37</v>
       </c>
       <c r="S102" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T102" t="s">
-        <v>39</v>
+        <v>307</v>
       </c>
       <c r="U102" t="s">
         <v>40</v>
       </c>
       <c r="V102" t="s">
-        <v>1281</v>
+        <v>1277</v>
       </c>
       <c r="W102" t="s">
-        <v>1282</v>
+        <v>39</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C103" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D103" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E103" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F103">
+        <v>9321</v>
+      </c>
+      <c r="G103" t="s">
+        <v>657</v>
+      </c>
+      <c r="H103" s="2">
+        <v>312317506500</v>
+      </c>
+      <c r="I103" t="s">
+        <v>1281</v>
+      </c>
+      <c r="J103" t="s">
+        <v>1282</v>
+      </c>
+      <c r="K103" t="s">
         <v>1283</v>
       </c>
-      <c r="C103" t="s">
+      <c r="L103" t="s">
         <v>1284</v>
       </c>
-      <c r="D103" t="s">
+      <c r="M103" t="s">
         <v>1285</v>
       </c>
-      <c r="E103" t="s">
-[...11 lines deleted...]
-      <c r="I103" t="s">
+      <c r="N103" t="s">
         <v>1286</v>
-      </c>
-[...13 lines deleted...]
-        <v>1291</v>
       </c>
       <c r="O103" t="s">
         <v>34</v>
       </c>
       <c r="P103" t="s">
         <v>35</v>
       </c>
       <c r="Q103" t="s">
-        <v>1292</v>
+        <v>1287</v>
       </c>
       <c r="R103" t="s">
-        <v>912</v>
+        <v>37</v>
       </c>
       <c r="S103" t="s">
         <v>38</v>
       </c>
       <c r="T103" t="s">
         <v>39</v>
       </c>
       <c r="U103" t="s">
         <v>40</v>
       </c>
       <c r="V103"/>
-      <c r="W103" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W103"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>1293</v>
+        <v>1288</v>
       </c>
       <c r="C104" t="s">
-        <v>1294</v>
+        <v>1289</v>
       </c>
       <c r="D104" t="s">
-        <v>1295</v>
+        <v>628</v>
       </c>
       <c r="E104" t="s">
-        <v>679</v>
+        <v>1290</v>
       </c>
       <c r="F104">
-        <v>13637</v>
+        <v>11451</v>
       </c>
       <c r="G104" t="s">
-        <v>680</v>
+        <v>470</v>
       </c>
       <c r="H104" s="2">
-        <v>245905553097</v>
+        <v>290105227675</v>
       </c>
       <c r="I104"/>
       <c r="J104" t="s">
-        <v>1296</v>
+        <v>1291</v>
       </c>
       <c r="K104" t="s">
-        <v>1297</v>
+        <v>1292</v>
       </c>
       <c r="L104" t="s">
-        <v>1298</v>
+        <v>1293</v>
       </c>
       <c r="M104" t="s">
-        <v>1299</v>
+        <v>1294</v>
       </c>
       <c r="N104" t="s">
-        <v>1300</v>
+        <v>1295</v>
       </c>
       <c r="O104" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P104" t="s">
         <v>35</v>
       </c>
       <c r="Q104" t="s">
-        <v>1301</v>
+        <v>1296</v>
       </c>
       <c r="R104" t="s">
         <v>37</v>
       </c>
       <c r="S104" t="s">
         <v>108</v>
       </c>
       <c r="T104" t="s">
-        <v>1302</v>
+        <v>39</v>
       </c>
       <c r="U104" t="s">
         <v>40</v>
       </c>
       <c r="V104" t="s">
-        <v>1303</v>
+        <v>1297</v>
       </c>
       <c r="W104" t="s">
-        <v>1304</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C105" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D105" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E105" t="s">
+        <v>299</v>
+      </c>
+      <c r="F105">
+        <v>23199</v>
+      </c>
+      <c r="G105" t="s">
+        <v>300</v>
+      </c>
+      <c r="H105" s="2">
+        <v>272206273855</v>
+      </c>
+      <c r="I105" t="s">
+        <v>1302</v>
+      </c>
+      <c r="J105" t="s">
+        <v>1303</v>
+      </c>
+      <c r="K105" t="s">
+        <v>1304</v>
+      </c>
+      <c r="L105" t="s">
         <v>1305</v>
       </c>
-      <c r="C105" t="s">
+      <c r="M105" t="s">
         <v>1306</v>
       </c>
-      <c r="D105" t="s">
+      <c r="N105" t="s">
         <v>1307</v>
-      </c>
-[...28 lines deleted...]
-        <v>1313</v>
       </c>
       <c r="O105" t="s">
         <v>34</v>
       </c>
       <c r="P105" t="s">
         <v>35</v>
       </c>
       <c r="Q105" t="s">
-        <v>1314</v>
+        <v>1308</v>
       </c>
       <c r="R105" t="s">
-        <v>37</v>
+        <v>912</v>
       </c>
       <c r="S105" t="s">
         <v>38</v>
       </c>
       <c r="T105" t="s">
         <v>39</v>
       </c>
       <c r="U105" t="s">
         <v>40</v>
       </c>
       <c r="V105" t="s">
-        <v>1315</v>
+        <v>1309</v>
       </c>
       <c r="W105" t="s">
-        <v>1316</v>
+        <v>39</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>1317</v>
+        <v>1310</v>
       </c>
       <c r="C106" t="s">
-        <v>1318</v>
+        <v>1311</v>
       </c>
       <c r="D106" t="s">
-        <v>1319</v>
+        <v>1312</v>
       </c>
       <c r="E106" t="s">
-        <v>566</v>
+        <v>678</v>
       </c>
       <c r="F106">
-        <v>7302</v>
+        <v>13637</v>
       </c>
       <c r="G106" t="s">
-        <v>286</v>
+        <v>679</v>
       </c>
       <c r="H106" s="2">
-        <v>561204423495</v>
+        <v>245905553097</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
-        <v>1320</v>
+        <v>1313</v>
       </c>
       <c r="K106" t="s">
-        <v>1321</v>
+        <v>1314</v>
       </c>
       <c r="L106" t="s">
-        <v>1322</v>
+        <v>1315</v>
       </c>
       <c r="M106" t="s">
-        <v>1323</v>
+        <v>1316</v>
       </c>
       <c r="N106" t="s">
-        <v>1324</v>
+        <v>1317</v>
       </c>
       <c r="O106" t="s">
         <v>34</v>
       </c>
       <c r="P106" t="s">
         <v>35</v>
       </c>
       <c r="Q106" t="s">
-        <v>1325</v>
+        <v>1318</v>
       </c>
       <c r="R106" t="s">
-        <v>1326</v>
+        <v>37</v>
       </c>
       <c r="S106" t="s">
         <v>108</v>
       </c>
       <c r="T106" t="s">
-        <v>1327</v>
+        <v>1319</v>
       </c>
       <c r="U106" t="s">
         <v>40</v>
       </c>
       <c r="V106" t="s">
-        <v>1328</v>
+        <v>1320</v>
       </c>
       <c r="W106" t="s">
-        <v>1329</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>1330</v>
+        <v>1322</v>
       </c>
       <c r="C107" t="s">
-        <v>1331</v>
+        <v>1323</v>
       </c>
       <c r="D107" t="s">
-        <v>1332</v>
+        <v>1324</v>
       </c>
       <c r="E107" t="s">
-        <v>1333</v>
+        <v>1325</v>
       </c>
       <c r="F107">
-        <v>23892</v>
+        <v>21158</v>
       </c>
       <c r="G107" t="s">
-        <v>1334</v>
+        <v>484</v>
       </c>
       <c r="H107" s="2">
-        <v>470306696937</v>
+        <v>381207767830</v>
       </c>
       <c r="I107" t="s">
         <v>28</v>
       </c>
       <c r="J107" t="s">
-        <v>1335</v>
+        <v>1326</v>
       </c>
       <c r="K107" t="s">
-        <v>1336</v>
+        <v>1327</v>
       </c>
       <c r="L107" t="s">
-        <v>1337</v>
+        <v>1328</v>
       </c>
       <c r="M107" t="s">
-        <v>1338</v>
+        <v>1329</v>
       </c>
       <c r="N107" t="s">
-        <v>1339</v>
+        <v>1330</v>
       </c>
       <c r="O107" t="s">
         <v>34</v>
       </c>
       <c r="P107" t="s">
         <v>35</v>
       </c>
       <c r="Q107" t="s">
-        <v>1340</v>
+        <v>1331</v>
       </c>
       <c r="R107" t="s">
-        <v>1084</v>
+        <v>37</v>
       </c>
       <c r="S107" t="s">
         <v>38</v>
       </c>
       <c r="T107" t="s">
         <v>39</v>
       </c>
       <c r="U107" t="s">
         <v>40</v>
       </c>
-      <c r="V107"/>
+      <c r="V107" t="s">
+        <v>1332</v>
+      </c>
       <c r="W107" t="s">
-        <v>39</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C108" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E108" t="s">
+        <v>565</v>
+      </c>
+      <c r="F108">
+        <v>7302</v>
+      </c>
+      <c r="G108" t="s">
+        <v>286</v>
+      </c>
+      <c r="H108" s="2">
+        <v>561204423495</v>
+      </c>
+      <c r="I108"/>
+      <c r="J108" t="s">
+        <v>1337</v>
+      </c>
+      <c r="K108" t="s">
+        <v>1338</v>
+      </c>
+      <c r="L108" t="s">
+        <v>1339</v>
+      </c>
+      <c r="M108" t="s">
+        <v>1340</v>
+      </c>
+      <c r="N108" t="s">
         <v>1341</v>
       </c>
-      <c r="C108" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="O108" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P108" t="s">
         <v>35</v>
       </c>
       <c r="Q108" t="s">
-        <v>1350</v>
+        <v>1342</v>
       </c>
       <c r="R108" t="s">
-        <v>37</v>
+        <v>1343</v>
       </c>
       <c r="S108" t="s">
-        <v>1351</v>
+        <v>108</v>
       </c>
       <c r="T108" t="s">
-        <v>308</v>
+        <v>1344</v>
       </c>
       <c r="U108" t="s">
         <v>40</v>
       </c>
-      <c r="V108"/>
+      <c r="V108" t="s">
+        <v>1345</v>
+      </c>
       <c r="W108" t="s">
-        <v>39</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C109" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E109" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F109">
+        <v>23892</v>
+      </c>
+      <c r="G109" t="s">
+        <v>998</v>
+      </c>
+      <c r="H109" s="2">
+        <v>470306696937</v>
+      </c>
+      <c r="I109" t="s">
+        <v>28</v>
+      </c>
+      <c r="J109" t="s">
+        <v>1351</v>
+      </c>
+      <c r="K109" t="s">
         <v>1352</v>
       </c>
-      <c r="C109" t="s">
+      <c r="L109" t="s">
         <v>1353</v>
       </c>
-      <c r="D109" t="s">
+      <c r="M109" t="s">
         <v>1354</v>
       </c>
-      <c r="E109" t="s">
+      <c r="N109" t="s">
         <v>1355</v>
       </c>
-      <c r="F109">
-[...25 lines deleted...]
-      </c>
       <c r="O109" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P109" t="s">
         <v>35</v>
       </c>
       <c r="Q109" t="s">
-        <v>1362</v>
+        <v>1356</v>
       </c>
       <c r="R109" t="s">
-        <v>136</v>
+        <v>1094</v>
       </c>
       <c r="S109" t="s">
         <v>38</v>
       </c>
       <c r="T109" t="s">
         <v>39</v>
       </c>
       <c r="U109" t="s">
         <v>40</v>
       </c>
-      <c r="V109" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V109"/>
       <c r="W109" t="s">
-        <v>1364</v>
+        <v>39</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C110" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E110" t="s">
+        <v>669</v>
+      </c>
+      <c r="F110">
+        <v>22948</v>
+      </c>
+      <c r="G110" t="s">
+        <v>422</v>
+      </c>
+      <c r="H110" s="2">
+        <v>402315297423</v>
+      </c>
+      <c r="I110" t="s">
+        <v>1360</v>
+      </c>
+      <c r="J110" t="s">
+        <v>1361</v>
+      </c>
+      <c r="K110" t="s">
+        <v>1362</v>
+      </c>
+      <c r="L110" t="s">
+        <v>1363</v>
+      </c>
+      <c r="M110" t="s">
+        <v>1364</v>
+      </c>
+      <c r="N110" t="s">
         <v>1365</v>
-      </c>
-[...32 lines deleted...]
-        <v>1373</v>
       </c>
       <c r="O110" t="s">
         <v>105</v>
       </c>
       <c r="P110" t="s">
         <v>35</v>
       </c>
       <c r="Q110" t="s">
-        <v>1374</v>
+        <v>1366</v>
       </c>
       <c r="R110" t="s">
-        <v>912</v>
+        <v>37</v>
       </c>
       <c r="S110" t="s">
-        <v>108</v>
+        <v>1367</v>
       </c>
       <c r="T110" t="s">
-        <v>1375</v>
+        <v>307</v>
       </c>
       <c r="U110" t="s">
         <v>40</v>
       </c>
-      <c r="V110" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V110"/>
       <c r="W110" t="s">
-        <v>1377</v>
+        <v>39</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>1378</v>
+        <v>1368</v>
       </c>
       <c r="C111" t="s">
-        <v>1379</v>
+        <v>1369</v>
       </c>
       <c r="D111" t="s">
-        <v>446</v>
+        <v>1370</v>
       </c>
       <c r="E111" t="s">
-        <v>555</v>
+        <v>1371</v>
       </c>
       <c r="F111">
-        <v>24428</v>
+        <v>10888</v>
       </c>
       <c r="G111" t="s">
-        <v>314</v>
+        <v>831</v>
       </c>
       <c r="H111" s="2">
-        <v>420552882813</v>
+        <v>662514060447</v>
       </c>
       <c r="I111" t="s">
-        <v>28</v>
+        <v>1372</v>
       </c>
       <c r="J111" t="s">
-        <v>1380</v>
+        <v>1373</v>
       </c>
       <c r="K111" t="s">
-        <v>1381</v>
+        <v>1374</v>
       </c>
       <c r="L111" t="s">
-        <v>1382</v>
+        <v>1375</v>
       </c>
       <c r="M111" t="s">
-        <v>1383</v>
+        <v>1376</v>
       </c>
       <c r="N111" t="s">
-        <v>1384</v>
+        <v>1377</v>
       </c>
       <c r="O111" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P111" t="s">
         <v>35</v>
       </c>
       <c r="Q111" t="s">
-        <v>1385</v>
+        <v>1378</v>
       </c>
       <c r="R111" t="s">
-        <v>1386</v>
+        <v>136</v>
       </c>
       <c r="S111" t="s">
         <v>38</v>
       </c>
       <c r="T111" t="s">
         <v>39</v>
       </c>
       <c r="U111" t="s">
         <v>40</v>
       </c>
-      <c r="V111"/>
-      <c r="W111"/>
+      <c r="V111" t="s">
+        <v>1379</v>
+      </c>
+      <c r="W111" t="s">
+        <v>1380</v>
+      </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E112" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F112">
+        <v>3340</v>
+      </c>
+      <c r="G112" t="s">
+        <v>99</v>
+      </c>
+      <c r="H112" s="2">
+        <v>772443423806</v>
+      </c>
+      <c r="I112"/>
+      <c r="J112" t="s">
+        <v>1385</v>
+      </c>
+      <c r="K112" t="s">
+        <v>1386</v>
+      </c>
+      <c r="L112" t="s">
         <v>1387</v>
       </c>
-      <c r="C112" t="s">
+      <c r="M112" t="s">
         <v>1388</v>
       </c>
-      <c r="D112" t="s">
-[...17 lines deleted...]
-      <c r="J112" t="s">
+      <c r="N112" t="s">
         <v>1389</v>
       </c>
-      <c r="K112" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O112" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P112" t="s">
         <v>35</v>
       </c>
       <c r="Q112" t="s">
-        <v>1394</v>
+        <v>1390</v>
       </c>
       <c r="R112" t="s">
-        <v>37</v>
+        <v>912</v>
       </c>
       <c r="S112" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T112" t="s">
-        <v>39</v>
+        <v>1391</v>
       </c>
       <c r="U112" t="s">
         <v>40</v>
       </c>
       <c r="V112" t="s">
-        <v>1395</v>
+        <v>1392</v>
       </c>
       <c r="W112" t="s">
-        <v>39</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>1396</v>
+        <v>1394</v>
       </c>
       <c r="C113" t="s">
-        <v>1397</v>
+        <v>1395</v>
       </c>
       <c r="D113" t="s">
-        <v>1307</v>
+        <v>445</v>
       </c>
       <c r="E113" t="s">
-        <v>1398</v>
+        <v>554</v>
       </c>
       <c r="F113">
-        <v>22635</v>
+        <v>24428</v>
       </c>
       <c r="G113" t="s">
-        <v>1399</v>
+        <v>313</v>
       </c>
       <c r="H113" s="2">
-        <v>381260736749</v>
+        <v>420552882813</v>
       </c>
       <c r="I113" t="s">
         <v>28</v>
       </c>
       <c r="J113" t="s">
+        <v>1396</v>
+      </c>
+      <c r="K113" t="s">
+        <v>1397</v>
+      </c>
+      <c r="L113" t="s">
+        <v>1398</v>
+      </c>
+      <c r="M113" t="s">
+        <v>1399</v>
+      </c>
+      <c r="N113" t="s">
         <v>1400</v>
-      </c>
-[...10 lines deleted...]
-        <v>1404</v>
       </c>
       <c r="O113" t="s">
         <v>34</v>
       </c>
       <c r="P113" t="s">
         <v>35</v>
       </c>
       <c r="Q113" t="s">
-        <v>1405</v>
+        <v>1401</v>
       </c>
       <c r="R113" t="s">
-        <v>37</v>
+        <v>1402</v>
       </c>
       <c r="S113" t="s">
         <v>38</v>
       </c>
       <c r="T113" t="s">
         <v>39</v>
       </c>
       <c r="U113" t="s">
         <v>40</v>
       </c>
-      <c r="V113" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V113"/>
+      <c r="W113"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D114" t="s">
+        <v>169</v>
+      </c>
+      <c r="E114" t="s">
+        <v>693</v>
+      </c>
+      <c r="F114">
+        <v>20486</v>
+      </c>
+      <c r="G114" t="s">
+        <v>384</v>
+      </c>
+      <c r="H114" s="2">
+        <v>590522271910</v>
+      </c>
+      <c r="I114" t="s">
+        <v>28</v>
+      </c>
+      <c r="J114" t="s">
+        <v>1405</v>
+      </c>
+      <c r="K114" t="s">
+        <v>1406</v>
+      </c>
+      <c r="L114" t="s">
         <v>1407</v>
       </c>
-      <c r="C114" t="s">
+      <c r="M114" t="s">
         <v>1408</v>
       </c>
-      <c r="D114" t="s">
+      <c r="N114" t="s">
         <v>1409</v>
-      </c>
-[...26 lines deleted...]
-        <v>1415</v>
       </c>
       <c r="O114" t="s">
         <v>34</v>
       </c>
       <c r="P114" t="s">
         <v>35</v>
       </c>
       <c r="Q114" t="s">
-        <v>1416</v>
+        <v>1410</v>
       </c>
       <c r="R114" t="s">
         <v>37</v>
       </c>
       <c r="S114" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T114" t="s">
         <v>39</v>
       </c>
       <c r="U114" t="s">
         <v>40</v>
       </c>
       <c r="V114" t="s">
-        <v>1417</v>
+        <v>1411</v>
       </c>
       <c r="W114" t="s">
-        <v>1418</v>
+        <v>39</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>1419</v>
+        <v>1412</v>
       </c>
       <c r="C115" t="s">
-        <v>1420</v>
+        <v>1413</v>
       </c>
       <c r="D115" t="s">
-        <v>1421</v>
+        <v>1414</v>
       </c>
       <c r="E115" t="s">
-        <v>920</v>
-[...3 lines deleted...]
-      </c>
+        <v>997</v>
+      </c>
+      <c r="F115"/>
       <c r="G115" t="s">
-        <v>385</v>
+        <v>998</v>
       </c>
       <c r="H115" s="2">
-        <v>164493594808</v>
+        <v>645200943148</v>
       </c>
       <c r="I115" t="s">
         <v>28</v>
       </c>
       <c r="J115" t="s">
-        <v>1422</v>
+        <v>1415</v>
       </c>
       <c r="K115" t="s">
-        <v>1423</v>
+        <v>1416</v>
       </c>
       <c r="L115" t="s">
-        <v>1424</v>
+        <v>1417</v>
       </c>
       <c r="M115" t="s">
-        <v>1425</v>
+        <v>1418</v>
       </c>
       <c r="N115" t="s">
-        <v>1426</v>
+        <v>1419</v>
       </c>
       <c r="O115" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P115" t="s">
         <v>35</v>
       </c>
       <c r="Q115" t="s">
-        <v>1427</v>
+        <v>1420</v>
       </c>
       <c r="R115" t="s">
-        <v>37</v>
+        <v>1005</v>
       </c>
       <c r="S115" t="s">
         <v>38</v>
       </c>
       <c r="T115" t="s">
         <v>39</v>
       </c>
       <c r="U115" t="s">
         <v>40</v>
       </c>
-      <c r="V115" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V115"/>
+      <c r="W115"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>1430</v>
+        <v>1421</v>
       </c>
       <c r="C116" t="s">
-        <v>1431</v>
+        <v>1422</v>
       </c>
       <c r="D116" t="s">
-        <v>1432</v>
+        <v>1324</v>
       </c>
       <c r="E116" t="s">
-        <v>1433</v>
+        <v>1423</v>
       </c>
       <c r="F116">
-        <v>3523</v>
+        <v>22635</v>
       </c>
       <c r="G116" t="s">
-        <v>1434</v>
+        <v>1424</v>
       </c>
       <c r="H116" s="2">
-        <v>260100135171</v>
-[...1 lines deleted...]
-      <c r="I116"/>
+        <v>381260736749</v>
+      </c>
+      <c r="I116" t="s">
+        <v>28</v>
+      </c>
       <c r="J116" t="s">
-        <v>1435</v>
+        <v>1425</v>
       </c>
       <c r="K116" t="s">
-        <v>1436</v>
+        <v>1426</v>
       </c>
       <c r="L116" t="s">
-        <v>1437</v>
+        <v>1427</v>
       </c>
       <c r="M116" t="s">
-        <v>1438</v>
+        <v>1428</v>
       </c>
       <c r="N116" t="s">
-        <v>1439</v>
+        <v>1429</v>
       </c>
       <c r="O116" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P116" t="s">
         <v>35</v>
       </c>
       <c r="Q116" t="s">
-        <v>1440</v>
+        <v>1430</v>
       </c>
       <c r="R116" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S116" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T116" t="s">
         <v>39</v>
       </c>
       <c r="U116" t="s">
         <v>40</v>
       </c>
       <c r="V116" t="s">
-        <v>1441</v>
+        <v>1431</v>
       </c>
       <c r="W116" t="s">
-        <v>1442</v>
+        <v>39</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>1443</v>
+        <v>1432</v>
       </c>
       <c r="C117" t="s">
-        <v>1444</v>
+        <v>1433</v>
       </c>
       <c r="D117" t="s">
-        <v>1445</v>
+        <v>1434</v>
       </c>
       <c r="E117" t="s">
-        <v>1446</v>
+        <v>1435</v>
       </c>
       <c r="F117">
-        <v>13431</v>
+        <v>8974</v>
       </c>
       <c r="G117" t="s">
-        <v>399</v>
+        <v>495</v>
       </c>
       <c r="H117" s="2">
-        <v>261806229320</v>
+        <v>110115321578</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
-        <v>1447</v>
+        <v>1436</v>
       </c>
       <c r="K117" t="s">
-        <v>1448</v>
+        <v>1437</v>
       </c>
       <c r="L117" t="s">
-        <v>1449</v>
+        <v>1438</v>
       </c>
       <c r="M117" t="s">
-        <v>1450</v>
+        <v>1439</v>
       </c>
       <c r="N117" t="s">
-        <v>1451</v>
+        <v>1440</v>
       </c>
       <c r="O117" t="s">
         <v>34</v>
       </c>
       <c r="P117" t="s">
         <v>35</v>
       </c>
       <c r="Q117" t="s">
-        <v>1452</v>
+        <v>1441</v>
       </c>
       <c r="R117" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
       <c r="S117" t="s">
         <v>108</v>
       </c>
       <c r="T117" t="s">
         <v>39</v>
       </c>
       <c r="U117" t="s">
         <v>40</v>
       </c>
       <c r="V117" t="s">
-        <v>1453</v>
+        <v>1442</v>
       </c>
       <c r="W117" t="s">
-        <v>1454</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>1455</v>
+        <v>1444</v>
       </c>
       <c r="C118" t="s">
-        <v>1456</v>
+        <v>1445</v>
       </c>
       <c r="D118" t="s">
-        <v>1457</v>
+        <v>1446</v>
       </c>
       <c r="E118" t="s">
-        <v>1458</v>
+        <v>920</v>
       </c>
       <c r="F118">
-        <v>7448</v>
+        <v>17859</v>
       </c>
       <c r="G118" t="s">
-        <v>831</v>
+        <v>384</v>
       </c>
       <c r="H118" s="2">
-        <v>166003405670</v>
+        <v>164493594808</v>
       </c>
       <c r="I118" t="s">
-        <v>1459</v>
+        <v>28</v>
       </c>
       <c r="J118" t="s">
-        <v>1460</v>
+        <v>1447</v>
       </c>
       <c r="K118" t="s">
-        <v>1461</v>
+        <v>1448</v>
       </c>
       <c r="L118" t="s">
-        <v>1462</v>
+        <v>1449</v>
       </c>
       <c r="M118" t="s">
-        <v>1463</v>
+        <v>1450</v>
       </c>
       <c r="N118" t="s">
-        <v>1464</v>
+        <v>1451</v>
       </c>
       <c r="O118" t="s">
         <v>105</v>
       </c>
       <c r="P118" t="s">
         <v>35</v>
       </c>
       <c r="Q118" t="s">
-        <v>1465</v>
+        <v>1452</v>
       </c>
       <c r="R118" t="s">
         <v>37</v>
       </c>
       <c r="S118" t="s">
         <v>38</v>
       </c>
       <c r="T118" t="s">
         <v>39</v>
       </c>
       <c r="U118" t="s">
         <v>40</v>
       </c>
       <c r="V118" t="s">
-        <v>1466</v>
+        <v>1453</v>
       </c>
       <c r="W118" t="s">
-        <v>1467</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>1468</v>
+        <v>1455</v>
       </c>
       <c r="C119" t="s">
-        <v>1469</v>
+        <v>1456</v>
       </c>
       <c r="D119" t="s">
         <v>1457</v>
       </c>
       <c r="E119" t="s">
-        <v>1470</v>
+        <v>1458</v>
       </c>
       <c r="F119">
-        <v>16528</v>
+        <v>3523</v>
       </c>
       <c r="G119" t="s">
-        <v>286</v>
+        <v>1459</v>
       </c>
       <c r="H119" s="2">
-        <v>160601033114</v>
-[...3 lines deleted...]
-      </c>
+        <v>260100135171</v>
+      </c>
+      <c r="I119"/>
       <c r="J119" t="s">
-        <v>1471</v>
+        <v>1460</v>
       </c>
       <c r="K119" t="s">
-        <v>1472</v>
+        <v>1461</v>
       </c>
       <c r="L119" t="s">
-        <v>1473</v>
+        <v>1462</v>
       </c>
       <c r="M119" t="s">
-        <v>1474</v>
+        <v>1463</v>
       </c>
       <c r="N119" t="s">
-        <v>1475</v>
+        <v>1464</v>
       </c>
       <c r="O119" t="s">
         <v>105</v>
       </c>
       <c r="P119" t="s">
         <v>35</v>
       </c>
       <c r="Q119" t="s">
-        <v>1476</v>
+        <v>1465</v>
       </c>
       <c r="R119" t="s">
-        <v>107</v>
+        <v>253</v>
       </c>
       <c r="S119" t="s">
-        <v>1187</v>
+        <v>108</v>
       </c>
       <c r="T119" t="s">
         <v>39</v>
       </c>
       <c r="U119" t="s">
         <v>40</v>
       </c>
       <c r="V119" t="s">
-        <v>1477</v>
+        <v>1466</v>
       </c>
       <c r="W119" t="s">
-        <v>1478</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>1479</v>
+        <v>1468</v>
       </c>
       <c r="C120" t="s">
-        <v>1480</v>
+        <v>1469</v>
       </c>
       <c r="D120" t="s">
-        <v>1481</v>
+        <v>1470</v>
       </c>
       <c r="E120" t="s">
-        <v>1251</v>
+        <v>1471</v>
       </c>
       <c r="F120">
-        <v>3603</v>
+        <v>13431</v>
       </c>
       <c r="G120" t="s">
-        <v>1252</v>
+        <v>398</v>
       </c>
       <c r="H120" s="2">
-        <v>381600165492</v>
+        <v>261806229320</v>
       </c>
       <c r="I120"/>
       <c r="J120" t="s">
-        <v>1482</v>
+        <v>1472</v>
       </c>
       <c r="K120" t="s">
-        <v>1483</v>
+        <v>1473</v>
       </c>
       <c r="L120" t="s">
-        <v>1484</v>
+        <v>1474</v>
       </c>
       <c r="M120" t="s">
-        <v>1485</v>
+        <v>1475</v>
       </c>
       <c r="N120" t="s">
-        <v>1486</v>
+        <v>1476</v>
       </c>
       <c r="O120" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P120" t="s">
         <v>35</v>
       </c>
       <c r="Q120" t="s">
-        <v>1487</v>
+        <v>1477</v>
       </c>
       <c r="R120" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="S120" t="s">
         <v>108</v>
       </c>
       <c r="T120" t="s">
         <v>39</v>
       </c>
       <c r="U120" t="s">
         <v>40</v>
       </c>
       <c r="V120" t="s">
-        <v>1488</v>
+        <v>1478</v>
       </c>
       <c r="W120" t="s">
-        <v>1489</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>1490</v>
+        <v>1480</v>
       </c>
       <c r="C121" t="s">
-        <v>1491</v>
+        <v>1481</v>
       </c>
       <c r="D121" t="s">
-        <v>1492</v>
+        <v>1482</v>
       </c>
       <c r="E121" t="s">
-        <v>1493</v>
+        <v>1483</v>
       </c>
       <c r="F121">
-        <v>19943</v>
+        <v>7448</v>
       </c>
       <c r="G121" t="s">
-        <v>86</v>
+        <v>831</v>
       </c>
       <c r="H121" s="2">
-        <v>312326450317</v>
+        <v>166003405670</v>
       </c>
       <c r="I121" t="s">
-        <v>28</v>
+        <v>1484</v>
       </c>
       <c r="J121" t="s">
-        <v>1494</v>
+        <v>1485</v>
       </c>
       <c r="K121" t="s">
-        <v>1495</v>
+        <v>1486</v>
       </c>
       <c r="L121" t="s">
-        <v>1496</v>
+        <v>1487</v>
       </c>
       <c r="M121" t="s">
-        <v>1497</v>
+        <v>1488</v>
       </c>
       <c r="N121" t="s">
-        <v>1498</v>
+        <v>1489</v>
       </c>
       <c r="O121" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P121" t="s">
         <v>35</v>
       </c>
       <c r="Q121" t="s">
-        <v>1499</v>
+        <v>1490</v>
       </c>
       <c r="R121" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S121" t="s">
         <v>38</v>
       </c>
       <c r="T121" t="s">
-        <v>1500</v>
+        <v>39</v>
       </c>
       <c r="U121" t="s">
         <v>40</v>
       </c>
       <c r="V121" t="s">
-        <v>1501</v>
+        <v>1491</v>
       </c>
       <c r="W121" t="s">
-        <v>1502</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>1503</v>
+        <v>1493</v>
       </c>
       <c r="C122" t="s">
-        <v>1504</v>
+        <v>1494</v>
       </c>
       <c r="D122" t="s">
-        <v>1505</v>
+        <v>1482</v>
       </c>
       <c r="E122" t="s">
-        <v>1241</v>
+        <v>1495</v>
       </c>
       <c r="F122">
-        <v>19065</v>
+        <v>16528</v>
       </c>
       <c r="G122" t="s">
-        <v>86</v>
+        <v>286</v>
       </c>
       <c r="H122" s="2">
-        <v>780600941088</v>
+        <v>160601033114</v>
       </c>
       <c r="I122" t="s">
         <v>28</v>
       </c>
       <c r="J122" t="s">
-        <v>1506</v>
+        <v>1496</v>
       </c>
       <c r="K122" t="s">
-        <v>1507</v>
+        <v>1497</v>
       </c>
       <c r="L122" t="s">
-        <v>1508</v>
+        <v>1498</v>
       </c>
       <c r="M122" t="s">
-        <v>1509</v>
+        <v>1499</v>
       </c>
       <c r="N122" t="s">
-        <v>1510</v>
+        <v>1500</v>
       </c>
       <c r="O122" t="s">
         <v>105</v>
       </c>
       <c r="P122" t="s">
         <v>35</v>
       </c>
       <c r="Q122" t="s">
-        <v>1511</v>
+        <v>1501</v>
       </c>
       <c r="R122" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S122" t="s">
-        <v>38</v>
+        <v>1193</v>
       </c>
       <c r="T122" t="s">
         <v>39</v>
       </c>
       <c r="U122" t="s">
         <v>40</v>
       </c>
       <c r="V122" t="s">
-        <v>1512</v>
+        <v>1502</v>
       </c>
       <c r="W122" t="s">
-        <v>1513</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>1514</v>
+        <v>1504</v>
       </c>
       <c r="C123" t="s">
-        <v>1515</v>
+        <v>1505</v>
       </c>
       <c r="D123" t="s">
-        <v>1516</v>
+        <v>1506</v>
       </c>
       <c r="E123" t="s">
-        <v>1517</v>
+        <v>1257</v>
       </c>
       <c r="F123">
-        <v>15860</v>
+        <v>3603</v>
       </c>
       <c r="G123" t="s">
-        <v>1252</v>
+        <v>1258</v>
       </c>
       <c r="H123" s="2">
-        <v>782510242145</v>
-[...3 lines deleted...]
-      </c>
+        <v>381600165492</v>
+      </c>
+      <c r="I123"/>
       <c r="J123" t="s">
-        <v>1518</v>
+        <v>1507</v>
       </c>
       <c r="K123" t="s">
-        <v>1519</v>
+        <v>1508</v>
       </c>
       <c r="L123" t="s">
-        <v>1520</v>
+        <v>1509</v>
       </c>
       <c r="M123" t="s">
-        <v>1521</v>
+        <v>1510</v>
       </c>
       <c r="N123" t="s">
-        <v>1522</v>
+        <v>1511</v>
       </c>
       <c r="O123" t="s">
         <v>105</v>
       </c>
       <c r="P123" t="s">
         <v>35</v>
       </c>
       <c r="Q123" t="s">
-        <v>1523</v>
+        <v>1512</v>
       </c>
       <c r="R123" t="s">
         <v>37</v>
       </c>
       <c r="S123" t="s">
         <v>108</v>
       </c>
       <c r="T123" t="s">
         <v>39</v>
       </c>
       <c r="U123" t="s">
         <v>40</v>
       </c>
       <c r="V123" t="s">
-        <v>1524</v>
+        <v>1513</v>
       </c>
       <c r="W123" t="s">
-        <v>1525</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>1526</v>
+        <v>1515</v>
       </c>
       <c r="C124" t="s">
-        <v>1527</v>
+        <v>1516</v>
       </c>
       <c r="D124" t="s">
-        <v>1528</v>
+        <v>1517</v>
       </c>
       <c r="E124" t="s">
-        <v>519</v>
+        <v>1518</v>
       </c>
       <c r="F124">
-        <v>24018</v>
+        <v>19943</v>
       </c>
       <c r="G124" t="s">
-        <v>300</v>
+        <v>86</v>
       </c>
       <c r="H124" s="2">
-        <v>366411047877</v>
+        <v>312326450317</v>
       </c>
       <c r="I124" t="s">
-        <v>1529</v>
+        <v>28</v>
       </c>
       <c r="J124" t="s">
-        <v>1530</v>
+        <v>1519</v>
       </c>
       <c r="K124" t="s">
-        <v>1531</v>
+        <v>1520</v>
       </c>
       <c r="L124" t="s">
-        <v>1532</v>
+        <v>1521</v>
       </c>
       <c r="M124" t="s">
-        <v>1533</v>
+        <v>1522</v>
       </c>
       <c r="N124" t="s">
-        <v>1534</v>
+        <v>1523</v>
       </c>
       <c r="O124" t="s">
         <v>34</v>
       </c>
       <c r="P124" t="s">
         <v>35</v>
       </c>
       <c r="Q124" t="s">
-        <v>1535</v>
+        <v>1524</v>
       </c>
       <c r="R124" t="s">
-        <v>136</v>
+        <v>253</v>
       </c>
       <c r="S124" t="s">
         <v>38</v>
       </c>
       <c r="T124" t="s">
-        <v>39</v>
+        <v>1525</v>
       </c>
       <c r="U124" t="s">
         <v>40</v>
       </c>
-      <c r="V124"/>
+      <c r="V124" t="s">
+        <v>1526</v>
+      </c>
       <c r="W124" t="s">
-        <v>39</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>1536</v>
+        <v>1528</v>
       </c>
       <c r="C125" t="s">
-        <v>1537</v>
+        <v>1529</v>
       </c>
       <c r="D125" t="s">
-        <v>1538</v>
+        <v>1530</v>
       </c>
       <c r="E125" t="s">
-        <v>1539</v>
+        <v>1247</v>
       </c>
       <c r="F125">
-        <v>13320</v>
+        <v>19065</v>
       </c>
       <c r="G125" t="s">
-        <v>1434</v>
+        <v>86</v>
       </c>
       <c r="H125" s="2">
-        <v>222102268680</v>
-[...1 lines deleted...]
-      <c r="I125"/>
+        <v>780600941088</v>
+      </c>
+      <c r="I125" t="s">
+        <v>28</v>
+      </c>
       <c r="J125" t="s">
-        <v>1540</v>
+        <v>1531</v>
       </c>
       <c r="K125" t="s">
-        <v>1541</v>
+        <v>1532</v>
       </c>
       <c r="L125" t="s">
-        <v>1542</v>
+        <v>1533</v>
       </c>
       <c r="M125" t="s">
-        <v>1543</v>
+        <v>1534</v>
       </c>
       <c r="N125" t="s">
-        <v>1544</v>
+        <v>1535</v>
       </c>
       <c r="O125" t="s">
         <v>105</v>
       </c>
       <c r="P125" t="s">
         <v>35</v>
       </c>
       <c r="Q125" t="s">
-        <v>1545</v>
+        <v>1536</v>
       </c>
       <c r="R125" t="s">
-        <v>278</v>
+        <v>253</v>
       </c>
       <c r="S125" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T125" t="s">
-        <v>1546</v>
+        <v>39</v>
       </c>
       <c r="U125" t="s">
         <v>40</v>
       </c>
       <c r="V125" t="s">
-        <v>1547</v>
+        <v>1537</v>
       </c>
       <c r="W125" t="s">
-        <v>1548</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>1549</v>
+        <v>1539</v>
       </c>
       <c r="C126" t="s">
-        <v>1550</v>
+        <v>1540</v>
       </c>
       <c r="D126" t="s">
-        <v>629</v>
+        <v>1541</v>
       </c>
       <c r="E126" t="s">
-        <v>1551</v>
+        <v>1542</v>
       </c>
       <c r="F126">
-        <v>8126</v>
+        <v>15860</v>
       </c>
       <c r="G126" t="s">
-        <v>471</v>
+        <v>1258</v>
       </c>
       <c r="H126" s="2">
-        <v>463200635355</v>
-[...1 lines deleted...]
-      <c r="I126"/>
+        <v>782510242145</v>
+      </c>
+      <c r="I126" t="s">
+        <v>28</v>
+      </c>
       <c r="J126" t="s">
-        <v>1552</v>
+        <v>1543</v>
       </c>
       <c r="K126" t="s">
-        <v>1553</v>
+        <v>1544</v>
       </c>
       <c r="L126" t="s">
-        <v>1554</v>
+        <v>1545</v>
       </c>
       <c r="M126" t="s">
-        <v>1555</v>
+        <v>1546</v>
       </c>
       <c r="N126" t="s">
-        <v>1556</v>
+        <v>1547</v>
       </c>
       <c r="O126" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P126" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="Q126" t="s">
-        <v>1557</v>
+        <v>1548</v>
       </c>
       <c r="R126" t="s">
         <v>37</v>
       </c>
       <c r="S126" t="s">
         <v>108</v>
       </c>
       <c r="T126" t="s">
-        <v>1558</v>
+        <v>39</v>
       </c>
       <c r="U126" t="s">
         <v>40</v>
       </c>
       <c r="V126" t="s">
-        <v>1281</v>
+        <v>1549</v>
       </c>
       <c r="W126" t="s">
-        <v>1559</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>1560</v>
+        <v>1551</v>
       </c>
       <c r="C127" t="s">
-        <v>1561</v>
+        <v>1552</v>
       </c>
       <c r="D127" t="s">
-        <v>1562</v>
+        <v>1553</v>
       </c>
       <c r="E127" t="s">
-        <v>1563</v>
+        <v>518</v>
       </c>
       <c r="F127">
-        <v>21500</v>
+        <v>24018</v>
       </c>
       <c r="G127" t="s">
-        <v>27</v>
+        <v>300</v>
       </c>
       <c r="H127" s="2">
-        <v>720403862079</v>
+        <v>366411047877</v>
       </c>
       <c r="I127" t="s">
-        <v>28</v>
+        <v>1554</v>
       </c>
       <c r="J127" t="s">
-        <v>1564</v>
+        <v>1555</v>
       </c>
       <c r="K127" t="s">
-        <v>1565</v>
+        <v>1556</v>
       </c>
       <c r="L127" t="s">
-        <v>1566</v>
+        <v>1557</v>
       </c>
       <c r="M127" t="s">
-        <v>1567</v>
+        <v>1558</v>
       </c>
       <c r="N127" t="s">
-        <v>1568</v>
+        <v>1559</v>
       </c>
       <c r="O127" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P127" t="s">
         <v>35</v>
       </c>
       <c r="Q127" t="s">
-        <v>1569</v>
+        <v>1560</v>
       </c>
       <c r="R127" t="s">
-        <v>253</v>
+        <v>1005</v>
       </c>
       <c r="S127" t="s">
         <v>38</v>
       </c>
       <c r="T127" t="s">
         <v>39</v>
       </c>
       <c r="U127" t="s">
         <v>40</v>
       </c>
-      <c r="V127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V127"/>
       <c r="W127" t="s">
-        <v>1571</v>
+        <v>39</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>1572</v>
+        <v>1561</v>
       </c>
       <c r="C128" t="s">
-        <v>1573</v>
+        <v>1562</v>
       </c>
       <c r="D128" t="s">
-        <v>1574</v>
+        <v>1563</v>
       </c>
       <c r="E128" t="s">
-        <v>1575</v>
+        <v>1564</v>
       </c>
       <c r="F128">
-        <v>14860</v>
+        <v>13320</v>
       </c>
       <c r="G128" t="s">
-        <v>1334</v>
+        <v>1459</v>
       </c>
       <c r="H128" s="2">
-        <v>162700738711</v>
-[...3 lines deleted...]
-      </c>
+        <v>222102268680</v>
+      </c>
+      <c r="I128"/>
       <c r="J128" t="s">
-        <v>1576</v>
+        <v>1565</v>
       </c>
       <c r="K128" t="s">
-        <v>1577</v>
+        <v>1566</v>
       </c>
       <c r="L128" t="s">
-        <v>1578</v>
+        <v>1567</v>
       </c>
       <c r="M128" t="s">
-        <v>1579</v>
+        <v>1568</v>
       </c>
       <c r="N128" t="s">
-        <v>1580</v>
+        <v>1569</v>
       </c>
       <c r="O128" t="s">
         <v>105</v>
       </c>
       <c r="P128" t="s">
         <v>35</v>
       </c>
       <c r="Q128" t="s">
-        <v>1581</v>
+        <v>1570</v>
       </c>
       <c r="R128" t="s">
-        <v>253</v>
+        <v>278</v>
       </c>
       <c r="S128" t="s">
         <v>108</v>
       </c>
       <c r="T128" t="s">
-        <v>39</v>
+        <v>1571</v>
       </c>
       <c r="U128" t="s">
         <v>40</v>
       </c>
       <c r="V128" t="s">
-        <v>1582</v>
+        <v>1572</v>
       </c>
       <c r="W128" t="s">
-        <v>1583</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>1584</v>
+        <v>1574</v>
       </c>
       <c r="C129" t="s">
-        <v>1585</v>
+        <v>1575</v>
       </c>
       <c r="D129" t="s">
-        <v>816</v>
+        <v>628</v>
       </c>
       <c r="E129" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="F129">
-        <v>14866</v>
+        <v>8126</v>
       </c>
       <c r="G129" t="s">
-        <v>1334</v>
+        <v>470</v>
       </c>
       <c r="H129" s="2">
-        <v>420592839684</v>
-[...3 lines deleted...]
-      </c>
+        <v>463200635355</v>
+      </c>
+      <c r="I129"/>
       <c r="J129" t="s">
-        <v>1586</v>
+        <v>1577</v>
       </c>
       <c r="K129" t="s">
-        <v>1587</v>
+        <v>1578</v>
       </c>
       <c r="L129" t="s">
-        <v>1588</v>
+        <v>1579</v>
       </c>
       <c r="M129" t="s">
-        <v>1589</v>
+        <v>1580</v>
       </c>
       <c r="N129" t="s">
-        <v>1590</v>
+        <v>1581</v>
       </c>
       <c r="O129" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P129" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="Q129" t="s">
-        <v>1591</v>
+        <v>1582</v>
       </c>
       <c r="R129" t="s">
         <v>37</v>
       </c>
       <c r="S129" t="s">
         <v>108</v>
       </c>
       <c r="T129" t="s">
-        <v>39</v>
+        <v>1583</v>
       </c>
       <c r="U129" t="s">
         <v>40</v>
       </c>
       <c r="V129" t="s">
-        <v>1592</v>
+        <v>1297</v>
       </c>
       <c r="W129" t="s">
-        <v>1593</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>1594</v>
+        <v>1585</v>
       </c>
       <c r="C130" t="s">
-        <v>1595</v>
+        <v>1586</v>
       </c>
       <c r="D130" t="s">
-        <v>1596</v>
+        <v>1587</v>
       </c>
       <c r="E130" t="s">
-        <v>976</v>
+        <v>1588</v>
       </c>
       <c r="F130">
-        <v>23946</v>
+        <v>21500</v>
       </c>
       <c r="G130" t="s">
-        <v>339</v>
+        <v>27</v>
       </c>
       <c r="H130" s="2">
-        <v>561101765218</v>
+        <v>720403862079</v>
       </c>
       <c r="I130" t="s">
         <v>28</v>
       </c>
       <c r="J130" t="s">
-        <v>1597</v>
+        <v>1589</v>
       </c>
       <c r="K130" t="s">
-        <v>1598</v>
+        <v>1590</v>
       </c>
       <c r="L130" t="s">
-        <v>1599</v>
+        <v>1591</v>
       </c>
       <c r="M130" t="s">
-        <v>1600</v>
+        <v>1592</v>
       </c>
       <c r="N130" t="s">
-        <v>1601</v>
+        <v>1593</v>
       </c>
       <c r="O130" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P130" t="s">
         <v>35</v>
       </c>
       <c r="Q130" t="s">
-        <v>1602</v>
+        <v>1594</v>
       </c>
       <c r="R130" t="s">
-        <v>1084</v>
+        <v>253</v>
       </c>
       <c r="S130" t="s">
         <v>38</v>
       </c>
       <c r="T130" t="s">
         <v>39</v>
       </c>
       <c r="U130" t="s">
         <v>40</v>
       </c>
-      <c r="V130"/>
+      <c r="V130" t="s">
+        <v>1595</v>
+      </c>
       <c r="W130" t="s">
-        <v>39</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C131" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D131" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E131" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F131">
+        <v>14860</v>
+      </c>
+      <c r="G131" t="s">
+        <v>998</v>
+      </c>
+      <c r="H131" s="2">
+        <v>162700738711</v>
+      </c>
+      <c r="I131" t="s">
+        <v>28</v>
+      </c>
+      <c r="J131" t="s">
+        <v>1601</v>
+      </c>
+      <c r="K131" t="s">
+        <v>1602</v>
+      </c>
+      <c r="L131" t="s">
         <v>1603</v>
       </c>
-      <c r="C131" t="s">
+      <c r="M131" t="s">
         <v>1604</v>
       </c>
-      <c r="D131" t="s">
+      <c r="N131" t="s">
         <v>1605</v>
-      </c>
-[...26 lines deleted...]
-        <v>1611</v>
       </c>
       <c r="O131" t="s">
         <v>105</v>
       </c>
       <c r="P131" t="s">
         <v>35</v>
       </c>
       <c r="Q131" t="s">
-        <v>1612</v>
+        <v>1606</v>
       </c>
       <c r="R131" t="s">
-        <v>278</v>
+        <v>253</v>
       </c>
       <c r="S131" t="s">
         <v>108</v>
       </c>
       <c r="T131" t="s">
-        <v>1613</v>
+        <v>39</v>
       </c>
       <c r="U131" t="s">
         <v>40</v>
       </c>
       <c r="V131" t="s">
-        <v>1614</v>
+        <v>1607</v>
       </c>
       <c r="W131" t="s">
-        <v>1615</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>1616</v>
+        <v>1609</v>
       </c>
       <c r="C132" t="s">
-        <v>1617</v>
+        <v>1610</v>
       </c>
       <c r="D132" t="s">
-        <v>1618</v>
+        <v>816</v>
       </c>
       <c r="E132" t="s">
-        <v>1619</v>
+        <v>1600</v>
       </c>
       <c r="F132">
-        <v>22640</v>
+        <v>14866</v>
       </c>
       <c r="G132" t="s">
-        <v>1620</v>
+        <v>998</v>
       </c>
       <c r="H132" s="2">
-        <v>591805876587</v>
+        <v>420592839684</v>
       </c>
       <c r="I132" t="s">
         <v>28</v>
       </c>
       <c r="J132" t="s">
-        <v>1621</v>
+        <v>1611</v>
       </c>
       <c r="K132" t="s">
-        <v>1622</v>
+        <v>1612</v>
       </c>
       <c r="L132" t="s">
-        <v>1623</v>
+        <v>1613</v>
       </c>
       <c r="M132" t="s">
-        <v>1624</v>
+        <v>1614</v>
       </c>
       <c r="N132" t="s">
-        <v>1625</v>
+        <v>1615</v>
       </c>
       <c r="O132" t="s">
-        <v>64</v>
+        <v>105</v>
       </c>
       <c r="P132" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="Q132" t="s">
-        <v>1626</v>
+        <v>1616</v>
       </c>
       <c r="R132" t="s">
         <v>37</v>
       </c>
       <c r="S132" t="s">
-        <v>1627</v>
+        <v>108</v>
       </c>
       <c r="T132" t="s">
-        <v>1628</v>
+        <v>39</v>
       </c>
       <c r="U132" t="s">
         <v>40</v>
       </c>
       <c r="V132" t="s">
-        <v>1629</v>
+        <v>1617</v>
       </c>
       <c r="W132" t="s">
-        <v>1630</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>1631</v>
+        <v>1619</v>
       </c>
       <c r="C133" t="s">
-        <v>1632</v>
+        <v>1620</v>
       </c>
       <c r="D133" t="s">
-        <v>1633</v>
+        <v>1621</v>
       </c>
       <c r="E133" t="s">
-        <v>1634</v>
+        <v>976</v>
       </c>
       <c r="F133">
-        <v>10833</v>
+        <v>23946</v>
       </c>
       <c r="G133" t="s">
-        <v>1635</v>
+        <v>338</v>
       </c>
       <c r="H133" s="2">
-        <v>590298936761</v>
-[...1 lines deleted...]
-      <c r="I133"/>
+        <v>561101765218</v>
+      </c>
+      <c r="I133" t="s">
+        <v>28</v>
+      </c>
       <c r="J133" t="s">
-        <v>1636</v>
+        <v>1622</v>
       </c>
       <c r="K133" t="s">
-        <v>1637</v>
+        <v>1623</v>
       </c>
       <c r="L133" t="s">
-        <v>1638</v>
+        <v>1624</v>
       </c>
       <c r="M133" t="s">
-        <v>1639</v>
+        <v>1625</v>
       </c>
       <c r="N133" t="s">
-        <v>1640</v>
+        <v>1626</v>
       </c>
       <c r="O133" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P133" t="s">
         <v>35</v>
       </c>
       <c r="Q133" t="s">
-        <v>1641</v>
+        <v>1627</v>
       </c>
       <c r="R133" t="s">
-        <v>253</v>
+        <v>1094</v>
       </c>
       <c r="S133" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T133" t="s">
         <v>39</v>
       </c>
       <c r="U133" t="s">
         <v>40</v>
       </c>
-      <c r="V133" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V133"/>
       <c r="W133" t="s">
-        <v>1643</v>
+        <v>39</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>1644</v>
+        <v>1628</v>
       </c>
       <c r="C134" t="s">
-        <v>1645</v>
+        <v>1629</v>
       </c>
       <c r="D134" t="s">
-        <v>269</v>
+        <v>1630</v>
       </c>
       <c r="E134" t="s">
-        <v>484</v>
+        <v>1631</v>
       </c>
       <c r="F134">
-        <v>24432</v>
+        <v>3924</v>
       </c>
       <c r="G134" t="s">
-        <v>485</v>
+        <v>1086</v>
       </c>
       <c r="H134" s="2">
-        <v>773170854270</v>
-[...3 lines deleted...]
-      </c>
+        <v>100100378568</v>
+      </c>
+      <c r="I134"/>
       <c r="J134" t="s">
-        <v>1646</v>
+        <v>1632</v>
       </c>
       <c r="K134" t="s">
-        <v>1647</v>
+        <v>1633</v>
       </c>
       <c r="L134" t="s">
-        <v>1648</v>
+        <v>1634</v>
       </c>
       <c r="M134" t="s">
-        <v>1649</v>
+        <v>1635</v>
       </c>
       <c r="N134" t="s">
-        <v>1650</v>
+        <v>1636</v>
       </c>
       <c r="O134" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P134" t="s">
         <v>35</v>
       </c>
       <c r="Q134" t="s">
-        <v>1651</v>
+        <v>1637</v>
       </c>
       <c r="R134" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="S134" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T134" t="s">
-        <v>39</v>
+        <v>1638</v>
       </c>
       <c r="U134" t="s">
         <v>40</v>
       </c>
-      <c r="V134"/>
+      <c r="V134" t="s">
+        <v>1639</v>
+      </c>
       <c r="W134" t="s">
-        <v>39</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>1652</v>
+        <v>1641</v>
       </c>
       <c r="C135" t="s">
-        <v>1653</v>
+        <v>1642</v>
       </c>
       <c r="D135" t="s">
-        <v>1227</v>
+        <v>1643</v>
       </c>
       <c r="E135" t="s">
-        <v>1654</v>
+        <v>1644</v>
       </c>
       <c r="F135">
-        <v>10077</v>
+        <v>22640</v>
       </c>
       <c r="G135" t="s">
-        <v>339</v>
+        <v>1645</v>
       </c>
       <c r="H135" s="2">
-        <v>246212253421</v>
-[...1 lines deleted...]
-      <c r="I135"/>
+        <v>591805876587</v>
+      </c>
+      <c r="I135" t="s">
+        <v>28</v>
+      </c>
       <c r="J135" t="s">
-        <v>1655</v>
+        <v>1646</v>
       </c>
       <c r="K135" t="s">
-        <v>1656</v>
+        <v>1647</v>
       </c>
       <c r="L135" t="s">
-        <v>1657</v>
+        <v>1648</v>
       </c>
       <c r="M135" t="s">
-        <v>1658</v>
+        <v>1649</v>
       </c>
       <c r="N135" t="s">
-        <v>1659</v>
+        <v>1650</v>
       </c>
       <c r="O135" t="s">
-        <v>105</v>
+        <v>64</v>
       </c>
       <c r="P135" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="Q135" t="s">
-        <v>1660</v>
+        <v>1651</v>
       </c>
       <c r="R135" t="s">
         <v>37</v>
       </c>
       <c r="S135" t="s">
-        <v>108</v>
+        <v>1652</v>
       </c>
       <c r="T135" t="s">
-        <v>1661</v>
+        <v>1653</v>
       </c>
       <c r="U135" t="s">
         <v>40</v>
       </c>
       <c r="V135" t="s">
-        <v>1662</v>
+        <v>1654</v>
       </c>
       <c r="W135" t="s">
-        <v>1663</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>1664</v>
+        <v>1656</v>
       </c>
       <c r="C136" t="s">
-        <v>1665</v>
+        <v>1657</v>
       </c>
       <c r="D136" t="s">
-        <v>269</v>
+        <v>1658</v>
       </c>
       <c r="E136" t="s">
-        <v>1666</v>
+        <v>1659</v>
       </c>
       <c r="F136">
-        <v>4154</v>
+        <v>10833</v>
       </c>
       <c r="G136" t="s">
-        <v>1667</v>
+        <v>1660</v>
       </c>
       <c r="H136" s="2">
-        <v>770200046359</v>
+        <v>590298936761</v>
       </c>
       <c r="I136"/>
       <c r="J136" t="s">
-        <v>1668</v>
+        <v>1661</v>
       </c>
       <c r="K136" t="s">
-        <v>1669</v>
+        <v>1662</v>
       </c>
       <c r="L136" t="s">
-        <v>1670</v>
+        <v>1663</v>
       </c>
       <c r="M136" t="s">
-        <v>1671</v>
+        <v>1664</v>
       </c>
       <c r="N136" t="s">
-        <v>1672</v>
+        <v>1665</v>
       </c>
       <c r="O136" t="s">
         <v>105</v>
       </c>
       <c r="P136" t="s">
         <v>35</v>
       </c>
       <c r="Q136" t="s">
-        <v>1673</v>
+        <v>1666</v>
       </c>
       <c r="R136" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S136" t="s">
         <v>108</v>
       </c>
       <c r="T136" t="s">
         <v>39</v>
       </c>
       <c r="U136" t="s">
         <v>40</v>
       </c>
       <c r="V136" t="s">
-        <v>1674</v>
+        <v>1667</v>
       </c>
       <c r="W136" t="s">
-        <v>1675</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>1676</v>
+        <v>1669</v>
       </c>
       <c r="C137" t="s">
-        <v>1677</v>
+        <v>1670</v>
       </c>
       <c r="D137" t="s">
-        <v>1678</v>
+        <v>269</v>
       </c>
       <c r="E137" t="s">
-        <v>1679</v>
+        <v>483</v>
       </c>
       <c r="F137">
-        <v>17183</v>
+        <v>24432</v>
       </c>
       <c r="G137" t="s">
-        <v>116</v>
+        <v>484</v>
       </c>
       <c r="H137" s="2">
-        <v>525204888870</v>
+        <v>773170854270</v>
       </c>
       <c r="I137" t="s">
         <v>28</v>
       </c>
       <c r="J137" t="s">
-        <v>1680</v>
+        <v>1671</v>
       </c>
       <c r="K137" t="s">
-        <v>1681</v>
+        <v>1672</v>
       </c>
       <c r="L137" t="s">
-        <v>1682</v>
+        <v>1673</v>
       </c>
       <c r="M137" t="s">
-        <v>1683</v>
+        <v>1674</v>
       </c>
       <c r="N137" t="s">
-        <v>1684</v>
+        <v>1675</v>
       </c>
       <c r="O137" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P137" t="s">
         <v>35</v>
       </c>
       <c r="Q137" t="s">
-        <v>1685</v>
+        <v>1676</v>
       </c>
       <c r="R137" t="s">
         <v>37</v>
       </c>
       <c r="S137" t="s">
         <v>38</v>
       </c>
       <c r="T137" t="s">
         <v>39</v>
       </c>
       <c r="U137" t="s">
         <v>40</v>
       </c>
-      <c r="V137" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V137"/>
       <c r="W137" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>1687</v>
+        <v>1677</v>
       </c>
       <c r="C138" t="s">
-        <v>1688</v>
+        <v>1678</v>
       </c>
       <c r="D138" t="s">
-        <v>1689</v>
+        <v>1233</v>
       </c>
       <c r="E138" t="s">
-        <v>1690</v>
+        <v>1679</v>
       </c>
       <c r="F138">
-        <v>20301</v>
+        <v>10077</v>
       </c>
       <c r="G138" t="s">
-        <v>58</v>
+        <v>338</v>
       </c>
       <c r="H138" s="2">
-        <v>505016111862</v>
-[...3 lines deleted...]
-      </c>
+        <v>246212253421</v>
+      </c>
+      <c r="I138"/>
       <c r="J138" t="s">
-        <v>1691</v>
+        <v>1680</v>
       </c>
       <c r="K138" t="s">
-        <v>1692</v>
+        <v>1681</v>
       </c>
       <c r="L138" t="s">
-        <v>1693</v>
+        <v>1682</v>
       </c>
       <c r="M138" t="s">
-        <v>1694</v>
+        <v>1683</v>
       </c>
       <c r="N138" t="s">
-        <v>1695</v>
+        <v>1684</v>
       </c>
       <c r="O138" t="s">
-        <v>64</v>
+        <v>105</v>
       </c>
       <c r="P138" t="s">
         <v>35</v>
       </c>
       <c r="Q138" t="s">
-        <v>1696</v>
+        <v>1685</v>
       </c>
       <c r="R138" t="s">
         <v>37</v>
       </c>
       <c r="S138" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T138" t="s">
-        <v>1697</v>
+        <v>1686</v>
       </c>
       <c r="U138" t="s">
         <v>40</v>
       </c>
       <c r="V138" t="s">
-        <v>1698</v>
+        <v>1687</v>
       </c>
       <c r="W138" t="s">
-        <v>1699</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>1700</v>
+        <v>1689</v>
       </c>
       <c r="C139" t="s">
-        <v>1701</v>
+        <v>1690</v>
       </c>
       <c r="D139" t="s">
-        <v>1702</v>
+        <v>269</v>
       </c>
       <c r="E139" t="s">
-        <v>1703</v>
+        <v>1691</v>
       </c>
       <c r="F139">
-        <v>11383</v>
+        <v>4154</v>
       </c>
       <c r="G139" t="s">
-        <v>143</v>
+        <v>1692</v>
       </c>
       <c r="H139" s="2">
-        <v>650108155463</v>
+        <v>770200046359</v>
       </c>
       <c r="I139"/>
       <c r="J139" t="s">
-        <v>1704</v>
+        <v>1693</v>
       </c>
       <c r="K139" t="s">
-        <v>1705</v>
+        <v>1694</v>
       </c>
       <c r="L139" t="s">
-        <v>1706</v>
+        <v>1695</v>
       </c>
       <c r="M139" t="s">
-        <v>1707</v>
+        <v>1696</v>
       </c>
       <c r="N139" t="s">
-        <v>1708</v>
+        <v>1697</v>
       </c>
       <c r="O139" t="s">
         <v>105</v>
       </c>
       <c r="P139" t="s">
         <v>35</v>
       </c>
       <c r="Q139" t="s">
-        <v>1709</v>
+        <v>1698</v>
       </c>
       <c r="R139" t="s">
         <v>37</v>
       </c>
       <c r="S139" t="s">
         <v>108</v>
       </c>
       <c r="T139" t="s">
-        <v>1710</v>
+        <v>39</v>
       </c>
       <c r="U139" t="s">
         <v>40</v>
       </c>
       <c r="V139" t="s">
-        <v>1711</v>
+        <v>1699</v>
       </c>
       <c r="W139" t="s">
-        <v>1712</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>1713</v>
+        <v>1701</v>
       </c>
       <c r="C140" t="s">
-        <v>1714</v>
+        <v>1702</v>
       </c>
       <c r="D140" t="s">
-        <v>1715</v>
+        <v>1703</v>
       </c>
       <c r="E140" t="s">
-        <v>1180</v>
+        <v>1704</v>
       </c>
       <c r="F140">
-        <v>16295</v>
+        <v>17183</v>
       </c>
       <c r="G140" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>1716</v>
+        <v>116</v>
+      </c>
+      <c r="H140" s="2">
+        <v>525204888870</v>
       </c>
       <c r="I140" t="s">
         <v>28</v>
       </c>
       <c r="J140" t="s">
-        <v>1717</v>
+        <v>1705</v>
       </c>
       <c r="K140" t="s">
-        <v>1718</v>
+        <v>1706</v>
       </c>
       <c r="L140" t="s">
-        <v>1719</v>
+        <v>1707</v>
       </c>
       <c r="M140" t="s">
-        <v>1720</v>
+        <v>1708</v>
       </c>
       <c r="N140" t="s">
-        <v>1721</v>
+        <v>1709</v>
       </c>
       <c r="O140" t="s">
         <v>105</v>
       </c>
       <c r="P140" t="s">
         <v>35</v>
       </c>
       <c r="Q140" t="s">
-        <v>1722</v>
+        <v>1710</v>
       </c>
       <c r="R140" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S140" t="s">
-        <v>1187</v>
+        <v>38</v>
       </c>
       <c r="T140" t="s">
         <v>39</v>
       </c>
       <c r="U140" t="s">
         <v>40</v>
       </c>
       <c r="V140" t="s">
-        <v>1723</v>
+        <v>1711</v>
       </c>
       <c r="W140" t="s">
-        <v>1724</v>
+        <v>39</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>1725</v>
+        <v>1712</v>
       </c>
       <c r="C141" t="s">
-        <v>1726</v>
+        <v>1713</v>
       </c>
       <c r="D141" t="s">
-        <v>1158</v>
+        <v>1714</v>
       </c>
       <c r="E141" t="s">
-        <v>1727</v>
+        <v>1715</v>
       </c>
       <c r="F141">
-        <v>4219</v>
+        <v>20301</v>
       </c>
       <c r="G141" t="s">
-        <v>286</v>
+        <v>58</v>
       </c>
       <c r="H141" s="2">
-        <v>666800065997</v>
-[...1 lines deleted...]
-      <c r="I141"/>
+        <v>505016111862</v>
+      </c>
+      <c r="I141" t="s">
+        <v>28</v>
+      </c>
       <c r="J141" t="s">
-        <v>707</v>
+        <v>1716</v>
       </c>
       <c r="K141" t="s">
-        <v>1728</v>
+        <v>1717</v>
       </c>
       <c r="L141" t="s">
-        <v>1729</v>
+        <v>1718</v>
       </c>
       <c r="M141" t="s">
-        <v>1730</v>
+        <v>1719</v>
       </c>
       <c r="N141" t="s">
-        <v>1731</v>
+        <v>1720</v>
       </c>
       <c r="O141" t="s">
-        <v>105</v>
+        <v>64</v>
       </c>
       <c r="P141" t="s">
         <v>35</v>
       </c>
       <c r="Q141" t="s">
-        <v>1732</v>
+        <v>1721</v>
       </c>
       <c r="R141" t="s">
         <v>37</v>
       </c>
       <c r="S141" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T141" t="s">
-        <v>39</v>
+        <v>1722</v>
       </c>
       <c r="U141" t="s">
         <v>40</v>
       </c>
       <c r="V141" t="s">
-        <v>1733</v>
+        <v>1723</v>
       </c>
       <c r="W141" t="s">
-        <v>1734</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>1735</v>
+        <v>1725</v>
       </c>
       <c r="C142" t="s">
-        <v>1736</v>
+        <v>1726</v>
       </c>
       <c r="D142" t="s">
-        <v>1737</v>
+        <v>1727</v>
       </c>
       <c r="E142" t="s">
-        <v>630</v>
+        <v>1728</v>
       </c>
       <c r="F142">
-        <v>4227</v>
+        <v>11383</v>
       </c>
       <c r="G142" t="s">
-        <v>1738</v>
+        <v>143</v>
       </c>
       <c r="H142" s="2">
-        <v>350700233843</v>
+        <v>650108155463</v>
       </c>
       <c r="I142"/>
       <c r="J142" t="s">
-        <v>1739</v>
+        <v>1729</v>
       </c>
       <c r="K142" t="s">
-        <v>1740</v>
+        <v>1730</v>
       </c>
       <c r="L142" t="s">
-        <v>1741</v>
+        <v>1731</v>
       </c>
       <c r="M142" t="s">
-        <v>1742</v>
+        <v>1732</v>
       </c>
       <c r="N142" t="s">
-        <v>1743</v>
+        <v>1733</v>
       </c>
       <c r="O142" t="s">
         <v>105</v>
       </c>
       <c r="P142" t="s">
         <v>35</v>
       </c>
       <c r="Q142" t="s">
-        <v>1744</v>
+        <v>1734</v>
       </c>
       <c r="R142" t="s">
         <v>37</v>
       </c>
       <c r="S142" t="s">
         <v>108</v>
       </c>
       <c r="T142" t="s">
-        <v>1745</v>
+        <v>1735</v>
       </c>
       <c r="U142" t="s">
         <v>40</v>
       </c>
       <c r="V142" t="s">
-        <v>1746</v>
+        <v>1736</v>
       </c>
       <c r="W142" t="s">
-        <v>1747</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>1748</v>
+        <v>1738</v>
       </c>
       <c r="C143" t="s">
-        <v>1749</v>
+        <v>1739</v>
       </c>
       <c r="D143" t="s">
-        <v>1750</v>
+        <v>1740</v>
       </c>
       <c r="E143" t="s">
-        <v>1751</v>
+        <v>1186</v>
       </c>
       <c r="F143">
-        <v>13826</v>
+        <v>16295</v>
       </c>
       <c r="G143" t="s">
-        <v>1752</v>
-[...4 lines deleted...]
-      <c r="I143"/>
+        <v>495</v>
+      </c>
+      <c r="H143" s="2" t="s">
+        <v>1741</v>
+      </c>
+      <c r="I143" t="s">
+        <v>28</v>
+      </c>
       <c r="J143" t="s">
-        <v>1753</v>
+        <v>1742</v>
       </c>
       <c r="K143" t="s">
-        <v>1754</v>
+        <v>1743</v>
       </c>
       <c r="L143" t="s">
-        <v>1755</v>
+        <v>1744</v>
       </c>
       <c r="M143" t="s">
-        <v>1756</v>
+        <v>1745</v>
       </c>
       <c r="N143" t="s">
-        <v>1757</v>
+        <v>1746</v>
       </c>
       <c r="O143" t="s">
         <v>105</v>
       </c>
       <c r="P143" t="s">
         <v>35</v>
       </c>
       <c r="Q143" t="s">
-        <v>1758</v>
+        <v>1747</v>
       </c>
       <c r="R143" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S143" t="s">
-        <v>108</v>
+        <v>1193</v>
       </c>
       <c r="T143" t="s">
         <v>39</v>
       </c>
       <c r="U143" t="s">
         <v>40</v>
       </c>
       <c r="V143" t="s">
-        <v>1759</v>
+        <v>1748</v>
       </c>
       <c r="W143" t="s">
-        <v>1760</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>1761</v>
+        <v>1750</v>
       </c>
       <c r="C144" t="s">
-        <v>1762</v>
+        <v>1751</v>
       </c>
       <c r="D144" t="s">
-        <v>1763</v>
+        <v>1164</v>
       </c>
       <c r="E144" t="s">
-        <v>1764</v>
+        <v>1752</v>
       </c>
       <c r="F144">
-        <v>7358</v>
+        <v>4219</v>
       </c>
       <c r="G144" t="s">
-        <v>1765</v>
+        <v>286</v>
       </c>
       <c r="H144" s="2">
-        <v>110116044503</v>
+        <v>666800065997</v>
       </c>
       <c r="I144"/>
       <c r="J144" t="s">
-        <v>1766</v>
+        <v>706</v>
       </c>
       <c r="K144" t="s">
-        <v>1767</v>
+        <v>1753</v>
       </c>
       <c r="L144" t="s">
-        <v>1768</v>
+        <v>1754</v>
       </c>
       <c r="M144" t="s">
-        <v>1769</v>
+        <v>1755</v>
       </c>
       <c r="N144" t="s">
-        <v>1770</v>
+        <v>1756</v>
       </c>
       <c r="O144" t="s">
         <v>105</v>
       </c>
       <c r="P144" t="s">
         <v>35</v>
       </c>
       <c r="Q144" t="s">
-        <v>1771</v>
+        <v>1757</v>
       </c>
       <c r="R144" t="s">
         <v>37</v>
       </c>
       <c r="S144" t="s">
         <v>108</v>
       </c>
       <c r="T144" t="s">
-        <v>1772</v>
+        <v>39</v>
       </c>
       <c r="U144" t="s">
         <v>40</v>
       </c>
       <c r="V144" t="s">
-        <v>1773</v>
+        <v>1758</v>
       </c>
       <c r="W144" t="s">
-        <v>1774</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>1775</v>
+        <v>1760</v>
       </c>
       <c r="C145" t="s">
-        <v>1776</v>
+        <v>1761</v>
       </c>
       <c r="D145" t="s">
-        <v>842</v>
+        <v>1762</v>
       </c>
       <c r="E145" t="s">
-        <v>1777</v>
+        <v>629</v>
       </c>
       <c r="F145">
-        <v>13661</v>
+        <v>4227</v>
       </c>
       <c r="G145" t="s">
-        <v>1778</v>
+        <v>1763</v>
       </c>
       <c r="H145" s="2">
-        <v>780436785050</v>
+        <v>350700233843</v>
       </c>
       <c r="I145"/>
       <c r="J145" t="s">
-        <v>1779</v>
+        <v>1764</v>
       </c>
       <c r="K145" t="s">
-        <v>1780</v>
+        <v>1765</v>
       </c>
       <c r="L145" t="s">
-        <v>1781</v>
+        <v>1766</v>
       </c>
       <c r="M145" t="s">
-        <v>1782</v>
+        <v>1767</v>
       </c>
       <c r="N145" t="s">
-        <v>1783</v>
+        <v>1768</v>
       </c>
       <c r="O145" t="s">
         <v>105</v>
       </c>
       <c r="P145" t="s">
         <v>35</v>
       </c>
       <c r="Q145" t="s">
-        <v>1784</v>
+        <v>1769</v>
       </c>
       <c r="R145" t="s">
         <v>37</v>
       </c>
       <c r="S145" t="s">
         <v>108</v>
       </c>
       <c r="T145" t="s">
-        <v>39</v>
+        <v>1770</v>
       </c>
       <c r="U145" t="s">
         <v>40</v>
       </c>
       <c r="V145" t="s">
-        <v>1785</v>
+        <v>1771</v>
       </c>
       <c r="W145" t="s">
-        <v>1786</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>1787</v>
+        <v>1773</v>
       </c>
       <c r="C146" t="s">
-        <v>1788</v>
+        <v>1774</v>
       </c>
       <c r="D146" t="s">
-        <v>1789</v>
+        <v>1775</v>
       </c>
       <c r="E146" t="s">
-        <v>630</v>
+        <v>1776</v>
       </c>
       <c r="F146">
-        <v>4267</v>
+        <v>13826</v>
       </c>
       <c r="G146" t="s">
-        <v>1790</v>
+        <v>1777</v>
       </c>
       <c r="H146" s="2">
-        <v>519010048086</v>
+        <v>667111799185</v>
       </c>
       <c r="I146"/>
       <c r="J146" t="s">
-        <v>1791</v>
+        <v>1778</v>
       </c>
       <c r="K146" t="s">
-        <v>1792</v>
+        <v>1779</v>
       </c>
       <c r="L146" t="s">
-        <v>1793</v>
+        <v>1780</v>
       </c>
       <c r="M146" t="s">
-        <v>1794</v>
+        <v>1781</v>
       </c>
       <c r="N146" t="s">
-        <v>1795</v>
+        <v>1782</v>
       </c>
       <c r="O146" t="s">
         <v>105</v>
       </c>
       <c r="P146" t="s">
         <v>35</v>
       </c>
       <c r="Q146" t="s">
-        <v>1796</v>
+        <v>1783</v>
       </c>
       <c r="R146" t="s">
         <v>37</v>
       </c>
       <c r="S146" t="s">
         <v>108</v>
       </c>
       <c r="T146" t="s">
-        <v>1797</v>
+        <v>39</v>
       </c>
       <c r="U146" t="s">
         <v>40</v>
       </c>
       <c r="V146" t="s">
-        <v>1798</v>
+        <v>1784</v>
       </c>
       <c r="W146" t="s">
-        <v>1799</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>1800</v>
+        <v>1786</v>
       </c>
       <c r="C147" t="s">
-        <v>1801</v>
+        <v>1787</v>
       </c>
       <c r="D147" t="s">
-        <v>1802</v>
+        <v>1788</v>
       </c>
       <c r="E147" t="s">
-        <v>1803</v>
+        <v>1789</v>
       </c>
       <c r="F147">
-        <v>9726</v>
+        <v>7358</v>
       </c>
       <c r="G147" t="s">
-        <v>1025</v>
+        <v>1790</v>
       </c>
       <c r="H147" s="2">
-        <v>771706730710</v>
+        <v>110116044503</v>
       </c>
       <c r="I147"/>
       <c r="J147" t="s">
-        <v>1804</v>
+        <v>1791</v>
       </c>
       <c r="K147" t="s">
-        <v>1805</v>
+        <v>1792</v>
       </c>
       <c r="L147" t="s">
-        <v>1806</v>
+        <v>1793</v>
       </c>
       <c r="M147" t="s">
-        <v>1807</v>
+        <v>1794</v>
       </c>
       <c r="N147" t="s">
-        <v>1808</v>
+        <v>1795</v>
       </c>
       <c r="O147" t="s">
         <v>105</v>
       </c>
       <c r="P147" t="s">
         <v>35</v>
       </c>
       <c r="Q147" t="s">
-        <v>1809</v>
+        <v>1796</v>
       </c>
       <c r="R147" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S147" t="s">
         <v>108</v>
       </c>
       <c r="T147" t="s">
-        <v>1810</v>
+        <v>1797</v>
       </c>
       <c r="U147" t="s">
         <v>40</v>
       </c>
       <c r="V147" t="s">
-        <v>1811</v>
+        <v>1798</v>
       </c>
       <c r="W147" t="s">
-        <v>1812</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>1813</v>
+        <v>1800</v>
       </c>
       <c r="C148" t="s">
-        <v>1814</v>
+        <v>1801</v>
       </c>
       <c r="D148" t="s">
-        <v>1815</v>
+        <v>842</v>
       </c>
       <c r="E148" t="s">
-        <v>1517</v>
+        <v>1802</v>
       </c>
       <c r="F148">
-        <v>6021</v>
+        <v>13661</v>
       </c>
       <c r="G148" t="s">
-        <v>1252</v>
+        <v>1803</v>
       </c>
       <c r="H148" s="2">
-        <v>165902053970</v>
-[...3 lines deleted...]
-      </c>
+        <v>780436785050</v>
+      </c>
+      <c r="I148"/>
       <c r="J148" t="s">
-        <v>1817</v>
+        <v>1804</v>
       </c>
       <c r="K148" t="s">
-        <v>1818</v>
+        <v>1805</v>
       </c>
       <c r="L148" t="s">
-        <v>1819</v>
+        <v>1806</v>
       </c>
       <c r="M148" t="s">
-        <v>1820</v>
+        <v>1807</v>
       </c>
       <c r="N148" t="s">
-        <v>1821</v>
+        <v>1808</v>
       </c>
       <c r="O148" t="s">
         <v>105</v>
       </c>
       <c r="P148" t="s">
         <v>35</v>
       </c>
       <c r="Q148" t="s">
-        <v>1822</v>
+        <v>1809</v>
       </c>
       <c r="R148" t="s">
         <v>37</v>
       </c>
       <c r="S148" t="s">
         <v>108</v>
       </c>
       <c r="T148" t="s">
-        <v>1823</v>
+        <v>39</v>
       </c>
       <c r="U148" t="s">
         <v>40</v>
       </c>
       <c r="V148" t="s">
-        <v>1824</v>
+        <v>1810</v>
       </c>
       <c r="W148" t="s">
-        <v>1825</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>1826</v>
+        <v>1812</v>
       </c>
       <c r="C149" t="s">
-        <v>1827</v>
+        <v>1813</v>
       </c>
       <c r="D149" t="s">
-        <v>1828</v>
+        <v>1814</v>
       </c>
       <c r="E149" t="s">
-        <v>1829</v>
+        <v>629</v>
       </c>
       <c r="F149">
-        <v>14792</v>
+        <v>4267</v>
       </c>
       <c r="G149" t="s">
-        <v>116</v>
+        <v>1815</v>
       </c>
       <c r="H149" s="2">
-        <v>162802556485</v>
-[...3 lines deleted...]
-      </c>
+        <v>519010048086</v>
+      </c>
+      <c r="I149"/>
       <c r="J149" t="s">
-        <v>1830</v>
+        <v>1816</v>
       </c>
       <c r="K149" t="s">
-        <v>1831</v>
+        <v>1817</v>
       </c>
       <c r="L149" t="s">
-        <v>1832</v>
+        <v>1818</v>
       </c>
       <c r="M149" t="s">
-        <v>1833</v>
+        <v>1819</v>
       </c>
       <c r="N149" t="s">
-        <v>1834</v>
+        <v>1820</v>
       </c>
       <c r="O149" t="s">
         <v>105</v>
       </c>
       <c r="P149" t="s">
         <v>35</v>
       </c>
       <c r="Q149" t="s">
-        <v>1835</v>
+        <v>1821</v>
       </c>
       <c r="R149" t="s">
         <v>37</v>
       </c>
       <c r="S149" t="s">
         <v>108</v>
       </c>
       <c r="T149" t="s">
-        <v>39</v>
+        <v>1822</v>
       </c>
       <c r="U149" t="s">
         <v>40</v>
       </c>
       <c r="V149" t="s">
-        <v>1836</v>
+        <v>1823</v>
       </c>
       <c r="W149" t="s">
-        <v>1837</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>1838</v>
+        <v>1825</v>
       </c>
       <c r="C150" t="s">
-        <v>1839</v>
+        <v>1826</v>
       </c>
       <c r="D150" t="s">
-        <v>1840</v>
+        <v>1827</v>
       </c>
       <c r="E150" t="s">
-        <v>1841</v>
+        <v>1828</v>
       </c>
       <c r="F150">
-        <v>14972</v>
+        <v>9726</v>
       </c>
       <c r="G150" t="s">
-        <v>143</v>
+        <v>1035</v>
       </c>
       <c r="H150" s="2">
-        <v>165035910113</v>
-[...3 lines deleted...]
-      </c>
+        <v>771706730710</v>
+      </c>
+      <c r="I150"/>
       <c r="J150" t="s">
-        <v>1843</v>
+        <v>1829</v>
       </c>
       <c r="K150" t="s">
-        <v>1844</v>
+        <v>1830</v>
       </c>
       <c r="L150" t="s">
-        <v>1845</v>
+        <v>1831</v>
       </c>
       <c r="M150" t="s">
-        <v>1846</v>
+        <v>1832</v>
       </c>
       <c r="N150" t="s">
-        <v>1847</v>
+        <v>1833</v>
       </c>
       <c r="O150" t="s">
         <v>105</v>
       </c>
       <c r="P150" t="s">
         <v>35</v>
       </c>
       <c r="Q150" t="s">
-        <v>1848</v>
+        <v>1834</v>
       </c>
       <c r="R150" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S150" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T150" t="s">
-        <v>1849</v>
+        <v>1835</v>
       </c>
       <c r="U150" t="s">
         <v>40</v>
       </c>
       <c r="V150" t="s">
-        <v>1850</v>
+        <v>1836</v>
       </c>
       <c r="W150" t="s">
-        <v>1851</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>1852</v>
+        <v>1838</v>
       </c>
       <c r="C151" t="s">
-        <v>1853</v>
+        <v>1839</v>
       </c>
       <c r="D151" t="s">
-        <v>1854</v>
+        <v>1840</v>
       </c>
       <c r="E151" t="s">
-        <v>1855</v>
+        <v>1542</v>
       </c>
       <c r="F151">
-        <v>9404</v>
+        <v>6021</v>
       </c>
       <c r="G151" t="s">
-        <v>1790</v>
+        <v>1258</v>
       </c>
       <c r="H151" s="2">
-        <v>330700214005</v>
-[...1 lines deleted...]
-      <c r="I151"/>
+        <v>165902053970</v>
+      </c>
+      <c r="I151" t="s">
+        <v>1841</v>
+      </c>
       <c r="J151" t="s">
-        <v>1856</v>
+        <v>1842</v>
       </c>
       <c r="K151" t="s">
-        <v>1857</v>
+        <v>1843</v>
       </c>
       <c r="L151" t="s">
-        <v>1858</v>
+        <v>1844</v>
       </c>
       <c r="M151" t="s">
-        <v>1859</v>
+        <v>1845</v>
       </c>
       <c r="N151" t="s">
-        <v>1860</v>
+        <v>1846</v>
       </c>
       <c r="O151" t="s">
         <v>105</v>
       </c>
       <c r="P151" t="s">
         <v>35</v>
       </c>
       <c r="Q151" t="s">
-        <v>1861</v>
+        <v>1847</v>
       </c>
       <c r="R151" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
       <c r="S151" t="s">
         <v>108</v>
       </c>
       <c r="T151" t="s">
-        <v>1862</v>
+        <v>1848</v>
       </c>
       <c r="U151" t="s">
         <v>40</v>
       </c>
       <c r="V151" t="s">
-        <v>1863</v>
+        <v>1849</v>
       </c>
       <c r="W151" t="s">
-        <v>1864</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>1865</v>
+        <v>1851</v>
       </c>
       <c r="C152" t="s">
-        <v>1866</v>
+        <v>1852</v>
       </c>
       <c r="D152" t="s">
-        <v>1867</v>
+        <v>1853</v>
       </c>
       <c r="E152" t="s">
-        <v>1868</v>
+        <v>1854</v>
       </c>
       <c r="F152">
-        <v>12496</v>
+        <v>14792</v>
       </c>
       <c r="G152" t="s">
-        <v>399</v>
+        <v>116</v>
       </c>
       <c r="H152" s="2">
-        <v>780160047864</v>
-[...1 lines deleted...]
-      <c r="I152"/>
+        <v>162802556485</v>
+      </c>
+      <c r="I152" t="s">
+        <v>28</v>
+      </c>
       <c r="J152" t="s">
-        <v>1869</v>
+        <v>1855</v>
       </c>
       <c r="K152" t="s">
-        <v>1870</v>
+        <v>1856</v>
       </c>
       <c r="L152" t="s">
-        <v>1871</v>
+        <v>1857</v>
       </c>
       <c r="M152" t="s">
-        <v>1872</v>
+        <v>1858</v>
       </c>
       <c r="N152" t="s">
-        <v>1873</v>
+        <v>1859</v>
       </c>
       <c r="O152" t="s">
         <v>105</v>
       </c>
       <c r="P152" t="s">
         <v>35</v>
       </c>
       <c r="Q152" t="s">
-        <v>1874</v>
+        <v>1860</v>
       </c>
       <c r="R152" t="s">
         <v>37</v>
       </c>
       <c r="S152" t="s">
         <v>108</v>
       </c>
       <c r="T152" t="s">
         <v>39</v>
       </c>
       <c r="U152" t="s">
         <v>40</v>
       </c>
       <c r="V152" t="s">
-        <v>1875</v>
+        <v>1861</v>
       </c>
       <c r="W152" t="s">
-        <v>1876</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>1877</v>
+        <v>1863</v>
       </c>
       <c r="C153" t="s">
-        <v>1878</v>
+        <v>1864</v>
       </c>
       <c r="D153" t="s">
-        <v>1879</v>
+        <v>1865</v>
       </c>
       <c r="E153" t="s">
-        <v>1880</v>
+        <v>1866</v>
       </c>
       <c r="F153">
-        <v>14336</v>
+        <v>14972</v>
       </c>
       <c r="G153" t="s">
-        <v>542</v>
+        <v>143</v>
       </c>
       <c r="H153" s="2">
-        <v>165702640410</v>
-[...1 lines deleted...]
-      <c r="I153"/>
+        <v>165035910113</v>
+      </c>
+      <c r="I153" t="s">
+        <v>1867</v>
+      </c>
       <c r="J153" t="s">
-        <v>1881</v>
+        <v>1868</v>
       </c>
       <c r="K153" t="s">
-        <v>1882</v>
+        <v>1869</v>
       </c>
       <c r="L153" t="s">
-        <v>1883</v>
+        <v>1870</v>
       </c>
       <c r="M153" t="s">
-        <v>1884</v>
+        <v>1871</v>
       </c>
       <c r="N153" t="s">
-        <v>1885</v>
+        <v>1872</v>
       </c>
       <c r="O153" t="s">
         <v>105</v>
       </c>
       <c r="P153" t="s">
         <v>35</v>
       </c>
       <c r="Q153" t="s">
-        <v>1886</v>
+        <v>1873</v>
       </c>
       <c r="R153" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S153" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T153" t="s">
-        <v>39</v>
+        <v>1874</v>
       </c>
       <c r="U153" t="s">
         <v>40</v>
       </c>
       <c r="V153" t="s">
-        <v>1887</v>
+        <v>1875</v>
       </c>
       <c r="W153" t="s">
-        <v>39</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>1888</v>
+        <v>1877</v>
       </c>
       <c r="C154" t="s">
-        <v>1889</v>
+        <v>1878</v>
       </c>
       <c r="D154" t="s">
-        <v>1890</v>
+        <v>1879</v>
       </c>
       <c r="E154" t="s">
-        <v>1891</v>
+        <v>1880</v>
       </c>
       <c r="F154">
-        <v>19722</v>
+        <v>9404</v>
       </c>
       <c r="G154" t="s">
-        <v>1892</v>
+        <v>1815</v>
       </c>
       <c r="H154" s="2">
-        <v>233903488572</v>
-[...3 lines deleted...]
-      </c>
+        <v>330700214005</v>
+      </c>
+      <c r="I154"/>
       <c r="J154" t="s">
-        <v>1893</v>
+        <v>1881</v>
       </c>
       <c r="K154" t="s">
-        <v>1894</v>
+        <v>1882</v>
       </c>
       <c r="L154" t="s">
-        <v>1895</v>
+        <v>1883</v>
       </c>
       <c r="M154" t="s">
-        <v>1896</v>
+        <v>1884</v>
       </c>
       <c r="N154" t="s">
-        <v>1897</v>
+        <v>1885</v>
       </c>
       <c r="O154" t="s">
-        <v>64</v>
+        <v>105</v>
       </c>
       <c r="P154" t="s">
         <v>35</v>
       </c>
       <c r="Q154" t="s">
-        <v>1898</v>
+        <v>1886</v>
       </c>
       <c r="R154" t="s">
-        <v>107</v>
+        <v>278</v>
       </c>
       <c r="S154" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T154" t="s">
-        <v>39</v>
+        <v>1887</v>
       </c>
       <c r="U154" t="s">
         <v>40</v>
       </c>
       <c r="V154" t="s">
-        <v>1899</v>
+        <v>1888</v>
       </c>
       <c r="W154" t="s">
-        <v>1900</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>1901</v>
+        <v>1890</v>
       </c>
       <c r="C155" t="s">
-        <v>1902</v>
+        <v>1891</v>
       </c>
       <c r="D155" t="s">
-        <v>1903</v>
+        <v>1892</v>
       </c>
       <c r="E155" t="s">
-        <v>1904</v>
+        <v>1893</v>
       </c>
       <c r="F155">
-        <v>16294</v>
+        <v>12496</v>
       </c>
       <c r="G155" t="s">
-        <v>46</v>
+        <v>398</v>
       </c>
       <c r="H155" s="2">
-        <v>420546549081</v>
-[...3 lines deleted...]
-      </c>
+        <v>780160047864</v>
+      </c>
+      <c r="I155"/>
       <c r="J155" t="s">
-        <v>1906</v>
+        <v>1894</v>
       </c>
       <c r="K155" t="s">
-        <v>1907</v>
+        <v>1895</v>
       </c>
       <c r="L155" t="s">
-        <v>1908</v>
+        <v>1896</v>
       </c>
       <c r="M155" t="s">
-        <v>1909</v>
+        <v>1897</v>
       </c>
       <c r="N155" t="s">
-        <v>1910</v>
+        <v>1898</v>
       </c>
       <c r="O155" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P155" t="s">
         <v>35</v>
       </c>
       <c r="Q155" t="s">
-        <v>1911</v>
+        <v>1899</v>
       </c>
       <c r="R155" t="s">
         <v>37</v>
       </c>
       <c r="S155" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T155" t="s">
         <v>39</v>
       </c>
       <c r="U155" t="s">
         <v>40</v>
       </c>
-      <c r="V155"/>
+      <c r="V155" t="s">
+        <v>1900</v>
+      </c>
       <c r="W155" t="s">
-        <v>39</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>1912</v>
+        <v>1902</v>
       </c>
       <c r="C156" t="s">
-        <v>1913</v>
+        <v>1903</v>
       </c>
       <c r="D156" t="s">
-        <v>1914</v>
+        <v>1904</v>
       </c>
       <c r="E156" t="s">
-        <v>1915</v>
+        <v>1905</v>
       </c>
       <c r="F156">
-        <v>9938</v>
+        <v>14336</v>
       </c>
       <c r="G156" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="H156" s="2">
-        <v>770265011756</v>
+        <v>165702640410</v>
       </c>
       <c r="I156"/>
       <c r="J156" t="s">
-        <v>1916</v>
+        <v>1906</v>
       </c>
       <c r="K156" t="s">
-        <v>1917</v>
+        <v>1907</v>
       </c>
       <c r="L156" t="s">
-        <v>1918</v>
+        <v>1908</v>
       </c>
       <c r="M156" t="s">
-        <v>1919</v>
+        <v>1909</v>
       </c>
       <c r="N156" t="s">
-        <v>1920</v>
+        <v>1910</v>
       </c>
       <c r="O156" t="s">
         <v>105</v>
       </c>
       <c r="P156" t="s">
         <v>35</v>
       </c>
       <c r="Q156" t="s">
-        <v>1921</v>
+        <v>1911</v>
       </c>
       <c r="R156" t="s">
-        <v>107</v>
+        <v>253</v>
       </c>
       <c r="S156" t="s">
         <v>108</v>
       </c>
       <c r="T156" t="s">
         <v>39</v>
       </c>
       <c r="U156" t="s">
         <v>40</v>
       </c>
       <c r="V156" t="s">
-        <v>1922</v>
+        <v>1912</v>
       </c>
       <c r="W156" t="s">
-        <v>1923</v>
+        <v>39</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>1924</v>
+        <v>1913</v>
       </c>
       <c r="C157" t="s">
-        <v>1925</v>
+        <v>1914</v>
       </c>
       <c r="D157" t="s">
-        <v>1926</v>
+        <v>1915</v>
       </c>
       <c r="E157" t="s">
-        <v>1927</v>
+        <v>1916</v>
       </c>
       <c r="F157">
-        <v>4416</v>
+        <v>19722</v>
       </c>
       <c r="G157" t="s">
-        <v>339</v>
+        <v>1917</v>
       </c>
       <c r="H157" s="2">
-        <v>246600260122</v>
-[...1 lines deleted...]
-      <c r="I157"/>
+        <v>233903488572</v>
+      </c>
+      <c r="I157" t="s">
+        <v>28</v>
+      </c>
       <c r="J157" t="s">
-        <v>1928</v>
+        <v>1918</v>
       </c>
       <c r="K157" t="s">
-        <v>1929</v>
+        <v>1919</v>
       </c>
       <c r="L157" t="s">
-        <v>1930</v>
+        <v>1920</v>
       </c>
       <c r="M157" t="s">
-        <v>1931</v>
+        <v>1921</v>
       </c>
       <c r="N157" t="s">
-        <v>1932</v>
+        <v>1922</v>
       </c>
       <c r="O157" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="P157" t="s">
         <v>35</v>
       </c>
       <c r="Q157" t="s">
-        <v>1933</v>
+        <v>1923</v>
       </c>
       <c r="R157" t="s">
-        <v>278</v>
+        <v>765</v>
       </c>
       <c r="S157" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T157" t="s">
-        <v>1934</v>
+        <v>39</v>
       </c>
       <c r="U157" t="s">
         <v>40</v>
       </c>
       <c r="V157" t="s">
-        <v>1935</v>
+        <v>1924</v>
       </c>
       <c r="W157" t="s">
-        <v>1936</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>1937</v>
+        <v>1926</v>
       </c>
       <c r="C158" t="s">
-        <v>1938</v>
+        <v>1927</v>
       </c>
       <c r="D158" t="s">
-        <v>1939</v>
+        <v>1928</v>
       </c>
       <c r="E158" t="s">
-        <v>976</v>
+        <v>1929</v>
       </c>
       <c r="F158">
-        <v>23948</v>
+        <v>16294</v>
       </c>
       <c r="G158" t="s">
-        <v>339</v>
+        <v>46</v>
       </c>
       <c r="H158" s="2">
-        <v>163203164272</v>
+        <v>420546549081</v>
       </c>
       <c r="I158" t="s">
-        <v>28</v>
+        <v>1930</v>
       </c>
       <c r="J158" t="s">
-        <v>1940</v>
+        <v>1931</v>
       </c>
       <c r="K158" t="s">
-        <v>1941</v>
+        <v>1932</v>
       </c>
       <c r="L158" t="s">
-        <v>1942</v>
+        <v>1933</v>
       </c>
       <c r="M158" t="s">
-        <v>1943</v>
+        <v>1934</v>
       </c>
       <c r="N158" t="s">
-        <v>1944</v>
+        <v>1935</v>
       </c>
       <c r="O158" t="s">
         <v>34</v>
       </c>
       <c r="P158" t="s">
         <v>35</v>
       </c>
       <c r="Q158" t="s">
-        <v>1945</v>
+        <v>1936</v>
       </c>
       <c r="R158" t="s">
-        <v>983</v>
+        <v>37</v>
       </c>
       <c r="S158" t="s">
         <v>38</v>
       </c>
       <c r="T158" t="s">
         <v>39</v>
       </c>
       <c r="U158" t="s">
         <v>40</v>
       </c>
       <c r="V158"/>
       <c r="W158" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>1946</v>
+        <v>1937</v>
       </c>
       <c r="C159" t="s">
-        <v>1947</v>
+        <v>1938</v>
       </c>
       <c r="D159" t="s">
-        <v>1948</v>
+        <v>1939</v>
       </c>
       <c r="E159" t="s">
-        <v>1949</v>
+        <v>1940</v>
       </c>
       <c r="F159">
-        <v>10205</v>
+        <v>9938</v>
       </c>
       <c r="G159" t="s">
-        <v>658</v>
+        <v>541</v>
       </c>
       <c r="H159" s="2">
-        <v>461105546327</v>
+        <v>770265011756</v>
       </c>
       <c r="I159"/>
       <c r="J159" t="s">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="K159" t="s">
-        <v>1951</v>
+        <v>1942</v>
       </c>
       <c r="L159" t="s">
-        <v>1952</v>
+        <v>1943</v>
       </c>
       <c r="M159" t="s">
-        <v>1953</v>
+        <v>1944</v>
       </c>
       <c r="N159" t="s">
-        <v>1954</v>
+        <v>1945</v>
       </c>
       <c r="O159" t="s">
         <v>105</v>
       </c>
       <c r="P159" t="s">
         <v>35</v>
       </c>
       <c r="Q159" t="s">
-        <v>1955</v>
+        <v>1946</v>
       </c>
       <c r="R159" t="s">
-        <v>37</v>
+        <v>686</v>
       </c>
       <c r="S159" t="s">
         <v>108</v>
       </c>
       <c r="T159" t="s">
-        <v>1956</v>
+        <v>39</v>
       </c>
       <c r="U159" t="s">
         <v>40</v>
       </c>
       <c r="V159" t="s">
-        <v>1957</v>
+        <v>1947</v>
       </c>
       <c r="W159" t="s">
-        <v>1958</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>1959</v>
+        <v>1949</v>
       </c>
       <c r="C160" t="s">
-        <v>1960</v>
+        <v>1950</v>
       </c>
       <c r="D160" t="s">
-        <v>1961</v>
+        <v>1951</v>
       </c>
       <c r="E160" t="s">
-        <v>1962</v>
+        <v>1952</v>
       </c>
       <c r="F160">
-        <v>17055</v>
+        <v>4416</v>
       </c>
       <c r="G160" t="s">
-        <v>1963</v>
+        <v>338</v>
       </c>
       <c r="H160" s="2">
-        <v>773374003567</v>
-[...3 lines deleted...]
-      </c>
+        <v>246600260122</v>
+      </c>
+      <c r="I160"/>
       <c r="J160" t="s">
-        <v>1965</v>
+        <v>1953</v>
       </c>
       <c r="K160" t="s">
-        <v>1966</v>
+        <v>1954</v>
       </c>
       <c r="L160" t="s">
-        <v>1967</v>
+        <v>1955</v>
       </c>
       <c r="M160" t="s">
-        <v>1968</v>
+        <v>1956</v>
       </c>
       <c r="N160" t="s">
-        <v>1969</v>
+        <v>1957</v>
       </c>
       <c r="O160" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P160" t="s">
         <v>35</v>
       </c>
       <c r="Q160" t="s">
-        <v>1970</v>
+        <v>1958</v>
       </c>
       <c r="R160" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="S160" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T160" t="s">
-        <v>1971</v>
+        <v>1959</v>
       </c>
       <c r="U160" t="s">
         <v>40</v>
       </c>
       <c r="V160" t="s">
-        <v>1972</v>
+        <v>1960</v>
       </c>
       <c r="W160" t="s">
-        <v>1973</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>1974</v>
+        <v>1962</v>
       </c>
       <c r="C161" t="s">
-        <v>1975</v>
+        <v>1963</v>
       </c>
       <c r="D161" t="s">
-        <v>1976</v>
+        <v>1964</v>
       </c>
       <c r="E161" t="s">
-        <v>1551</v>
+        <v>976</v>
       </c>
       <c r="F161">
-        <v>8128</v>
+        <v>23948</v>
       </c>
       <c r="G161" t="s">
-        <v>471</v>
+        <v>338</v>
       </c>
       <c r="H161" s="2">
-        <v>462400129690</v>
-[...1 lines deleted...]
-      <c r="I161"/>
+        <v>163203164272</v>
+      </c>
+      <c r="I161" t="s">
+        <v>28</v>
+      </c>
       <c r="J161" t="s">
-        <v>1977</v>
+        <v>1965</v>
       </c>
       <c r="K161" t="s">
-        <v>1978</v>
+        <v>1966</v>
       </c>
       <c r="L161" t="s">
-        <v>1979</v>
+        <v>1967</v>
       </c>
       <c r="M161" t="s">
-        <v>1980</v>
+        <v>1968</v>
       </c>
       <c r="N161" t="s">
-        <v>1981</v>
+        <v>1969</v>
       </c>
       <c r="O161" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P161" t="s">
         <v>35</v>
       </c>
       <c r="Q161" t="s">
-        <v>1982</v>
+        <v>1970</v>
       </c>
       <c r="R161" t="s">
         <v>37</v>
       </c>
       <c r="S161" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T161" t="s">
         <v>39</v>
       </c>
       <c r="U161" t="s">
         <v>40</v>
       </c>
-      <c r="V161" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V161"/>
       <c r="W161" t="s">
-        <v>1984</v>
+        <v>39</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>1985</v>
+        <v>1971</v>
       </c>
       <c r="C162" t="s">
-        <v>1986</v>
+        <v>1972</v>
       </c>
       <c r="D162" t="s">
-        <v>1987</v>
+        <v>1973</v>
       </c>
       <c r="E162" t="s">
-        <v>398</v>
+        <v>1974</v>
       </c>
       <c r="F162">
-        <v>19151</v>
+        <v>10205</v>
       </c>
       <c r="G162" t="s">
-        <v>399</v>
+        <v>657</v>
       </c>
       <c r="H162" s="2">
-        <v>222409370806</v>
-[...3 lines deleted...]
-      </c>
+        <v>461105546327</v>
+      </c>
+      <c r="I162"/>
       <c r="J162" t="s">
-        <v>1988</v>
+        <v>1975</v>
       </c>
       <c r="K162" t="s">
-        <v>1989</v>
+        <v>1976</v>
       </c>
       <c r="L162" t="s">
-        <v>1990</v>
+        <v>1977</v>
       </c>
       <c r="M162" t="s">
-        <v>1991</v>
+        <v>1978</v>
       </c>
       <c r="N162" t="s">
-        <v>1992</v>
+        <v>1979</v>
       </c>
       <c r="O162" t="s">
         <v>105</v>
       </c>
       <c r="P162" t="s">
         <v>35</v>
       </c>
       <c r="Q162" t="s">
-        <v>1993</v>
+        <v>1980</v>
       </c>
       <c r="R162" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="S162" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T162" t="s">
-        <v>39</v>
+        <v>1981</v>
       </c>
       <c r="U162" t="s">
         <v>40</v>
       </c>
       <c r="V162" t="s">
-        <v>1994</v>
+        <v>1982</v>
       </c>
       <c r="W162" t="s">
-        <v>1995</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>1996</v>
+        <v>1984</v>
       </c>
       <c r="C163" t="s">
-        <v>1997</v>
+        <v>1985</v>
       </c>
       <c r="D163" t="s">
-        <v>1998</v>
+        <v>1986</v>
       </c>
       <c r="E163" t="s">
-        <v>1999</v>
+        <v>1987</v>
       </c>
       <c r="F163">
-        <v>7926</v>
+        <v>17055</v>
       </c>
       <c r="G163" t="s">
-        <v>286</v>
+        <v>1988</v>
       </c>
       <c r="H163" s="2">
-        <v>272208897048</v>
-[...1 lines deleted...]
-      <c r="I163"/>
+        <v>773374003567</v>
+      </c>
+      <c r="I163" t="s">
+        <v>1989</v>
+      </c>
       <c r="J163" t="s">
-        <v>2000</v>
+        <v>1990</v>
       </c>
       <c r="K163" t="s">
-        <v>2001</v>
+        <v>1991</v>
       </c>
       <c r="L163" t="s">
-        <v>2002</v>
+        <v>1992</v>
       </c>
       <c r="M163" t="s">
-        <v>2003</v>
+        <v>1993</v>
       </c>
       <c r="N163" t="s">
-        <v>2004</v>
+        <v>1994</v>
       </c>
       <c r="O163" t="s">
         <v>105</v>
       </c>
       <c r="P163" t="s">
         <v>35</v>
       </c>
       <c r="Q163" t="s">
-        <v>2005</v>
+        <v>1995</v>
       </c>
       <c r="R163" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="S163" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T163" t="s">
-        <v>39</v>
+        <v>1996</v>
       </c>
       <c r="U163" t="s">
         <v>40</v>
       </c>
       <c r="V163" t="s">
-        <v>2006</v>
+        <v>1997</v>
       </c>
       <c r="W163" t="s">
-        <v>2007</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>2008</v>
+        <v>1999</v>
       </c>
       <c r="C164" t="s">
-        <v>2009</v>
+        <v>2000</v>
       </c>
       <c r="D164" t="s">
-        <v>2010</v>
+        <v>2001</v>
       </c>
       <c r="E164" t="s">
-        <v>360</v>
+        <v>1576</v>
       </c>
       <c r="F164">
-        <v>4533</v>
+        <v>8128</v>
       </c>
       <c r="G164" t="s">
-        <v>116</v>
+        <v>470</v>
       </c>
       <c r="H164" s="2">
-        <v>352501368913</v>
+        <v>462400129690</v>
       </c>
       <c r="I164"/>
       <c r="J164" t="s">
-        <v>2011</v>
+        <v>2002</v>
       </c>
       <c r="K164" t="s">
-        <v>2012</v>
+        <v>2003</v>
       </c>
       <c r="L164" t="s">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="M164" t="s">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="N164" t="s">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="O164" t="s">
         <v>105</v>
       </c>
       <c r="P164" t="s">
         <v>35</v>
       </c>
       <c r="Q164" t="s">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="R164" t="s">
         <v>37</v>
       </c>
       <c r="S164" t="s">
         <v>108</v>
       </c>
       <c r="T164" t="s">
-        <v>2017</v>
+        <v>39</v>
       </c>
       <c r="U164" t="s">
         <v>40</v>
       </c>
       <c r="V164" t="s">
-        <v>2018</v>
+        <v>2008</v>
       </c>
       <c r="W164" t="s">
-        <v>2019</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>2020</v>
+        <v>2010</v>
       </c>
       <c r="C165" t="s">
-        <v>974</v>
+        <v>2011</v>
       </c>
       <c r="D165" t="s">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="E165" t="s">
-        <v>2022</v>
+        <v>397</v>
       </c>
       <c r="F165">
-        <v>22539</v>
+        <v>19151</v>
       </c>
       <c r="G165" t="s">
-        <v>74</v>
+        <v>398</v>
       </c>
       <c r="H165" s="2">
-        <v>590425669286</v>
+        <v>222409370806</v>
       </c>
       <c r="I165" t="s">
         <v>28</v>
       </c>
       <c r="J165" t="s">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="K165" t="s">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="L165" t="s">
-        <v>2025</v>
+        <v>2015</v>
       </c>
       <c r="M165" t="s">
-        <v>2026</v>
+        <v>2016</v>
       </c>
       <c r="N165" t="s">
-        <v>2027</v>
+        <v>2017</v>
       </c>
       <c r="O165" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P165" t="s">
         <v>35</v>
       </c>
       <c r="Q165" t="s">
-        <v>2028</v>
+        <v>2018</v>
       </c>
       <c r="R165" t="s">
         <v>37</v>
       </c>
       <c r="S165" t="s">
         <v>38</v>
       </c>
       <c r="T165" t="s">
         <v>39</v>
       </c>
       <c r="U165" t="s">
         <v>40</v>
       </c>
       <c r="V165" t="s">
-        <v>41</v>
+        <v>2019</v>
       </c>
       <c r="W165" t="s">
-        <v>39</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C166" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D166" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E166" t="s">
+        <v>359</v>
+      </c>
+      <c r="F166">
+        <v>4533</v>
+      </c>
+      <c r="G166" t="s">
+        <v>116</v>
+      </c>
+      <c r="H166" s="2">
+        <v>352501368913</v>
+      </c>
+      <c r="I166"/>
+      <c r="J166" t="s">
+        <v>2024</v>
+      </c>
+      <c r="K166" t="s">
+        <v>2025</v>
+      </c>
+      <c r="L166" t="s">
+        <v>2026</v>
+      </c>
+      <c r="M166" t="s">
+        <v>2027</v>
+      </c>
+      <c r="N166" t="s">
+        <v>2028</v>
+      </c>
+      <c r="O166" t="s">
+        <v>105</v>
+      </c>
+      <c r="P166" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q166" t="s">
         <v>2029</v>
-      </c>
-[...43 lines deleted...]
-        <v>2039</v>
       </c>
       <c r="R166" t="s">
         <v>37</v>
       </c>
       <c r="S166" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T166" t="s">
-        <v>39</v>
+        <v>2030</v>
       </c>
       <c r="U166" t="s">
         <v>40</v>
       </c>
       <c r="V166" t="s">
-        <v>2040</v>
+        <v>2031</v>
       </c>
       <c r="W166" t="s">
-        <v>39</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>2041</v>
+        <v>2033</v>
       </c>
       <c r="C167" t="s">
-        <v>2042</v>
+        <v>974</v>
       </c>
       <c r="D167" t="s">
-        <v>371</v>
+        <v>2034</v>
       </c>
       <c r="E167" t="s">
-        <v>2043</v>
+        <v>2035</v>
       </c>
       <c r="F167">
-        <v>15774</v>
+        <v>22539</v>
       </c>
       <c r="G167" t="s">
-        <v>2044</v>
+        <v>74</v>
       </c>
       <c r="H167" s="2">
-        <v>665812742377</v>
+        <v>590425669286</v>
       </c>
       <c r="I167" t="s">
         <v>28</v>
       </c>
       <c r="J167" t="s">
-        <v>2045</v>
+        <v>2036</v>
       </c>
       <c r="K167" t="s">
-        <v>2046</v>
+        <v>2037</v>
       </c>
       <c r="L167" t="s">
-        <v>2047</v>
+        <v>2038</v>
       </c>
       <c r="M167" t="s">
-        <v>2048</v>
+        <v>2039</v>
       </c>
       <c r="N167" t="s">
-        <v>2049</v>
+        <v>2040</v>
       </c>
       <c r="O167" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P167" t="s">
         <v>35</v>
       </c>
       <c r="Q167" t="s">
-        <v>2050</v>
+        <v>2041</v>
       </c>
       <c r="R167" t="s">
         <v>37</v>
       </c>
       <c r="S167" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T167" t="s">
         <v>39</v>
       </c>
       <c r="U167" t="s">
         <v>40</v>
       </c>
       <c r="V167" t="s">
-        <v>2051</v>
+        <v>41</v>
       </c>
       <c r="W167" t="s">
-        <v>2052</v>
+        <v>39</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>2053</v>
+        <v>2042</v>
       </c>
       <c r="C168" t="s">
-        <v>2054</v>
+        <v>2043</v>
       </c>
       <c r="D168" t="s">
-        <v>2055</v>
+        <v>2044</v>
       </c>
       <c r="E168" t="s">
-        <v>519</v>
+        <v>2045</v>
       </c>
       <c r="F168">
-        <v>10049</v>
+        <v>22773</v>
       </c>
       <c r="G168" t="s">
-        <v>300</v>
+        <v>1258</v>
       </c>
       <c r="H168" s="2">
-        <v>781411977362</v>
+        <v>222213536990</v>
       </c>
       <c r="I168" t="s">
-        <v>2056</v>
+        <v>28</v>
       </c>
       <c r="J168" t="s">
-        <v>2057</v>
+        <v>2046</v>
       </c>
       <c r="K168" t="s">
-        <v>2058</v>
+        <v>2047</v>
       </c>
       <c r="L168" t="s">
-        <v>2059</v>
+        <v>2048</v>
       </c>
       <c r="M168" t="s">
-        <v>2060</v>
+        <v>2049</v>
       </c>
       <c r="N168" t="s">
-        <v>2061</v>
+        <v>2050</v>
       </c>
       <c r="O168" t="s">
         <v>34</v>
       </c>
       <c r="P168" t="s">
-        <v>35</v>
+        <v>2051</v>
       </c>
       <c r="Q168" t="s">
-        <v>2062</v>
+        <v>2052</v>
       </c>
       <c r="R168" t="s">
         <v>37</v>
       </c>
       <c r="S168" t="s">
         <v>38</v>
       </c>
       <c r="T168" t="s">
         <v>39</v>
       </c>
       <c r="U168" t="s">
         <v>40</v>
       </c>
-      <c r="V168"/>
+      <c r="V168" t="s">
+        <v>2053</v>
+      </c>
       <c r="W168" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>2063</v>
+        <v>2054</v>
       </c>
       <c r="C169" t="s">
-        <v>2064</v>
+        <v>2055</v>
       </c>
       <c r="D169" t="s">
-        <v>2065</v>
+        <v>370</v>
       </c>
       <c r="E169" t="s">
-        <v>2066</v>
+        <v>2056</v>
       </c>
       <c r="F169">
-        <v>20946</v>
+        <v>15774</v>
       </c>
       <c r="G169" t="s">
-        <v>46</v>
+        <v>2057</v>
       </c>
       <c r="H169" s="2">
-        <v>311603752310</v>
+        <v>665812742377</v>
       </c>
       <c r="I169" t="s">
         <v>28</v>
       </c>
       <c r="J169" t="s">
-        <v>2067</v>
+        <v>2058</v>
       </c>
       <c r="K169" t="s">
-        <v>2068</v>
+        <v>2059</v>
       </c>
       <c r="L169" t="s">
-        <v>2069</v>
+        <v>2060</v>
       </c>
       <c r="M169" t="s">
-        <v>2070</v>
+        <v>2061</v>
       </c>
       <c r="N169" t="s">
-        <v>2071</v>
+        <v>2062</v>
       </c>
       <c r="O169" t="s">
         <v>105</v>
       </c>
       <c r="P169" t="s">
         <v>35</v>
       </c>
       <c r="Q169" t="s">
-        <v>2072</v>
+        <v>2063</v>
       </c>
       <c r="R169" t="s">
         <v>37</v>
       </c>
       <c r="S169" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T169" t="s">
-        <v>308</v>
+        <v>39</v>
       </c>
       <c r="U169" t="s">
         <v>40</v>
       </c>
       <c r="V169" t="s">
-        <v>2073</v>
+        <v>2064</v>
       </c>
       <c r="W169" t="s">
-        <v>2074</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>2075</v>
+        <v>2066</v>
       </c>
       <c r="C170" t="s">
-        <v>2076</v>
+        <v>2067</v>
       </c>
       <c r="D170" t="s">
-        <v>1307</v>
+        <v>2068</v>
       </c>
       <c r="E170" t="s">
-        <v>2077</v>
+        <v>518</v>
       </c>
       <c r="F170">
-        <v>16627</v>
+        <v>10049</v>
       </c>
       <c r="G170" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="H170" s="2">
-        <v>380502817067</v>
+        <v>781411977362</v>
       </c>
       <c r="I170" t="s">
-        <v>2078</v>
+        <v>2069</v>
       </c>
       <c r="J170" t="s">
-        <v>2079</v>
+        <v>2070</v>
       </c>
       <c r="K170" t="s">
-        <v>2080</v>
+        <v>2071</v>
       </c>
       <c r="L170" t="s">
-        <v>2081</v>
+        <v>2072</v>
       </c>
       <c r="M170" t="s">
-        <v>2082</v>
+        <v>2073</v>
       </c>
       <c r="N170" t="s">
-        <v>2083</v>
+        <v>2074</v>
       </c>
       <c r="O170" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="P170" t="s">
         <v>35</v>
       </c>
       <c r="Q170" t="s">
-        <v>2084</v>
+        <v>2075</v>
       </c>
       <c r="R170" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="S170" t="s">
         <v>38</v>
       </c>
       <c r="T170" t="s">
-        <v>2085</v>
+        <v>39</v>
       </c>
       <c r="U170" t="s">
         <v>40</v>
       </c>
-      <c r="V170" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V170"/>
       <c r="W170" t="s">
-        <v>2087</v>
+        <v>39</v>
       </c>
     </row>
     <row r="171" spans="1:23">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>2088</v>
+        <v>2076</v>
       </c>
       <c r="C171" t="s">
-        <v>2089</v>
+        <v>2077</v>
       </c>
       <c r="D171" t="s">
-        <v>2090</v>
+        <v>2078</v>
       </c>
       <c r="E171" t="s">
-        <v>1204</v>
+        <v>2079</v>
       </c>
       <c r="F171">
-        <v>13339</v>
+        <v>20946</v>
       </c>
       <c r="G171" t="s">
-        <v>2091</v>
+        <v>46</v>
       </c>
       <c r="H171" s="2">
-        <v>631228598057</v>
-[...1 lines deleted...]
-      <c r="I171"/>
+        <v>311603752310</v>
+      </c>
+      <c r="I171" t="s">
+        <v>28</v>
+      </c>
       <c r="J171" t="s">
-        <v>2092</v>
+        <v>2080</v>
       </c>
       <c r="K171" t="s">
-        <v>2093</v>
+        <v>2081</v>
       </c>
       <c r="L171" t="s">
-        <v>2094</v>
+        <v>2082</v>
       </c>
       <c r="M171" t="s">
-        <v>2095</v>
+        <v>2083</v>
       </c>
       <c r="N171" t="s">
-        <v>2096</v>
+        <v>2084</v>
       </c>
       <c r="O171" t="s">
         <v>105</v>
       </c>
       <c r="P171" t="s">
         <v>35</v>
       </c>
       <c r="Q171" t="s">
-        <v>2097</v>
+        <v>2085</v>
       </c>
       <c r="R171" t="s">
         <v>37</v>
       </c>
       <c r="S171" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T171" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="U171" t="s">
         <v>40</v>
       </c>
       <c r="V171" t="s">
-        <v>2098</v>
+        <v>2086</v>
       </c>
       <c r="W171" t="s">
-        <v>2099</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>2100</v>
+        <v>2088</v>
       </c>
       <c r="C172" t="s">
-        <v>2101</v>
+        <v>2089</v>
       </c>
       <c r="D172" t="s">
-        <v>1307</v>
+        <v>1324</v>
       </c>
       <c r="E172" t="s">
-        <v>1192</v>
+        <v>2090</v>
       </c>
       <c r="F172">
-        <v>8569</v>
+        <v>16627</v>
       </c>
       <c r="G172" t="s">
-        <v>339</v>
+        <v>286</v>
       </c>
       <c r="H172" s="2">
-        <v>381111865709</v>
-[...1 lines deleted...]
-      <c r="I172"/>
+        <v>380502817067</v>
+      </c>
+      <c r="I172" t="s">
+        <v>2091</v>
+      </c>
       <c r="J172" t="s">
-        <v>2102</v>
+        <v>2092</v>
       </c>
       <c r="K172" t="s">
-        <v>2103</v>
+        <v>2093</v>
       </c>
       <c r="L172" t="s">
-        <v>2104</v>
+        <v>2094</v>
       </c>
       <c r="M172" t="s">
-        <v>2105</v>
+        <v>2095</v>
       </c>
       <c r="N172" t="s">
-        <v>2106</v>
+        <v>2096</v>
       </c>
       <c r="O172" t="s">
-        <v>105</v>
+        <v>64</v>
       </c>
       <c r="P172" t="s">
         <v>35</v>
       </c>
       <c r="Q172" t="s">
-        <v>2107</v>
+        <v>2097</v>
       </c>
       <c r="R172" t="s">
-        <v>107</v>
+        <v>765</v>
       </c>
       <c r="S172" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T172" t="s">
-        <v>39</v>
+        <v>2098</v>
       </c>
       <c r="U172" t="s">
         <v>40</v>
       </c>
       <c r="V172" t="s">
-        <v>2108</v>
+        <v>2099</v>
       </c>
       <c r="W172" t="s">
-        <v>2109</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="173" spans="1:23">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>2110</v>
+        <v>2101</v>
       </c>
       <c r="C173" t="s">
-        <v>2111</v>
+        <v>2102</v>
       </c>
       <c r="D173" t="s">
-        <v>2055</v>
+        <v>2103</v>
       </c>
       <c r="E173" t="s">
-        <v>2112</v>
+        <v>1210</v>
       </c>
       <c r="F173">
-        <v>19039</v>
+        <v>13339</v>
       </c>
       <c r="G173" t="s">
-        <v>580</v>
+        <v>2104</v>
       </c>
       <c r="H173" s="2">
-        <v>781716135508</v>
-[...3 lines deleted...]
-      </c>
+        <v>631228598057</v>
+      </c>
+      <c r="I173"/>
       <c r="J173" t="s">
-        <v>2113</v>
+        <v>2105</v>
       </c>
       <c r="K173" t="s">
-        <v>2114</v>
+        <v>2106</v>
       </c>
       <c r="L173" t="s">
-        <v>2115</v>
+        <v>2107</v>
       </c>
       <c r="M173" t="s">
-        <v>2116</v>
+        <v>2108</v>
       </c>
       <c r="N173" t="s">
-        <v>2117</v>
+        <v>2109</v>
       </c>
       <c r="O173" t="s">
         <v>105</v>
       </c>
       <c r="P173" t="s">
         <v>35</v>
       </c>
       <c r="Q173" t="s">
-        <v>2118</v>
+        <v>2110</v>
       </c>
       <c r="R173" t="s">
-        <v>136</v>
+        <v>37</v>
       </c>
       <c r="S173" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T173" t="s">
-        <v>39</v>
+        <v>307</v>
       </c>
       <c r="U173" t="s">
         <v>40</v>
       </c>
       <c r="V173" t="s">
-        <v>2119</v>
+        <v>2111</v>
       </c>
       <c r="W173" t="s">
-        <v>2120</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>2121</v>
+        <v>2113</v>
       </c>
       <c r="C174" t="s">
-        <v>2122</v>
+        <v>2114</v>
       </c>
       <c r="D174" t="s">
-        <v>2123</v>
+        <v>1324</v>
       </c>
       <c r="E174" t="s">
-        <v>1915</v>
+        <v>1198</v>
       </c>
       <c r="F174">
-        <v>7253</v>
+        <v>8569</v>
       </c>
       <c r="G174" t="s">
-        <v>423</v>
+        <v>338</v>
       </c>
       <c r="H174" s="2">
-        <v>100101606802</v>
+        <v>381111865709</v>
       </c>
       <c r="I174"/>
       <c r="J174" t="s">
-        <v>2124</v>
+        <v>2115</v>
       </c>
       <c r="K174" t="s">
-        <v>2125</v>
+        <v>2116</v>
       </c>
       <c r="L174" t="s">
-        <v>2126</v>
+        <v>2117</v>
       </c>
       <c r="M174" t="s">
-        <v>2127</v>
+        <v>2118</v>
       </c>
       <c r="N174" t="s">
-        <v>2128</v>
+        <v>2119</v>
       </c>
       <c r="O174" t="s">
         <v>105</v>
       </c>
       <c r="P174" t="s">
         <v>35</v>
       </c>
       <c r="Q174" t="s">
-        <v>2129</v>
+        <v>2120</v>
       </c>
       <c r="R174" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
       <c r="S174" t="s">
         <v>108</v>
       </c>
       <c r="T174" t="s">
-        <v>2130</v>
+        <v>39</v>
       </c>
       <c r="U174" t="s">
         <v>40</v>
       </c>
       <c r="V174" t="s">
-        <v>2131</v>
+        <v>2121</v>
       </c>
       <c r="W174" t="s">
-        <v>2132</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="175" spans="1:23">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>2133</v>
+        <v>2123</v>
       </c>
       <c r="C175" t="s">
-        <v>2134</v>
+        <v>2124</v>
       </c>
       <c r="D175" t="s">
-        <v>2135</v>
+        <v>2068</v>
       </c>
       <c r="E175" t="s">
-        <v>98</v>
+        <v>2125</v>
       </c>
       <c r="F175">
-        <v>9006</v>
+        <v>19039</v>
       </c>
       <c r="G175" t="s">
-        <v>2136</v>
+        <v>579</v>
       </c>
       <c r="H175" s="2">
-        <v>732600200483</v>
-[...1 lines deleted...]
-      <c r="I175"/>
+        <v>781716135508</v>
+      </c>
+      <c r="I175" t="s">
+        <v>28</v>
+      </c>
       <c r="J175" t="s">
-        <v>2137</v>
+        <v>2126</v>
       </c>
       <c r="K175" t="s">
-        <v>2138</v>
+        <v>2127</v>
       </c>
       <c r="L175" t="s">
-        <v>2139</v>
+        <v>2128</v>
       </c>
       <c r="M175" t="s">
-        <v>2140</v>
+        <v>2129</v>
       </c>
       <c r="N175" t="s">
-        <v>2141</v>
+        <v>2130</v>
       </c>
       <c r="O175" t="s">
         <v>105</v>
       </c>
       <c r="P175" t="s">
         <v>35</v>
       </c>
       <c r="Q175" t="s">
-        <v>2142</v>
+        <v>2131</v>
       </c>
       <c r="R175" t="s">
-        <v>687</v>
+        <v>136</v>
       </c>
       <c r="S175" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T175" t="s">
-        <v>2143</v>
+        <v>39</v>
       </c>
       <c r="U175" t="s">
         <v>40</v>
       </c>
       <c r="V175" t="s">
-        <v>2144</v>
+        <v>2132</v>
       </c>
       <c r="W175" t="s">
-        <v>2145</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="176" spans="1:23">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>2146</v>
+        <v>2134</v>
       </c>
       <c r="C176" t="s">
-        <v>2147</v>
+        <v>2135</v>
       </c>
       <c r="D176" t="s">
-        <v>2148</v>
+        <v>2136</v>
       </c>
       <c r="E176" t="s">
-        <v>2149</v>
+        <v>1940</v>
       </c>
       <c r="F176">
-        <v>22506</v>
+        <v>7253</v>
       </c>
       <c r="G176" t="s">
-        <v>2091</v>
+        <v>422</v>
       </c>
       <c r="H176" s="2">
-        <v>461105529177</v>
-[...3 lines deleted...]
-      </c>
+        <v>100101606802</v>
+      </c>
+      <c r="I176"/>
       <c r="J176" t="s">
-        <v>2150</v>
+        <v>2137</v>
       </c>
       <c r="K176" t="s">
-        <v>2151</v>
+        <v>2138</v>
       </c>
       <c r="L176" t="s">
-        <v>2152</v>
+        <v>2139</v>
       </c>
       <c r="M176" t="s">
-        <v>2153</v>
+        <v>2140</v>
       </c>
       <c r="N176" t="s">
-        <v>2154</v>
+        <v>2141</v>
       </c>
       <c r="O176" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P176" t="s">
         <v>35</v>
       </c>
       <c r="Q176" t="s">
-        <v>2155</v>
+        <v>2142</v>
       </c>
       <c r="R176" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="S176" t="s">
-        <v>2156</v>
+        <v>108</v>
       </c>
       <c r="T176" t="s">
-        <v>39</v>
+        <v>2143</v>
       </c>
       <c r="U176" t="s">
         <v>40</v>
       </c>
-      <c r="V176"/>
+      <c r="V176" t="s">
+        <v>2144</v>
+      </c>
       <c r="W176" t="s">
-        <v>39</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="177" spans="1:23">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>2157</v>
+        <v>2146</v>
       </c>
       <c r="C177" t="s">
-        <v>2158</v>
+        <v>2147</v>
       </c>
       <c r="D177" t="s">
-        <v>2159</v>
+        <v>2148</v>
       </c>
       <c r="E177" t="s">
-        <v>2160</v>
+        <v>98</v>
       </c>
       <c r="F177">
-        <v>23198</v>
+        <v>9006</v>
       </c>
       <c r="G177" t="s">
-        <v>208</v>
+        <v>2149</v>
       </c>
       <c r="H177" s="2">
-        <v>263512663240</v>
-[...3 lines deleted...]
-      </c>
+        <v>732600200483</v>
+      </c>
+      <c r="I177"/>
       <c r="J177" t="s">
-        <v>2161</v>
+        <v>2150</v>
       </c>
       <c r="K177" t="s">
-        <v>2162</v>
+        <v>2151</v>
       </c>
       <c r="L177" t="s">
-        <v>2163</v>
+        <v>2152</v>
       </c>
       <c r="M177" t="s">
-        <v>2164</v>
+        <v>2153</v>
       </c>
       <c r="N177" t="s">
-        <v>2165</v>
+        <v>2154</v>
       </c>
       <c r="O177" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P177" t="s">
         <v>35</v>
       </c>
       <c r="Q177" t="s">
-        <v>2166</v>
+        <v>2155</v>
       </c>
       <c r="R177" t="s">
-        <v>278</v>
+        <v>686</v>
       </c>
       <c r="S177" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T177" t="s">
-        <v>39</v>
+        <v>2156</v>
       </c>
       <c r="U177" t="s">
         <v>40</v>
       </c>
-      <c r="V177"/>
+      <c r="V177" t="s">
+        <v>2157</v>
+      </c>
       <c r="W177" t="s">
-        <v>2167</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="178" spans="1:23">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>2168</v>
+        <v>2159</v>
       </c>
       <c r="C178" t="s">
-        <v>2169</v>
+        <v>2160</v>
       </c>
       <c r="D178" t="s">
-        <v>2170</v>
+        <v>2161</v>
       </c>
       <c r="E178" t="s">
-        <v>245</v>
+        <v>2162</v>
       </c>
       <c r="F178">
-        <v>18587</v>
+        <v>22506</v>
       </c>
       <c r="G178" t="s">
-        <v>246</v>
+        <v>2104</v>
       </c>
       <c r="H178" s="2">
-        <v>325001695122</v>
+        <v>461105529177</v>
       </c>
       <c r="I178" t="s">
         <v>28</v>
       </c>
       <c r="J178" t="s">
-        <v>2171</v>
+        <v>2163</v>
       </c>
       <c r="K178" t="s">
-        <v>2172</v>
+        <v>2164</v>
       </c>
       <c r="L178" t="s">
-        <v>2173</v>
+        <v>2165</v>
       </c>
       <c r="M178" t="s">
-        <v>2174</v>
+        <v>2166</v>
       </c>
       <c r="N178" t="s">
-        <v>2175</v>
+        <v>2167</v>
       </c>
       <c r="O178" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P178" t="s">
         <v>35</v>
       </c>
       <c r="Q178" t="s">
-        <v>2176</v>
+        <v>2168</v>
       </c>
       <c r="R178" t="s">
         <v>37</v>
       </c>
       <c r="S178" t="s">
-        <v>38</v>
+        <v>2169</v>
       </c>
       <c r="T178" t="s">
         <v>39</v>
       </c>
       <c r="U178" t="s">
         <v>40</v>
       </c>
-      <c r="V178" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V178"/>
       <c r="W178" t="s">
-        <v>2178</v>
+        <v>39</v>
       </c>
     </row>
     <row r="179" spans="1:23">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>2179</v>
+        <v>2170</v>
       </c>
       <c r="C179" t="s">
-        <v>2180</v>
+        <v>2171</v>
       </c>
       <c r="D179" t="s">
-        <v>2181</v>
+        <v>2172</v>
       </c>
       <c r="E179" t="s">
-        <v>2182</v>
+        <v>2173</v>
       </c>
       <c r="F179">
-        <v>24077</v>
+        <v>23198</v>
       </c>
       <c r="G179" t="s">
-        <v>411</v>
+        <v>208</v>
       </c>
       <c r="H179" s="2">
-        <v>431312163186</v>
+        <v>263512663240</v>
       </c>
       <c r="I179" t="s">
         <v>28</v>
       </c>
       <c r="J179" t="s">
-        <v>2183</v>
+        <v>2174</v>
       </c>
       <c r="K179" t="s">
-        <v>2184</v>
+        <v>2175</v>
       </c>
       <c r="L179" t="s">
-        <v>2185</v>
+        <v>2176</v>
       </c>
       <c r="M179" t="s">
-        <v>2186</v>
+        <v>2177</v>
       </c>
       <c r="N179" t="s">
-        <v>2187</v>
+        <v>2178</v>
       </c>
       <c r="O179" t="s">
         <v>34</v>
       </c>
       <c r="P179" t="s">
         <v>35</v>
       </c>
       <c r="Q179" t="s">
-        <v>2188</v>
+        <v>2179</v>
       </c>
       <c r="R179" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="S179" t="s">
         <v>38</v>
       </c>
       <c r="T179" t="s">
         <v>39</v>
       </c>
       <c r="U179" t="s">
         <v>40</v>
       </c>
       <c r="V179"/>
       <c r="W179" t="s">
-        <v>39</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>2189</v>
+        <v>2181</v>
       </c>
       <c r="C180" t="s">
-        <v>2190</v>
+        <v>2182</v>
       </c>
       <c r="D180" t="s">
-        <v>554</v>
+        <v>2183</v>
       </c>
       <c r="E180" t="s">
-        <v>2191</v>
+        <v>245</v>
       </c>
       <c r="F180">
-        <v>22295</v>
+        <v>18587</v>
       </c>
       <c r="G180" t="s">
-        <v>300</v>
+        <v>246</v>
       </c>
       <c r="H180" s="2">
-        <v>550618472040</v>
+        <v>325001695122</v>
       </c>
       <c r="I180" t="s">
         <v>28</v>
       </c>
       <c r="J180" t="s">
-        <v>2192</v>
+        <v>2184</v>
       </c>
       <c r="K180" t="s">
-        <v>2193</v>
+        <v>2185</v>
       </c>
       <c r="L180" t="s">
-        <v>2194</v>
+        <v>2186</v>
       </c>
       <c r="M180" t="s">
-        <v>2195</v>
+        <v>2187</v>
       </c>
       <c r="N180" t="s">
-        <v>2196</v>
+        <v>2188</v>
       </c>
       <c r="O180" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P180" t="s">
         <v>35</v>
       </c>
       <c r="Q180" t="s">
-        <v>2197</v>
+        <v>2189</v>
       </c>
       <c r="R180" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="S180" t="s">
         <v>38</v>
       </c>
       <c r="T180" t="s">
-        <v>2198</v>
+        <v>39</v>
       </c>
       <c r="U180" t="s">
         <v>40</v>
       </c>
       <c r="V180" t="s">
-        <v>2199</v>
+        <v>2190</v>
       </c>
       <c r="W180" t="s">
-        <v>2200</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="181" spans="1:23">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>2201</v>
+        <v>2192</v>
       </c>
       <c r="C181" t="s">
-        <v>2202</v>
+        <v>2193</v>
       </c>
       <c r="D181" t="s">
-        <v>2203</v>
+        <v>2194</v>
       </c>
       <c r="E181" t="s">
-        <v>2204</v>
+        <v>2195</v>
       </c>
       <c r="F181">
-        <v>23604</v>
+        <v>24077</v>
       </c>
       <c r="G181" t="s">
-        <v>399</v>
+        <v>410</v>
       </c>
       <c r="H181" s="2">
-        <v>775101657518</v>
+        <v>431312163186</v>
       </c>
       <c r="I181" t="s">
         <v>28</v>
       </c>
       <c r="J181" t="s">
-        <v>2205</v>
+        <v>2196</v>
       </c>
       <c r="K181" t="s">
-        <v>2206</v>
+        <v>2197</v>
       </c>
       <c r="L181" t="s">
-        <v>2207</v>
+        <v>2198</v>
       </c>
       <c r="M181" t="s">
-        <v>2208</v>
+        <v>2199</v>
       </c>
       <c r="N181" t="s">
-        <v>2209</v>
+        <v>2200</v>
       </c>
       <c r="O181" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P181" t="s">
         <v>35</v>
       </c>
       <c r="Q181" t="s">
-        <v>2210</v>
+        <v>2201</v>
       </c>
       <c r="R181" t="s">
         <v>37</v>
       </c>
       <c r="S181" t="s">
         <v>38</v>
       </c>
       <c r="T181" t="s">
         <v>39</v>
       </c>
       <c r="U181" t="s">
         <v>40</v>
       </c>
       <c r="V181"/>
       <c r="W181" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="182" spans="1:23">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>2211</v>
+        <v>2202</v>
       </c>
       <c r="C182" t="s">
-        <v>2212</v>
+        <v>2203</v>
       </c>
       <c r="D182" t="s">
-        <v>2213</v>
+        <v>553</v>
       </c>
       <c r="E182" t="s">
-        <v>2214</v>
+        <v>2204</v>
       </c>
       <c r="F182">
-        <v>21646</v>
+        <v>22295</v>
       </c>
       <c r="G182" t="s">
-        <v>807</v>
+        <v>300</v>
       </c>
       <c r="H182" s="2">
-        <v>470600621446</v>
+        <v>550618472040</v>
       </c>
       <c r="I182" t="s">
         <v>28</v>
       </c>
       <c r="J182" t="s">
-        <v>2215</v>
+        <v>2205</v>
       </c>
       <c r="K182" t="s">
-        <v>2216</v>
+        <v>2206</v>
       </c>
       <c r="L182" t="s">
-        <v>2217</v>
+        <v>2207</v>
       </c>
       <c r="M182" t="s">
-        <v>2218</v>
+        <v>2208</v>
       </c>
       <c r="N182" t="s">
-        <v>2219</v>
+        <v>2209</v>
       </c>
       <c r="O182" t="s">
         <v>34</v>
       </c>
       <c r="P182" t="s">
         <v>35</v>
       </c>
       <c r="Q182" t="s">
-        <v>2220</v>
+        <v>2210</v>
       </c>
       <c r="R182" t="s">
-        <v>278</v>
+        <v>253</v>
       </c>
       <c r="S182" t="s">
-        <v>2221</v>
+        <v>38</v>
       </c>
       <c r="T182" t="s">
-        <v>2222</v>
+        <v>2211</v>
       </c>
       <c r="U182" t="s">
         <v>40</v>
       </c>
       <c r="V182" t="s">
-        <v>2223</v>
+        <v>2212</v>
       </c>
       <c r="W182" t="s">
-        <v>2224</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="183" spans="1:23">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>2225</v>
+        <v>2214</v>
       </c>
       <c r="C183" t="s">
-        <v>2226</v>
+        <v>2215</v>
       </c>
       <c r="D183" t="s">
-        <v>2227</v>
+        <v>2216</v>
       </c>
       <c r="E183" t="s">
-        <v>987</v>
+        <v>2217</v>
       </c>
       <c r="F183">
-        <v>14920</v>
+        <v>23604</v>
       </c>
       <c r="G183" t="s">
-        <v>99</v>
+        <v>398</v>
       </c>
       <c r="H183" s="2">
-        <v>290121908382</v>
+        <v>775101657518</v>
       </c>
       <c r="I183" t="s">
         <v>28</v>
       </c>
       <c r="J183" t="s">
-        <v>2228</v>
+        <v>2218</v>
       </c>
       <c r="K183" t="s">
-        <v>2229</v>
+        <v>2219</v>
       </c>
       <c r="L183" t="s">
-        <v>2230</v>
+        <v>2220</v>
       </c>
       <c r="M183" t="s">
-        <v>2231</v>
+        <v>2221</v>
       </c>
       <c r="N183" t="s">
-        <v>2232</v>
+        <v>2222</v>
       </c>
       <c r="O183" t="s">
         <v>105</v>
       </c>
       <c r="P183" t="s">
         <v>35</v>
       </c>
       <c r="Q183" t="s">
-        <v>2233</v>
+        <v>2223</v>
       </c>
       <c r="R183" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
       <c r="S183" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T183" t="s">
         <v>39</v>
       </c>
       <c r="U183" t="s">
         <v>40</v>
       </c>
-      <c r="V183" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V183"/>
       <c r="W183" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="184" spans="1:23">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>2235</v>
+        <v>2224</v>
       </c>
       <c r="C184" t="s">
-        <v>2236</v>
+        <v>2225</v>
       </c>
       <c r="D184" t="s">
-        <v>2237</v>
+        <v>2226</v>
       </c>
       <c r="E184" t="s">
-        <v>744</v>
+        <v>2227</v>
       </c>
       <c r="F184">
-        <v>4923</v>
+        <v>21646</v>
       </c>
       <c r="G184" t="s">
-        <v>423</v>
+        <v>807</v>
       </c>
       <c r="H184" s="2">
-        <v>372900004741</v>
-[...1 lines deleted...]
-      <c r="I184"/>
+        <v>470600621446</v>
+      </c>
+      <c r="I184" t="s">
+        <v>28</v>
+      </c>
       <c r="J184" t="s">
-        <v>2238</v>
+        <v>2228</v>
       </c>
       <c r="K184" t="s">
-        <v>2239</v>
+        <v>2229</v>
       </c>
       <c r="L184" t="s">
-        <v>2240</v>
+        <v>2230</v>
       </c>
       <c r="M184" t="s">
-        <v>2241</v>
+        <v>2231</v>
       </c>
       <c r="N184" t="s">
-        <v>2242</v>
+        <v>2232</v>
       </c>
       <c r="O184" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P184" t="s">
         <v>35</v>
       </c>
       <c r="Q184" t="s">
-        <v>2243</v>
+        <v>2233</v>
       </c>
       <c r="R184" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="S184" t="s">
-        <v>108</v>
+        <v>2234</v>
       </c>
       <c r="T184" t="s">
-        <v>39</v>
+        <v>2235</v>
       </c>
       <c r="U184" t="s">
         <v>40</v>
       </c>
       <c r="V184" t="s">
-        <v>2244</v>
+        <v>2236</v>
       </c>
       <c r="W184" t="s">
-        <v>2245</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="185" spans="1:23">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>2246</v>
+        <v>2238</v>
       </c>
       <c r="C185" t="s">
-        <v>2247</v>
+        <v>2239</v>
       </c>
       <c r="D185" t="s">
-        <v>1158</v>
+        <v>2240</v>
       </c>
       <c r="E185" t="s">
-        <v>2248</v>
+        <v>986</v>
       </c>
       <c r="F185">
-        <v>10369</v>
+        <v>14920</v>
       </c>
       <c r="G185" t="s">
-        <v>339</v>
+        <v>99</v>
       </c>
       <c r="H185" s="2">
-        <v>662337118880</v>
-[...1 lines deleted...]
-      <c r="I185"/>
+        <v>290121908382</v>
+      </c>
+      <c r="I185" t="s">
+        <v>28</v>
+      </c>
       <c r="J185" t="s">
-        <v>2249</v>
+        <v>2241</v>
       </c>
       <c r="K185" t="s">
-        <v>2250</v>
+        <v>2242</v>
       </c>
       <c r="L185" t="s">
-        <v>2251</v>
+        <v>2243</v>
       </c>
       <c r="M185" t="s">
-        <v>2252</v>
+        <v>2244</v>
       </c>
       <c r="N185" t="s">
-        <v>2253</v>
+        <v>2245</v>
       </c>
       <c r="O185" t="s">
         <v>105</v>
       </c>
       <c r="P185" t="s">
         <v>35</v>
       </c>
       <c r="Q185" t="s">
-        <v>2254</v>
+        <v>2246</v>
       </c>
       <c r="R185" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="S185" t="s">
         <v>108</v>
       </c>
       <c r="T185" t="s">
-        <v>2255</v>
+        <v>39</v>
       </c>
       <c r="U185" t="s">
         <v>40</v>
       </c>
       <c r="V185" t="s">
-        <v>2256</v>
+        <v>2247</v>
       </c>
       <c r="W185" t="s">
-        <v>2257</v>
+        <v>39</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>2258</v>
+        <v>2248</v>
       </c>
       <c r="C186" t="s">
-        <v>2259</v>
+        <v>2249</v>
       </c>
       <c r="D186" t="s">
-        <v>2260</v>
+        <v>2250</v>
       </c>
       <c r="E186" t="s">
-        <v>2261</v>
+        <v>743</v>
       </c>
       <c r="F186">
-        <v>19208</v>
+        <v>4923</v>
       </c>
       <c r="G186" t="s">
-        <v>129</v>
+        <v>422</v>
       </c>
       <c r="H186" s="2">
-        <v>231519626004</v>
-[...3 lines deleted...]
-      </c>
+        <v>372900004741</v>
+      </c>
+      <c r="I186"/>
       <c r="J186" t="s">
-        <v>2262</v>
+        <v>2251</v>
       </c>
       <c r="K186" t="s">
-        <v>2263</v>
+        <v>2252</v>
       </c>
       <c r="L186" t="s">
-        <v>2264</v>
+        <v>2253</v>
       </c>
       <c r="M186" t="s">
-        <v>2265</v>
+        <v>2254</v>
       </c>
       <c r="N186" t="s">
-        <v>2266</v>
+        <v>2255</v>
       </c>
       <c r="O186" t="s">
         <v>105</v>
       </c>
       <c r="P186" t="s">
         <v>35</v>
       </c>
       <c r="Q186" t="s">
-        <v>2267</v>
+        <v>2256</v>
       </c>
       <c r="R186" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S186" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T186" t="s">
         <v>39</v>
       </c>
       <c r="U186" t="s">
         <v>40</v>
       </c>
       <c r="V186" t="s">
-        <v>2268</v>
+        <v>2257</v>
       </c>
       <c r="W186" t="s">
-        <v>2269</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="187" spans="1:23">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>2270</v>
+        <v>2259</v>
       </c>
       <c r="C187" t="s">
-        <v>2271</v>
+        <v>2260</v>
       </c>
       <c r="D187" t="s">
-        <v>2272</v>
+        <v>1164</v>
       </c>
       <c r="E187" t="s">
-        <v>2273</v>
+        <v>2261</v>
       </c>
       <c r="F187">
-        <v>17681</v>
+        <v>10369</v>
       </c>
       <c r="G187" t="s">
-        <v>2274</v>
+        <v>338</v>
       </c>
       <c r="H187" s="2">
-        <v>860220234124</v>
-[...3 lines deleted...]
-      </c>
+        <v>662337118880</v>
+      </c>
+      <c r="I187"/>
       <c r="J187" t="s">
-        <v>2275</v>
+        <v>2262</v>
       </c>
       <c r="K187" t="s">
-        <v>2276</v>
+        <v>2263</v>
       </c>
       <c r="L187" t="s">
-        <v>2277</v>
+        <v>2264</v>
       </c>
       <c r="M187" t="s">
-        <v>2278</v>
+        <v>2265</v>
       </c>
       <c r="N187" t="s">
-        <v>2279</v>
+        <v>2266</v>
       </c>
       <c r="O187" t="s">
         <v>105</v>
       </c>
       <c r="P187" t="s">
         <v>35</v>
       </c>
       <c r="Q187" t="s">
-        <v>2280</v>
+        <v>2267</v>
       </c>
       <c r="R187" t="s">
         <v>37</v>
       </c>
       <c r="S187" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T187" t="s">
-        <v>2281</v>
+        <v>2268</v>
       </c>
       <c r="U187" t="s">
         <v>40</v>
       </c>
       <c r="V187" t="s">
-        <v>2282</v>
+        <v>2269</v>
       </c>
       <c r="W187" t="s">
-        <v>2283</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="188" spans="1:23">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>2284</v>
+        <v>2271</v>
       </c>
       <c r="C188" t="s">
-        <v>2285</v>
+        <v>2272</v>
       </c>
       <c r="D188" t="s">
-        <v>2286</v>
+        <v>2273</v>
       </c>
       <c r="E188" t="s">
-        <v>2287</v>
+        <v>2274</v>
       </c>
       <c r="F188">
-        <v>5053</v>
+        <v>19208</v>
       </c>
       <c r="G188" t="s">
-        <v>1025</v>
+        <v>129</v>
       </c>
       <c r="H188" s="2">
-        <v>590300901511</v>
-[...1 lines deleted...]
-      <c r="I188"/>
+        <v>231519626004</v>
+      </c>
+      <c r="I188" t="s">
+        <v>28</v>
+      </c>
       <c r="J188" t="s">
-        <v>2288</v>
+        <v>2275</v>
       </c>
       <c r="K188" t="s">
-        <v>2289</v>
+        <v>2276</v>
       </c>
       <c r="L188" t="s">
-        <v>2290</v>
+        <v>2277</v>
       </c>
       <c r="M188" t="s">
-        <v>2291</v>
+        <v>2278</v>
       </c>
       <c r="N188" t="s">
-        <v>2292</v>
+        <v>2279</v>
       </c>
       <c r="O188" t="s">
         <v>105</v>
       </c>
       <c r="P188" t="s">
         <v>35</v>
       </c>
       <c r="Q188" t="s">
-        <v>2293</v>
+        <v>2280</v>
       </c>
       <c r="R188" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S188" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T188" t="s">
-        <v>2294</v>
+        <v>39</v>
       </c>
       <c r="U188" t="s">
         <v>40</v>
       </c>
       <c r="V188" t="s">
-        <v>2295</v>
+        <v>2281</v>
       </c>
       <c r="W188" t="s">
-        <v>2296</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="189" spans="1:23">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>2297</v>
+        <v>2283</v>
       </c>
       <c r="C189" t="s">
-        <v>2298</v>
+        <v>2284</v>
       </c>
       <c r="D189" t="s">
-        <v>2299</v>
+        <v>2285</v>
       </c>
       <c r="E189" t="s">
-        <v>422</v>
+        <v>2286</v>
       </c>
       <c r="F189">
-        <v>17910</v>
+        <v>17681</v>
       </c>
       <c r="G189" t="s">
-        <v>423</v>
+        <v>2287</v>
       </c>
       <c r="H189" s="2">
-        <v>772320320631</v>
-[...1 lines deleted...]
-      <c r="I189"/>
+        <v>860220234124</v>
+      </c>
+      <c r="I189" t="s">
+        <v>339</v>
+      </c>
       <c r="J189" t="s">
-        <v>2300</v>
+        <v>2288</v>
       </c>
       <c r="K189" t="s">
-        <v>2301</v>
+        <v>2289</v>
       </c>
       <c r="L189" t="s">
-        <v>2302</v>
+        <v>2290</v>
       </c>
       <c r="M189" t="s">
-        <v>2303</v>
+        <v>2291</v>
       </c>
       <c r="N189" t="s">
-        <v>2304</v>
+        <v>2292</v>
       </c>
       <c r="O189" t="s">
         <v>105</v>
       </c>
       <c r="P189" t="s">
         <v>35</v>
       </c>
       <c r="Q189" t="s">
-        <v>2305</v>
+        <v>2293</v>
       </c>
       <c r="R189" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S189" t="s">
         <v>38</v>
       </c>
       <c r="T189" t="s">
-        <v>39</v>
+        <v>2294</v>
       </c>
       <c r="U189" t="s">
         <v>40</v>
       </c>
       <c r="V189" t="s">
-        <v>2306</v>
+        <v>2295</v>
       </c>
       <c r="W189" t="s">
-        <v>2307</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="190" spans="1:23">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>2308</v>
+        <v>2297</v>
       </c>
       <c r="C190" t="s">
-        <v>2309</v>
+        <v>2298</v>
       </c>
       <c r="D190" t="s">
-        <v>2310</v>
+        <v>2299</v>
       </c>
       <c r="E190" t="s">
-        <v>2311</v>
+        <v>2300</v>
       </c>
       <c r="F190">
-        <v>22980</v>
+        <v>5053</v>
       </c>
       <c r="G190" t="s">
-        <v>2312</v>
+        <v>1035</v>
       </c>
       <c r="H190" s="2">
-        <v>784004416014</v>
-[...3 lines deleted...]
-      </c>
+        <v>590300901511</v>
+      </c>
+      <c r="I190"/>
       <c r="J190" t="s">
-        <v>2314</v>
+        <v>2301</v>
       </c>
       <c r="K190" t="s">
-        <v>2315</v>
+        <v>2302</v>
       </c>
       <c r="L190" t="s">
-        <v>2316</v>
+        <v>2303</v>
       </c>
       <c r="M190" t="s">
-        <v>2317</v>
+        <v>2304</v>
       </c>
       <c r="N190" t="s">
-        <v>2318</v>
+        <v>2305</v>
       </c>
       <c r="O190" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P190" t="s">
         <v>35</v>
       </c>
       <c r="Q190" t="s">
-        <v>2319</v>
+        <v>2306</v>
       </c>
       <c r="R190" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="S190" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T190" t="s">
-        <v>2320</v>
+        <v>2307</v>
       </c>
       <c r="U190" t="s">
         <v>40</v>
       </c>
-      <c r="V190"/>
+      <c r="V190" t="s">
+        <v>2308</v>
+      </c>
       <c r="W190" t="s">
-        <v>2321</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="191" spans="1:23">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>2322</v>
+        <v>2310</v>
       </c>
       <c r="C191" t="s">
-        <v>2323</v>
+        <v>2311</v>
       </c>
       <c r="D191" t="s">
-        <v>2324</v>
+        <v>2312</v>
       </c>
       <c r="E191" t="s">
-        <v>2325</v>
+        <v>421</v>
       </c>
       <c r="F191">
-        <v>11152</v>
+        <v>17910</v>
       </c>
       <c r="G191" t="s">
-        <v>658</v>
+        <v>422</v>
       </c>
       <c r="H191" s="2">
-        <v>352502440792</v>
+        <v>772320320631</v>
       </c>
       <c r="I191"/>
       <c r="J191" t="s">
-        <v>2326</v>
+        <v>2313</v>
       </c>
       <c r="K191" t="s">
-        <v>2327</v>
+        <v>2314</v>
       </c>
       <c r="L191" t="s">
-        <v>2328</v>
+        <v>2315</v>
       </c>
       <c r="M191" t="s">
-        <v>2329</v>
+        <v>2316</v>
       </c>
       <c r="N191" t="s">
-        <v>2330</v>
+        <v>2317</v>
       </c>
       <c r="O191" t="s">
         <v>105</v>
       </c>
       <c r="P191" t="s">
         <v>35</v>
       </c>
       <c r="Q191" t="s">
-        <v>2331</v>
+        <v>2318</v>
       </c>
       <c r="R191" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S191" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T191" t="s">
-        <v>2332</v>
+        <v>39</v>
       </c>
       <c r="U191" t="s">
         <v>40</v>
       </c>
       <c r="V191" t="s">
-        <v>2333</v>
+        <v>2319</v>
       </c>
       <c r="W191" t="s">
-        <v>2334</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="192" spans="1:23">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>2335</v>
+        <v>2321</v>
       </c>
       <c r="C192" t="s">
-        <v>941</v>
+        <v>2322</v>
       </c>
       <c r="D192" t="s">
-        <v>1879</v>
+        <v>2323</v>
       </c>
       <c r="E192" t="s">
-        <v>470</v>
+        <v>2324</v>
       </c>
       <c r="F192">
-        <v>18963</v>
+        <v>22980</v>
       </c>
       <c r="G192" t="s">
-        <v>471</v>
+        <v>2325</v>
       </c>
       <c r="H192" s="2">
-        <v>166020365160</v>
+        <v>784004416014</v>
       </c>
       <c r="I192" t="s">
-        <v>28</v>
+        <v>2326</v>
       </c>
       <c r="J192" t="s">
-        <v>2336</v>
+        <v>2327</v>
       </c>
       <c r="K192" t="s">
-        <v>2337</v>
+        <v>2328</v>
       </c>
       <c r="L192" t="s">
-        <v>2338</v>
+        <v>2329</v>
       </c>
       <c r="M192" t="s">
-        <v>2339</v>
+        <v>2330</v>
       </c>
       <c r="N192" t="s">
-        <v>2340</v>
+        <v>2331</v>
       </c>
       <c r="O192" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P192" t="s">
         <v>35</v>
       </c>
       <c r="Q192" t="s">
-        <v>2341</v>
+        <v>2332</v>
       </c>
       <c r="R192" t="s">
-        <v>37</v>
+        <v>765</v>
       </c>
       <c r="S192" t="s">
         <v>38</v>
       </c>
       <c r="T192" t="s">
-        <v>2342</v>
+        <v>2333</v>
       </c>
       <c r="U192" t="s">
         <v>40</v>
       </c>
-      <c r="V192" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V192"/>
       <c r="W192" t="s">
-        <v>2344</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="193" spans="1:23">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>2345</v>
+        <v>2335</v>
       </c>
       <c r="C193" t="s">
-        <v>2346</v>
+        <v>2336</v>
       </c>
       <c r="D193" t="s">
-        <v>2347</v>
+        <v>2337</v>
       </c>
       <c r="E193" t="s">
-        <v>2348</v>
+        <v>2338</v>
       </c>
       <c r="F193">
-        <v>17085</v>
+        <v>11152</v>
       </c>
       <c r="G193" t="s">
-        <v>1252</v>
+        <v>657</v>
       </c>
       <c r="H193" s="2">
-        <v>507562695614</v>
-[...3 lines deleted...]
-      </c>
+        <v>352502440792</v>
+      </c>
+      <c r="I193"/>
       <c r="J193" t="s">
-        <v>2349</v>
+        <v>2339</v>
       </c>
       <c r="K193" t="s">
-        <v>2350</v>
+        <v>2340</v>
       </c>
       <c r="L193" t="s">
-        <v>2351</v>
+        <v>2341</v>
       </c>
       <c r="M193" t="s">
-        <v>2352</v>
+        <v>2342</v>
       </c>
       <c r="N193" t="s">
-        <v>2353</v>
+        <v>2343</v>
       </c>
       <c r="O193" t="s">
         <v>105</v>
       </c>
       <c r="P193" t="s">
         <v>35</v>
       </c>
       <c r="Q193" t="s">
-        <v>2354</v>
+        <v>2344</v>
       </c>
       <c r="R193" t="s">
         <v>37</v>
       </c>
       <c r="S193" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T193" t="s">
-        <v>39</v>
+        <v>2345</v>
       </c>
       <c r="U193" t="s">
         <v>40</v>
       </c>
       <c r="V193" t="s">
-        <v>2355</v>
+        <v>2346</v>
       </c>
       <c r="W193" t="s">
-        <v>2356</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="194" spans="1:23">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>2357</v>
+        <v>2348</v>
       </c>
       <c r="C194" t="s">
-        <v>283</v>
+        <v>941</v>
       </c>
       <c r="D194" t="s">
-        <v>2358</v>
+        <v>1904</v>
       </c>
       <c r="E194" t="s">
-        <v>2359</v>
+        <v>469</v>
       </c>
       <c r="F194">
-        <v>23286</v>
+        <v>18963</v>
       </c>
       <c r="G194" t="s">
-        <v>411</v>
+        <v>470</v>
       </c>
       <c r="H194" s="2">
-        <v>262312939040</v>
+        <v>166020365160</v>
       </c>
       <c r="I194" t="s">
         <v>28</v>
       </c>
       <c r="J194" t="s">
-        <v>2360</v>
+        <v>2349</v>
       </c>
       <c r="K194" t="s">
-        <v>2361</v>
+        <v>2350</v>
       </c>
       <c r="L194" t="s">
-        <v>2362</v>
+        <v>2351</v>
       </c>
       <c r="M194" t="s">
-        <v>2363</v>
+        <v>2352</v>
       </c>
       <c r="N194" t="s">
-        <v>2364</v>
+        <v>2353</v>
       </c>
       <c r="O194" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P194" t="s">
         <v>35</v>
       </c>
       <c r="Q194" t="s">
-        <v>2365</v>
+        <v>2354</v>
       </c>
       <c r="R194" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
       <c r="S194" t="s">
         <v>38</v>
       </c>
       <c r="T194" t="s">
-        <v>2366</v>
+        <v>2355</v>
       </c>
       <c r="U194" t="s">
         <v>40</v>
       </c>
-      <c r="V194"/>
+      <c r="V194" t="s">
+        <v>2356</v>
+      </c>
       <c r="W194" t="s">
-        <v>2367</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="195" spans="1:23">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>2368</v>
+        <v>2358</v>
       </c>
       <c r="C195" t="s">
-        <v>2369</v>
+        <v>2359</v>
       </c>
       <c r="D195" t="s">
-        <v>2370</v>
+        <v>2360</v>
       </c>
       <c r="E195" t="s">
-        <v>1764</v>
+        <v>2361</v>
       </c>
       <c r="F195">
-        <v>6940</v>
+        <v>17085</v>
       </c>
       <c r="G195" t="s">
-        <v>1252</v>
+        <v>1258</v>
       </c>
       <c r="H195" s="2">
-        <v>602712924820</v>
-[...1 lines deleted...]
-      <c r="I195"/>
+        <v>507562695614</v>
+      </c>
+      <c r="I195" t="s">
+        <v>28</v>
+      </c>
       <c r="J195" t="s">
-        <v>2371</v>
+        <v>2362</v>
       </c>
       <c r="K195" t="s">
-        <v>2372</v>
+        <v>2363</v>
       </c>
       <c r="L195" t="s">
-        <v>2373</v>
+        <v>2364</v>
       </c>
       <c r="M195" t="s">
-        <v>2374</v>
+        <v>2365</v>
       </c>
       <c r="N195" t="s">
-        <v>2375</v>
+        <v>2366</v>
       </c>
       <c r="O195" t="s">
         <v>105</v>
       </c>
       <c r="P195" t="s">
         <v>35</v>
       </c>
       <c r="Q195" t="s">
-        <v>2376</v>
+        <v>2367</v>
       </c>
       <c r="R195" t="s">
         <v>37</v>
       </c>
       <c r="S195" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T195" t="s">
         <v>39</v>
       </c>
       <c r="U195" t="s">
         <v>40</v>
       </c>
       <c r="V195" t="s">
-        <v>2377</v>
+        <v>2368</v>
       </c>
       <c r="W195" t="s">
-        <v>2378</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="196" spans="1:23">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>2379</v>
+        <v>2370</v>
       </c>
       <c r="C196" t="s">
-        <v>2380</v>
+        <v>283</v>
       </c>
       <c r="D196" t="s">
-        <v>2381</v>
+        <v>2371</v>
       </c>
       <c r="E196" t="s">
-        <v>2382</v>
+        <v>2372</v>
       </c>
       <c r="F196">
-        <v>14984</v>
+        <v>23286</v>
       </c>
       <c r="G196" t="s">
-        <v>423</v>
+        <v>410</v>
       </c>
       <c r="H196" s="2">
-        <v>165039948929</v>
+        <v>262312939040</v>
       </c>
       <c r="I196" t="s">
-        <v>2383</v>
+        <v>28</v>
       </c>
       <c r="J196" t="s">
-        <v>2384</v>
+        <v>2373</v>
       </c>
       <c r="K196" t="s">
-        <v>2385</v>
+        <v>2374</v>
       </c>
       <c r="L196" t="s">
-        <v>2386</v>
+        <v>2375</v>
       </c>
       <c r="M196" t="s">
-        <v>2387</v>
+        <v>2376</v>
       </c>
       <c r="N196" t="s">
-        <v>2388</v>
+        <v>2377</v>
       </c>
       <c r="O196" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P196" t="s">
         <v>35</v>
       </c>
       <c r="Q196" t="s">
-        <v>2389</v>
+        <v>2378</v>
       </c>
       <c r="R196" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="S196" t="s">
         <v>38</v>
       </c>
       <c r="T196" t="s">
-        <v>2390</v>
+        <v>2379</v>
       </c>
       <c r="U196" t="s">
         <v>40</v>
       </c>
       <c r="V196" t="s">
-        <v>2391</v>
+        <v>2380</v>
       </c>
       <c r="W196" t="s">
-        <v>2392</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="197" spans="1:23">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>2393</v>
+        <v>2382</v>
       </c>
       <c r="C197" t="s">
-        <v>2394</v>
+        <v>2383</v>
       </c>
       <c r="D197" t="s">
-        <v>2395</v>
+        <v>2384</v>
       </c>
       <c r="E197" t="s">
-        <v>2396</v>
+        <v>1789</v>
       </c>
       <c r="F197">
-        <v>5324</v>
+        <v>6940</v>
       </c>
       <c r="G197" t="s">
-        <v>300</v>
+        <v>1258</v>
       </c>
       <c r="H197" s="2">
-        <v>344400092261</v>
-[...3 lines deleted...]
-      </c>
+        <v>602712924820</v>
+      </c>
+      <c r="I197"/>
       <c r="J197" t="s">
-        <v>2398</v>
+        <v>2385</v>
       </c>
       <c r="K197" t="s">
-        <v>2399</v>
+        <v>2386</v>
       </c>
       <c r="L197" t="s">
-        <v>2400</v>
+        <v>2387</v>
       </c>
       <c r="M197" t="s">
-        <v>1150</v>
+        <v>2388</v>
       </c>
       <c r="N197" t="s">
-        <v>2401</v>
+        <v>2389</v>
       </c>
       <c r="O197" t="s">
         <v>105</v>
       </c>
       <c r="P197" t="s">
         <v>35</v>
       </c>
       <c r="Q197" t="s">
-        <v>2402</v>
+        <v>2390</v>
       </c>
       <c r="R197" t="s">
         <v>37</v>
       </c>
       <c r="S197" t="s">
         <v>108</v>
       </c>
       <c r="T197" t="s">
-        <v>2403</v>
+        <v>39</v>
       </c>
       <c r="U197" t="s">
         <v>40</v>
       </c>
       <c r="V197" t="s">
-        <v>2404</v>
+        <v>2391</v>
       </c>
       <c r="W197" t="s">
-        <v>2405</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="198" spans="1:23">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>2406</v>
+        <v>2393</v>
       </c>
       <c r="C198" t="s">
-        <v>2407</v>
+        <v>2394</v>
       </c>
       <c r="D198" t="s">
-        <v>1879</v>
+        <v>2395</v>
       </c>
       <c r="E198" t="s">
-        <v>372</v>
+        <v>2396</v>
       </c>
       <c r="F198">
-        <v>15050</v>
+        <v>14984</v>
       </c>
       <c r="G198" t="s">
-        <v>373</v>
+        <v>422</v>
       </c>
       <c r="H198" s="2">
-        <v>165811856593</v>
+        <v>165039948929</v>
       </c>
       <c r="I198" t="s">
-        <v>2408</v>
+        <v>2397</v>
       </c>
       <c r="J198" t="s">
-        <v>2409</v>
+        <v>2398</v>
       </c>
       <c r="K198" t="s">
-        <v>2410</v>
+        <v>2399</v>
       </c>
       <c r="L198" t="s">
-        <v>2411</v>
+        <v>2400</v>
       </c>
       <c r="M198" t="s">
-        <v>2412</v>
+        <v>2401</v>
       </c>
       <c r="N198" t="s">
-        <v>2413</v>
+        <v>2402</v>
       </c>
       <c r="O198" t="s">
         <v>105</v>
       </c>
       <c r="P198" t="s">
         <v>35</v>
       </c>
       <c r="Q198" t="s">
-        <v>2414</v>
+        <v>2403</v>
       </c>
       <c r="R198" t="s">
-        <v>912</v>
+        <v>37</v>
       </c>
       <c r="S198" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T198" t="s">
-        <v>2415</v>
+        <v>2404</v>
       </c>
       <c r="U198" t="s">
         <v>40</v>
       </c>
       <c r="V198" t="s">
-        <v>2416</v>
+        <v>2405</v>
       </c>
       <c r="W198" t="s">
-        <v>2417</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="199" spans="1:23">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>2418</v>
+        <v>2407</v>
       </c>
       <c r="C199" t="s">
-        <v>2419</v>
+        <v>2408</v>
       </c>
       <c r="D199" t="s">
-        <v>2420</v>
+        <v>2409</v>
       </c>
       <c r="E199" t="s">
-        <v>694</v>
+        <v>2410</v>
       </c>
       <c r="F199">
-        <v>20487</v>
+        <v>5324</v>
       </c>
       <c r="G199" t="s">
-        <v>385</v>
+        <v>300</v>
       </c>
       <c r="H199" s="2">
-        <v>166016977072</v>
+        <v>344400092261</v>
       </c>
       <c r="I199" t="s">
-        <v>28</v>
+        <v>2411</v>
       </c>
       <c r="J199" t="s">
-        <v>2421</v>
+        <v>2412</v>
       </c>
       <c r="K199" t="s">
-        <v>2422</v>
+        <v>2413</v>
       </c>
       <c r="L199" t="s">
-        <v>2423</v>
+        <v>2414</v>
       </c>
       <c r="M199" t="s">
-        <v>2424</v>
+        <v>1156</v>
       </c>
       <c r="N199" t="s">
-        <v>2425</v>
+        <v>2415</v>
       </c>
       <c r="O199" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P199" t="s">
         <v>35</v>
       </c>
       <c r="Q199" t="s">
-        <v>2426</v>
+        <v>2416</v>
       </c>
       <c r="R199" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
       <c r="S199" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T199" t="s">
-        <v>39</v>
+        <v>2417</v>
       </c>
       <c r="U199" t="s">
         <v>40</v>
       </c>
       <c r="V199" t="s">
-        <v>2427</v>
+        <v>2418</v>
       </c>
       <c r="W199" t="s">
-        <v>39</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="200" spans="1:23">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>2428</v>
+        <v>2420</v>
       </c>
       <c r="C200" t="s">
-        <v>2429</v>
+        <v>2421</v>
       </c>
       <c r="D200" t="s">
-        <v>2430</v>
+        <v>1904</v>
       </c>
       <c r="E200" t="s">
-        <v>2325</v>
+        <v>371</v>
       </c>
       <c r="F200">
-        <v>11044</v>
+        <v>15050</v>
       </c>
       <c r="G200" t="s">
-        <v>658</v>
+        <v>372</v>
       </c>
       <c r="H200" s="2">
-        <v>245501245146</v>
-[...1 lines deleted...]
-      <c r="I200"/>
+        <v>165811856593</v>
+      </c>
+      <c r="I200" t="s">
+        <v>2422</v>
+      </c>
       <c r="J200" t="s">
-        <v>2431</v>
+        <v>2423</v>
       </c>
       <c r="K200" t="s">
-        <v>2432</v>
+        <v>2424</v>
       </c>
       <c r="L200" t="s">
-        <v>2433</v>
+        <v>2425</v>
       </c>
       <c r="M200" t="s">
-        <v>2434</v>
+        <v>2426</v>
       </c>
       <c r="N200" t="s">
-        <v>2435</v>
+        <v>2427</v>
       </c>
       <c r="O200" t="s">
         <v>105</v>
       </c>
       <c r="P200" t="s">
         <v>35</v>
       </c>
       <c r="Q200" t="s">
-        <v>2436</v>
+        <v>2428</v>
       </c>
       <c r="R200" t="s">
-        <v>37</v>
+        <v>912</v>
       </c>
       <c r="S200" t="s">
         <v>108</v>
       </c>
       <c r="T200" t="s">
-        <v>39</v>
+        <v>2429</v>
       </c>
       <c r="U200" t="s">
         <v>40</v>
       </c>
       <c r="V200" t="s">
-        <v>2437</v>
+        <v>2430</v>
       </c>
       <c r="W200" t="s">
-        <v>2438</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="201" spans="1:23">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C201" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D201" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E201" t="s">
+        <v>693</v>
+      </c>
+      <c r="F201">
+        <v>20487</v>
+      </c>
+      <c r="G201" t="s">
+        <v>384</v>
+      </c>
+      <c r="H201" s="2">
+        <v>166016977072</v>
+      </c>
+      <c r="I201" t="s">
+        <v>28</v>
+      </c>
+      <c r="J201" t="s">
+        <v>2435</v>
+      </c>
+      <c r="K201" t="s">
+        <v>2436</v>
+      </c>
+      <c r="L201" t="s">
+        <v>2437</v>
+      </c>
+      <c r="M201" t="s">
+        <v>2438</v>
+      </c>
+      <c r="N201" t="s">
         <v>2439</v>
-      </c>
-[...34 lines deleted...]
-        <v>2448</v>
       </c>
       <c r="O201" t="s">
         <v>34</v>
       </c>
       <c r="P201" t="s">
         <v>35</v>
       </c>
       <c r="Q201" t="s">
-        <v>2449</v>
+        <v>2440</v>
       </c>
       <c r="R201" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="S201" t="s">
         <v>38</v>
       </c>
       <c r="T201" t="s">
         <v>39</v>
       </c>
       <c r="U201" t="s">
         <v>40</v>
       </c>
       <c r="V201" t="s">
-        <v>2450</v>
+        <v>2441</v>
       </c>
       <c r="W201" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="202" spans="1:23">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>2451</v>
+        <v>2442</v>
       </c>
       <c r="C202" t="s">
-        <v>2452</v>
+        <v>2443</v>
       </c>
       <c r="D202" t="s">
-        <v>2055</v>
+        <v>2444</v>
       </c>
       <c r="E202" t="s">
-        <v>2453</v>
+        <v>2338</v>
       </c>
       <c r="F202">
-        <v>5491</v>
+        <v>11044</v>
       </c>
       <c r="G202" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="H202" s="2">
-        <v>781101058552</v>
+        <v>245501245146</v>
       </c>
       <c r="I202"/>
       <c r="J202" t="s">
-        <v>2454</v>
+        <v>2445</v>
       </c>
       <c r="K202" t="s">
-        <v>2455</v>
+        <v>2446</v>
       </c>
       <c r="L202" t="s">
-        <v>2456</v>
+        <v>2447</v>
       </c>
       <c r="M202" t="s">
-        <v>1150</v>
+        <v>2448</v>
       </c>
       <c r="N202" t="s">
-        <v>2457</v>
+        <v>2449</v>
       </c>
       <c r="O202" t="s">
         <v>105</v>
       </c>
       <c r="P202" t="s">
         <v>35</v>
       </c>
       <c r="Q202" t="s">
-        <v>2458</v>
+        <v>2450</v>
       </c>
       <c r="R202" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="S202" t="s">
         <v>108</v>
       </c>
       <c r="T202" t="s">
         <v>39</v>
       </c>
       <c r="U202" t="s">
         <v>40</v>
       </c>
       <c r="V202" t="s">
-        <v>2459</v>
+        <v>2451</v>
       </c>
       <c r="W202" t="s">
-        <v>2460</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="203" spans="1:23">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C203" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D203" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E203" t="s">
+        <v>2456</v>
+      </c>
+      <c r="F203">
+        <v>11057</v>
+      </c>
+      <c r="G203" t="s">
+        <v>27</v>
+      </c>
+      <c r="H203" s="2">
+        <v>612001935902</v>
+      </c>
+      <c r="I203" t="s">
+        <v>2457</v>
+      </c>
+      <c r="J203" t="s">
+        <v>2458</v>
+      </c>
+      <c r="K203" t="s">
+        <v>2459</v>
+      </c>
+      <c r="L203" t="s">
+        <v>2460</v>
+      </c>
+      <c r="M203" t="s">
         <v>2461</v>
       </c>
-      <c r="C203" t="s">
+      <c r="N203" t="s">
         <v>2462</v>
-      </c>
-[...31 lines deleted...]
-        <v>2469</v>
       </c>
       <c r="O203" t="s">
         <v>34</v>
       </c>
       <c r="P203" t="s">
         <v>35</v>
       </c>
       <c r="Q203" t="s">
-        <v>2470</v>
+        <v>2463</v>
       </c>
       <c r="R203" t="s">
         <v>37</v>
       </c>
       <c r="S203" t="s">
         <v>38</v>
       </c>
       <c r="T203" t="s">
         <v>39</v>
       </c>
       <c r="U203" t="s">
         <v>40</v>
       </c>
-      <c r="V203"/>
+      <c r="V203" t="s">
+        <v>2464</v>
+      </c>
       <c r="W203" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="204" spans="1:23">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>2471</v>
+        <v>2465</v>
       </c>
       <c r="C204" t="s">
-        <v>2472</v>
+        <v>2466</v>
       </c>
       <c r="D204" t="s">
-        <v>1227</v>
+        <v>2068</v>
       </c>
       <c r="E204" t="s">
-        <v>1949</v>
+        <v>2467</v>
       </c>
       <c r="F204">
-        <v>10216</v>
+        <v>5491</v>
       </c>
       <c r="G204" t="s">
-        <v>116</v>
+        <v>657</v>
       </c>
       <c r="H204" s="2">
-        <v>246303136203</v>
+        <v>781101058552</v>
       </c>
       <c r="I204"/>
       <c r="J204" t="s">
-        <v>2473</v>
+        <v>2468</v>
       </c>
       <c r="K204" t="s">
-        <v>2474</v>
+        <v>2469</v>
       </c>
       <c r="L204" t="s">
-        <v>2475</v>
+        <v>2470</v>
       </c>
       <c r="M204" t="s">
-        <v>2476</v>
+        <v>1156</v>
       </c>
       <c r="N204" t="s">
-        <v>2477</v>
+        <v>2471</v>
       </c>
       <c r="O204" t="s">
         <v>105</v>
       </c>
       <c r="P204" t="s">
         <v>35</v>
       </c>
       <c r="Q204" t="s">
-        <v>2478</v>
+        <v>2472</v>
       </c>
       <c r="R204" t="s">
         <v>37</v>
       </c>
       <c r="S204" t="s">
         <v>108</v>
       </c>
       <c r="T204" t="s">
-        <v>2479</v>
+        <v>39</v>
       </c>
       <c r="U204" t="s">
         <v>40</v>
       </c>
       <c r="V204" t="s">
-        <v>2480</v>
+        <v>2473</v>
       </c>
       <c r="W204" t="s">
-        <v>2481</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="205" spans="1:23">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C205" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D205" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E205" t="s">
+        <v>2478</v>
+      </c>
+      <c r="F205">
+        <v>24310</v>
+      </c>
+      <c r="G205" t="s">
+        <v>2325</v>
+      </c>
+      <c r="H205" s="2">
+        <v>290406535105</v>
+      </c>
+      <c r="I205" t="s">
+        <v>28</v>
+      </c>
+      <c r="J205" t="s">
+        <v>2479</v>
+      </c>
+      <c r="K205" t="s">
+        <v>2480</v>
+      </c>
+      <c r="L205" t="s">
+        <v>2481</v>
+      </c>
+      <c r="M205" t="s">
         <v>2482</v>
       </c>
-      <c r="C205" t="s">
+      <c r="N205" t="s">
         <v>2483</v>
       </c>
-      <c r="D205" t="s">
-[...29 lines deleted...]
-      </c>
       <c r="O205" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P205" t="s">
         <v>35</v>
       </c>
       <c r="Q205" t="s">
-        <v>2491</v>
+        <v>2484</v>
       </c>
       <c r="R205" t="s">
         <v>37</v>
       </c>
       <c r="S205" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T205" t="s">
-        <v>2492</v>
+        <v>39</v>
       </c>
       <c r="U205" t="s">
         <v>40</v>
       </c>
-      <c r="V205" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V205"/>
       <c r="W205" t="s">
-        <v>2494</v>
+        <v>39</v>
       </c>
     </row>
     <row r="206" spans="1:23">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>2495</v>
+        <v>2485</v>
       </c>
       <c r="C206" t="s">
-        <v>2496</v>
+        <v>2486</v>
       </c>
       <c r="D206" t="s">
-        <v>2497</v>
+        <v>1233</v>
       </c>
       <c r="E206" t="s">
-        <v>2498</v>
+        <v>1974</v>
       </c>
       <c r="F206">
-        <v>21267</v>
+        <v>10216</v>
       </c>
       <c r="G206" t="s">
-        <v>1076</v>
+        <v>116</v>
       </c>
       <c r="H206" s="2">
-        <v>343525416713</v>
-[...3 lines deleted...]
-      </c>
+        <v>246303136203</v>
+      </c>
+      <c r="I206"/>
       <c r="J206" t="s">
-        <v>2499</v>
+        <v>2487</v>
       </c>
       <c r="K206" t="s">
-        <v>2500</v>
+        <v>2488</v>
       </c>
       <c r="L206" t="s">
-        <v>2501</v>
+        <v>2489</v>
       </c>
       <c r="M206" t="s">
-        <v>2502</v>
+        <v>2490</v>
       </c>
       <c r="N206" t="s">
-        <v>2503</v>
+        <v>2491</v>
       </c>
       <c r="O206" t="s">
         <v>105</v>
       </c>
       <c r="P206" t="s">
         <v>35</v>
       </c>
       <c r="Q206" t="s">
-        <v>2504</v>
+        <v>2492</v>
       </c>
       <c r="R206" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S206" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T206" t="s">
-        <v>39</v>
+        <v>2493</v>
       </c>
       <c r="U206" t="s">
         <v>40</v>
       </c>
       <c r="V206" t="s">
-        <v>1271</v>
+        <v>2494</v>
       </c>
       <c r="W206" t="s">
-        <v>39</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="207" spans="1:23">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>2505</v>
+        <v>2496</v>
       </c>
       <c r="C207" t="s">
-        <v>2506</v>
+        <v>2497</v>
       </c>
       <c r="D207" t="s">
-        <v>1715</v>
+        <v>2498</v>
       </c>
       <c r="E207" t="s">
-        <v>964</v>
+        <v>2499</v>
       </c>
       <c r="F207">
-        <v>18932</v>
+        <v>5532</v>
       </c>
       <c r="G207" t="s">
-        <v>286</v>
+        <v>998</v>
       </c>
       <c r="H207" s="2">
-        <v>222509695004</v>
-[...3 lines deleted...]
-      </c>
+        <v>665800435269</v>
+      </c>
+      <c r="I207"/>
       <c r="J207" t="s">
-        <v>2507</v>
+        <v>2500</v>
       </c>
       <c r="K207" t="s">
-        <v>2508</v>
+        <v>2501</v>
       </c>
       <c r="L207" t="s">
-        <v>2509</v>
+        <v>2502</v>
       </c>
       <c r="M207" t="s">
-        <v>2510</v>
+        <v>2503</v>
       </c>
       <c r="N207" t="s">
-        <v>2511</v>
+        <v>2504</v>
       </c>
       <c r="O207" t="s">
         <v>105</v>
       </c>
       <c r="P207" t="s">
         <v>35</v>
       </c>
       <c r="Q207" t="s">
-        <v>2512</v>
+        <v>2505</v>
       </c>
       <c r="R207" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="S207" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T207" t="s">
-        <v>2513</v>
+        <v>2506</v>
       </c>
       <c r="U207" t="s">
         <v>40</v>
       </c>
       <c r="V207" t="s">
-        <v>2514</v>
+        <v>2507</v>
       </c>
       <c r="W207" t="s">
-        <v>2515</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C208" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D208" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E208" t="s">
+        <v>2512</v>
+      </c>
+      <c r="F208">
+        <v>21267</v>
+      </c>
+      <c r="G208" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H208" s="2">
+        <v>343525416713</v>
+      </c>
+      <c r="I208" t="s">
+        <v>28</v>
+      </c>
+      <c r="J208" t="s">
+        <v>2513</v>
+      </c>
+      <c r="K208" t="s">
+        <v>2514</v>
+      </c>
+      <c r="L208" t="s">
+        <v>2515</v>
+      </c>
+      <c r="M208" t="s">
         <v>2516</v>
       </c>
-      <c r="C208" t="s">
+      <c r="N208" t="s">
         <v>2517</v>
-      </c>
-[...31 lines deleted...]
-        <v>2524</v>
       </c>
       <c r="O208" t="s">
         <v>105</v>
       </c>
       <c r="P208" t="s">
         <v>35</v>
       </c>
       <c r="Q208" t="s">
-        <v>2525</v>
+        <v>2518</v>
       </c>
       <c r="R208" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S208" t="s">
         <v>38</v>
       </c>
       <c r="T208" t="s">
         <v>39</v>
       </c>
       <c r="U208" t="s">
         <v>40</v>
       </c>
       <c r="V208" t="s">
-        <v>2526</v>
+        <v>1277</v>
       </c>
       <c r="W208" t="s">
-        <v>2527</v>
+        <v>39</v>
       </c>
     </row>
     <row r="209" spans="1:23">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>2528</v>
+        <v>2519</v>
       </c>
       <c r="C209" t="s">
-        <v>2529</v>
+        <v>2520</v>
       </c>
       <c r="D209" t="s">
-        <v>2530</v>
+        <v>1740</v>
       </c>
       <c r="E209" t="s">
-        <v>2531</v>
+        <v>964</v>
       </c>
       <c r="F209">
-        <v>19357</v>
+        <v>18932</v>
       </c>
       <c r="G209" t="s">
-        <v>1076</v>
+        <v>286</v>
       </c>
       <c r="H209" s="2">
-        <v>420545438526</v>
+        <v>222509695004</v>
       </c>
       <c r="I209" t="s">
-        <v>2532</v>
+        <v>28</v>
       </c>
       <c r="J209" t="s">
-        <v>2533</v>
+        <v>2521</v>
       </c>
       <c r="K209" t="s">
-        <v>2534</v>
+        <v>2522</v>
       </c>
       <c r="L209" t="s">
-        <v>2535</v>
+        <v>2523</v>
       </c>
       <c r="M209" t="s">
-        <v>2536</v>
+        <v>2524</v>
       </c>
       <c r="N209" t="s">
-        <v>2537</v>
+        <v>2525</v>
       </c>
       <c r="O209" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P209" t="s">
         <v>35</v>
       </c>
       <c r="Q209" t="s">
-        <v>2538</v>
+        <v>2526</v>
       </c>
       <c r="R209" t="s">
         <v>37</v>
       </c>
       <c r="S209" t="s">
         <v>38</v>
       </c>
       <c r="T209" t="s">
-        <v>39</v>
+        <v>2527</v>
       </c>
       <c r="U209" t="s">
         <v>40</v>
       </c>
-      <c r="V209"/>
+      <c r="V209" t="s">
+        <v>2528</v>
+      </c>
       <c r="W209" t="s">
-        <v>39</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="210" spans="1:23">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>2539</v>
+        <v>2530</v>
       </c>
       <c r="C210" t="s">
-        <v>2540</v>
+        <v>2531</v>
       </c>
       <c r="D210" t="s">
-        <v>2541</v>
+        <v>1904</v>
       </c>
       <c r="E210" t="s">
-        <v>2542</v>
+        <v>2532</v>
       </c>
       <c r="F210">
-        <v>18859</v>
+        <v>13324</v>
       </c>
       <c r="G210" t="s">
-        <v>423</v>
+        <v>470</v>
       </c>
       <c r="H210" s="2">
-        <v>350700164438</v>
+        <v>166102629030</v>
       </c>
       <c r="I210" t="s">
-        <v>2543</v>
+        <v>2533</v>
       </c>
       <c r="J210" t="s">
-        <v>2544</v>
+        <v>2534</v>
       </c>
       <c r="K210" t="s">
-        <v>2545</v>
+        <v>2535</v>
       </c>
       <c r="L210" t="s">
-        <v>2546</v>
+        <v>2536</v>
       </c>
       <c r="M210" t="s">
-        <v>2547</v>
+        <v>2537</v>
       </c>
       <c r="N210" t="s">
-        <v>2548</v>
+        <v>2538</v>
       </c>
       <c r="O210" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P210" t="s">
         <v>35</v>
       </c>
       <c r="Q210" t="s">
-        <v>2549</v>
+        <v>2539</v>
       </c>
       <c r="R210" t="s">
-        <v>107</v>
+        <v>37</v>
       </c>
       <c r="S210" t="s">
         <v>38</v>
       </c>
       <c r="T210" t="s">
         <v>39</v>
       </c>
       <c r="U210" t="s">
         <v>40</v>
       </c>
       <c r="V210" t="s">
-        <v>2550</v>
+        <v>2540</v>
       </c>
       <c r="W210" t="s">
-        <v>2551</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="211" spans="1:23">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>2552</v>
+        <v>2542</v>
       </c>
       <c r="C211" t="s">
-        <v>2553</v>
+        <v>2543</v>
       </c>
       <c r="D211" t="s">
-        <v>2554</v>
+        <v>2544</v>
       </c>
       <c r="E211" t="s">
-        <v>2555</v>
+        <v>2545</v>
       </c>
       <c r="F211">
-        <v>13420</v>
+        <v>19357</v>
       </c>
       <c r="G211" t="s">
-        <v>2312</v>
+        <v>1086</v>
       </c>
       <c r="H211" s="2">
-        <v>231507932511</v>
-[...1 lines deleted...]
-      <c r="I211"/>
+        <v>420545438526</v>
+      </c>
+      <c r="I211" t="s">
+        <v>2546</v>
+      </c>
       <c r="J211" t="s">
-        <v>2556</v>
+        <v>2547</v>
       </c>
       <c r="K211" t="s">
-        <v>2557</v>
+        <v>2548</v>
       </c>
       <c r="L211" t="s">
-        <v>2558</v>
+        <v>2549</v>
       </c>
       <c r="M211" t="s">
-        <v>2559</v>
+        <v>2550</v>
       </c>
       <c r="N211" t="s">
-        <v>2560</v>
+        <v>2551</v>
       </c>
       <c r="O211" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P211" t="s">
         <v>35</v>
       </c>
       <c r="Q211" t="s">
-        <v>2561</v>
+        <v>2552</v>
       </c>
       <c r="R211" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S211" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T211" t="s">
-        <v>2562</v>
+        <v>39</v>
       </c>
       <c r="U211" t="s">
         <v>40</v>
       </c>
       <c r="V211" t="s">
-        <v>2563</v>
+        <v>2553</v>
       </c>
       <c r="W211" t="s">
-        <v>2564</v>
+        <v>39</v>
       </c>
     </row>
     <row r="212" spans="1:23">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>2565</v>
+        <v>2554</v>
       </c>
       <c r="C212" t="s">
-        <v>2566</v>
+        <v>2555</v>
       </c>
       <c r="D212" t="s">
-        <v>805</v>
+        <v>2556</v>
       </c>
       <c r="E212" t="s">
-        <v>2567</v>
+        <v>2557</v>
       </c>
       <c r="F212">
-        <v>14504</v>
+        <v>18859</v>
       </c>
       <c r="G212" t="s">
-        <v>373</v>
+        <v>422</v>
       </c>
       <c r="H212" s="2">
-        <v>505008649311</v>
-[...1 lines deleted...]
-      <c r="I212"/>
+        <v>350700164438</v>
+      </c>
+      <c r="I212" t="s">
+        <v>2558</v>
+      </c>
       <c r="J212" t="s">
-        <v>2568</v>
+        <v>2559</v>
       </c>
       <c r="K212" t="s">
-        <v>2569</v>
+        <v>2560</v>
       </c>
       <c r="L212" t="s">
-        <v>2570</v>
+        <v>2561</v>
       </c>
       <c r="M212" t="s">
-        <v>2571</v>
+        <v>2562</v>
       </c>
       <c r="N212" t="s">
-        <v>2572</v>
+        <v>2563</v>
       </c>
       <c r="O212" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P212" t="s">
         <v>35</v>
       </c>
       <c r="Q212" t="s">
-        <v>2573</v>
+        <v>2564</v>
       </c>
       <c r="R212" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
       <c r="S212" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T212" t="s">
         <v>39</v>
       </c>
       <c r="U212" t="s">
         <v>40</v>
       </c>
       <c r="V212" t="s">
-        <v>2574</v>
+        <v>2565</v>
       </c>
       <c r="W212" t="s">
-        <v>2575</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="213" spans="1:23">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>2576</v>
+        <v>2567</v>
       </c>
       <c r="C213" t="s">
-        <v>2577</v>
+        <v>2568</v>
       </c>
       <c r="D213" t="s">
-        <v>2578</v>
+        <v>2569</v>
       </c>
       <c r="E213" t="s">
-        <v>2579</v>
+        <v>2570</v>
       </c>
       <c r="F213">
-        <v>12426</v>
+        <v>13420</v>
       </c>
       <c r="G213" t="s">
-        <v>74</v>
+        <v>2325</v>
       </c>
       <c r="H213" s="2">
-        <v>182707643684</v>
+        <v>231507932511</v>
       </c>
       <c r="I213"/>
       <c r="J213" t="s">
-        <v>2580</v>
+        <v>2571</v>
       </c>
       <c r="K213" t="s">
-        <v>2581</v>
+        <v>2572</v>
       </c>
       <c r="L213" t="s">
-        <v>2582</v>
+        <v>2573</v>
       </c>
       <c r="M213" t="s">
-        <v>2583</v>
+        <v>2574</v>
       </c>
       <c r="N213" t="s">
-        <v>2584</v>
+        <v>2575</v>
       </c>
       <c r="O213" t="s">
         <v>105</v>
       </c>
       <c r="P213" t="s">
         <v>35</v>
       </c>
       <c r="Q213" t="s">
-        <v>2585</v>
+        <v>2576</v>
       </c>
       <c r="R213" t="s">
-        <v>107</v>
+        <v>253</v>
       </c>
       <c r="S213" t="s">
         <v>108</v>
       </c>
       <c r="T213" t="s">
-        <v>2586</v>
+        <v>2577</v>
       </c>
       <c r="U213" t="s">
         <v>40</v>
       </c>
       <c r="V213" t="s">
-        <v>2587</v>
+        <v>2578</v>
       </c>
       <c r="W213" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="214" spans="1:23">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>2589</v>
+        <v>2580</v>
       </c>
       <c r="C214" t="s">
-        <v>2590</v>
+        <v>2581</v>
       </c>
       <c r="D214" t="s">
-        <v>2591</v>
+        <v>805</v>
       </c>
       <c r="E214" t="s">
-        <v>2592</v>
+        <v>2582</v>
       </c>
       <c r="F214">
-        <v>10430</v>
+        <v>14504</v>
       </c>
       <c r="G214" t="s">
-        <v>1334</v>
+        <v>372</v>
       </c>
       <c r="H214" s="2">
-        <v>263622287799</v>
+        <v>505008649311</v>
       </c>
       <c r="I214"/>
       <c r="J214" t="s">
-        <v>2593</v>
+        <v>2583</v>
       </c>
       <c r="K214" t="s">
-        <v>2594</v>
+        <v>2584</v>
       </c>
       <c r="L214" t="s">
-        <v>2595</v>
+        <v>2585</v>
       </c>
       <c r="M214" t="s">
-        <v>2596</v>
+        <v>2586</v>
       </c>
       <c r="N214" t="s">
-        <v>2597</v>
+        <v>2587</v>
       </c>
       <c r="O214" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P214" t="s">
         <v>35</v>
       </c>
       <c r="Q214" t="s">
-        <v>2598</v>
+        <v>2588</v>
       </c>
       <c r="R214" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="S214" t="s">
         <v>108</v>
       </c>
       <c r="T214" t="s">
-        <v>2599</v>
+        <v>39</v>
       </c>
       <c r="U214" t="s">
         <v>40</v>
       </c>
       <c r="V214" t="s">
-        <v>2600</v>
+        <v>2589</v>
       </c>
       <c r="W214" t="s">
-        <v>2601</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="215" spans="1:23">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>2602</v>
+        <v>2591</v>
       </c>
       <c r="C215" t="s">
-        <v>2603</v>
+        <v>2592</v>
       </c>
       <c r="D215" t="s">
-        <v>2090</v>
+        <v>2593</v>
       </c>
       <c r="E215" t="s">
-        <v>2604</v>
+        <v>2594</v>
       </c>
       <c r="F215">
-        <v>17528</v>
+        <v>12426</v>
       </c>
       <c r="G215" t="s">
-        <v>399</v>
+        <v>74</v>
       </c>
       <c r="H215" s="2">
-        <v>471007403817</v>
-[...3 lines deleted...]
-      </c>
+        <v>182707643684</v>
+      </c>
+      <c r="I215"/>
       <c r="J215" t="s">
-        <v>2605</v>
+        <v>2595</v>
       </c>
       <c r="K215" t="s">
-        <v>2606</v>
+        <v>2596</v>
       </c>
       <c r="L215" t="s">
-        <v>2607</v>
+        <v>2597</v>
       </c>
       <c r="M215" t="s">
-        <v>2608</v>
+        <v>2598</v>
       </c>
       <c r="N215" t="s">
-        <v>2609</v>
+        <v>2599</v>
       </c>
       <c r="O215" t="s">
         <v>105</v>
       </c>
       <c r="P215" t="s">
         <v>35</v>
       </c>
       <c r="Q215" t="s">
-        <v>2610</v>
+        <v>2600</v>
       </c>
       <c r="R215" t="s">
         <v>37</v>
       </c>
       <c r="S215" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T215" t="s">
-        <v>2611</v>
+        <v>2601</v>
       </c>
       <c r="U215" t="s">
         <v>40</v>
       </c>
       <c r="V215" t="s">
-        <v>2612</v>
+        <v>2602</v>
       </c>
       <c r="W215" t="s">
-        <v>2613</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="216" spans="1:23">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>2614</v>
+        <v>2604</v>
       </c>
       <c r="C216" t="s">
-        <v>2615</v>
+        <v>2605</v>
       </c>
       <c r="D216" t="s">
-        <v>2616</v>
+        <v>2606</v>
       </c>
       <c r="E216" t="s">
-        <v>2617</v>
+        <v>2607</v>
       </c>
       <c r="F216">
-        <v>12497</v>
+        <v>10430</v>
       </c>
       <c r="G216" t="s">
-        <v>2618</v>
+        <v>998</v>
       </c>
       <c r="H216" s="2">
-        <v>666001643384</v>
+        <v>263622287799</v>
       </c>
       <c r="I216"/>
       <c r="J216" t="s">
-        <v>2619</v>
+        <v>2608</v>
       </c>
       <c r="K216" t="s">
-        <v>2620</v>
+        <v>2609</v>
       </c>
       <c r="L216" t="s">
-        <v>2621</v>
+        <v>2610</v>
       </c>
       <c r="M216" t="s">
-        <v>2622</v>
+        <v>2611</v>
       </c>
       <c r="N216" t="s">
-        <v>2623</v>
+        <v>2612</v>
       </c>
       <c r="O216" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P216" t="s">
         <v>35</v>
       </c>
       <c r="Q216" t="s">
-        <v>2624</v>
+        <v>2613</v>
       </c>
       <c r="R216" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
       <c r="S216" t="s">
         <v>108</v>
       </c>
       <c r="T216" t="s">
-        <v>2625</v>
+        <v>2614</v>
       </c>
       <c r="U216" t="s">
         <v>40</v>
       </c>
       <c r="V216" t="s">
-        <v>2626</v>
+        <v>2615</v>
       </c>
       <c r="W216" t="s">
-        <v>2627</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="217" spans="1:23">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>2628</v>
+        <v>2617</v>
       </c>
       <c r="C217" t="s">
-        <v>2629</v>
+        <v>2618</v>
       </c>
       <c r="D217" t="s">
-        <v>298</v>
+        <v>2103</v>
       </c>
       <c r="E217" t="s">
-        <v>2630</v>
+        <v>2619</v>
       </c>
       <c r="F217">
-        <v>5783</v>
+        <v>17528</v>
       </c>
       <c r="G217" t="s">
-        <v>807</v>
+        <v>398</v>
       </c>
       <c r="H217" s="2">
-        <v>781403074180</v>
-[...1 lines deleted...]
-      <c r="I217"/>
+        <v>471007403817</v>
+      </c>
+      <c r="I217" t="s">
+        <v>28</v>
+      </c>
       <c r="J217" t="s">
-        <v>2631</v>
+        <v>2620</v>
       </c>
       <c r="K217" t="s">
-        <v>2632</v>
+        <v>2621</v>
       </c>
       <c r="L217" t="s">
-        <v>2633</v>
+        <v>2622</v>
       </c>
       <c r="M217" t="s">
-        <v>2634</v>
+        <v>2623</v>
       </c>
       <c r="N217" t="s">
-        <v>2635</v>
+        <v>2624</v>
       </c>
       <c r="O217" t="s">
         <v>105</v>
       </c>
       <c r="P217" t="s">
         <v>35</v>
       </c>
       <c r="Q217" t="s">
-        <v>2636</v>
+        <v>2625</v>
       </c>
       <c r="R217" t="s">
         <v>37</v>
       </c>
       <c r="S217" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T217" t="s">
-        <v>2637</v>
+        <v>2626</v>
       </c>
       <c r="U217" t="s">
         <v>40</v>
       </c>
       <c r="V217" t="s">
-        <v>2638</v>
+        <v>2627</v>
       </c>
       <c r="W217" t="s">
-        <v>2639</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="218" spans="1:23">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>2640</v>
+        <v>2629</v>
       </c>
       <c r="C218" t="s">
-        <v>2641</v>
+        <v>2630</v>
       </c>
       <c r="D218" t="s">
-        <v>2642</v>
+        <v>2631</v>
       </c>
       <c r="E218" t="s">
-        <v>2643</v>
+        <v>2632</v>
       </c>
       <c r="F218">
-        <v>23647</v>
+        <v>12497</v>
       </c>
       <c r="G218" t="s">
-        <v>314</v>
+        <v>2633</v>
       </c>
       <c r="H218" s="2">
-        <v>461108864448</v>
-[...3 lines deleted...]
-      </c>
+        <v>666001643384</v>
+      </c>
+      <c r="I218"/>
       <c r="J218" t="s">
-        <v>2644</v>
+        <v>2634</v>
       </c>
       <c r="K218" t="s">
-        <v>2645</v>
+        <v>2635</v>
       </c>
       <c r="L218" t="s">
-        <v>2646</v>
+        <v>2636</v>
       </c>
       <c r="M218" t="s">
-        <v>2647</v>
+        <v>2637</v>
       </c>
       <c r="N218" t="s">
-        <v>2648</v>
+        <v>2638</v>
       </c>
       <c r="O218" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P218" t="s">
         <v>35</v>
       </c>
       <c r="Q218" t="s">
-        <v>2649</v>
+        <v>2639</v>
       </c>
       <c r="R218" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="S218" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T218" t="s">
-        <v>39</v>
+        <v>2640</v>
       </c>
       <c r="U218" t="s">
         <v>40</v>
       </c>
-      <c r="V218"/>
+      <c r="V218" t="s">
+        <v>2641</v>
+      </c>
       <c r="W218" t="s">
-        <v>39</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="219" spans="1:23">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
-        <v>2650</v>
+        <v>2643</v>
       </c>
       <c r="C219" t="s">
-        <v>2651</v>
+        <v>2644</v>
       </c>
       <c r="D219" t="s">
-        <v>2652</v>
+        <v>298</v>
       </c>
       <c r="E219" t="s">
-        <v>2653</v>
+        <v>2645</v>
       </c>
       <c r="F219">
-        <v>11592</v>
+        <v>5783</v>
       </c>
       <c r="G219" t="s">
-        <v>2312</v>
+        <v>807</v>
       </c>
       <c r="H219" s="2">
-        <v>622702632814</v>
+        <v>781403074180</v>
       </c>
       <c r="I219"/>
       <c r="J219" t="s">
-        <v>2654</v>
+        <v>2646</v>
       </c>
       <c r="K219" t="s">
-        <v>2655</v>
+        <v>2647</v>
       </c>
       <c r="L219" t="s">
-        <v>2656</v>
+        <v>2648</v>
       </c>
       <c r="M219" t="s">
-        <v>2657</v>
+        <v>2649</v>
       </c>
       <c r="N219" t="s">
-        <v>2658</v>
+        <v>2650</v>
       </c>
       <c r="O219" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P219" t="s">
         <v>35</v>
       </c>
       <c r="Q219" t="s">
-        <v>2659</v>
+        <v>2651</v>
       </c>
       <c r="R219" t="s">
         <v>37</v>
       </c>
       <c r="S219" t="s">
         <v>108</v>
       </c>
       <c r="T219" t="s">
-        <v>2660</v>
+        <v>2652</v>
       </c>
       <c r="U219" t="s">
         <v>40</v>
       </c>
       <c r="V219" t="s">
-        <v>2661</v>
+        <v>2653</v>
       </c>
       <c r="W219" t="s">
-        <v>2662</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="220" spans="1:23">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>2663</v>
+        <v>2655</v>
       </c>
       <c r="C220" t="s">
-        <v>2664</v>
+        <v>2656</v>
       </c>
       <c r="D220" t="s">
-        <v>2665</v>
+        <v>2657</v>
       </c>
       <c r="E220" t="s">
-        <v>1241</v>
+        <v>2658</v>
       </c>
       <c r="F220">
-        <v>19081</v>
+        <v>23647</v>
       </c>
       <c r="G220" t="s">
-        <v>86</v>
+        <v>313</v>
       </c>
       <c r="H220" s="2">
-        <v>165033110633</v>
+        <v>461108864448</v>
       </c>
       <c r="I220" t="s">
         <v>28</v>
       </c>
       <c r="J220" t="s">
-        <v>2666</v>
+        <v>2659</v>
       </c>
       <c r="K220" t="s">
-        <v>2667</v>
+        <v>2660</v>
       </c>
       <c r="L220" t="s">
-        <v>2668</v>
+        <v>2661</v>
       </c>
       <c r="M220" t="s">
-        <v>2669</v>
+        <v>2662</v>
       </c>
       <c r="N220" t="s">
-        <v>2670</v>
+        <v>2663</v>
       </c>
       <c r="O220" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P220" t="s">
         <v>35</v>
       </c>
       <c r="Q220" t="s">
-        <v>2671</v>
+        <v>2664</v>
       </c>
       <c r="R220" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S220" t="s">
         <v>38</v>
       </c>
       <c r="T220" t="s">
         <v>39</v>
       </c>
       <c r="U220" t="s">
         <v>40</v>
       </c>
-      <c r="V220" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V220"/>
       <c r="W220" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="221" spans="1:23">
-      <c r="H221" s="2"/>
+      <c r="A221">
+        <v>220</v>
+      </c>
+      <c r="B221" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C221" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D221" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E221" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F221">
+        <v>19081</v>
+      </c>
+      <c r="G221" t="s">
+        <v>86</v>
+      </c>
+      <c r="H221" s="2">
+        <v>165033110633</v>
+      </c>
+      <c r="I221" t="s">
+        <v>28</v>
+      </c>
+      <c r="J221" t="s">
+        <v>2668</v>
+      </c>
+      <c r="K221" t="s">
+        <v>2669</v>
+      </c>
+      <c r="L221" t="s">
+        <v>2670</v>
+      </c>
+      <c r="M221" t="s">
+        <v>2671</v>
+      </c>
+      <c r="N221" t="s">
+        <v>2672</v>
+      </c>
+      <c r="O221" t="s">
+        <v>105</v>
+      </c>
+      <c r="P221" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q221" t="s">
+        <v>2673</v>
+      </c>
+      <c r="R221" t="s">
+        <v>253</v>
+      </c>
+      <c r="S221" t="s">
+        <v>38</v>
+      </c>
+      <c r="T221" t="s">
+        <v>39</v>
+      </c>
+      <c r="U221" t="s">
+        <v>40</v>
+      </c>
+      <c r="V221" t="s">
+        <v>2674</v>
+      </c>
+      <c r="W221" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="222" spans="1:23">
+      <c r="H222" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>