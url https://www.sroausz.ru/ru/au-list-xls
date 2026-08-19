--- v3 (2026-07-04)
+++ v4 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Акт_члены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2675">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2660">
   <si>
     <t>№ реестровой записи</t>
   </si>
   <si>
     <t>Фамилия, имя, отчество АУ</t>
   </si>
   <si>
     <t>Дата рождения</t>
   </si>
   <si>
     <t>Место рождения</t>
   </si>
   <si>
     <t>Дата регистрации в реестре / дата решения о приёме в СРО</t>
   </si>
   <si>
     <t>Регистрационный номер в реестре</t>
   </si>
   <si>
     <t>Номер решения о приеме в члены СРО</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
@@ -293,98 +293,117 @@
   </si>
   <si>
     <t>Протокол №18</t>
   </si>
   <si>
     <t>18.12.2023 г. протокол №24 исключена из членов Союза "СРО АУ СЗ" по личному желанию</t>
   </si>
   <si>
     <t>167000, Республика Коми, Сыктывкар, Главпочтамт, а/я 744, 8 912-968-98-88, эл. почта: ask024@mail.ru</t>
   </si>
   <si>
     <t>ЦВ №381229 от 15.06.1994 Пермский ордена Трудового Красного Знамени государственный универсисет им.А.М. Горького по специальности: юриспруденция, присвоена квалификация юрист </t>
   </si>
   <si>
     <t>Стаж более 2-х лет определение суда дело №А29-418/2007</t>
   </si>
   <si>
     <t>свидетельство  №003-С/05 от 21.06.2005 выдано НП "СРО "Паритет"</t>
   </si>
   <si>
     <t>свидетельство №34/002529 от 09.12.2003</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №18090/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 15.08.2025/14.08.2026
-</t>
+Полис ОАУ №25741/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000руб.
+Даты: 15.08.2026/14.08.2027
+</t>
+  </si>
+  <si>
+    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35</t>
   </si>
   <si>
     <t>Анищенко Алексей Вадимович</t>
   </si>
   <si>
     <t>02.10.1988</t>
   </si>
   <si>
     <t>г. Кисловодск Ставропольского края</t>
   </si>
   <si>
     <t>21.08.2023/21.08.2023</t>
   </si>
   <si>
     <t>Протокол №16</t>
   </si>
   <si>
     <t>телефон +7-962-011-49-05, эл. почта: i@aanichenko.ru, 355017, г. Ставрополь, а/я 1824</t>
   </si>
   <si>
     <t>ВСА 0815154 от 02.07.2009 Российский государственный социальный университет присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>Справка от 27.07.2023г. ООО "ЮрКонсалтГрупп" (ОГРН 1132651015430, ИНН 2635821525) стаж более 2 лет</t>
   </si>
   <si>
     <t>свидетельство №302-с от 14.02.2023г. выдано АССОЦИАЦИЕЙ "МСК СРО ПАУ "Содружество"</t>
   </si>
   <si>
     <t>свидетельство №11/036088 от 29.04.2021г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №УБК_14918/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 07.08.2023/06.08.2024
 Полис ОАУ №9799/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 07.08.2024/06.08.2025
 Полис ОАУ №17622/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 07.08.2025/06.08.2026
+Полис ОАУ № 26271/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 07.08.2026/06.08.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2025
 Результат: август 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
-    <t>отсутствуютДата поступления  жалобы: 15.04.2026Податель жалобы: Солдатенко Р.С.Наименование должника: СПК "Архангельский"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 16.04.2026Податель жалобы: коллективная жалоба дольщиковНаименование должника: СПК "Архангельский"Результат проверки: приостановленоДата поступления  жалобы: 05.05.2026Податель жалобы: Демерчян А.К.Наименование должника: Демерчян А.К.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+    <t>отсутствуют
+Дата поступления жалобы: 15.04.2026
+Податель жалобы: Солдатенко Р.С.
+Наименование должника: СПК "Архангельский"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 16.04.2026
+Податель жалобы: коллективная жалоба дольщиков
+Наименование должника: СПК "Архангельский"
+Результат проверки: приостановлено
+Дата поступления жалобы: 05.05.2026
+Податель жалобы: Демерчян А.К.
+Наименование должника: Демерчян А.К.
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 27.07.2026Податель жалобы: Солдатенко Р.С.Наименование должника: СПК "Архангельский"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Артемьева Наталья Викторовна</t>
   </si>
   <si>
     <t>02.07.1982</t>
   </si>
   <si>
     <t>г. Кинель Куйбышевской области</t>
   </si>
   <si>
     <t>30.06.2008/30.06.2008</t>
   </si>
   <si>
     <t>протокол №09</t>
   </si>
   <si>
     <t>artemevanata82@mail.ru ,  443081 г.Самара а/я 5677, 8-927-267-46-04</t>
   </si>
   <si>
     <t>ВСВ №0696322 от 30.06.2004 Московский государственный педагогический университет присуждена квалификация юрист по специальности "юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 2 лет справка ООО "НИКОС" (ИНН 6316085668) от 28.05.2008 №15, трудовая книжка  AT-IX №9785662 от 01.12.2003</t>
   </si>
@@ -702,54 +721,53 @@
   <si>
     <t xml:space="preserve">Полис №22Л16-60000625 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2014/14.07.2015
 Полис №52-15/TPL16/781028 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2015/14.07.2016
 Полис №52-16/TPL16/001301 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2016/14.07.2017
 Полис №52-17/TPL16/002571 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  (дополнительное соглашение с 01.03.2018 по  14.07.2018)
 Даты: 15.07.2017/14.07.2018
 Полис №52-18/TPL16/002416 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2018/14.07.2019
 Полис №52-19/TPL16/003328 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2019/14.07.2020
 Полис №52-20/TPL16/003164 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2020/14.07.2021
 Полис №77-21/TPL16/001718 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 15.07.2021/14.07.2022
 Полис № Arbitr-3980975400-78426 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком , Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 15.07.2022/14.07.2023
 Полис ОАУ №2946/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 15.07.2023/14.07.2024
 Полис ОАУ №8996/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 15.07.2024/14.07.2025
 Полис ОАУ №17099/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 15.07.2025/14.07.2026
-</t>
-[...2 lines deleted...]
-    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35,)</t>
+Полис  ОАУ №24982/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 15.07.2026/14.07.2027
+</t>
   </si>
   <si>
     <t xml:space="preserve">01.09.2016
 Результат: Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено
 01.09.2019
 Результат: Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено
 01.08.2022
 Результат: август 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.07.2025
 Результат: июль  2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Электромонтаж" ГУ - Приморское РО ФСС РФ 04.04.2014 нарушения в действиях АУ отсутствуют, ОАО "Петропавловское" Глебов Н.И. 26.09.2017 нарушения в действиях АУ отсутствуют  
 ООО "ОНИС" ГУ - Приморское РО ФСС РФ 22.03.2018 нарушения в действиях АУ отсутствуют</t>
   </si>
   <si>
     <t>Бахарев Андрей Игоревич</t>
   </si>
   <si>
     <t>09.02.1974</t>
   </si>
   <si>
     <t>г. Вийск Алтайский край</t>
   </si>
@@ -1101,50 +1119,52 @@
   </si>
   <si>
     <t>Протокол №13</t>
   </si>
   <si>
     <t>04.05.2023 г. исключен зи Ассоциации саморегулируемая организация арбитражных управляющих "Эгида"на основании личного заявления о выходе</t>
   </si>
   <si>
     <t>396830, Воронежская область, с. Хохол, ул. Новоселов, д.12, тел. 8-919-240-21-09, эл. почта: boldirev777@yandex.ru</t>
   </si>
   <si>
     <t>БВС 0077373 от 19.06.1997 Воронежский государственный аграрный университет им. К.Д. Глинки присуждена квалификация инженер-механик по специализации "Механизация сельского хозяйства"</t>
   </si>
   <si>
     <t>стаж более 2-х лет трудовая книжка AT-VIII№1820926 от 03.08.1998</t>
   </si>
   <si>
     <t>определения суда</t>
   </si>
   <si>
     <t>свидетельство №11/019885 от 20.12.2012г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №17457/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 01.07.2025/30.06.2026
+Полис ОАУ №24981/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 01.07.2026/30.06.2027
 </t>
   </si>
   <si>
     <t>Бондаренко Максим Юрьевич</t>
   </si>
   <si>
     <t>07.08.1969</t>
   </si>
   <si>
     <t>гор. Северодвинск Архангельской обл.</t>
   </si>
   <si>
     <t>17.07.2018/17.07.2018</t>
   </si>
   <si>
     <t>8-915-160-00-61, 115191, г. Москва, а/я 57, mb@25-a.ru</t>
   </si>
   <si>
     <t>УВ №556752 от 25.07.1991 Высшее Военно-Морское Училище Радиоэлектроникиим. А.С. Попова по специальности математическое обеспечение автоматизированных систем управления по квалификации инженер-математик</t>
   </si>
   <si>
     <t>стаж более 2- лет трудовая книжка АТ-VII №9339898 от 01.06.1998</t>
   </si>
   <si>
     <t>свидетельство №459/07-СР от 02.07.2018 выдано Союзом СРО "АУ СЗ"</t>
@@ -1238,50 +1258,52 @@
 Даты: 22.02.2021/21.02.2022
 Полис №УБК_11268/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 22.02.2022/21.02.2023
 Полис ОАУ №0830/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 21.02.2023/20.02.2024
 Полис ОАУ №6123/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 21.02.2024/20.02.2025
 Полис ОАУ №12989/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 21.02.2025/20.02.2026
 Полис ОАУ №21532/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 21.02.2026/20.02.2027
 </t>
   </si>
   <si>
     <t>протокол от 28.08.2015г., предупреждение, протокол от 11.09.2017г., предупреждение, протокол от 28.12.2022г., предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2014
 Результат: Октябрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.10.2017
 Результат: Октябрь 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2020
 Результат: октябрь   2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2023
 Результат: октябрь  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.08.2026
+Результат: август 2026 (выявлены нарушения)
 </t>
   </si>
   <si>
     <t>ОАО "Ольгинский эливатор" Прокуратура Приморско-Ахтарского района Краснодарского края 02.10.2013 нарушения в действиях АУ отсутствуют  
 ООО "Ейский перерабатывающий завод" Управление ПФ РФ Отделение по Краснодарскому краю 26.02.2014 нарушения в действиях АУ отсутствуют  
 ООО "Ейский перерабатывающий завод" ГУ- Краснодарское региональное отделение ФСС РФ 03.07.2014 нарушения в действиях АУ отсутствуют                                      
 ООО "Санга" Управление ПФ РФ Отделение по Краснодарскому краю 17.12.2014 нарушения в действиях АУ отсутствуют  
 ОАО"Ольгинский элеватор" прокуратура Приморско-Ахтарского района Краснодарского края 16.07.2015 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Русич" ГУ УПФР в Пролетарском районе г. Ростова-на-Дону 01.12.2015 нарушения в действиях АУ отсутствуют, ООО "Русич" ГУ УПФР в Пролетарском районе г. Ростова-на-Дону 09.06.2016 нарушения в действиях АУ отсутствуют,  
 ООО "Русич" ГУ Ростовское ФСС РФ 06.07.2016 нарушения в действиях АУ отсутствуют,  ООО "Строитель" Прокуратура Красноармейского района Краснодарского края 01.08.2017 выявлены нарушения, применена мера ответственности в виде предупреждения,  
 ООО "Богерхаус" ОАО "Тулэнергоремонт" 26.09.2017 нарушения в действиях АУ отсутствуют  
 ГППР "Краснооктябрьский" Ахмедов Р.В. 26.09.2017 нарушения в действиях АУ отсутствуют, ГППР "Краснооктябрьский" МТУ Росимущества в Краснодарском крае и республике Адыгея 22.08.2018 нарушения в действиях АУ отсутствуют 
 Дата поступления жалобы: 02.06.2020
 Податель жалобы: Прокуратура г. Новороссийска
 Наименование должника: ООО "НСК"
 Результат проверки: принято решение не применять мер дисциплинарной ответственности
 Дата поступления жалобы: 08.07.2022
 Податель жалобы: Прокуратура Темрюкского района
 Наименование должника: ГППР "Краснооктябрьский"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.11.2022
 Податель жалобы: Гребельная Н.А.
 Наименование должника: ИП Гребельный А.Ф.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.11.2022
@@ -1407,50 +1429,55 @@
   </si>
   <si>
     <t>Протокол №11</t>
   </si>
   <si>
     <t>191015, Санкт-Петербург, а/я № 9, тел. +7-931-290-24-03, эл. почта: bulkinat@mail.ru
  </t>
   </si>
   <si>
     <t>АВС 0479565 от 26.06.1998 Санкт-Петербургский государственный университет присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более года Приказ ООО "ДСМ-Инвест" (ИНН 7814540939) №1 от 02.07.2012, Выписка из ЕГРЮЛ от 27.11.2013</t>
   </si>
   <si>
     <t>свидетельство №514/03-СР от 27.03.2025 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/041928 от 22.10.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Полис№Arbitr-3980975400-39677 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,страховая сумма 10000000 рублей, эл. почта info@d2insur.ru.
 Даты: 24.06.2025/23.06.2026
 Полис ОАУ №24810/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 24.06.2026/23.06.2027
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.08.2026
+Результат: Август 2026  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Буханов Алексей Николаевич</t>
   </si>
   <si>
     <t>17.09.1964</t>
   </si>
   <si>
     <t>гор. Москва</t>
   </si>
   <si>
     <t>12.02.2013/12.02.2013</t>
   </si>
   <si>
     <t>протокол №06</t>
   </si>
   <si>
     <t>+7-985-999-27-71 alexbn@list.ru , 123308 Москва, а/я 30</t>
   </si>
   <si>
     <t>МВ №465487 от 23.06.1986 Московский экономико-статистический институт по специальности: статистика, присуждена квалификация: экономиста</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-III №4669488 от 06.01.1986</t>
@@ -1763,50 +1790,52 @@
     <t>свидетельство №11/023793 от 18.06.2015</t>
   </si>
   <si>
     <t xml:space="preserve">полис №52-15/TPL16/781198 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.08.2015/04.08.2016
 полис №78-16/TPL16/001504 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.08.2016/04.08.2017
 полис №78-17/TPL16/002868 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" с 01.03.2018 по 04.08.2018 (дополнительное соглашение)
 Даты: 05.08.2017/04.08.2018
 Полис №782-18/TPL16/002910ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.08.2018/04.08.2019
 Полис №52-19/TPL16/003966 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.08.2019/04.08.2020
 Полис №52-20/TPL16/003525 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.08.2020/04.08.2021
 Полис №77-21/TPL16/002034 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 05.08.2021/04.08.2022
 Полис №Arbitr-3980975400-22460 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 05.08.2022/04.08.2023
 Полис №Arbitr-3980975400-22460 (дополнительное соглашение №1) АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 05.08.2023/04.08.2024
 Полис №Arbitr-3980975400-49453 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 05.08.2024/04.08.2025
 Полис ОАУ №17617/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 05.08.2025/04.08.2026
+Полис ОАУ №25531/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 05.08.2026/04.08.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2018
 Результат: январь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2020
 Результат: ноябрь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2023
 Результат: ноябрь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Дата поступления жалобы: 03.12.2019
 Податель жалобы: Пузикова Л.А.
 Наименование должника: ООО ДК "Энергия"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 28.05.2020
 Податель жалобы: Матвеев А.
 Наименование должника: ООО "Балтийская экспедиторская компания"
 Результат проверки: отказ
 Дата поступления жалобы: 19.11.2020
 Податель жалобы: Верина О.С.
 Наименование должника: Рыдник Ю.Е.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.09.2021
@@ -1973,50 +2002,52 @@
   <si>
     <t xml:space="preserve">Полис №15/TPL16/520403 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.03.2015/29.02.2016
 Полис №52-16/TPL16/000478 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.03.2016/28.02.2017
 Полис №52-17/TPL16/000813 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.03.2017/28.02.2018
 Полис №770900 ОАУ-000257/18 ООО "ЦСО"
 Даты: 01.03.2018/28.02.2019
 Полис №903/АУ-2018  АО Страховая группа "Спасские ворота"
 Даты: 12.07.2018/11.07.2019
 Полис №П184705-29-19 ООО "Страховое общество "Помощь"
 Даты: 12.07.2019/11.07.2020
 Полис №52-20/TPL16/002863 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2020/11.07.2021
 Договор №60/21/177/003588 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2021/11.07.2022
 Договор №60/22/177/012874 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2022/11.07.2023
 Полис ОАУ №2937/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2023/11.07.2024
 Полис ОАУ №8998/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2024/11.07.2025
 Полис ОАУ №17226/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35,), страховая сумма 10000000 рублей.
 Даты: 12.07.2025/11.07.2026
+Полис ОАУ№25125/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 12.07.2026/11.07.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2017
 Результат: Август 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.09.2019
 Результат: Сентябрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2022
 Результат: сентябрь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.08.2025
 Результат: август 2025  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ОАО "Карелэнергоремонт" Корнев В.А. 17.09.2013 нарушения в действиях АУ отсутствуют  
 ОАО "Карелэнергоремонт" ГУ- РО ФСС РФ по Республике Карелия 05.12.2013 нарушения в действиях АУ отсутствуют  
 ЗАО "Симпл СПб" УПФР в Приморском районе Санкт-Петербурга 27.03.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Карелэнергоремонт" Корсакова Г.Э. 29.04.2014 отказ от жалобы, ООО "ДОК", ООО "Маркор-Нева-Отель" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют,    ООО "ДОК", ООО "Маркор-Нева-Отель" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют  
 ЗАО "Аэродромы Мосты Дороги" ООО "Стройгарант" 26.06.2017 выявлены нарушения , направлено  предписание об устранении выявленных нарушений   
 ЗАО "Аэродромы Мосты Дороги" Громова Н.В. 29.08.2017 нарушения в действиях АУ отсутствуют  
 ЗАО "Аэродромы Мосты Дороги" работники ЗАО «Аэродромы Мосты Дороги» 03.08.2017 нарушения в действиях АУ отсутствуют  
 ООО "Маркор-Нева-Отель" Самарянова С.Г. 11.09.2017 нарушения в действиях АУ отсутствуют  
 ООО "Маркор-Нева-Отель" Самарянова С.Г. 24.11.2017 нарушения в действиях АУ отсутствуют  
 ЗАО "Аэродромы Мосты Дороги" работник ЗАО "Аэродромы Мосты Дороги" Мжельский В.М. 27.02.2018 нарушения в действиях АУ отсутствуют;ЗАО "Аэродромы Мосты Дороги" Живоглядов К.К. 14.09.2018 нарушения в действиях АУ отсутствуют; 
 Дата поступления жалобы: 11.01.2021
@@ -2241,86 +2272,88 @@
 Даты: 30.09.2024/29.09.2025
 Полис ОАУ №18548/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 30.09.2025/29.09.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2022
 Результат: февраль 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.02.2025
 Результат: февраль 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 27.10.2021
 Податель жалобы: ООО "Технология здоровья"
 Наименование должника: ООО "Юлмаркет"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.01.2023
 Податель жалобы: ИП Бакулин В.В., ИП Степанова Н.А.
 Наименование должника: ООО "Эко Брус"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.02.2024
 Податель жалобы: Гонтаренко И.И.
 Наименование должника: Бондаренко П.В.
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 14.07.2026Податель жалобы: ООО "АЗЧМ"Наименование должника: ООО "М.А.К.С"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Вылегжанина Анастасия Андреевна</t>
   </si>
   <si>
     <t>27.12.1989</t>
   </si>
   <si>
     <t>10.08.2023/08.08.2023</t>
   </si>
   <si>
     <t>Протокол №15</t>
   </si>
   <si>
     <t>Телефон 8910 134 55 14,  ooospektr89@inbox.ru, Адрес: 603089, г.Н.Новгород, пер.Звенигородский, д.3, кв.9</t>
   </si>
   <si>
     <t>КУ №91301 от 25.10.2013 "Нижегородская правовая академия" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2-х лет ТК-I №5801024 от 01.07.2007</t>
   </si>
   <si>
     <t>свидетельство № 493/06-СР от 19.06.2023 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>Свидетельство №11/038535 от 30.03.2023</t>
   </si>
   <si>
     <t xml:space="preserve">с 25.07.2023 ретроактивный период) Полис ОАУ №3633/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.08.2023/31.07.2024
 Полис ОАУ №9791/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.08.2024/31.07.2025
 Полис ОАУ №17609/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 01.08.2025/31.07.2026
+Полис ОАУ №25532/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 01.08.2026/31.07.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2025
 Результат: июль 2025 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
 </t>
   </si>
   <si>
     <t>Гамзов Сергей Николаевич</t>
   </si>
   <si>
     <t>28.07.1984</t>
   </si>
   <si>
     <t>гор. Череповец Вологодской обл.</t>
   </si>
   <si>
     <t>29.06.2018/29.06.2018</t>
   </si>
   <si>
     <t>протокол №10</t>
   </si>
   <si>
     <t>8-921-573-82-67, 192241, Санкт-Петербург, а/я 84</t>
   </si>
@@ -2341,51 +2374,51 @@
 Даты: 31.05.2018/30.05.2019
 Полис №52-19/TPL16/001718 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 31.05.2019/30.05.2020
 Полис №52-20/TPL16/001770 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 31.05.2020/30.05.2021
 Полис №77-21/TPL16/001320 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 31.05.2021/30.05.2022
 Полис №Arbitr-3980975400-71753 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 31.05.2022/30.05.2023
 Дополнительное соглашение к  договору №Arbitr-3980975400-71753 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 31.05.2023/30.05.2024
 Полис №Arbitr-3980975400-83419 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 31.05.2024/30.05.2025
 Полис №Arbitr-3980975400-78232 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма 10000000 рублей.
 Даты: 31.05.2025/30.05.2026
 Полис №Arbitr-3980975400-92272 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 31.05.2026/30.05.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2020
 Результат: Июль 2020 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства, а также обязание устранить выявленные нарушения. )
 01.07.2023
 Результат: июль 2023 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 01.06.2026
-Результат: июнь 2026 (выявлены нарушения)
+Результат: июнь 2026 (выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 21.01.2022
 Податель жалобы: Старокожко Г.Н.
 Наименование должника: Старокожко Г.Н.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Герасимов Александр Николаевич</t>
   </si>
   <si>
     <t>23.12.1951</t>
   </si>
   <si>
     <t>21.01.2013/21.01.2013</t>
   </si>
   <si>
     <t>протокол №03</t>
   </si>
   <si>
     <t>(902)788-86-24, gerasimov.nn@mail.ru,  603002, Н.Новгород а/я 20</t>
   </si>
   <si>
@@ -2522,51 +2555,51 @@
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 03.08.2023
 Податель жалобы: Смирнов С.В.
 Наименование должника: Гарбузов Е.С.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 30.10.2025
 Податель жалобы: Управление Росреестра по Новосибирской области
 Наименование должника: Гаврилюк А.А.
 Результат проверки: отказ
 Дата поступления жалобы: 11.11.2025
 Податель жалобы: Чёлушкин Д.М.
 Наименование должника: Чёлушкин М.Г.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 13.11.2025
 Податель жалобы: Чёлушкин Д.М.
 Наименование должника: Чёлушкин М.Г.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.11.2025
 Податель жалобы: Чёлушкин Д.М.
 Наименование должника: Чёлушкин М.Г.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 24.11.2025
 Податель жалобы: Чёлушкин Д.М.
 Наименование должника: Чёлушкин М.Г.
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 07.07.2026Податель жалобы: Губанова А.А.к.Наименование должника: Тарасов А.В.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 07.07.2026Податель жалобы: Губанова А.А.к.Наименование должника: Дорофеева М.В.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 07.07.2026Податель жалобы: Губанова А.А.к.Наименование должника: Мясников К.А.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Горбиков Роман Игоревич</t>
   </si>
   <si>
     <t>12.04.1983</t>
   </si>
   <si>
     <t>гор. Ростов-на-Дону</t>
   </si>
   <si>
     <t>21.10.2020/21.10.2020</t>
   </si>
   <si>
     <t>Телефон 
 89508495975
 Почта grg050505@gmail.com
 Адрес
 344101, г.Ростов-на-Дону, Профсоюзная ул., дом 45 а/я 6016</t>
   </si>
   <si>
     <t>ВСГ 0434853 от 23.06.2006 Ростовский государственный университет присуждена квалификация экономист-менеджер по специальности "Антикризисное управление" АВБ 0196780 от 16.02.2012 Российский государственный торгово-экономический университет" присуждена степень бакалавра юриспруденции по направлению "Юриспруденция"  </t>
   </si>
   <si>
     <t>Стаж более 1 года ТК-I N0347759 от 18.09.2006г., справка ООО "СтройМехСервис" (ИНН 6162063703) б/н от 02.09.2020 г.</t>
@@ -2920,64 +2953,66 @@
     <t>свидетельство №11/021450 от 03.04.2014 </t>
   </si>
   <si>
     <t xml:space="preserve">Полис 52-15/TPL16/781251 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.08.2015/13.08.2016
 Полис №52-16/TPL16/001709 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.08.2016/13.08.2017
 Полис №52-17/TPL16/003015 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.08.2017/13.08.2018
 Полис №52-18/TPL16/003205 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.08.2018/13.08.2019
 Полис №52-19/TPL16/004153 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.08.2019/13.08.2020
 Полис №77-21/TPL16/002136 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 14.08.2020/13.08.2021
 Полис №77-21/TPL16/002136 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 14.08.2021/13.08.2022
 Полис №Arbitr-3980975400-22921 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г. Москва, ул. Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 14.08.2022/13.08.2023
 Полис №Arbitr-3980975400-22921 (дополнительное соглашение №1) АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 14.08.2023/13.08.2024
 Полис №Arbitr-3980975400-48920 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 14.08.2024/13.08.2025
 Полис №Arbitr-3980975400-51768 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 14.08.2025/13.08.2026
+Полис Arbitr-3980975400-44167 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
+Даты: 14.08.2026/13.08.2027
 </t>
   </si>
   <si>
     <t>протокол от 17.11.2022г., предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2020
 Результат: Декабрь 2020 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
 01.01.2001
 Результат: декабрь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.12.2023
 Результат: Декабрь 2023 (Выявлены нарушения.  Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 01.06.2026
-Результат: июнь 2026  (выявлены нарушения)
+Результат: июнь 2026  (выявлены нарушения. Применена мера дисциплинарной ответственности в виде наложения штрафа в размере 10 000 руб. )
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 03.10.2022
 Податель жалобы: Белова Т.В.
 Наименование должника: Матвеева Т.Ю.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Денис Игорь Игоревич</t>
   </si>
   <si>
     <t>30.05.1984</t>
   </si>
   <si>
     <t>гор. Омск</t>
   </si>
   <si>
     <t>10.02.2026/10.02.2026</t>
   </si>
   <si>
     <t>Исключен  08.02.2019г. из Ассоциации "Саморегулируемая организация арбитражных управляющих "Меркурий" (не соответствие условиям членства Ассоциации)    </t>
   </si>
   <si>
@@ -3861,51 +3896,51 @@
 Наименование должника: ООО "ПМК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.06.2025
 Податель жалобы: Управление Росреестра по Волгоградской области
 Наименование должника: Баишева О.А.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 19.08.2025
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Устинов С.Г.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 24.09.2025
 Податель жалобы: Ветров Ю.В.
 Наименование должника: Долгополов А.И.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.10.2025
 Податель жалобы: Костылев П.Н.
 Наименование должника: ООО "ПМК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 27.10.2025
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Ника Мохаммад Бисмел Джан
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 09.02.2026
 Податель жалобы: Управление Росреестра по Костромской области
 Наименование должника: ООО "ПМК"
-Результат проверки: выявлены нарушенияДата поступления  жалобы: 11.03.2026Податель жалобы: конкурсный управляющий ООО "Клувер" - ГК АСВНаименование должника: Крусс К.Н.Результат проверки: выявлены нарушения</t>
+Результат проверки: выявлены нарушенияДата поступления  жалобы: 11.03.2026Податель жалобы: конкурсный управляющий ООО "Клувер" - ГК АСВНаименование должника: Крусс К.Н.Результат проверки: выявлены нарушенияДата поступления  жалобы: 07.07.2026Податель жалобы: конкурсный управляющий ПАО "Донхлеббанк" - ГК АСВНаименование должника: Смирнов В.И.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Закирова Алсу Шамилевна</t>
   </si>
   <si>
     <t>11.02.1982</t>
   </si>
   <si>
     <t>г. Набережные Челны Татарская АССР</t>
   </si>
   <si>
     <t>15.03.2021/15.03.2021</t>
   </si>
   <si>
     <t>423832, РТ, г. Набережные Челны, пр-кт Чулман, д.67, кв.5, тел. +7-960-080-19-00, эл. почта: alsusham15@gmail.com</t>
   </si>
   <si>
     <t>КМ №44405 от 15.02.2013 "Институт экономики, управления и права (г. Казань)" присуждена квалификация Юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет выписка из ЕГРЮЛ от 10.02.2021 №ЮЭ9965-21-49966567 директор ООО Юридическая компания "Свои люди"</t>
   </si>
   <si>
     <t>свидетельство №486/12-СР от 25.12.2020 выдано Союзом "СРО АУ СЗ"</t>
   </si>
@@ -4295,51 +4330,51 @@
 01.02.2025
 Результат: февраль 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцева Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., Евдокимов В.В., Карханов Р.А., Парамонова Э.В., Огонесян О.А., Морозова Е.А., Ярина Н.С., Федотов Н.В., Николаевский К.А., Максименко А.А., Львов Д.А., Лапин А.В., ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., Евдокимов В.В., Карханов Р.А., Парамонова Э.В., Огонесян О.А., Морозова Е.А., Ярина Н.С., Федотов Н.В., Николаевский К.А., Максименко А.А., Львов Д.А., Лапин А.В., ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., и др ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., и др. , ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 20.08.2025
 Податель жалобы: ПАО АКБ "Авангард"
 Наименование должника: Парамонова О.Г.
-Результат проверки: выявлены нарушенияДата поступления  жалобы: 19.03.2026Податель жалобы: ООО АКБ "Авангард"Наименование должника: Парамонова О.Г.Результат проверки: выявлены нарушенияДата поступления  жалобы: 29.04.2026Податель жалобы: Тринадцатый арбитражный апелляционный судНаименование должника: ООО "КСМ"Результат проверки: выявлены нарушения</t>
+Результат проверки: выявлены нарушенияДата поступления  жалобы: 19.03.2026Податель жалобы: ООО АКБ "Авангард"Наименование должника: Парамонова О.Г.Результат проверки: выявлены нарушенияДата поступления  жалобы: 29.04.2026Податель жалобы: Тринадцатый арбитражный апелляционный судНаименование должника: ООО "КСМ"Результат проверки: выявлены нарушенияДата поступления  жалобы: 22.07.2026Податель жалобы: Романова Е.И.Наименование должника: ООО "КСМ"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Захаров Артём Дмитриевич</t>
   </si>
   <si>
     <t>13.04.1991</t>
   </si>
   <si>
     <t>гор. Братск Иркутской области</t>
   </si>
   <si>
     <t>23.01.2018/23.01.2018</t>
   </si>
   <si>
     <t>Протокол №2</t>
   </si>
   <si>
     <t>22.01.2018г. ААУ "СЦЭАУ" - Ассоциация арбитражных управляющих "СИБИРСКИЙ ЦЕНТР ЭКСПЕРТОВ АНТИКРИЗИСНОГО УПРАВЛЕНИЯ" на основании Заявления о добровольном выходе</t>
   </si>
   <si>
     <t>8-911-089-20-54, zartem1439@gmail.com, 191060, Санкт-Петербург, ул. Смольного 1/3, 6-й подъезд</t>
   </si>
   <si>
     <t>КТ №90007 от 26.06.2013г. Санкт-Петербургский государственный экономический университет присуждена квалификация экономист-менеджер по специальности "Экономика и управление на предприятии (городское хозяйство)" 107806 0021935 от 30.06.2015г. присвоена квалификация бакалавр по направлению "Юриспруденция"</t>
   </si>
@@ -4349,151 +4384,156 @@
   <si>
     <t>свидетельство №169 от 13.07.2016 выдано Ассоциацией ВАУ "Достояние"</t>
   </si>
   <si>
     <t>свидетельство №11/025713 от 26.05.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис 77777 ОАУ-000750/17 ООО "ЦСО"
 Даты: 10.01.2018/09.01.2019
 Полис №52-18/TPL16/002726 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 11.07.2018/10.07.2019
 Полис №52-19/TPL16/002827 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 11.07.2019/10.07.2020
 Полис №52-20/TPL16/002807 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 11.07.2020/10.07.2021
 Полис №77-21/TPL16/001529 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 11.07.2021/10.07.2022
 Полис №Arbitr-3980975400-27900 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 11.07.2022/10.07.2023
 Полис ОАУ №2780/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.07.2023/10.07.2024
 Полис ОАУ №9663/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.07.2024/10.07.2025
 Полис ОАУ №17503/700/25ООО "Страховой дом "БСД" ( Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 11.07.2025/10.07.2026
-</t>
-[...2 lines deleted...]
-    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)</t>
+Полис ОАУ №24836/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 11.07.2026/10.07.2027
+</t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2020
 Результат: Февраль  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2023
 Результат: Февраль 2023 (выявлены нарушения. Принято решение о не применении в отношении Захарова А.Д. меры дисциплинарной ответственности. )
 01.02.2026
 Результат: февраль 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 29.06.2020
 Податель жалобы: Зайцев А.Н.
 Наименование должника: АО "Волховский комбикормовый завод"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 04.08.2020
 Податель жалобы: Зайцев А.Н.
 Наименование должника: АО "Волховский комбикормовый завод"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 19.07.2021
 Податель жалобы: ГУ - ОПФР по Ростовской области
 Наименование должника: ООО "СНГ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.08.2021
 Податель жалобы: Балабаев В.В.
 Наименование должника: ООО "Уралтранспортстрой"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 07.09.2021
 Податель жалобы: Балабаев В.В.
 Наименование должника: ООО "Уралтранспортстрой"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 18.10.2021
 Податель жалобы: Балабаев В.В.
 Наименование должника: ООО "Уралтранспортстрой"
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 08.11.2021
 Податель жалобы: МИФНС России №5 по Ярославской области
 Наименование должника: ООО "Белмар"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.04.2023
 Податель жалобы: ООО "Газпром межрегионгаз Самара"
 Наименование должника: МУП ЖЭС
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.09.2023
 Податель жалобы: Белкина Т.Н.
 Наименование должника: ООО "Содружество 57", ООО "Уралтранспортстрой"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 09.10.2025Податель жалобы: Вакарин С.В.Наименование должника: ООО "Антикор-М"Результат проверки: отказ от жалобы</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 09.10.2025
+Податель жалобы: Вакарин С.В.
+Наименование должника: ООО "Антикор-М"
+Результат проверки: отказ от жалобы</t>
   </si>
   <si>
     <t>Захаров Алексей Алексеевич</t>
   </si>
   <si>
     <t>25.11.1978</t>
   </si>
   <si>
     <t>гор. Котлас Архангельской области</t>
   </si>
   <si>
     <t>ДВС 1822110 от 27.03.2002 Московская государственная юридическая академия, филиал МГЮА в г. Вологде присуждена квалификация юрист, по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года (трудовой договор), справка от 24.12.2012 г. № 10-13 ООО "Профконсалт" (ИНН 2904019055)</t>
   </si>
   <si>
     <t>свидетельство №360/07-СР от 15.07.2013 </t>
   </si>
   <si>
     <t>свидетельство №11/017234 от 14.09.2011</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №14387Е4000173 СОАО "ВСК"
 Даты: 26.08.2014/25.08.2015
 Полис №52-15/TPL16/781129 ООО "Страховая компания "Арсеналъ"
 Даты: 26.08.2015/25.08.2016
 Полис №52-16/TPL16/001862 ООО "Страховая компания "Арсеналъ"
 Даты: 26.08.2016/25.08.2017
 Полис №52-17/TPL16/003166  ООО "Страховая компания "Арсеналъ"
 Даты: 26.08.2017/25.08.2018
 Полис 77777 ОАУ-000001/18 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №52-18/TPL16/003419 ООО "Страховая компания "Арсеналъ"
 Даты: 26.08.2018/25.08.2019
 Полис №52-19/TPL16/004361  ООО "Страховая компания "Арсеналъ"
 Даты: 26.08.2019/25.08.2020
 Полис №52-20/TPL16/003837 ООО "Страховая компания "Арсеналъ"
 Даты: 26.08.2020/25.08.2021
 Полис №77-21/TPL16/002080 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 26.08.2021/25.08.2022
 Договор №60/22/177/013354 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 26.08.2022/25.08.2023
 Полис ОАУ №3531/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 26.08.2023/25.08.2024
 Полис ОАУ №9812/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 26.08.2024/25.08.2025
 Полис ОАУ №17838/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 26.08.2025/25.08.2026
+Полис ОАУ №25748/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35 - страховая сумма - 10 000 000 руб.
+Даты: 26.08.2026/25.08.2027
 </t>
   </si>
   <si>
     <t>протокол от 06.02.2018г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2015
 Результат: Октябрь  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.10.2018
 Результат: Октябрь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2021
 Результат: сентябрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.08.2024
 Результат: август 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>МУП ПО "Котласский муниципальный район" Рогачевский Е.Н. 22.10.2015 нарушения в действиях АУ отсутствуют  
 ООО "Пин-Гвин" ИФНС РФ по г. Архангельску 09.03.2016 нарушения в действиях АУ отсутствуют, МУП "Водотеплоснаб" Министерство ТЭК и ЖЭК Архангельской области 17.06.2016 нарушения в действиях АУ отсутствуют, 
 Дата поступления жалобы: 03.08.2021
 Податель жалобы: Соловьев К.А.
 Наименование должника: Жаричева Е.М.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 04.05.2022
 Податель жалобы: АО "ЦДУ"
@@ -4631,50 +4671,52 @@
   </si>
   <si>
     <t>05.08.2025/05.08.2025</t>
   </si>
   <si>
     <t>Протокол №14</t>
   </si>
   <si>
     <t>почтовый адрес — 305000, Курская обл., г. Курск, а/я №7, телефон — 8-951-330-68-11, эл. почта: ptkarina@mail.ru</t>
   </si>
   <si>
     <t>К №64358 от 01.06.2012 Негосударственное образовательное учреждение высшего профессионального образования "Региональный открытый социальный институт" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более года ТК-II № 4979365 от 04.05.2009, справка ООО Юридическое бюро"Правовой консалтинг" (ИНН 4632158991) от 28.07.2025г.</t>
   </si>
   <si>
     <t>свидетельство №783 от 25.07.2025 выдано САМРО "Ассоциация антикризисных управляющих"</t>
   </si>
   <si>
     <t>свидетельство №11/042371 от 31.05.2025</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №18053/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 01.08.2025/31.07.2026
+Полис ОАУ №25533/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 01.08.2026/31.07.2027
 </t>
   </si>
   <si>
     <t>Иваницкий Василий Олегович</t>
   </si>
   <si>
     <t>03.12.1988</t>
   </si>
   <si>
     <t>гор. Кемерово</t>
   </si>
   <si>
     <t>27.04.2015/27.04.2015</t>
   </si>
   <si>
     <t>эл.почта  vo@konstanta.org    почта 650066, г. Кемерово а\я 487
 телефон 8 (3842) 773-776</t>
   </si>
   <si>
     <t>ВСГ 5999061 от 14.06.2011 Кемеровский государственный университет присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет справка ООО "Консалтинговое агентство "Константа" (ИНН 4205193946) от 07.04.2015г. №17</t>
   </si>
   <si>
@@ -4776,88 +4818,94 @@
   <si>
     <t xml:space="preserve">Полис № 78Л16-60000553 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 21.07.2014/20.07.2015
 Полис №78-15/TPL16/781152 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 21.07.2015/20.07.2016
 Полис № 52-16/TPL16/001346 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 21.07.2016/20.07.2017
 Полис №52-17/TPL16/002648 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  (с 01.06.2018 по 31.07.2018 дополнительное соглашение)
 Даты: 01.08.2017/31.07.2018
 Полис №52-18/TPL16/002799 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.08.2018/31.07.2019
 Полис №52-19/TPL16/003831 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.08.2019/31.07.2020
 Полис №УБК_5846/АУ-2020 ООО " Страховая компания "ТИТ"
 Даты: 01.08.2020/31.07.2021
 Полис №УБК_9928/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.08.2021/31.07.2022
 Договор №60/22/177/012944 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.08.2022/31.07.2023
 Полис ОАУ №3452/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.08.2023/31.07.2024
 Полис ОАУ №10146/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.08.2024/31.07.2025
 Полис ОАУ №17744/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 01.08.2025/31.07.2026
+Полис ОАУ №25530/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 01.08.2026/31.07.2027
 </t>
   </si>
   <si>
     <t>протокол от 24.08.2017г. предупреждение, протокол от 24.08.2017г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2016
 Результат: Август 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.08.2019
 Результат: Август  2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2022
 Результат: Август 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.08.2025
 Результат: август 2025  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 10 000 руб.))
 </t>
   </si>
   <si>
     <t>ЖСК "Камчатский" Межецкая Н.А. 29.10.2014 нарушения в действиях АУ отсутствуют  
 ООО "Курс" ООО "ПроектСтройАльянс" 30.10.2014 не применять в отношении арбитражного управляющего Леонтьевой О.В. меры дисциплинарной ответственности  
 ЖСК "Камчатский" Омельяненко Н.К. 12.12.2014 нарушения в действиях АУ отсутствуют  
 ЖСК "Камчатский" Усова Л.В. 04.02.2015 нарушения в действиях АУ отсутствуют  
 ООО Тюменский заавод "Металлоконструкций и резервуаров" ГУ Тюменское РО ФСС РФ 10.06.2015 нарушения в действиях АУ отсутствуют  
 ЖСК "Камчатский" Омельяненко Н.К. 24.12.2015 нарушения в действиях АУ отсутствуют  
 ООО "Интерстрой" УПФР в нг. Тобольске Тюменской области 15.03.2016 нарушения в действиях АУ отсутствуют,    МУП "«Уренгойгеолстрой» Прокуратура Пуровского района Ямало-Ненецкого автономного округа 10.07.2017 выявлены нарушения, применена мера ответственности в виде предупреждения  
 гр. Горбунов О.Н. ПАО "Мособлбанк" 12.07.2017 выявлены нарушения, применена мера ответственности в виде предупреждения  
 МУП "«Уренгойгеолстрой» Прокуратура Пуровского района Ямало-Ненецкого автономного округа 14.03.2018 выявлены нарушения, вынесено предписание, обязывающее  устранить нарушения в установленные сроки, МУП "Уренгойгеолстрой" Администрация МО "пос. Уренгой" 04.06.2018 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 11.02.2021
 Податель жалобы: ООО "ИКСПИРА"
 Наименование должника: Рамазанов В.З.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.01.2023
 Податель жалобы: Латышев Ю.Ю.
 Наименование должника: Латышев Ю.Ю.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 04.02.2026
 Податель жалобы: Елисеев М.Н.
 Наименование должника: Угаров Р.О.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 29.04.2026Податель жалобы: Волошок Т.А.Наименование должника: Волошок В.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 29.04.2026
+Податель жалобы: Волошок Т.А.
+Наименование должника: Волошок В.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Илюхин Борис Игоревич</t>
   </si>
   <si>
     <t>08.06.1976</t>
   </si>
   <si>
     <t>г. Ленинград</t>
   </si>
   <si>
     <t>20.05.2005/20.05.2005</t>
   </si>
   <si>
     <t>8-921-321-48-96   boris_spb7876@mail.ru, 192007,СПБ, а/я 41</t>
   </si>
   <si>
     <t>АВС №0650299 16.06.1998  СПБ Государственный Университет присуждена квалификация экономист, преподаватель экономических дисциплин по специальности "Теоритическая экономика"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VIII№3271308 01.01.2000 справка от 30.12.1999 №24 ТОО "НАТАША"</t>
   </si>
   <si>
     <t>свидетельство №167/05-СР 13.05.2005 выдано НП "СРО АУ СЗ"</t>
   </si>
@@ -4952,51 +5000,51 @@
 Наименование должника: ООО "Орион-Сервис"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 29.05.2025
 Податель жалобы: Чичигина Ю.С.
 Наименование должника: ООО "Смарт Студия"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 23.06.2025
 Податель жалобы: Чичигина Ю.С.
 Наименование должника: ООО "Смарт Студия"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 04.07.2025
 Податель жалобы: Лысяков А.А.
 Наименование должника: Лысяков А.А.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 13.10.2025
 Податель жалобы: Чичигина Ю.С.
 Наименование должника: ООО "Смарт Студия"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 16.10.2025
 Податель жалобы: Шмелева Э.Г.
 Наименование должника: Шмелев В.Н.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.11.2025
 Податель жалобы: Чичигина Ю.С.
 Наименование должника: ООО "Смарт Студия"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 11.03.2026Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: ООО "Завидная Сервисная компания"Результат проверки: выявлены нарушенияДата поступления  жалобы: 12.05.2026Податель жалобы: ООО "Атект"Наименование должника: ООО "Медиаресурс"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 18.05.2026Податель жалобы: Шмелева Э.Г.Наименование должника: Шмелев В.Н.Результат проверки: выявлены нарушения</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 11.03.2026Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: ООО "Завидная Сервисная компания"Результат проверки: выявлены нарушенияДата поступления  жалобы: 12.05.2026Податель жалобы: ООО "Атект"Наименование должника: ООО "Медиаресурс"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 18.05.2026Податель жалобы: Шмелева Э.Г.Наименование должника: Шмелев В.Н.Результат проверки: выявлены нарушенияДата поступления  жалобы: 13.07.2026Податель жалобы: Зелинский О.В.Наименование должника: ООО "Зеленый Гай"Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Илющенко Алексей Викторович</t>
   </si>
   <si>
     <t>24.07.1975</t>
   </si>
   <si>
     <t>гор. Гай Оренбургской области</t>
   </si>
   <si>
     <t>16.12.2020/16.12.2020</t>
   </si>
   <si>
     <t>8-961-935-10-29, oren_sroau@mail.ru, 460047, г. Оренбург, а/я 237</t>
   </si>
   <si>
     <t>АВС 0408840 10.06.1997 Оренбургский государственный  аграрный университет присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VI№9324971 от 12.10.1992</t>
   </si>
   <si>
     <t>свидетельство №483/11-СР от 09.11.2020 выдано Союзом "СРО АУ СЗ"</t>
   </si>
@@ -5819,50 +5867,52 @@
 Даты: 30.10.2020/29.10.2021
 Полис №77-21/TPL16/002502 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 30.10.2021/29.10.2022
 Полис №УБК_13080/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 30.10.2022/29.10.2023
 Полис ОАУ №4441/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 30.10.2023/29.10.2024
 Полис ОАУ №11133/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 30.10.2024/29.10.2025
 Полис ОАУ №18701/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 30.10.2025/29.10.2026
 </t>
   </si>
   <si>
     <t>протокол от 29.01.2026г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2014
 Результат: Октябрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.09.2017
 Результат: Сентябрь 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.08.2020
 Результат: Август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2023
 Результат: август 2023  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
+01.07.2026
+Результат: июль 2026 (выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ООО "СТРОЙ-ПОРТАЛ" УПФ РФ по г. Белгороду 05.11.2014 нарушения в действиях АУ отсутствуют  
 ООО "Коммунальщик" Рындин Г.И. 25.12.2014 нарушения в действиях АУ отсутствуют  
 Ровеньское районное потребительское общество ОМВД РФ по Ровеньскому району 09.02.2015 нарушения в действиях АУ отсутствуют  
 ООО "АЛКИД" САО "ВСК" 28.10.2015 нарушения в действиях АУ отсутствуют, ООО "Строй-Портал" Дьяченко С.А. 21.04.2016 нарушения в действиях АУ отсутствуют; ООО "Строй-Портал" Дьяченко С.А. 21.04.2016 нарушения в действиях АУ отсутствуют; ЗАО "Белтермоизоляция" бывшие работники ЗАО "Белтермоизоляция" 01.12.2016 нарушения в действиях АУ отсутствуют,  АО "Витязь" Кредиторы АО "Витязь" 11.01.2017 нарушения в действиях АУ отсутствуют ; 
 ЗАО "Белтермоизоляция" работник ЗАО "Белтермоизоляция" 20.01.2017 нарушения в действиях АУ отсутствуют;  
 Черняковское РайПО Николабай И.М. 16.03.2017 нарушения в действиях АУ отсутствуют; АО "Витязь" кредиторы АО "Витязь" 23.05.2017 нарушения в действиях АУ отсутствуют  
 АО "Витязь" кредитор АО "Витязь" Обухова Е.В. 02.06.2017 нарушения в действиях АУ отсутствуют  
 АО "Витязь" кредитор АО "Витязь" Большакова А.Г. 27.06.2017 нарушения в действиях АУ отсутствуют  
 Дата поступления жалобы: 02.08.2021
 Податель жалобы: ОАО "Валуйский ЛВЗ"
 Наименование должника: ОАО "Валуйский ЛВЗ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.12.2024
 Податель жалобы: Кардапольцев С.А.
 Наименование должника: ОАО "Валуйский ЛВЗ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 23.12.2025
 Податель жалобы: Управление Росреестра по Белгородской области
 Наименование должника: Абрамов М.В.
 Результат проверки: выявлены нарушенияДата поступления  жалобы: 01.06.2026Податель жалобы: Управление Росреестра по Белгородской областиНаименование должника: Пономарева Т.Ю.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
@@ -6391,53 +6441,50 @@
   </si>
   <si>
     <t>19.02.2024 исключен на основании личного заявления о выходе из членов  ААУ "Орион" </t>
   </si>
   <si>
     <t>8-995-623-35-85, эл. почта: k.dmitry.au@mail.ru, почтовый адрес: 192102, Санкт-Петербург, а/я 111</t>
   </si>
   <si>
     <t>105024 0034666 от 14.03.2014г. "Российская таможенная академия" присвоена квалификация: специалист таможенного дела</t>
   </si>
   <si>
     <t>стаж более 1-го года трудовая книжка ТК-IV № 4326608 от 24.12.2012г.</t>
   </si>
   <si>
     <t>свидетельство №200736 от 15.07.2020 г. выдано НП АУ "ОРИОН"</t>
   </si>
   <si>
     <t>свидетельство №11/032373 от 18.05.2020 г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №22974/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
 Даты: 03.03.2026/02.03.2027
 </t>
   </si>
   <si>
-    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35</t>
-[...1 lines deleted...]
-  <si>
     <t>Кумов Евгений Вячеславович</t>
   </si>
   <si>
     <t>11.09.1980</t>
   </si>
   <si>
     <t>дер. Голощаповка Советского р-на Курской обл.</t>
   </si>
   <si>
     <t>20.02.2017/20.02.2017</t>
   </si>
   <si>
     <t>16.02.2017 исключен на основании личного заявления о выходе из членов Ассоциации МСРО "Содействие"</t>
   </si>
   <si>
     <t>8(4712)74-10-10,      activconsalt@mail.ru, г. Курск, Ленина 60, 4 эт. оф. 36,  Kumov80@mail.ru  </t>
   </si>
   <si>
     <t>ДВС 1370214  от 25.06.2002 Орловский юридический институт МВД России, Курский филиал, присуждена  квалификация юрист по специальности "юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 2-х лет АТ-VIII №9521500 от 10.08.2001</t>
   </si>
   <si>
     <t>свидетельство №409-СТ от 18.10.2011 выдано НП МСРО "СОДЕЙСТВИЕ"</t>
@@ -6675,51 +6722,51 @@
 Даты: 08.02.2020/07.02.2021
 Полис №УБК_7991/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2022
 Договор №60/22/177/008593 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2022/07.02.2023
 Полис ОАУ №0648/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №6071/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №12888/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.02.2025/07.02.2026
 Полис ОАУ №20894/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2014
 Результат: Август 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.09.2017
 Результат: Сентябрь 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2020
 Результат: Август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2023
 Результат: Август  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2026
-Результат: июнь 2026 (выявлены нарушения)
+Результат: июнь 2026 (выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ООО "Рыбный гурман" ГУ- Омское РО ФСС РФ 31.07.2014 нарушения в действиях АУ отсутствуют  
 ООО «ОМСКСТРОЙПОЛИМЕР» ГУ - Омское ФСС РФ 06.11.2014 нарушения в действиях АУ отсутствуют  
 ООО "Рыбный гурман" ГУ- Омское РО ФСС РФ 04.08.2015 нарушения в действиях АУ отсутствуют, ООО "НКЗ-АВТО" ГУ- Омское ФСС РФ 09.08.2016 нарушения в действиях АУ отсутствуют, ЖСК "Бремен" Деревягина Г.А. 06.10.2020 нарушения в действиях АУ отсутствуют 
 Дата поступления жалобы: 06.10.2020
 Податель жалобы: Деревягина Г.А.
 Наименование должника: ЖСК "Бремен"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 14.03.2024
 Податель жалобы: Голубкова И.А.
 Наименование должника: Голубков Д.Ю.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.12.2024
 Податель жалобы: Голубкова И.А.
 Наименование должника: Голубков Д.Ю.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Лепешонков Сергей Александрович</t>
   </si>
   <si>
     <t>15.06.1967</t>
   </si>
@@ -6775,51 +6822,51 @@
 Результат: Сентябрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.07.2019
 Результат: Июль 2019  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.06.2022
 Результат: Июнь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.06.2025
 Результат: июнь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>СППСК "Головино" председатель СППСК "Головино" 17.07.2014 нарушения в действиях АУ отсутствуют , ЗАО "Русь" Прокуратура Омской области 29.06.2016 нарушения в действиях АУ отсутствуют, ЖСК "Бремен" ПК "МТИЗ Инициатива" 19.10.2016 нарушения в действиях АУ отсутствуют  
 ЖСК "Бремен" ПК "МТИЗ Инициатива" 25.10.2016 нарушения в действиях АУ отсутствуют ,
 гражданка Измоденова Р.М. Акулова Е.В. 02.12.2016 нарушения в действиях АУ отсутствуют,  ЗАО "Русь" ГУ Омское РО ФСС 07.03.2018 нарушения в действиях АУ отсутствуют
 ООО "Специальная техника" - Управление Росреестра по Краснодарскому краю 30.03.2018г. выявлены нарушения, применена мера ответственности в виде предупреждения,  ЗАО "Компания "Коммед" Нагорный В.П. 11.09.2018 нарушения в действиях АУ отсутствуют, АО "Восход" филиал №9 ГУ - Омское РО ФСС РФ 27.11.2019 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 08.12.2021
 Податель жалобы: ПАО "КВАНТ МОБАЙЛ БАНК"
 Наименование должника: ООО "КВАДР"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 14.02.2022
 Податель жалобы: Петрова Е.В.
 Наименование должника: ООО "ЛЕТО"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 05.08.2022
 Податель жалобы: ООО "Бастион"
 Наименование должника: Ефимова Г.И.
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 22.06.2026Податель жалобы: Прокуратура Ленинского АО г. ОмскаНаименование должника: Григорян Э.С.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Лисицина Елена Викторовна</t>
   </si>
   <si>
     <t>15.12.1963</t>
   </si>
   <si>
     <t>гор. Нижний Тагил Свердловской области</t>
   </si>
   <si>
     <t>14.06.2007/14.06.2007</t>
   </si>
   <si>
     <t>(3435) 252-471, lisicina_ev@mail.ru, 622042 г. Нижний Тагил, а/я 61,</t>
   </si>
   <si>
     <t>ПВ 282851 от  01.06.1990 Свердловский ордена Трудового Красного знамени юридический институт имени Руденко по специальности правоведение присвоена квалификация юриста</t>
   </si>
   <si>
     <t>Стаж более 2 лет АТ-III №4858637 03.08.1981</t>
   </si>
   <si>
     <t>свидетельство №00310 от 22.01.2004 выдано НП "УрСО АУ"</t>
   </si>
@@ -6831,50 +6878,52 @@
 Даты: 19.12.2013/18.12.2014
 Полис №14441Е4005916 ОАО "ВСК"
 Даты: 19.12.2014/18.12.2015
 Полис №34-15/TPL16/782140 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.12.2015/18.12.2016
 Полис №34-16/TPL16/002940 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.12.2016/18.12.2017
 Полис №77777 ОАУ-000608/17 ООО "ЦСО"
 Даты: 19.12.2017/18.12.2018
 Полис №342-18/TPL16/002899 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2018/11.07.2019
 Полис №52-19/TPL16/002961 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2019/11.07.2020
 Полис №52-20/TPL16/002919 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27)
 Даты: 12.07.2020/11.07.2021
 Договор №60/21/177/003408 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2021/11.07.2022
 Договор №60/22/177/012452 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2022/11.07.2023
 Полис ОАУ №2688/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2023/11.07.2024
 Полис ОАУ №8974/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2024/11.07.2025
 Полис ОАУ №16923/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 12.07.2025/11.07.2026
+Полис  №60/26/177/033225 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ , страховая сумма - 10 000 000 руб.
+Даты: 12.07.2026/11.07.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2014
 Результат: Февраль  2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.01.2017
 Результат: Январь 2017  (Нарушений норм Закона о банкротстве и Правилами деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2020
 Результат: Февраль  2020 (Выявлены нарушения . Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей)
 01.02.2023
 Результат: февраль 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
 01.02.2026
 Результат: февраль 2026 (Выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>Логачева Анна Алексеевна</t>
   </si>
   <si>
     <t>11.04.1989</t>
   </si>
   <si>
     <t>07.10.2020/07.10.2020</t>
   </si>
   <si>
@@ -7544,50 +7593,52 @@
   <si>
     <t xml:space="preserve">Полис №78Л16-60000539 ООО "Страховая компания "Арсеналъ"
 Даты: 22.08.2014/21.08.2015
 Полис №78-15/TPL16/781228 ООО "Страховая компания "Арсеналъ"
 Даты: 22.08.2015/21.08.2016
 Полис № 78-16/TPL16/001908 ООО "Страховая компания "Арсеналъ"
 Даты: 22.08.2016/21.08.2017
 Полис №782-17/TPL16/003176 ООО "Страховая компания "Арсеналъ" с 01.01.2018 по 21.08.2018 (увеличение суммы по договору)
 Даты: 22.08.2017/21.08.2018
 Полис №782-18/TPL16/003352 ООО "Страховая компания "Арсеналъ"
 Даты: 22.08.2018/21.08.2019
 Полис №52-19/TPL16/004291 ООО "Страховая компания "Арсеналъ"
 Даты: 22.08.2019/21.08.2020
 Полис №52-20/PL16/003783 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 22.08.2020/21.08.2021
 Договор №60/21/177/004225 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 22.08.2021/21.08.2022
 Договор №60/22/177/013090 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 22.08.2022/21.08.2023
 Полис ОАУ №3540/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.08.2023/21.08.2024
 Полис ОАУ №10025/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.08.2024/21.08.2025
 Полис ОАУ №17822/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 22.08.2025/21.08.2026
+Полис ОАУ №25747/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 22.08.2026/21.08.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2014
 Результат: Январь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.01.2017
 Результат: Январь 2017  (Нарушений норм Закона о банкротстве и Правилами деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2020
 Результат: Март  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2023
 Результат: Март  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2026
 Результат: февраль 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ОАО "Маклаковский ЛДК" ГУ-Красноярское региональное отделение ФСС РФ 14.03.2014 нарушения в действиях АУ отсутствуют  
 ООО "Торговый центр "Волга" ИП Тимина И.В. 07.04.2014 нарушения в действиях АУ отсутствуют  
 ООО "МажорДом", ООО "УниверСтрой" Солод Д.А. 08.12.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Маклаковский лесопильно деревообрабатывающий комбинат" Кузнецов В.И. 17.02.2015 нарушения в действиях АУ отсутствуют, ОАО "Маклаковский ЛДК" Прокуратура Красноярского края 25.04.2016 нарушения в действиях АУ отсутствуют, ОАО "Маклаковский ЛДК" ООО ЧОП "Альтернатива-Лесосибирск" 28.06.2016 нарушения в действиях АУ отсутствуют , АО компания "Исмаил" Управление Росреестра по Республике Башкортостан 05.12.2016 нарушения в действиях АУ отсутствуют,      гр. Тер Т.В. Тер Т.В. 12.09.2017 нарушения в действиях АУ отсутствуют  
 гр. Тер Т.В. Тер Т.В. 02.10.2017 нарушения в действиях АУ отсутствуют  
 гр. Рогозный А.Е. адвокат Кораблев А.А. 18.10.2017 нарушения в действиях АУ отсутствуют,         гр.Рогозный А.Е. Рогозный А.Е. 20.12.2017 нарушения в действиях АУ отсутствуют  
 Рогозный А.Е. Рогозный А.Е. 01.04.2019 нарушения в действиях АУ отсутствуют
 Рогозный А.Е. Рогозный А.Е., ООО "Маяк" 23.07.2019 нарушения в действиях АУ отсутствуют  
 ООО "НВК-Инжиниринг" Осокин А.В. 27.09.2019 нарушения в действиях АУ отсутствуют  
@@ -7628,51 +7679,51 @@
     <t>8-915-334-80-66, matr.alina@yandex.ru, адрес:121351, г. Москва-351, а/я 45</t>
   </si>
   <si>
     <t>ЭВ №267964 от 08.07.1996 Хабаровский государственный педагогический институт по специальности английский язык, присвоена квалификация: учитель английского языка</t>
   </si>
   <si>
     <t>стаж более 1 года справка от 12.03.2018 №130 ООО "Русская строительная компания", трудовая книжка АТ-V №8274646 от 10.06.1990</t>
   </si>
   <si>
     <t>свидетельство №504/02-СР от 26.02.2024 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/040346 от 10.11.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №9397/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.06.2024/31.05.2025
 Полис ОАУ №15954/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, bstrakhovoydom@mail.ru, страховая сумма 10000000 рублей.
 Даты: 01.06.2025/31.05.2026
 Полис ОАУ №24045/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
 Даты: 01.06.2026/31.05.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2026
-Результат: июнь 2026 (выявлены нарушения)
+Результат: июнь 2026 (выявлены нарушения.Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.) )
 </t>
   </si>
   <si>
     <t>Меренков Олег Викторович</t>
   </si>
   <si>
     <t>31.08.1984</t>
   </si>
   <si>
     <t>гор. Шарыпово Красноярского края</t>
   </si>
   <si>
     <t>8(391) 227-16-53, MerenkovOV@mail.ru, 660028, Красноярский край, Красноярск, Ладо Кецховели, 97, 56, а/я 11973</t>
   </si>
   <si>
     <t>ВСГ 0683459 от 16.06.2006 Красноярский государственный университет присуждена квалификация юрист по специальности "юриспруденция"  24 К №11659 от 02.03.2012  Красноярский государственный торгово-экономический институт присуждена квалификация экономист по специальности "Финансы и кредит"</t>
   </si>
   <si>
     <t>стаж более 1 года ТК №3715363 от 19.02.2008, справка с места работы ООО Восточно-Сибирский центр "Юрисдикция права" (ИНН 2460237820)  от 09.09.2013г. , выписка из ЕГРЮЛ</t>
   </si>
   <si>
     <t>свидетельство №48 от 08.05.2013 выдано НП "СГАУ"</t>
   </si>
   <si>
     <t>свидетельство №11/018012 от 12.01.2012</t>
@@ -7751,51 +7802,51 @@
     <t>стаж более 2-х лет ТК-V №9888605 от 09.01.2019</t>
   </si>
   <si>
     <t>свидетельство Серия С №0497 от 20.12.2021 г. выдано Союзом АУ "Созидание"</t>
   </si>
   <si>
     <t>свидетельство №11/035558 от 23.04.2021</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №77-21/TPL16/003001  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.01.2022/09.01.2023
 Полис №Arbitr-3980975400-11517 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 10.01.2023/09.01.2024
 Полис ОАУ №5491/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.01.2024/09.02.2025
 Полис ОАУ №12891/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 10.02.2025/09.02.2026
 Полис ОАУ №21263/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 10.02.2026/09.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2023
 Результат: Август 2023  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.07.2026
-Результат: июль 2026 (выявлены нарушения)
+Результат: июль 2026 (выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 19.09.2023
 Податель жалобы: ООО "Маринер-7"
 Наименование должника: ООО "Маринер-7"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.02.2025
 Податель жалобы: Чернышев Е.А.
 Наименование должника: Чернышев Е.А..
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Миляков Денис Вячеславович</t>
   </si>
   <si>
     <t>05.04.1972</t>
   </si>
   <si>
     <t>гор. Оренбург</t>
   </si>
   <si>
     <t>8-912-353-80-82, mdv8@yandex.ru, 460035,  Оренбург, ул. Пролетарская, д.216   </t>
   </si>
@@ -7988,50 +8039,52 @@
   </si>
   <si>
     <t>свидетельство №11/015221 от 14.04.2010</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №66-16/TPL16/001921 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.08.2016/11.08.2017
 Полис №66-17/TPL16/002986 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.08.2017/11.08.2018
 Полис №66-18/TPL16/003132 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.08.2018/11.08.2019
 Полис №52-19/TPL16/004135 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.08.2019/09.08.2020
 Полис №52-20/TPL16/003632, ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 10.08.2020/09.08.2021
 Договор №60/21/177/004734 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 10.08.2021/09.08.2022
 Договор №60/22/177/013352 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 10.08.2022/09.08.2023
 Полис №ОАУ №3841/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 09.08.2023/08.08.2024
 Полис ОАУ №9772/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 09.08.2024/08.08.2025
 Полис  ОАУ №17758/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 09.08.2025/08.08.2026
+Полис ОАУ №26251/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма- 10 000 000 руб.
+Даты: 09.08.2026/08.08.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">31.12.2018
 Результат: Ноябрь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2021
 Результат: Ноябрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.10.2024
 Результат: октябрь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Бизнес Актив" МИФНС №25 по Свердловской области 15.04.2019 выявлены нарушения, применена мера ответственности в виде предупреждения  
 Дата поступления жалобы: 09.01.2024
 Податель жалобы: Макаров В.В.
 Наименование должника: Плотицина Н.И.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Мордухаев Олег Семенович</t>
   </si>
   <si>
     <t>10.09.1968</t>
   </si>
   <si>
@@ -8283,50 +8336,52 @@
 Даты: 01.01.2014/31.12.2014
 полис №14/TPL16/780713 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.01.2015/31.12.2015
 Полис №78-15/TPL16/782524 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.01.2016/31.12.2016
 Полис №52-16/TPL16/003406 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.01.2017/31.12.2017
 Полис 77777 ОАУ - 000783/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №52-18/TPL16/003626 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.08.2018/07.08.2019
 Полис №52-19/TPL16/004019 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.08.2019/07.08.2020
 Полис №52-20/TPL16/003582 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 08.08.2020/07.08.2021
 Полис №77-21/TPL16/002131 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 08.08.2021/07.08.2022
 Договор №60/22/177/013342 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.08.2022/07.08.2023
 Полис №ОАУ №3960/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.08.2023/07.08.2024
 Полис ОАУ №10522/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.08.2024/07.08.2025
 Полис ОАУ №18192/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.08.2025/07.08.2026
+Полис ОАУ№25746/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 08.08.2026/07.08.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2014
 Результат: Январь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.01.2017
 Результат: Январь 2017  (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений )
 01.02.2020
 Результат: февраль 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2023
 Результат: февраль 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  10 000 (десять тысяч)  рублей. )
 01.02.2026
 Результат: февраль 2026 (Выявлены нарушения,  применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ИП Галандарова С.Л. Оглы ИФНС РФ по г. Сыктывкару 27.02.2014 нарушения в действиях АУ отсутствуют  
 ООО "Сыктывкарская птицефабрика" ООО "УПК-НН" 24.04.2015 нарушения в действиях АУ отсутствуют  
 ООО "Сыктывкарская птицефабрика" ООО "Торговый Дом "Агроторг" 02.07.2015 нарушения в действиях АУ отсутствуют, ООО "Сыктывкарская птицефабрика" ООО "ТФК "Автотехимпорт" 08.08.2016 нарушения в действиях АУ отсутствуют, ООО "СВК" участник ООО "СВК" 13.03.2017 нарушения в действиях АУ отсутствуют,  ООО "Сыктывкарская птицефабрика" ООО "АПС-Реклама" 29.05.2017 нарушения в действиях АУ отсутствуют  
 гр. Шульц Н.А. Шульц Н.А. 11.09.2017 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 16.12.2021
 Податель жалобы: Муталипов Б. А-В.
 Наименование должника: Рохлина Н.П.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.04.2025
@@ -8878,73 +8933,83 @@
   </si>
   <si>
     <t>Справка ООО "Южный проект" (ИНН 7816545509) от 26.08.2016 б/н генеральный директор</t>
   </si>
   <si>
     <t>Свидетельство №464/01-СР от 21.01.2019 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>Свидетельство №11/026529 от 12.09.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №П185444-29-19, ООО "Страховое общество "Помощь", Лицензия СИ №3834 от 07 июля 2017 г. выдана Центральным банком РФ, 191124, Санкт-Петербург, Синопская наб., д. 50а, литер А
 Даты: 15.08.2019/14.08.2020
 Полис №52-20/TPL16/003834, ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 15.08.2020/14.08.2021
 Полис №60/21/177/004351 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 15.08.2021/14.08.2022
 Полис №Arbitr-3980975400-46846 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 15.08.2022/14.08.2023
 Полис №Arbitr-3980975400-46846 (дополнительное соглашение №1) АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 15.08.2023/14.08.2024
 Полис №Arbitr-3980975400-54328 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 15.08.2024/14.08.2025
 Полис №Arbitr-3980975400-40482 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 15.08.2025/14.08.2026
+Полис №Arbitr-3980975400-40482 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма 10 000 000 рую.
+Даты: 15.08.2026/14.08.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2021
 Результат: июнь 2021  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2024
 Результат: июнь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 19.04.2021
 Податель жалобы: Бугрова Е.В.
 Наименование должника: Бугров О.Е.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.08.2021
 Податель жалобы: Управление Роскомнадзора в СЗФО
 Наименование должника: Бугров О.Е.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 28.09.2021
 Податель жалобы: Управление Роскомнадзора в СЗФО
 Наименование должника: Бугров О.Е.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 24.11.2025Податель жалобы: Бугрова Е.В., Бугров О.Е.Наименование должника: Бугров О.Е.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 19.05.2026Податель жалобы: Лавленцев В.А.Наименование должника: Лавленцев В.А.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 24.11.2025
+Податель жалобы: Бугрова Е.В., Бугров О.Е.
+Наименование должника: Бугров О.Е.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 19.05.2026
+Податель жалобы: Лавленцев В.А.
+Наименование должника: Лавленцев В.А.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Орлова Татьяна Александровна</t>
   </si>
   <si>
     <t>13.04.1979</t>
   </si>
   <si>
     <t>гор. Благовещенск Башкирской АССР</t>
   </si>
   <si>
     <t>20.01.2016/20.01.2016</t>
   </si>
   <si>
     <t>8-911-241-25-29, tania2529@gmail.com, 191028, Санкт-Петербург, а/я 44</t>
   </si>
   <si>
     <t>ДВС 1664572 Санкт-Петербургский государственный университет технологии и дизайна Экономист-менеджер по специальности "Экономика и управление на предприятии легкой промышленности" 107806 0015554 Санкт-Петербургский государственный экономический университет присвоена квалификация бакалавр по направлению Юриспруденция </t>
   </si>
   <si>
     <t>стаж более 2-х лет АТ--VI №7885822 от 28.10.1996</t>
   </si>
   <si>
     <t>свидетельство №445/12-СР 29.12.2015 выдано Союзом СРО АУ СЗ</t>
   </si>
@@ -9365,50 +9430,52 @@
   <si>
     <t xml:space="preserve">Полис 083/01 № 102870 ООО "Страховое общество "Сургутнефтегаз"
 Даты: 27.02.2015/26.02.2016
 Полис №52-16/TPL16/000385 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 27.02.2016/26.02.2017
 Полис №52-17/TPL16/000576 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 27.02.2017/26.02.2018
 Полис №77777 ОАУ-00756/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №52-18/NPL16/003115 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2018/11.07.2019
 Полис №52-19/TPL16/002956 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2019/11.07.2020
 Полис №52-20/TPL16/002922 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2020/11.07.2021
 Полис №77-21/TPL16/001515 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 12.07.2021/11.07.2022
 Полис №Arbitr-3980975400-10777 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 12.07.2022/11.07.2023
 Полис №Arbitr-3980975400-10777 (Дополнительное соглашение №1) АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 12.07.2023/11.07.2024
 Полис №Arbitr-3980975400-42055 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 12.07.2024/11.07.2025
 Полис №Arbitr-3980875400-85849 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г. Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 12.07.2025/11.07.2026
+Полис №Arbitr-3980975400-98054 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630007, г. Новосибирск, Коммунистическая ул. д. 16,  Почтовый адрес: 115054, г.Москва, ул.Космодамианская наб., 52, стр.1, этаж 2 тел. 8 (800) 775-52-90, эл. почта arbitr@d2insur.ru), страховая сумма - 10 000 000 руб.
+Даты: 12.07.2026/11.07.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.05.2016
 Результат: Май 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.06.2019
 Результат: Июнь 2019 (Нарушений норм Закона о банкротстве и Правилами деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2022
 Результат: Июнь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.06.2025
 Результат: июнь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ОАО "Нижнекаск-Лаада-Сервис" Зиятдинов И.Р. 12.01.2016 нарушения в действиях АУ отсутствуют, ООО "Лидер-Авто" ООО "Апельсин-Авто" 10.01.2018 нарушения в действиях АУ отсутствуют  
  </t>
   </si>
   <si>
     <t>Плотницкий Дмитрий Игоревич</t>
   </si>
   <si>
     <t>18.09.1985</t>
   </si>
   <si>
     <t>199155, г. Санкт-Петербург, Санкт-Петербург, а/я 186, arbplot@gmail.com</t>
@@ -10158,51 +10225,51 @@
     <t xml:space="preserve">01.05.2014
 Результат: Май 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.04.2017
 Результат: Апрель 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2020
 Результат: Апрель  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2023
 Результат: апрель 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей. )
 01.03.2025
 Результат: март 2025 (Выявлены нарушения. Применена мера дисциплинарного воздействия в виде наложения  штрафа в размере 5 000 рублей)
 </t>
   </si>
   <si>
     <t>Апрель 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 Дата поступления жалобы: 27.11.2019
 Податель жалобы: Прокуратура г. Южно-Сахалинска
 Наименование должника: ООО "Фирма Стандарт", ООО "Роза ветров"
 Результат проверки: выявлены нарушения, применена мера ответственности в виде предупреждения
 Дата поступления жалобы: 04.09.2020
 Податель жалобы: Терехов А.С.
 Наименование должника: ООО "Байкал-1"
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 04.06.2024
 Податель жалобы: АКБ "Алмазэргиэнбанк" АО
 Наименование должника: ООО "Оймяконье"
-Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 25000 руб.</t>
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 25000 руб.Дата поступления  жалобы: 20.07.2026Податель жалобы: ИП Гришина О.П.Наименование должника: ООО "Оймяконье"Результат проверки: приостановлено</t>
   </si>
   <si>
     <t>Ротманова (Тыдыкова) Юлия Александровна</t>
   </si>
   <si>
     <t>25.11.1989</t>
   </si>
   <si>
     <t>гор. Барнаул Алтайского края</t>
   </si>
   <si>
     <t>040703162064</t>
   </si>
   <si>
     <t>8-913-723-23-43, 7232343@mail.ru, г. Новосибирск ул.Ломоносова 55 630075, г. Новосибирск, а/я 60 тел/факс (383) 220-51-27, 220-51-28</t>
   </si>
   <si>
     <t>КО №69053 от 29.06.2012 Новосибирский государственный университет экономики и управления "НИНХ" присуждена квалификация экономист-менеджер по специальности "Антикризисное управление"</t>
   </si>
   <si>
     <t>стаж более 2 лет TK-III №2970955 от 10.01.2012, справка ООО "ПРАЙД" (ИНН 5406666658) от 11.05.2016 г.</t>
   </si>
   <si>
     <t>свидетельство №000144 от 18.10.2013 выдано НП "СОАУ "Альянс"</t>
   </si>
@@ -10368,50 +10435,52 @@
 Даты: 03.12.2020/02.12.2021
 Договор №60/21/177/006834 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 03.12.2021/02.12.2022
 Полис №Arbitr-3980975400-64685 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 03.12.2022/02.12.2023
 Полис №ОАУ №5193/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 03.12.2023/02.12.2024
 Полис ОАУ №11575/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 03.12.2024/02.12.2025
 Полис ОАУ №19668/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
 Даты: 03.12.2025/02.12.2026
 </t>
   </si>
   <si>
     <t>протокол от 20.11.2015г. предупреждение, протокол от 22.03.2016г. предупреждение, протокол от 25.03.2021г. штраф 5000 руб., протокол от 12.10.2023г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2014
 Результат: Ноябрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.11.2017
 Результат: Ноябрь  2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2020
 Результат: Сентябрь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2023
 Результат: сентябрь 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
+01.08.2026
+Результат: август 2026 (выявлены нарушения)
 </t>
   </si>
   <si>
     <t>ООО «Агрофирма "Зерноградская» УПФ РФ в Зерноградском районе 17.02.2014 нарушения в действиях АУ отсутствуют  
 ООО "Вологодский центр птицеводства" Прокуратура Вологодской области 07.10.2015 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Вологодский центр птицеводства" Прокуратура Вологодской области 10.02.2016 выявлены нарушения, применена мера ответственности в виде предупреждения, ОАО "Вологодский машиностроительный завод" Бывшие работники ОАО "Вологодский машиностроительный завод" 06.05.2016 нарушения в действиях АУ отсутствуют, ООО "Транс-Альфа Электро" ООО "ВЗП "Электросталь" 15.01.2019 нарушения в деятельности АУ отсутствуют; ОАО "Транс-Альфа ЭЛЕКТРО" ООО "ВЗЭС" 24.12.2019 отсутствуют основания  
 ОАО "ВМЗ" ООО "НПОМ СВАРОГ" 28.01.2021 выявлены нарушения, применена мера ответственности в виде штрафа в размере 5000 руб.
 Дата поступления жалобы: 20.10.2020
 Податель жалобы: ООО "НПО Машиностроения "СВАРОГ"
 Наименование должника: ОАО "ВМЗ"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Русалева Елена Юрьевна</t>
   </si>
   <si>
     <t>05.11.1962</t>
   </si>
   <si>
     <t>с. Колпакс Новоорского р-на Оренбургской обл.</t>
   </si>
   <si>
     <t>27.11.2013/27.11.2013</t>
   </si>
   <si>
@@ -10794,210 +10863,91 @@
   <si>
     <t xml:space="preserve">Полис № 017-054-000244/14 ООО "ИСК Евро-Полис"
 Даты: 06.08.2014/05.08.2015
 Полис № 083/01 №09737-2015 ООО "Страховое общество "Сургутнефтегаз"
 Даты: 06.08.2015/05.08.2016
 Полис №61-16/TPL16/001614 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.08.2016/05.08.2017
 Полис №61-17/TPL16/002888 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.08.2017/05.08.2018
 Полис №61-18/TPL16/002470 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.08.2018/05.08.2019
 Полис №52-19/TPL16/004001 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.08.2019/05.08.2020
 Полис №52-20/TPL16/003534 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 06.08.2020/05.08.2021
 Полис №77-21/TPL16/001878 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 06.08.2021/05.08.2022
 Полис №Arbitr-3980975400-18061 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 06.08.2022/05.08.2023
 Полис ОАУ №3615/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 06.08.2023/05.08.2024
 Полис №Arbitr-3980975400-35073 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 06.08.2024/05.08.2025
 Полис №Arbitr-3980975400-54328 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 06.08.2025/05.08.2026
+Полис №Arbitr-3980975400-31071 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 06.08.2026/05.08.2027
 </t>
   </si>
   <si>
     <t>протокол от 13.10.2025г. штраф 10000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">31.12.2016
 Результат: Февраль 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.09.2021
 Результат: Сентябрь  2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.08.2024
 Результат: август 2024 (Выявлены нарушения.  Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>Дата поступления жалобы: 29.07.2020
 Податель жалобы: ФГКУ "Управление лесного хозяйства и природопользования Минобороны России"
 Наименование должника: АО "Мальтинский военный лесхоз"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 06.10.2021
 Податель жалобы: ООО ТД "Альянс-Трейдинг"
 Наименование должника: ООО "Интеграл-Строй"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 03.05.2024
 Податель жалобы: Ворошилина Ю.Н.
 Наименование должника: АО "Невские берега"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 03.05.2024
 Податель жалобы: Потапова Н.Ю.
 Наименование должника: АО "Невские берега"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.10.2024
 Податель жалобы: АО "Группа компаний "ЕКС"
 Наименование должника: ООО "МСТК-1"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.09.2025
 Податель жалобы: Нургалиева Н.А.
 Наименование должника: ООО "Дент Революция"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 10000 руб.</t>
-  </si>
-[...119 lines deleted...]
-Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.</t>
   </si>
   <si>
     <t>Сабитов Ленар Илшатович</t>
   </si>
   <si>
     <t>26.11.1990</t>
   </si>
   <si>
     <t>гор.  Мензелинск Татарской АССР</t>
   </si>
   <si>
     <t>10.02.2015/10.02.2015</t>
   </si>
   <si>
     <t>8-953-400-22-22 420061, Казань, а/я 10, 79172550522@yandex.ru</t>
   </si>
   <si>
     <t>КУ №39311 от 29.06.2013 Казанский (Приволжский) федеральный университет присуждена квалификация: экономист по специальности "Финансы и кредит", 101604 0000692 от 15.03.2014 Казанский (Приволжский) федеральный университет присвоена квалификация: юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года, ТК-IV № 6628096, справка ООО "ВлаРус" (ИНН 1657107055) от 15.12.2014г.</t>
   </si>
   <si>
     <t>свидетельство серия С №0358 от 10.12.2014 выдано НП СРО "СЕМТЭК"</t>
   </si>
@@ -11082,50 +11032,52 @@
   <si>
     <t>свидетельство №00015 от 11.12.2014г. Выдано НП СРО АУ "Синергия"</t>
   </si>
   <si>
     <t>свидетельство №11/021945 от 18.05.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-17/TPL16/0020077 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" с 01.01.2018 по 02.08.2018 (дополнительное соглашение)
 Даты: 03.08.2017/02.08.2018
 Полис №52-18/TPL16/002839 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 03.08.2018/02.08.2019
 Полис №52-19/TPL16/003914 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 03.08.2019/02.08.2020
 Полис №52-20/TPL16/003505 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 03.08.2020/02.08.2021
 Полис №77-21/TPL16/002059 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 03.08.2021/02.08.2022
 Договор №60/22/177/013281 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 03.08.2022/02.08.2023
 Договор ОАУ №3459/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 03.08.2023/02.08.2024
 Договор №60/24/177/024105 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 03.08.2024/02.08.2025
 Полис ОАУ №17757/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 03.08.2025/02.08.2026
+Полис ОАУ №26287/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 03.08.2026/02.08.2027
 </t>
   </si>
   <si>
     <t>протокол от 16.06.2021г. предупреждение, протокол от 20.08.2025г. предупреждение, протокол от 27.08.2025г. предупреждение, протокол от 13.10.2025г. предупреждение, протокол от 05.03.2026 г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2020
 Результат: Январь 2020 (Выявлены нарушения . Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей)
 01.01.2023
 Результат: январь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.07.2025
 Результат: июль 2025 (Выявлены нарушения.  Принято решение о   не применении в отношении Савина С.Н. меры дисциплинарной ответственности. )
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 20.03.2020
 Податель жалобы: ООО "СИГ"
 Наименование должника: ООО "ИНТЭК и КО"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 24.11.2020
 Податель жалобы: ЗАО ТМПСО "Рузский дом"
 Наименование должника: ООО "Прогресс-Сервис"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 19.07.2021
@@ -11350,50 +11302,52 @@
     <t>свидетельство №11/019386 от 11.09.2012</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-15/TPL16/781064 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.07.2015/13.07.2016
 Полис №52-16/TPL16/001327 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.07.2016/13.07.2017
 Полис №52-17/TPL16/002548 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" с 01.01.2018 по 13.07.2018 (дополнительное соглашение)
 Даты: 14.07.2017/13.07.2018
 Полис №52-18/TPL16/002385 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.07.2018/13.07.2019
 Полис №52-19/TPL16/003279 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.07.2019/13.07.2020
 Полис №52-20/TPL16/003145 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.07.2020/13.07.2021
 Полис №77-21/TPL16/001600 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 14.07.2021/13.07.2022
 Полис №Arbitr-3980975400-72333 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 14.07.2022/13.07.2023
 Полис №Arbitr -3980975400-72333 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 14.07.2023/13.07.2024
 Полис №Arbitr-3980975400-29251 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 14.07.2024/13.07.2025
 Полис №Arbitr-3980975400-93801 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 14.07.2025/13.07.2026
+Полис №Arbitr-3980975400-66014 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 14.07.2026/13.07.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2016
 Результат: Октябрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2019
 Результат: Ноябрь 2019 (На момент проверки процедуры банкроства арбитражным управляющим не ведутся, в связи с чем, проверка не проводилась)
 01.11.2021
 Результат: Ноябрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2024
 Результат: ноябрь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Сало Антон Николаевич</t>
   </si>
   <si>
     <t>21.07.1985</t>
   </si>
   <si>
     <t>гор. Курганинск Краснодарского края</t>
   </si>
   <si>
     <t>19.06.2020/19.06.2020</t>
   </si>
@@ -11409,50 +11363,53 @@
   <si>
     <t>стаж более 2-х лет ТК-I № 6044090 от 10.10.2007</t>
   </si>
   <si>
     <t>свидетельство №478/04-СР от 22.04.2020г. выдано Союзом "СРО АУ СЗ" </t>
   </si>
   <si>
     <t>свидетельство №11/026797 от 23.11.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-20/TPL16/002791 РАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 11.06.2020/10.06.2021
 Полис №77-21/TPL16/001322 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 11.06.2021/10.06.2022
 Полис №Arbitr-3980975400-49315 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 11.06.2022/10.06.2023
 Полис ОАУ №2269/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.06.2023/10.06.2024
 Полис ОАУ №8422/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.06.2024/10.06.2025
 Полис ОАУ №15959/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 11.06.2025/10.06.2026
 Полис ОАУ №24161/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 11.06.2026/10.06.2027
 </t>
+  </si>
+  <si>
+    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)</t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2022
 Результат: декабрь 2022 (выявлены нарушения. Применена  мера дисциплинарного воздействия в виде  наложения  штрафа в размере  5000 (пять тысяч)  рублей.)
 01.11.2025
 Результат: ноябрь 2025 ( выявлены нарушения. Применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 12.07.2021
 Податель жалобы: Маркарян Л.В.
 Наименование должника: Акопов А.Б.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 07.11.2023
 Податель жалобы: ТСЖ "Арбат"
 Наименование должника: нет
 Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 14.08.2024Податель жалобы: ООО НПП "СВТ"Наименование должника: нетРезультат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Салтыков Дмитрий Евгеньевич</t>
   </si>
   <si>
     <t>14.05.1992</t>
   </si>
@@ -11798,50 +11755,52 @@
 Даты: 28.12.2018/27.12.2019
 Полис №52-19/TPL16/005994 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.12.2019/27.12.2020
 Полис №52-19/TPL16//005994 (дополнительное соглашение №1) ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 28.12.2019/27.12.2021
 Полис № 77-22/TPL16/000015 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 28.12.2021/27.12.2022
 Договор ОАУ №0260/700/22 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 28.12.2022/27.12.2023
 Договор ОАУ №5097/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 28.12.2023/27.12.2024
 Полис №Arbitr-3980975400-21433 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 28.12.2024/27.12.2025
 Полис ОАУ №19936/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
 Даты: 28.12.2025/27.12.2026
 </t>
   </si>
   <si>
     <t>протокол от 28.10.2021 г. предупреждение, протокол от 11.11.2022г. предупреждение, протокол от 10.09.2024г. штраф 10000 руб., протокол от 15.12.2025г. предупреждение, протокол от 17.02.2026г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2020
 Результат: Август 2020 (Выявлены нарушения. Применена мера ответственности в виде наложения штрафа в размере 5000 рублей)
 01.08.2023
 Результат: август 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
+01.07.2026
+Результат: июль 2026 (выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 14.01.2021
 Податель жалобы: ООО "Управдом-С"
 Наименование должника: ЗАО "МОИСК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 08.06.2021
 Податель жалобы: Саратовский РФ АО "Россельхозбанк"
 Наименование должника: ООО "СЭЗ Прогресс"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 15.09.2021
 Податель жалобы: Рогов А.Н.
 Наименование должника: Рогов А.Н.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 10.09.2021
 Податель жалобы: Кузнецова Н.В.
 Наименование должника: ООО "Мастер Лайн"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.10.2021
 Податель жалобы: ООО "Олимп-Трейд", ООО "НК Меркурий", ООО "Петролиум Трейд", ООО "Спецтрансойл", АО "Солид-товарные рынки", ООО "ВЕЙЛАН"
 Наименование должника: ООО "Новотех"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 13.07.2022
@@ -11943,107 +11902,50 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2016
 Результат: Октябрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2019
 Результат: Ноябрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.10.2022
 Результат: октябрь 2022(Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.09.2025
 Результат: сентябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 18.05.2020
 Податель жалобы: ООО "Юпитер Солар"
 Наименование должника: ООО "Юпитер Солар"
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 18.05.2020
 Податель жалобы: ООО "Краймиа Солар 2"
 Наименование должника: ООО "Краймиа Солар 2"
 Результат проверки: отказ от жалобы</t>
   </si>
   <si>
-    <t>Семенова Евгения Юрьевна</t>
-[...55 lines deleted...]
-  <si>
     <t>Середа Виктор Васильевич</t>
   </si>
   <si>
     <t>15.10.1956</t>
   </si>
   <si>
     <t>д. Завод-Корецкий Клинцовского р-на Брянской обл.</t>
   </si>
   <si>
     <t>(8172) 72 41 92, (8172) 72 14 65        
 sereda-vv@mail.ru, 160000 г.Вологда, Советсткий пр., д.34</t>
   </si>
   <si>
     <t>ЖВ№ 746482 от 20.06.1980 Вологодский политехнический ин-тпо специальности "Гидромелиорация" присвоена квалификация инженера-гидротехника</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-II№ 2396105 от 31.03.1987</t>
   </si>
   <si>
     <t>свидетельство №40/01-СР от 16.01.2004 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №34/001253 от 27.11.2003</t>
   </si>
   <si>
@@ -12116,50 +12018,52 @@
     <t>11.09.2023/11.09.2023</t>
   </si>
   <si>
     <t>Контактный номер телефона 8 919 470 50 97.
 Почтовый адрес: 614000, г. Пермь, а/я 36, эл. почта: arbitr_snn@mail.ru</t>
   </si>
   <si>
     <t>105924 0933154 от 15.07.2015г. "Пермский государственный национальный иследовательский университет"направление подготовки Юриспруденция присвоена квалификация бакалавр, 105908 0004857 от 07.02.2020г. "Пермский государственный национальный иследовательский университет"направление подготовки Юриспруденция присвоена квалификация магистр</t>
   </si>
   <si>
     <t>стаж более 1 года справка от 21.07.2021г. ООО "Центр правовой помощи предприятиям" (ИНН 5903020448)</t>
   </si>
   <si>
     <t>свидетельство №498/08-СР от 02.08.2023 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/035040 от 09.06.2021г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №3052/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.07.2023/09.07.2024
 Полис ОАУ №8969/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.07.2024/09.07.2025
 Полис ОАУ №16798/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 10.07.2025/09.07.2026
+Полис ОАУ №24979/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 10.07.2026/09.07.2027
 </t>
   </si>
   <si>
     <t>Сидорук Евгения Олеговна</t>
   </si>
   <si>
     <t>01.07.1985</t>
   </si>
   <si>
     <t>с.Тогул Тогульский  р-н Алтайского края</t>
   </si>
   <si>
     <t>12.01.2024/12.01.2024</t>
   </si>
   <si>
     <t>656065, Алтайский край, г. Барнаул, ул. Энтузиастов, д. 28Б, а/я 2726,  sidoruk.yevgeniya@mail.ru
 Телефон: +7-964-080-41-19</t>
   </si>
   <si>
     <t>РФ ФГБОУ ВО "Алтайский государственный университет"; рег.номер 077 от 30.08.2023 №102231 0550128; специальность "юриспруденция", квалификация - юрист</t>
   </si>
   <si>
     <t>стаж более 1 года ТК-I №0553272 от 03.10.2007 г. ООО "Центр развития личности "Пирамида" директор с 05.04.2013 по 24.02.2014
 ООО "Инвестконсалт" заместитель генерального директора по юридическим вопросам с 01.10.2016 по 30.12.2016</t>
   </si>
@@ -12239,51 +12143,51 @@
 Даты: 10.12.2025/09.12.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2019
 Результат: Январь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.01.2022
 Результат: январь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.01.2025
 Результат: январь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "ПРАВО" ГУ-Тюменское РО ФСС РФ 23.05.2017 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 24.10.2023
 Податель жалобы: ИП Тезик Д.А.
 Наименование должника: ООО "Президент-Нева"
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 24.10.2023
 Податель жалобы: ИП Тезик Д.А.
 Наименование должника: ООО "Президент-Нева"
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 22.07.2025
 Податель жалобы: Пархоменко А.А.
 Наименование должника: АО "Алексеевка Химмаш"
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 15.06.2026Податель жалобы: Дюгаева М.Н.Наименование должника: ООО "Евразия"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Симагин Алексей Леонидович</t>
   </si>
   <si>
     <t>20.01.1978</t>
   </si>
   <si>
     <t>гор. Санкт-Петербург</t>
   </si>
   <si>
     <t>01.07.2025 г. СОАУ "Континент" (СРО)  исключен на основании личного заявления о выходе из членов СРО</t>
   </si>
   <si>
     <t>197348, г Санкт-Петербург, Богатырский проспект, д. 8, кв.5, alexey.simagin@gmail.com, тел. 8-921-869-31-19</t>
   </si>
   <si>
     <t>ДВС 0432190 от 30.06.2000 Санкт-Петербургский государственный университет экономики и финансов присуждена квалификация экономист по специальности "Финансы и кредит",           103104 0010768 от 15.02.2024г. "Белгородский государственный национальный исследовательский университет" диплом магистра по направлению подготовки юриспруденция</t>
   </si>
   <si>
     <t>стаж более 2-х лет AT-VII №5919030  от 01.11.1996г.</t>
   </si>
   <si>
     <t>свидетельство №12/10/09 от 13.10.2009г. Выдано НП "СРО АУ "Объединение"</t>
   </si>
@@ -12381,50 +12285,52 @@
   <si>
     <t>ВСГ 3929406 от 25.06.2009 "Иркутский государственный университет" присуждена квалификация учитель иностранного языка, по специальности "Иностранный язык", Байкальский государственный универитет 103804 0020316 от 17.03.2021 направление Юриспруденция присвоена квалификация Бакалавр </t>
   </si>
   <si>
     <t>стаж  более 2-х лет ТК-V №1296007 от 01.03.2012</t>
   </si>
   <si>
     <t>свидетельство №174 от 13.06.2016 выдано Ассоциацией ВАУ "Достояние"</t>
   </si>
   <si>
     <t>свидетельство №11/026157 от 08.07.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №242-20/TPL16/002820 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  дополнительное соглашение №2 с 20.04.2021г. по 10.07.2021
 Даты: 11.07.2020/10.07.2021
 Полис №242-20/TPL16/002820 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  дополнительное соглашение №3
 Даты: 11.07.2021/10.07.2022
 Полис №Arbitr-3980975400-69514 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 11.07.2022/10.07.2023
 Полис ОАУ №2952/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.07.2023/10.07.2024
 Полис ОАУ №8970/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.07.2024/10.07.2025
 Полис ОАУ №16836/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 11.07.2025/10.07.2026
+Полис ОАУ №24654/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 11.07.2026/10.07.2027
 </t>
   </si>
   <si>
     <t>протокол от 20.03.2023г. предупреждение, протокол от 18.01.2024г. предупреждение, протокол от 27.06.2024г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.09.2022
 Результат: сентябрь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.09.2025
 Результат: сентябрь  2025 (выявлены нарушения. Применена  мера дисциплинарного воздействия в виде наложения штрафа в размере 10 000 (десять  тысяч) рублей. )
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 09.01.2023
 Податель жалобы: Земляков Е.В.
 Наименование должника: Шишко Е.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 30.01.2023
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Воронцова О.Н.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 01.12.2023
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Аршакян Г.Г.
@@ -12601,73 +12507,107 @@
   </si>
   <si>
     <t>стаж более 1 года ТК-V №5013968 от 15.04.2014, выписка из ЕГРЮЛ ООО "Управляющая компания "Помощь" (ИНН 7805729303)</t>
   </si>
   <si>
     <t>свидетельство №470/07-СР от 17.07.2019 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/028078 от 12.07.2017</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/004110 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.07.2019/21.07.2020
 Полис №52-20/TPL16/003303 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.07.2020/21.07.2021
 Полис №77-21/TPL16/001646 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 22.07.2021/21.07.2022
 Полис №Arbitr-3980975400-77243 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 22.07.2022/21.07.2023
 Полис №ОАУ №2828/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.07.2023/21.07.2024
 Полис ОАУ №8978/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.07.2024/21.07.2025
 Полис ОАУ №16509/700/25 ООО "Страховой дом "БСД", (ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35),  страховая сумма - 10 000 000 руб.
 Даты: 22.07.2025/21.07.2026
+Полис ОАУ №24796/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 22.07.2026/21.07.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2021
 Результат: Апрель  2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.04.2024
 Результат: апрель 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 09.11.2020
 Податель жалобы: Абрамова Н.Б.
 Наименование должника: ООО "Лодейнопольское ХПП"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.02.2022
 Податель жалобы: Волгин С.П.
 Наименование должника: Волгина А.И.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 22.04.2025
 Податель жалобы: Смирнов В.В.
 Наименование должника: ООО "Порт Виктория"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+  </si>
+  <si>
+    <t>Спиров Алексей Героклидович</t>
+  </si>
+  <si>
+    <t>30.06.1997</t>
+  </si>
+  <si>
+    <t>город Ставрополь Ставропольского края Россия</t>
+  </si>
+  <si>
+    <t>18.08.2026/18.08.2026</t>
+  </si>
+  <si>
+    <t>8-988-736-58-04, адрес эл. почты: arb.spirov@yandex.ru, адрес для почтовых отпр. 355021, а/я 5701, Спиров А.Г.</t>
+  </si>
+  <si>
+    <t>диплом специалиста 102312 0105049 от 01.08.2020г. "Краснодарский университет Министерства внутренних дел РФ" по специальности "Правовое обеспечение национальной безопасности", присвоена квалификация Юрист, диплом магистра 102624 0107509 от 17.11.2022г. "Ставропольский государственный аграрный университет" по направлению подготовки Финансы и кредит, присвоена квалификация Магистр</t>
+  </si>
+  <si>
+    <t>стаж более 1 года справка ООО "АГЕЛОС" (ИНН 2635265613) от 26.07.2026 №8, выписка из ЕГРЮЛ от 16.07.2026г.</t>
+  </si>
+  <si>
+    <t>свидетельство №524/08-СР от 03.08.2026 выдано Союзом "СРО АУ СЗ"</t>
+  </si>
+  <si>
+    <t>свидетельство №11/043342 от 24.06.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис ОАУ №26383/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма-10 000 000 руб.
+Даты: 04.08.2026/03.08.2027
+</t>
   </si>
   <si>
     <t>Старицына Виктория Григорьевна</t>
   </si>
   <si>
     <t>12.06.1966</t>
   </si>
   <si>
     <t>гор. Надворная Иваново-Франковской обл.</t>
   </si>
   <si>
     <t>8(8142)-53-34-58, 12061966vgg@mail.ru, 185010, Карелия, г.Петрозаводск, а/я 10</t>
   </si>
   <si>
     <t>БВС №0311569 от 22.02.2000 Петрозаводский государственный университет присуждена квалификация: Юрист по специальности "юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-III№4966688 от 10.09.1987, справка ООО "КРЕДО" (ИНН 7811098656) от 16.09.2009</t>
   </si>
   <si>
     <t>свидетельство №188/10-СР от 05.10.2005 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетество №11/009296 от 18.10.2005</t>
   </si>
@@ -12697,51 +12637,51 @@
 Полис УБК_18568/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 15.06.2025/14.06.2026
 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 15.06.2026/14.06.2027
 </t>
   </si>
   <si>
     <t>протокол от 24.05.2022г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2016
 Результат: Декабрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2019
 Результат: Ноябрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2022
 Результат: Ноябрь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2025
 Результат: ноябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Ладвинская сыроварня" Управление Росреестра по Республике Карелия 03.08.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 05.04.2022
 Податель жалобы: Прокуратура г. Костомукши
 Наименование должника: ООО "Лес-Тимбер"
-Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупрежденияДата поступления  жалобы: 13.07.2026Податель жалобы: Финютин А.А.Наименование должника: Финютин А.А.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Старкин Сергей Александрович</t>
   </si>
   <si>
     <t>17.07.1968</t>
   </si>
   <si>
     <t>гор. Ульяновск</t>
   </si>
   <si>
     <t>Протокол №09</t>
   </si>
   <si>
     <t>Goodwill_plus@rambler.ru,  432027, Ульяновск, а/я 10001</t>
   </si>
   <si>
     <t>УВ №120738 от 30.06.1992 Ульяновский политехнический институт по специальности электронно-вычеслительные машины присвоена квалификация инженер-системотехник </t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-IV №6721786 от 26.08.1985</t>
   </si>
   <si>
     <t>свидетельство №000015 от 14.08.2007 НП "СОАУ "Альянс"</t>
   </si>
@@ -12755,50 +12695,52 @@
 Даты: 13.11.2014/12.11.2015
 Полис №52-15/TPL16/781872 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 13.11.2015/12.11.2016
 Полис №28№57/0526/15 АО АСК "Инвестстрах"
 Даты: 07.12.2015/06.12.2016
 Полис №22-16/TPL16/002541 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 07.12.2016/06.12.2017
 Полис 77777 ОАУ - 000474/17 ООО "ЦСО"
 Даты: 06.12.2017/05.12.2018
 Полис №22-18/TPL16/003109 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 11.07.2018/10.07.2019
 Полис №52-19/TPL16/002828 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 11.07.2019/10.07.2020
 Полис №52-20/TPL16/002806 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 11.07.2020/10.07.2021
 Полис №77-21/TPL16/001709 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 11.07.2021/10.07.2022
 Договор №60/22/177/012472 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 11.07.2022/10.07.2023
 Полис ОАУ №3232/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.07.2023/10.07.2024
 Полис ОАУ №8972/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.07.2024/10.07.2025
 Полис 60/25/177/028498 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 11.07.2025/10.07.2026
+Полис №60/26/177/032905 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ , страховая сумма - 10 000 000 руб.
+Даты: 11.07.2026/10.07.2027
 </t>
   </si>
   <si>
     <t>протокол от 05.05.2011г. предупреждение, протокол от 05.06.2014г. предупреждение, протокол от 22.06.2015г. предупреждение, протокол от 21.05.2020 г. предупреждение, протокол от 14.10.2020 г. предупреждение, протокол от 01.08.2022г. штраф 5000 руб., протокол от 15.05.2023г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2016
 Результат: Ноябрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2019
 Результат: Октябрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.10.2022
 Результат: октябрь 2022 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 5 000 рублей)
 01.10.2025
 Результат: октябрь 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 10 000 рублей)
 </t>
   </si>
   <si>
     <t>ООО "ТехАрсенал" ИФНС РФ по завволжскому району г. Ульяновска 07.05.2015 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Интелком" конкурсный управляющий ООО "Интелком" Пупков С.В. 22.07.2015 отсутствуют основания для проведения проверки  
 ООО "Интелком" конкурсный управляющий ООО "Интелком" Пупков С.В. 04.08.2015 отсутствуют основания для проведения проверки  
 ООО "Птицефабрика Тагайская" Прокуратура Ленинского района г. Ульяновска 18.02.2020 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Птицефабрика Тагайская" Прокуратура Ленинского района г. Ульяновска 02.09.2020 выявлены нарушения, применена мера ответственности в виде предупреждения
 Дата поступления жалобы: 09.11.2021
 Податель жалобы: Крутова Е.А.
 Наименование должника: ООО "ТД УДС"
@@ -12816,127 +12758,96 @@
 Наименование должника: ООО "ТД УДС"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.
 Дата поступления жалобы: 11.05.2022
 Податель жалобы: Быковский А.А.
 Наименование должника: ЖСК "Вита Нова"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 27.03.2023
 Податель жалобы: Барт Д.А., Кацюба А.М.
 Наименование должника: Сафонов В.В.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 06.06.2023
 Податель жалобы: Прокуратура Ульяновского района
 Наименование должника: МУП "Жилсервис"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.05.2023
 Податель жалобы: Кацюба А.М.
 Наименование должника: Сафонов В.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 11.09.2023
 Податель жалобы: Прокуратура Ульяновского района
 Наименование должника: МУП "Жилсервис"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 21.07.2025
 Податель жалобы: Никитин А.В.
 Наименование должника: Инюшов В.А.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 12.05.2026Податель жалобы: Захарченко В.В., Гюльмагомедоа С.С., Сизякин С.В., Сизякина А.А., Масюков А.И., Литвинов Ю.В., Казаков С.В., Дуженков В.А.Наименование должника: ООО "АртСтройТехно"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 12.05.2026
+Податель жалобы: Захарченко В.В., Гюльмагомедоа С.С., Сизякин С.В., Сизякина А.А., Масюков А.И., Литвинов Ю.В., Казаков С.В., Дуженков В.А.
+Наименование должника: ООО "АртСтройТехно"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Старков Сергей Сергеевич</t>
   </si>
   <si>
     <t>20.10.1994</t>
   </si>
   <si>
     <t>г. Курск</t>
   </si>
   <si>
     <t>31.08.2023/31.08.2023</t>
   </si>
   <si>
     <t>8-995-602-74-86, starkov.ss94@gmail.com, адрес 305000, г. Курск, а/я 4</t>
   </si>
   <si>
     <t>104604 0009680 21.07.2016 Курский государственный университет Юриспруденция присвоена квалификация Бакалавр</t>
   </si>
   <si>
     <t>стаж более 1 года ТК-V №5509238 от 29.01.2018</t>
   </si>
   <si>
     <t>свидетельство №366/СТ от 30.11.2021 выдано Союзом АУ "Возрождение", СРО</t>
   </si>
   <si>
     <t>свидетельство №11/037127 от 18.12.2021</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №УБК_15032/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 24.08.2023/23.08.2024
 Полис ОАУ №10247/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 24.08.2024/23.08.2025
 Полис ОАУ №17625/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 24.08.2025/23.08.2026
+Полис ОАУ №25744/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 24.08.2026/23.08.2027
 </t>
   </si>
   <si>
     <t>взнос в размере 200 000 рублей внесен на счет компенсационного фонд</t>
-  </si>
-[...35 lines deleted...]
-    <t>отсутстввуют</t>
   </si>
   <si>
     <t>Ступак Антон Александрович</t>
   </si>
   <si>
     <t>02.09.1985</t>
   </si>
   <si>
     <t>п. Н. Дарковичи Брянский р-н Брянской обл.</t>
   </si>
   <si>
     <t>8-906-270-68-57, 190700, г. Санкт-Петербург, ОПС №197022, а/я 130-для Ступака А.А., LOGIKA.BANKROTSTVA@gmail.com</t>
   </si>
   <si>
     <t>ВБА 0205319 от23.06.2006 нкт-Петербургский государственный университет присуждена степень бакалавра юриспруденции по направлению "Юриспруденция" ВМА 0050058 от 27.06.2008 Санкт-Петербургский государственный университет присуждена степень магистра юриспруденции по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2-х лет трудовая книжка AT-VI № 9009832 от 22.09.2003, справка от 17.01.2019г. №9</t>
   </si>
   <si>
     <t>свидетельство №461/12-СР от 20.12.2018г. Выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/026970 от 26.12.2016г.</t>
   </si>
@@ -12981,50 +12892,52 @@
   </si>
   <si>
     <t>г. Котельнич, Кировская область</t>
   </si>
   <si>
     <t>12.08.2025/12.08.2025</t>
   </si>
   <si>
     <t>Адрес - 191060, г. Санкт-Петербург, ул. Смольного, д. 1/3, подъезд 6, a.v.subb@yandex.ru, номер телефона +7 912 710 22 55</t>
   </si>
   <si>
     <t>107824 5317276 от 30.06.2020 Санкт-Петербургский государственный архитектурно-строительный университет, освоил программу бакалавриата по направлению подготовки Юриспруденция, присвоена квалификация Бакалавр</t>
   </si>
   <si>
     <t>стаж более 2-х лет ООО "КРОТАЛЬ" (ИНН 7813625298) Приказ о назначении заместителем генерального директора от 01.02.2019г, приказ о расторжении трудового договора от 01.03.2021г.</t>
   </si>
   <si>
     <t>свидетельство №516/04-СР от 14.04.2025 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/041471 от 27.02.2025</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №18106/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 04.08.2025/03.08.2026
+Полис ОАУ №25743/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма 10 000 000 руб.
+Даты: 04.08.2026/03.08.2027
 </t>
   </si>
   <si>
     <t>Суворов Николай Александрович</t>
   </si>
   <si>
     <t>09.05.1991</t>
   </si>
   <si>
     <t>06.06.2023/06.06.2023</t>
   </si>
   <si>
     <t>644043, Омская область, г. Омск, а/я 4998, контактный телефон - 8 904 323 99 92, Эл. почта - nikolai@suvorov-work.ru</t>
   </si>
   <si>
     <t>107727 0000109 от 08.10.2015 Московский государственный университет экономики, статистики и иинформатики (МЭСИ) по специальности Юриспруденция, присвоена квалификация Юрист</t>
   </si>
   <si>
     <t>стаж более 1 года справка от 20.01.2016 б/н  ООО "ФЕСТИВАЛЬ" (ИНН 5507232664, ОГРН: 1125543044330)</t>
   </si>
   <si>
     <t>свидетельство серия С №0558 выдано Союзом АУ "Созидание"от 24.05.2023</t>
   </si>
   <si>
     <t>свидетельство №11/029797 от 09.07.2018</t>
@@ -13059,51 +12972,51 @@
 Наименование должника: Кондрашов Д.А.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 15.07.2025
 Податель жалобы: Арбитражный суд г. Москвы
 Наименование должника: ООО СК "СИМАК ГРУПП"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 04.08.2025
 Податель жалобы: ГК АСВ - ООО КБ "Кредит Экспресс"
 Наименование должника: ООО "ТД "Рузское молоко"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 18.08.2025
 Податель жалобы: Арбитражный суд г. Москвы
 Наименование должника: ООО "Стройтехсервис"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 24.09.2025
 Податель жалобы: Шуваева Н.А.
 Наименование должника: Шуваева Н.А.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 24.09.2025
 Податель жалобы: Воробьев Д.А.
 Наименование должника: Воробьев Д.А.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 04.05.2026
 Податель жалобы: Кондрашов Д.А.
 Наименование должника: Кондрашов Д.А.
-Результат проверки: приостановлено</t>
+Результат проверки: приостановленоДата поступления  жалобы: 01.07.2026Податель жалобы: МИФНС России №17 по Новосибирской областиНаименование должника: ООО "ФЕНИКС"Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Сулима Анна Артуровна</t>
   </si>
   <si>
     <t>28.12.1993</t>
   </si>
   <si>
     <t>пос.Кокошкино Наро-Фоминского р-на Московской обл.</t>
   </si>
   <si>
     <t>23.12.2024/23.12.2024</t>
   </si>
   <si>
     <t>127051 г.Москва а/я222, +79167428000</t>
   </si>
   <si>
     <t>107724 5176348 от 11.07.2020г. Российский государственный университет Правосудия, направление юриспруденция присвоена квалификация бакалавр     107724 0289656 от 27.12.2022 Российский государственный университет Правосудия, направление юриспруденция присвоена квалификация магистр      </t>
   </si>
   <si>
     <t>стаж более 1 года трудовой договор №3 от 25.01.2023 ООО "Параграф Лигал" (ИНН 6949116923) Приказ о приеме №3 от 25.01.2023, Приказ о расторжении трудового договора №5 от 29.08.2024</t>
   </si>
   <si>
     <t>свидетельство №459 СОАУ "Континент", приказ №01/24-СТ от 11.03.2024</t>
   </si>
@@ -13131,50 +13044,52 @@
   </si>
   <si>
     <t>199155, г. Санкт-Петербург, а/я 59 + 7 (931) 247 84 83, эл. почта: es9312478483@xmail.ru</t>
   </si>
   <si>
     <t>ИВС 0221432 от 13.06.2002 Северо-Западный государственный заочный технический университет присуждена квалификация инженер по специальности "Управление и информатика в технических системах"</t>
   </si>
   <si>
     <t>стаж более 1 года Справка ООО "НОРД ИНЖИНИРИНГ" (ИНН 7841447311) №1 от 06.07.2022 </t>
   </si>
   <si>
     <t>свидетельство №0509 от 14.06.2022г. выдано Союзом АУ "Созидание"</t>
   </si>
   <si>
     <t>свидетельство №11/037707 от 10.03.2022г.</t>
   </si>
   <si>
     <t xml:space="preserve">Договор №60/22/177/012633 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 06.07.2022/05.07.2023
 Полис ОАУ №2921/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 06.07.2023/05.07.2024
 Полис ОАУ №9515/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 05.07.2024/04.07.2025
 Полис№УБК_19052/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ,  страховая сумма -10 000 000 руб.
 Даты: 05.07.2025/04.07.2026
+Полис № УБК_20793/АУ-2026 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
+Даты: 05.07.2026/04.07.2027
 </t>
   </si>
   <si>
     <t>Взнос в размере 200 000 рублей внесен на счет компенсационного фонда</t>
   </si>
   <si>
     <t>протокол от 15.05.2023г. предупреждение, протокол от 29.10.2024г. предупреждение, протокол от 22.11.2024г. предупреждение, протокол от 23.01.2025г. предупреждение, протокол от 27.05.2025г. предупреждение, протокол от 21.10.2025г. предупреждение, протокол от 24.11.2025г. предупреждение, протокол от 12.03.2026г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2023
 Результат: декабрь 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  15000 (пятнадцать тысяч)  рублей.)
 01.03.2026
 Результат: март 2026 (Выявлены нарушения. Применена  мера дисциплинарного воздействия в виде  наложения  штрафа в размере  20000 (двадцать тысяч)  рублей.) )
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 22.11.2022
 Податель жалобы: Лобырев В.В.
 Наименование должника: Лобырев В.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.12.2022
 Податель жалобы: ИП Абдулаев Х.А.о.
 Наименование должника: Зубрицкий (Полищук) А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
@@ -13271,51 +13186,51 @@
 Наименование должника: Жумаева И.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 02.10.2025
 Податель жалобы: ООО "СтройСити"
 Наименование должника: ООО "СК "ИНТЭК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.10.2025
 Податель жалобы: Букин А.В.
 Наименование должника: Букин А.В.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 18.11.2025
 Податель жалобы: Арбитражный суд Саратовской области
 Наименование должника: Полищук О.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 18.12.2025
 Податель жалобы: Якимова Ю.Н.
 Наименование должника: Андреев А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 04.02.2026
 Податель жалобы: прокуратура г. Сибая
 Наименование должника: ООО "Сибайлеспром"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 10.02.2026
 Податель жалобы: Лушкин С.А., Лушкина С.Н.
 Наименование должника: Лушкин Е.С.
-Результат проверки: без рассмотренияДата поступления  жалобы: 30.03.2026Податель жалобы: Титова В.В.Наименование должника: ООО "Актив Центр"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 27.04.2026Податель жалобы: ООО "УК "ТРЦ "Юность"Наименование должника: ООО "НИКА"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 10.06.2026Податель жалобы: Управление Росреестра по Тюменской областиНаименование должника: ООО "ЛК "Эра-Тюмень"Результат проверки: выявлены нарушения</t>
+Результат проверки: без рассмотренияДата поступления  жалобы: 30.03.2026Податель жалобы: Титова В.В.Наименование должника: ООО "Актив Центр"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 27.04.2026Податель жалобы: ООО "УК "ТРЦ "Юность"Наименование должника: ООО "НИКА"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 10.06.2026Податель жалобы: Управление Росреестра по Тюменской областиНаименование должника: ООО "ЛК "Эра-Тюмень"Результат проверки: выявлены нарушенияДата поступления  жалобы: 16.06.2026Податель жалобы: Управление Росреестра по Калужской областиНаименование должника: Савельева Т.А.Результат проверки: выявлены нарушенияДата поступления  жалобы: 13.07.2026Податель жалобы: ПАО АКБ "РБР"Наименование должника: Чекан Г.П.Результат проверки: приостановлено</t>
   </si>
   <si>
     <t>Сущев Сергей Александрович</t>
   </si>
   <si>
     <t>27.10.1979</t>
   </si>
   <si>
     <t>дер. Мелехово Приморский р-н, Архангельская обл.</t>
   </si>
   <si>
     <t>8-(8182)65-97-51;65-97-00 detkova_galina@mail.ru, sasfox@yandex.ru 163000 Архангельск Главпочтампт а/я 59</t>
   </si>
   <si>
     <t>АВБ 0484961 Современный гуманитарный институт присуждена степень Бакалавра юриспруденции по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-III №6433295 от 20.02.2006</t>
   </si>
   <si>
     <t>свидетельство № 426/03-СР от 26.03.2015 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство № 11/020868 от 06.11.2013</t>
   </si>
@@ -13844,51 +13759,51 @@
 Даты: 23.05.2019/22.05.2020
 Полис №52-20/TPL16/001664 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.05.2020/22.05.2021
 Договор №60/21/177/002024 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 23.05.2021/22.05.2022
 Договор №60/22/177/011275 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 23.05.2022/22.05.2023
 Полис №Arbitr-3980975400-57937 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 23.05.2023/22.05.2024
 Полис№ Arbitr-39809754000-49095 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 23.05.2024/22.05.2025
 Полис №Arbitr-3980975400-49095 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 23.05.2024/22.05.2025
 Полис №Arbitr-3980975400-27714 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 23.05.2025/22.05.2026
 Полис №Arbitr-3980975400-50655 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 23.05.2026/22.05.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2020
 Результат: июль 2020 (Выявлены нарушения.Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства, а также обязание устранить выявленные нарушения. )
 01.07.2023
 Результат: Июль 2023 (В деятельности Трусовой Р.А. отсутствуют нарушения требований законодательства о банкротстве, меру дисциплинарной ответственности не применять)
 01.06.2026
-Результат: июнь 2026 (Выявлены нарушения)
+Результат: июнь 2026 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.) )
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 20.12.2022
 Податель жалобы: Штейн М.Д.
 Наименование должника: Трушкин С.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 22.05.2023
 Податель жалобы: Управление Роскомнадзора по СЗФО
 Наименование должника: АО "Ивэлектроналадка"
 Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 18.04.2024Податель жалобы: Казанцева М.В.Наименование должника: Трушкин С.В.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 19.02.2026Податель жалобы: Мишин Д.А.Наименование должника: АО "Департамент инвестиционных проектов"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Тухфетулина (Арифуллина) Мадина Рафкатовна</t>
   </si>
   <si>
     <t>07.04.1997</t>
   </si>
   <si>
     <t>г. Бука, Ташкентская обл. Республика Узбекистан</t>
   </si>
   <si>
     <t>12.12.2024/12.12.2024</t>
   </si>
@@ -13987,51 +13902,51 @@
 Полис №Arbitr-3980975400-66616 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 10.03.2022/09.03.2023
 Договор ОАУ №0990/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.03.2023/09.03.2024
 Полис ОАУ №6669/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.03.2024/09.03.2025
 Полис ОАУ №14151/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 10.03.2025/09.03.2026
 Полис ОАУ №22333/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 10.03.2026/09.03.2027
 </t>
   </si>
   <si>
     <t>протокол от 23.01.20237г. предупреждение, протокол от 20.08.2025г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2014
 Результат: Август 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.08.2017
 Результат: Август 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.08.2020
 Результат: Август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.07.2023
 Результат: июль 2023 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 01.06.2026
-Результат: июнь 2026 (выявлены нарушения)
+Результат: июнь 2026 (выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.) )
 </t>
   </si>
   <si>
     <t>ООО "Стройнефтегаз" Щекин Н.Е. 21.04.2014 нарушения в действиях АУ отсутствуют  
 ООО "СПХ "Кадуйский молочный завод" МИФНС РФ №8 по Вологодской области 20.05.2015 нарушения в действиях АУ отсутствуют, НООУ "ДС "Янтарь плюс" Головина О.Б. 06.12.2018 нарушения в действиях АУ отсутствуют; ООО "ЖЭК" Прокуратура Вытегорского района 12.01.2021 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 20.12.2021
 Податель жалобы: ООО "КБИ"
 Наименование должника: ООО "ЧВС"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.04.2022
 Податель жалобы: Прокуратура Вытегорского района
 Наименование должника: ООО "ЖЭК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 18.05.2022
 Податель жалобы: Обухова И.М.
 Наименование должника: ООО "УК "Северная"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 13.12.2022
 Податель жалобы: Прокуратура Вытегорского района
 Наименование должника: ООО "ЖЭК"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 20.01.2023
 Податель жалобы: Обухова И.М.
 Наименование должника: ООО "УК "Северная"
 Результат проверки: нарушения в деятельности АУ отсутствуют
@@ -14191,50 +14106,52 @@
     <t>п. Новгородское, г. Дзержинск Донецкой области УССР</t>
   </si>
   <si>
     <t>26.08.2024/26.08.2024</t>
   </si>
   <si>
     <t>8-980-453-64-05, эл.почта: aufedoseev@mail.ru, 117105, г. Москва, а/я 5</t>
   </si>
   <si>
     <t>102624 0358669 от 04.07.2016 Федеральное государственное автономное образовательное учреждение высшего образования "Северо-Кавказский федеральный университет"по направлению Юриспруденция присвоена квалификация Магистр, </t>
   </si>
   <si>
     <t>стаж более 2 лет, справка ООО "Управляющая компания "Проект" (ОГРН 1077847480480) от 21.04.2021г. №УКПР-09/04-21</t>
   </si>
   <si>
     <t>свидетельство №506/06-СР от 26.06.2024 выдано Союзом "СРО АУ Северо-Запада"</t>
   </si>
   <si>
     <t>свидетельство №11/041275 от 22.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №УБК_16997/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 29.07.2024/28.07.2025
 Полис №УБК_18880/АУ-2025  ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 29.07.2025/28.07.2026
+Полис №УБК_20713/АУ-2026 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, 10 000 000 руб.
+Даты: 29.07.2026/28.07.2027
 </t>
   </si>
   <si>
     <t>протокол от 01.09.2025г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2026
 Результат: июль 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 23.06.2025
 Податель жалобы: Богомолов А.М.
 Наименование должника: Богомолов А.М.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Фокина Ольга Александровна</t>
   </si>
   <si>
     <t>22.08.1979</t>
   </si>
   <si>
     <t>гор. Хаапсалу Эстония</t>
@@ -14431,64 +14348,66 @@
 Даты: 06.05.2020/05.05.2021
 Договор №60/21/177/001092 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 15.02.2021/14.02.2022
 Полис №УБК_11267/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.02.2022/14.02.2023
 Полис ОАУ №0253/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.02.2023/31.01.2024
 Полис ОАУ №5682/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.02.2024/31.01.2025
 Полис ОАУ №12817/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 01.02.2025/31.01.2026
 Полис ОАУ №20525/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 01.02.2026/31.01.2027
 </t>
   </si>
   <si>
     <t>протокол от 21.07.2016г. предупреждение, протокол от 18.04.2018г. предупреждение, протокол от 28.05.2018г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2017
 Результат: Август 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2020
 Результат: Август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2023
 Результат: Август 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.07.2026
+Результат: июль 2026 (выявлены нарушения)
 </t>
   </si>
   <si>
     <t>ООО "Газстрой-С" ООО "Проектно-Строительная компания "Новый город" 31.03.2016 нарушения в действиях АУ отсутствуют, ООО "Газстрой-С" ООО "Газстрой-С Проект" 27.04.2016 нарушения в действиях АУ отсутствуют, ООО "Дорожно-строрительное управление "Волга" прокуратура Волгоградской области 08.06.2016 выявлены нарушения, применена мера ответственности в виде предупреждения;ООО "Газстрой-С" Паламарчук Ю.В. 28.12.2016 нарушения в действиях АУ отсутствуют; ООО "Азимут-Телеком" прокуратура Волгоградской области 27.03.2018 выявлены нарушения, применена мера ответственности в виде предупреждения; ООО "Союз-Строй-Инвест" Прокуратура Краснооктябрьского района Волгоградской области 17.04.2018 выявлены нарушения, применена мера ответственности в виде предупреждения ;ООО Быковские арбузы" филиал №13 Волгоградское РО ФСС РФ 12.09.2018 не применять мер дисциплинарной ответственности; АО "Искра-Авигаз" коллектив работников 24.09.2018 нарушения в действиях АУ отсутствуют;ООО "Союз-Строй-Инвест" филиал №7 ГУ-Волгоградское РО ФСС РФ 25.10.2018 нарушения в действиях АУ отсутствуют:; ООО "Волгаавтоград-сервис" филиал №7 ГУ - Волгорградское РО ФСС РФ 10.01.2019 нарушения в действиях АУ отсутствуют  
 ООО "Свит" Прокуратура Ворошиловского района 03.04.2019 нарушения в действиях АУ отсутствуют;Казарян А.С. Ганжала В.А. 18.05.2020 нарушения в действиях АУ отсутствуют  
 ОАО "ЮгРосПродукт" Кияшко Д.В. 31.03.2021 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 24.11.2022
 Податель жалобы: АО "Регистратор Интрако"
 Наименование должника: АО "ИСКРА-АВИГАЗ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.03.2024
 Податель жалобы: Колесов Ф.А.
 Наименование должника: Мартынов О.С.
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 17.06.2026Податель жалобы: Чехунов А.С.Наименование должника: Крейнин В.К.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 16.07.2026Податель жалобы: Чехунов А.С.Наименование должника: Крейнин В.К., Костромина М.В.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Хасанова Алина Галимдзяновна</t>
   </si>
   <si>
     <t>03.10.1987</t>
   </si>
   <si>
     <t>25.09.2015 исключена на основании личного заявления о выходе из членов Ассоциация ВАУ "Достояние"</t>
   </si>
   <si>
     <t>(843)279-77-86, 420061, г. Казань, а/я 10, alina-dhon@mail.ru</t>
   </si>
   <si>
     <t>ВСГ 1646159 от 05.07.2007 Институт социальных и гуманитарных знаний присуждена квалификация Юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет, справка ООО "Антикризисный институт "АкБарс" (ИНН 1660173210) от 07.10.2015</t>
   </si>
   <si>
     <t>свидетельство НП СРО "СЕМТЭК" Серия С № 0337 от 27.10.2014</t>
   </si>
   <si>
     <t>свидетельство № 11/021991 от 10.07.2014</t>
   </si>
@@ -15134,52 +15053,54 @@
   <si>
     <t>Свидетельство №191 от 28.02.2013 выдано НП СРО "Гильдия арбитражных управляющих"</t>
   </si>
   <si>
     <t>свидетельство №11/018543 от 20.04.2012</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-16/TPL16/001852 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.08.2016/04.08.2017
 Полис №52-17/TPL16/002864 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" с 01.01.2018 по 04.08.2018 (дополнительное соглашение)
 Даты: 05.08.2017/04.08.2018
 Полис №52-18/TPL16/002911 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.08.2018/04.08.2019
 Полис №52-19/TPL16/003965 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.08.2019/04.08.2020
 Полис №52-20/TPL16/003526 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.08.2020/04.08.2021
 Полис №77-21/TPL16/001978 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 05.08.2021/04.08.2022
 Договор №60/22/177/012957 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 05.08.2022/04.08.2023
 Полис ОАУ №3453/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 05.08.2023/04.08.2024
 Полис ОАУ №9795/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 05.08.2024/04.08.2025
-Полис ОАУ №9795/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35). Страховая сумма 10 000 000 руб.
+Полис ОАУ №17619/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35). Страховая сумма 10 000 000 руб.
 Даты: 05.08.2025/04.08.2026
+Полис ОАУ №25742/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма 10 000 000 руб.
+Даты: 05.08.2026/04.08.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">31.12.2018
 Результат: Сентябрь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2021
 Результат: октябрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2024
 Результат: сентябрь 2024 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ООО "СГ "Континентстрой" Кистанова О.В., Кистанов А.А. 18.09.2018 нарушения в действиях АУ отсутствуют; ООО "СГ "Континентстрой" Кистанов А.А., Кистанова О.В. 26.06.2019 нарушения в действиях АУ отсутствуют  
 Дата поступления жалобы: 10.02.2021
 Податель жалобы: ООО "Маракеш"
 Наименование должника: ООО "ПК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.04.2021
 Податель жалобы: Управление Роскомнадзора по Ульяновской области
 Наименование должника: ООО "ПК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.10.2021
 Податель жалобы: Ярсин Т.Е.
 Наименование должника: ООО "ПК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
@@ -15361,51 +15282,51 @@
 Результат: сентябрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.08.2024
 Результат: август 2024 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ООО "Новоросстрой" ИФНС РФ по г. Новоросийску Краснодарского края 18.09.2014 нарушения в действиях АУ отсутствуют  
 ООО "Каре Море" Управление ПФ РФ Отделение по Краснодарскому краю г. Новоросийску 14.01.2015 нарушения в действиях АУ отсутствуют  
 ООО "Кара Море" ИФНС РФ по г.Новороссийску Краснодарского края 29.04.2015 нарушения в действиях АУ отсутствуют  
 ООО "Кара Море" работники ООО "Кара Море" 26.10.2015 нарушения в действиях АУ отсутствуют  
 ЗАО "Машиностроительный завод Молот" ГУ-Краснодарское региональное отделение ФСС РФ 15.03.2016 нарушения в действиях АУ отсутствуют ; ООО "Кара Море" Управление Росреестра по Краснодарскому краю 15.08.2016 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Автомагистраль" Прокуратура г. Новороссийска 07.05.2018 нарушения в действиях АУ отсутствуют  
 ООО "Автомагистраль" Прокуратура г. Новороссийска 23.10.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Автомагистраль" Прокопенко в.В. 13.03.2019 нарушения в действиях АУ отсутствуют; ООО "Феникс-А" УФНС России по Краснодарскому краю 26.02.2019 нарушения в действиях АУ отсутствуют  
 ООО "ДАШстрой" к/у ООО "Строй-Олимп" Акулин Д.Ю. 15.02.2019 нарушения в действиях АУ отсутствуют  
 ООО "ЛабКомплект" Пиминов С.Ф. 02.09.2019 нарушения в действиях АУ отсутствуют  
 ООО "Автомагистраль" Прокуратура г. Новороссийска 26.12.2019 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Автомагистраль" Вилков Г.В. 11.02.2020 нарушения в действиях АУ отсутствуют  
 ГУП РК "Крымжелезобетон" Профсоюз строителей Крыма 25.11.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 10.08.2021
 Податель жалобы: Карягин А.Б.
 Наименование должника: ООО "Автомагистраль"
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 26.06.2024
 Податель жалобы: Прокуратура г. Ялты
 Наименование должника: МУП "РЭО "Симеиз"
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 20.07.2026Податель жалобы: Прокуратура г. НовороссийскаНаименование должника: ООО "Лайм"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Шестаков Роман Анатольевич</t>
   </si>
   <si>
     <t>23.05.1976</t>
   </si>
   <si>
     <t>24.10.2014/24.10.2014</t>
   </si>
   <si>
     <t>8-926-326-92-18, roman9218@gmail.com , 119607 Москва а/я 16</t>
   </si>
   <si>
     <t>БВС 0568936 от 25.03.1999 Тамбовский военный авиационный инженерный институт присуждена квалификация радиоинжененр по специальности "Радиотехника", КТ № 62430 от 18.03.2013 "Московский институт государственного управления и права" присуждена квалификация экономист по специальности "Бухгалтерский учет, анализ и аудит"</t>
   </si>
   <si>
     <t>стаж более 1 года, справка "Объединенная Промышленно-Инвестиционная Корпорация" (ИНН 7734567290) от 21.09.2012г.</t>
   </si>
   <si>
     <t>свидетельство №22-ОД-ст от 03.09.2014 выдано НП "СРО НАУ "ДЕЛО"</t>
   </si>
   <si>
     <t>свидетельство №11/022093 от 27.06.2014</t>
   </si>
@@ -15551,50 +15472,84 @@
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.09.2023
 Податель жалобы: Зарипов Р.С.
 Наименование должника: ООО "Транс-Ойл-Опт"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 22.07.2024
 Податель жалобы: Солонинко Р.В.
 Наименование должника: СНТ "Пазелинка"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.09.2024
 Податель жалобы: Котлячков О.В.
 Наименование должника: СНТ "Пазелинка"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 12.05.2025
 Податель жалобы: Солонинко Р.В.
 Наименование должника: СНТ "Пазелинка"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 01.09.2025
 Податель жалобы: Хохрякова С.С.
 Наименование должника: СНТ "Пазелинка"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 21.01.2026
 Податель жалобы: Прокуратура Индустриального района г. Ижевска
 Наименование должника: СНТ "Пазелинка"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+  </si>
+  <si>
+    <t>Шишкин Алексей Альфритович</t>
+  </si>
+  <si>
+    <t>06.09.2001</t>
+  </si>
+  <si>
+    <t>г. Набережные Челны Республика Татарстан</t>
+  </si>
+  <si>
+    <t>05.08.2026/05.08.2026</t>
+  </si>
+  <si>
+    <t>Электронная почта: Alexeyay@icloud.com
+Почтовый адрес: 423838, г. Набережные Челны, ул. Раскольникова д.25
+Контактный телефон: 8-993-404-10-50</t>
+  </si>
+  <si>
+    <t>101643 1867700 от 30.06.2025г. Казанский (Приволжский) федеральный университет", освоил программу бакалавриата по направлению подготовки Юриспруденция </t>
+  </si>
+  <si>
+    <t>стаж более 2-х лет  ТК-VI №1136667 от 14.12.2020, справка ООО ЮГ "СВОИ ЛЮДИ" (ИНН: 1650232530) от 03.08.2026 №16</t>
+  </si>
+  <si>
+    <t>свидетельство №523/08-СР выдано 03.08.2026г. Союзом "СРО АУ СЗ"</t>
+  </si>
+  <si>
+    <t>свидетельство №11/042946 от 19.12.2025г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис ОАУ №26416/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 05.08.2026/04.08.2027
+</t>
   </si>
   <si>
     <t>Шмидт Олег Александрович</t>
   </si>
   <si>
     <t>17.03.1988</t>
   </si>
   <si>
     <t>с. Александровское Александровского района Ставропольского края"</t>
   </si>
   <si>
     <t>02.03.2012/02.03.2012</t>
   </si>
   <si>
     <t>7-962-441-50-05 oleg-005@yandex.ru, 355029, Ставропольский края, г. Ставрополь , а/я 2944</t>
   </si>
   <si>
     <t>ВСГ№1753511 от 01.07.2009 ФГОУВПО "Краснодарский Университет МВД РФ" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет справка ООО "СОКРАТ" (ИНН 2601005550) от 29.02.2012  ТК-III №6250697 от 31.10.2008</t>
   </si>
   <si>
     <t>свидетельство №96-с от 24.05.2010 выдано НП "МСО ПАУ "Содружество"</t>
   </si>
@@ -15916,50 +15871,52 @@
   <si>
     <t xml:space="preserve">Договор 083/01 №002-15 (ф) ООО "Страховое общество "Сургутнефтегаз"
 Даты: 19.01.2015/18.01.2016
 Полис №083/01 №000012/20-2/16 (ф) ООО "Страховое общество "Сургутнефтегаз"
 Даты: 20.01.2016/19.01.2017
 Полис №083/01№000001//120-2/17 ООО "Страховое общество "Сургутнефтегаз"
 Даты: 20.01.2017/19.01.2018
 Полис 77777 ОАУ-000044/18 ООО "ЦСО"
 Даты: 20.01.2018/19.01.2019
 Полис №876/АУ-2018 АО СГ "Спасские ворота"
 Даты: 12.07.2018/11.07.2019
 Полис №00412-480000-19 АО "Боровицкое страховое общество"
 Даты: 12.07.2019/11.07.2020
 Полис №УБК_5725/АУ-2020 ООО "Страховая компания "ТИТ"
 Даты: 12.07.2020/11.07.2021
 Договор №60/21/177/002991 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2021/11.07.2022
 Договор №60/22/177/012156 ОО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2022/11.07.2023
 Полис ОАУ №3007/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2023/11.07.2024
 Полис № УБК_16763/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 12.07.2024/11.07.2025
 Полис ОАУ № 16930/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35). Страховая сумма 10 000 000 руб.
 Даты: 12.07.2025/11.07.2026
+Полис ОАУ №25130/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 12.07.2026/11.07.2027
 </t>
   </si>
   <si>
     <t>протокол от 22.08.2013г. предупреждение, протокол от 14.10.2019г. предупреждение, протокол от 26.07.2021г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2016
 Результат: Январь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.02.2019
 Результат: Февраль  2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2022
 Результат: Февраль 2022 (выявлены нарушения. Принято решение о не применении в отношении Шутилова А.В. меры дисциплинарной ответственности.)
 01.02.2025
 Результат: февраль 2025 (выявлены нарушения. Принято решение о не применении в отношении Шутилова А.В. меры дисциплинарной ответственности. )
 </t>
   </si>
   <si>
     <t>ОАО "СЕВКАБЕЛЬ" Захаров О.Ю. 25.02.2014 нарушения в действиях АУ отсутствуют  
 ОАО "СЕВКАБЕЛЬ" Клинков И.Ф. 13.05.2014 нарушения в действиях АУ отсутствуют  
 ОАО "СЕВКАБЕЛЬ" кредиторы ОАО "СЕВКАБЕЛЬ" 02.06.2014 нарушения в действиях АУ отсутствуют  
 ОАО "СЕВКАБЕЛЬ" кредитор ОАО "СЕВКАБЕЛЬ" Невмирухо В.С. 01.07.2014 нарушения в действиях АУ отсутствуют  
 ОАО "СЕВКАБЕЛЬ" ФГУП «Дирекция по инвестиционной деятельности» 18.12.2014 нарушения в действиях АУ отсутствуют  
 ОАО "СЕВКАБЕЛЬ" Кандалей А.В. 08.04.2015 нарушения в действиях АУ отсутствуют  
 ОАО "СЕВКАБЕЛЬ" Компания Rienco Investments Limited 23.04.2015 нарушения в действиях АУ отсутствуют  
 ОАО "Кондопога" ОАО "Банк УРАЛСИБ" 29.05.2015 нарушения в действиях АУ отсутствуют  
@@ -16391,54 +16348,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W222"/>
+  <dimension ref="A1:W221"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H2" sqref="H2:H222"/>
+      <selection activeCell="H2" sqref="H2:H221"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="76" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="306" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="192" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="658" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="290" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="207" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="76" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="91" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="439" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="365" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="81" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="976" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="90" bestFit="true" customWidth="true" style="0"/>
@@ -16759,332 +16716,332 @@
       <c r="J5" t="s">
         <v>76</v>
       </c>
       <c r="K5" t="s">
         <v>77</v>
       </c>
       <c r="L5" t="s">
         <v>78</v>
       </c>
       <c r="M5" t="s">
         <v>79</v>
       </c>
       <c r="N5" t="s">
         <v>80</v>
       </c>
       <c r="O5" t="s">
         <v>34</v>
       </c>
       <c r="P5" t="s">
         <v>35</v>
       </c>
       <c r="Q5" t="s">
         <v>81</v>
       </c>
       <c r="R5" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S5" t="s">
         <v>38</v>
       </c>
       <c r="T5" t="s">
         <v>39</v>
       </c>
       <c r="U5" t="s">
         <v>40</v>
       </c>
       <c r="V5"/>
       <c r="W5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F6">
         <v>22469</v>
       </c>
       <c r="G6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H6" s="2">
         <v>262809025310</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="K6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O6" t="s">
         <v>34</v>
       </c>
       <c r="P6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="R6" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S6" t="s">
         <v>38</v>
       </c>
       <c r="T6" t="s">
         <v>39</v>
       </c>
       <c r="U6" t="s">
         <v>40</v>
       </c>
       <c r="V6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F7">
         <v>9076</v>
       </c>
       <c r="G7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H7" s="2">
         <v>635003595463</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P7" t="s">
         <v>35</v>
       </c>
       <c r="Q7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="R7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="S7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="U7" t="s">
         <v>40</v>
       </c>
       <c r="V7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="W7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F8">
         <v>19449</v>
       </c>
       <c r="G8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H8" s="2">
         <v>712900302973</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="N8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O8" t="s">
         <v>64</v>
       </c>
       <c r="P8" t="s">
         <v>35</v>
       </c>
       <c r="Q8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="R8" t="s">
         <v>37</v>
       </c>
       <c r="S8" t="s">
         <v>38</v>
       </c>
       <c r="T8" t="s">
         <v>39</v>
       </c>
       <c r="U8" t="s">
         <v>40</v>
       </c>
       <c r="V8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="W8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F9">
         <v>390</v>
       </c>
       <c r="G9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H9" s="2">
         <v>650100457600</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="K9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="L9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="N9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="O9" t="s">
         <v>34</v>
       </c>
       <c r="P9" t="s">
         <v>65</v>
       </c>
       <c r="Q9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="R9" t="s">
-        <v>136</v>
+        <v>37</v>
       </c>
       <c r="S9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T9" t="s">
         <v>39</v>
       </c>
       <c r="U9" t="s">
         <v>40</v>
       </c>
       <c r="V9" t="s">
         <v>137</v>
       </c>
       <c r="W9" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>139</v>
       </c>
       <c r="C10" t="s">
         <v>140</v>
       </c>
       <c r="D10" t="s">
@@ -17109,51 +17066,51 @@
       <c r="K10" t="s">
         <v>145</v>
       </c>
       <c r="L10" t="s">
         <v>146</v>
       </c>
       <c r="M10" t="s">
         <v>147</v>
       </c>
       <c r="N10" t="s">
         <v>148</v>
       </c>
       <c r="O10" t="s">
         <v>34</v>
       </c>
       <c r="P10" t="s">
         <v>65</v>
       </c>
       <c r="Q10" t="s">
         <v>149</v>
       </c>
       <c r="R10" t="s">
         <v>37</v>
       </c>
       <c r="S10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T10" t="s">
         <v>150</v>
       </c>
       <c r="U10" t="s">
         <v>40</v>
       </c>
       <c r="V10" t="s">
         <v>151</v>
       </c>
       <c r="W10" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
         <v>153</v>
       </c>
       <c r="C11" t="s">
         <v>154</v>
       </c>
       <c r="D11" t="s">
@@ -17178,51 +17135,51 @@
       <c r="K11" t="s">
         <v>159</v>
       </c>
       <c r="L11" t="s">
         <v>160</v>
       </c>
       <c r="M11" t="s">
         <v>161</v>
       </c>
       <c r="N11" t="s">
         <v>162</v>
       </c>
       <c r="O11" t="s">
         <v>34</v>
       </c>
       <c r="P11" t="s">
         <v>65</v>
       </c>
       <c r="Q11" t="s">
         <v>163</v>
       </c>
       <c r="R11" t="s">
         <v>37</v>
       </c>
       <c r="S11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T11" t="s">
         <v>164</v>
       </c>
       <c r="U11" t="s">
         <v>40</v>
       </c>
       <c r="V11" t="s">
         <v>165</v>
       </c>
       <c r="W11" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>167</v>
       </c>
       <c r="C12" t="s">
         <v>168</v>
       </c>
       <c r="D12" t="s">
@@ -17235,193 +17192,193 @@
         <v>10931</v>
       </c>
       <c r="G12" t="s">
         <v>58</v>
       </c>
       <c r="H12" s="2">
         <v>781801167099</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
         <v>171</v>
       </c>
       <c r="K12" t="s">
         <v>172</v>
       </c>
       <c r="L12" t="s">
         <v>173</v>
       </c>
       <c r="M12" t="s">
         <v>174</v>
       </c>
       <c r="N12" t="s">
         <v>175</v>
       </c>
       <c r="O12" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P12" t="s">
         <v>35</v>
       </c>
       <c r="Q12" t="s">
         <v>176</v>
       </c>
       <c r="R12" t="s">
         <v>37</v>
       </c>
       <c r="S12" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T12" t="s">
         <v>39</v>
       </c>
       <c r="U12" t="s">
         <v>40</v>
       </c>
       <c r="V12" t="s">
         <v>177</v>
       </c>
       <c r="W12" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>179</v>
       </c>
       <c r="C13" t="s">
         <v>180</v>
       </c>
       <c r="D13" t="s">
         <v>181</v>
       </c>
       <c r="E13" t="s">
         <v>182</v>
       </c>
       <c r="F13">
         <v>9193</v>
       </c>
       <c r="G13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H13" s="2">
         <v>519015397549</v>
       </c>
       <c r="I13" t="s">
         <v>183</v>
       </c>
       <c r="J13" t="s">
         <v>184</v>
       </c>
       <c r="K13" t="s">
         <v>185</v>
       </c>
       <c r="L13" t="s">
         <v>186</v>
       </c>
       <c r="M13" t="s">
         <v>187</v>
       </c>
       <c r="N13" t="s">
         <v>188</v>
       </c>
       <c r="O13" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P13" t="s">
         <v>35</v>
       </c>
       <c r="Q13" t="s">
         <v>189</v>
       </c>
       <c r="R13" t="s">
         <v>190</v>
       </c>
       <c r="S13" t="s">
         <v>191</v>
       </c>
       <c r="T13" t="s">
         <v>39</v>
       </c>
       <c r="U13" t="s">
         <v>40</v>
       </c>
       <c r="V13" t="s">
         <v>192</v>
       </c>
       <c r="W13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>193</v>
       </c>
       <c r="C14" t="s">
         <v>194</v>
       </c>
       <c r="D14" t="s">
         <v>195</v>
       </c>
       <c r="E14" t="s">
         <v>196</v>
       </c>
       <c r="F14">
         <v>20580</v>
       </c>
       <c r="G14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H14" s="2">
         <v>525819487960</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>197</v>
       </c>
       <c r="K14" t="s">
         <v>198</v>
       </c>
       <c r="L14" t="s">
         <v>199</v>
       </c>
       <c r="M14" t="s">
         <v>200</v>
       </c>
       <c r="N14" t="s">
         <v>201</v>
       </c>
       <c r="O14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P14" t="s">
         <v>35</v>
       </c>
       <c r="Q14" t="s">
         <v>202</v>
       </c>
       <c r="R14" t="s">
         <v>37</v>
       </c>
       <c r="S14" t="s">
         <v>38</v>
       </c>
       <c r="T14" t="s">
         <v>39</v>
       </c>
       <c r="U14" t="s">
         <v>40</v>
       </c>
       <c r="V14" t="s">
         <v>203</v>
       </c>
       <c r="W14" t="s">
         <v>39</v>
       </c>
@@ -17457,51 +17414,51 @@
       <c r="J15" t="s">
         <v>210</v>
       </c>
       <c r="K15" t="s">
         <v>211</v>
       </c>
       <c r="L15" t="s">
         <v>212</v>
       </c>
       <c r="M15" t="s">
         <v>213</v>
       </c>
       <c r="N15" t="s">
         <v>214</v>
       </c>
       <c r="O15" t="s">
         <v>34</v>
       </c>
       <c r="P15" t="s">
         <v>35</v>
       </c>
       <c r="Q15" t="s">
         <v>215</v>
       </c>
       <c r="R15" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S15" t="s">
         <v>38</v>
       </c>
       <c r="T15" t="s">
         <v>39</v>
       </c>
       <c r="U15" t="s">
         <v>40</v>
       </c>
       <c r="V15"/>
       <c r="W15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>216</v>
       </c>
       <c r="C16" t="s">
         <v>217</v>
       </c>
@@ -17517,132 +17474,132 @@
       <c r="G16" t="s">
         <v>143</v>
       </c>
       <c r="H16" s="2">
         <v>501202596494</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>220</v>
       </c>
       <c r="K16" t="s">
         <v>221</v>
       </c>
       <c r="L16" t="s">
         <v>222</v>
       </c>
       <c r="M16" t="s">
         <v>223</v>
       </c>
       <c r="N16" t="s">
         <v>224</v>
       </c>
       <c r="O16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P16" t="s">
         <v>35</v>
       </c>
       <c r="Q16" t="s">
         <v>225</v>
       </c>
       <c r="R16" t="s">
         <v>37</v>
       </c>
       <c r="S16" t="s">
         <v>38</v>
       </c>
       <c r="T16" t="s">
         <v>226</v>
       </c>
       <c r="U16" t="s">
         <v>40</v>
       </c>
       <c r="V16" t="s">
         <v>227</v>
       </c>
       <c r="W16" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>229</v>
       </c>
       <c r="C17" t="s">
         <v>230</v>
       </c>
       <c r="D17" t="s">
         <v>231</v>
       </c>
       <c r="E17" t="s">
         <v>232</v>
       </c>
       <c r="F17">
         <v>625</v>
       </c>
       <c r="G17" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H17" s="2">
         <v>232800177005</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
         <v>233</v>
       </c>
       <c r="K17" t="s">
         <v>234</v>
       </c>
       <c r="L17" t="s">
         <v>235</v>
       </c>
       <c r="M17" t="s">
         <v>236</v>
       </c>
       <c r="N17" t="s">
         <v>237</v>
       </c>
       <c r="O17" t="s">
         <v>34</v>
       </c>
       <c r="P17" t="s">
         <v>65</v>
       </c>
       <c r="Q17" t="s">
         <v>238</v>
       </c>
       <c r="R17" t="s">
         <v>37</v>
       </c>
       <c r="S17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T17" t="s">
         <v>239</v>
       </c>
       <c r="U17" t="s">
         <v>40</v>
       </c>
       <c r="V17" t="s">
         <v>240</v>
       </c>
       <c r="W17" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>242</v>
       </c>
       <c r="C18" t="s">
         <v>243</v>
       </c>
       <c r="D18" t="s">
@@ -17657,51 +17614,51 @@
       <c r="G18" t="s">
         <v>246</v>
       </c>
       <c r="H18" s="2">
         <v>460303001997</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>247</v>
       </c>
       <c r="K18" t="s">
         <v>248</v>
       </c>
       <c r="L18" t="s">
         <v>249</v>
       </c>
       <c r="M18" t="s">
         <v>250</v>
       </c>
       <c r="N18" t="s">
         <v>251</v>
       </c>
       <c r="O18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P18" t="s">
         <v>35</v>
       </c>
       <c r="Q18" t="s">
         <v>252</v>
       </c>
       <c r="R18" t="s">
         <v>253</v>
       </c>
       <c r="S18" t="s">
         <v>38</v>
       </c>
       <c r="T18" t="s">
         <v>39</v>
       </c>
       <c r="U18" t="s">
         <v>40</v>
       </c>
       <c r="V18" t="s">
         <v>254</v>
       </c>
       <c r="W18" t="s">
         <v>255</v>
       </c>
@@ -17748,2939 +17705,2941 @@
       </c>
       <c r="N19" t="s">
         <v>265</v>
       </c>
       <c r="O19" t="s">
         <v>34</v>
       </c>
       <c r="P19" t="s">
         <v>35</v>
       </c>
       <c r="Q19" t="s">
         <v>266</v>
       </c>
       <c r="R19" t="s">
         <v>37</v>
       </c>
       <c r="S19" t="s">
         <v>38</v>
       </c>
       <c r="T19" t="s">
         <v>39</v>
       </c>
       <c r="U19" t="s">
         <v>40</v>
       </c>
-      <c r="V19"/>
+      <c r="V19" t="s">
+        <v>267</v>
+      </c>
       <c r="W19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C20" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D20" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E20" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F20">
         <v>732</v>
       </c>
       <c r="G20" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H20" s="2">
         <v>773100357620</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="K20" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="L20" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M20" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="N20" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="O20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P20" t="s">
         <v>35</v>
       </c>
       <c r="Q20" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="R20" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="S20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T20" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="U20" t="s">
         <v>40</v>
       </c>
       <c r="V20" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="W20" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C21" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D21" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E21" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F21">
         <v>14119</v>
       </c>
       <c r="G21" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H21" s="2">
         <v>745011454641</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="K21" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="L21" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M21" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="N21" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="O21" t="s">
         <v>34</v>
       </c>
       <c r="P21" t="s">
         <v>65</v>
       </c>
       <c r="Q21" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="R21" t="s">
         <v>253</v>
       </c>
       <c r="S21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T21" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="U21" t="s">
         <v>40</v>
       </c>
       <c r="V21" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="W21" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C22" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D22" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E22" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F22">
         <v>23156</v>
       </c>
       <c r="G22" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H22" s="2">
         <v>390407096887</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="K22" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="L22" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="M22" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="N22" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="O22" t="s">
         <v>34</v>
       </c>
       <c r="P22" t="s">
         <v>35</v>
       </c>
       <c r="Q22" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="R22" t="s">
         <v>37</v>
       </c>
       <c r="S22" t="s">
         <v>38</v>
       </c>
       <c r="T22" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="U22" t="s">
         <v>40</v>
       </c>
       <c r="V22"/>
       <c r="W22" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C23" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D23" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E23" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F23">
         <v>10359</v>
       </c>
       <c r="G23" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H23" s="2">
         <v>420302701239</v>
       </c>
       <c r="I23" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J23" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="K23" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="L23" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M23" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N23" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="O23" t="s">
         <v>34</v>
       </c>
       <c r="P23" t="s">
         <v>35</v>
       </c>
       <c r="Q23" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="R23" t="s">
         <v>37</v>
       </c>
       <c r="S23" t="s">
         <v>38</v>
       </c>
       <c r="T23" t="s">
         <v>39</v>
       </c>
       <c r="U23" t="s">
         <v>40</v>
       </c>
       <c r="V23" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="W23" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C24" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D24" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E24" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F24">
         <v>15410</v>
       </c>
       <c r="G24" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H24" s="2">
         <v>780626955134</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="K24" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="L24" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="M24" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="N24" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="O24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P24" t="s">
         <v>35</v>
       </c>
       <c r="Q24" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="R24" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T24" t="s">
         <v>39</v>
       </c>
       <c r="U24" t="s">
         <v>40</v>
       </c>
       <c r="V24" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="W24" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C25" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D25" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E25" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F25">
         <v>22935</v>
       </c>
       <c r="G25" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H25" s="2">
         <v>263410839952</v>
       </c>
       <c r="I25" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J25" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="K25" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="L25" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M25" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="N25" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="O25" t="s">
         <v>34</v>
       </c>
       <c r="P25" t="s">
         <v>35</v>
       </c>
       <c r="Q25" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="R25" t="s">
         <v>37</v>
       </c>
       <c r="S25" t="s">
         <v>38</v>
       </c>
       <c r="T25" t="s">
         <v>39</v>
       </c>
       <c r="U25" t="s">
         <v>40</v>
       </c>
       <c r="V25" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="W25" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C26" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D26" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E26" t="s">
         <v>142</v>
       </c>
       <c r="F26">
         <v>6878</v>
       </c>
       <c r="G26" t="s">
         <v>143</v>
       </c>
       <c r="H26" s="2">
         <v>227700182903</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
         <v>144</v>
       </c>
       <c r="K26" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="L26" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="M26" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="N26" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="O26" t="s">
         <v>34</v>
       </c>
       <c r="P26" t="s">
         <v>65</v>
       </c>
       <c r="Q26" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="R26" t="s">
         <v>37</v>
       </c>
       <c r="S26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T26" t="s">
         <v>39</v>
       </c>
       <c r="U26" t="s">
         <v>40</v>
       </c>
       <c r="V26" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="W26" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C27" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D27" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E27" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F27">
         <v>859</v>
       </c>
       <c r="G27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H27" s="2">
         <v>780100382106</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="K27" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="L27" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="M27" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="N27" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="O27" t="s">
         <v>34</v>
       </c>
       <c r="P27" t="s">
         <v>65</v>
       </c>
       <c r="Q27" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="R27" t="s">
-        <v>136</v>
+        <v>82</v>
       </c>
       <c r="S27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T27" t="s">
         <v>39</v>
       </c>
       <c r="U27" t="s">
         <v>40</v>
       </c>
       <c r="V27" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="W27" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C28" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D28" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="E28" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="F28">
         <v>15589</v>
       </c>
       <c r="G28" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H28" s="2">
         <v>666005176324</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="K28" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="L28" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="M28" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="N28" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="O28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P28" t="s">
         <v>35</v>
       </c>
       <c r="Q28" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="R28" t="s">
         <v>37</v>
       </c>
       <c r="S28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T28" t="s">
         <v>39</v>
       </c>
       <c r="U28" t="s">
         <v>40</v>
       </c>
       <c r="V28" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="W28" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C29" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D29" t="s">
         <v>72</v>
       </c>
       <c r="E29" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="F29">
         <v>11156</v>
       </c>
       <c r="G29" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H29" s="2">
         <v>110110211772</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="K29" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="L29" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="M29" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="N29" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="O29" t="s">
         <v>34</v>
       </c>
       <c r="P29" t="s">
         <v>65</v>
       </c>
       <c r="Q29" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="R29" t="s">
         <v>37</v>
       </c>
       <c r="S29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T29" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="U29" t="s">
         <v>40</v>
       </c>
       <c r="V29" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="W29" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C30" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D30" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E30" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F30">
         <v>19152</v>
       </c>
       <c r="G30" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="H30" s="2">
         <v>780258965966</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="K30" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="L30" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="M30" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="N30" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="O30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P30" t="s">
         <v>35</v>
       </c>
       <c r="Q30" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="R30" t="s">
         <v>37</v>
       </c>
       <c r="S30" t="s">
         <v>38</v>
       </c>
       <c r="T30" t="s">
         <v>39</v>
       </c>
       <c r="U30" t="s">
         <v>40</v>
       </c>
       <c r="V30" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="W30" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C31" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D31" t="s">
         <v>195</v>
       </c>
       <c r="E31" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="F31">
         <v>22397</v>
       </c>
       <c r="G31" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H31" s="2">
         <v>526221268540</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="K31" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="L31" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="M31" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="N31" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="O31" t="s">
         <v>34</v>
       </c>
       <c r="P31" t="s">
         <v>35</v>
       </c>
       <c r="Q31" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="R31" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S31" t="s">
         <v>38</v>
       </c>
       <c r="T31" t="s">
         <v>39</v>
       </c>
       <c r="U31" t="s">
         <v>40</v>
       </c>
       <c r="V31" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="W31" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C32" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D32" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E32" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F32">
         <v>17909</v>
       </c>
       <c r="G32" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H32" s="2">
         <v>352816291358</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="K32" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="L32" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="M32" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="N32" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="O32" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P32" t="s">
         <v>35</v>
       </c>
       <c r="Q32" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="R32" t="s">
         <v>253</v>
       </c>
       <c r="S32" t="s">
         <v>38</v>
       </c>
       <c r="T32" t="s">
         <v>39</v>
       </c>
       <c r="U32" t="s">
         <v>40</v>
       </c>
       <c r="V32" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="W32" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C33" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="D33" t="s">
         <v>195</v>
       </c>
       <c r="E33" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F33">
         <v>8712</v>
       </c>
       <c r="G33" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H33" s="2">
         <v>525820264278</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="K33" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="L33" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="M33" t="s">
         <v>236</v>
       </c>
       <c r="N33" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="O33" t="s">
         <v>34</v>
       </c>
       <c r="P33" t="s">
         <v>65</v>
       </c>
       <c r="Q33" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="R33" t="s">
         <v>37</v>
       </c>
       <c r="S33" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T33" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="U33" t="s">
         <v>40</v>
       </c>
       <c r="V33" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="W33" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C34" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D34" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E34" t="s">
         <v>245</v>
       </c>
       <c r="F34">
         <v>18586</v>
       </c>
       <c r="G34" t="s">
         <v>246</v>
       </c>
       <c r="H34" s="2">
         <v>420540768626</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="K34" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="L34" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="M34" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="N34" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="O34" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P34" t="s">
         <v>35</v>
       </c>
       <c r="Q34" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="R34" t="s">
         <v>37</v>
       </c>
       <c r="S34" t="s">
         <v>38</v>
       </c>
       <c r="T34" t="s">
         <v>39</v>
       </c>
       <c r="U34" t="s">
         <v>40</v>
       </c>
       <c r="V34" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="W34" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C35" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D35" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E35" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="F35">
         <v>20020</v>
       </c>
       <c r="G35" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H35" s="2">
         <v>616201699061</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="K35" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="L35" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="M35" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="N35" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="O35" t="s">
         <v>64</v>
       </c>
       <c r="P35" t="s">
         <v>35</v>
       </c>
       <c r="Q35" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="R35" t="s">
         <v>253</v>
       </c>
       <c r="S35" t="s">
         <v>38</v>
       </c>
       <c r="T35" t="s">
         <v>39</v>
       </c>
       <c r="U35" t="s">
         <v>40</v>
       </c>
       <c r="V35" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="W35" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C36" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="D36" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E36" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F36">
         <v>18962</v>
       </c>
       <c r="G36" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="H36" s="2">
         <v>540428320639</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="K36" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="L36" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="M36" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="N36" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="O36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P36" t="s">
         <v>35</v>
       </c>
       <c r="Q36" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="R36" t="s">
         <v>37</v>
       </c>
       <c r="S36" t="s">
         <v>38</v>
       </c>
       <c r="T36" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="U36" t="s">
         <v>40</v>
       </c>
       <c r="V36" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="W36" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C37" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D37" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E37" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F37">
         <v>24371</v>
       </c>
       <c r="G37" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H37" s="2">
         <v>402915392164</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="K37" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="L37" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="M37" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="N37" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="O37" t="s">
         <v>34</v>
       </c>
       <c r="P37" t="s">
         <v>35</v>
       </c>
       <c r="Q37" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="R37" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="S37" t="s">
         <v>38</v>
       </c>
       <c r="T37" t="s">
         <v>39</v>
       </c>
       <c r="U37" t="s">
         <v>40</v>
       </c>
       <c r="V37"/>
       <c r="W37" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C38" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D38" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E38" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="F38">
         <v>20546</v>
       </c>
       <c r="G38" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H38" s="2">
         <v>101700792765</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="K38" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="L38" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="M38" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="N38" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="O38" t="s">
         <v>34</v>
       </c>
       <c r="P38" t="s">
         <v>35</v>
       </c>
       <c r="Q38" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="R38" t="s">
         <v>37</v>
       </c>
       <c r="S38" t="s">
         <v>38</v>
       </c>
       <c r="T38" t="s">
         <v>39</v>
       </c>
       <c r="U38" t="s">
         <v>40</v>
       </c>
       <c r="V38" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="W38" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="C39" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="D39" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="E39" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F39">
         <v>13997</v>
       </c>
       <c r="G39" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H39" s="2">
         <v>772375645205</v>
       </c>
       <c r="I39" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="J39" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="K39" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="L39" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="M39" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="N39" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="O39" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P39" t="s">
         <v>35</v>
       </c>
       <c r="Q39" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="R39" t="s">
         <v>37</v>
       </c>
       <c r="S39" t="s">
         <v>38</v>
       </c>
       <c r="T39" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="U39" t="s">
         <v>40</v>
       </c>
       <c r="V39" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="W39" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C40" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D40" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="E40" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="F40">
         <v>24019</v>
       </c>
       <c r="G40" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H40" s="2">
         <v>263605639970</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="K40" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="L40" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="M40" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="N40" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="O40" t="s">
         <v>34</v>
       </c>
       <c r="P40" t="s">
         <v>35</v>
       </c>
       <c r="Q40" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="R40" t="s">
         <v>37</v>
       </c>
       <c r="S40" t="s">
         <v>38</v>
       </c>
       <c r="T40" t="s">
         <v>39</v>
       </c>
       <c r="U40" t="s">
         <v>40</v>
       </c>
       <c r="V40"/>
       <c r="W40" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C41" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="D41" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="E41" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="F41">
         <v>16290</v>
       </c>
       <c r="G41" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H41" s="2">
         <v>190302421372</v>
       </c>
       <c r="I41" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="J41" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="K41" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="L41" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="M41" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="N41" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="O41" t="s">
         <v>64</v>
       </c>
       <c r="P41" t="s">
         <v>65</v>
       </c>
       <c r="Q41" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="R41" t="s">
         <v>190</v>
       </c>
       <c r="S41" t="s">
         <v>38</v>
       </c>
       <c r="T41" t="s">
         <v>39</v>
       </c>
       <c r="U41" t="s">
         <v>40</v>
       </c>
       <c r="V41"/>
       <c r="W41" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="C42" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="D42" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="E42" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="F42">
         <v>15421</v>
       </c>
       <c r="G42" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="H42" s="2">
         <v>331500562085</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="K42" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="L42" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="M42" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="N42" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="O42" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P42" t="s">
         <v>35</v>
       </c>
       <c r="Q42" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="R42" t="s">
         <v>253</v>
       </c>
       <c r="S42" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T42" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="U42" t="s">
         <v>40</v>
       </c>
       <c r="V42" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="W42" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C43" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="D43" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E43" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="F43">
         <v>10441</v>
       </c>
       <c r="G43" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H43" s="2">
         <v>550714754030</v>
       </c>
       <c r="I43" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="J43" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="K43" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="L43" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="M43" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="N43" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="O43" t="s">
         <v>34</v>
       </c>
       <c r="P43" t="s">
         <v>35</v>
       </c>
       <c r="Q43" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="R43" t="s">
         <v>37</v>
       </c>
       <c r="S43" t="s">
         <v>38</v>
       </c>
       <c r="T43" t="s">
         <v>39</v>
       </c>
       <c r="U43" t="s">
         <v>40</v>
       </c>
       <c r="V43"/>
       <c r="W43" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="C44" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="D44" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E44" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F44">
         <v>7282</v>
       </c>
       <c r="G44" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H44" s="2">
         <v>563901001529</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="K44" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="L44" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="M44" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="N44" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="O44" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P44" t="s">
         <v>35</v>
       </c>
       <c r="Q44" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="R44" t="s">
         <v>37</v>
       </c>
       <c r="S44" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T44" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="U44" t="s">
         <v>40</v>
       </c>
       <c r="V44" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="W44" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C45" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D45" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E45" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="F45">
         <v>15331</v>
       </c>
       <c r="G45" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="H45" s="2">
         <v>352503167426</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="K45" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="L45" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="M45" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="N45" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="O45" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P45" t="s">
         <v>35</v>
       </c>
       <c r="Q45" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="R45" t="s">
         <v>37</v>
       </c>
       <c r="S45" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T45" t="s">
         <v>39</v>
       </c>
       <c r="U45" t="s">
         <v>40</v>
       </c>
       <c r="V45" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="W45" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C46" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="D46" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="E46" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="F46">
         <v>8597</v>
       </c>
       <c r="G46" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="K46" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="L46" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="M46" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="N46" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="O46" t="s">
         <v>34</v>
       </c>
       <c r="P46" t="s">
         <v>65</v>
       </c>
       <c r="Q46" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="R46" t="s">
         <v>37</v>
       </c>
       <c r="S46" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T46" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="U46" t="s">
         <v>40</v>
       </c>
       <c r="V46" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="W46" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C47" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D47" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="E47" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F47">
         <v>1488</v>
       </c>
       <c r="G47" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H47" s="2">
         <v>110300824008</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="K47" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="L47" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="M47" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="N47" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="O47" t="s">
         <v>34</v>
       </c>
       <c r="P47" t="s">
         <v>65</v>
       </c>
       <c r="Q47" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="R47" t="s">
         <v>37</v>
       </c>
       <c r="S47" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T47" t="s">
         <v>39</v>
       </c>
       <c r="U47" t="s">
         <v>40</v>
       </c>
       <c r="V47" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="W47" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="C48" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="D48" t="s">
         <v>72</v>
       </c>
       <c r="E48" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F48">
         <v>13261</v>
       </c>
       <c r="G48" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="H48" s="2">
         <v>110114019727</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="K48" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="L48" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="M48" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="N48" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="O48" t="s">
         <v>34</v>
       </c>
       <c r="P48" t="s">
         <v>65</v>
       </c>
       <c r="Q48" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="R48" t="s">
         <v>37</v>
       </c>
       <c r="S48" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T48" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="U48" t="s">
         <v>40</v>
       </c>
       <c r="V48" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="W48" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C49" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="D49" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E49" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F49">
         <v>1609</v>
       </c>
       <c r="G49" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="H49" s="2">
         <v>292700627516</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="K49" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="L49" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="M49" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="N49" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="O49" t="s">
         <v>34</v>
       </c>
       <c r="P49" t="s">
         <v>65</v>
       </c>
       <c r="Q49" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="R49" t="s">
         <v>37</v>
       </c>
       <c r="S49" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T49" t="s">
         <v>39</v>
       </c>
       <c r="U49" t="s">
         <v>40</v>
       </c>
       <c r="V49" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="W49" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C50" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D50" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E50" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F50">
         <v>12732</v>
       </c>
       <c r="G50" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="H50" s="2">
         <v>745302797837</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="K50" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="L50" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="M50" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="N50" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="O50" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P50" t="s">
         <v>35</v>
       </c>
       <c r="Q50" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="R50" t="s">
         <v>37</v>
       </c>
       <c r="S50" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T50" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="U50" t="s">
         <v>40</v>
       </c>
       <c r="V50" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="W50" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C51" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D51" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="E51" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="F51">
         <v>22876</v>
       </c>
       <c r="G51" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="H51" s="2">
         <v>381298237410</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="K51" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="L51" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="M51" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="N51" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="O51" t="s">
         <v>34</v>
       </c>
       <c r="P51" t="s">
         <v>35</v>
       </c>
       <c r="Q51" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="R51" t="s">
         <v>37</v>
       </c>
       <c r="S51" t="s">
         <v>38</v>
       </c>
       <c r="T51" t="s">
         <v>39</v>
       </c>
       <c r="U51" t="s">
         <v>40</v>
       </c>
       <c r="V51" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="W51" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C52" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D52" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="E52" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F52">
         <v>23983</v>
       </c>
       <c r="G52" t="s">
         <v>27</v>
       </c>
       <c r="H52" s="2">
         <v>645503992320</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="K52" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="L52" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="M52" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="N52" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="O52" t="s">
         <v>34</v>
       </c>
       <c r="P52" t="s">
         <v>35</v>
       </c>
       <c r="Q52" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="R52" t="s">
         <v>37</v>
       </c>
       <c r="S52" t="s">
         <v>38</v>
       </c>
       <c r="T52" t="s">
         <v>39</v>
       </c>
       <c r="U52" t="s">
         <v>40</v>
       </c>
       <c r="V52"/>
       <c r="W52"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C53" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D53" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E53" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F53">
         <v>13643</v>
       </c>
       <c r="G53" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="H53" s="2">
         <v>645503795643</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="K53" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="L53" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="M53" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="N53" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="O53" t="s">
         <v>34</v>
       </c>
       <c r="P53" t="s">
         <v>65</v>
       </c>
       <c r="Q53" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="R53" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="S53" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T53" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="U53" t="s">
         <v>40</v>
       </c>
       <c r="V53" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="W53" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C54" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D54" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="E54" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F54">
         <v>20481</v>
       </c>
       <c r="G54" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H54" s="2">
         <v>165034301415</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="K54" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="L54" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="M54" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="N54" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="O54" t="s">
         <v>34</v>
       </c>
       <c r="P54" t="s">
         <v>35</v>
       </c>
       <c r="Q54" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="R54" t="s">
         <v>37</v>
       </c>
       <c r="S54" t="s">
         <v>38</v>
       </c>
       <c r="T54" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="U54" t="s">
         <v>40</v>
       </c>
       <c r="V54" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="W54" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C55" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D55" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="E55" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F55">
         <v>12782</v>
       </c>
       <c r="G55" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="H55" s="2">
         <v>661507842265</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="K55" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="L55" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="M55" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="N55" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="O55" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P55" t="s">
         <v>35</v>
       </c>
       <c r="Q55" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="R55" t="s">
         <v>37</v>
       </c>
       <c r="S55" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T55" t="s">
         <v>39</v>
       </c>
       <c r="U55" t="s">
         <v>40</v>
       </c>
       <c r="V55" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="W55" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C56" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D56" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="E56" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F56">
         <v>1768</v>
       </c>
       <c r="G56" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="H56" s="2">
         <v>164700163739</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="K56" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="L56" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="M56" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="N56" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="O56" t="s">
         <v>34</v>
       </c>
       <c r="P56" t="s">
         <v>65</v>
       </c>
       <c r="Q56" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="R56" t="s">
         <v>253</v>
       </c>
       <c r="S56" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T56" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="U56" t="s">
         <v>40</v>
       </c>
       <c r="V56" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="W56" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C57" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="D57" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="E57" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F57">
         <v>15633</v>
       </c>
       <c r="G57" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="H57" s="2">
         <v>164605698830</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="J57" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="K57" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="L57" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="M57" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="N57" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="O57" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P57" t="s">
         <v>35</v>
       </c>
       <c r="Q57" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="R57" t="s">
         <v>37</v>
       </c>
       <c r="S57" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T57" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="U57" t="s">
         <v>40</v>
       </c>
       <c r="V57" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="W57" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C58" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="D58" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E58" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="F58">
         <v>7254</v>
       </c>
       <c r="G58" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H58" s="2">
         <v>100115399793</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="K58" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="L58" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="M58" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="N58" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="O58" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P58" t="s">
         <v>35</v>
       </c>
       <c r="Q58" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="R58" t="s">
         <v>37</v>
       </c>
       <c r="S58" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T58" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="U58" t="s">
         <v>40</v>
       </c>
       <c r="V58" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="W58" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="C59" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="D59" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="E59" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F59">
         <v>16654</v>
       </c>
       <c r="G59" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="H59" s="2">
         <v>380470434446</v>
       </c>
       <c r="I59" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="J59" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="K59" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="L59" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="M59" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="N59" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="O59" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P59" t="s">
         <v>35</v>
       </c>
       <c r="Q59" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="R59" t="s">
-        <v>765</v>
+        <v>37</v>
       </c>
       <c r="S59" t="s">
         <v>38</v>
       </c>
       <c r="T59" t="s">
         <v>39</v>
       </c>
       <c r="U59" t="s">
         <v>40</v>
       </c>
       <c r="V59" t="s">
         <v>766</v>
       </c>
       <c r="W59" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>768</v>
       </c>
       <c r="C60" t="s">
         <v>769</v>
       </c>
       <c r="D60" t="s">
         <v>770</v>
       </c>
       <c r="E60" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F60">
         <v>16654</v>
       </c>
       <c r="G60" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="H60" s="2">
         <v>290400491074</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="K60" t="s">
         <v>771</v>
       </c>
       <c r="L60" t="s">
         <v>772</v>
       </c>
       <c r="M60" t="s">
         <v>773</v>
       </c>
       <c r="N60" t="s">
         <v>774</v>
       </c>
       <c r="O60" t="s">
         <v>34</v>
       </c>
       <c r="P60" t="s">
         <v>65</v>
       </c>
       <c r="Q60" t="s">
         <v>775</v>
       </c>
       <c r="R60" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S60" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T60" t="s">
         <v>776</v>
       </c>
       <c r="U60" t="s">
         <v>40</v>
       </c>
       <c r="V60" t="s">
         <v>777</v>
       </c>
       <c r="W60" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>779</v>
       </c>
       <c r="C61" t="s">
         <v>780</v>
       </c>
       <c r="D61" t="s">
         <v>781</v>
       </c>
       <c r="E61" t="s">
         <v>782</v>
       </c>
       <c r="F61">
         <v>19566</v>
       </c>
       <c r="G61" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H61" s="2">
         <v>164805694582</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
         <v>783</v>
       </c>
       <c r="K61" t="s">
         <v>784</v>
       </c>
       <c r="L61" t="s">
         <v>785</v>
       </c>
       <c r="M61" t="s">
         <v>786</v>
       </c>
       <c r="N61" t="s">
         <v>787</v>
       </c>
       <c r="O61" t="s">
         <v>64</v>
       </c>
@@ -20698,60 +20657,60 @@
       </c>
       <c r="T61" t="s">
         <v>39</v>
       </c>
       <c r="U61" t="s">
         <v>40</v>
       </c>
       <c r="V61" t="s">
         <v>789</v>
       </c>
       <c r="W61" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>791</v>
       </c>
       <c r="C62" t="s">
         <v>792</v>
       </c>
       <c r="D62" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E62" t="s">
         <v>793</v>
       </c>
       <c r="F62">
         <v>19356</v>
       </c>
       <c r="G62" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="H62" s="2">
         <v>781710993274</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="J62" t="s">
         <v>794</v>
       </c>
       <c r="K62" t="s">
         <v>795</v>
       </c>
       <c r="L62" t="s">
         <v>796</v>
       </c>
       <c r="M62" t="s">
         <v>797</v>
       </c>
       <c r="N62" t="s">
         <v>798</v>
       </c>
       <c r="O62" t="s">
         <v>34</v>
       </c>
@@ -20811,123 +20770,123 @@
       <c r="J63" t="s">
         <v>808</v>
       </c>
       <c r="K63" t="s">
         <v>809</v>
       </c>
       <c r="L63" t="s">
         <v>810</v>
       </c>
       <c r="M63" t="s">
         <v>811</v>
       </c>
       <c r="N63" t="s">
         <v>812</v>
       </c>
       <c r="O63" t="s">
         <v>34</v>
       </c>
       <c r="P63" t="s">
         <v>35</v>
       </c>
       <c r="Q63" t="s">
         <v>813</v>
       </c>
       <c r="R63" t="s">
-        <v>136</v>
+        <v>82</v>
       </c>
       <c r="S63" t="s">
         <v>38</v>
       </c>
       <c r="T63" t="s">
         <v>39</v>
       </c>
       <c r="U63" t="s">
         <v>40</v>
       </c>
       <c r="V63"/>
       <c r="W63" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>814</v>
       </c>
       <c r="C64" t="s">
         <v>815</v>
       </c>
       <c r="D64" t="s">
         <v>816</v>
       </c>
       <c r="E64" t="s">
         <v>817</v>
       </c>
       <c r="F64">
         <v>15088</v>
       </c>
       <c r="G64" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H64" s="2">
         <v>420501221090</v>
       </c>
       <c r="I64" t="s">
         <v>28</v>
       </c>
       <c r="J64" t="s">
         <v>818</v>
       </c>
       <c r="K64" t="s">
         <v>819</v>
       </c>
       <c r="L64" t="s">
         <v>820</v>
       </c>
       <c r="M64" t="s">
         <v>821</v>
       </c>
       <c r="N64" t="s">
         <v>822</v>
       </c>
       <c r="O64" t="s">
         <v>34</v>
       </c>
       <c r="P64" t="s">
         <v>65</v>
       </c>
       <c r="Q64" t="s">
         <v>823</v>
       </c>
       <c r="R64" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="S64" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T64" t="s">
         <v>824</v>
       </c>
       <c r="U64" t="s">
         <v>40</v>
       </c>
       <c r="V64" t="s">
         <v>825</v>
       </c>
       <c r="W64" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
         <v>827</v>
       </c>
       <c r="C65" t="s">
         <v>828</v>
       </c>
       <c r="D65" t="s">
@@ -20949,158 +20908,158 @@
       <c r="J65" t="s">
         <v>832</v>
       </c>
       <c r="K65" t="s">
         <v>833</v>
       </c>
       <c r="L65" t="s">
         <v>834</v>
       </c>
       <c r="M65" t="s">
         <v>236</v>
       </c>
       <c r="N65" t="s">
         <v>835</v>
       </c>
       <c r="O65" t="s">
         <v>34</v>
       </c>
       <c r="P65" t="s">
         <v>35</v>
       </c>
       <c r="Q65" t="s">
         <v>836</v>
       </c>
       <c r="R65" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S65" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T65" t="s">
         <v>837</v>
       </c>
       <c r="U65" t="s">
         <v>40</v>
       </c>
       <c r="V65" t="s">
         <v>838</v>
       </c>
       <c r="W65" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>840</v>
       </c>
       <c r="C66" t="s">
         <v>841</v>
       </c>
       <c r="D66" t="s">
         <v>842</v>
       </c>
       <c r="E66" t="s">
         <v>843</v>
       </c>
       <c r="F66">
         <v>6856</v>
       </c>
       <c r="G66" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="H66" s="2">
         <v>781015544069</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
         <v>844</v>
       </c>
       <c r="K66" t="s">
         <v>845</v>
       </c>
       <c r="L66" t="s">
         <v>846</v>
       </c>
       <c r="M66" t="s">
         <v>847</v>
       </c>
       <c r="N66" t="s">
         <v>848</v>
       </c>
       <c r="O66" t="s">
         <v>34</v>
       </c>
       <c r="P66" t="s">
         <v>35</v>
       </c>
       <c r="Q66" t="s">
         <v>849</v>
       </c>
       <c r="R66" t="s">
         <v>253</v>
       </c>
       <c r="S66" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T66" t="s">
         <v>850</v>
       </c>
       <c r="U66" t="s">
         <v>40</v>
       </c>
       <c r="V66" t="s">
         <v>851</v>
       </c>
       <c r="W66" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>853</v>
       </c>
       <c r="C67" t="s">
         <v>854</v>
       </c>
       <c r="D67" t="s">
         <v>855</v>
       </c>
       <c r="E67" t="s">
         <v>856</v>
       </c>
       <c r="F67">
         <v>20244</v>
       </c>
       <c r="G67" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="H67" s="2">
         <v>560400096443</v>
       </c>
       <c r="I67" t="s">
         <v>28</v>
       </c>
       <c r="J67" t="s">
         <v>857</v>
       </c>
       <c r="K67" t="s">
         <v>858</v>
       </c>
       <c r="L67" t="s">
         <v>859</v>
       </c>
       <c r="M67" t="s">
         <v>860</v>
       </c>
       <c r="N67" t="s">
         <v>861</v>
       </c>
       <c r="O67" t="s">
         <v>64</v>
       </c>
@@ -21119,91 +21078,91 @@
       <c r="T67" t="s">
         <v>39</v>
       </c>
       <c r="U67" t="s">
         <v>40</v>
       </c>
       <c r="V67" t="s">
         <v>863</v>
       </c>
       <c r="W67"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
         <v>864</v>
       </c>
       <c r="C68" t="s">
         <v>865</v>
       </c>
       <c r="D68" t="s">
         <v>866</v>
       </c>
       <c r="E68" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F68" t="s">
         <v>867</v>
       </c>
       <c r="G68" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="H68" s="2">
         <v>352501559114</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
         <v>868</v>
       </c>
       <c r="K68" t="s">
         <v>869</v>
       </c>
       <c r="L68" t="s">
         <v>870</v>
       </c>
       <c r="M68" t="s">
         <v>871</v>
       </c>
       <c r="N68" t="s">
         <v>872</v>
       </c>
       <c r="O68" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P68" t="s">
         <v>35</v>
       </c>
       <c r="Q68" t="s">
         <v>873</v>
       </c>
       <c r="R68" t="s">
         <v>37</v>
       </c>
       <c r="S68" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T68" t="s">
         <v>39</v>
       </c>
       <c r="U68" t="s">
         <v>40</v>
       </c>
       <c r="V68" t="s">
         <v>874</v>
       </c>
       <c r="W68" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>876</v>
       </c>
       <c r="C69" t="s">
         <v>877</v>
       </c>
       <c r="D69" t="s">
@@ -21218,51 +21177,51 @@
       <c r="G69" t="s">
         <v>260</v>
       </c>
       <c r="H69" s="2">
         <v>463229258325</v>
       </c>
       <c r="I69" t="s">
         <v>879</v>
       </c>
       <c r="J69" t="s">
         <v>880</v>
       </c>
       <c r="K69" t="s">
         <v>881</v>
       </c>
       <c r="L69" t="s">
         <v>882</v>
       </c>
       <c r="M69" t="s">
         <v>883</v>
       </c>
       <c r="N69" t="s">
         <v>884</v>
       </c>
       <c r="O69" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P69" t="s">
         <v>35</v>
       </c>
       <c r="Q69" t="s">
         <v>885</v>
       </c>
       <c r="R69" t="s">
         <v>37</v>
       </c>
       <c r="S69" t="s">
         <v>38</v>
       </c>
       <c r="T69" t="s">
         <v>39</v>
       </c>
       <c r="U69" t="s">
         <v>40</v>
       </c>
       <c r="V69" t="s">
         <v>886</v>
       </c>
       <c r="W69" t="s">
         <v>39</v>
       </c>
@@ -21299,86 +21258,86 @@
       <c r="K70" t="s">
         <v>894</v>
       </c>
       <c r="L70" t="s">
         <v>895</v>
       </c>
       <c r="M70" t="s">
         <v>896</v>
       </c>
       <c r="N70" t="s">
         <v>897</v>
       </c>
       <c r="O70" t="s">
         <v>34</v>
       </c>
       <c r="P70" t="s">
         <v>35</v>
       </c>
       <c r="Q70" t="s">
         <v>898</v>
       </c>
       <c r="R70" t="s">
         <v>37</v>
       </c>
       <c r="S70" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T70" t="s">
         <v>899</v>
       </c>
       <c r="U70" t="s">
         <v>40</v>
       </c>
       <c r="V70" t="s">
         <v>900</v>
       </c>
       <c r="W70" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>902</v>
       </c>
       <c r="C71" t="s">
         <v>903</v>
       </c>
       <c r="D71" t="s">
         <v>904</v>
       </c>
       <c r="E71" t="s">
         <v>905</v>
       </c>
       <c r="F71">
         <v>7883</v>
       </c>
       <c r="G71" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="H71" s="2">
         <v>381251450694</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
         <v>906</v>
       </c>
       <c r="K71" t="s">
         <v>907</v>
       </c>
       <c r="L71" t="s">
         <v>908</v>
       </c>
       <c r="M71" t="s">
         <v>909</v>
       </c>
       <c r="N71" t="s">
         <v>910</v>
       </c>
       <c r="O71" t="s">
         <v>64</v>
       </c>
       <c r="P71" t="s">
         <v>65</v>
@@ -21403,122 +21362,122 @@
       </c>
       <c r="W71" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>917</v>
       </c>
       <c r="C72" t="s">
         <v>918</v>
       </c>
       <c r="D72" t="s">
         <v>919</v>
       </c>
       <c r="E72" t="s">
         <v>920</v>
       </c>
       <c r="F72">
         <v>17858</v>
       </c>
       <c r="G72" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H72" s="2">
         <v>164492198784</v>
       </c>
       <c r="I72" t="s">
         <v>28</v>
       </c>
       <c r="J72" t="s">
         <v>921</v>
       </c>
       <c r="K72" t="s">
         <v>922</v>
       </c>
       <c r="L72" t="s">
         <v>923</v>
       </c>
       <c r="M72" t="s">
         <v>924</v>
       </c>
       <c r="N72" t="s">
         <v>925</v>
       </c>
       <c r="O72" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P72" t="s">
         <v>35</v>
       </c>
       <c r="Q72" t="s">
         <v>926</v>
       </c>
       <c r="R72" t="s">
         <v>37</v>
       </c>
       <c r="S72" t="s">
         <v>38</v>
       </c>
       <c r="T72" t="s">
         <v>39</v>
       </c>
       <c r="U72" t="s">
         <v>40</v>
       </c>
       <c r="V72" t="s">
         <v>927</v>
       </c>
       <c r="W72" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>929</v>
       </c>
       <c r="C73" t="s">
         <v>930</v>
       </c>
       <c r="D73" t="s">
         <v>931</v>
       </c>
       <c r="E73" t="s">
         <v>196</v>
       </c>
       <c r="F73">
         <v>20581</v>
       </c>
       <c r="G73" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H73" s="2">
         <v>615492734703</v>
       </c>
       <c r="I73" t="s">
         <v>28</v>
       </c>
       <c r="J73" t="s">
         <v>932</v>
       </c>
       <c r="K73" t="s">
         <v>933</v>
       </c>
       <c r="L73" t="s">
         <v>934</v>
       </c>
       <c r="M73" t="s">
         <v>935</v>
       </c>
       <c r="N73" t="s">
         <v>936</v>
       </c>
       <c r="O73" t="s">
         <v>34</v>
       </c>
@@ -21545,51 +21504,51 @@
       </c>
       <c r="W73" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>940</v>
       </c>
       <c r="C74" t="s">
         <v>941</v>
       </c>
       <c r="D74" t="s">
         <v>942</v>
       </c>
       <c r="E74" t="s">
         <v>943</v>
       </c>
       <c r="F74">
         <v>23621</v>
       </c>
       <c r="G74" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H74" s="2">
         <v>781699772600</v>
       </c>
       <c r="I74" t="s">
         <v>28</v>
       </c>
       <c r="J74" t="s">
         <v>944</v>
       </c>
       <c r="K74" t="s">
         <v>945</v>
       </c>
       <c r="L74" t="s">
         <v>946</v>
       </c>
       <c r="M74" t="s">
         <v>947</v>
       </c>
       <c r="N74" t="s">
         <v>948</v>
       </c>
       <c r="O74" t="s">
         <v>34</v>
       </c>
@@ -21603,202 +21562,202 @@
         <v>37</v>
       </c>
       <c r="S74" t="s">
         <v>38</v>
       </c>
       <c r="T74" t="s">
         <v>39</v>
       </c>
       <c r="U74" t="s">
         <v>40</v>
       </c>
       <c r="V74"/>
       <c r="W74"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>950</v>
       </c>
       <c r="C75" t="s">
         <v>951</v>
       </c>
       <c r="D75" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E75" t="s">
         <v>952</v>
       </c>
       <c r="F75">
         <v>15590</v>
       </c>
       <c r="G75" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="H75" s="2">
         <v>780155950855</v>
       </c>
       <c r="I75" t="s">
         <v>28</v>
       </c>
       <c r="J75" t="s">
         <v>953</v>
       </c>
       <c r="K75" t="s">
         <v>954</v>
       </c>
       <c r="L75" t="s">
         <v>955</v>
       </c>
       <c r="M75" t="s">
         <v>956</v>
       </c>
       <c r="N75" t="s">
         <v>957</v>
       </c>
       <c r="O75" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P75" t="s">
         <v>35</v>
       </c>
       <c r="Q75" t="s">
         <v>958</v>
       </c>
       <c r="R75" t="s">
         <v>37</v>
       </c>
       <c r="S75" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T75" t="s">
         <v>39</v>
       </c>
       <c r="U75" t="s">
         <v>40</v>
       </c>
       <c r="V75" t="s">
         <v>959</v>
       </c>
       <c r="W75" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>961</v>
       </c>
       <c r="C76" t="s">
         <v>962</v>
       </c>
       <c r="D76" t="s">
         <v>963</v>
       </c>
       <c r="E76" t="s">
         <v>964</v>
       </c>
       <c r="F76">
         <v>18931</v>
       </c>
       <c r="G76" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H76" s="2">
         <v>500101710145</v>
       </c>
       <c r="I76" t="s">
         <v>28</v>
       </c>
       <c r="J76" t="s">
         <v>965</v>
       </c>
       <c r="K76" t="s">
         <v>966</v>
       </c>
       <c r="L76" t="s">
         <v>967</v>
       </c>
       <c r="M76" t="s">
         <v>968</v>
       </c>
       <c r="N76" t="s">
         <v>969</v>
       </c>
       <c r="O76" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P76" t="s">
         <v>35</v>
       </c>
       <c r="Q76" t="s">
         <v>970</v>
       </c>
       <c r="R76" t="s">
         <v>37</v>
       </c>
       <c r="S76" t="s">
         <v>38</v>
       </c>
       <c r="T76" t="s">
         <v>39</v>
       </c>
       <c r="U76" t="s">
         <v>40</v>
       </c>
       <c r="V76" t="s">
         <v>971</v>
       </c>
       <c r="W76" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>973</v>
       </c>
       <c r="C77" t="s">
         <v>974</v>
       </c>
       <c r="D77" t="s">
         <v>975</v>
       </c>
       <c r="E77" t="s">
         <v>976</v>
       </c>
       <c r="F77">
         <v>23947</v>
       </c>
       <c r="G77" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H77" s="2">
         <v>890511685138</v>
       </c>
       <c r="I77" t="s">
         <v>28</v>
       </c>
       <c r="J77" t="s">
         <v>977</v>
       </c>
       <c r="K77" t="s">
         <v>978</v>
       </c>
       <c r="L77" t="s">
         <v>979</v>
       </c>
       <c r="M77" t="s">
         <v>980</v>
       </c>
       <c r="N77" t="s">
         <v>981</v>
       </c>
       <c r="O77" t="s">
         <v>34</v>
       </c>
@@ -21821,118 +21780,120 @@
         <v>40</v>
       </c>
       <c r="V77"/>
       <c r="W77"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
         <v>983</v>
       </c>
       <c r="C78" t="s">
         <v>984</v>
       </c>
       <c r="D78" t="s">
         <v>985</v>
       </c>
       <c r="E78" t="s">
         <v>986</v>
       </c>
       <c r="F78">
         <v>14919</v>
       </c>
       <c r="G78" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H78" s="2">
         <v>661706795806</v>
       </c>
       <c r="I78" t="s">
         <v>28</v>
       </c>
       <c r="J78" t="s">
         <v>987</v>
       </c>
       <c r="K78" t="s">
         <v>988</v>
       </c>
       <c r="L78" t="s">
         <v>989</v>
       </c>
       <c r="M78" t="s">
         <v>990</v>
       </c>
       <c r="N78" t="s">
         <v>991</v>
       </c>
       <c r="O78" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P78" t="s">
         <v>35</v>
       </c>
       <c r="Q78" t="s">
         <v>992</v>
       </c>
       <c r="R78" t="s">
         <v>37</v>
       </c>
       <c r="S78" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T78" t="s">
         <v>39</v>
       </c>
       <c r="U78" t="s">
         <v>40</v>
       </c>
       <c r="V78" t="s">
         <v>993</v>
       </c>
       <c r="W78" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>994</v>
       </c>
       <c r="C79" t="s">
         <v>995</v>
       </c>
       <c r="D79" t="s">
         <v>996</v>
       </c>
       <c r="E79" t="s">
         <v>997</v>
       </c>
-      <c r="F79"/>
+      <c r="F79">
+        <v>24831</v>
+      </c>
       <c r="G79" t="s">
         <v>998</v>
       </c>
       <c r="H79" s="2">
         <v>581700702347</v>
       </c>
       <c r="I79" t="s">
         <v>28</v>
       </c>
       <c r="J79" t="s">
         <v>999</v>
       </c>
       <c r="K79" t="s">
         <v>1000</v>
       </c>
       <c r="L79" t="s">
         <v>1001</v>
       </c>
       <c r="M79" t="s">
         <v>1002</v>
       </c>
       <c r="N79" t="s">
         <v>1003</v>
       </c>
       <c r="O79" t="s">
@@ -21957,154 +21918,154 @@
         <v>40</v>
       </c>
       <c r="V79"/>
       <c r="W79"/>
     </row>
     <row r="80" spans="1:23">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>1006</v>
       </c>
       <c r="C80" t="s">
         <v>995</v>
       </c>
       <c r="D80" t="s">
         <v>1007</v>
       </c>
       <c r="E80" t="s">
         <v>1008</v>
       </c>
       <c r="F80">
         <v>7912</v>
       </c>
       <c r="G80" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H80" s="2">
         <v>312300803222</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
         <v>1009</v>
       </c>
       <c r="K80" t="s">
         <v>1010</v>
       </c>
       <c r="L80" t="s">
         <v>1011</v>
       </c>
       <c r="M80" t="s">
         <v>1012</v>
       </c>
       <c r="N80" t="s">
         <v>1013</v>
       </c>
       <c r="O80" t="s">
         <v>34</v>
       </c>
       <c r="P80" t="s">
         <v>35</v>
       </c>
       <c r="Q80" t="s">
         <v>1014</v>
       </c>
       <c r="R80" t="s">
         <v>37</v>
       </c>
       <c r="S80" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T80" t="s">
         <v>1015</v>
       </c>
       <c r="U80" t="s">
         <v>40</v>
       </c>
       <c r="V80" t="s">
         <v>1016</v>
       </c>
       <c r="W80" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>1018</v>
       </c>
       <c r="C81" t="s">
         <v>1019</v>
       </c>
       <c r="D81" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E81" t="s">
         <v>1020</v>
       </c>
       <c r="F81">
         <v>14612</v>
       </c>
       <c r="G81" t="s">
         <v>1021</v>
       </c>
       <c r="H81" s="2">
         <v>773117130723</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
         <v>1022</v>
       </c>
       <c r="K81" t="s">
         <v>1023</v>
       </c>
       <c r="L81" t="s">
         <v>1024</v>
       </c>
       <c r="M81" t="s">
         <v>1025</v>
       </c>
       <c r="N81" t="s">
         <v>1026</v>
       </c>
       <c r="O81" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P81" t="s">
         <v>35</v>
       </c>
       <c r="Q81" t="s">
         <v>1027</v>
       </c>
       <c r="R81" t="s">
         <v>37</v>
       </c>
       <c r="S81" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T81" t="s">
         <v>1028</v>
       </c>
       <c r="U81" t="s">
         <v>40</v>
       </c>
       <c r="V81" t="s">
         <v>1029</v>
       </c>
       <c r="W81" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
         <v>1031</v>
       </c>
       <c r="C82" t="s">
         <v>1032</v>
       </c>
       <c r="D82" t="s">
@@ -22117,274 +22078,274 @@
         <v>2554</v>
       </c>
       <c r="G82" t="s">
         <v>1035</v>
       </c>
       <c r="H82" s="2">
         <v>590400428627</v>
       </c>
       <c r="I82"/>
       <c r="J82" t="s">
         <v>1036</v>
       </c>
       <c r="K82" t="s">
         <v>1037</v>
       </c>
       <c r="L82" t="s">
         <v>1038</v>
       </c>
       <c r="M82" t="s">
         <v>1039</v>
       </c>
       <c r="N82" t="s">
         <v>1040</v>
       </c>
       <c r="O82" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P82" t="s">
         <v>35</v>
       </c>
       <c r="Q82" t="s">
         <v>1041</v>
       </c>
       <c r="R82" t="s">
         <v>37</v>
       </c>
       <c r="S82" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T82" t="s">
         <v>1042</v>
       </c>
       <c r="U82" t="s">
         <v>40</v>
       </c>
       <c r="V82" t="s">
         <v>1043</v>
       </c>
       <c r="W82" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>1045</v>
       </c>
       <c r="C83" t="s">
         <v>1046</v>
       </c>
       <c r="D83" t="s">
         <v>1047</v>
       </c>
       <c r="E83" t="s">
         <v>1048</v>
       </c>
       <c r="F83">
         <v>19239</v>
       </c>
       <c r="G83" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H83" s="2">
         <v>231517733071</v>
       </c>
       <c r="I83" t="s">
         <v>28</v>
       </c>
       <c r="J83" t="s">
         <v>1049</v>
       </c>
       <c r="K83" t="s">
         <v>1050</v>
       </c>
       <c r="L83" t="s">
         <v>1051</v>
       </c>
       <c r="M83" t="s">
         <v>1052</v>
       </c>
       <c r="N83" t="s">
         <v>1053</v>
       </c>
       <c r="O83" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P83" t="s">
         <v>35</v>
       </c>
       <c r="Q83" t="s">
         <v>1054</v>
       </c>
       <c r="R83" t="s">
         <v>253</v>
       </c>
       <c r="S83" t="s">
         <v>38</v>
       </c>
       <c r="T83" t="s">
         <v>1055</v>
       </c>
       <c r="U83" t="s">
         <v>40</v>
       </c>
       <c r="V83" t="s">
         <v>1056</v>
       </c>
       <c r="W83" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>1058</v>
       </c>
       <c r="C84" t="s">
         <v>1059</v>
       </c>
       <c r="D84" t="s">
         <v>1060</v>
       </c>
       <c r="E84" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F84">
         <v>15634</v>
       </c>
       <c r="G84" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="H84" s="2">
         <v>330400522256</v>
       </c>
       <c r="I84" t="s">
         <v>28</v>
       </c>
       <c r="J84" t="s">
         <v>1061</v>
       </c>
       <c r="K84" t="s">
         <v>1062</v>
       </c>
       <c r="L84" t="s">
         <v>1063</v>
       </c>
       <c r="M84" t="s">
         <v>1064</v>
       </c>
       <c r="N84" t="s">
         <v>1065</v>
       </c>
       <c r="O84" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P84" t="s">
         <v>35</v>
       </c>
       <c r="Q84" t="s">
         <v>1066</v>
       </c>
       <c r="R84" t="s">
         <v>253</v>
       </c>
       <c r="S84" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T84" t="s">
         <v>39</v>
       </c>
       <c r="U84" t="s">
         <v>40</v>
       </c>
       <c r="V84" t="s">
         <v>1067</v>
       </c>
       <c r="W84" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>1069</v>
       </c>
       <c r="C85" t="s">
         <v>1070</v>
       </c>
       <c r="D85" t="s">
         <v>1071</v>
       </c>
       <c r="E85" t="s">
         <v>1072</v>
       </c>
       <c r="F85">
         <v>11939</v>
       </c>
       <c r="G85" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H85" s="2">
         <v>110107169305</v>
       </c>
       <c r="I85"/>
       <c r="J85" t="s">
         <v>1073</v>
       </c>
       <c r="K85" t="s">
         <v>1074</v>
       </c>
       <c r="L85" t="s">
         <v>1075</v>
       </c>
       <c r="M85" t="s">
         <v>1076</v>
       </c>
       <c r="N85" t="s">
         <v>1077</v>
       </c>
       <c r="O85" t="s">
         <v>34</v>
       </c>
       <c r="P85" t="s">
         <v>35</v>
       </c>
       <c r="Q85" t="s">
         <v>1078</v>
       </c>
       <c r="R85" t="s">
         <v>37</v>
       </c>
       <c r="S85" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T85" t="s">
         <v>1079</v>
       </c>
       <c r="U85" t="s">
         <v>40</v>
       </c>
       <c r="V85" t="s">
         <v>1080</v>
       </c>
       <c r="W85" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>1082</v>
       </c>
       <c r="C86" t="s">
         <v>1083</v>
       </c>
       <c r="D86" t="s">
@@ -22408,9483 +22369,9402 @@
       <c r="J86" t="s">
         <v>1088</v>
       </c>
       <c r="K86" t="s">
         <v>1089</v>
       </c>
       <c r="L86" t="s">
         <v>1090</v>
       </c>
       <c r="M86" t="s">
         <v>1091</v>
       </c>
       <c r="N86" t="s">
         <v>1092</v>
       </c>
       <c r="O86" t="s">
         <v>34</v>
       </c>
       <c r="P86" t="s">
         <v>35</v>
       </c>
       <c r="Q86" t="s">
         <v>1093</v>
       </c>
       <c r="R86" t="s">
-        <v>1094</v>
+        <v>82</v>
       </c>
       <c r="S86" t="s">
         <v>38</v>
       </c>
       <c r="T86" t="s">
         <v>39</v>
       </c>
       <c r="U86" t="s">
         <v>40</v>
       </c>
       <c r="V86"/>
       <c r="W86"/>
     </row>
     <row r="87" spans="1:23">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C87" t="s">
         <v>1095</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>1096</v>
       </c>
-      <c r="D87" t="s">
+      <c r="E87" t="s">
         <v>1097</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098</v>
       </c>
       <c r="F87">
         <v>11719</v>
       </c>
       <c r="G87" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H87" s="2">
         <v>461100615496</v>
       </c>
       <c r="I87" t="s">
+        <v>1098</v>
+      </c>
+      <c r="J87" t="s">
         <v>1099</v>
       </c>
-      <c r="J87" t="s">
+      <c r="K87" t="s">
         <v>1100</v>
       </c>
-      <c r="K87" t="s">
+      <c r="L87" t="s">
         <v>1101</v>
       </c>
-      <c r="L87" t="s">
+      <c r="M87" t="s">
         <v>1102</v>
       </c>
-      <c r="M87" t="s">
+      <c r="N87" t="s">
         <v>1103</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104</v>
       </c>
       <c r="O87" t="s">
         <v>34</v>
       </c>
       <c r="P87" t="s">
         <v>35</v>
       </c>
       <c r="Q87" t="s">
-        <v>1105</v>
+        <v>1104</v>
       </c>
       <c r="R87" t="s">
         <v>37</v>
       </c>
       <c r="S87" t="s">
         <v>38</v>
       </c>
       <c r="T87" t="s">
         <v>39</v>
       </c>
       <c r="U87" t="s">
         <v>40</v>
       </c>
       <c r="V87" t="s">
+        <v>1105</v>
+      </c>
+      <c r="W87" t="s">
         <v>1106</v>
-      </c>
-[...1 lines deleted...]
-        <v>1107</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C88" t="s">
         <v>1108</v>
       </c>
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>1109</v>
       </c>
-      <c r="D88" t="s">
+      <c r="E88" t="s">
         <v>1110</v>
-      </c>
-[...1 lines deleted...]
-        <v>1111</v>
       </c>
       <c r="F88">
         <v>13913</v>
       </c>
       <c r="G88" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="H88" s="2">
         <v>220455829657</v>
       </c>
       <c r="I88"/>
       <c r="J88" t="s">
+        <v>1111</v>
+      </c>
+      <c r="K88" t="s">
         <v>1112</v>
       </c>
-      <c r="K88" t="s">
+      <c r="L88" t="s">
         <v>1113</v>
       </c>
-      <c r="L88" t="s">
+      <c r="M88" t="s">
         <v>1114</v>
       </c>
-      <c r="M88" t="s">
+      <c r="N88" t="s">
         <v>1115</v>
       </c>
-      <c r="N88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O88" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P88" t="s">
         <v>35</v>
       </c>
       <c r="Q88" t="s">
-        <v>1117</v>
+        <v>1116</v>
       </c>
       <c r="R88" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="S88" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T88" t="s">
         <v>39</v>
       </c>
       <c r="U88" t="s">
         <v>40</v>
       </c>
       <c r="V88" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="W88" t="s">
-        <v>1118</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C89" t="s">
         <v>1119</v>
       </c>
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>1120</v>
       </c>
-      <c r="D89" t="s">
+      <c r="E89" t="s">
         <v>1121</v>
-      </c>
-[...1 lines deleted...]
-        <v>1122</v>
       </c>
       <c r="F89">
         <v>24795</v>
       </c>
       <c r="G89" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="H89" s="2">
         <v>526214242300</v>
       </c>
       <c r="I89" t="s">
         <v>28</v>
       </c>
       <c r="J89" t="s">
+        <v>1122</v>
+      </c>
+      <c r="K89" t="s">
         <v>1123</v>
       </c>
-      <c r="K89" t="s">
+      <c r="L89" t="s">
         <v>1124</v>
       </c>
-      <c r="L89" t="s">
+      <c r="M89" t="s">
         <v>1125</v>
       </c>
-      <c r="M89" t="s">
+      <c r="N89" t="s">
         <v>1126</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127</v>
       </c>
       <c r="O89" t="s">
         <v>34</v>
       </c>
       <c r="P89" t="s">
         <v>35</v>
       </c>
       <c r="Q89" t="s">
-        <v>1128</v>
+        <v>1127</v>
       </c>
       <c r="R89" t="s">
         <v>37</v>
       </c>
       <c r="S89" t="s">
         <v>38</v>
       </c>
       <c r="T89" t="s">
         <v>39</v>
       </c>
       <c r="U89" t="s">
         <v>40</v>
       </c>
       <c r="V89"/>
       <c r="W89"/>
     </row>
     <row r="90" spans="1:23">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C90" t="s">
         <v>1129</v>
       </c>
-      <c r="C90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D90" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E90" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F90">
         <v>22816</v>
       </c>
       <c r="G90" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H90" s="2">
         <v>470606827725</v>
       </c>
       <c r="I90" t="s">
         <v>28</v>
       </c>
       <c r="J90" t="s">
+        <v>1130</v>
+      </c>
+      <c r="K90" t="s">
         <v>1131</v>
       </c>
-      <c r="K90" t="s">
+      <c r="L90" t="s">
         <v>1132</v>
       </c>
-      <c r="L90" t="s">
+      <c r="M90" t="s">
         <v>1133</v>
       </c>
-      <c r="M90" t="s">
+      <c r="N90" t="s">
         <v>1134</v>
-      </c>
-[...1 lines deleted...]
-        <v>1135</v>
       </c>
       <c r="O90" t="s">
         <v>34</v>
       </c>
       <c r="P90" t="s">
         <v>35</v>
       </c>
       <c r="Q90" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="R90" t="s">
         <v>37</v>
       </c>
       <c r="S90" t="s">
         <v>38</v>
       </c>
       <c r="T90" t="s">
         <v>39</v>
       </c>
       <c r="U90" t="s">
         <v>40</v>
       </c>
       <c r="V90" t="s">
+        <v>1136</v>
+      </c>
+      <c r="W90" t="s">
         <v>1137</v>
-      </c>
-[...1 lines deleted...]
-        <v>1138</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C91" t="s">
         <v>1139</v>
       </c>
-      <c r="C91" t="s">
+      <c r="D91" t="s">
+        <v>554</v>
+      </c>
+      <c r="E91" t="s">
         <v>1140</v>
-      </c>
-[...4 lines deleted...]
-        <v>1141</v>
       </c>
       <c r="F91">
         <v>2788</v>
       </c>
       <c r="G91" t="s">
-        <v>1142</v>
+        <v>1141</v>
       </c>
       <c r="H91" s="2">
         <v>550104481209</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
+        <v>1142</v>
+      </c>
+      <c r="K91" t="s">
         <v>1143</v>
       </c>
-      <c r="K91" t="s">
+      <c r="L91" t="s">
         <v>1144</v>
       </c>
-      <c r="L91" t="s">
+      <c r="M91" t="s">
         <v>1145</v>
       </c>
-      <c r="M91" t="s">
+      <c r="N91" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147</v>
       </c>
       <c r="O91" t="s">
         <v>34</v>
       </c>
       <c r="P91" t="s">
         <v>35</v>
       </c>
       <c r="Q91" t="s">
-        <v>1148</v>
+        <v>1147</v>
       </c>
       <c r="R91" t="s">
         <v>37</v>
       </c>
       <c r="S91" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T91" t="s">
         <v>39</v>
       </c>
       <c r="U91" t="s">
         <v>40</v>
       </c>
       <c r="V91" t="s">
+        <v>1148</v>
+      </c>
+      <c r="W91" t="s">
         <v>1149</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C92" t="s">
         <v>1151</v>
       </c>
-      <c r="C92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D92" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="E92" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F92">
         <v>2895</v>
       </c>
       <c r="G92" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H92" s="2">
         <v>550305897084</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
+        <v>1152</v>
+      </c>
+      <c r="K92" t="s">
         <v>1153</v>
       </c>
-      <c r="K92" t="s">
+      <c r="L92" t="s">
         <v>1154</v>
       </c>
-      <c r="L92" t="s">
+      <c r="M92" t="s">
         <v>1155</v>
       </c>
-      <c r="M92" t="s">
+      <c r="N92" t="s">
         <v>1156</v>
-      </c>
-[...1 lines deleted...]
-        <v>1157</v>
       </c>
       <c r="O92" t="s">
         <v>34</v>
       </c>
       <c r="P92" t="s">
         <v>35</v>
       </c>
       <c r="Q92" t="s">
+        <v>1157</v>
+      </c>
+      <c r="R92" t="s">
+        <v>279</v>
+      </c>
+      <c r="S92" t="s">
+        <v>109</v>
+      </c>
+      <c r="T92" t="s">
         <v>1158</v>
-      </c>
-[...7 lines deleted...]
-        <v>1159</v>
       </c>
       <c r="U92" t="s">
         <v>40</v>
       </c>
       <c r="V92" t="s">
+        <v>1159</v>
+      </c>
+      <c r="W92" t="s">
         <v>1160</v>
-      </c>
-[...1 lines deleted...]
-        <v>1161</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C93" t="s">
         <v>1162</v>
       </c>
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>1163</v>
       </c>
-      <c r="D93" t="s">
+      <c r="E93" t="s">
         <v>1164</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165</v>
       </c>
       <c r="F93">
         <v>2915</v>
       </c>
       <c r="G93" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H93" s="2">
         <v>662306616927</v>
       </c>
       <c r="I93"/>
       <c r="J93" t="s">
+        <v>1165</v>
+      </c>
+      <c r="K93" t="s">
         <v>1166</v>
       </c>
-      <c r="K93" t="s">
+      <c r="L93" t="s">
         <v>1167</v>
       </c>
-      <c r="L93" t="s">
+      <c r="M93" t="s">
         <v>1168</v>
       </c>
-      <c r="M93" t="s">
+      <c r="N93" t="s">
         <v>1169</v>
       </c>
-      <c r="N93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O93" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P93" t="s">
         <v>35</v>
       </c>
       <c r="Q93" t="s">
-        <v>1171</v>
+        <v>1170</v>
       </c>
       <c r="R93" t="s">
-        <v>765</v>
+        <v>687</v>
       </c>
       <c r="S93" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T93" t="s">
         <v>39</v>
       </c>
       <c r="U93" t="s">
         <v>40</v>
       </c>
       <c r="V93" t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
       <c r="W93" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C94" t="s">
         <v>1173</v>
       </c>
-      <c r="C94" t="s">
+      <c r="D94" t="s">
+        <v>299</v>
+      </c>
+      <c r="E94" t="s">
         <v>1174</v>
-      </c>
-[...4 lines deleted...]
-        <v>1175</v>
       </c>
       <c r="F94">
         <v>20002</v>
       </c>
       <c r="G94" t="s">
         <v>1035</v>
       </c>
       <c r="H94" s="2">
         <v>780161668751</v>
       </c>
       <c r="I94"/>
       <c r="J94" t="s">
+        <v>1175</v>
+      </c>
+      <c r="K94" t="s">
         <v>1176</v>
       </c>
-      <c r="K94" t="s">
+      <c r="L94" t="s">
         <v>1177</v>
       </c>
-      <c r="L94" t="s">
+      <c r="M94" t="s">
         <v>1178</v>
       </c>
-      <c r="M94" t="s">
+      <c r="N94" t="s">
         <v>1179</v>
-      </c>
-[...1 lines deleted...]
-        <v>1180</v>
       </c>
       <c r="O94" t="s">
         <v>34</v>
       </c>
       <c r="P94" t="s">
         <v>35</v>
       </c>
       <c r="Q94" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
       <c r="R94" t="s">
         <v>37</v>
       </c>
       <c r="S94" t="s">
         <v>38</v>
       </c>
       <c r="T94" t="s">
         <v>39</v>
       </c>
       <c r="U94" t="s">
         <v>40</v>
       </c>
       <c r="V94" t="s">
+        <v>1181</v>
+      </c>
+      <c r="W94" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C95" t="s">
         <v>1184</v>
       </c>
-      <c r="C95" t="s">
+      <c r="D95" t="s">
+        <v>469</v>
+      </c>
+      <c r="E95" t="s">
         <v>1185</v>
-      </c>
-[...4 lines deleted...]
-        <v>1186</v>
       </c>
       <c r="F95">
         <v>16293</v>
       </c>
       <c r="G95" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H95" s="2">
         <v>540600252249</v>
       </c>
       <c r="I95" t="s">
         <v>28</v>
       </c>
       <c r="J95" t="s">
+        <v>1186</v>
+      </c>
+      <c r="K95" t="s">
         <v>1187</v>
       </c>
-      <c r="K95" t="s">
+      <c r="L95" t="s">
         <v>1188</v>
       </c>
-      <c r="L95" t="s">
+      <c r="M95" t="s">
         <v>1189</v>
       </c>
-      <c r="M95" t="s">
+      <c r="N95" t="s">
         <v>1190</v>
       </c>
-      <c r="N95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O95" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P95" t="s">
         <v>35</v>
       </c>
       <c r="Q95" t="s">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="R95" t="s">
         <v>253</v>
       </c>
       <c r="S95" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
       <c r="T95" t="s">
         <v>39</v>
       </c>
       <c r="U95" t="s">
         <v>40</v>
       </c>
       <c r="V95" t="s">
+        <v>1193</v>
+      </c>
+      <c r="W95" t="s">
         <v>1194</v>
-      </c>
-[...1 lines deleted...]
-        <v>1195</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C96" t="s">
         <v>1196</v>
-      </c>
-[...1 lines deleted...]
-        <v>1197</v>
       </c>
       <c r="D96" t="s">
         <v>72</v>
       </c>
       <c r="E96" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="F96">
         <v>8716</v>
       </c>
       <c r="G96" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H96" s="2">
         <v>110108565823</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
+        <v>1198</v>
+      </c>
+      <c r="K96" t="s">
         <v>1199</v>
       </c>
-      <c r="K96" t="s">
+      <c r="L96" t="s">
         <v>1200</v>
       </c>
-      <c r="L96" t="s">
+      <c r="M96" t="s">
         <v>1201</v>
       </c>
-      <c r="M96" t="s">
+      <c r="N96" t="s">
         <v>1202</v>
       </c>
-      <c r="N96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O96" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P96" t="s">
         <v>35</v>
       </c>
       <c r="Q96" t="s">
-        <v>1204</v>
+        <v>1203</v>
       </c>
       <c r="R96" t="s">
         <v>37</v>
       </c>
       <c r="S96" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T96" t="s">
         <v>39</v>
       </c>
       <c r="U96" t="s">
         <v>40</v>
       </c>
       <c r="V96" t="s">
+        <v>1204</v>
+      </c>
+      <c r="W96" t="s">
         <v>1205</v>
-      </c>
-[...1 lines deleted...]
-        <v>1206</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C97" t="s">
         <v>1207</v>
       </c>
-      <c r="C97" t="s">
+      <c r="D97" t="s">
         <v>1208</v>
       </c>
-      <c r="D97" t="s">
+      <c r="E97" t="s">
         <v>1209</v>
-      </c>
-[...1 lines deleted...]
-        <v>1210</v>
       </c>
       <c r="F97">
         <v>13343</v>
       </c>
       <c r="G97" t="s">
         <v>1035</v>
       </c>
       <c r="H97" s="2">
         <v>263509983578</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
+        <v>1210</v>
+      </c>
+      <c r="K97" t="s">
         <v>1211</v>
       </c>
-      <c r="K97" t="s">
+      <c r="L97" t="s">
         <v>1212</v>
       </c>
-      <c r="L97" t="s">
+      <c r="M97" t="s">
         <v>1213</v>
       </c>
-      <c r="M97" t="s">
+      <c r="N97" t="s">
         <v>1214</v>
       </c>
-      <c r="N97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O97" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P97" t="s">
         <v>35</v>
       </c>
       <c r="Q97" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="R97" t="s">
         <v>37</v>
       </c>
       <c r="S97" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T97" t="s">
         <v>39</v>
       </c>
       <c r="U97" t="s">
         <v>40</v>
       </c>
       <c r="V97" t="s">
+        <v>1216</v>
+      </c>
+      <c r="W97" t="s">
         <v>1217</v>
-      </c>
-[...1 lines deleted...]
-        <v>1218</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C98" t="s">
         <v>1219</v>
       </c>
-      <c r="C98" t="s">
+      <c r="D98" t="s">
         <v>1220</v>
       </c>
-      <c r="D98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F98">
         <v>3049</v>
       </c>
       <c r="G98" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="H98" s="2">
         <v>291300083066</v>
       </c>
       <c r="I98"/>
       <c r="J98" t="s">
+        <v>1221</v>
+      </c>
+      <c r="K98" t="s">
         <v>1222</v>
       </c>
-      <c r="K98" t="s">
+      <c r="L98" t="s">
         <v>1223</v>
       </c>
-      <c r="L98" t="s">
+      <c r="M98" t="s">
         <v>1224</v>
       </c>
-      <c r="M98" t="s">
+      <c r="N98" t="s">
         <v>1225</v>
-      </c>
-[...1 lines deleted...]
-        <v>1226</v>
       </c>
       <c r="O98" t="s">
         <v>34</v>
       </c>
       <c r="P98" t="s">
         <v>35</v>
       </c>
       <c r="Q98" t="s">
-        <v>1227</v>
+        <v>1226</v>
       </c>
       <c r="R98" t="s">
         <v>37</v>
       </c>
       <c r="S98" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T98" t="s">
-        <v>1228</v>
+        <v>1227</v>
       </c>
       <c r="U98" t="s">
         <v>40</v>
       </c>
       <c r="V98" t="s">
+        <v>1228</v>
+      </c>
+      <c r="W98" t="s">
         <v>1229</v>
-      </c>
-[...1 lines deleted...]
-        <v>1230</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C99" t="s">
         <v>1231</v>
       </c>
-      <c r="C99" t="s">
+      <c r="D99" t="s">
         <v>1232</v>
       </c>
-      <c r="D99" t="s">
+      <c r="E99" t="s">
         <v>1233</v>
-      </c>
-[...1 lines deleted...]
-        <v>1234</v>
       </c>
       <c r="F99">
         <v>8909</v>
       </c>
       <c r="G99" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H99" s="2">
         <v>246406879916</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
+        <v>1234</v>
+      </c>
+      <c r="K99" t="s">
         <v>1235</v>
       </c>
-      <c r="K99" t="s">
+      <c r="L99" t="s">
         <v>1236</v>
       </c>
-      <c r="L99" t="s">
+      <c r="M99" t="s">
         <v>1237</v>
       </c>
-      <c r="M99" t="s">
+      <c r="N99" t="s">
         <v>1238</v>
-      </c>
-[...1 lines deleted...]
-        <v>1239</v>
       </c>
       <c r="O99" t="s">
         <v>34</v>
       </c>
       <c r="P99" t="s">
         <v>35</v>
       </c>
       <c r="Q99" t="s">
-        <v>1240</v>
+        <v>1239</v>
       </c>
       <c r="R99" t="s">
         <v>253</v>
       </c>
       <c r="S99" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T99" t="s">
-        <v>1241</v>
+        <v>1240</v>
       </c>
       <c r="U99" t="s">
         <v>40</v>
       </c>
       <c r="V99" t="s">
+        <v>1241</v>
+      </c>
+      <c r="W99" t="s">
         <v>1242</v>
-      </c>
-[...1 lines deleted...]
-        <v>1243</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C100" t="s">
         <v>1244</v>
       </c>
-      <c r="C100" t="s">
+      <c r="D100" t="s">
         <v>1245</v>
       </c>
-      <c r="D100" t="s">
+      <c r="E100" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247</v>
       </c>
       <c r="F100">
         <v>19079</v>
       </c>
       <c r="G100" t="s">
         <v>831</v>
       </c>
       <c r="H100" s="2">
         <v>290502765711</v>
       </c>
       <c r="I100" t="s">
         <v>28</v>
       </c>
       <c r="J100" t="s">
+        <v>1247</v>
+      </c>
+      <c r="K100" t="s">
         <v>1248</v>
       </c>
-      <c r="K100" t="s">
+      <c r="L100" t="s">
         <v>1249</v>
       </c>
-      <c r="L100" t="s">
+      <c r="M100" t="s">
         <v>1250</v>
       </c>
-      <c r="M100" t="s">
+      <c r="N100" t="s">
         <v>1251</v>
       </c>
-      <c r="N100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O100" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P100" t="s">
         <v>35</v>
       </c>
       <c r="Q100" t="s">
-        <v>1253</v>
+        <v>1252</v>
       </c>
       <c r="R100" t="s">
-        <v>1094</v>
+        <v>82</v>
       </c>
       <c r="S100" t="s">
         <v>38</v>
       </c>
       <c r="T100" t="s">
         <v>39</v>
       </c>
       <c r="U100" t="s">
         <v>40</v>
       </c>
       <c r="V100" t="s">
-        <v>1254</v>
+        <v>1253</v>
       </c>
       <c r="W100" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C101" t="s">
         <v>1255</v>
-      </c>
-[...1 lines deleted...]
-        <v>1256</v>
       </c>
       <c r="D101" t="s">
         <v>805</v>
       </c>
       <c r="E101" t="s">
-        <v>1257</v>
+        <v>1256</v>
       </c>
       <c r="F101">
         <v>8808</v>
       </c>
       <c r="G101" t="s">
-        <v>1258</v>
+        <v>1257</v>
       </c>
       <c r="H101" s="2">
         <v>463225053550</v>
       </c>
       <c r="I101"/>
       <c r="J101" t="s">
+        <v>1258</v>
+      </c>
+      <c r="K101" t="s">
         <v>1259</v>
       </c>
-      <c r="K101" t="s">
+      <c r="L101" t="s">
         <v>1260</v>
       </c>
-      <c r="L101" t="s">
+      <c r="M101" t="s">
         <v>1261</v>
       </c>
-      <c r="M101" t="s">
+      <c r="N101" t="s">
         <v>1262</v>
       </c>
-      <c r="N101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O101" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P101" t="s">
         <v>35</v>
       </c>
       <c r="Q101" t="s">
-        <v>1264</v>
+        <v>1263</v>
       </c>
       <c r="R101" t="s">
         <v>37</v>
       </c>
       <c r="S101" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T101" t="s">
-        <v>1265</v>
+        <v>1264</v>
       </c>
       <c r="U101" t="s">
         <v>40</v>
       </c>
       <c r="V101" t="s">
+        <v>1265</v>
+      </c>
+      <c r="W101" t="s">
         <v>1266</v>
-      </c>
-[...1 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C102" t="s">
         <v>1268</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102" t="s">
+        <v>554</v>
+      </c>
+      <c r="E102" t="s">
         <v>1269</v>
-      </c>
-[...4 lines deleted...]
-        <v>1270</v>
       </c>
       <c r="F102">
         <v>21317</v>
       </c>
       <c r="G102" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="H102" s="2">
         <v>550710252992</v>
       </c>
       <c r="I102" t="s">
         <v>28</v>
       </c>
       <c r="J102" t="s">
+        <v>1270</v>
+      </c>
+      <c r="K102" t="s">
         <v>1271</v>
       </c>
-      <c r="K102" t="s">
+      <c r="L102" t="s">
         <v>1272</v>
       </c>
-      <c r="L102" t="s">
+      <c r="M102" t="s">
         <v>1273</v>
       </c>
-      <c r="M102" t="s">
+      <c r="N102" t="s">
         <v>1274</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275</v>
       </c>
       <c r="O102" t="s">
         <v>34</v>
       </c>
       <c r="P102" t="s">
         <v>35</v>
       </c>
       <c r="Q102" t="s">
-        <v>1276</v>
+        <v>1275</v>
       </c>
       <c r="R102" t="s">
         <v>37</v>
       </c>
       <c r="S102" t="s">
         <v>38</v>
       </c>
       <c r="T102" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="U102" t="s">
         <v>40</v>
       </c>
       <c r="V102" t="s">
-        <v>1277</v>
+        <v>1276</v>
       </c>
       <c r="W102" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C103" t="s">
         <v>1278</v>
       </c>
-      <c r="C103" t="s">
+      <c r="D103" t="s">
         <v>1279</v>
       </c>
-      <c r="D103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103" t="s">
-        <v>1122</v>
+        <v>1121</v>
       </c>
       <c r="F103">
         <v>9321</v>
       </c>
       <c r="G103" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="H103" s="2">
         <v>312317506500</v>
       </c>
       <c r="I103" t="s">
+        <v>1280</v>
+      </c>
+      <c r="J103" t="s">
         <v>1281</v>
       </c>
-      <c r="J103" t="s">
+      <c r="K103" t="s">
         <v>1282</v>
       </c>
-      <c r="K103" t="s">
+      <c r="L103" t="s">
         <v>1283</v>
       </c>
-      <c r="L103" t="s">
+      <c r="M103" t="s">
         <v>1284</v>
       </c>
-      <c r="M103" t="s">
+      <c r="N103" t="s">
         <v>1285</v>
-      </c>
-[...1 lines deleted...]
-        <v>1286</v>
       </c>
       <c r="O103" t="s">
         <v>34</v>
       </c>
       <c r="P103" t="s">
         <v>35</v>
       </c>
       <c r="Q103" t="s">
-        <v>1287</v>
+        <v>1286</v>
       </c>
       <c r="R103" t="s">
         <v>37</v>
       </c>
       <c r="S103" t="s">
         <v>38</v>
       </c>
       <c r="T103" t="s">
         <v>39</v>
       </c>
       <c r="U103" t="s">
         <v>40</v>
       </c>
       <c r="V103"/>
       <c r="W103"/>
     </row>
     <row r="104" spans="1:23">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C104" t="s">
         <v>1288</v>
       </c>
-      <c r="C104" t="s">
+      <c r="D104" t="s">
+        <v>629</v>
+      </c>
+      <c r="E104" t="s">
         <v>1289</v>
-      </c>
-[...4 lines deleted...]
-        <v>1290</v>
       </c>
       <c r="F104">
         <v>11451</v>
       </c>
       <c r="G104" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="H104" s="2">
         <v>290105227675</v>
       </c>
       <c r="I104"/>
       <c r="J104" t="s">
+        <v>1290</v>
+      </c>
+      <c r="K104" t="s">
         <v>1291</v>
       </c>
-      <c r="K104" t="s">
+      <c r="L104" t="s">
         <v>1292</v>
       </c>
-      <c r="L104" t="s">
+      <c r="M104" t="s">
         <v>1293</v>
       </c>
-      <c r="M104" t="s">
+      <c r="N104" t="s">
         <v>1294</v>
       </c>
-      <c r="N104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O104" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P104" t="s">
         <v>35</v>
       </c>
       <c r="Q104" t="s">
-        <v>1296</v>
+        <v>1295</v>
       </c>
       <c r="R104" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S104" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T104" t="s">
         <v>39</v>
       </c>
       <c r="U104" t="s">
         <v>40</v>
       </c>
       <c r="V104" t="s">
+        <v>1296</v>
+      </c>
+      <c r="W104" t="s">
         <v>1297</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C105" t="s">
         <v>1299</v>
       </c>
-      <c r="C105" t="s">
+      <c r="D105" t="s">
         <v>1300</v>
       </c>
-      <c r="D105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E105" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F105">
         <v>23199</v>
       </c>
       <c r="G105" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H105" s="2">
         <v>272206273855</v>
       </c>
       <c r="I105" t="s">
+        <v>1301</v>
+      </c>
+      <c r="J105" t="s">
         <v>1302</v>
       </c>
-      <c r="J105" t="s">
+      <c r="K105" t="s">
         <v>1303</v>
       </c>
-      <c r="K105" t="s">
+      <c r="L105" t="s">
         <v>1304</v>
       </c>
-      <c r="L105" t="s">
+      <c r="M105" t="s">
         <v>1305</v>
       </c>
-      <c r="M105" t="s">
+      <c r="N105" t="s">
         <v>1306</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307</v>
       </c>
       <c r="O105" t="s">
         <v>34</v>
       </c>
       <c r="P105" t="s">
         <v>35</v>
       </c>
       <c r="Q105" t="s">
-        <v>1308</v>
+        <v>1307</v>
       </c>
       <c r="R105" t="s">
         <v>912</v>
       </c>
       <c r="S105" t="s">
         <v>38</v>
       </c>
       <c r="T105" t="s">
         <v>39</v>
       </c>
       <c r="U105" t="s">
         <v>40</v>
       </c>
       <c r="V105" t="s">
-        <v>1309</v>
+        <v>1308</v>
       </c>
       <c r="W105" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C106" t="s">
         <v>1310</v>
       </c>
-      <c r="C106" t="s">
+      <c r="D106" t="s">
         <v>1311</v>
       </c>
-      <c r="D106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E106" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F106">
         <v>13637</v>
       </c>
       <c r="G106" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="H106" s="2">
         <v>245905553097</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
+        <v>1312</v>
+      </c>
+      <c r="K106" t="s">
         <v>1313</v>
       </c>
-      <c r="K106" t="s">
+      <c r="L106" t="s">
         <v>1314</v>
       </c>
-      <c r="L106" t="s">
+      <c r="M106" t="s">
         <v>1315</v>
       </c>
-      <c r="M106" t="s">
+      <c r="N106" t="s">
         <v>1316</v>
-      </c>
-[...1 lines deleted...]
-        <v>1317</v>
       </c>
       <c r="O106" t="s">
         <v>34</v>
       </c>
       <c r="P106" t="s">
         <v>35</v>
       </c>
       <c r="Q106" t="s">
-        <v>1318</v>
+        <v>1317</v>
       </c>
       <c r="R106" t="s">
         <v>37</v>
       </c>
       <c r="S106" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T106" t="s">
-        <v>1319</v>
+        <v>1318</v>
       </c>
       <c r="U106" t="s">
         <v>40</v>
       </c>
       <c r="V106" t="s">
+        <v>1319</v>
+      </c>
+      <c r="W106" t="s">
         <v>1320</v>
-      </c>
-[...1 lines deleted...]
-        <v>1321</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C107" t="s">
         <v>1322</v>
       </c>
-      <c r="C107" t="s">
+      <c r="D107" t="s">
         <v>1323</v>
       </c>
-      <c r="D107" t="s">
+      <c r="E107" t="s">
         <v>1324</v>
-      </c>
-[...1 lines deleted...]
-        <v>1325</v>
       </c>
       <c r="F107">
         <v>21158</v>
       </c>
       <c r="G107" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H107" s="2">
         <v>381207767830</v>
       </c>
       <c r="I107" t="s">
         <v>28</v>
       </c>
       <c r="J107" t="s">
+        <v>1325</v>
+      </c>
+      <c r="K107" t="s">
         <v>1326</v>
       </c>
-      <c r="K107" t="s">
+      <c r="L107" t="s">
         <v>1327</v>
       </c>
-      <c r="L107" t="s">
+      <c r="M107" t="s">
         <v>1328</v>
       </c>
-      <c r="M107" t="s">
+      <c r="N107" t="s">
         <v>1329</v>
-      </c>
-[...1 lines deleted...]
-        <v>1330</v>
       </c>
       <c r="O107" t="s">
         <v>34</v>
       </c>
       <c r="P107" t="s">
         <v>35</v>
       </c>
       <c r="Q107" t="s">
-        <v>1331</v>
+        <v>1330</v>
       </c>
       <c r="R107" t="s">
         <v>37</v>
       </c>
       <c r="S107" t="s">
         <v>38</v>
       </c>
       <c r="T107" t="s">
         <v>39</v>
       </c>
       <c r="U107" t="s">
         <v>40</v>
       </c>
       <c r="V107" t="s">
+        <v>1331</v>
+      </c>
+      <c r="W107" t="s">
         <v>1332</v>
-      </c>
-[...1 lines deleted...]
-        <v>1333</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C108" t="s">
         <v>1334</v>
       </c>
-      <c r="C108" t="s">
+      <c r="D108" t="s">
         <v>1335</v>
       </c>
-      <c r="D108" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E108" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F108">
         <v>7302</v>
       </c>
       <c r="G108" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H108" s="2">
         <v>561204423495</v>
       </c>
       <c r="I108"/>
       <c r="J108" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K108" t="s">
         <v>1337</v>
       </c>
-      <c r="K108" t="s">
+      <c r="L108" t="s">
         <v>1338</v>
       </c>
-      <c r="L108" t="s">
+      <c r="M108" t="s">
         <v>1339</v>
       </c>
-      <c r="M108" t="s">
+      <c r="N108" t="s">
         <v>1340</v>
-      </c>
-[...1 lines deleted...]
-        <v>1341</v>
       </c>
       <c r="O108" t="s">
         <v>34</v>
       </c>
       <c r="P108" t="s">
         <v>35</v>
       </c>
       <c r="Q108" t="s">
+        <v>1341</v>
+      </c>
+      <c r="R108" t="s">
         <v>1342</v>
       </c>
-      <c r="R108" t="s">
+      <c r="S108" t="s">
+        <v>109</v>
+      </c>
+      <c r="T108" t="s">
         <v>1343</v>
-      </c>
-[...4 lines deleted...]
-        <v>1344</v>
       </c>
       <c r="U108" t="s">
         <v>40</v>
       </c>
       <c r="V108" t="s">
+        <v>1344</v>
+      </c>
+      <c r="W108" t="s">
         <v>1345</v>
-      </c>
-[...1 lines deleted...]
-        <v>1346</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C109" t="s">
         <v>1347</v>
       </c>
-      <c r="C109" t="s">
+      <c r="D109" t="s">
         <v>1348</v>
       </c>
-      <c r="D109" t="s">
+      <c r="E109" t="s">
         <v>1349</v>
-      </c>
-[...1 lines deleted...]
-        <v>1350</v>
       </c>
       <c r="F109">
         <v>23892</v>
       </c>
       <c r="G109" t="s">
         <v>998</v>
       </c>
       <c r="H109" s="2">
         <v>470306696937</v>
       </c>
       <c r="I109" t="s">
         <v>28</v>
       </c>
       <c r="J109" t="s">
+        <v>1350</v>
+      </c>
+      <c r="K109" t="s">
         <v>1351</v>
       </c>
-      <c r="K109" t="s">
+      <c r="L109" t="s">
         <v>1352</v>
       </c>
-      <c r="L109" t="s">
+      <c r="M109" t="s">
         <v>1353</v>
       </c>
-      <c r="M109" t="s">
+      <c r="N109" t="s">
         <v>1354</v>
-      </c>
-[...1 lines deleted...]
-        <v>1355</v>
       </c>
       <c r="O109" t="s">
         <v>34</v>
       </c>
       <c r="P109" t="s">
         <v>35</v>
       </c>
       <c r="Q109" t="s">
-        <v>1356</v>
+        <v>1355</v>
       </c>
       <c r="R109" t="s">
-        <v>1094</v>
+        <v>82</v>
       </c>
       <c r="S109" t="s">
         <v>38</v>
       </c>
       <c r="T109" t="s">
         <v>39</v>
       </c>
       <c r="U109" t="s">
         <v>40</v>
       </c>
       <c r="V109"/>
       <c r="W109" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C110" t="s">
         <v>1357</v>
       </c>
-      <c r="C110" t="s">
+      <c r="D110" t="s">
         <v>1358</v>
       </c>
-      <c r="D110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F110">
         <v>22948</v>
       </c>
       <c r="G110" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="H110" s="2">
         <v>402315297423</v>
       </c>
       <c r="I110" t="s">
+        <v>1359</v>
+      </c>
+      <c r="J110" t="s">
         <v>1360</v>
       </c>
-      <c r="J110" t="s">
+      <c r="K110" t="s">
         <v>1361</v>
       </c>
-      <c r="K110" t="s">
+      <c r="L110" t="s">
         <v>1362</v>
       </c>
-      <c r="L110" t="s">
+      <c r="M110" t="s">
         <v>1363</v>
       </c>
-      <c r="M110" t="s">
+      <c r="N110" t="s">
         <v>1364</v>
       </c>
-      <c r="N110" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O110" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P110" t="s">
         <v>35</v>
       </c>
       <c r="Q110" t="s">
-        <v>1366</v>
+        <v>1365</v>
       </c>
       <c r="R110" t="s">
         <v>37</v>
       </c>
       <c r="S110" t="s">
-        <v>1367</v>
+        <v>1366</v>
       </c>
       <c r="T110" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="U110" t="s">
         <v>40</v>
       </c>
       <c r="V110"/>
       <c r="W110" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C111" t="s">
         <v>1368</v>
       </c>
-      <c r="C111" t="s">
+      <c r="D111" t="s">
         <v>1369</v>
       </c>
-      <c r="D111" t="s">
+      <c r="E111" t="s">
         <v>1370</v>
-      </c>
-[...1 lines deleted...]
-        <v>1371</v>
       </c>
       <c r="F111">
         <v>10888</v>
       </c>
       <c r="G111" t="s">
         <v>831</v>
       </c>
       <c r="H111" s="2">
         <v>662514060447</v>
       </c>
       <c r="I111" t="s">
+        <v>1371</v>
+      </c>
+      <c r="J111" t="s">
         <v>1372</v>
       </c>
-      <c r="J111" t="s">
+      <c r="K111" t="s">
         <v>1373</v>
       </c>
-      <c r="K111" t="s">
+      <c r="L111" t="s">
         <v>1374</v>
       </c>
-      <c r="L111" t="s">
+      <c r="M111" t="s">
         <v>1375</v>
       </c>
-      <c r="M111" t="s">
+      <c r="N111" t="s">
         <v>1376</v>
       </c>
-      <c r="N111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O111" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P111" t="s">
         <v>35</v>
       </c>
       <c r="Q111" t="s">
-        <v>1378</v>
+        <v>1377</v>
       </c>
       <c r="R111" t="s">
-        <v>136</v>
+        <v>82</v>
       </c>
       <c r="S111" t="s">
         <v>38</v>
       </c>
       <c r="T111" t="s">
         <v>39</v>
       </c>
       <c r="U111" t="s">
         <v>40</v>
       </c>
       <c r="V111" t="s">
+        <v>1378</v>
+      </c>
+      <c r="W111" t="s">
         <v>1379</v>
-      </c>
-[...1 lines deleted...]
-        <v>1380</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C112" t="s">
         <v>1381</v>
       </c>
-      <c r="C112" t="s">
+      <c r="D112" t="s">
         <v>1382</v>
       </c>
-      <c r="D112" t="s">
+      <c r="E112" t="s">
         <v>1383</v>
-      </c>
-[...1 lines deleted...]
-        <v>1384</v>
       </c>
       <c r="F112">
         <v>3340</v>
       </c>
       <c r="G112" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H112" s="2">
         <v>772443423806</v>
       </c>
       <c r="I112"/>
       <c r="J112" t="s">
+        <v>1384</v>
+      </c>
+      <c r="K112" t="s">
         <v>1385</v>
       </c>
-      <c r="K112" t="s">
+      <c r="L112" t="s">
         <v>1386</v>
       </c>
-      <c r="L112" t="s">
+      <c r="M112" t="s">
         <v>1387</v>
       </c>
-      <c r="M112" t="s">
+      <c r="N112" t="s">
         <v>1388</v>
       </c>
-      <c r="N112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O112" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P112" t="s">
         <v>35</v>
       </c>
       <c r="Q112" t="s">
-        <v>1390</v>
+        <v>1389</v>
       </c>
       <c r="R112" t="s">
         <v>912</v>
       </c>
       <c r="S112" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T112" t="s">
-        <v>1391</v>
+        <v>1390</v>
       </c>
       <c r="U112" t="s">
         <v>40</v>
       </c>
       <c r="V112" t="s">
+        <v>1391</v>
+      </c>
+      <c r="W112" t="s">
         <v>1392</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C113" t="s">
         <v>1394</v>
       </c>
-      <c r="C113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D113" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E113" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="F113">
         <v>24428</v>
       </c>
       <c r="G113" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H113" s="2">
         <v>420552882813</v>
       </c>
       <c r="I113" t="s">
         <v>28</v>
       </c>
       <c r="J113" t="s">
+        <v>1395</v>
+      </c>
+      <c r="K113" t="s">
         <v>1396</v>
       </c>
-      <c r="K113" t="s">
+      <c r="L113" t="s">
         <v>1397</v>
       </c>
-      <c r="L113" t="s">
+      <c r="M113" t="s">
         <v>1398</v>
       </c>
-      <c r="M113" t="s">
+      <c r="N113" t="s">
         <v>1399</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400</v>
       </c>
       <c r="O113" t="s">
         <v>34</v>
       </c>
       <c r="P113" t="s">
         <v>35</v>
       </c>
       <c r="Q113" t="s">
+        <v>1400</v>
+      </c>
+      <c r="R113" t="s">
         <v>1401</v>
-      </c>
-[...1 lines deleted...]
-        <v>1402</v>
       </c>
       <c r="S113" t="s">
         <v>38</v>
       </c>
       <c r="T113" t="s">
         <v>39</v>
       </c>
       <c r="U113" t="s">
         <v>40</v>
       </c>
       <c r="V113"/>
       <c r="W113"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C114" t="s">
         <v>1403</v>
-      </c>
-[...1 lines deleted...]
-        <v>1404</v>
       </c>
       <c r="D114" t="s">
         <v>169</v>
       </c>
       <c r="E114" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F114">
         <v>20486</v>
       </c>
       <c r="G114" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H114" s="2">
         <v>590522271910</v>
       </c>
       <c r="I114" t="s">
         <v>28</v>
       </c>
       <c r="J114" t="s">
+        <v>1404</v>
+      </c>
+      <c r="K114" t="s">
         <v>1405</v>
       </c>
-      <c r="K114" t="s">
+      <c r="L114" t="s">
         <v>1406</v>
       </c>
-      <c r="L114" t="s">
+      <c r="M114" t="s">
         <v>1407</v>
       </c>
-      <c r="M114" t="s">
+      <c r="N114" t="s">
         <v>1408</v>
-      </c>
-[...1 lines deleted...]
-        <v>1409</v>
       </c>
       <c r="O114" t="s">
         <v>34</v>
       </c>
       <c r="P114" t="s">
         <v>35</v>
       </c>
       <c r="Q114" t="s">
-        <v>1410</v>
+        <v>1409</v>
       </c>
       <c r="R114" t="s">
         <v>37</v>
       </c>
       <c r="S114" t="s">
         <v>38</v>
       </c>
       <c r="T114" t="s">
         <v>39</v>
       </c>
       <c r="U114" t="s">
         <v>40</v>
       </c>
       <c r="V114" t="s">
-        <v>1411</v>
+        <v>1410</v>
       </c>
       <c r="W114" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C115" t="s">
         <v>1412</v>
       </c>
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>1413</v>
-      </c>
-[...1 lines deleted...]
-        <v>1414</v>
       </c>
       <c r="E115" t="s">
         <v>997</v>
       </c>
       <c r="F115"/>
       <c r="G115" t="s">
         <v>998</v>
       </c>
       <c r="H115" s="2">
         <v>645200943148</v>
       </c>
       <c r="I115" t="s">
         <v>28</v>
       </c>
       <c r="J115" t="s">
+        <v>1414</v>
+      </c>
+      <c r="K115" t="s">
         <v>1415</v>
       </c>
-      <c r="K115" t="s">
+      <c r="L115" t="s">
         <v>1416</v>
       </c>
-      <c r="L115" t="s">
+      <c r="M115" t="s">
         <v>1417</v>
       </c>
-      <c r="M115" t="s">
+      <c r="N115" t="s">
         <v>1418</v>
-      </c>
-[...1 lines deleted...]
-        <v>1419</v>
       </c>
       <c r="O115" t="s">
         <v>34</v>
       </c>
       <c r="P115" t="s">
         <v>35</v>
       </c>
       <c r="Q115" t="s">
-        <v>1420</v>
+        <v>1419</v>
       </c>
       <c r="R115" t="s">
         <v>1005</v>
       </c>
       <c r="S115" t="s">
         <v>38</v>
       </c>
       <c r="T115" t="s">
         <v>39</v>
       </c>
       <c r="U115" t="s">
         <v>40</v>
       </c>
       <c r="V115"/>
       <c r="W115"/>
     </row>
     <row r="116" spans="1:23">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C116" t="s">
         <v>1421</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E116" t="s">
         <v>1422</v>
-      </c>
-[...4 lines deleted...]
-        <v>1423</v>
       </c>
       <c r="F116">
         <v>22635</v>
       </c>
       <c r="G116" t="s">
-        <v>1424</v>
+        <v>1423</v>
       </c>
       <c r="H116" s="2">
         <v>381260736749</v>
       </c>
       <c r="I116" t="s">
         <v>28</v>
       </c>
       <c r="J116" t="s">
+        <v>1424</v>
+      </c>
+      <c r="K116" t="s">
         <v>1425</v>
       </c>
-      <c r="K116" t="s">
+      <c r="L116" t="s">
         <v>1426</v>
       </c>
-      <c r="L116" t="s">
+      <c r="M116" t="s">
         <v>1427</v>
       </c>
-      <c r="M116" t="s">
+      <c r="N116" t="s">
         <v>1428</v>
-      </c>
-[...1 lines deleted...]
-        <v>1429</v>
       </c>
       <c r="O116" t="s">
         <v>34</v>
       </c>
       <c r="P116" t="s">
         <v>35</v>
       </c>
       <c r="Q116" t="s">
-        <v>1430</v>
+        <v>1429</v>
       </c>
       <c r="R116" t="s">
         <v>37</v>
       </c>
       <c r="S116" t="s">
         <v>38</v>
       </c>
       <c r="T116" t="s">
         <v>39</v>
       </c>
       <c r="U116" t="s">
         <v>40</v>
       </c>
       <c r="V116" t="s">
-        <v>1431</v>
+        <v>1430</v>
       </c>
       <c r="W116" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C117" t="s">
         <v>1432</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>1433</v>
       </c>
-      <c r="D117" t="s">
+      <c r="E117" t="s">
         <v>1434</v>
-      </c>
-[...1 lines deleted...]
-        <v>1435</v>
       </c>
       <c r="F117">
         <v>8974</v>
       </c>
       <c r="G117" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H117" s="2">
         <v>110115321578</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
+        <v>1435</v>
+      </c>
+      <c r="K117" t="s">
         <v>1436</v>
       </c>
-      <c r="K117" t="s">
+      <c r="L117" t="s">
         <v>1437</v>
       </c>
-      <c r="L117" t="s">
+      <c r="M117" t="s">
         <v>1438</v>
       </c>
-      <c r="M117" t="s">
+      <c r="N117" t="s">
         <v>1439</v>
-      </c>
-[...1 lines deleted...]
-        <v>1440</v>
       </c>
       <c r="O117" t="s">
         <v>34</v>
       </c>
       <c r="P117" t="s">
         <v>35</v>
       </c>
       <c r="Q117" t="s">
-        <v>1441</v>
+        <v>1440</v>
       </c>
       <c r="R117" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S117" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T117" t="s">
         <v>39</v>
       </c>
       <c r="U117" t="s">
         <v>40</v>
       </c>
       <c r="V117" t="s">
+        <v>1441</v>
+      </c>
+      <c r="W117" t="s">
         <v>1442</v>
-      </c>
-[...1 lines deleted...]
-        <v>1443</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C118" t="s">
         <v>1444</v>
       </c>
-      <c r="C118" t="s">
+      <c r="D118" t="s">
         <v>1445</v>
-      </c>
-[...1 lines deleted...]
-        <v>1446</v>
       </c>
       <c r="E118" t="s">
         <v>920</v>
       </c>
       <c r="F118">
         <v>17859</v>
       </c>
       <c r="G118" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H118" s="2">
         <v>164493594808</v>
       </c>
       <c r="I118" t="s">
         <v>28</v>
       </c>
       <c r="J118" t="s">
+        <v>1446</v>
+      </c>
+      <c r="K118" t="s">
         <v>1447</v>
       </c>
-      <c r="K118" t="s">
+      <c r="L118" t="s">
         <v>1448</v>
       </c>
-      <c r="L118" t="s">
+      <c r="M118" t="s">
         <v>1449</v>
       </c>
-      <c r="M118" t="s">
+      <c r="N118" t="s">
         <v>1450</v>
       </c>
-      <c r="N118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O118" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P118" t="s">
         <v>35</v>
       </c>
       <c r="Q118" t="s">
-        <v>1452</v>
+        <v>1451</v>
       </c>
       <c r="R118" t="s">
         <v>37</v>
       </c>
       <c r="S118" t="s">
         <v>38</v>
       </c>
       <c r="T118" t="s">
         <v>39</v>
       </c>
       <c r="U118" t="s">
         <v>40</v>
       </c>
       <c r="V118" t="s">
+        <v>1452</v>
+      </c>
+      <c r="W118" t="s">
         <v>1453</v>
-      </c>
-[...1 lines deleted...]
-        <v>1454</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C119" t="s">
         <v>1455</v>
       </c>
-      <c r="C119" t="s">
+      <c r="D119" t="s">
         <v>1456</v>
       </c>
-      <c r="D119" t="s">
+      <c r="E119" t="s">
         <v>1457</v>
-      </c>
-[...1 lines deleted...]
-        <v>1458</v>
       </c>
       <c r="F119">
         <v>3523</v>
       </c>
       <c r="G119" t="s">
-        <v>1459</v>
+        <v>1458</v>
       </c>
       <c r="H119" s="2">
         <v>260100135171</v>
       </c>
       <c r="I119"/>
       <c r="J119" t="s">
+        <v>1459</v>
+      </c>
+      <c r="K119" t="s">
         <v>1460</v>
       </c>
-      <c r="K119" t="s">
+      <c r="L119" t="s">
         <v>1461</v>
       </c>
-      <c r="L119" t="s">
+      <c r="M119" t="s">
         <v>1462</v>
       </c>
-      <c r="M119" t="s">
+      <c r="N119" t="s">
         <v>1463</v>
       </c>
-      <c r="N119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O119" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P119" t="s">
         <v>35</v>
       </c>
       <c r="Q119" t="s">
-        <v>1465</v>
+        <v>1464</v>
       </c>
       <c r="R119" t="s">
         <v>253</v>
       </c>
       <c r="S119" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T119" t="s">
         <v>39</v>
       </c>
       <c r="U119" t="s">
         <v>40</v>
       </c>
       <c r="V119" t="s">
+        <v>1465</v>
+      </c>
+      <c r="W119" t="s">
         <v>1466</v>
-      </c>
-[...1 lines deleted...]
-        <v>1467</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C120" t="s">
         <v>1468</v>
       </c>
-      <c r="C120" t="s">
+      <c r="D120" t="s">
         <v>1469</v>
       </c>
-      <c r="D120" t="s">
+      <c r="E120" t="s">
         <v>1470</v>
-      </c>
-[...1 lines deleted...]
-        <v>1471</v>
       </c>
       <c r="F120">
         <v>13431</v>
       </c>
       <c r="G120" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="H120" s="2">
         <v>261806229320</v>
       </c>
       <c r="I120"/>
       <c r="J120" t="s">
+        <v>1471</v>
+      </c>
+      <c r="K120" t="s">
         <v>1472</v>
       </c>
-      <c r="K120" t="s">
+      <c r="L120" t="s">
         <v>1473</v>
       </c>
-      <c r="L120" t="s">
+      <c r="M120" t="s">
         <v>1474</v>
       </c>
-      <c r="M120" t="s">
+      <c r="N120" t="s">
         <v>1475</v>
-      </c>
-[...1 lines deleted...]
-        <v>1476</v>
       </c>
       <c r="O120" t="s">
         <v>34</v>
       </c>
       <c r="P120" t="s">
         <v>35</v>
       </c>
       <c r="Q120" t="s">
-        <v>1477</v>
+        <v>1476</v>
       </c>
       <c r="R120" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="S120" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T120" t="s">
         <v>39</v>
       </c>
       <c r="U120" t="s">
         <v>40</v>
       </c>
       <c r="V120" t="s">
+        <v>1477</v>
+      </c>
+      <c r="W120" t="s">
         <v>1478</v>
-      </c>
-[...1 lines deleted...]
-        <v>1479</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C121" t="s">
         <v>1480</v>
       </c>
-      <c r="C121" t="s">
+      <c r="D121" t="s">
         <v>1481</v>
       </c>
-      <c r="D121" t="s">
+      <c r="E121" t="s">
         <v>1482</v>
-      </c>
-[...1 lines deleted...]
-        <v>1483</v>
       </c>
       <c r="F121">
         <v>7448</v>
       </c>
       <c r="G121" t="s">
         <v>831</v>
       </c>
       <c r="H121" s="2">
         <v>166003405670</v>
       </c>
       <c r="I121" t="s">
+        <v>1483</v>
+      </c>
+      <c r="J121" t="s">
         <v>1484</v>
       </c>
-      <c r="J121" t="s">
+      <c r="K121" t="s">
         <v>1485</v>
       </c>
-      <c r="K121" t="s">
+      <c r="L121" t="s">
         <v>1486</v>
       </c>
-      <c r="L121" t="s">
+      <c r="M121" t="s">
         <v>1487</v>
       </c>
-      <c r="M121" t="s">
+      <c r="N121" t="s">
         <v>1488</v>
       </c>
-      <c r="N121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O121" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P121" t="s">
         <v>35</v>
       </c>
       <c r="Q121" t="s">
-        <v>1490</v>
+        <v>1489</v>
       </c>
       <c r="R121" t="s">
         <v>37</v>
       </c>
       <c r="S121" t="s">
         <v>38</v>
       </c>
       <c r="T121" t="s">
         <v>39</v>
       </c>
       <c r="U121" t="s">
         <v>40</v>
       </c>
       <c r="V121" t="s">
+        <v>1490</v>
+      </c>
+      <c r="W121" t="s">
         <v>1491</v>
-      </c>
-[...1 lines deleted...]
-        <v>1492</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C122" t="s">
         <v>1493</v>
       </c>
-      <c r="C122" t="s">
+      <c r="D122" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E122" t="s">
         <v>1494</v>
-      </c>
-[...4 lines deleted...]
-        <v>1495</v>
       </c>
       <c r="F122">
         <v>16528</v>
       </c>
       <c r="G122" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H122" s="2">
         <v>160601033114</v>
       </c>
       <c r="I122" t="s">
         <v>28</v>
       </c>
       <c r="J122" t="s">
+        <v>1495</v>
+      </c>
+      <c r="K122" t="s">
         <v>1496</v>
       </c>
-      <c r="K122" t="s">
+      <c r="L122" t="s">
         <v>1497</v>
       </c>
-      <c r="L122" t="s">
+      <c r="M122" t="s">
         <v>1498</v>
       </c>
-      <c r="M122" t="s">
+      <c r="N122" t="s">
         <v>1499</v>
       </c>
-      <c r="N122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O122" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P122" t="s">
         <v>35</v>
       </c>
       <c r="Q122" t="s">
-        <v>1501</v>
+        <v>1500</v>
       </c>
       <c r="R122" t="s">
         <v>37</v>
       </c>
       <c r="S122" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
       <c r="T122" t="s">
         <v>39</v>
       </c>
       <c r="U122" t="s">
         <v>40</v>
       </c>
       <c r="V122" t="s">
+        <v>1501</v>
+      </c>
+      <c r="W122" t="s">
         <v>1502</v>
-      </c>
-[...1 lines deleted...]
-        <v>1503</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C123" t="s">
         <v>1504</v>
       </c>
-      <c r="C123" t="s">
+      <c r="D123" t="s">
         <v>1505</v>
       </c>
-      <c r="D123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123" t="s">
-        <v>1257</v>
+        <v>1256</v>
       </c>
       <c r="F123">
         <v>3603</v>
       </c>
       <c r="G123" t="s">
-        <v>1258</v>
+        <v>1257</v>
       </c>
       <c r="H123" s="2">
         <v>381600165492</v>
       </c>
       <c r="I123"/>
       <c r="J123" t="s">
+        <v>1506</v>
+      </c>
+      <c r="K123" t="s">
         <v>1507</v>
       </c>
-      <c r="K123" t="s">
+      <c r="L123" t="s">
         <v>1508</v>
       </c>
-      <c r="L123" t="s">
+      <c r="M123" t="s">
         <v>1509</v>
       </c>
-      <c r="M123" t="s">
+      <c r="N123" t="s">
         <v>1510</v>
       </c>
-      <c r="N123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O123" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P123" t="s">
         <v>35</v>
       </c>
       <c r="Q123" t="s">
-        <v>1512</v>
+        <v>1511</v>
       </c>
       <c r="R123" t="s">
         <v>37</v>
       </c>
       <c r="S123" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T123" t="s">
         <v>39</v>
       </c>
       <c r="U123" t="s">
         <v>40</v>
       </c>
       <c r="V123" t="s">
+        <v>1512</v>
+      </c>
+      <c r="W123" t="s">
         <v>1513</v>
-      </c>
-[...1 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C124" t="s">
         <v>1515</v>
       </c>
-      <c r="C124" t="s">
+      <c r="D124" t="s">
         <v>1516</v>
       </c>
-      <c r="D124" t="s">
+      <c r="E124" t="s">
         <v>1517</v>
-      </c>
-[...1 lines deleted...]
-        <v>1518</v>
       </c>
       <c r="F124">
         <v>19943</v>
       </c>
       <c r="G124" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H124" s="2">
         <v>312326450317</v>
       </c>
       <c r="I124" t="s">
         <v>28</v>
       </c>
       <c r="J124" t="s">
+        <v>1518</v>
+      </c>
+      <c r="K124" t="s">
         <v>1519</v>
       </c>
-      <c r="K124" t="s">
+      <c r="L124" t="s">
         <v>1520</v>
       </c>
-      <c r="L124" t="s">
+      <c r="M124" t="s">
         <v>1521</v>
       </c>
-      <c r="M124" t="s">
+      <c r="N124" t="s">
         <v>1522</v>
-      </c>
-[...1 lines deleted...]
-        <v>1523</v>
       </c>
       <c r="O124" t="s">
         <v>34</v>
       </c>
       <c r="P124" t="s">
         <v>35</v>
       </c>
       <c r="Q124" t="s">
-        <v>1524</v>
+        <v>1523</v>
       </c>
       <c r="R124" t="s">
         <v>253</v>
       </c>
       <c r="S124" t="s">
         <v>38</v>
       </c>
       <c r="T124" t="s">
-        <v>1525</v>
+        <v>1524</v>
       </c>
       <c r="U124" t="s">
         <v>40</v>
       </c>
       <c r="V124" t="s">
+        <v>1525</v>
+      </c>
+      <c r="W124" t="s">
         <v>1526</v>
-      </c>
-[...1 lines deleted...]
-        <v>1527</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C125" t="s">
         <v>1528</v>
       </c>
-      <c r="C125" t="s">
+      <c r="D125" t="s">
         <v>1529</v>
       </c>
-      <c r="D125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" t="s">
-        <v>1247</v>
+        <v>1246</v>
       </c>
       <c r="F125">
         <v>19065</v>
       </c>
       <c r="G125" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H125" s="2">
         <v>780600941088</v>
       </c>
       <c r="I125" t="s">
         <v>28</v>
       </c>
       <c r="J125" t="s">
+        <v>1530</v>
+      </c>
+      <c r="K125" t="s">
         <v>1531</v>
       </c>
-      <c r="K125" t="s">
+      <c r="L125" t="s">
         <v>1532</v>
       </c>
-      <c r="L125" t="s">
+      <c r="M125" t="s">
         <v>1533</v>
       </c>
-      <c r="M125" t="s">
+      <c r="N125" t="s">
         <v>1534</v>
       </c>
-      <c r="N125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O125" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P125" t="s">
         <v>35</v>
       </c>
       <c r="Q125" t="s">
-        <v>1536</v>
+        <v>1535</v>
       </c>
       <c r="R125" t="s">
         <v>253</v>
       </c>
       <c r="S125" t="s">
         <v>38</v>
       </c>
       <c r="T125" t="s">
         <v>39</v>
       </c>
       <c r="U125" t="s">
         <v>40</v>
       </c>
       <c r="V125" t="s">
+        <v>1536</v>
+      </c>
+      <c r="W125" t="s">
         <v>1537</v>
-      </c>
-[...1 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C126" t="s">
         <v>1539</v>
       </c>
-      <c r="C126" t="s">
+      <c r="D126" t="s">
         <v>1540</v>
       </c>
-      <c r="D126" t="s">
+      <c r="E126" t="s">
         <v>1541</v>
-      </c>
-[...1 lines deleted...]
-        <v>1542</v>
       </c>
       <c r="F126">
         <v>15860</v>
       </c>
       <c r="G126" t="s">
-        <v>1258</v>
+        <v>1257</v>
       </c>
       <c r="H126" s="2">
         <v>782510242145</v>
       </c>
       <c r="I126" t="s">
         <v>28</v>
       </c>
       <c r="J126" t="s">
+        <v>1542</v>
+      </c>
+      <c r="K126" t="s">
         <v>1543</v>
       </c>
-      <c r="K126" t="s">
+      <c r="L126" t="s">
         <v>1544</v>
       </c>
-      <c r="L126" t="s">
+      <c r="M126" t="s">
         <v>1545</v>
       </c>
-      <c r="M126" t="s">
+      <c r="N126" t="s">
         <v>1546</v>
       </c>
-      <c r="N126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O126" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P126" t="s">
         <v>35</v>
       </c>
       <c r="Q126" t="s">
-        <v>1548</v>
+        <v>1547</v>
       </c>
       <c r="R126" t="s">
         <v>37</v>
       </c>
       <c r="S126" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T126" t="s">
         <v>39</v>
       </c>
       <c r="U126" t="s">
         <v>40</v>
       </c>
       <c r="V126" t="s">
+        <v>1548</v>
+      </c>
+      <c r="W126" t="s">
         <v>1549</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C127" t="s">
         <v>1551</v>
       </c>
-      <c r="C127" t="s">
+      <c r="D127" t="s">
         <v>1552</v>
       </c>
-      <c r="D127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="F127">
         <v>24018</v>
       </c>
       <c r="G127" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H127" s="2">
         <v>366411047877</v>
       </c>
       <c r="I127" t="s">
+        <v>1553</v>
+      </c>
+      <c r="J127" t="s">
         <v>1554</v>
       </c>
-      <c r="J127" t="s">
+      <c r="K127" t="s">
         <v>1555</v>
       </c>
-      <c r="K127" t="s">
+      <c r="L127" t="s">
         <v>1556</v>
       </c>
-      <c r="L127" t="s">
+      <c r="M127" t="s">
         <v>1557</v>
       </c>
-      <c r="M127" t="s">
+      <c r="N127" t="s">
         <v>1558</v>
-      </c>
-[...1 lines deleted...]
-        <v>1559</v>
       </c>
       <c r="O127" t="s">
         <v>34</v>
       </c>
       <c r="P127" t="s">
         <v>35</v>
       </c>
       <c r="Q127" t="s">
-        <v>1560</v>
+        <v>1559</v>
       </c>
       <c r="R127" t="s">
         <v>1005</v>
       </c>
       <c r="S127" t="s">
         <v>38</v>
       </c>
       <c r="T127" t="s">
         <v>39</v>
       </c>
       <c r="U127" t="s">
         <v>40</v>
       </c>
       <c r="V127"/>
       <c r="W127" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C128" t="s">
         <v>1561</v>
       </c>
-      <c r="C128" t="s">
+      <c r="D128" t="s">
         <v>1562</v>
       </c>
-      <c r="D128" t="s">
+      <c r="E128" t="s">
         <v>1563</v>
-      </c>
-[...1 lines deleted...]
-        <v>1564</v>
       </c>
       <c r="F128">
         <v>13320</v>
       </c>
       <c r="G128" t="s">
-        <v>1459</v>
+        <v>1458</v>
       </c>
       <c r="H128" s="2">
         <v>222102268680</v>
       </c>
       <c r="I128"/>
       <c r="J128" t="s">
+        <v>1564</v>
+      </c>
+      <c r="K128" t="s">
         <v>1565</v>
       </c>
-      <c r="K128" t="s">
+      <c r="L128" t="s">
         <v>1566</v>
       </c>
-      <c r="L128" t="s">
+      <c r="M128" t="s">
         <v>1567</v>
       </c>
-      <c r="M128" t="s">
+      <c r="N128" t="s">
         <v>1568</v>
       </c>
-      <c r="N128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O128" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P128" t="s">
         <v>35</v>
       </c>
       <c r="Q128" t="s">
+        <v>1569</v>
+      </c>
+      <c r="R128" t="s">
+        <v>279</v>
+      </c>
+      <c r="S128" t="s">
+        <v>109</v>
+      </c>
+      <c r="T128" t="s">
         <v>1570</v>
-      </c>
-[...7 lines deleted...]
-        <v>1571</v>
       </c>
       <c r="U128" t="s">
         <v>40</v>
       </c>
       <c r="V128" t="s">
+        <v>1571</v>
+      </c>
+      <c r="W128" t="s">
         <v>1572</v>
-      </c>
-[...1 lines deleted...]
-        <v>1573</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C129" t="s">
         <v>1574</v>
       </c>
-      <c r="C129" t="s">
+      <c r="D129" t="s">
+        <v>629</v>
+      </c>
+      <c r="E129" t="s">
         <v>1575</v>
-      </c>
-[...4 lines deleted...]
-        <v>1576</v>
       </c>
       <c r="F129">
         <v>8126</v>
       </c>
       <c r="G129" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="H129" s="2">
         <v>463200635355</v>
       </c>
       <c r="I129"/>
       <c r="J129" t="s">
+        <v>1576</v>
+      </c>
+      <c r="K129" t="s">
         <v>1577</v>
       </c>
-      <c r="K129" t="s">
+      <c r="L129" t="s">
         <v>1578</v>
       </c>
-      <c r="L129" t="s">
+      <c r="M129" t="s">
         <v>1579</v>
       </c>
-      <c r="M129" t="s">
+      <c r="N129" t="s">
         <v>1580</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581</v>
       </c>
       <c r="O129" t="s">
         <v>34</v>
       </c>
       <c r="P129" t="s">
         <v>65</v>
       </c>
       <c r="Q129" t="s">
-        <v>1582</v>
+        <v>1581</v>
       </c>
       <c r="R129" t="s">
         <v>37</v>
       </c>
       <c r="S129" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T129" t="s">
-        <v>1583</v>
+        <v>1582</v>
       </c>
       <c r="U129" t="s">
         <v>40</v>
       </c>
       <c r="V129" t="s">
-        <v>1297</v>
+        <v>1296</v>
       </c>
       <c r="W129" t="s">
-        <v>1584</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C130" t="s">
         <v>1585</v>
       </c>
-      <c r="C130" t="s">
+      <c r="D130" t="s">
         <v>1586</v>
       </c>
-      <c r="D130" t="s">
+      <c r="E130" t="s">
         <v>1587</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588</v>
       </c>
       <c r="F130">
         <v>21500</v>
       </c>
       <c r="G130" t="s">
         <v>27</v>
       </c>
       <c r="H130" s="2">
         <v>720403862079</v>
       </c>
       <c r="I130" t="s">
         <v>28</v>
       </c>
       <c r="J130" t="s">
+        <v>1588</v>
+      </c>
+      <c r="K130" t="s">
         <v>1589</v>
       </c>
-      <c r="K130" t="s">
+      <c r="L130" t="s">
         <v>1590</v>
       </c>
-      <c r="L130" t="s">
+      <c r="M130" t="s">
         <v>1591</v>
       </c>
-      <c r="M130" t="s">
+      <c r="N130" t="s">
         <v>1592</v>
       </c>
-      <c r="N130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O130" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P130" t="s">
         <v>35</v>
       </c>
       <c r="Q130" t="s">
-        <v>1594</v>
+        <v>1593</v>
       </c>
       <c r="R130" t="s">
         <v>253</v>
       </c>
       <c r="S130" t="s">
         <v>38</v>
       </c>
       <c r="T130" t="s">
         <v>39</v>
       </c>
       <c r="U130" t="s">
         <v>40</v>
       </c>
       <c r="V130" t="s">
+        <v>1594</v>
+      </c>
+      <c r="W130" t="s">
         <v>1595</v>
-      </c>
-[...1 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C131" t="s">
         <v>1597</v>
       </c>
-      <c r="C131" t="s">
+      <c r="D131" t="s">
         <v>1598</v>
       </c>
-      <c r="D131" t="s">
+      <c r="E131" t="s">
         <v>1599</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600</v>
       </c>
       <c r="F131">
         <v>14860</v>
       </c>
       <c r="G131" t="s">
         <v>998</v>
       </c>
       <c r="H131" s="2">
         <v>162700738711</v>
       </c>
       <c r="I131" t="s">
         <v>28</v>
       </c>
       <c r="J131" t="s">
+        <v>1600</v>
+      </c>
+      <c r="K131" t="s">
         <v>1601</v>
       </c>
-      <c r="K131" t="s">
+      <c r="L131" t="s">
         <v>1602</v>
       </c>
-      <c r="L131" t="s">
+      <c r="M131" t="s">
         <v>1603</v>
       </c>
-      <c r="M131" t="s">
+      <c r="N131" t="s">
         <v>1604</v>
       </c>
-      <c r="N131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O131" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P131" t="s">
         <v>35</v>
       </c>
       <c r="Q131" t="s">
-        <v>1606</v>
+        <v>1605</v>
       </c>
       <c r="R131" t="s">
-        <v>253</v>
+        <v>108</v>
       </c>
       <c r="S131" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T131" t="s">
         <v>39</v>
       </c>
       <c r="U131" t="s">
         <v>40</v>
       </c>
       <c r="V131" t="s">
+        <v>1606</v>
+      </c>
+      <c r="W131" t="s">
         <v>1607</v>
-      </c>
-[...1 lines deleted...]
-        <v>1608</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C132" t="s">
         <v>1609</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610</v>
       </c>
       <c r="D132" t="s">
         <v>816</v>
       </c>
       <c r="E132" t="s">
-        <v>1600</v>
+        <v>1599</v>
       </c>
       <c r="F132">
         <v>14866</v>
       </c>
       <c r="G132" t="s">
         <v>998</v>
       </c>
       <c r="H132" s="2">
         <v>420592839684</v>
       </c>
       <c r="I132" t="s">
         <v>28</v>
       </c>
       <c r="J132" t="s">
+        <v>1610</v>
+      </c>
+      <c r="K132" t="s">
         <v>1611</v>
       </c>
-      <c r="K132" t="s">
+      <c r="L132" t="s">
         <v>1612</v>
       </c>
-      <c r="L132" t="s">
+      <c r="M132" t="s">
         <v>1613</v>
       </c>
-      <c r="M132" t="s">
+      <c r="N132" t="s">
         <v>1614</v>
       </c>
-      <c r="N132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O132" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P132" t="s">
         <v>35</v>
       </c>
       <c r="Q132" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
       <c r="R132" t="s">
         <v>37</v>
       </c>
       <c r="S132" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T132" t="s">
         <v>39</v>
       </c>
       <c r="U132" t="s">
         <v>40</v>
       </c>
       <c r="V132" t="s">
+        <v>1616</v>
+      </c>
+      <c r="W132" t="s">
         <v>1617</v>
-      </c>
-[...1 lines deleted...]
-        <v>1618</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C133" t="s">
         <v>1619</v>
       </c>
-      <c r="C133" t="s">
+      <c r="D133" t="s">
         <v>1620</v>
-      </c>
-[...1 lines deleted...]
-        <v>1621</v>
       </c>
       <c r="E133" t="s">
         <v>976</v>
       </c>
       <c r="F133">
         <v>23946</v>
       </c>
       <c r="G133" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H133" s="2">
         <v>561101765218</v>
       </c>
       <c r="I133" t="s">
         <v>28</v>
       </c>
       <c r="J133" t="s">
+        <v>1621</v>
+      </c>
+      <c r="K133" t="s">
         <v>1622</v>
       </c>
-      <c r="K133" t="s">
+      <c r="L133" t="s">
         <v>1623</v>
       </c>
-      <c r="L133" t="s">
+      <c r="M133" t="s">
         <v>1624</v>
       </c>
-      <c r="M133" t="s">
+      <c r="N133" t="s">
         <v>1625</v>
-      </c>
-[...1 lines deleted...]
-        <v>1626</v>
       </c>
       <c r="O133" t="s">
         <v>34</v>
       </c>
       <c r="P133" t="s">
         <v>35</v>
       </c>
       <c r="Q133" t="s">
-        <v>1627</v>
+        <v>1626</v>
       </c>
       <c r="R133" t="s">
-        <v>1094</v>
+        <v>82</v>
       </c>
       <c r="S133" t="s">
         <v>38</v>
       </c>
       <c r="T133" t="s">
         <v>39</v>
       </c>
       <c r="U133" t="s">
         <v>40</v>
       </c>
       <c r="V133"/>
       <c r="W133" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C134" t="s">
         <v>1628</v>
       </c>
-      <c r="C134" t="s">
+      <c r="D134" t="s">
         <v>1629</v>
       </c>
-      <c r="D134" t="s">
+      <c r="E134" t="s">
         <v>1630</v>
-      </c>
-[...1 lines deleted...]
-        <v>1631</v>
       </c>
       <c r="F134">
         <v>3924</v>
       </c>
       <c r="G134" t="s">
         <v>1086</v>
       </c>
       <c r="H134" s="2">
         <v>100100378568</v>
       </c>
       <c r="I134"/>
       <c r="J134" t="s">
+        <v>1631</v>
+      </c>
+      <c r="K134" t="s">
         <v>1632</v>
       </c>
-      <c r="K134" t="s">
+      <c r="L134" t="s">
         <v>1633</v>
       </c>
-      <c r="L134" t="s">
+      <c r="M134" t="s">
         <v>1634</v>
       </c>
-      <c r="M134" t="s">
+      <c r="N134" t="s">
         <v>1635</v>
       </c>
-      <c r="N134" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O134" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P134" t="s">
         <v>35</v>
       </c>
       <c r="Q134" t="s">
+        <v>1636</v>
+      </c>
+      <c r="R134" t="s">
+        <v>279</v>
+      </c>
+      <c r="S134" t="s">
+        <v>109</v>
+      </c>
+      <c r="T134" t="s">
         <v>1637</v>
-      </c>
-[...7 lines deleted...]
-        <v>1638</v>
       </c>
       <c r="U134" t="s">
         <v>40</v>
       </c>
       <c r="V134" t="s">
+        <v>1638</v>
+      </c>
+      <c r="W134" t="s">
         <v>1639</v>
-      </c>
-[...1 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C135" t="s">
         <v>1641</v>
       </c>
-      <c r="C135" t="s">
+      <c r="D135" t="s">
         <v>1642</v>
       </c>
-      <c r="D135" t="s">
+      <c r="E135" t="s">
         <v>1643</v>
-      </c>
-[...1 lines deleted...]
-        <v>1644</v>
       </c>
       <c r="F135">
         <v>22640</v>
       </c>
       <c r="G135" t="s">
-        <v>1645</v>
+        <v>1644</v>
       </c>
       <c r="H135" s="2">
         <v>591805876587</v>
       </c>
       <c r="I135" t="s">
         <v>28</v>
       </c>
       <c r="J135" t="s">
+        <v>1645</v>
+      </c>
+      <c r="K135" t="s">
         <v>1646</v>
       </c>
-      <c r="K135" t="s">
+      <c r="L135" t="s">
         <v>1647</v>
       </c>
-      <c r="L135" t="s">
+      <c r="M135" t="s">
         <v>1648</v>
       </c>
-      <c r="M135" t="s">
+      <c r="N135" t="s">
         <v>1649</v>
-      </c>
-[...1 lines deleted...]
-        <v>1650</v>
       </c>
       <c r="O135" t="s">
         <v>64</v>
       </c>
       <c r="P135" t="s">
         <v>65</v>
       </c>
       <c r="Q135" t="s">
-        <v>1651</v>
+        <v>1650</v>
       </c>
       <c r="R135" t="s">
         <v>37</v>
       </c>
       <c r="S135" t="s">
+        <v>1651</v>
+      </c>
+      <c r="T135" t="s">
         <v>1652</v>
-      </c>
-[...1 lines deleted...]
-        <v>1653</v>
       </c>
       <c r="U135" t="s">
         <v>40</v>
       </c>
       <c r="V135" t="s">
+        <v>1653</v>
+      </c>
+      <c r="W135" t="s">
         <v>1654</v>
-      </c>
-[...1 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C136" t="s">
         <v>1656</v>
       </c>
-      <c r="C136" t="s">
+      <c r="D136" t="s">
         <v>1657</v>
       </c>
-      <c r="D136" t="s">
+      <c r="E136" t="s">
         <v>1658</v>
-      </c>
-[...1 lines deleted...]
-        <v>1659</v>
       </c>
       <c r="F136">
         <v>10833</v>
       </c>
       <c r="G136" t="s">
-        <v>1660</v>
+        <v>1659</v>
       </c>
       <c r="H136" s="2">
         <v>590298936761</v>
       </c>
       <c r="I136"/>
       <c r="J136" t="s">
+        <v>1660</v>
+      </c>
+      <c r="K136" t="s">
         <v>1661</v>
       </c>
-      <c r="K136" t="s">
+      <c r="L136" t="s">
         <v>1662</v>
       </c>
-      <c r="L136" t="s">
+      <c r="M136" t="s">
         <v>1663</v>
       </c>
-      <c r="M136" t="s">
+      <c r="N136" t="s">
         <v>1664</v>
       </c>
-      <c r="N136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O136" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P136" t="s">
         <v>35</v>
       </c>
       <c r="Q136" t="s">
-        <v>1666</v>
+        <v>1665</v>
       </c>
       <c r="R136" t="s">
         <v>253</v>
       </c>
       <c r="S136" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T136" t="s">
         <v>39</v>
       </c>
       <c r="U136" t="s">
         <v>40</v>
       </c>
       <c r="V136" t="s">
+        <v>1666</v>
+      </c>
+      <c r="W136" t="s">
         <v>1667</v>
-      </c>
-[...1 lines deleted...]
-        <v>1668</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C137" t="s">
         <v>1669</v>
       </c>
-      <c r="C137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D137" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E137" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F137">
         <v>24432</v>
       </c>
       <c r="G137" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H137" s="2">
         <v>773170854270</v>
       </c>
       <c r="I137" t="s">
         <v>28</v>
       </c>
       <c r="J137" t="s">
+        <v>1670</v>
+      </c>
+      <c r="K137" t="s">
         <v>1671</v>
       </c>
-      <c r="K137" t="s">
+      <c r="L137" t="s">
         <v>1672</v>
       </c>
-      <c r="L137" t="s">
+      <c r="M137" t="s">
         <v>1673</v>
       </c>
-      <c r="M137" t="s">
+      <c r="N137" t="s">
         <v>1674</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675</v>
       </c>
       <c r="O137" t="s">
         <v>34</v>
       </c>
       <c r="P137" t="s">
         <v>35</v>
       </c>
       <c r="Q137" t="s">
-        <v>1676</v>
+        <v>1675</v>
       </c>
       <c r="R137" t="s">
         <v>37</v>
       </c>
       <c r="S137" t="s">
         <v>38</v>
       </c>
       <c r="T137" t="s">
         <v>39</v>
       </c>
       <c r="U137" t="s">
         <v>40</v>
       </c>
       <c r="V137"/>
       <c r="W137" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C138" t="s">
         <v>1677</v>
       </c>
-      <c r="C138" t="s">
+      <c r="D138" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E138" t="s">
         <v>1678</v>
-      </c>
-[...4 lines deleted...]
-        <v>1679</v>
       </c>
       <c r="F138">
         <v>10077</v>
       </c>
       <c r="G138" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H138" s="2">
         <v>246212253421</v>
       </c>
       <c r="I138"/>
       <c r="J138" t="s">
+        <v>1679</v>
+      </c>
+      <c r="K138" t="s">
         <v>1680</v>
       </c>
-      <c r="K138" t="s">
+      <c r="L138" t="s">
         <v>1681</v>
       </c>
-      <c r="L138" t="s">
+      <c r="M138" t="s">
         <v>1682</v>
       </c>
-      <c r="M138" t="s">
+      <c r="N138" t="s">
         <v>1683</v>
       </c>
-      <c r="N138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O138" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P138" t="s">
         <v>35</v>
       </c>
       <c r="Q138" t="s">
-        <v>1685</v>
+        <v>1684</v>
       </c>
       <c r="R138" t="s">
         <v>37</v>
       </c>
       <c r="S138" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T138" t="s">
-        <v>1686</v>
+        <v>1685</v>
       </c>
       <c r="U138" t="s">
         <v>40</v>
       </c>
       <c r="V138" t="s">
+        <v>1686</v>
+      </c>
+      <c r="W138" t="s">
         <v>1687</v>
-      </c>
-[...1 lines deleted...]
-        <v>1688</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C139" t="s">
         <v>1689</v>
       </c>
-      <c r="C139" t="s">
+      <c r="D139" t="s">
+        <v>270</v>
+      </c>
+      <c r="E139" t="s">
         <v>1690</v>
-      </c>
-[...4 lines deleted...]
-        <v>1691</v>
       </c>
       <c r="F139">
         <v>4154</v>
       </c>
       <c r="G139" t="s">
-        <v>1692</v>
+        <v>1691</v>
       </c>
       <c r="H139" s="2">
         <v>770200046359</v>
       </c>
       <c r="I139"/>
       <c r="J139" t="s">
+        <v>1692</v>
+      </c>
+      <c r="K139" t="s">
         <v>1693</v>
       </c>
-      <c r="K139" t="s">
+      <c r="L139" t="s">
         <v>1694</v>
       </c>
-      <c r="L139" t="s">
+      <c r="M139" t="s">
         <v>1695</v>
       </c>
-      <c r="M139" t="s">
+      <c r="N139" t="s">
         <v>1696</v>
       </c>
-      <c r="N139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O139" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P139" t="s">
         <v>35</v>
       </c>
       <c r="Q139" t="s">
-        <v>1698</v>
+        <v>1697</v>
       </c>
       <c r="R139" t="s">
         <v>37</v>
       </c>
       <c r="S139" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T139" t="s">
         <v>39</v>
       </c>
       <c r="U139" t="s">
         <v>40</v>
       </c>
       <c r="V139" t="s">
+        <v>1698</v>
+      </c>
+      <c r="W139" t="s">
         <v>1699</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C140" t="s">
         <v>1701</v>
       </c>
-      <c r="C140" t="s">
+      <c r="D140" t="s">
         <v>1702</v>
       </c>
-      <c r="D140" t="s">
+      <c r="E140" t="s">
         <v>1703</v>
-      </c>
-[...1 lines deleted...]
-        <v>1704</v>
       </c>
       <c r="F140">
         <v>17183</v>
       </c>
       <c r="G140" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="H140" s="2">
         <v>525204888870</v>
       </c>
       <c r="I140" t="s">
         <v>28</v>
       </c>
       <c r="J140" t="s">
+        <v>1704</v>
+      </c>
+      <c r="K140" t="s">
         <v>1705</v>
       </c>
-      <c r="K140" t="s">
+      <c r="L140" t="s">
         <v>1706</v>
       </c>
-      <c r="L140" t="s">
+      <c r="M140" t="s">
         <v>1707</v>
       </c>
-      <c r="M140" t="s">
+      <c r="N140" t="s">
         <v>1708</v>
       </c>
-      <c r="N140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O140" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P140" t="s">
         <v>35</v>
       </c>
       <c r="Q140" t="s">
-        <v>1710</v>
+        <v>1709</v>
       </c>
       <c r="R140" t="s">
         <v>37</v>
       </c>
       <c r="S140" t="s">
         <v>38</v>
       </c>
       <c r="T140" t="s">
         <v>39</v>
       </c>
       <c r="U140" t="s">
         <v>40</v>
       </c>
       <c r="V140" t="s">
-        <v>1711</v>
+        <v>1710</v>
       </c>
       <c r="W140" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C141" t="s">
         <v>1712</v>
       </c>
-      <c r="C141" t="s">
+      <c r="D141" t="s">
         <v>1713</v>
       </c>
-      <c r="D141" t="s">
+      <c r="E141" t="s">
         <v>1714</v>
-      </c>
-[...1 lines deleted...]
-        <v>1715</v>
       </c>
       <c r="F141">
         <v>20301</v>
       </c>
       <c r="G141" t="s">
         <v>58</v>
       </c>
       <c r="H141" s="2">
         <v>505016111862</v>
       </c>
       <c r="I141" t="s">
         <v>28</v>
       </c>
       <c r="J141" t="s">
+        <v>1715</v>
+      </c>
+      <c r="K141" t="s">
         <v>1716</v>
       </c>
-      <c r="K141" t="s">
+      <c r="L141" t="s">
         <v>1717</v>
       </c>
-      <c r="L141" t="s">
+      <c r="M141" t="s">
         <v>1718</v>
       </c>
-      <c r="M141" t="s">
+      <c r="N141" t="s">
         <v>1719</v>
-      </c>
-[...1 lines deleted...]
-        <v>1720</v>
       </c>
       <c r="O141" t="s">
         <v>64</v>
       </c>
       <c r="P141" t="s">
         <v>35</v>
       </c>
       <c r="Q141" t="s">
-        <v>1721</v>
+        <v>1720</v>
       </c>
       <c r="R141" t="s">
         <v>37</v>
       </c>
       <c r="S141" t="s">
         <v>38</v>
       </c>
       <c r="T141" t="s">
-        <v>1722</v>
+        <v>1721</v>
       </c>
       <c r="U141" t="s">
         <v>40</v>
       </c>
       <c r="V141" t="s">
+        <v>1722</v>
+      </c>
+      <c r="W141" t="s">
         <v>1723</v>
-      </c>
-[...1 lines deleted...]
-        <v>1724</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C142" t="s">
         <v>1725</v>
       </c>
-      <c r="C142" t="s">
+      <c r="D142" t="s">
         <v>1726</v>
       </c>
-      <c r="D142" t="s">
+      <c r="E142" t="s">
         <v>1727</v>
-      </c>
-[...1 lines deleted...]
-        <v>1728</v>
       </c>
       <c r="F142">
         <v>11383</v>
       </c>
       <c r="G142" t="s">
         <v>143</v>
       </c>
       <c r="H142" s="2">
         <v>650108155463</v>
       </c>
       <c r="I142"/>
       <c r="J142" t="s">
+        <v>1728</v>
+      </c>
+      <c r="K142" t="s">
         <v>1729</v>
       </c>
-      <c r="K142" t="s">
+      <c r="L142" t="s">
         <v>1730</v>
       </c>
-      <c r="L142" t="s">
+      <c r="M142" t="s">
         <v>1731</v>
       </c>
-      <c r="M142" t="s">
+      <c r="N142" t="s">
         <v>1732</v>
       </c>
-      <c r="N142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O142" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P142" t="s">
         <v>35</v>
       </c>
       <c r="Q142" t="s">
-        <v>1734</v>
+        <v>1733</v>
       </c>
       <c r="R142" t="s">
         <v>37</v>
       </c>
       <c r="S142" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T142" t="s">
-        <v>1735</v>
+        <v>1734</v>
       </c>
       <c r="U142" t="s">
         <v>40</v>
       </c>
       <c r="V142" t="s">
+        <v>1735</v>
+      </c>
+      <c r="W142" t="s">
         <v>1736</v>
-      </c>
-[...1 lines deleted...]
-        <v>1737</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C143" t="s">
         <v>1738</v>
       </c>
-      <c r="C143" t="s">
+      <c r="D143" t="s">
         <v>1739</v>
       </c>
-      <c r="D143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E143" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="F143">
         <v>16295</v>
       </c>
       <c r="G143" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H143" s="2" t="s">
-        <v>1741</v>
+        <v>1740</v>
       </c>
       <c r="I143" t="s">
         <v>28</v>
       </c>
       <c r="J143" t="s">
+        <v>1741</v>
+      </c>
+      <c r="K143" t="s">
         <v>1742</v>
       </c>
-      <c r="K143" t="s">
+      <c r="L143" t="s">
         <v>1743</v>
       </c>
-      <c r="L143" t="s">
+      <c r="M143" t="s">
         <v>1744</v>
       </c>
-      <c r="M143" t="s">
+      <c r="N143" t="s">
         <v>1745</v>
       </c>
-      <c r="N143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O143" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P143" t="s">
         <v>35</v>
       </c>
       <c r="Q143" t="s">
-        <v>1747</v>
+        <v>1746</v>
       </c>
       <c r="R143" t="s">
         <v>253</v>
       </c>
       <c r="S143" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
       <c r="T143" t="s">
         <v>39</v>
       </c>
       <c r="U143" t="s">
         <v>40</v>
       </c>
       <c r="V143" t="s">
+        <v>1747</v>
+      </c>
+      <c r="W143" t="s">
         <v>1748</v>
-      </c>
-[...1 lines deleted...]
-        <v>1749</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C144" t="s">
         <v>1750</v>
       </c>
-      <c r="C144" t="s">
+      <c r="D144" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E144" t="s">
         <v>1751</v>
-      </c>
-[...4 lines deleted...]
-        <v>1752</v>
       </c>
       <c r="F144">
         <v>4219</v>
       </c>
       <c r="G144" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H144" s="2">
         <v>666800065997</v>
       </c>
       <c r="I144"/>
       <c r="J144" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="K144" t="s">
+        <v>1752</v>
+      </c>
+      <c r="L144" t="s">
         <v>1753</v>
       </c>
-      <c r="L144" t="s">
+      <c r="M144" t="s">
         <v>1754</v>
       </c>
-      <c r="M144" t="s">
+      <c r="N144" t="s">
         <v>1755</v>
       </c>
-      <c r="N144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O144" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P144" t="s">
         <v>35</v>
       </c>
       <c r="Q144" t="s">
-        <v>1757</v>
+        <v>1756</v>
       </c>
       <c r="R144" t="s">
         <v>37</v>
       </c>
       <c r="S144" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T144" t="s">
         <v>39</v>
       </c>
       <c r="U144" t="s">
         <v>40</v>
       </c>
       <c r="V144" t="s">
+        <v>1757</v>
+      </c>
+      <c r="W144" t="s">
         <v>1758</v>
-      </c>
-[...1 lines deleted...]
-        <v>1759</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C145" t="s">
         <v>1760</v>
       </c>
-      <c r="C145" t="s">
+      <c r="D145" t="s">
         <v>1761</v>
       </c>
-      <c r="D145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E145" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F145">
         <v>4227</v>
       </c>
       <c r="G145" t="s">
-        <v>1763</v>
+        <v>1762</v>
       </c>
       <c r="H145" s="2">
         <v>350700233843</v>
       </c>
       <c r="I145"/>
       <c r="J145" t="s">
+        <v>1763</v>
+      </c>
+      <c r="K145" t="s">
         <v>1764</v>
       </c>
-      <c r="K145" t="s">
+      <c r="L145" t="s">
         <v>1765</v>
       </c>
-      <c r="L145" t="s">
+      <c r="M145" t="s">
         <v>1766</v>
       </c>
-      <c r="M145" t="s">
+      <c r="N145" t="s">
         <v>1767</v>
       </c>
-      <c r="N145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O145" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P145" t="s">
         <v>35</v>
       </c>
       <c r="Q145" t="s">
-        <v>1769</v>
+        <v>1768</v>
       </c>
       <c r="R145" t="s">
         <v>37</v>
       </c>
       <c r="S145" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T145" t="s">
-        <v>1770</v>
+        <v>1769</v>
       </c>
       <c r="U145" t="s">
         <v>40</v>
       </c>
       <c r="V145" t="s">
+        <v>1770</v>
+      </c>
+      <c r="W145" t="s">
         <v>1771</v>
-      </c>
-[...1 lines deleted...]
-        <v>1772</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C146" t="s">
         <v>1773</v>
       </c>
-      <c r="C146" t="s">
+      <c r="D146" t="s">
         <v>1774</v>
       </c>
-      <c r="D146" t="s">
+      <c r="E146" t="s">
         <v>1775</v>
-      </c>
-[...1 lines deleted...]
-        <v>1776</v>
       </c>
       <c r="F146">
         <v>13826</v>
       </c>
       <c r="G146" t="s">
-        <v>1777</v>
+        <v>1776</v>
       </c>
       <c r="H146" s="2">
         <v>667111799185</v>
       </c>
       <c r="I146"/>
       <c r="J146" t="s">
+        <v>1777</v>
+      </c>
+      <c r="K146" t="s">
         <v>1778</v>
       </c>
-      <c r="K146" t="s">
+      <c r="L146" t="s">
         <v>1779</v>
       </c>
-      <c r="L146" t="s">
+      <c r="M146" t="s">
         <v>1780</v>
       </c>
-      <c r="M146" t="s">
+      <c r="N146" t="s">
         <v>1781</v>
       </c>
-      <c r="N146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O146" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P146" t="s">
         <v>35</v>
       </c>
       <c r="Q146" t="s">
-        <v>1783</v>
+        <v>1782</v>
       </c>
       <c r="R146" t="s">
         <v>37</v>
       </c>
       <c r="S146" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T146" t="s">
         <v>39</v>
       </c>
       <c r="U146" t="s">
         <v>40</v>
       </c>
       <c r="V146" t="s">
+        <v>1783</v>
+      </c>
+      <c r="W146" t="s">
         <v>1784</v>
-      </c>
-[...1 lines deleted...]
-        <v>1785</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C147" t="s">
         <v>1786</v>
       </c>
-      <c r="C147" t="s">
+      <c r="D147" t="s">
         <v>1787</v>
       </c>
-      <c r="D147" t="s">
+      <c r="E147" t="s">
         <v>1788</v>
-      </c>
-[...1 lines deleted...]
-        <v>1789</v>
       </c>
       <c r="F147">
         <v>7358</v>
       </c>
       <c r="G147" t="s">
-        <v>1790</v>
+        <v>1789</v>
       </c>
       <c r="H147" s="2">
         <v>110116044503</v>
       </c>
       <c r="I147"/>
       <c r="J147" t="s">
+        <v>1790</v>
+      </c>
+      <c r="K147" t="s">
         <v>1791</v>
       </c>
-      <c r="K147" t="s">
+      <c r="L147" t="s">
         <v>1792</v>
       </c>
-      <c r="L147" t="s">
+      <c r="M147" t="s">
         <v>1793</v>
       </c>
-      <c r="M147" t="s">
+      <c r="N147" t="s">
         <v>1794</v>
       </c>
-      <c r="N147" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O147" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P147" t="s">
         <v>35</v>
       </c>
       <c r="Q147" t="s">
-        <v>1796</v>
+        <v>1795</v>
       </c>
       <c r="R147" t="s">
         <v>37</v>
       </c>
       <c r="S147" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T147" t="s">
-        <v>1797</v>
+        <v>1796</v>
       </c>
       <c r="U147" t="s">
         <v>40</v>
       </c>
       <c r="V147" t="s">
+        <v>1797</v>
+      </c>
+      <c r="W147" t="s">
         <v>1798</v>
-      </c>
-[...1 lines deleted...]
-        <v>1799</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C148" t="s">
         <v>1800</v>
-      </c>
-[...1 lines deleted...]
-        <v>1801</v>
       </c>
       <c r="D148" t="s">
         <v>842</v>
       </c>
       <c r="E148" t="s">
-        <v>1802</v>
+        <v>1801</v>
       </c>
       <c r="F148">
         <v>13661</v>
       </c>
       <c r="G148" t="s">
-        <v>1803</v>
+        <v>1802</v>
       </c>
       <c r="H148" s="2">
         <v>780436785050</v>
       </c>
       <c r="I148"/>
       <c r="J148" t="s">
+        <v>1803</v>
+      </c>
+      <c r="K148" t="s">
         <v>1804</v>
       </c>
-      <c r="K148" t="s">
+      <c r="L148" t="s">
         <v>1805</v>
       </c>
-      <c r="L148" t="s">
+      <c r="M148" t="s">
         <v>1806</v>
       </c>
-      <c r="M148" t="s">
+      <c r="N148" t="s">
         <v>1807</v>
       </c>
-      <c r="N148" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O148" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P148" t="s">
         <v>35</v>
       </c>
       <c r="Q148" t="s">
-        <v>1809</v>
+        <v>1808</v>
       </c>
       <c r="R148" t="s">
         <v>37</v>
       </c>
       <c r="S148" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T148" t="s">
         <v>39</v>
       </c>
       <c r="U148" t="s">
         <v>40</v>
       </c>
       <c r="V148" t="s">
+        <v>1809</v>
+      </c>
+      <c r="W148" t="s">
         <v>1810</v>
-      </c>
-[...1 lines deleted...]
-        <v>1811</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C149" t="s">
         <v>1812</v>
       </c>
-      <c r="C149" t="s">
+      <c r="D149" t="s">
         <v>1813</v>
       </c>
-      <c r="D149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E149" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F149">
         <v>4267</v>
       </c>
       <c r="G149" t="s">
-        <v>1815</v>
+        <v>1814</v>
       </c>
       <c r="H149" s="2">
         <v>519010048086</v>
       </c>
       <c r="I149"/>
       <c r="J149" t="s">
+        <v>1815</v>
+      </c>
+      <c r="K149" t="s">
         <v>1816</v>
       </c>
-      <c r="K149" t="s">
+      <c r="L149" t="s">
         <v>1817</v>
       </c>
-      <c r="L149" t="s">
+      <c r="M149" t="s">
         <v>1818</v>
       </c>
-      <c r="M149" t="s">
+      <c r="N149" t="s">
         <v>1819</v>
       </c>
-      <c r="N149" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O149" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P149" t="s">
         <v>35</v>
       </c>
       <c r="Q149" t="s">
-        <v>1821</v>
+        <v>1820</v>
       </c>
       <c r="R149" t="s">
         <v>37</v>
       </c>
       <c r="S149" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T149" t="s">
-        <v>1822</v>
+        <v>1821</v>
       </c>
       <c r="U149" t="s">
         <v>40</v>
       </c>
       <c r="V149" t="s">
+        <v>1822</v>
+      </c>
+      <c r="W149" t="s">
         <v>1823</v>
-      </c>
-[...1 lines deleted...]
-        <v>1824</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C150" t="s">
         <v>1825</v>
       </c>
-      <c r="C150" t="s">
+      <c r="D150" t="s">
         <v>1826</v>
       </c>
-      <c r="D150" t="s">
+      <c r="E150" t="s">
         <v>1827</v>
-      </c>
-[...1 lines deleted...]
-        <v>1828</v>
       </c>
       <c r="F150">
         <v>9726</v>
       </c>
       <c r="G150" t="s">
         <v>1035</v>
       </c>
       <c r="H150" s="2">
         <v>771706730710</v>
       </c>
       <c r="I150"/>
       <c r="J150" t="s">
+        <v>1828</v>
+      </c>
+      <c r="K150" t="s">
         <v>1829</v>
       </c>
-      <c r="K150" t="s">
+      <c r="L150" t="s">
         <v>1830</v>
       </c>
-      <c r="L150" t="s">
+      <c r="M150" t="s">
         <v>1831</v>
       </c>
-      <c r="M150" t="s">
+      <c r="N150" t="s">
         <v>1832</v>
       </c>
-      <c r="N150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O150" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P150" t="s">
         <v>35</v>
       </c>
       <c r="Q150" t="s">
-        <v>1834</v>
+        <v>1833</v>
       </c>
       <c r="R150" t="s">
         <v>253</v>
       </c>
       <c r="S150" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T150" t="s">
-        <v>1835</v>
+        <v>1834</v>
       </c>
       <c r="U150" t="s">
         <v>40</v>
       </c>
       <c r="V150" t="s">
+        <v>1835</v>
+      </c>
+      <c r="W150" t="s">
         <v>1836</v>
-      </c>
-[...1 lines deleted...]
-        <v>1837</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C151" t="s">
         <v>1838</v>
       </c>
-      <c r="C151" t="s">
+      <c r="D151" t="s">
         <v>1839</v>
       </c>
-      <c r="D151" t="s">
+      <c r="E151" t="s">
         <v>1840</v>
       </c>
-      <c r="E151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151">
-        <v>6021</v>
+        <v>14792</v>
       </c>
       <c r="G151" t="s">
-        <v>1258</v>
+        <v>117</v>
       </c>
       <c r="H151" s="2">
-        <v>165902053970</v>
+        <v>162802556485</v>
       </c>
       <c r="I151" t="s">
+        <v>28</v>
+      </c>
+      <c r="J151" t="s">
         <v>1841</v>
       </c>
-      <c r="J151" t="s">
+      <c r="K151" t="s">
         <v>1842</v>
       </c>
-      <c r="K151" t="s">
+      <c r="L151" t="s">
         <v>1843</v>
       </c>
-      <c r="L151" t="s">
+      <c r="M151" t="s">
         <v>1844</v>
       </c>
-      <c r="M151" t="s">
+      <c r="N151" t="s">
         <v>1845</v>
       </c>
-      <c r="N151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O151" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P151" t="s">
         <v>35</v>
       </c>
       <c r="Q151" t="s">
-        <v>1847</v>
+        <v>1846</v>
       </c>
       <c r="R151" t="s">
         <v>37</v>
       </c>
       <c r="S151" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T151" t="s">
-        <v>1848</v>
+        <v>39</v>
       </c>
       <c r="U151" t="s">
         <v>40</v>
       </c>
       <c r="V151" t="s">
-        <v>1849</v>
+        <v>1847</v>
       </c>
       <c r="W151" t="s">
-        <v>1850</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C152" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D152" t="s">
         <v>1851</v>
       </c>
-      <c r="C152" t="s">
+      <c r="E152" t="s">
         <v>1852</v>
       </c>
-      <c r="D152" t="s">
+      <c r="F152">
+        <v>14972</v>
+      </c>
+      <c r="G152" t="s">
+        <v>143</v>
+      </c>
+      <c r="H152" s="2">
+        <v>165035910113</v>
+      </c>
+      <c r="I152" t="s">
         <v>1853</v>
       </c>
-      <c r="E152" t="s">
+      <c r="J152" t="s">
         <v>1854</v>
       </c>
-      <c r="F152">
-[...11 lines deleted...]
-      <c r="J152" t="s">
+      <c r="K152" t="s">
         <v>1855</v>
       </c>
-      <c r="K152" t="s">
+      <c r="L152" t="s">
         <v>1856</v>
       </c>
-      <c r="L152" t="s">
+      <c r="M152" t="s">
         <v>1857</v>
       </c>
-      <c r="M152" t="s">
+      <c r="N152" t="s">
         <v>1858</v>
       </c>
-      <c r="N152" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O152" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P152" t="s">
         <v>35</v>
       </c>
       <c r="Q152" t="s">
+        <v>1859</v>
+      </c>
+      <c r="R152" t="s">
+        <v>82</v>
+      </c>
+      <c r="S152" t="s">
+        <v>38</v>
+      </c>
+      <c r="T152" t="s">
         <v>1860</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="U152" t="s">
         <v>40</v>
       </c>
       <c r="V152" t="s">
         <v>1861</v>
       </c>
       <c r="W152" t="s">
         <v>1862</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
         <v>1863</v>
       </c>
       <c r="C153" t="s">
         <v>1864</v>
       </c>
       <c r="D153" t="s">
         <v>1865</v>
       </c>
       <c r="E153" t="s">
         <v>1866</v>
       </c>
       <c r="F153">
-        <v>14972</v>
+        <v>9404</v>
       </c>
       <c r="G153" t="s">
-        <v>143</v>
+        <v>1814</v>
       </c>
       <c r="H153" s="2">
-        <v>165035910113</v>
-[...1 lines deleted...]
-      <c r="I153" t="s">
+        <v>330700214005</v>
+      </c>
+      <c r="I153"/>
+      <c r="J153" t="s">
         <v>1867</v>
       </c>
-      <c r="J153" t="s">
+      <c r="K153" t="s">
         <v>1868</v>
       </c>
-      <c r="K153" t="s">
+      <c r="L153" t="s">
         <v>1869</v>
       </c>
-      <c r="L153" t="s">
+      <c r="M153" t="s">
         <v>1870</v>
       </c>
-      <c r="M153" t="s">
+      <c r="N153" t="s">
         <v>1871</v>
       </c>
-      <c r="N153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O153" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P153" t="s">
         <v>35</v>
       </c>
       <c r="Q153" t="s">
+        <v>1872</v>
+      </c>
+      <c r="R153" t="s">
+        <v>279</v>
+      </c>
+      <c r="S153" t="s">
+        <v>109</v>
+      </c>
+      <c r="T153" t="s">
         <v>1873</v>
-      </c>
-[...7 lines deleted...]
-        <v>1874</v>
       </c>
       <c r="U153" t="s">
         <v>40</v>
       </c>
       <c r="V153" t="s">
+        <v>1874</v>
+      </c>
+      <c r="W153" t="s">
         <v>1875</v>
-      </c>
-[...1 lines deleted...]
-        <v>1876</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C154" t="s">
         <v>1877</v>
       </c>
-      <c r="C154" t="s">
+      <c r="D154" t="s">
         <v>1878</v>
       </c>
-      <c r="D154" t="s">
+      <c r="E154" t="s">
         <v>1879</v>
       </c>
-      <c r="E154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154">
-        <v>9404</v>
+        <v>12496</v>
       </c>
       <c r="G154" t="s">
-        <v>1815</v>
+        <v>399</v>
       </c>
       <c r="H154" s="2">
-        <v>330700214005</v>
+        <v>780160047864</v>
       </c>
       <c r="I154"/>
       <c r="J154" t="s">
+        <v>1880</v>
+      </c>
+      <c r="K154" t="s">
         <v>1881</v>
       </c>
-      <c r="K154" t="s">
+      <c r="L154" t="s">
         <v>1882</v>
       </c>
-      <c r="L154" t="s">
+      <c r="M154" t="s">
         <v>1883</v>
       </c>
-      <c r="M154" t="s">
+      <c r="N154" t="s">
         <v>1884</v>
       </c>
-      <c r="N154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O154" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P154" t="s">
         <v>35</v>
       </c>
       <c r="Q154" t="s">
-        <v>1886</v>
+        <v>1885</v>
       </c>
       <c r="R154" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
       <c r="S154" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T154" t="s">
-        <v>1887</v>
+        <v>39</v>
       </c>
       <c r="U154" t="s">
         <v>40</v>
       </c>
       <c r="V154" t="s">
-        <v>1888</v>
+        <v>1886</v>
       </c>
       <c r="W154" t="s">
-        <v>1889</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C155" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D155" t="s">
         <v>1890</v>
       </c>
-      <c r="C155" t="s">
+      <c r="E155" t="s">
         <v>1891</v>
       </c>
-      <c r="D155" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F155">
-        <v>12496</v>
+        <v>14336</v>
       </c>
       <c r="G155" t="s">
-        <v>398</v>
+        <v>542</v>
       </c>
       <c r="H155" s="2">
-        <v>780160047864</v>
+        <v>165702640410</v>
       </c>
       <c r="I155"/>
       <c r="J155" t="s">
+        <v>1892</v>
+      </c>
+      <c r="K155" t="s">
+        <v>1893</v>
+      </c>
+      <c r="L155" t="s">
         <v>1894</v>
       </c>
-      <c r="K155" t="s">
+      <c r="M155" t="s">
         <v>1895</v>
       </c>
-      <c r="L155" t="s">
+      <c r="N155" t="s">
         <v>1896</v>
       </c>
-      <c r="M155" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O155" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P155" t="s">
         <v>35</v>
       </c>
       <c r="Q155" t="s">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="R155" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S155" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T155" t="s">
         <v>39</v>
       </c>
       <c r="U155" t="s">
         <v>40</v>
       </c>
       <c r="V155" t="s">
-        <v>1900</v>
+        <v>1898</v>
       </c>
       <c r="W155" t="s">
-        <v>1901</v>
+        <v>39</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C156" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D156" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E156" t="s">
         <v>1902</v>
       </c>
-      <c r="C156" t="s">
+      <c r="F156">
+        <v>19722</v>
+      </c>
+      <c r="G156" t="s">
         <v>1903</v>
       </c>
-      <c r="D156" t="s">
+      <c r="H156" s="2">
+        <v>233903488572</v>
+      </c>
+      <c r="I156" t="s">
+        <v>28</v>
+      </c>
+      <c r="J156" t="s">
         <v>1904</v>
       </c>
-      <c r="E156" t="s">
+      <c r="K156" t="s">
         <v>1905</v>
       </c>
-      <c r="F156">
-[...9 lines deleted...]
-      <c r="J156" t="s">
+      <c r="L156" t="s">
         <v>1906</v>
       </c>
-      <c r="K156" t="s">
+      <c r="M156" t="s">
         <v>1907</v>
       </c>
-      <c r="L156" t="s">
+      <c r="N156" t="s">
         <v>1908</v>
       </c>
-      <c r="M156" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O156" t="s">
-        <v>105</v>
+        <v>64</v>
       </c>
       <c r="P156" t="s">
         <v>35</v>
       </c>
       <c r="Q156" t="s">
-        <v>1911</v>
+        <v>1909</v>
       </c>
       <c r="R156" t="s">
-        <v>253</v>
+        <v>1910</v>
       </c>
       <c r="S156" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T156" t="s">
         <v>39</v>
       </c>
       <c r="U156" t="s">
         <v>40</v>
       </c>
       <c r="V156" t="s">
+        <v>1911</v>
+      </c>
+      <c r="W156" t="s">
         <v>1912</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>1913</v>
       </c>
       <c r="C157" t="s">
         <v>1914</v>
       </c>
       <c r="D157" t="s">
         <v>1915</v>
       </c>
       <c r="E157" t="s">
         <v>1916</v>
       </c>
       <c r="F157">
-        <v>19722</v>
+        <v>16294</v>
       </c>
       <c r="G157" t="s">
+        <v>46</v>
+      </c>
+      <c r="H157" s="2">
+        <v>420546549081</v>
+      </c>
+      <c r="I157" t="s">
         <v>1917</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J157" t="s">
         <v>1918</v>
       </c>
       <c r="K157" t="s">
         <v>1919</v>
       </c>
       <c r="L157" t="s">
         <v>1920</v>
       </c>
       <c r="M157" t="s">
         <v>1921</v>
       </c>
       <c r="N157" t="s">
         <v>1922</v>
       </c>
       <c r="O157" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="P157" t="s">
         <v>35</v>
       </c>
       <c r="Q157" t="s">
         <v>1923</v>
       </c>
       <c r="R157" t="s">
-        <v>765</v>
+        <v>37</v>
       </c>
       <c r="S157" t="s">
         <v>38</v>
       </c>
       <c r="T157" t="s">
         <v>39</v>
       </c>
       <c r="U157" t="s">
         <v>40</v>
       </c>
-      <c r="V157" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V157"/>
       <c r="W157" t="s">
-        <v>1925</v>
+        <v>39</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C158" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D158" t="s">
         <v>1926</v>
       </c>
-      <c r="C158" t="s">
+      <c r="E158" t="s">
         <v>1927</v>
       </c>
-      <c r="D158" t="s">
+      <c r="F158">
+        <v>9938</v>
+      </c>
+      <c r="G158" t="s">
+        <v>542</v>
+      </c>
+      <c r="H158" s="2">
+        <v>770265011756</v>
+      </c>
+      <c r="I158"/>
+      <c r="J158" t="s">
         <v>1928</v>
       </c>
-      <c r="E158" t="s">
+      <c r="K158" t="s">
         <v>1929</v>
       </c>
-      <c r="F158">
-[...8 lines deleted...]
-      <c r="I158" t="s">
+      <c r="L158" t="s">
         <v>1930</v>
       </c>
-      <c r="J158" t="s">
+      <c r="M158" t="s">
         <v>1931</v>
       </c>
-      <c r="K158" t="s">
+      <c r="N158" t="s">
         <v>1932</v>
       </c>
-      <c r="L158" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O158" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P158" t="s">
         <v>35</v>
       </c>
       <c r="Q158" t="s">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="R158" t="s">
-        <v>37</v>
+        <v>687</v>
       </c>
       <c r="S158" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T158" t="s">
         <v>39</v>
       </c>
       <c r="U158" t="s">
         <v>40</v>
       </c>
-      <c r="V158"/>
+      <c r="V158" t="s">
+        <v>1934</v>
+      </c>
       <c r="W158" t="s">
-        <v>39</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C159" t="s">
         <v>1937</v>
       </c>
-      <c r="C159" t="s">
+      <c r="D159" t="s">
         <v>1938</v>
       </c>
-      <c r="D159" t="s">
+      <c r="E159" t="s">
         <v>1939</v>
       </c>
-      <c r="E159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F159">
-        <v>9938</v>
+        <v>4416</v>
       </c>
       <c r="G159" t="s">
-        <v>541</v>
+        <v>339</v>
       </c>
       <c r="H159" s="2">
-        <v>770265011756</v>
+        <v>246600260122</v>
       </c>
       <c r="I159"/>
       <c r="J159" t="s">
+        <v>1940</v>
+      </c>
+      <c r="K159" t="s">
         <v>1941</v>
       </c>
-      <c r="K159" t="s">
+      <c r="L159" t="s">
         <v>1942</v>
       </c>
-      <c r="L159" t="s">
+      <c r="M159" t="s">
         <v>1943</v>
       </c>
-      <c r="M159" t="s">
+      <c r="N159" t="s">
         <v>1944</v>
       </c>
-      <c r="N159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O159" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P159" t="s">
         <v>35</v>
       </c>
       <c r="Q159" t="s">
+        <v>1945</v>
+      </c>
+      <c r="R159" t="s">
+        <v>279</v>
+      </c>
+      <c r="S159" t="s">
+        <v>109</v>
+      </c>
+      <c r="T159" t="s">
         <v>1946</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="U159" t="s">
         <v>40</v>
       </c>
       <c r="V159" t="s">
         <v>1947</v>
       </c>
       <c r="W159" t="s">
         <v>1948</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>1949</v>
       </c>
       <c r="C160" t="s">
         <v>1950</v>
       </c>
       <c r="D160" t="s">
         <v>1951</v>
       </c>
       <c r="E160" t="s">
+        <v>976</v>
+      </c>
+      <c r="F160">
+        <v>23948</v>
+      </c>
+      <c r="G160" t="s">
+        <v>339</v>
+      </c>
+      <c r="H160" s="2">
+        <v>163203164272</v>
+      </c>
+      <c r="I160" t="s">
+        <v>28</v>
+      </c>
+      <c r="J160" t="s">
         <v>1952</v>
       </c>
-      <c r="F160">
-[...9 lines deleted...]
-      <c r="J160" t="s">
+      <c r="K160" t="s">
         <v>1953</v>
       </c>
-      <c r="K160" t="s">
+      <c r="L160" t="s">
         <v>1954</v>
       </c>
-      <c r="L160" t="s">
+      <c r="M160" t="s">
         <v>1955</v>
       </c>
-      <c r="M160" t="s">
+      <c r="N160" t="s">
         <v>1956</v>
-      </c>
-[...1 lines deleted...]
-        <v>1957</v>
       </c>
       <c r="O160" t="s">
         <v>34</v>
       </c>
       <c r="P160" t="s">
         <v>35</v>
       </c>
       <c r="Q160" t="s">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="R160" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
       <c r="S160" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T160" t="s">
-        <v>1959</v>
+        <v>39</v>
       </c>
       <c r="U160" t="s">
         <v>40</v>
       </c>
-      <c r="V160" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V160"/>
       <c r="W160" t="s">
-        <v>1961</v>
+        <v>39</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C161" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D161" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E161" t="s">
+        <v>1961</v>
+      </c>
+      <c r="F161">
+        <v>10205</v>
+      </c>
+      <c r="G161" t="s">
+        <v>658</v>
+      </c>
+      <c r="H161" s="2">
+        <v>461105546327</v>
+      </c>
+      <c r="I161"/>
+      <c r="J161" t="s">
         <v>1962</v>
       </c>
-      <c r="C161" t="s">
+      <c r="K161" t="s">
         <v>1963</v>
       </c>
-      <c r="D161" t="s">
+      <c r="L161" t="s">
         <v>1964</v>
       </c>
-      <c r="E161" t="s">
-[...14 lines deleted...]
-      <c r="J161" t="s">
+      <c r="M161" t="s">
         <v>1965</v>
       </c>
-      <c r="K161" t="s">
+      <c r="N161" t="s">
         <v>1966</v>
       </c>
-      <c r="L161" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O161" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P161" t="s">
         <v>35</v>
       </c>
       <c r="Q161" t="s">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="R161" t="s">
         <v>37</v>
       </c>
       <c r="S161" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T161" t="s">
-        <v>39</v>
+        <v>1968</v>
       </c>
       <c r="U161" t="s">
         <v>40</v>
       </c>
-      <c r="V161"/>
+      <c r="V161" t="s">
+        <v>1969</v>
+      </c>
       <c r="W161" t="s">
-        <v>39</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
         <v>1971</v>
       </c>
       <c r="C162" t="s">
         <v>1972</v>
       </c>
       <c r="D162" t="s">
         <v>1973</v>
       </c>
       <c r="E162" t="s">
         <v>1974</v>
       </c>
       <c r="F162">
-        <v>10205</v>
+        <v>17055</v>
       </c>
       <c r="G162" t="s">
-        <v>657</v>
+        <v>1975</v>
       </c>
       <c r="H162" s="2">
-        <v>461105546327</v>
-[...1 lines deleted...]
-      <c r="I162"/>
+        <v>773374003567</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1976</v>
+      </c>
       <c r="J162" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="K162" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="L162" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="M162" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="N162" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="O162" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P162" t="s">
         <v>35</v>
       </c>
       <c r="Q162" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="R162" t="s">
         <v>37</v>
       </c>
       <c r="S162" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T162" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="U162" t="s">
         <v>40</v>
       </c>
       <c r="V162" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="W162" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="C163" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="D163" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="E163" t="s">
-        <v>1987</v>
+        <v>1575</v>
       </c>
       <c r="F163">
-        <v>17055</v>
+        <v>8128</v>
       </c>
       <c r="G163" t="s">
-        <v>1988</v>
+        <v>471</v>
       </c>
       <c r="H163" s="2">
-        <v>773374003567</v>
-[...1 lines deleted...]
-      <c r="I163" t="s">
+        <v>462400129690</v>
+      </c>
+      <c r="I163"/>
+      <c r="J163" t="s">
         <v>1989</v>
       </c>
-      <c r="J163" t="s">
+      <c r="K163" t="s">
         <v>1990</v>
       </c>
-      <c r="K163" t="s">
+      <c r="L163" t="s">
         <v>1991</v>
       </c>
-      <c r="L163" t="s">
+      <c r="M163" t="s">
         <v>1992</v>
       </c>
-      <c r="M163" t="s">
+      <c r="N163" t="s">
         <v>1993</v>
       </c>
-      <c r="N163" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O163" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P163" t="s">
         <v>35</v>
       </c>
       <c r="Q163" t="s">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="R163" t="s">
         <v>37</v>
       </c>
       <c r="S163" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T163" t="s">
-        <v>1996</v>
+        <v>39</v>
       </c>
       <c r="U163" t="s">
         <v>40</v>
       </c>
       <c r="V163" t="s">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="W163" t="s">
-        <v>1998</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D164" t="s">
         <v>1999</v>
       </c>
-      <c r="C164" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E164" t="s">
-        <v>1576</v>
+        <v>360</v>
       </c>
       <c r="F164">
-        <v>8128</v>
+        <v>4533</v>
       </c>
       <c r="G164" t="s">
-        <v>470</v>
+        <v>117</v>
       </c>
       <c r="H164" s="2">
-        <v>462400129690</v>
+        <v>352501368913</v>
       </c>
       <c r="I164"/>
       <c r="J164" t="s">
+        <v>2000</v>
+      </c>
+      <c r="K164" t="s">
+        <v>2001</v>
+      </c>
+      <c r="L164" t="s">
         <v>2002</v>
       </c>
-      <c r="K164" t="s">
+      <c r="M164" t="s">
         <v>2003</v>
       </c>
-      <c r="L164" t="s">
+      <c r="N164" t="s">
         <v>2004</v>
       </c>
-      <c r="M164" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O164" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P164" t="s">
         <v>35</v>
       </c>
       <c r="Q164" t="s">
-        <v>2007</v>
+        <v>2005</v>
       </c>
       <c r="R164" t="s">
         <v>37</v>
       </c>
       <c r="S164" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T164" t="s">
-        <v>39</v>
+        <v>2006</v>
       </c>
       <c r="U164" t="s">
         <v>40</v>
       </c>
       <c r="V164" t="s">
+        <v>2007</v>
+      </c>
+      <c r="W164" t="s">
         <v>2008</v>
-      </c>
-[...1 lines deleted...]
-        <v>2009</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C165" t="s">
+        <v>974</v>
+      </c>
+      <c r="D165" t="s">
         <v>2010</v>
       </c>
-      <c r="C165" t="s">
+      <c r="E165" t="s">
         <v>2011</v>
       </c>
-      <c r="D165" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F165">
-        <v>19151</v>
+        <v>22539</v>
       </c>
       <c r="G165" t="s">
-        <v>398</v>
+        <v>74</v>
       </c>
       <c r="H165" s="2">
-        <v>222409370806</v>
+        <v>590425669286</v>
       </c>
       <c r="I165" t="s">
         <v>28</v>
       </c>
       <c r="J165" t="s">
+        <v>2012</v>
+      </c>
+      <c r="K165" t="s">
         <v>2013</v>
       </c>
-      <c r="K165" t="s">
+      <c r="L165" t="s">
         <v>2014</v>
       </c>
-      <c r="L165" t="s">
+      <c r="M165" t="s">
         <v>2015</v>
       </c>
-      <c r="M165" t="s">
+      <c r="N165" t="s">
         <v>2016</v>
       </c>
-      <c r="N165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O165" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P165" t="s">
         <v>35</v>
       </c>
       <c r="Q165" t="s">
-        <v>2018</v>
+        <v>2017</v>
       </c>
       <c r="R165" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S165" t="s">
         <v>38</v>
       </c>
       <c r="T165" t="s">
         <v>39</v>
       </c>
       <c r="U165" t="s">
         <v>40</v>
       </c>
       <c r="V165" t="s">
-        <v>2019</v>
+        <v>41</v>
       </c>
       <c r="W165" t="s">
-        <v>2020</v>
+        <v>39</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C166" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D166" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E166" t="s">
         <v>2021</v>
       </c>
-      <c r="C166" t="s">
+      <c r="F166">
+        <v>22773</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H166" s="2">
+        <v>222213536990</v>
+      </c>
+      <c r="I166" t="s">
+        <v>28</v>
+      </c>
+      <c r="J166" t="s">
         <v>2022</v>
       </c>
-      <c r="D166" t="s">
+      <c r="K166" t="s">
         <v>2023</v>
       </c>
-      <c r="E166" t="s">
-[...12 lines deleted...]
-      <c r="J166" t="s">
+      <c r="L166" t="s">
         <v>2024</v>
       </c>
-      <c r="K166" t="s">
+      <c r="M166" t="s">
         <v>2025</v>
       </c>
-      <c r="L166" t="s">
+      <c r="N166" t="s">
         <v>2026</v>
       </c>
-      <c r="M166" t="s">
+      <c r="O166" t="s">
+        <v>34</v>
+      </c>
+      <c r="P166" t="s">
         <v>2027</v>
       </c>
-      <c r="N166" t="s">
+      <c r="Q166" t="s">
         <v>2028</v>
-      </c>
-[...7 lines deleted...]
-        <v>2029</v>
       </c>
       <c r="R166" t="s">
         <v>37</v>
       </c>
       <c r="S166" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T166" t="s">
-        <v>2030</v>
+        <v>39</v>
       </c>
       <c r="U166" t="s">
         <v>40</v>
       </c>
       <c r="V166" t="s">
-        <v>2031</v>
+        <v>2029</v>
       </c>
       <c r="W166" t="s">
-        <v>2032</v>
+        <v>39</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C167" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D167" t="s">
+        <v>371</v>
+      </c>
+      <c r="E167" t="s">
+        <v>2032</v>
+      </c>
+      <c r="F167">
+        <v>15774</v>
+      </c>
+      <c r="G167" t="s">
         <v>2033</v>
       </c>
-      <c r="C167" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H167" s="2">
-        <v>590425669286</v>
+        <v>665812742377</v>
       </c>
       <c r="I167" t="s">
         <v>28</v>
       </c>
       <c r="J167" t="s">
+        <v>2034</v>
+      </c>
+      <c r="K167" t="s">
+        <v>2035</v>
+      </c>
+      <c r="L167" t="s">
         <v>2036</v>
       </c>
-      <c r="K167" t="s">
+      <c r="M167" t="s">
         <v>2037</v>
       </c>
-      <c r="L167" t="s">
+      <c r="N167" t="s">
         <v>2038</v>
       </c>
-      <c r="M167" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O167" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P167" t="s">
         <v>35</v>
       </c>
       <c r="Q167" t="s">
-        <v>2041</v>
+        <v>2039</v>
       </c>
       <c r="R167" t="s">
         <v>37</v>
       </c>
       <c r="S167" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T167" t="s">
         <v>39</v>
       </c>
       <c r="U167" t="s">
         <v>40</v>
       </c>
       <c r="V167" t="s">
-        <v>41</v>
+        <v>2040</v>
       </c>
       <c r="W167" t="s">
-        <v>39</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>2042</v>
       </c>
       <c r="C168" t="s">
         <v>2043</v>
       </c>
       <c r="D168" t="s">
         <v>2044</v>
       </c>
       <c r="E168" t="s">
+        <v>519</v>
+      </c>
+      <c r="F168">
+        <v>10049</v>
+      </c>
+      <c r="G168" t="s">
+        <v>301</v>
+      </c>
+      <c r="H168" s="2">
+        <v>781411977362</v>
+      </c>
+      <c r="I168" t="s">
         <v>2045</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J168" t="s">
         <v>2046</v>
       </c>
       <c r="K168" t="s">
         <v>2047</v>
       </c>
       <c r="L168" t="s">
         <v>2048</v>
       </c>
       <c r="M168" t="s">
         <v>2049</v>
       </c>
       <c r="N168" t="s">
         <v>2050</v>
       </c>
       <c r="O168" t="s">
         <v>34</v>
       </c>
       <c r="P168" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q168" t="s">
         <v>2051</v>
-      </c>
-[...1 lines deleted...]
-        <v>2052</v>
       </c>
       <c r="R168" t="s">
         <v>37</v>
       </c>
       <c r="S168" t="s">
         <v>38</v>
       </c>
       <c r="T168" t="s">
         <v>39</v>
       </c>
       <c r="U168" t="s">
         <v>40</v>
       </c>
-      <c r="V168" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V168"/>
       <c r="W168" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C169" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D169" t="s">
         <v>2054</v>
       </c>
-      <c r="C169" t="s">
+      <c r="E169" t="s">
         <v>2055</v>
       </c>
-      <c r="D169" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F169">
-        <v>15774</v>
+        <v>20946</v>
       </c>
       <c r="G169" t="s">
-        <v>2057</v>
+        <v>46</v>
       </c>
       <c r="H169" s="2">
-        <v>665812742377</v>
+        <v>311603752310</v>
       </c>
       <c r="I169" t="s">
         <v>28</v>
       </c>
       <c r="J169" t="s">
+        <v>2056</v>
+      </c>
+      <c r="K169" t="s">
+        <v>2057</v>
+      </c>
+      <c r="L169" t="s">
         <v>2058</v>
       </c>
-      <c r="K169" t="s">
+      <c r="M169" t="s">
         <v>2059</v>
       </c>
-      <c r="L169" t="s">
+      <c r="N169" t="s">
         <v>2060</v>
       </c>
-      <c r="M169" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O169" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P169" t="s">
         <v>35</v>
       </c>
       <c r="Q169" t="s">
-        <v>2063</v>
+        <v>2061</v>
       </c>
       <c r="R169" t="s">
         <v>37</v>
       </c>
       <c r="S169" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T169" t="s">
-        <v>39</v>
+        <v>308</v>
       </c>
       <c r="U169" t="s">
         <v>40</v>
       </c>
       <c r="V169" t="s">
-        <v>2064</v>
+        <v>2062</v>
       </c>
       <c r="W169" t="s">
-        <v>2065</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C170" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E170" t="s">
         <v>2066</v>
       </c>
-      <c r="C170" t="s">
+      <c r="F170">
+        <v>16627</v>
+      </c>
+      <c r="G170" t="s">
+        <v>287</v>
+      </c>
+      <c r="H170" s="2">
+        <v>380502817067</v>
+      </c>
+      <c r="I170" t="s">
         <v>2067</v>
       </c>
-      <c r="D170" t="s">
+      <c r="J170" t="s">
         <v>2068</v>
       </c>
-      <c r="E170" t="s">
-[...11 lines deleted...]
-      <c r="I170" t="s">
+      <c r="K170" t="s">
         <v>2069</v>
       </c>
-      <c r="J170" t="s">
+      <c r="L170" t="s">
         <v>2070</v>
       </c>
-      <c r="K170" t="s">
+      <c r="M170" t="s">
         <v>2071</v>
       </c>
-      <c r="L170" t="s">
+      <c r="N170" t="s">
         <v>2072</v>
       </c>
-      <c r="M170" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O170" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="P170" t="s">
         <v>35</v>
       </c>
       <c r="Q170" t="s">
-        <v>2075</v>
+        <v>2073</v>
       </c>
       <c r="R170" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S170" t="s">
         <v>38</v>
       </c>
       <c r="T170" t="s">
-        <v>39</v>
+        <v>2074</v>
       </c>
       <c r="U170" t="s">
         <v>40</v>
       </c>
-      <c r="V170"/>
+      <c r="V170" t="s">
+        <v>2075</v>
+      </c>
       <c r="W170" t="s">
-        <v>39</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="171" spans="1:23">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="C171" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="D171" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="E171" t="s">
-        <v>2079</v>
+        <v>1209</v>
       </c>
       <c r="F171">
-        <v>20946</v>
+        <v>13339</v>
       </c>
       <c r="G171" t="s">
-        <v>46</v>
+        <v>2080</v>
       </c>
       <c r="H171" s="2">
-        <v>311603752310</v>
-[...3 lines deleted...]
-      </c>
+        <v>631228598057</v>
+      </c>
+      <c r="I171"/>
       <c r="J171" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="K171" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="L171" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="M171" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="N171" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="O171" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P171" t="s">
         <v>35</v>
       </c>
       <c r="Q171" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="R171" t="s">
         <v>37</v>
       </c>
       <c r="S171" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T171" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="U171" t="s">
         <v>40</v>
       </c>
       <c r="V171" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="W171" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="C172" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="D172" t="s">
-        <v>1324</v>
+        <v>1323</v>
       </c>
       <c r="E172" t="s">
-        <v>2090</v>
+        <v>1197</v>
       </c>
       <c r="F172">
-        <v>16627</v>
+        <v>8569</v>
       </c>
       <c r="G172" t="s">
-        <v>286</v>
+        <v>339</v>
       </c>
       <c r="H172" s="2">
-        <v>380502817067</v>
-[...1 lines deleted...]
-      <c r="I172" t="s">
+        <v>381111865709</v>
+      </c>
+      <c r="I172"/>
+      <c r="J172" t="s">
         <v>2091</v>
       </c>
-      <c r="J172" t="s">
+      <c r="K172" t="s">
         <v>2092</v>
       </c>
-      <c r="K172" t="s">
+      <c r="L172" t="s">
         <v>2093</v>
       </c>
-      <c r="L172" t="s">
+      <c r="M172" t="s">
         <v>2094</v>
       </c>
-      <c r="M172" t="s">
+      <c r="N172" t="s">
         <v>2095</v>
       </c>
-      <c r="N172" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O172" t="s">
-        <v>64</v>
+        <v>106</v>
       </c>
       <c r="P172" t="s">
         <v>35</v>
       </c>
       <c r="Q172" t="s">
-        <v>2097</v>
+        <v>2096</v>
       </c>
       <c r="R172" t="s">
-        <v>765</v>
+        <v>37</v>
       </c>
       <c r="S172" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T172" t="s">
-        <v>2098</v>
+        <v>39</v>
       </c>
       <c r="U172" t="s">
         <v>40</v>
       </c>
       <c r="V172" t="s">
-        <v>2099</v>
+        <v>2097</v>
       </c>
       <c r="W172" t="s">
-        <v>2100</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="173" spans="1:23">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C173" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D173" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E173" t="s">
         <v>2101</v>
       </c>
-      <c r="C173" t="s">
+      <c r="F173">
+        <v>19039</v>
+      </c>
+      <c r="G173" t="s">
+        <v>580</v>
+      </c>
+      <c r="H173" s="2">
+        <v>781716135508</v>
+      </c>
+      <c r="I173" t="s">
+        <v>28</v>
+      </c>
+      <c r="J173" t="s">
         <v>2102</v>
       </c>
-      <c r="D173" t="s">
+      <c r="K173" t="s">
         <v>2103</v>
       </c>
-      <c r="E173" t="s">
-[...5 lines deleted...]
-      <c r="G173" t="s">
+      <c r="L173" t="s">
         <v>2104</v>
       </c>
-      <c r="H173" s="2">
-[...3 lines deleted...]
-      <c r="J173" t="s">
+      <c r="M173" t="s">
         <v>2105</v>
       </c>
-      <c r="K173" t="s">
+      <c r="N173" t="s">
         <v>2106</v>
       </c>
-      <c r="L173" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O173" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P173" t="s">
         <v>35</v>
       </c>
       <c r="Q173" t="s">
-        <v>2110</v>
+        <v>2107</v>
       </c>
       <c r="R173" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S173" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T173" t="s">
-        <v>307</v>
+        <v>39</v>
       </c>
       <c r="U173" t="s">
         <v>40</v>
       </c>
       <c r="V173" t="s">
-        <v>2111</v>
+        <v>2108</v>
       </c>
       <c r="W173" t="s">
-        <v>2112</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C174" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D174" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E174" t="s">
         <v>2113</v>
       </c>
-      <c r="C174" t="s">
+      <c r="F174"/>
+      <c r="G174" t="s">
+        <v>27</v>
+      </c>
+      <c r="H174" s="2">
+        <v>263520141046</v>
+      </c>
+      <c r="I174" t="s">
+        <v>28</v>
+      </c>
+      <c r="J174" t="s">
         <v>2114</v>
       </c>
-      <c r="D174" t="s">
-[...15 lines deleted...]
-      <c r="J174" t="s">
+      <c r="K174" t="s">
         <v>2115</v>
       </c>
-      <c r="K174" t="s">
+      <c r="L174" t="s">
         <v>2116</v>
       </c>
-      <c r="L174" t="s">
+      <c r="M174" t="s">
         <v>2117</v>
       </c>
-      <c r="M174" t="s">
+      <c r="N174" t="s">
         <v>2118</v>
       </c>
-      <c r="N174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O174" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P174" t="s">
         <v>35</v>
       </c>
       <c r="Q174" t="s">
-        <v>2120</v>
+        <v>2119</v>
       </c>
       <c r="R174" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S174" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T174" t="s">
         <v>39</v>
       </c>
       <c r="U174" t="s">
         <v>40</v>
       </c>
-      <c r="V174" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V174"/>
+      <c r="W174"/>
     </row>
     <row r="175" spans="1:23">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C175" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D175" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E175" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F175">
+        <v>7253</v>
+      </c>
+      <c r="G175" t="s">
+        <v>423</v>
+      </c>
+      <c r="H175" s="2">
+        <v>100101606802</v>
+      </c>
+      <c r="I175"/>
+      <c r="J175" t="s">
         <v>2123</v>
       </c>
-      <c r="C175" t="s">
+      <c r="K175" t="s">
         <v>2124</v>
       </c>
-      <c r="D175" t="s">
-[...2 lines deleted...]
-      <c r="E175" t="s">
+      <c r="L175" t="s">
         <v>2125</v>
       </c>
-      <c r="F175">
-[...11 lines deleted...]
-      <c r="J175" t="s">
+      <c r="M175" t="s">
         <v>2126</v>
       </c>
-      <c r="K175" t="s">
+      <c r="N175" t="s">
         <v>2127</v>
       </c>
-      <c r="L175" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O175" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P175" t="s">
         <v>35</v>
       </c>
       <c r="Q175" t="s">
-        <v>2131</v>
+        <v>2128</v>
       </c>
       <c r="R175" t="s">
-        <v>136</v>
+        <v>279</v>
       </c>
       <c r="S175" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T175" t="s">
-        <v>39</v>
+        <v>2129</v>
       </c>
       <c r="U175" t="s">
         <v>40</v>
       </c>
       <c r="V175" t="s">
-        <v>2132</v>
+        <v>2130</v>
       </c>
       <c r="W175" t="s">
-        <v>2133</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="176" spans="1:23">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C176" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D176" t="s">
         <v>2134</v>
       </c>
-      <c r="C176" t="s">
+      <c r="E176" t="s">
+        <v>99</v>
+      </c>
+      <c r="F176">
+        <v>9006</v>
+      </c>
+      <c r="G176" t="s">
         <v>2135</v>
       </c>
-      <c r="D176" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H176" s="2">
-        <v>100101606802</v>
+        <v>732600200483</v>
       </c>
       <c r="I176"/>
       <c r="J176" t="s">
+        <v>2136</v>
+      </c>
+      <c r="K176" t="s">
         <v>2137</v>
       </c>
-      <c r="K176" t="s">
+      <c r="L176" t="s">
         <v>2138</v>
       </c>
-      <c r="L176" t="s">
+      <c r="M176" t="s">
         <v>2139</v>
       </c>
-      <c r="M176" t="s">
+      <c r="N176" t="s">
         <v>2140</v>
       </c>
-      <c r="N176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O176" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P176" t="s">
         <v>35</v>
       </c>
       <c r="Q176" t="s">
+        <v>2141</v>
+      </c>
+      <c r="R176" t="s">
+        <v>687</v>
+      </c>
+      <c r="S176" t="s">
+        <v>109</v>
+      </c>
+      <c r="T176" t="s">
         <v>2142</v>
-      </c>
-[...7 lines deleted...]
-        <v>2143</v>
       </c>
       <c r="U176" t="s">
         <v>40</v>
       </c>
       <c r="V176" t="s">
+        <v>2143</v>
+      </c>
+      <c r="W176" t="s">
         <v>2144</v>
-      </c>
-[...1 lines deleted...]
-        <v>2145</v>
       </c>
     </row>
     <row r="177" spans="1:23">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C177" t="s">
         <v>2146</v>
       </c>
-      <c r="C177" t="s">
+      <c r="D177" t="s">
         <v>2147</v>
       </c>
-      <c r="D177" t="s">
+      <c r="E177" t="s">
         <v>2148</v>
       </c>
-      <c r="E177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F177">
-        <v>9006</v>
+        <v>22506</v>
       </c>
       <c r="G177" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H177" s="2">
+        <v>461105529177</v>
+      </c>
+      <c r="I177" t="s">
+        <v>28</v>
+      </c>
+      <c r="J177" t="s">
         <v>2149</v>
       </c>
-      <c r="H177" s="2">
-[...3 lines deleted...]
-      <c r="J177" t="s">
+      <c r="K177" t="s">
         <v>2150</v>
       </c>
-      <c r="K177" t="s">
+      <c r="L177" t="s">
         <v>2151</v>
       </c>
-      <c r="L177" t="s">
+      <c r="M177" t="s">
         <v>2152</v>
       </c>
-      <c r="M177" t="s">
+      <c r="N177" t="s">
         <v>2153</v>
       </c>
-      <c r="N177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O177" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P177" t="s">
         <v>35</v>
       </c>
       <c r="Q177" t="s">
+        <v>2154</v>
+      </c>
+      <c r="R177" t="s">
+        <v>82</v>
+      </c>
+      <c r="S177" t="s">
         <v>2155</v>
       </c>
-      <c r="R177" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T177" t="s">
-        <v>2156</v>
+        <v>39</v>
       </c>
       <c r="U177" t="s">
         <v>40</v>
       </c>
-      <c r="V177" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V177"/>
       <c r="W177" t="s">
-        <v>2158</v>
+        <v>39</v>
       </c>
     </row>
     <row r="178" spans="1:23">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>2159</v>
+        <v>2156</v>
       </c>
       <c r="C178" t="s">
-        <v>2160</v>
+        <v>2157</v>
       </c>
       <c r="D178" t="s">
-        <v>2161</v>
+        <v>2158</v>
       </c>
       <c r="E178" t="s">
-        <v>2162</v>
+        <v>245</v>
       </c>
       <c r="F178">
-        <v>22506</v>
+        <v>18587</v>
       </c>
       <c r="G178" t="s">
-        <v>2104</v>
+        <v>246</v>
       </c>
       <c r="H178" s="2">
-        <v>461105529177</v>
+        <v>325001695122</v>
       </c>
       <c r="I178" t="s">
         <v>28</v>
       </c>
       <c r="J178" t="s">
+        <v>2159</v>
+      </c>
+      <c r="K178" t="s">
+        <v>2160</v>
+      </c>
+      <c r="L178" t="s">
+        <v>2161</v>
+      </c>
+      <c r="M178" t="s">
+        <v>2162</v>
+      </c>
+      <c r="N178" t="s">
         <v>2163</v>
       </c>
-      <c r="K178" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O178" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P178" t="s">
         <v>35</v>
       </c>
       <c r="Q178" t="s">
-        <v>2168</v>
+        <v>2164</v>
       </c>
       <c r="R178" t="s">
         <v>37</v>
       </c>
       <c r="S178" t="s">
-        <v>2169</v>
+        <v>38</v>
       </c>
       <c r="T178" t="s">
         <v>39</v>
       </c>
       <c r="U178" t="s">
         <v>40</v>
       </c>
-      <c r="V178"/>
+      <c r="V178" t="s">
+        <v>2165</v>
+      </c>
       <c r="W178" t="s">
-        <v>39</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="179" spans="1:23">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C179" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D179" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E179" t="s">
         <v>2170</v>
       </c>
-      <c r="C179" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F179">
-        <v>23198</v>
+        <v>24077</v>
       </c>
       <c r="G179" t="s">
-        <v>208</v>
+        <v>411</v>
       </c>
       <c r="H179" s="2">
-        <v>263512663240</v>
+        <v>431312163186</v>
       </c>
       <c r="I179" t="s">
         <v>28</v>
       </c>
       <c r="J179" t="s">
+        <v>2171</v>
+      </c>
+      <c r="K179" t="s">
+        <v>2172</v>
+      </c>
+      <c r="L179" t="s">
+        <v>2173</v>
+      </c>
+      <c r="M179" t="s">
         <v>2174</v>
       </c>
-      <c r="K179" t="s">
+      <c r="N179" t="s">
         <v>2175</v>
-      </c>
-[...7 lines deleted...]
-        <v>2178</v>
       </c>
       <c r="O179" t="s">
         <v>34</v>
       </c>
       <c r="P179" t="s">
         <v>35</v>
       </c>
       <c r="Q179" t="s">
-        <v>2179</v>
+        <v>2176</v>
       </c>
       <c r="R179" t="s">
-        <v>278</v>
+        <v>82</v>
       </c>
       <c r="S179" t="s">
         <v>38</v>
       </c>
       <c r="T179" t="s">
         <v>39</v>
       </c>
       <c r="U179" t="s">
         <v>40</v>
       </c>
       <c r="V179"/>
       <c r="W179" t="s">
-        <v>2180</v>
+        <v>39</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>2181</v>
+        <v>2177</v>
       </c>
       <c r="C180" t="s">
-        <v>2182</v>
+        <v>2178</v>
       </c>
       <c r="D180" t="s">
-        <v>2183</v>
+        <v>554</v>
       </c>
       <c r="E180" t="s">
-        <v>245</v>
+        <v>2179</v>
       </c>
       <c r="F180">
-        <v>18587</v>
+        <v>22295</v>
       </c>
       <c r="G180" t="s">
-        <v>246</v>
+        <v>301</v>
       </c>
       <c r="H180" s="2">
-        <v>325001695122</v>
+        <v>550618472040</v>
       </c>
       <c r="I180" t="s">
         <v>28</v>
       </c>
       <c r="J180" t="s">
+        <v>2180</v>
+      </c>
+      <c r="K180" t="s">
+        <v>2181</v>
+      </c>
+      <c r="L180" t="s">
+        <v>2182</v>
+      </c>
+      <c r="M180" t="s">
+        <v>2183</v>
+      </c>
+      <c r="N180" t="s">
         <v>2184</v>
       </c>
-      <c r="K180" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O180" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P180" t="s">
         <v>35</v>
       </c>
       <c r="Q180" t="s">
-        <v>2189</v>
+        <v>2185</v>
       </c>
       <c r="R180" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S180" t="s">
         <v>38</v>
       </c>
       <c r="T180" t="s">
-        <v>39</v>
+        <v>2186</v>
       </c>
       <c r="U180" t="s">
         <v>40</v>
       </c>
       <c r="V180" t="s">
-        <v>2190</v>
+        <v>2187</v>
       </c>
       <c r="W180" t="s">
-        <v>2191</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="181" spans="1:23">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C181" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D181" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E181" t="s">
         <v>2192</v>
       </c>
-      <c r="C181" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F181">
-        <v>24077</v>
+        <v>23604</v>
       </c>
       <c r="G181" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="H181" s="2">
-        <v>431312163186</v>
+        <v>775101657518</v>
       </c>
       <c r="I181" t="s">
         <v>28</v>
       </c>
       <c r="J181" t="s">
+        <v>2193</v>
+      </c>
+      <c r="K181" t="s">
+        <v>2194</v>
+      </c>
+      <c r="L181" t="s">
+        <v>2195</v>
+      </c>
+      <c r="M181" t="s">
         <v>2196</v>
       </c>
-      <c r="K181" t="s">
+      <c r="N181" t="s">
         <v>2197</v>
       </c>
-      <c r="L181" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O181" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P181" t="s">
         <v>35</v>
       </c>
       <c r="Q181" t="s">
-        <v>2201</v>
+        <v>2198</v>
       </c>
       <c r="R181" t="s">
         <v>37</v>
       </c>
       <c r="S181" t="s">
         <v>38</v>
       </c>
       <c r="T181" t="s">
         <v>39</v>
       </c>
       <c r="U181" t="s">
         <v>40</v>
       </c>
       <c r="V181"/>
       <c r="W181" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="182" spans="1:23">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C182" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D182" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E182" t="s">
         <v>2202</v>
       </c>
-      <c r="C182" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F182">
-        <v>22295</v>
+        <v>21646</v>
       </c>
       <c r="G182" t="s">
-        <v>300</v>
+        <v>807</v>
       </c>
       <c r="H182" s="2">
-        <v>550618472040</v>
+        <v>470600621446</v>
       </c>
       <c r="I182" t="s">
         <v>28</v>
       </c>
       <c r="J182" t="s">
+        <v>2203</v>
+      </c>
+      <c r="K182" t="s">
+        <v>2204</v>
+      </c>
+      <c r="L182" t="s">
         <v>2205</v>
       </c>
-      <c r="K182" t="s">
+      <c r="M182" t="s">
         <v>2206</v>
       </c>
-      <c r="L182" t="s">
+      <c r="N182" t="s">
         <v>2207</v>
-      </c>
-[...4 lines deleted...]
-        <v>2209</v>
       </c>
       <c r="O182" t="s">
         <v>34</v>
       </c>
       <c r="P182" t="s">
         <v>35</v>
       </c>
       <c r="Q182" t="s">
+        <v>2208</v>
+      </c>
+      <c r="R182" t="s">
+        <v>279</v>
+      </c>
+      <c r="S182" t="s">
+        <v>2209</v>
+      </c>
+      <c r="T182" t="s">
         <v>2210</v>
-      </c>
-[...7 lines deleted...]
-        <v>2211</v>
       </c>
       <c r="U182" t="s">
         <v>40</v>
       </c>
       <c r="V182" t="s">
+        <v>2211</v>
+      </c>
+      <c r="W182" t="s">
         <v>2212</v>
-      </c>
-[...1 lines deleted...]
-        <v>2213</v>
       </c>
     </row>
     <row r="183" spans="1:23">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C183" t="s">
         <v>2214</v>
       </c>
-      <c r="C183" t="s">
+      <c r="D183" t="s">
         <v>2215</v>
       </c>
-      <c r="D183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E183" t="s">
-        <v>2217</v>
+        <v>986</v>
       </c>
       <c r="F183">
-        <v>23604</v>
+        <v>14920</v>
       </c>
       <c r="G183" t="s">
-        <v>398</v>
+        <v>100</v>
       </c>
       <c r="H183" s="2">
-        <v>775101657518</v>
+        <v>290121908382</v>
       </c>
       <c r="I183" t="s">
         <v>28</v>
       </c>
       <c r="J183" t="s">
+        <v>2216</v>
+      </c>
+      <c r="K183" t="s">
+        <v>2217</v>
+      </c>
+      <c r="L183" t="s">
         <v>2218</v>
       </c>
-      <c r="K183" t="s">
+      <c r="M183" t="s">
         <v>2219</v>
       </c>
-      <c r="L183" t="s">
+      <c r="N183" t="s">
         <v>2220</v>
       </c>
-      <c r="M183" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O183" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P183" t="s">
         <v>35</v>
       </c>
       <c r="Q183" t="s">
-        <v>2223</v>
+        <v>2221</v>
       </c>
       <c r="R183" t="s">
-        <v>37</v>
+        <v>279</v>
       </c>
       <c r="S183" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T183" t="s">
         <v>39</v>
       </c>
       <c r="U183" t="s">
         <v>40</v>
       </c>
-      <c r="V183"/>
+      <c r="V183" t="s">
+        <v>2222</v>
+      </c>
       <c r="W183" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="184" spans="1:23">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C184" t="s">
         <v>2224</v>
       </c>
-      <c r="C184" t="s">
+      <c r="D184" t="s">
         <v>2225</v>
       </c>
-      <c r="D184" t="s">
+      <c r="E184" t="s">
+        <v>744</v>
+      </c>
+      <c r="F184">
+        <v>4923</v>
+      </c>
+      <c r="G184" t="s">
+        <v>423</v>
+      </c>
+      <c r="H184" s="2">
+        <v>372900004741</v>
+      </c>
+      <c r="I184"/>
+      <c r="J184" t="s">
         <v>2226</v>
       </c>
-      <c r="E184" t="s">
+      <c r="K184" t="s">
         <v>2227</v>
       </c>
-      <c r="F184">
-[...11 lines deleted...]
-      <c r="J184" t="s">
+      <c r="L184" t="s">
         <v>2228</v>
       </c>
-      <c r="K184" t="s">
+      <c r="M184" t="s">
         <v>2229</v>
       </c>
-      <c r="L184" t="s">
+      <c r="N184" t="s">
         <v>2230</v>
       </c>
-      <c r="M184" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O184" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P184" t="s">
         <v>35</v>
       </c>
       <c r="Q184" t="s">
-        <v>2233</v>
+        <v>2231</v>
       </c>
       <c r="R184" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
       <c r="S184" t="s">
-        <v>2234</v>
+        <v>109</v>
       </c>
       <c r="T184" t="s">
-        <v>2235</v>
+        <v>39</v>
       </c>
       <c r="U184" t="s">
         <v>40</v>
       </c>
       <c r="V184" t="s">
-        <v>2236</v>
+        <v>2232</v>
       </c>
       <c r="W184" t="s">
-        <v>2237</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="185" spans="1:23">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C185" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D185" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E185" t="s">
+        <v>2236</v>
+      </c>
+      <c r="F185">
+        <v>10369</v>
+      </c>
+      <c r="G185" t="s">
+        <v>339</v>
+      </c>
+      <c r="H185" s="2">
+        <v>662337118880</v>
+      </c>
+      <c r="I185"/>
+      <c r="J185" t="s">
+        <v>2237</v>
+      </c>
+      <c r="K185" t="s">
         <v>2238</v>
       </c>
-      <c r="C185" t="s">
+      <c r="L185" t="s">
         <v>2239</v>
       </c>
-      <c r="D185" t="s">
+      <c r="M185" t="s">
         <v>2240</v>
       </c>
-      <c r="E185" t="s">
-[...14 lines deleted...]
-      <c r="J185" t="s">
+      <c r="N185" t="s">
         <v>2241</v>
       </c>
-      <c r="K185" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O185" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P185" t="s">
         <v>35</v>
       </c>
       <c r="Q185" t="s">
-        <v>2246</v>
+        <v>2242</v>
       </c>
       <c r="R185" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
       <c r="S185" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T185" t="s">
-        <v>39</v>
+        <v>2243</v>
       </c>
       <c r="U185" t="s">
         <v>40</v>
       </c>
       <c r="V185" t="s">
-        <v>2247</v>
+        <v>2244</v>
       </c>
       <c r="W185" t="s">
-        <v>39</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C186" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D186" t="s">
         <v>2248</v>
       </c>
-      <c r="C186" t="s">
+      <c r="E186" t="s">
         <v>2249</v>
       </c>
-      <c r="D186" t="s">
+      <c r="F186">
+        <v>19208</v>
+      </c>
+      <c r="G186" t="s">
+        <v>130</v>
+      </c>
+      <c r="H186" s="2">
+        <v>231519626004</v>
+      </c>
+      <c r="I186" t="s">
+        <v>28</v>
+      </c>
+      <c r="J186" t="s">
         <v>2250</v>
       </c>
-      <c r="E186" t="s">
-[...12 lines deleted...]
-      <c r="J186" t="s">
+      <c r="K186" t="s">
         <v>2251</v>
       </c>
-      <c r="K186" t="s">
+      <c r="L186" t="s">
         <v>2252</v>
       </c>
-      <c r="L186" t="s">
+      <c r="M186" t="s">
         <v>2253</v>
       </c>
-      <c r="M186" t="s">
+      <c r="N186" t="s">
         <v>2254</v>
       </c>
-      <c r="N186" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O186" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P186" t="s">
         <v>35</v>
       </c>
       <c r="Q186" t="s">
-        <v>2256</v>
+        <v>2255</v>
       </c>
       <c r="R186" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S186" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T186" t="s">
         <v>39</v>
       </c>
       <c r="U186" t="s">
         <v>40</v>
       </c>
       <c r="V186" t="s">
+        <v>2256</v>
+      </c>
+      <c r="W186" t="s">
         <v>2257</v>
-      </c>
-[...1 lines deleted...]
-        <v>2258</v>
       </c>
     </row>
     <row r="187" spans="1:23">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C187" t="s">
         <v>2259</v>
       </c>
-      <c r="C187" t="s">
+      <c r="D187" t="s">
         <v>2260</v>
-      </c>
-[...1 lines deleted...]
-        <v>1164</v>
       </c>
       <c r="E187" t="s">
         <v>2261</v>
       </c>
       <c r="F187">
-        <v>10369</v>
+        <v>17681</v>
       </c>
       <c r="G187" t="s">
-        <v>338</v>
+        <v>2262</v>
       </c>
       <c r="H187" s="2">
-        <v>662337118880</v>
-[...1 lines deleted...]
-      <c r="I187"/>
+        <v>860220234124</v>
+      </c>
+      <c r="I187" t="s">
+        <v>340</v>
+      </c>
       <c r="J187" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="K187" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="L187" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="M187" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="N187" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="O187" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P187" t="s">
         <v>35</v>
       </c>
       <c r="Q187" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="R187" t="s">
         <v>37</v>
       </c>
       <c r="S187" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T187" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="U187" t="s">
         <v>40</v>
       </c>
       <c r="V187" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="W187" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="188" spans="1:23">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
       <c r="C188" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="D188" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="E188" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="F188">
-        <v>19208</v>
+        <v>5053</v>
       </c>
       <c r="G188" t="s">
-        <v>129</v>
+        <v>1035</v>
       </c>
       <c r="H188" s="2">
-        <v>231519626004</v>
-[...3 lines deleted...]
-      </c>
+        <v>590300901511</v>
+      </c>
+      <c r="I188"/>
       <c r="J188" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="K188" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="L188" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="M188" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="N188" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
       <c r="O188" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P188" t="s">
         <v>35</v>
       </c>
       <c r="Q188" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="R188" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S188" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T188" t="s">
-        <v>39</v>
+        <v>2282</v>
       </c>
       <c r="U188" t="s">
         <v>40</v>
       </c>
       <c r="V188" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="W188" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="189" spans="1:23">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="C189" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="D189" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="E189" t="s">
-        <v>2286</v>
+        <v>422</v>
       </c>
       <c r="F189">
-        <v>17681</v>
+        <v>17910</v>
       </c>
       <c r="G189" t="s">
-        <v>2287</v>
+        <v>423</v>
       </c>
       <c r="H189" s="2">
-        <v>860220234124</v>
-[...3 lines deleted...]
-      </c>
+        <v>772320320631</v>
+      </c>
+      <c r="I189"/>
       <c r="J189" t="s">
         <v>2288</v>
       </c>
       <c r="K189" t="s">
         <v>2289</v>
       </c>
       <c r="L189" t="s">
         <v>2290</v>
       </c>
       <c r="M189" t="s">
         <v>2291</v>
       </c>
       <c r="N189" t="s">
         <v>2292</v>
       </c>
       <c r="O189" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P189" t="s">
         <v>35</v>
       </c>
       <c r="Q189" t="s">
         <v>2293</v>
       </c>
       <c r="R189" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S189" t="s">
         <v>38</v>
       </c>
       <c r="T189" t="s">
-        <v>2294</v>
+        <v>39</v>
       </c>
       <c r="U189" t="s">
         <v>40</v>
       </c>
       <c r="V189" t="s">
+        <v>2294</v>
+      </c>
+      <c r="W189" t="s">
         <v>2295</v>
-      </c>
-[...1 lines deleted...]
-        <v>2296</v>
       </c>
     </row>
     <row r="190" spans="1:23">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C190" t="s">
         <v>2297</v>
       </c>
-      <c r="C190" t="s">
+      <c r="D190" t="s">
         <v>2298</v>
       </c>
-      <c r="D190" t="s">
+      <c r="E190" t="s">
         <v>2299</v>
       </c>
-      <c r="E190" t="s">
+      <c r="F190">
+        <v>22980</v>
+      </c>
+      <c r="G190" t="s">
         <v>2300</v>
       </c>
-      <c r="F190">
-[...4 lines deleted...]
-      </c>
       <c r="H190" s="2">
-        <v>590300901511</v>
-[...1 lines deleted...]
-      <c r="I190"/>
+        <v>784004416014</v>
+      </c>
+      <c r="I190" t="s">
+        <v>2301</v>
+      </c>
       <c r="J190" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="K190" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="L190" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c r="M190" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
       <c r="N190" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="O190" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P190" t="s">
         <v>35</v>
       </c>
       <c r="Q190" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
       <c r="R190" t="s">
-        <v>37</v>
+        <v>1910</v>
       </c>
       <c r="S190" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T190" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="U190" t="s">
         <v>40</v>
       </c>
-      <c r="V190" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V190"/>
       <c r="W190" t="s">
         <v>2309</v>
       </c>
     </row>
     <row r="191" spans="1:23">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
         <v>2310</v>
       </c>
       <c r="C191" t="s">
         <v>2311</v>
       </c>
       <c r="D191" t="s">
         <v>2312</v>
       </c>
       <c r="E191" t="s">
-        <v>421</v>
+        <v>2313</v>
       </c>
       <c r="F191">
-        <v>17910</v>
+        <v>11152</v>
       </c>
       <c r="G191" t="s">
-        <v>422</v>
+        <v>658</v>
       </c>
       <c r="H191" s="2">
-        <v>772320320631</v>
+        <v>352502440792</v>
       </c>
       <c r="I191"/>
       <c r="J191" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="K191" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="L191" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="M191" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="N191" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="O191" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P191" t="s">
         <v>35</v>
       </c>
       <c r="Q191" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="R191" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S191" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T191" t="s">
-        <v>39</v>
+        <v>2320</v>
       </c>
       <c r="U191" t="s">
         <v>40</v>
       </c>
       <c r="V191" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
       <c r="W191" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="192" spans="1:23">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
       <c r="C192" t="s">
-        <v>2322</v>
+        <v>941</v>
       </c>
       <c r="D192" t="s">
-        <v>2323</v>
+        <v>1890</v>
       </c>
       <c r="E192" t="s">
+        <v>470</v>
+      </c>
+      <c r="F192">
+        <v>18963</v>
+      </c>
+      <c r="G192" t="s">
+        <v>471</v>
+      </c>
+      <c r="H192" s="2">
+        <v>166020365160</v>
+      </c>
+      <c r="I192" t="s">
+        <v>28</v>
+      </c>
+      <c r="J192" t="s">
         <v>2324</v>
       </c>
-      <c r="F192">
-[...2 lines deleted...]
-      <c r="G192" t="s">
+      <c r="K192" t="s">
         <v>2325</v>
       </c>
-      <c r="H192" s="2">
-[...2 lines deleted...]
-      <c r="I192" t="s">
+      <c r="L192" t="s">
         <v>2326</v>
       </c>
-      <c r="J192" t="s">
+      <c r="M192" t="s">
         <v>2327</v>
       </c>
-      <c r="K192" t="s">
+      <c r="N192" t="s">
         <v>2328</v>
       </c>
-      <c r="L192" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O192" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P192" t="s">
         <v>35</v>
       </c>
       <c r="Q192" t="s">
-        <v>2332</v>
+        <v>2329</v>
       </c>
       <c r="R192" t="s">
-        <v>765</v>
+        <v>37</v>
       </c>
       <c r="S192" t="s">
         <v>38</v>
       </c>
       <c r="T192" t="s">
-        <v>2333</v>
+        <v>2330</v>
       </c>
       <c r="U192" t="s">
         <v>40</v>
       </c>
-      <c r="V192"/>
+      <c r="V192" t="s">
+        <v>2331</v>
+      </c>
       <c r="W192" t="s">
-        <v>2334</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="193" spans="1:23">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C193" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D193" t="s">
         <v>2335</v>
       </c>
-      <c r="C193" t="s">
+      <c r="E193" t="s">
         <v>2336</v>
       </c>
-      <c r="D193" t="s">
+      <c r="F193">
+        <v>17085</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H193" s="2">
+        <v>507562695614</v>
+      </c>
+      <c r="I193" t="s">
+        <v>28</v>
+      </c>
+      <c r="J193" t="s">
         <v>2337</v>
       </c>
-      <c r="E193" t="s">
+      <c r="K193" t="s">
         <v>2338</v>
       </c>
-      <c r="F193">
-[...9 lines deleted...]
-      <c r="J193" t="s">
+      <c r="L193" t="s">
         <v>2339</v>
       </c>
-      <c r="K193" t="s">
+      <c r="M193" t="s">
         <v>2340</v>
       </c>
-      <c r="L193" t="s">
+      <c r="N193" t="s">
         <v>2341</v>
       </c>
-      <c r="M193" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O193" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P193" t="s">
         <v>35</v>
       </c>
       <c r="Q193" t="s">
-        <v>2344</v>
+        <v>2342</v>
       </c>
       <c r="R193" t="s">
         <v>37</v>
       </c>
       <c r="S193" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T193" t="s">
-        <v>2345</v>
+        <v>39</v>
       </c>
       <c r="U193" t="s">
         <v>40</v>
       </c>
       <c r="V193" t="s">
-        <v>2346</v>
+        <v>2343</v>
       </c>
       <c r="W193" t="s">
-        <v>2347</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="194" spans="1:23">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>2348</v>
+        <v>2345</v>
       </c>
       <c r="C194" t="s">
-        <v>941</v>
+        <v>284</v>
       </c>
       <c r="D194" t="s">
-        <v>1904</v>
+        <v>2346</v>
       </c>
       <c r="E194" t="s">
-        <v>469</v>
+        <v>2347</v>
       </c>
       <c r="F194">
-        <v>18963</v>
+        <v>23286</v>
       </c>
       <c r="G194" t="s">
-        <v>470</v>
+        <v>411</v>
       </c>
       <c r="H194" s="2">
-        <v>166020365160</v>
+        <v>262312939040</v>
       </c>
       <c r="I194" t="s">
         <v>28</v>
       </c>
       <c r="J194" t="s">
+        <v>2348</v>
+      </c>
+      <c r="K194" t="s">
         <v>2349</v>
       </c>
-      <c r="K194" t="s">
+      <c r="L194" t="s">
         <v>2350</v>
       </c>
-      <c r="L194" t="s">
+      <c r="M194" t="s">
         <v>2351</v>
       </c>
-      <c r="M194" t="s">
+      <c r="N194" t="s">
         <v>2352</v>
       </c>
-      <c r="N194" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O194" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P194" t="s">
         <v>35</v>
       </c>
       <c r="Q194" t="s">
-        <v>2354</v>
+        <v>2353</v>
       </c>
       <c r="R194" t="s">
-        <v>37</v>
+        <v>279</v>
       </c>
       <c r="S194" t="s">
         <v>38</v>
       </c>
       <c r="T194" t="s">
-        <v>2355</v>
+        <v>2354</v>
       </c>
       <c r="U194" t="s">
         <v>40</v>
       </c>
       <c r="V194" t="s">
+        <v>2355</v>
+      </c>
+      <c r="W194" t="s">
         <v>2356</v>
-      </c>
-[...1 lines deleted...]
-        <v>2357</v>
       </c>
     </row>
     <row r="195" spans="1:23">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C195" t="s">
         <v>2358</v>
       </c>
-      <c r="C195" t="s">
+      <c r="D195" t="s">
         <v>2359</v>
       </c>
-      <c r="D195" t="s">
+      <c r="E195" t="s">
+        <v>1788</v>
+      </c>
+      <c r="F195">
+        <v>6940</v>
+      </c>
+      <c r="G195" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H195" s="2">
+        <v>602712924820</v>
+      </c>
+      <c r="I195"/>
+      <c r="J195" t="s">
         <v>2360</v>
       </c>
-      <c r="E195" t="s">
+      <c r="K195" t="s">
         <v>2361</v>
       </c>
-      <c r="F195">
-[...11 lines deleted...]
-      <c r="J195" t="s">
+      <c r="L195" t="s">
         <v>2362</v>
       </c>
-      <c r="K195" t="s">
+      <c r="M195" t="s">
         <v>2363</v>
       </c>
-      <c r="L195" t="s">
+      <c r="N195" t="s">
         <v>2364</v>
       </c>
-      <c r="M195" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O195" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P195" t="s">
         <v>35</v>
       </c>
       <c r="Q195" t="s">
-        <v>2367</v>
+        <v>2365</v>
       </c>
       <c r="R195" t="s">
         <v>37</v>
       </c>
       <c r="S195" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T195" t="s">
         <v>39</v>
       </c>
       <c r="U195" t="s">
         <v>40</v>
       </c>
       <c r="V195" t="s">
-        <v>2368</v>
+        <v>2366</v>
       </c>
       <c r="W195" t="s">
-        <v>2369</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="196" spans="1:23">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C196" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D196" t="s">
         <v>2370</v>
       </c>
-      <c r="C196" t="s">
-[...2 lines deleted...]
-      <c r="D196" t="s">
+      <c r="E196" t="s">
         <v>2371</v>
       </c>
-      <c r="E196" t="s">
+      <c r="F196">
+        <v>14984</v>
+      </c>
+      <c r="G196" t="s">
+        <v>423</v>
+      </c>
+      <c r="H196" s="2">
+        <v>165039948929</v>
+      </c>
+      <c r="I196" t="s">
         <v>2372</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J196" t="s">
         <v>2373</v>
       </c>
       <c r="K196" t="s">
         <v>2374</v>
       </c>
       <c r="L196" t="s">
         <v>2375</v>
       </c>
       <c r="M196" t="s">
         <v>2376</v>
       </c>
       <c r="N196" t="s">
         <v>2377</v>
       </c>
       <c r="O196" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P196" t="s">
         <v>35</v>
       </c>
       <c r="Q196" t="s">
         <v>2378</v>
       </c>
       <c r="R196" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
       <c r="S196" t="s">
         <v>38</v>
       </c>
       <c r="T196" t="s">
         <v>2379</v>
       </c>
       <c r="U196" t="s">
         <v>40</v>
       </c>
       <c r="V196" t="s">
         <v>2380</v>
       </c>
       <c r="W196" t="s">
         <v>2381</v>
       </c>
     </row>
     <row r="197" spans="1:23">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>2382</v>
       </c>
       <c r="C197" t="s">
         <v>2383</v>
       </c>
       <c r="D197" t="s">
         <v>2384</v>
       </c>
       <c r="E197" t="s">
-        <v>1789</v>
+        <v>2385</v>
       </c>
       <c r="F197">
-        <v>6940</v>
+        <v>5324</v>
       </c>
       <c r="G197" t="s">
-        <v>1258</v>
+        <v>301</v>
       </c>
       <c r="H197" s="2">
-        <v>602712924820</v>
-[...1 lines deleted...]
-      <c r="I197"/>
+        <v>344400092261</v>
+      </c>
+      <c r="I197" t="s">
+        <v>2386</v>
+      </c>
       <c r="J197" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
       <c r="K197" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="L197" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="M197" t="s">
-        <v>2388</v>
+        <v>1155</v>
       </c>
       <c r="N197" t="s">
-        <v>2389</v>
+        <v>2390</v>
       </c>
       <c r="O197" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P197" t="s">
         <v>35</v>
       </c>
       <c r="Q197" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
       <c r="R197" t="s">
         <v>37</v>
       </c>
       <c r="S197" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T197" t="s">
-        <v>39</v>
+        <v>2392</v>
       </c>
       <c r="U197" t="s">
         <v>40</v>
       </c>
       <c r="V197" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="W197" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="198" spans="1:23">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>2393</v>
+        <v>2395</v>
       </c>
       <c r="C198" t="s">
-        <v>2394</v>
+        <v>2396</v>
       </c>
       <c r="D198" t="s">
-        <v>2395</v>
+        <v>1890</v>
       </c>
       <c r="E198" t="s">
-        <v>2396</v>
+        <v>372</v>
       </c>
       <c r="F198">
-        <v>14984</v>
+        <v>15050</v>
       </c>
       <c r="G198" t="s">
-        <v>422</v>
+        <v>373</v>
       </c>
       <c r="H198" s="2">
-        <v>165039948929</v>
+        <v>165811856593</v>
       </c>
       <c r="I198" t="s">
         <v>2397</v>
       </c>
       <c r="J198" t="s">
         <v>2398</v>
       </c>
       <c r="K198" t="s">
         <v>2399</v>
       </c>
       <c r="L198" t="s">
         <v>2400</v>
       </c>
       <c r="M198" t="s">
         <v>2401</v>
       </c>
       <c r="N198" t="s">
         <v>2402</v>
       </c>
       <c r="O198" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P198" t="s">
         <v>35</v>
       </c>
       <c r="Q198" t="s">
         <v>2403</v>
       </c>
       <c r="R198" t="s">
-        <v>37</v>
+        <v>912</v>
       </c>
       <c r="S198" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T198" t="s">
         <v>2404</v>
       </c>
       <c r="U198" t="s">
         <v>40</v>
       </c>
       <c r="V198" t="s">
         <v>2405</v>
       </c>
       <c r="W198" t="s">
         <v>2406</v>
       </c>
     </row>
     <row r="199" spans="1:23">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
         <v>2407</v>
       </c>
       <c r="C199" t="s">
         <v>2408</v>
       </c>
       <c r="D199" t="s">
         <v>2409</v>
       </c>
       <c r="E199" t="s">
+        <v>694</v>
+      </c>
+      <c r="F199">
+        <v>20487</v>
+      </c>
+      <c r="G199" t="s">
+        <v>385</v>
+      </c>
+      <c r="H199" s="2">
+        <v>166016977072</v>
+      </c>
+      <c r="I199" t="s">
+        <v>28</v>
+      </c>
+      <c r="J199" t="s">
         <v>2410</v>
       </c>
-      <c r="F199">
-[...8 lines deleted...]
-      <c r="I199" t="s">
+      <c r="K199" t="s">
         <v>2411</v>
       </c>
-      <c r="J199" t="s">
+      <c r="L199" t="s">
         <v>2412</v>
       </c>
-      <c r="K199" t="s">
+      <c r="M199" t="s">
         <v>2413</v>
       </c>
-      <c r="L199" t="s">
+      <c r="N199" t="s">
         <v>2414</v>
       </c>
-      <c r="M199" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O199" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P199" t="s">
         <v>35</v>
       </c>
       <c r="Q199" t="s">
-        <v>2416</v>
+        <v>2415</v>
       </c>
       <c r="R199" t="s">
-        <v>37</v>
+        <v>279</v>
       </c>
       <c r="S199" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T199" t="s">
-        <v>2417</v>
+        <v>39</v>
       </c>
       <c r="U199" t="s">
         <v>40</v>
       </c>
       <c r="V199" t="s">
-        <v>2418</v>
+        <v>2416</v>
       </c>
       <c r="W199" t="s">
-        <v>2419</v>
+        <v>39</v>
       </c>
     </row>
     <row r="200" spans="1:23">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C200" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D200" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E200" t="s">
+        <v>2313</v>
+      </c>
+      <c r="F200">
+        <v>11044</v>
+      </c>
+      <c r="G200" t="s">
+        <v>658</v>
+      </c>
+      <c r="H200" s="2">
+        <v>245501245146</v>
+      </c>
+      <c r="I200"/>
+      <c r="J200" t="s">
         <v>2420</v>
       </c>
-      <c r="C200" t="s">
+      <c r="K200" t="s">
         <v>2421</v>
       </c>
-      <c r="D200" t="s">
-[...14 lines deleted...]
-      <c r="I200" t="s">
+      <c r="L200" t="s">
         <v>2422</v>
       </c>
-      <c r="J200" t="s">
+      <c r="M200" t="s">
         <v>2423</v>
       </c>
-      <c r="K200" t="s">
+      <c r="N200" t="s">
         <v>2424</v>
       </c>
-      <c r="L200" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O200" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P200" t="s">
         <v>35</v>
       </c>
       <c r="Q200" t="s">
-        <v>2428</v>
+        <v>2425</v>
       </c>
       <c r="R200" t="s">
-        <v>912</v>
+        <v>37</v>
       </c>
       <c r="S200" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T200" t="s">
-        <v>2429</v>
+        <v>39</v>
       </c>
       <c r="U200" t="s">
         <v>40</v>
       </c>
       <c r="V200" t="s">
-        <v>2430</v>
+        <v>2426</v>
       </c>
       <c r="W200" t="s">
-        <v>2431</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="201" spans="1:23">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C201" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D201" t="s">
+        <v>2430</v>
+      </c>
+      <c r="E201" t="s">
+        <v>2431</v>
+      </c>
+      <c r="F201">
+        <v>11057</v>
+      </c>
+      <c r="G201" t="s">
+        <v>27</v>
+      </c>
+      <c r="H201" s="2">
+        <v>612001935902</v>
+      </c>
+      <c r="I201" t="s">
         <v>2432</v>
       </c>
-      <c r="C201" t="s">
+      <c r="J201" t="s">
         <v>2433</v>
       </c>
-      <c r="D201" t="s">
+      <c r="K201" t="s">
         <v>2434</v>
       </c>
-      <c r="E201" t="s">
-[...14 lines deleted...]
-      <c r="J201" t="s">
+      <c r="L201" t="s">
         <v>2435</v>
       </c>
-      <c r="K201" t="s">
+      <c r="M201" t="s">
         <v>2436</v>
       </c>
-      <c r="L201" t="s">
+      <c r="N201" t="s">
         <v>2437</v>
-      </c>
-[...4 lines deleted...]
-        <v>2439</v>
       </c>
       <c r="O201" t="s">
         <v>34</v>
       </c>
       <c r="P201" t="s">
         <v>35</v>
       </c>
       <c r="Q201" t="s">
-        <v>2440</v>
+        <v>2438</v>
       </c>
       <c r="R201" t="s">
-        <v>278</v>
+        <v>37</v>
       </c>
       <c r="S201" t="s">
         <v>38</v>
       </c>
       <c r="T201" t="s">
         <v>39</v>
       </c>
       <c r="U201" t="s">
         <v>40</v>
       </c>
       <c r="V201" t="s">
-        <v>2441</v>
+        <v>2439</v>
       </c>
       <c r="W201" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="202" spans="1:23">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C202" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D202" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E202" t="s">
         <v>2442</v>
       </c>
-      <c r="C202" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F202">
-        <v>11044</v>
+        <v>5491</v>
       </c>
       <c r="G202" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="H202" s="2">
-        <v>245501245146</v>
+        <v>781101058552</v>
       </c>
       <c r="I202"/>
       <c r="J202" t="s">
+        <v>2443</v>
+      </c>
+      <c r="K202" t="s">
+        <v>2444</v>
+      </c>
+      <c r="L202" t="s">
         <v>2445</v>
       </c>
-      <c r="K202" t="s">
+      <c r="M202" t="s">
+        <v>1155</v>
+      </c>
+      <c r="N202" t="s">
         <v>2446</v>
       </c>
-      <c r="L202" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O202" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P202" t="s">
         <v>35</v>
       </c>
       <c r="Q202" t="s">
-        <v>2450</v>
+        <v>2447</v>
       </c>
       <c r="R202" t="s">
         <v>37</v>
       </c>
       <c r="S202" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T202" t="s">
         <v>39</v>
       </c>
       <c r="U202" t="s">
         <v>40</v>
       </c>
       <c r="V202" t="s">
-        <v>2451</v>
+        <v>2448</v>
       </c>
       <c r="W202" t="s">
-        <v>2452</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="203" spans="1:23">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C203" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D203" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E203" t="s">
         <v>2453</v>
       </c>
-      <c r="C203" t="s">
+      <c r="F203">
+        <v>24310</v>
+      </c>
+      <c r="G203" t="s">
+        <v>2300</v>
+      </c>
+      <c r="H203" s="2">
+        <v>290406535105</v>
+      </c>
+      <c r="I203" t="s">
+        <v>28</v>
+      </c>
+      <c r="J203" t="s">
         <v>2454</v>
       </c>
-      <c r="D203" t="s">
+      <c r="K203" t="s">
         <v>2455</v>
       </c>
-      <c r="E203" t="s">
+      <c r="L203" t="s">
         <v>2456</v>
       </c>
-      <c r="F203">
-[...8 lines deleted...]
-      <c r="I203" t="s">
+      <c r="M203" t="s">
         <v>2457</v>
       </c>
-      <c r="J203" t="s">
+      <c r="N203" t="s">
         <v>2458</v>
-      </c>
-[...10 lines deleted...]
-        <v>2462</v>
       </c>
       <c r="O203" t="s">
         <v>34</v>
       </c>
       <c r="P203" t="s">
         <v>35</v>
       </c>
       <c r="Q203" t="s">
-        <v>2463</v>
+        <v>2459</v>
       </c>
       <c r="R203" t="s">
         <v>37</v>
       </c>
       <c r="S203" t="s">
         <v>38</v>
       </c>
       <c r="T203" t="s">
         <v>39</v>
       </c>
       <c r="U203" t="s">
         <v>40</v>
       </c>
-      <c r="V203" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V203"/>
       <c r="W203" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="204" spans="1:23">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>2465</v>
+        <v>2460</v>
       </c>
       <c r="C204" t="s">
-        <v>2466</v>
+        <v>2461</v>
       </c>
       <c r="D204" t="s">
-        <v>2068</v>
+        <v>1232</v>
       </c>
       <c r="E204" t="s">
-        <v>2467</v>
+        <v>1961</v>
       </c>
       <c r="F204">
-        <v>5491</v>
+        <v>10216</v>
       </c>
       <c r="G204" t="s">
-        <v>657</v>
+        <v>117</v>
       </c>
       <c r="H204" s="2">
-        <v>781101058552</v>
+        <v>246303136203</v>
       </c>
       <c r="I204"/>
       <c r="J204" t="s">
-        <v>2468</v>
+        <v>2462</v>
       </c>
       <c r="K204" t="s">
-        <v>2469</v>
+        <v>2463</v>
       </c>
       <c r="L204" t="s">
-        <v>2470</v>
+        <v>2464</v>
       </c>
       <c r="M204" t="s">
-        <v>1156</v>
+        <v>2465</v>
       </c>
       <c r="N204" t="s">
-        <v>2471</v>
+        <v>2466</v>
       </c>
       <c r="O204" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P204" t="s">
         <v>35</v>
       </c>
       <c r="Q204" t="s">
-        <v>2472</v>
+        <v>2467</v>
       </c>
       <c r="R204" t="s">
         <v>37</v>
       </c>
       <c r="S204" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T204" t="s">
-        <v>39</v>
+        <v>2468</v>
       </c>
       <c r="U204" t="s">
         <v>40</v>
       </c>
       <c r="V204" t="s">
-        <v>2473</v>
+        <v>2469</v>
       </c>
       <c r="W204" t="s">
-        <v>2474</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="205" spans="1:23">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C205" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D205" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E205" t="s">
+        <v>2474</v>
+      </c>
+      <c r="F205">
+        <v>5532</v>
+      </c>
+      <c r="G205" t="s">
+        <v>998</v>
+      </c>
+      <c r="H205" s="2">
+        <v>665800435269</v>
+      </c>
+      <c r="I205"/>
+      <c r="J205" t="s">
         <v>2475</v>
       </c>
-      <c r="C205" t="s">
+      <c r="K205" t="s">
         <v>2476</v>
       </c>
-      <c r="D205" t="s">
+      <c r="L205" t="s">
         <v>2477</v>
       </c>
-      <c r="E205" t="s">
+      <c r="M205" t="s">
         <v>2478</v>
       </c>
-      <c r="F205">
-[...11 lines deleted...]
-      <c r="J205" t="s">
+      <c r="N205" t="s">
         <v>2479</v>
       </c>
-      <c r="K205" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O205" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P205" t="s">
         <v>35</v>
       </c>
       <c r="Q205" t="s">
-        <v>2484</v>
+        <v>2480</v>
       </c>
       <c r="R205" t="s">
         <v>37</v>
       </c>
       <c r="S205" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T205" t="s">
-        <v>39</v>
+        <v>2481</v>
       </c>
       <c r="U205" t="s">
         <v>40</v>
       </c>
-      <c r="V205"/>
+      <c r="V205" t="s">
+        <v>2482</v>
+      </c>
       <c r="W205" t="s">
-        <v>39</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="206" spans="1:23">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C206" t="s">
         <v>2485</v>
       </c>
-      <c r="C206" t="s">
+      <c r="D206" t="s">
         <v>2486</v>
       </c>
-      <c r="D206" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E206" t="s">
-        <v>1974</v>
+        <v>2487</v>
       </c>
       <c r="F206">
-        <v>10216</v>
+        <v>21267</v>
       </c>
       <c r="G206" t="s">
-        <v>116</v>
+        <v>1086</v>
       </c>
       <c r="H206" s="2">
-        <v>246303136203</v>
-[...1 lines deleted...]
-      <c r="I206"/>
+        <v>343525416713</v>
+      </c>
+      <c r="I206" t="s">
+        <v>28</v>
+      </c>
       <c r="J206" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="K206" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="L206" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="M206" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
       <c r="N206" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="O206" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P206" t="s">
         <v>35</v>
       </c>
       <c r="Q206" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="R206" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S206" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T206" t="s">
-        <v>2493</v>
+        <v>39</v>
       </c>
       <c r="U206" t="s">
         <v>40</v>
       </c>
       <c r="V206" t="s">
-        <v>2494</v>
+        <v>1276</v>
       </c>
       <c r="W206" t="s">
-        <v>2495</v>
+        <v>39</v>
       </c>
     </row>
     <row r="207" spans="1:23">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C207" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E207" t="s">
+        <v>964</v>
+      </c>
+      <c r="F207">
+        <v>18932</v>
+      </c>
+      <c r="G207" t="s">
+        <v>287</v>
+      </c>
+      <c r="H207" s="2">
+        <v>222509695004</v>
+      </c>
+      <c r="I207" t="s">
+        <v>28</v>
+      </c>
+      <c r="J207" t="s">
         <v>2496</v>
       </c>
-      <c r="C207" t="s">
+      <c r="K207" t="s">
         <v>2497</v>
       </c>
-      <c r="D207" t="s">
+      <c r="L207" t="s">
         <v>2498</v>
       </c>
-      <c r="E207" t="s">
+      <c r="M207" t="s">
         <v>2499</v>
       </c>
-      <c r="F207">
-[...9 lines deleted...]
-      <c r="J207" t="s">
+      <c r="N207" t="s">
         <v>2500</v>
       </c>
-      <c r="K207" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O207" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P207" t="s">
         <v>35</v>
       </c>
       <c r="Q207" t="s">
-        <v>2505</v>
+        <v>2501</v>
       </c>
       <c r="R207" t="s">
         <v>37</v>
       </c>
       <c r="S207" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T207" t="s">
-        <v>2506</v>
+        <v>2502</v>
       </c>
       <c r="U207" t="s">
         <v>40</v>
       </c>
       <c r="V207" t="s">
-        <v>2507</v>
+        <v>2503</v>
       </c>
       <c r="W207" t="s">
-        <v>2508</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C208" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E208" t="s">
+        <v>2507</v>
+      </c>
+      <c r="F208">
+        <v>13324</v>
+      </c>
+      <c r="G208" t="s">
+        <v>471</v>
+      </c>
+      <c r="H208" s="2">
+        <v>166102629030</v>
+      </c>
+      <c r="I208" t="s">
+        <v>2508</v>
+      </c>
+      <c r="J208" t="s">
         <v>2509</v>
       </c>
-      <c r="C208" t="s">
+      <c r="K208" t="s">
         <v>2510</v>
       </c>
-      <c r="D208" t="s">
+      <c r="L208" t="s">
         <v>2511</v>
       </c>
-      <c r="E208" t="s">
+      <c r="M208" t="s">
         <v>2512</v>
       </c>
-      <c r="F208">
-[...11 lines deleted...]
-      <c r="J208" t="s">
+      <c r="N208" t="s">
         <v>2513</v>
       </c>
-      <c r="K208" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O208" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P208" t="s">
         <v>35</v>
       </c>
       <c r="Q208" t="s">
-        <v>2518</v>
+        <v>2514</v>
       </c>
       <c r="R208" t="s">
-        <v>253</v>
+        <v>82</v>
       </c>
       <c r="S208" t="s">
         <v>38</v>
       </c>
       <c r="T208" t="s">
         <v>39</v>
       </c>
       <c r="U208" t="s">
         <v>40</v>
       </c>
       <c r="V208" t="s">
-        <v>1277</v>
+        <v>2515</v>
       </c>
       <c r="W208" t="s">
-        <v>39</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="209" spans="1:23">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C209" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D209" t="s">
         <v>2519</v>
       </c>
-      <c r="C209" t="s">
+      <c r="E209" t="s">
         <v>2520</v>
       </c>
-      <c r="D209" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F209">
-        <v>18932</v>
+        <v>19357</v>
       </c>
       <c r="G209" t="s">
-        <v>286</v>
+        <v>1086</v>
       </c>
       <c r="H209" s="2">
-        <v>222509695004</v>
+        <v>420545438526</v>
       </c>
       <c r="I209" t="s">
-        <v>28</v>
+        <v>2521</v>
       </c>
       <c r="J209" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
       <c r="K209" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
       <c r="L209" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="M209" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="N209" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
       <c r="O209" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P209" t="s">
         <v>35</v>
       </c>
       <c r="Q209" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
       <c r="R209" t="s">
         <v>37</v>
       </c>
       <c r="S209" t="s">
         <v>38</v>
       </c>
       <c r="T209" t="s">
-        <v>2527</v>
+        <v>39</v>
       </c>
       <c r="U209" t="s">
         <v>40</v>
       </c>
       <c r="V209" t="s">
         <v>2528</v>
       </c>
       <c r="W209" t="s">
-        <v>2529</v>
+        <v>39</v>
       </c>
     </row>
     <row r="210" spans="1:23">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C210" t="s">
         <v>2530</v>
       </c>
-      <c r="C210" t="s">
+      <c r="D210" t="s">
         <v>2531</v>
-      </c>
-[...1 lines deleted...]
-        <v>1904</v>
       </c>
       <c r="E210" t="s">
         <v>2532</v>
       </c>
       <c r="F210">
-        <v>13324</v>
+        <v>18859</v>
       </c>
       <c r="G210" t="s">
-        <v>470</v>
+        <v>423</v>
       </c>
       <c r="H210" s="2">
-        <v>166102629030</v>
+        <v>350700164438</v>
       </c>
       <c r="I210" t="s">
         <v>2533</v>
       </c>
       <c r="J210" t="s">
         <v>2534</v>
       </c>
       <c r="K210" t="s">
         <v>2535</v>
       </c>
       <c r="L210" t="s">
         <v>2536</v>
       </c>
       <c r="M210" t="s">
         <v>2537</v>
       </c>
       <c r="N210" t="s">
         <v>2538</v>
       </c>
       <c r="O210" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P210" t="s">
         <v>35</v>
       </c>
       <c r="Q210" t="s">
         <v>2539</v>
       </c>
       <c r="R210" t="s">
         <v>37</v>
       </c>
       <c r="S210" t="s">
         <v>38</v>
       </c>
       <c r="T210" t="s">
         <v>39</v>
       </c>
       <c r="U210" t="s">
         <v>40</v>
       </c>
       <c r="V210" t="s">
         <v>2540</v>
       </c>
       <c r="W210" t="s">
         <v>2541</v>
       </c>
     </row>
     <row r="211" spans="1:23">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>2542</v>
       </c>
       <c r="C211" t="s">
         <v>2543</v>
       </c>
       <c r="D211" t="s">
         <v>2544</v>
       </c>
       <c r="E211" t="s">
         <v>2545</v>
       </c>
       <c r="F211">
-        <v>19357</v>
+        <v>13420</v>
       </c>
       <c r="G211" t="s">
-        <v>1086</v>
+        <v>2300</v>
       </c>
       <c r="H211" s="2">
-        <v>420545438526</v>
-[...1 lines deleted...]
-      <c r="I211" t="s">
+        <v>231507932511</v>
+      </c>
+      <c r="I211"/>
+      <c r="J211" t="s">
         <v>2546</v>
       </c>
-      <c r="J211" t="s">
+      <c r="K211" t="s">
         <v>2547</v>
       </c>
-      <c r="K211" t="s">
+      <c r="L211" t="s">
         <v>2548</v>
       </c>
-      <c r="L211" t="s">
+      <c r="M211" t="s">
         <v>2549</v>
       </c>
-      <c r="M211" t="s">
+      <c r="N211" t="s">
         <v>2550</v>
       </c>
-      <c r="N211" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O211" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P211" t="s">
         <v>35</v>
       </c>
       <c r="Q211" t="s">
+        <v>2551</v>
+      </c>
+      <c r="R211" t="s">
+        <v>253</v>
+      </c>
+      <c r="S211" t="s">
+        <v>109</v>
+      </c>
+      <c r="T211" t="s">
         <v>2552</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="U211" t="s">
         <v>40</v>
       </c>
       <c r="V211" t="s">
         <v>2553</v>
       </c>
       <c r="W211" t="s">
-        <v>39</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="212" spans="1:23">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
       <c r="C212" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
       <c r="D212" t="s">
-        <v>2556</v>
+        <v>805</v>
       </c>
       <c r="E212" t="s">
         <v>2557</v>
       </c>
       <c r="F212">
-        <v>18859</v>
+        <v>14504</v>
       </c>
       <c r="G212" t="s">
-        <v>422</v>
+        <v>373</v>
       </c>
       <c r="H212" s="2">
-        <v>350700164438</v>
-[...1 lines deleted...]
-      <c r="I212" t="s">
+        <v>505008649311</v>
+      </c>
+      <c r="I212"/>
+      <c r="J212" t="s">
         <v>2558</v>
       </c>
-      <c r="J212" t="s">
+      <c r="K212" t="s">
         <v>2559</v>
       </c>
-      <c r="K212" t="s">
+      <c r="L212" t="s">
         <v>2560</v>
       </c>
-      <c r="L212" t="s">
+      <c r="M212" t="s">
         <v>2561</v>
       </c>
-      <c r="M212" t="s">
+      <c r="N212" t="s">
         <v>2562</v>
       </c>
-      <c r="N212" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O212" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P212" t="s">
         <v>35</v>
       </c>
       <c r="Q212" t="s">
-        <v>2564</v>
+        <v>2563</v>
       </c>
       <c r="R212" t="s">
-        <v>37</v>
+        <v>279</v>
       </c>
       <c r="S212" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T212" t="s">
         <v>39</v>
       </c>
       <c r="U212" t="s">
         <v>40</v>
       </c>
       <c r="V212" t="s">
+        <v>2564</v>
+      </c>
+      <c r="W212" t="s">
         <v>2565</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566</v>
       </c>
     </row>
     <row r="213" spans="1:23">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C213" t="s">
         <v>2567</v>
       </c>
-      <c r="C213" t="s">
+      <c r="D213" t="s">
         <v>2568</v>
       </c>
-      <c r="D213" t="s">
+      <c r="E213" t="s">
         <v>2569</v>
       </c>
-      <c r="E213" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213">
-        <v>13420</v>
+        <v>12426</v>
       </c>
       <c r="G213" t="s">
-        <v>2325</v>
+        <v>74</v>
       </c>
       <c r="H213" s="2">
-        <v>231507932511</v>
+        <v>182707643684</v>
       </c>
       <c r="I213"/>
       <c r="J213" t="s">
+        <v>2570</v>
+      </c>
+      <c r="K213" t="s">
         <v>2571</v>
       </c>
-      <c r="K213" t="s">
+      <c r="L213" t="s">
         <v>2572</v>
       </c>
-      <c r="L213" t="s">
+      <c r="M213" t="s">
         <v>2573</v>
       </c>
-      <c r="M213" t="s">
+      <c r="N213" t="s">
         <v>2574</v>
       </c>
-      <c r="N213" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O213" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P213" t="s">
         <v>35</v>
       </c>
       <c r="Q213" t="s">
+        <v>2575</v>
+      </c>
+      <c r="R213" t="s">
+        <v>37</v>
+      </c>
+      <c r="S213" t="s">
+        <v>109</v>
+      </c>
+      <c r="T213" t="s">
         <v>2576</v>
-      </c>
-[...7 lines deleted...]
-        <v>2577</v>
       </c>
       <c r="U213" t="s">
         <v>40</v>
       </c>
       <c r="V213" t="s">
+        <v>2577</v>
+      </c>
+      <c r="W213" t="s">
         <v>2578</v>
-      </c>
-[...1 lines deleted...]
-        <v>2579</v>
       </c>
     </row>
     <row r="214" spans="1:23">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C214" t="s">
         <v>2580</v>
       </c>
-      <c r="C214" t="s">
+      <c r="D214" t="s">
         <v>2581</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
       <c r="E214" t="s">
         <v>2582</v>
       </c>
-      <c r="F214">
-[...1 lines deleted...]
-      </c>
+      <c r="F214"/>
       <c r="G214" t="s">
-        <v>372</v>
+        <v>100</v>
       </c>
       <c r="H214" s="2">
-        <v>505008649311</v>
-[...1 lines deleted...]
-      <c r="I214"/>
+        <v>165040157720</v>
+      </c>
+      <c r="I214" t="s">
+        <v>28</v>
+      </c>
       <c r="J214" t="s">
         <v>2583</v>
       </c>
       <c r="K214" t="s">
         <v>2584</v>
       </c>
       <c r="L214" t="s">
         <v>2585</v>
       </c>
       <c r="M214" t="s">
         <v>2586</v>
       </c>
       <c r="N214" t="s">
         <v>2587</v>
       </c>
       <c r="O214" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P214" t="s">
         <v>35</v>
       </c>
       <c r="Q214" t="s">
         <v>2588</v>
       </c>
       <c r="R214" t="s">
-        <v>278</v>
+        <v>82</v>
       </c>
       <c r="S214" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T214" t="s">
         <v>39</v>
       </c>
       <c r="U214" t="s">
         <v>40</v>
       </c>
-      <c r="V214" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V214"/>
+      <c r="W214"/>
     </row>
     <row r="215" spans="1:23">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C215" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D215" t="s">
         <v>2591</v>
       </c>
-      <c r="C215" t="s">
+      <c r="E215" t="s">
         <v>2592</v>
       </c>
-      <c r="D215" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F215">
-        <v>12426</v>
+        <v>10430</v>
       </c>
       <c r="G215" t="s">
-        <v>74</v>
+        <v>998</v>
       </c>
       <c r="H215" s="2">
-        <v>182707643684</v>
+        <v>263622287799</v>
       </c>
       <c r="I215"/>
       <c r="J215" t="s">
+        <v>2593</v>
+      </c>
+      <c r="K215" t="s">
+        <v>2594</v>
+      </c>
+      <c r="L215" t="s">
         <v>2595</v>
       </c>
-      <c r="K215" t="s">
+      <c r="M215" t="s">
         <v>2596</v>
       </c>
-      <c r="L215" t="s">
+      <c r="N215" t="s">
         <v>2597</v>
       </c>
-      <c r="M215" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O215" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P215" t="s">
         <v>35</v>
       </c>
       <c r="Q215" t="s">
-        <v>2600</v>
+        <v>2598</v>
       </c>
       <c r="R215" t="s">
         <v>37</v>
       </c>
       <c r="S215" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T215" t="s">
-        <v>2601</v>
+        <v>2599</v>
       </c>
       <c r="U215" t="s">
         <v>40</v>
       </c>
       <c r="V215" t="s">
-        <v>2602</v>
+        <v>2600</v>
       </c>
       <c r="W215" t="s">
-        <v>2603</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="216" spans="1:23">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C216" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D216" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E216" t="s">
         <v>2604</v>
       </c>
-      <c r="C216" t="s">
+      <c r="F216">
+        <v>17528</v>
+      </c>
+      <c r="G216" t="s">
+        <v>399</v>
+      </c>
+      <c r="H216" s="2">
+        <v>471007403817</v>
+      </c>
+      <c r="I216" t="s">
+        <v>28</v>
+      </c>
+      <c r="J216" t="s">
         <v>2605</v>
       </c>
-      <c r="D216" t="s">
+      <c r="K216" t="s">
         <v>2606</v>
       </c>
-      <c r="E216" t="s">
+      <c r="L216" t="s">
         <v>2607</v>
       </c>
-      <c r="F216">
-[...9 lines deleted...]
-      <c r="J216" t="s">
+      <c r="M216" t="s">
         <v>2608</v>
       </c>
-      <c r="K216" t="s">
+      <c r="N216" t="s">
         <v>2609</v>
       </c>
-      <c r="L216" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O216" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P216" t="s">
         <v>35</v>
       </c>
       <c r="Q216" t="s">
-        <v>2613</v>
+        <v>2610</v>
       </c>
       <c r="R216" t="s">
         <v>37</v>
       </c>
       <c r="S216" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T216" t="s">
-        <v>2614</v>
+        <v>2611</v>
       </c>
       <c r="U216" t="s">
         <v>40</v>
       </c>
       <c r="V216" t="s">
-        <v>2615</v>
+        <v>2612</v>
       </c>
       <c r="W216" t="s">
-        <v>2616</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="217" spans="1:23">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C217" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D217" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E217" t="s">
         <v>2617</v>
       </c>
-      <c r="C217" t="s">
+      <c r="F217">
+        <v>12497</v>
+      </c>
+      <c r="G217" t="s">
         <v>2618</v>
       </c>
-      <c r="D217" t="s">
-[...2 lines deleted...]
-      <c r="E217" t="s">
+      <c r="H217" s="2">
+        <v>666001643384</v>
+      </c>
+      <c r="I217"/>
+      <c r="J217" t="s">
         <v>2619</v>
       </c>
-      <c r="F217">
-[...11 lines deleted...]
-      <c r="J217" t="s">
+      <c r="K217" t="s">
         <v>2620</v>
       </c>
-      <c r="K217" t="s">
+      <c r="L217" t="s">
         <v>2621</v>
       </c>
-      <c r="L217" t="s">
+      <c r="M217" t="s">
         <v>2622</v>
       </c>
-      <c r="M217" t="s">
+      <c r="N217" t="s">
         <v>2623</v>
       </c>
-      <c r="N217" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O217" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P217" t="s">
         <v>35</v>
       </c>
       <c r="Q217" t="s">
+        <v>2624</v>
+      </c>
+      <c r="R217" t="s">
+        <v>279</v>
+      </c>
+      <c r="S217" t="s">
+        <v>109</v>
+      </c>
+      <c r="T217" t="s">
         <v>2625</v>
-      </c>
-[...7 lines deleted...]
-        <v>2626</v>
       </c>
       <c r="U217" t="s">
         <v>40</v>
       </c>
       <c r="V217" t="s">
+        <v>2626</v>
+      </c>
+      <c r="W217" t="s">
         <v>2627</v>
-      </c>
-[...1 lines deleted...]
-        <v>2628</v>
       </c>
     </row>
     <row r="218" spans="1:23">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C218" t="s">
         <v>2629</v>
       </c>
-      <c r="C218" t="s">
+      <c r="D218" t="s">
+        <v>299</v>
+      </c>
+      <c r="E218" t="s">
         <v>2630</v>
       </c>
-      <c r="D218" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F218">
-        <v>12497</v>
+        <v>5783</v>
       </c>
       <c r="G218" t="s">
-        <v>2633</v>
+        <v>807</v>
       </c>
       <c r="H218" s="2">
-        <v>666001643384</v>
+        <v>781403074180</v>
       </c>
       <c r="I218"/>
       <c r="J218" t="s">
+        <v>2631</v>
+      </c>
+      <c r="K218" t="s">
+        <v>2632</v>
+      </c>
+      <c r="L218" t="s">
+        <v>2633</v>
+      </c>
+      <c r="M218" t="s">
         <v>2634</v>
       </c>
-      <c r="K218" t="s">
+      <c r="N218" t="s">
         <v>2635</v>
       </c>
-      <c r="L218" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O218" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P218" t="s">
         <v>35</v>
       </c>
       <c r="Q218" t="s">
-        <v>2639</v>
+        <v>2636</v>
       </c>
       <c r="R218" t="s">
-        <v>278</v>
+        <v>82</v>
       </c>
       <c r="S218" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T218" t="s">
-        <v>2640</v>
+        <v>2637</v>
       </c>
       <c r="U218" t="s">
         <v>40</v>
       </c>
       <c r="V218" t="s">
-        <v>2641</v>
+        <v>2638</v>
       </c>
       <c r="W218" t="s">
-        <v>2642</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="219" spans="1:23">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
+        <v>2640</v>
+      </c>
+      <c r="C219" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D219" t="s">
+        <v>2642</v>
+      </c>
+      <c r="E219" t="s">
         <v>2643</v>
       </c>
-      <c r="C219" t="s">
+      <c r="F219">
+        <v>23647</v>
+      </c>
+      <c r="G219" t="s">
+        <v>314</v>
+      </c>
+      <c r="H219" s="2">
+        <v>461108864448</v>
+      </c>
+      <c r="I219" t="s">
+        <v>28</v>
+      </c>
+      <c r="J219" t="s">
         <v>2644</v>
       </c>
-      <c r="D219" t="s">
-[...2 lines deleted...]
-      <c r="E219" t="s">
+      <c r="K219" t="s">
         <v>2645</v>
       </c>
-      <c r="F219">
-[...9 lines deleted...]
-      <c r="J219" t="s">
+      <c r="L219" t="s">
         <v>2646</v>
       </c>
-      <c r="K219" t="s">
+      <c r="M219" t="s">
         <v>2647</v>
       </c>
-      <c r="L219" t="s">
+      <c r="N219" t="s">
         <v>2648</v>
       </c>
-      <c r="M219" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O219" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P219" t="s">
         <v>35</v>
       </c>
       <c r="Q219" t="s">
-        <v>2651</v>
+        <v>2649</v>
       </c>
       <c r="R219" t="s">
         <v>37</v>
       </c>
       <c r="S219" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T219" t="s">
-        <v>2652</v>
+        <v>39</v>
       </c>
       <c r="U219" t="s">
         <v>40</v>
       </c>
-      <c r="V219" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V219"/>
       <c r="W219" t="s">
-        <v>2654</v>
+        <v>39</v>
       </c>
     </row>
     <row r="220" spans="1:23">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>2655</v>
+        <v>2650</v>
       </c>
       <c r="C220" t="s">
-        <v>2656</v>
+        <v>2651</v>
       </c>
       <c r="D220" t="s">
-        <v>2657</v>
+        <v>2652</v>
       </c>
       <c r="E220" t="s">
-        <v>2658</v>
+        <v>1246</v>
       </c>
       <c r="F220">
-        <v>23647</v>
+        <v>19081</v>
       </c>
       <c r="G220" t="s">
-        <v>313</v>
+        <v>87</v>
       </c>
       <c r="H220" s="2">
-        <v>461108864448</v>
+        <v>165033110633</v>
       </c>
       <c r="I220" t="s">
         <v>28</v>
       </c>
       <c r="J220" t="s">
-        <v>2659</v>
+        <v>2653</v>
       </c>
       <c r="K220" t="s">
-        <v>2660</v>
+        <v>2654</v>
       </c>
       <c r="L220" t="s">
-        <v>2661</v>
+        <v>2655</v>
       </c>
       <c r="M220" t="s">
-        <v>2662</v>
+        <v>2656</v>
       </c>
       <c r="N220" t="s">
-        <v>2663</v>
+        <v>2657</v>
       </c>
       <c r="O220" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P220" t="s">
         <v>35</v>
       </c>
       <c r="Q220" t="s">
-        <v>2664</v>
+        <v>2658</v>
       </c>
       <c r="R220" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S220" t="s">
         <v>38</v>
       </c>
       <c r="T220" t="s">
         <v>39</v>
       </c>
       <c r="U220" t="s">
         <v>40</v>
       </c>
-      <c r="V220"/>
+      <c r="V220" t="s">
+        <v>2659</v>
+      </c>
       <c r="W220" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="221" spans="1:23">
-      <c r="A221">
-[...70 lines deleted...]
-      <c r="H222" s="2"/>
+      <c r="H221" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>