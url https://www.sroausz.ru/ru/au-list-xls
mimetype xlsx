--- v4 (2026-08-19)
+++ v5 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Акт_члены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2660">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2634">
   <si>
     <t>№ реестровой записи</t>
   </si>
   <si>
     <t>Фамилия, имя, отчество АУ</t>
   </si>
   <si>
     <t>Дата рождения</t>
   </si>
   <si>
     <t>Место рождения</t>
   </si>
   <si>
     <t>Дата регистрации в реестре / дата решения о приёме в СРО</t>
   </si>
   <si>
     <t>Регистрационный номер в реестре</t>
   </si>
   <si>
     <t>Номер решения о приеме в члены СРО</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
@@ -187,50 +187,52 @@
     <t>Протокол №19</t>
   </si>
   <si>
     <t>телефон: +7(910) 006 10 42
 адрес: 603094, Нижегородская обл., г. Нижний Новгород, пер.Проходной, д.4 а/я 48;  эл. почта: aleks.irina75@mail.ru</t>
   </si>
   <si>
     <t>БВС 0136375 от 22.06.1998 Нижегородский коммерческий институт присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более двух лет, вкладыш в тудовую книжку ВТ-I №0300088 от 17.09.2015г.</t>
   </si>
   <si>
     <t>свидетельство №499/08-СР от 03.08.2023. выдано Союзом СРО АУ Северо-Запад </t>
   </si>
   <si>
     <t>свидетельство №11/038540 от 05.06.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №4306/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.09.2023/31.08.2024
 Полис ОАУ №10600/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.09.2024/31.08.2025
 Полис ОАУ №17955/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 01.09.2025/31.08.2026
+Полис ОАУ №26345/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
+Даты: 01.09.2026/31.08.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2025
 Результат: апрель 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Ананьев Виталий Петрович</t>
   </si>
   <si>
     <t>18.03.1974</t>
   </si>
   <si>
     <t>Оренбург</t>
   </si>
   <si>
     <t>07.02.2023/07.02.2023</t>
   </si>
   <si>
     <t>протокол №02</t>
   </si>
   <si>
     <t>460041 Оренбург, мкр.п.Ростоши, ул.Римская д.19    +7-903-395-02-38</t>
   </si>
@@ -879,50 +881,52 @@
   <si>
     <t xml:space="preserve">полис 1486АЕ40R4422 СОАО "ВСК"
 Даты: 24.10.2014/23.10.2015
 Полис №15/TPL16/781774 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 24.10.2015/23.10.2016
 Полис №52-16/TPL16/002245 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 24.10.2016/23.10.2017
 Полис №52-17/TPL16/003820 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" ; с 01.06.2018 по 23.10.2018 дополнительное соглашение
 Даты: 24.10.2017/23.10.2018
 Полис №52-18/THL16/004176 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 24.10.2018/23.10.2019
 Полис №1555/АУ-2019 АО Страховая группа "Спасские ворота"
 Даты: 24.10.2019/23.10.2020
 Полис № УБК_6479/АУ-2020 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 24.10.2020/23.10.2021
 Договор №60/21/177/005509 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 24.10.2021/23.10.2022
 Полис №УБК_12935/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 24.10.2022/23.10.2023
 Полис ОАУ №4606/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 23.10.2023/24.10.2024
 Полис ОАУ №10892/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 24.10.2024/23.10.2025
 Полис ОАУ №18681/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 24.10.2025/23.10.2026
+Полис ОАУ №27243/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 24.10.2026/23.10.2027
 </t>
   </si>
   <si>
     <t>протокол от 14.08.2020г., предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2015
 Результат: Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено
 01.12.2018
 Результат: Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено
 01.12.2021
 Результат: декабрь 2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.12.2024
 Результат: декабрь 2024  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ОАО "СФ "МАДРИГАЛ" Говорин Д.А. 05.12.2014 нарушения в действиях АУ отсутствуют , ООО "АРТ Студио Элис" ИФНС РФ №43 по г. Москве 26.12.2016 нарушения в действиях АУ отсутствуют  
 ООО «ЛЭНДЛИВ-ЭСТЕЙТ-Т» ДНП "Коттеджный поселок Вестрн" 20.09.2017 нарушения в действиях АУ отсутствуют  
 ООО "Архи-Тек Авто" Гребеньков Д.Е. 06.02.2018 нарушения в действиях АУ отсутствуют 
 ООО "Основное производство" Росреестр 16.03.2018 нарушения в действиях АУ отсутствуют
 АО ТД "Техпроект" бывшие работники АО ТД "Техпроект" 24.08.2018 нарушения в действиях АУ отсутствуют  
 ООО "ДОР-С" Васильев А.О. 01.04.2019 нарушения в действиях АУ отсутствуют                                                                                     Якушев Д.Л. Якушев Д.Л. 06.07.2020 выявлены нарушения, применена мера ответственности в виде предупреждения  
 Мещеряков О.Е. ИП Горбунов Е.Н. 11.01.2021 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 07.07.2021
@@ -977,50 +981,52 @@
 Полис №52-19/TPL16/006188 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.01.2020/08.01.2021
 Полис №52-19/TPL16/006188 дополнительное соглашение №1 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 09.01.2021/08.01.2022
 Полис №77-21/TPL16/003068 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 09.01.2022/08.01.2023
 Полис №Aarbitr-3980975400-14217 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М
 Даты: 09.01.2023/08.01.2024
 Договор  ОАУ №5616/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 09.01.2024/08.01.2025
 Полис №12120/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 09.01.2025/06.01.2026
 Полис ОАУ №20138/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма- 10 000 000 руб.
 Даты: 09.01.2026/08.01.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2014
 Результат: Октябрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.09.2017
 Результат: Сентябрь 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.08.2020
 Результат: Август 2020  (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований ФЗ "О несостоятельности (банкротстве)")
 01.09.2023
 Результат: сентябрь  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.09.2026
+Результат: сентябрь 2026 (выявлены нарушения)
 </t>
   </si>
   <si>
     <t>ООО "АРТ Студио Элис" ИФНС РФ №43 по г. Москве 26.12.2016 нарушения в действиях АУ отсутствуют</t>
   </si>
   <si>
     <t>Белов Роман Сергеевич</t>
   </si>
   <si>
     <t>13.05.1981</t>
   </si>
   <si>
     <t>г.Мурманск</t>
   </si>
   <si>
     <t>10.04.2023/10.04.2023</t>
   </si>
   <si>
     <t>19.07.2021 г. исключен из числа членов Союза СРО АУ СЗ</t>
   </si>
   <si>
     <t>г.Санкт-Петербург а/я 23, телефон 8-812-407-80-77</t>
   </si>
   <si>
     <t>Санкт-Петербургский государственный университет, "юриспруденция", юрист, диплом ИВС 0736349</t>
@@ -1259,51 +1265,51 @@
 Полис №УБК_11268/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 22.02.2022/21.02.2023
 Полис ОАУ №0830/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 21.02.2023/20.02.2024
 Полис ОАУ №6123/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 21.02.2024/20.02.2025
 Полис ОАУ №12989/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 21.02.2025/20.02.2026
 Полис ОАУ №21532/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 21.02.2026/20.02.2027
 </t>
   </si>
   <si>
     <t>протокол от 28.08.2015г., предупреждение, протокол от 11.09.2017г., предупреждение, протокол от 28.12.2022г., предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2014
 Результат: Октябрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.10.2017
 Результат: Октябрь 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2020
 Результат: октябрь   2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2023
 Результат: октябрь  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2026
-Результат: август 2026 (выявлены нарушения)
+Результат: август 2026 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ОАО "Ольгинский эливатор" Прокуратура Приморско-Ахтарского района Краснодарского края 02.10.2013 нарушения в действиях АУ отсутствуют  
 ООО "Ейский перерабатывающий завод" Управление ПФ РФ Отделение по Краснодарскому краю 26.02.2014 нарушения в действиях АУ отсутствуют  
 ООО "Ейский перерабатывающий завод" ГУ- Краснодарское региональное отделение ФСС РФ 03.07.2014 нарушения в действиях АУ отсутствуют                                      
 ООО "Санга" Управление ПФ РФ Отделение по Краснодарскому краю 17.12.2014 нарушения в действиях АУ отсутствуют  
 ОАО"Ольгинский элеватор" прокуратура Приморско-Ахтарского района Краснодарского края 16.07.2015 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Русич" ГУ УПФР в Пролетарском районе г. Ростова-на-Дону 01.12.2015 нарушения в действиях АУ отсутствуют, ООО "Русич" ГУ УПФР в Пролетарском районе г. Ростова-на-Дону 09.06.2016 нарушения в действиях АУ отсутствуют,  
 ООО "Русич" ГУ Ростовское ФСС РФ 06.07.2016 нарушения в действиях АУ отсутствуют,  ООО "Строитель" Прокуратура Красноармейского района Краснодарского края 01.08.2017 выявлены нарушения, применена мера ответственности в виде предупреждения,  
 ООО "Богерхаус" ОАО "Тулэнергоремонт" 26.09.2017 нарушения в действиях АУ отсутствуют  
 ГППР "Краснооктябрьский" Ахмедов Р.В. 26.09.2017 нарушения в действиях АУ отсутствуют, ГППР "Краснооктябрьский" МТУ Росимущества в Краснодарском крае и республике Адыгея 22.08.2018 нарушения в действиях АУ отсутствуют 
 Дата поступления жалобы: 02.06.2020
 Податель жалобы: Прокуратура г. Новороссийска
 Наименование должника: ООО "НСК"
 Результат проверки: принято решение не применять мер дисциплинарной ответственности
 Дата поступления жалобы: 08.07.2022
 Податель жалобы: Прокуратура Темрюкского района
 Наименование должника: ГППР "Краснооктябрьский"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.11.2022
 Податель жалобы: Гребельная Н.А.
 Наименование должника: ИП Гребельный А.Ф.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.11.2022
@@ -2096,50 +2102,52 @@
   <si>
     <t xml:space="preserve">Полис № 66-15/TPL16/781589 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.10.2015/30.09.2016
 Полис №66-16/TPL16/002251 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.10.2016/30.09.2017
 Полис №66-17/TPL16/003562 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.10.2017/30.09.2018
 Полис 77777 ОАУ-000691/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №52-18/TPL16/004142 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.10.2018/30.09.2019
 Полис №52-19/TPL16/004869 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.10.2019/30.09.2020
 Полис №52-20/TPL16/004309 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.10.2020/30.09.2021
 Полис №77-21/TPL16/002298 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 01.10.2021/30.09.2022
 Договор №60/22/177/014158 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.10.2022/30.09.2023
 Полис ОАУ №4200/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.10.2023/30.09.2024
 Полис ОАУ №10682/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.10.2024/30.09.2025
 Полис ОАУ №18411/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 01.10.2025/30.09.2026
+Полис ОАУ №26909/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.10.2026/30.09.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2018
 Результат: Январь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2020
 Результат: Ноябрь  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2023
 Результат: ноябрь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 06.07.2020
 Податель жалобы: Администрация городского округа Кашира
 Наименование должника: МУП "Знаменское"
 Результат проверки: нарушения в действиях АУ отсутствуют</t>
   </si>
   <si>
     <t>Власова Наталия Владимировна</t>
   </si>
   <si>
     <t>25.12.1977</t>
   </si>
   <si>
@@ -2203,120 +2211,126 @@
 01.05.2023
 Результат: май 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
 01.05.2026
 Результат: май 2026 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства )
 </t>
   </si>
   <si>
     <t>ООО "Авантаж Форте" Филиппов А.В. 26.11.2013 нарушения в действиях АУ отсутствуют  
 ООО "Авантаж Форте" Филиппов А.В. 27.11.2013 нарушения в действиях АУ отсутствуют  
 ООО "ЛесИнком" ОАО "Сбербанк России" 28.02.2014 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Авартаж Форте " Филиппов А.В., Гедзь В.Н. 26.02.2014 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ЗАО "Газдорстрой" МИФНС РФ №3 по Республике Коми 15.05.2014 нарушения в действиях АУ отсутствуют  
 ООО "Авартаж Форте " Рачинская Н.В., Филиппов А.В., Гедзь В.Н. 31.01.2014 нарушения в действиях АУ отсутствуют  
 ООО "ФИК Параллель" ГУ- Омское РО ФСС РФ 09.11.2015 нарушения в действиях АУ отсутствуют  
 ООО "Строительные технологии" МИФНС РФ №9 по Владимирской области 07.10.2015 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Гарант" МИФНС РФ №3 по Республике Коми 19.04.2016 нарушения в действиях АУ отсутствуют, ОАО "Мучкапский комбинат хлебопродуктов" Управление Росреестра по Тамбовской области 07.09.2018 нарушения в действиях АУ отсутствуют  
 ОАО "Мучкапский комбинат хлебопродуктов" Прокуратура Мучкапского района 19.02.2019 нарушения в действиях АУ отсутствуют ; ОАО "К.С.М." МИФНС России №3 по Московской области 07.06.2019 нарушения в действиях АУ отсутствуют  
 ОАО "К.С.М." МИФНС России №3 по Московской области 07.06.2019 нарушения в действиях АУ отсутствуют  
 ОАО "Геленджикагрокурортстрой" Яковлев В.А. 19.12.2019 нарушения в действиях АУ отсутствуют  
 Дата поступления жалобы: 17.07.2020
 Податель жалобы: Яковлев В.А.
 Наименование должника: ООО "Геленджикагрокурортстрой"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 09.11.2023
 Податель жалобы: Боков Р.М.
 Наименование должника: ООО "Брейтовчанка"
-Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупрежденияДата поступления  жалобы: 13.08.2026Податель жалобы: НАО "Центр "Омега"Наименование должника: ИП Кузнецов Д.А.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Волков Максим Максимович</t>
   </si>
   <si>
     <t>04.01.1991</t>
   </si>
   <si>
     <t>гор. Ленинград Выборгский р-н РСФСР</t>
   </si>
   <si>
     <t>01.10.2019/01.10.2019</t>
   </si>
   <si>
     <t>протокол №21</t>
   </si>
   <si>
     <t>+79936391881;  83755@bk.ru, 191015, Санкт-Петербург, ул. Шпалерная, д. 60, пом 58Н</t>
   </si>
   <si>
     <t>ДУБЛИКАТ 107827 0007115 от 20.08.2019 "Российский государственный педагогический университет им. А.И. Герцена" по специальности Юриспруденция присвоена квалификация Юрист</t>
   </si>
   <si>
     <t>стаж более 2-х лет ТК-V №4644473 от 02.02.2015</t>
   </si>
   <si>
     <t>свидетельство №474/09-СР от 09.09.2019 выдано Союзом СРО "АУ Северо-Запад"</t>
   </si>
   <si>
     <t>свидетельство №11/031872 от 19.09.2019</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/005172 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.09.2019/29.09.2020
 Полис №52-20/TPL16/004287 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 30.09.2020/29.09.2021
 Полис №77-21/TPL16/002399 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 30.09.2021/29.09.2022
 Полис №Arbitr-3980975400-17245 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 30.09.2022/29.09.2023
 Дополнительное соглашение №1 к Полису №Arbitr-3980975400-17245 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 30.09.2023/29.09.2024
 Полис №Arbitr-3980975400-33034 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.
 Даты: 30.09.2024/29.09.2025
 Полис ОАУ №18548/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 30.09.2025/29.09.2026
+Полис ОАУ №26582/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 30.09.2026/29.09.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2022
 Результат: февраль 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.02.2025
 Результат: февраль 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 27.10.2021
 Податель жалобы: ООО "Технология здоровья"
 Наименование должника: ООО "Юлмаркет"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.01.2023
 Податель жалобы: ИП Бакулин В.В., ИП Степанова Н.А.
 Наименование должника: ООО "Эко Брус"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.02.2024
 Податель жалобы: Гонтаренко И.И.
 Наименование должника: Бондаренко П.В.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 14.07.2026Податель жалобы: ООО "АЗЧМ"Наименование должника: ООО "М.А.К.С"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 14.07.2026
+Податель жалобы: ООО "АЗЧМ"
+Наименование должника: ООО "М.А.К.С"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Вылегжанина Анастасия Андреевна</t>
   </si>
   <si>
     <t>27.12.1989</t>
   </si>
   <si>
     <t>10.08.2023/08.08.2023</t>
   </si>
   <si>
     <t>Протокол №15</t>
   </si>
   <si>
     <t>Телефон 8910 134 55 14,  ooospektr89@inbox.ru, Адрес: 603089, г.Н.Новгород, пер.Звенигородский, д.3, кв.9</t>
   </si>
   <si>
     <t>КУ №91301 от 25.10.2013 "Нижегородская правовая академия" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2-х лет ТК-I №5801024 от 01.07.2007</t>
   </si>
   <si>
     <t>свидетельство № 493/06-СР от 19.06.2023 выдано Союзом "СРО АУ СЗ"</t>
   </si>
@@ -2599,61 +2613,72 @@
 344101, г.Ростов-на-Дону, Профсоюзная ул., дом 45 а/я 6016</t>
   </si>
   <si>
     <t>ВСГ 0434853 от 23.06.2006 Ростовский государственный университет присуждена квалификация экономист-менеджер по специальности "Антикризисное управление" АВБ 0196780 от 16.02.2012 Российский государственный торгово-экономический университет" присуждена степень бакалавра юриспруденции по направлению "Юриспруденция"  </t>
   </si>
   <si>
     <t>Стаж более 1 года ТК-I N0347759 от 18.09.2006г., справка ООО "СтройМехСервис" (ИНН 6162063703) б/н от 02.09.2020 г.</t>
   </si>
   <si>
     <t>свидетельство АР №000152 выдано Ассоциацией "МСРО АУ"</t>
   </si>
   <si>
     <t>свидетельство №11/017431 от 08.08.2011</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-20/TPL16/004463 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 20.09.2020/19.09.2021
 Полис №77-21/TPL16/002217 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 20.09.2021/19.09.2022
 Полис №Arbitr-3980975400-30962 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 20.09.2022/19.09.2023
 Дополнительное соглашение №1 к Полису №Arbitr-3980975400-30962 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 20.09.2023/19.09.2024
 Полис №Arbitr-3980975400-60609  АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 20.09.2024/19.09.2025
-</t>
+Полис Arbitr-3980975400-86067 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630007, г.Новосибирск, ул.Коммунистическая д.16, Почтовый адрес АО «Д2 Страхование»: 115054, г. Москва, Космодамианская набережная, 52, стр.1 корп.А 2 этаж,  тел.тел. 8 (800) 775-52-90,  эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 20.09.2025/19.09.2026
+Полис Arbitr-3980975400-20743 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630007, г.Новосибирск, ул.Коммунистическая д.16, Почтовый адрес АО «Д2 Страхование»: 115054, г. Москва, Космодамианская набережная, 52, стр.1 корп.А 2 этаж,  тел.тел. 8 (800) 775-52-90,  эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 20.09.2026/19.09.2027
+</t>
+  </si>
+  <si>
+    <t>АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630007, г.Новосибирск, ул.Коммунистическая д.16, Почтовый адрес АО «Д2 Страхование»: 115054, г. Москва, Космодамианская набережная, 52, стр.1 корп.А 2 этаж,  тел.тел. 8 (800) 775-52-90,  эл. почта info@d2insur.ru.</t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2022
 Результат: Апрель 2022  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.01.2025
 Результат: апрель 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
-    <t>Дата поступления  жалобы: 09.07.2024Податель жалобы: Прокуратура Динского районаНаименование должника: ООО "ГАЛС"Результат проверки: выявлены нарушения, принято решение не применять мер дисциплинарного воздействия</t>
+    <t xml:space="preserve">
+Дата поступления жалобы: 09.07.2024
+Податель жалобы: Прокуратура Динского района
+Наименование должника: ООО "ГАЛС"
+Результат проверки: выявлены нарушения, принято решение не применять мер дисциплинарного воздействия</t>
   </si>
   <si>
     <t>Горяев Сергей Васильевич</t>
   </si>
   <si>
     <t>03.04.1982</t>
   </si>
   <si>
     <t>гор. Новосибирск</t>
   </si>
   <si>
     <t>15.07.2019/15.07.2019</t>
   </si>
   <si>
     <t>протокол №13</t>
   </si>
   <si>
     <t>630099, г. Новосибирск, а/я 216 телефон: 7-913-015-04-78, arbitrat54@yandex.ru</t>
   </si>
   <si>
     <t>ВСГ 2133629 от 30.06.2008 Московский государственный университет имени М.В. Ломоносова присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2-х лет, трудовая книжка АT-IX №4488286 от 25.06.2004, справка ООО "Сфера Консалт" (ИНН 5404023813) от 10.07.2019г.</t>
   </si>
@@ -2689,51 +2714,51 @@
     <t xml:space="preserve">01.03.2025
 Результат: март 2025 (Выявлены нарушения. Применена мера дисциплинарного воздействия в виде наложения  штрафа в размере 5 000 рублей)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 12.05.2020
 Податель жалобы: Лавник В.Д.
 Наименование должника: Лавник В.Д.
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 03.02.2021
 Податель жалобы: Лавник В.Д.
 Наименование должника: Лавник В.Д.
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 03.10.2023
 Податель жалобы: АО "Эксперт-Банк"
 Наименование должника: Лабанцева А.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.05.2025
 Податель жалобы: Александров С.В.
 Наименование должника: Даньшина Е.С., Табаченкова Е.Ю., Черепанов Н.В.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 04.07.2025
 Податель жалобы: Александров С.В.
 Наименование должника: Вершинина М.В.
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 13.08.2026Податель жалобы: Киселев А.В.Наименование должника: ООО "РСК"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 18.08.2026Податель жалобы: ООО "МКК "Авион"Наименование должника: ИП Семенов М.Л.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 27.08.2026Податель жалобы: Петровский Д.С.Наименование должника: нетРезультат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 31.08.2026Податель жалобы: Белан Е.А.Наименование должника: нетРезультат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Грамматчиков Артем Алексеевич</t>
   </si>
   <si>
     <t>03.06.1998</t>
   </si>
   <si>
     <t>гор. Калуга</t>
   </si>
   <si>
     <t>20.01.2026/20.01.2026</t>
   </si>
   <si>
     <t>Протокол №01</t>
   </si>
   <si>
     <t>Телефон: +7 980 436 83 16, электронная почта: grammatchikov.arbitr@gmail.com, почтовый адрес: 119019, Москва, а/я 11 </t>
   </si>
   <si>
     <t>104024 0486175 от 17.02.2023г. "Калужский государственный университет им. К.Э. Циолковского" магистратура по направлению юриспруденция, присвоена квалификация магистр, Юриспруденция</t>
   </si>
   <si>
     <t>стаж более 1 года справка ООО "Инсайт Энерджи"  (ИНН 9704141452) от 16.10.2023г.</t>
   </si>
@@ -2895,50 +2920,55 @@
     <t>16.06.2025/16.06.2025</t>
   </si>
   <si>
     <t>06.06.2025  исключена на основании личного заявления о выходе из членов Ассоциации МСРО "Содействие"</t>
   </si>
   <si>
     <t>191028 г.Санкт-Петербург  а/я 19; Natalya_gulko66@mail.ru; +8-911-491-91-51</t>
   </si>
   <si>
     <t>ГОУ ВПО "Уральская государственная юридическая академия" диплом ВСГ 1040871, по специальности "юриспруденция", присвоена квалификация - юрист</t>
   </si>
   <si>
     <t>стаж более года, трудовой договор ООО "Вестер-Баинг" от 12.01.2009г.</t>
   </si>
   <si>
     <t>свидетельство выдано 31.10.2014г. НП "СРО АУ "ГАРАНТИЯ"</t>
   </si>
   <si>
     <t>свидетельство 11/024341 от 21.08.2015</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №60/24/177/024856 от 26.09.2024 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 04.10.2024/03.10.2025
 Полис №60/25/177/029432 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 04.10.2025/03.10.2026
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.09.2026
+Результат: сентябрь 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>отсутствуютДата поступления  жалобы: 24.03.2026Податель жалобы: адвокат Панков О.И.Наименование должника: АО "ГлавСтройКомплекс"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Гуреева Людмила Викторовна</t>
   </si>
   <si>
     <t>06.09.1968</t>
   </si>
   <si>
     <t>д. Ершово Селивановский район Владимирская область</t>
   </si>
   <si>
     <t>25.08.2015/25.08.2015</t>
   </si>
   <si>
     <t>протокол №19</t>
   </si>
   <si>
     <t>8-904-251-90-61, ул. Школьная, д. 2Б, оф. 1 г.Камешково Владимирская область, gureevalb@rambler.ru</t>
   </si>
   <si>
     <t>ТВ №151999 19.06.1990 Владимирский политехнический институт (квалификация инженер-строитель), ЭВ №786103 от 30.06.1996 Всероссийский заочный финансово-экономический институт (квалификация-экономист) по специльности бухгалтерский учет и аудит</t>
@@ -3240,95 +3270,101 @@
   <si>
     <t xml:space="preserve">полис №009-054-000479/14 ООО "ИСК Евро-Полис"
 Даты: 25.10.2014/24.10.2015
 Полис №52-15/TPL16/781543 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 26.10.2015/25.10.2016
 Полис №52-16/TPL16/002519 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 26.10.2016/25.10.2017
 Полис №52-17/TPL16/003834 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" 01.06.2018 по 25.10.2018 (дополнительное соглашение)
 Даты: 26.10.2017/25.10.2018
 Полис №52-18/TPL16/004198 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 26.10.2018/25.10.2019
 Полис №П186956-29-19 ООО "Страховое общество "Помощь"
 Даты: 25.10.2019/24.10.2020
 Полис №52-20/TPL16/004877 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 25.10.2020/24.10.2021
 Полис №77-21/TPL16/002576 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 25.10.2021/24.10.2022
 Полис №Arbitr-3980975400-21680 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 25.10.2022/24.10.2023
 Полис ОАУ №4951/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 25.10.2023/24.10.2024
 Полис ОАУ №11191/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 25.10.2024/24.10.2025
 Полис ОАУ №18682/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 25.10.2025/24.10.2026
+Полис ОАУ №27242/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 25.10.2026/24.10.2027
 </t>
   </si>
   <si>
     <t>протокол от 13.08.2024, штраф 10000 руб., протокол от 11.12.2024, предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2014
 Результат: Июнь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.07.2017
 Результат: Июль 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.06.2020
 Результат: июнь 2020 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства, а также обязание устранить выявленные нарушения. )
 01.05.2023
 Результат: май 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  15 000 (пятнадцать тысяч)  рублей. )
 01.12.2025
 Результат: декабрь 2025 ( выявлены нарушения. Применена  мера дисциплинарного воздействия  в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства, внутренних регламентов Союза)
 </t>
   </si>
   <si>
     <t>ООО "Капитальное строительство» ГУ- РО ФСС РФ по Республике Башкортостан 18.11.2013 нарушения в действиях АУ отсутствуют  
 ООО "Региональная строительная компания" прокуратура Калининского района г. Уфы 13.02.2014 нарушения в действиях АУ отсутствуют, гр. Муллагалиева Н.В. ПАО Банк "Уралсиб" 19.10.2017 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 08.06.2023
 Податель жалобы: Карягина Т.И.
 Наименование должника: Карягина Т.И.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 29.08.2023
 Податель жалобы: Иванов А.С.
 Наименование должника: Абилев Д.А.
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 01.07.2024
 Податель жалобы: Управление Росреестра по Республике Башкортостан
 Наименование должника: Репина Е.И.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 10000 руб.
 Дата поступления жалобы: 23.09.2024
 Податель жалобы: Хамзин Э.Д.
 Наименование должника: Галимов В.Р.
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 03.06.2024
 Податель жалобы: Прокуратура Октябрьского района г. Уфы
 Наименование должника: МУП "Уфагорэксплуатация"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 03.02.2025
 Податель жалобы: Аллабирдин С.Г.
 Наименование должника: Аллабирдин С.Г.
-Результат проверки: отказ от жалобыДата поступления  жалобы: 27.04.2026Податель жалобы: Арбитражный суд Республики БашкортостанНаименование должника: Хафизова М.Г.Результат проверки: выявлены нарушения</t>
+Результат проверки: отказ от жалобы
+Дата поступления жалобы: 27.04.2026
+Податель жалобы: Арбитражный суд Республики Башкортостан
+Наименование должника: Хафизова М.Г.
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Доронина Наталья Александровна</t>
   </si>
   <si>
     <t>11.08.1978</t>
   </si>
   <si>
     <t>город Черновцы Украинской ССР</t>
   </si>
   <si>
     <t>18.07.2011/18.07.2011</t>
   </si>
   <si>
     <t>8(8212) 24-93-52,  nataldoronina@mail.ru </t>
   </si>
   <si>
     <t>АВС №0020237 от 06.06.2000 Сыктывкарский государственный университет присуждена квалификация: юрист по специальности: юриспруденция</t>
   </si>
   <si>
     <t>стаж более 1 года АТ-VIII№4756910 от 12.04.1999 справка Некоммерческой организации "Фонд "Союз юристов Республики Коми" (ИНН 1101477112) от 14.07.2011</t>
   </si>
   <si>
     <t>свидетельство №360 от 23.12.2004 выдано НП "МСО ПАУ"</t>
   </si>
@@ -3762,67 +3798,71 @@
   <si>
     <t xml:space="preserve">Полис №15/TPL16/781221 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.09.2015/05.09.2016
 Полис 28№О-СЗ-М-002/16 АО АСК "Инвестстрах"
 Даты: 06.09.2016/05.09.2017
 Полис №ГОАУ/504-17 АО "АСК "РОСМЕД"
 Даты: 06.09.2017/05.09.2018
 Полис  77777ОАУ-000718/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №П177382-29-18; с 26.08.2018 по 04.09.2018 ретроактивный период ООО "Страховое общество "Помощь"
 Даты: 05.09.2018/04.09.2019
 Полис №П185529-29-19 ООО "Страховое общество "Помощь"
 Даты: 05.09.2019/04.09.2020
 Полис №52-20/TPL16/004260 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.09.2020/04.09.2021
 Договор №60/21/177/004911 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 04.09.2021/03.09.2022
 Договор №60/22/177/013834 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 04.09.2022/03.09.2023
 Полис ОАУ №3956/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 04.09.2023/03.09.2024
 Договор №60/24/177/024556 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 04.09.2024/03.09.2025
 Полис №60/25/177/029285 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
 Даты: 04.09.2025/03.09.2026
+Договор №60/26/177/033994 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
+Даты: 04.09.2026/03.09.2027
 </t>
   </si>
   <si>
     <t>ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ </t>
   </si>
   <si>
     <t>протокол от 03.12.2015г. предупреждение, протокол от 12.09.2016г. предупреждение, протокол от 30.03.2017г. предупреждение, протокол от 18.01.2024г. предупреждение, протокол от 18.01.2024г. предупреждение, протокол от 09.04.2024г. предупреждение, протокол от 24.06.2024г. предупреждение, протокол от 28.08.2024г. штраф 10000 руб., протокол от 18.09.2024г. штраф 15000 руб., протокол от 03.10.2024г. штраф 20000 руб., протокол от 06.02.2025г. предупреждение, протокол от 30.09.2025г. предупреждение, протокол от 01.12.2025г. предупреждение, протокол от 18.03.2026, предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2015
 Результат: Октябрь  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.11.2018
 Результат: Ноябрь 2018 (Выявлены нарушения - привлечен к дисциплинарной ответственности в виде наложения штрафа в размере 5 000,00 рублей.)
 01.12.2021
 Результат: декабрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2024
 Результат: ноябрь 2024  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 10 000 рублей))
+01.08.2026
+Результат: август 2026 (выявлены нарушения.Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 15 000 рублей )
 </t>
   </si>
   <si>
     <t>ТСЖ "Диаманд" Золотов А.И. 21.02.2014 нарушения в действиях АУ отсутствуют  
 ТСЖ "Диаманд" ООО "ЖЭУ-600" 14.03.2014 нарушения в действиях АУ отсутствуют  
 ООО "ГСК "Центральный" МИФНС РФ №2 по Саратовской области 17.04.2014 нарушения в действиях АУ отсутствуют  
 ООО "Средневолжская Строительная компания" УПФР по Ленинскому району г. Саратова 27.06.2014 нарушения в действиях АУ отсутствуют  
 ООО "ЖЭУ - 600" ООО "Юридическая Консультация "Правовой Стандарт" 26.12.2014 нарушения в действиях АУ отсутствуют  
 ООО "ГСК "Центральный" МИФНС РФ №2 по Саратовской области 14.04.2015 нарушения в действиях АУ отсутствуют  
 ООО "Агротранзит" Прокуратура г. балашова Саратовской области 08.05.2015 нарушения в действиях АУ отсутствуют  
 ИП Алексеева Ю.А. ЗАО АКБ «Экспресс-Волга" 29.07.2015 нарушения в действиях АУ отсутствуют  
 ИП Сидоренко А.Н. Прокуратура Заводского района г. Саратова 05.11.2015 нарушения в действиях АУ отсутствуют  
 ЖСК "Причал" Прокуратура Октябрьского района г. Саратова 26.10.2015 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "ИНТЕК" участники строительства ООО "ИНТЕК" 28.04.2016 нарушения в действиях АУ отсутствуют; ООО "РОС" Прокуратура Саратовской области 27.07.2016 выявлены нарушения, применена мера ответственности в виде предупреждения; ООО "Тракт-КС" Кузнецов А.И. 11.01.2017 нарушения в действиях АУ отсутствуют;  
 ООО "Тракт-КС" ООО "Тракт-Строй" 16.02.2017 выявлены нарушения, применена мера ответственности в виде предупреждения; ООО "Базис" ООО "Закат" Прокуратура Ленинского района Саратова 04.04.2017 нарушения в действиях АУ отсутствуют  
 ОАО "Ордена "Знак Почета" научно-исследовательский и проектный институт "Гипропрромсельстрой" ТУ ФАУГИ по Саратовской области 04.05.2017 нарушения в действиях АУ отсутствуют  
 гр. Алексеев Д.Н. Арбитражный суд Саратовской области 29.06.2017 нарушения в действиях АУ отсутствуют, ООО "ПКФ "Пирамида плюс" Прокуратура Заводского района г. Саратова 12.07.2017 нарушения в действиях АУ отсутствуют  
 ООО "Тракт-КС" Кузнецов А.И. 23.01.2018 нарушения в действиях АУ отсутствуют  
 ООО "Стройсар" Прокуратура Ленинского района Саратова 01.03.2018 нарушения в действиях АУ отсутствуют, ООО "Тракт-КС" Кузнецов А.И. 03.04.2019 нарушения в действиях АУ отсутствуют 
 Дата поступления жалобы: 02.09.2020
 Податель жалобы: Корышева Г.В.
 Наименование должника: ООО "Тракт-КС"
 Результат проверки: принято решение не применять мер дисциплинарной ответственности
 Дата поступления жалобы: 26.01.2021
 Податель жалобы: Сенько Е.А.
 Наименование должника: ООО "Тракт-КС"
@@ -3897,161 +3937,50 @@
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.06.2025
 Податель жалобы: Управление Росреестра по Волгоградской области
 Наименование должника: Баишева О.А.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 19.08.2025
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Устинов С.Г.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 24.09.2025
 Податель жалобы: Ветров Ю.В.
 Наименование должника: Долгополов А.И.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.10.2025
 Податель жалобы: Костылев П.Н.
 Наименование должника: ООО "ПМК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 27.10.2025
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Ника Мохаммад Бисмел Джан
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 09.02.2026
 Податель жалобы: Управление Росреестра по Костромской области
 Наименование должника: ООО "ПМК"
 Результат проверки: выявлены нарушенияДата поступления  жалобы: 11.03.2026Податель жалобы: конкурсный управляющий ООО "Клувер" - ГК АСВНаименование должника: Крусс К.Н.Результат проверки: выявлены нарушенияДата поступления  жалобы: 07.07.2026Податель жалобы: конкурсный управляющий ПАО "Донхлеббанк" - ГК АСВНаименование должника: Смирнов В.И.Результат проверки: выявлены нарушения</t>
-  </si>
-[...109 lines deleted...]
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Залицаев Семен Юрьевич</t>
   </si>
   <si>
     <t>12.08.1982</t>
   </si>
   <si>
     <t>гор. Качканар Свердловской обл.</t>
   </si>
   <si>
     <t>(343)298-06-29 ,  sz-uf@mail.ru,  620086, 620086 г.Екатеринбург, а/я 46  </t>
   </si>
   <si>
     <t>ВСВ 1381941 от 20.05.2005 Удмуртский государственный университет присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года АТ-VIII №8589113 от 02.07.2001</t>
   </si>
   <si>
     <t>свидетельство №324/12-СР от 14.12.2012 выдано НП "СРО АУ СЗ" </t>
   </si>
   <si>
     <t>свидетельство №11/017119 от 14.06.2011</t>
   </si>
@@ -4330,51 +4259,51 @@
 01.02.2025
 Результат: февраль 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцева Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., Евдокимов В.В., Карханов Р.А., Парамонова Э.В., Огонесян О.А., Морозова Е.А., Ярина Н.С., Федотов Н.В., Николаевский К.А., Максименко А.А., Львов Д.А., Лапин А.В., ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., Евдокимов В.В., Карханов Р.А., Парамонова Э.В., Огонесян О.А., Морозова Е.А., Ярина Н.С., Федотов Н.В., Николаевский К.А., Максименко А.А., Львов Д.А., Лапин А.В., ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., и др ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., и др. , ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 20.08.2025
 Податель жалобы: ПАО АКБ "Авангард"
 Наименование должника: Парамонова О.Г.
-Результат проверки: выявлены нарушенияДата поступления  жалобы: 19.03.2026Податель жалобы: ООО АКБ "Авангард"Наименование должника: Парамонова О.Г.Результат проверки: выявлены нарушенияДата поступления  жалобы: 29.04.2026Податель жалобы: Тринадцатый арбитражный апелляционный судНаименование должника: ООО "КСМ"Результат проверки: выявлены нарушенияДата поступления  жалобы: 22.07.2026Податель жалобы: Романова Е.И.Наименование должника: ООО "КСМ"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: выявлены нарушенияДата поступления  жалобы: 19.03.2026Податель жалобы: ООО АКБ "Авангард"Наименование должника: Парамонова О.Г.Результат проверки: выявлены нарушенияДата поступления  жалобы: 29.04.2026Податель жалобы: Тринадцатый арбитражный апелляционный судНаименование должника: ООО "КСМ"Результат проверки: выявлены нарушенияДата поступления  жалобы: 22.07.2026Податель жалобы: Романова Е.И.Наименование должника: ООО "КСМ"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 31.08.2026Податель жалобы: ООО "Ти Пи Ай Групп"Наименование должника: ООО "КСМ"Результат проверки: приостановленоДата поступления  жалобы: 07.09.2026Податель жалобы: ООО "Торговый Дом СТС"Наименование должника: ООО "КСМ"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Захаров Артём Дмитриевич</t>
   </si>
   <si>
     <t>13.04.1991</t>
   </si>
   <si>
     <t>гор. Братск Иркутской области</t>
   </si>
   <si>
     <t>23.01.2018/23.01.2018</t>
   </si>
   <si>
     <t>Протокол №2</t>
   </si>
   <si>
     <t>22.01.2018г. ААУ "СЦЭАУ" - Ассоциация арбитражных управляющих "СИБИРСКИЙ ЦЕНТР ЭКСПЕРТОВ АНТИКРИЗИСНОГО УПРАВЛЕНИЯ" на основании Заявления о добровольном выходе</t>
   </si>
   <si>
     <t>8-911-089-20-54, zartem1439@gmail.com, 191060, Санкт-Петербург, ул. Смольного 1/3, 6-й подъезд</t>
   </si>
   <si>
     <t>КТ №90007 от 26.06.2013г. Санкт-Петербургский государственный экономический университет присуждена квалификация экономист-менеджер по специальности "Экономика и управление на предприятии (городское хозяйство)" 107806 0021935 от 30.06.2015г. присвоена квалификация бакалавр по направлению "Юриспруденция"</t>
   </si>
@@ -5490,84 +5419,50 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2023
 Результат: февраль 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.01.2026
 Результат: январь 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 08.07.2022
 Податель жалобы: Прокуратура Ванинского района Хабаровского края
 Наименование должника: ООО "ЛАН"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 11.08.2025
 Податель жалобы: ООО "Наша марка"
 Наименование должника: Бархоянц А.М.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 07.11.2025
 Податель жалобы: ООО "Наша марка"
 Наименование должника: Бархоянц А.М.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
-    <t>Кесян Размик Суренович</t>
-[...32 lines deleted...]
-  <si>
     <t>Клиентова Юлия Юрьевна</t>
   </si>
   <si>
     <t>05.02.1975</t>
   </si>
   <si>
     <t>07.10.2015/07.10.2015</t>
   </si>
   <si>
     <t>199106, г. Санкт-Петербург, Санкт-Петербург, -, а/я  791, телефон + 7 921 993 05 92
 klientova.arbitr@yandex.ru  </t>
   </si>
   <si>
     <t>ВСВ 0190556 от 31.05.2004 Санкт-Петербургский государственный университет, присуждена квалификация Юрист по специальности "Юриспруденция</t>
   </si>
   <si>
     <t>стаж более 2 лет, справка ООО Лики Пианизма  (ИНН 78414401661) от 20.03.2015 № 20/03</t>
   </si>
   <si>
     <t>свидетельство №436/09-СР от 02.09.2015 выдано Союзом "СРО АУСЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/022741 от 20.01.2015</t>
   </si>
   <si>
@@ -5702,50 +5597,55 @@
     <t>05.06.2025/05.06.2025</t>
   </si>
   <si>
     <t>anastasia.kolkova@mail.ru, 8-962-831-01-22, почтовый адрес: 630099, г. Новосибирск, а/я 114</t>
   </si>
   <si>
     <t>105424 0955614 "Новосибирский национальный исследовательский государственный университет" направление - Юриспруденция, присвоена квалификация -бакалавр</t>
   </si>
   <si>
     <t>стаж более 1 года справка ООО "Сфера Консалт" (ИНН 5404023813) от 01.06.2022 №01-06/2022</t>
   </si>
   <si>
     <t>свидетельство №510/02-СР от 05.02.2025 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/040380 от 15.12.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №16973/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)755-53-35, страховая сумма 10000000 рублей.
 Даты: 04.06.2025/03.06.2026
 Полис №Arbitr3980975400-60260 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма - 10 000 000 руб.
 Даты: 04.06.2026/03.06.2027
 </t>
   </si>
   <si>
+    <t xml:space="preserve">01.08.2026
+Результат: август 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+</t>
+  </si>
+  <si>
     <t>Кольздорф Михаил Александрович</t>
   </si>
   <si>
     <t>18.12.1980</t>
   </si>
   <si>
     <t>пос. Бохан Бохановского р-на Иркутской области</t>
   </si>
   <si>
     <t>03.04.2015/03.04.2015</t>
   </si>
   <si>
     <t>8-908-634-02-65, kolzdorff@yandex.ru, 624440 Свердловская обл., г.Краснотурьинск, ул.Ленина, д.25 а/я15</t>
   </si>
   <si>
     <t>ДВС 1958469 от 11.06.2003 "Уральская государственная юридическая академия" присуждена квалификация : юрист по специальности "Юриспруденция", ВМА 0038983 от 20.06.2005 Уральская государственная юридическая академия" присуждена степень магистра юриспруденции по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет справка ООО "Юридическое агентство "Советник"  (ИНН 6617008762) от 02.09.2014</t>
   </si>
   <si>
     <t>свидетельство № 425/03-СР от 23.03.2015 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/022018 от 04.08.2014</t>
@@ -6148,50 +6048,52 @@
   </si>
   <si>
     <t>стаж более 1 года ТК-II №3225812 от 01.06.2007</t>
   </si>
   <si>
     <t>свидетельство выдано Союзом "СРО АУ СЗ" №469/05-СР от 30.05.2019г.</t>
   </si>
   <si>
     <t>свидетельство №11/026795 от 23.11.2016г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/004944 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603006, Нижний Новгород, ул. Решетниковская, д. 4, тел (831) 416-02-89)
 Даты: 18.09.2019/17.09.2020
 Полис №52-20/TPL16/004166  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603006, Нижний Новгород, ул. Решетниковская, д. 4, тел (831) 416-02-89)
 Даты: 18.09.2020/17.09.2021
 Полис №77-21/TPL16/002259 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 17.09.2021/16.09.2022
 Полис №Arbitr-3980975400/62270 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 17.09.2022/16.09.2023
 Дополнительное соглашение №1 к Полису №Arbitr-3980975400/62270 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 17.09.2023/16.09.2024
 Полис №Arbitr-3980975400-57144 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 17.09.2024/16.09.2025
 Полис №Arbitr-3980975400-53476 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма - 10 000 000 руб.
 Даты: 17.09.2025/16.09.2026
+Полис №Arbitr-3980975400- 55477 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма- 10 000 000 руб.
+Даты: 17.09.2026/16.09.2027
 </t>
   </si>
   <si>
     <t>протокол от 30.09.2025г. предупреждение, протокол от 21.10.2025г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2021
 Результат: Июль 2021  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.06.2024
 Результат: июнь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 31.08.2021
 Податель жалобы: Начаров А.А.
 Наименование должника: нет
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.06.2025
 Податель жалобы: Хут А.Х.
 Наименование должника: Хут А.Х.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.06.2025
 Податель жалобы: Хут А.Х.
 Наименование должника: Хут А.Х.
@@ -6491,50 +6393,52 @@
   </si>
   <si>
     <t>свидетельство №11/016883 от 11.04.2011</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №61-16/TPL16/002429 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 21.10.2016/20.10.2017
 Полис №61-17/TPL16/003795 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" , 01.01.2018 сроком на год (Полис 77777 ОАУ-000670/17 достраховка) ООО "ЦСО"
 Даты: 21.10.2017/20.10.2018
 Полис № 52-18/TPL16/004155 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 21.10.2018/20.10.2019
 Полис №52-19/TPL16/005120 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 21.10.2019/20.10.2020
 Полис №52-20/TPL16/004549 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 21.10.2020/20.10.2021
 Полис №77-21/TPL16/002478 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 21.10.2021/20.10.2022
 Полис №УБК_12927/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 21.10.2022/20.10.2023
 Полис ОАУ №4448/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 20.10.2023/19.10.2024
 Полис ОАУ №10880/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 20.10.2024/19.10.2025
 Полис ОАУ №18679/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 20.10.2025/19.10.2026
+Полис ОАУ №26926/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма- 10 000 000 руб.
+Даты: 20.10.2026/19.10.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2020
 Результат: (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2023
 Результат: Февраль 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
 01.01.2026
 Результат: январь 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ОАО "ССЗ Красные Баррикады" Чуйко С.В. 07.02.2018 нарушения в действиях АУ отсутствуют  
 ОАО "ССЗ Красные Баррикады" Прокуратура Астраханской области 04.04.2018 нарушения в действиях АУ отсутствуют; ООО "Краймиа Солар 5" ООО "Краймиа Солар 5" 18.05.2020 отказ от жалобы  
 ООО "Краймиа Солар 4" ООО "Краймиа Солар 4" 18.05.2020 отказ от жалобы</t>
   </si>
   <si>
     <t>Кунгуров Александр Викторович</t>
   </si>
   <si>
     <t>25.06.1986</t>
   </si>
   <si>
     <t>г. Бийск Алтайского края</t>
   </si>
@@ -6933,50 +6837,52 @@
   <si>
     <t>ВСГ 2584689 от 31.05.2008 Саратовская государственная академия права" присуждена квалификация юрист по специальности "юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 2-х лет, ТК-№1574153 от 22.11.2005</t>
   </si>
   <si>
     <t>свидетельство серия С №0452 от 11.09.2020 г. выдано Союзом АУ "Созидание"</t>
   </si>
   <si>
     <t>свидетельство №11/033011 от 10.08.2020</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-20/TPL16/004107, ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 21.09.2020/20.09.2021
 Полис №77-21/TPL16/002286 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 21.09.2021/20.09.2022
 Полис №60/22/177/014144 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 21.09.2022/20.09.2023
 Полис ОАУ №4114/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 21.09.2023/20.09.2024
 Договор №60/24/177/024585 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 21.09.2024/20.09.2025
 Полис ОАУ №18382/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 21.09.2025/20.09.2026
+Полис ОАУ №26725/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 21.09.2026/20.09.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2022
 Результат: Апрель 2022 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.04.2025
 Результат: апрель 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 11.05.2021
 Податель жалобы: Мавропуло Н.К.
 Наименование должника: Свидерская Е.М.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 28.03.2022
 Податель жалобы: представитель генерального директора Губкин А.Е.
 Наименование должника: ООО "Пром Строй Инвест"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 04.10.2023
 Податель жалобы: ООО "Крафт"
 Наименование должника: ООО "Астмал Групп"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
@@ -7218,88 +7124,90 @@
   <si>
     <t xml:space="preserve">Полис №14/TPL16/000271 ООО "Страховая компания "Арсеналъ"
 Даты: 24.11.2014/23.11.2015
 Полис №52-15/TPL16/781547 ООО "Страховая компания "Арсеналъ"
 Даты: 24.11.2015/23.11.2016
 Полис №52-16/TPL16/002638 ООО "Страховая компания "Арсеналъ"
 Даты: 24.11.2016/23.11.2017
 Полис №52-17/TPL16/004050  ООО "Страховая компания "Арсеналъ"  с 06.02.2018 по 23.11.2018 (дополнительное соглашение)
 Даты: 24.11.2017/23.11.2018
 Полис №52-18/TPL16/004550 ООО "Страховая компания "Арсеналъ"
 Даты: 24.11.2018/23.11.2019
 Полис №52-19/TPL16/005521 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 24.11.2019/23.11.2020
 Полис №52-20/TPL16/004899 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 24.11.2020/23.11.2021
 Полис №77-21/TPL16/002595 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 24.11.2021/23.11.2022
 Полис №Arbitr-3980975400-33106 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 24.11.2022/23.11.2023
 Полис ОАУ №4768/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 24.11.2023/23.11.2024
 Полис ОАУ №11519/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 24.11.2024/23.11.2025
 Полис ОАУ №19151/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 24.11.2025/23.11.2026
+Полис ОАУ №27359/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 24.11.2026/25.11.2027
 </t>
   </si>
   <si>
     <t>протокол от 06.06.2019г. предупреждение, протокол от 16.09.2019г. предупреждение, протокол от 24.02.2026г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2015
 Результат: Январь  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.03.2018
 Результат: Март 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.03.2021
 Результат: Март 2021 (Выявлены нарушения. Принято решение о неприменении отношении арбитражного управляющего меры дисциплинарной ответственности).
 01.03.2024
 Результат: Март  2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО " Серебряный Сад" ИФНС РФ №21 по г. Москве 31.07.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Южно-Енисейские тепловые сети" ПАО "Краснояксрэнергосбыт" 18.10.2016 нарушения в действиях АУ отсутствуют   
 ЗАО "Максима-стиль" работники ЗАО "Максима-стиль" 16.11.2016 нарушения в действиях АУ отсутствуют  
 ЗАО "Максима-стиль" Лапшин В.Л. 16.06.2017 нарушения в действиях АУ отсутствуют  
 ЗАО "Максима-Стиль" работник Тянутов Д.Н. 07.07.2017 нарушения в действиях АУ отсутствуют  
 ЗАО "Максима-Стиль" бывший работник Воронин В.М. 12.07.2017 нарушения в действиях АУ отсутствуют  
 ЗАО "Максима-Стиль" бывший работник Ковалева М.П. 22.11.2017 нарушения в действиях АУ отсутствуют  
 ЗАО "Максима-Стиль" заместитель председателя Правительства Ивановской области 22.02.2018 нарушения в действиях АУ отсутствуют; МП г. Красноярска "Дирекция специализированного жилищного фонда" Прокуратура Советского района города Красноярска 02.07.2019 нарушения в действиях АУ отсутствуют  
 МП г. Красноярск "Дирекция специализированного жилищного фонда" Прокуратура Советского района города Красноярска 23.08.2019 выявлены нарушения, применена мера ответственности в виде предупреждения  
 МП г. Красноярска "Дирекция специализированного жилищного фонда" Прокуратура Ленинского района г. Красноярска 17.09.2019 принято решение не применять мер дисциплинарной ответственности  
 ООО "ФТК" Федоров Е.А. 18.02.2020 нарушения в действиях АУ отсутствуют  
 ООО "ИК Ситицентр" филиал №1 ГУ-Волгоградское РО ФСС РФ 11.03.2020 отказ от жалобы  
 ОАО "ДПК" филиал №1 ГУ - Волгоградское РО ФСС Рф 22.09.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 01.03.2024
 Податель жалобы: Адилханов Д.А., Адилханова Н.А.
 Наименование должника: ООО "Финстройпром"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.01.2026
 Податель жалобы: Управление Росреестра по Воронежской области
 Наименование должника: ООО "Нордэкс-В"
-Результат проверки: выявлены нарушения</t>
+Результат проверки: выявлены нарушенияДата поступления  жалобы: 10.09.2026Податель жалобы: Монгуш С.Ч.Наименование должника: АО "Тываэнергосбыт"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Малинов Андрей Борисович</t>
   </si>
   <si>
     <t>13.11.1965</t>
   </si>
   <si>
     <t>гор. Красноярск</t>
   </si>
   <si>
     <t>29.03.2013/29.03.2013</t>
   </si>
   <si>
     <t>(391)211-08-16, urseng2@yandex.ru, 660017 Красноярск  а/я 374</t>
   </si>
   <si>
     <t>ЛВ №183652 Красноярский политехнический институт по специальности: электрические станции присвоена квалификация: инженера-электрика</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-V №2811050 от 08.09.1988г.</t>
   </si>
   <si>
     <t>свидетельство №024/П от 18.02.2008 выдано НП "СОАУ" при ТПП РФ</t>
   </si>
@@ -8176,50 +8084,53 @@
   </si>
   <si>
     <t>стаж более 2-х лет ТК-VII №0403219 от 16.01.2023г.</t>
   </si>
   <si>
     <t>свидетельство №521/10-СР от 06.10.2025г. Выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/038288 от 09.06.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №21899/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, bstrakhovoydom@mail.ru, страховая сумма - 10 000 000 руб.
 Даты: 03.02.2026/02.02.2027
 </t>
   </si>
   <si>
     <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, bstrakhovoydom@mail.ru</t>
   </si>
   <si>
     <t>Насырова Резеда Мансуровна</t>
   </si>
   <si>
     <t>22.02.1982</t>
   </si>
   <si>
+    <t>15.03.2021/15.03.2021</t>
+  </si>
+  <si>
     <t>614068, г. Пермь, ОПС 68 до востребования, эл. почта: rez.arbitr@yandex.ru</t>
   </si>
   <si>
     <t>К №15341 от 06.06.2012 Пермский государственный педагогический университет" присуждена квалификациия менеджер по специальности "Менеджмент организации"</t>
   </si>
   <si>
     <t>стаж более 2-х лет ТК-II №2502156 от 01.10.2004</t>
   </si>
   <si>
     <t>свидетельство №2 от 29.01.2018 выдано Ассоциацией АУ "Солидарность"</t>
   </si>
   <si>
     <t>свидетельство №11/019846 от 15.02.2013</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №121/АУ-2021 АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Ценральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 26.02.2021/25.02.2022
 Полис №60/22/177/009319 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 26.02.2022/25.02.2023
 Полис №Arbitr-3980975400-67313 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 26.02.2023/25.02.2024
 Полис ОАУ №6115/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 26.02.2024/25.02.2025
 Полис ОАУ №12987/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 26.02.2025/25.02.2026
@@ -8275,50 +8186,52 @@
   <si>
     <t>Протокол №21</t>
   </si>
   <si>
     <t>664009, Иркутск, ул. Лызина, 28 а/я 51, тел. 8-914-898-45-45, эл. почта: Nechaevkm@mail.ru</t>
   </si>
   <si>
     <t>ВСГ 3923429 от 01.06.2009г. Иркутский государственный университет" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более года ТК-II № 4793812 от 29.06.2010, справка ООО "Охранное Агентство "Легион Альфа" (ИНН 3849024857) от 07.06.2021г.</t>
   </si>
   <si>
     <t>свидетельство №497/07-СР от 11.07.2023 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/035551 от 26.04.2021</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №4776/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 09.10.2023/08.10.2024
 Полис ОАУ №11096/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 09.10.2024/08.10.2025
 Полис ОАУ №18678/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 09.10.2025/08.10.2026
+Полис ОАУ №27096/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 09.10.2026/08.10.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2025
 Результат: апрель 2025  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Нечаева Татьяна Сергеевна</t>
   </si>
   <si>
     <t>13.03.1982</t>
   </si>
   <si>
     <t>г. Сыктывкар</t>
   </si>
   <si>
     <t>19.05.2008/19.05.2008</t>
   </si>
   <si>
     <t> 8(8212) 44-25-40, tsn26@yandex.ru, 167000 г.Сыктывкар ул. Первомайская д.149</t>
   </si>
   <si>
     <t>ВСА №0172207 от 15.06.2004 Сыктывкарский государственный университет присуждена квалификация: юрист по специальности: "Юриспруденция"</t>
   </si>
@@ -8839,50 +8752,52 @@
   <si>
     <t>ВСГ 2872496  от 24.06.2008 Белгородский государственный университет присуждена квалификация экономист по специальности "Финансы и кредит"</t>
   </si>
   <si>
     <t>стаж более 2-х лет трудовая книжка ТК-IV №7461862 от 20.02.2015 </t>
   </si>
   <si>
     <t>Свидетельство №126-РГД/2020 от 21.08.2020г.  Выдано Союзом "Саморегулируемая организация "Гильдия арбитражных управляющих"</t>
   </si>
   <si>
     <t>Свидетельство №11/032364 от 18.05.2020</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-20/TPL16/004353  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 07.09.2020/06.09.2021
 Полис №77-21/TPL16/002260 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 07.09.2021/06.09.2022
 Договор №60/22/177/013869 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 07.09.2022/06.09.2023
 Полис №Arbitr-3980975400-45336 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 07.09.2023/06.09.2024
 Полис №Arbitr-3980975400-24426 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 07.09.2024/06.09.2025
 Полис №Arbitr-3980975400-94673  АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info, страховая сумма 10000000 рублей.
 Даты: 07.09.2025/06.09.2026
+Полис ОАУ №26906/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 07.09.2026/06.09.2027
 </t>
   </si>
   <si>
     <t>протокол от 31.01.2023г. предупреждение, протокол от 01.09.2025г. предупреждение, протокол от 29.01.2026г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2022
 Результат: декабрь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.12.2025
 Результат: декабрь 2025 ( выявлены нарушения. Принято решение о не применении в отношении Одинцова Д.А.  меры дисциплинарного воздействия  )
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 28.04.2023
 Податель жалобы: Арбитражный суд Республики Саха (Якутия)
 Наименование должника: Сахбиева Э.Р.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 14.06.2023
 Податель жалобы: ПАО "Совкомбанк"
 Наименование должника: Мареев Н.Н.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 20.09.2023
 Податель жалобы: ООО "Интер-Прайм"
 Наименование должника: Машина Л.Д.
@@ -8892,51 +8807,59 @@
 Наименование должника: Белова Э.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.09.2024
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Афанасьева С.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.01.2025
 Податель жалобы: Савостьянов И.Д.
 Наименование должника: Савостьянов И.Д.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 21.07.2025
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Баранов С.В.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 22.12.2025
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Николаева Е.Е.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 03.02.2026
 Податель жалобы: Осипов С.Ю.
 Наименование должника: Осипов С.Ю.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.02.2026
 Податель жалобы: Пронь В.А.
 Наименование должника: Пронь В.А.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 02.06.2026Податель жалобы: Смитюшенко А.С.Наименование должника: Осипов С.Ю.Результат проверки: приостановленоДата поступления  жалобы: 10.06.2026Податель жалобы: Осипова Ю.В.Наименование должника: Осипов С.Ю.Результат проверки: приостановлено</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 02.06.2026
+Податель жалобы: Смитюшенко А.С.
+Наименование должника: Осипов С.Ю.
+Результат проверки: приостановлено
+Дата поступления жалобы: 10.06.2026
+Податель жалобы: Осипова Ю.В.
+Наименование должника: Осипов С.Ю.
+Результат проверки: приостановлено</t>
   </si>
   <si>
     <t>Орешкина Анна Витальевна</t>
   </si>
   <si>
     <t>07.05.1976</t>
   </si>
   <si>
     <t>гор. Владивосток Приморского края</t>
   </si>
   <si>
     <t>8-921-877-30-91 (812) 637-60-37, 197101, Санкт-Петербург, а/я 2, anna_au@bk.ru</t>
   </si>
   <si>
     <t>АВМ 0017371 от 29.06.2001 Санкт-Петербургский государственный университет присуждена степень магистра Юриспруденции по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>Справка ООО "Южный проект" (ИНН 7816545509) от 26.08.2016 б/н генеральный директор</t>
   </si>
   <si>
     <t>Свидетельство №464/01-СР от 21.01.2019 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>Свидетельство №11/026529 от 12.09.2016</t>
   </si>
@@ -9626,50 +9549,52 @@
 Даты: 23.12.2020/22.12.2021
 Договор №60/21/177/007138 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 23.12.2021/22.12.2022
 Договор №60/22/177/015499 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 23.12.2022/22.12.2023
 Договор №60/23/177/020785 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 23.12.2023/22.12.2024
 Договор №60/24/177/025581 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 23.12.2024/22.12.2025
 Полис №УБК_19704/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 23.12.2025/22.12.2026
 </t>
   </si>
   <si>
     <t>протокол от 27.03.2018г. предупреждение, протокол от 01.08.2022г. приостановление направления кандидатуры в суд, протокол от  13.11.2025г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2014
 Результат: Октябрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.10.2017
 Результат: Октябрь 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2020
 Результат: сентябрь 2020   (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований ФЗ "О несостоятельности (банкротстве)")
 01.09.2023
 Результат: сентябрь 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований ФЗ "О несостоятельности (банкротстве)")
+01.08.2026
+Результат: август 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "СУ-2" Береснева Н.С. 17.02.2014 нарушения в действиях АУ отсутствуют  
 ООО "СУ-2" Хусу Н.А. 24.03.2014 нарушения в действиях АУ отсутствуют  
 ООО Эконом Строй-Сервис" ГУ РО ФСС РФ по Республике Карелия 05.10.2015 нарушения в действиях АУ отсутствуют, ГУП РК «Карельская геологическая экспедиция» Государственная инспекция труда в Республике Карелия 25.05.2016 нарушения в действиях АУ отсутствуют, ГУП "Леса Карелии" Трофимова А.В. 07.0.2017 нарушения в действиях АУ отсутствуют,
 ООО "Карелмостстрой" Прокуратура г. Петрозаводска 31.01.2018 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Наследие" МИФНС России №1 по республике Карелия 26.05.2018 принято решение не применять мер дисциплинарного воздействия; ГУП РК "Сортавальское ДРСУ" работники 14.06.2019 нарушения в действиях АУ отсутствуют  
 ООО "Роста-М" Салманов А.Э. 21.01.2020 нарушения в действиях АУ отсутствуют  
 нет Управление Росреестра по Республики Карелия 02.06.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 08.04.2022
 Податель жалобы: Козлов А.Ю.
 Наименование должника: нет
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 30.05.2022
 Податель жалобы: Козлов А.Ю.
 Наименование должника: -
 Результат проверки: применена мера дисциплинарного воздействия в виде приостановления направления кандидатуры ау в арбитражный суд с целью утверждения ее в делах о банкротстве
 Дата поступления жалобы: 01.11.2022
 Податель жалобы: Логинов Р.С.
 Наименование должника: ООО "ЮТС"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.10.2025
 Податель жалобы: Управление Росреестра по Республике Карелия
 Наименование должника: Гаджиев М.Г.о.
 Результат проверки: выявлены нарушенияДата поступления  жалобы: 04.06.2026Податель жалобы: Долгилевич Е.А.Наименование должника: Долгилевич Е.А.Результат проверки: приостановлено</t>
@@ -9764,50 +9689,52 @@
   <si>
     <t xml:space="preserve">Полис №14/TPL/160000482
 Даты: 13.10.2014/13.10.2015
 Полис №61-15/TPL16/781493
 Даты: 13.10.2015/12.10.2016
 Полис 083/01№000042/0/10-06/16 ООО "Страховое общество "Сургутнефтегаз"
 Даты: 13.10.2016/12.10.2017
 Полис №61-17/TPL16/003811 с 20.02.2018 по 12.10.2018 (дополнительное соглашение) ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 13.10.2017/12.10.2018
 Полис №52-18/TPL16/004222 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 13.10.2018/12.10.2019
 Полис №П186249-29-19 ООО "Страховое общество "Помощь"
 Даты: 13.10.2019/12.10.2020
 Полис №52-20/TPL16/004637 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 13.10.2020/12.10.2021
 Полис №77-21/TPL16/002455 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 13.10.2021/12.10.2022
 Полис №Arbitr-3980975400-53979 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 13.10.2022/12.10.2023
 Дополнительное соглашение №1 к Полису №Arbitr-3980975400-53979 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 13.10.2023/12.10.2024
 Полис №Arbitr-3980975400-19012 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 13.10.2024/12.10.2025
 Полис №Arditr-3980975400-71641 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма - 10 000 000 руб.
 Даты: 13.10.2025/12.10.2026
+Полис №Arditr-39809755400-68626 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630007, г.Новосибирск, ул.Коммунистическая д.16, Почтовый адрес АО «Д2 Страхование»: 115054, г. Москва, Космодамианская набережная, 52, стр.1 корп.А 2 этаж,  тел.тел. 8 (800) 775-52-90,  эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 13.10.2026/12.10.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2015
 Результат: Октябрь  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.11.2018
 Результат: Ноябрь 2018  (Выявлены нарушения. Принято решение  о неприменении в отношении арбитражного управляющего Постола М.В. меры дисциплинарной ответственности)
 01.11.2021
 Результат: ноябрь 2021 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения)
 01.11.2024
 Результат: ноябрь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "УралМонтажСтрой ПАО "Т Плюс" 25.08.2017 нарушения в действиях АУ отсутствуют;
 Дата поступления жалобы: 17.09.2019
 Податель жалобы: Мельников Л.Г.
 Наименование должника: ООО "ТСИ-Пермь"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 08.09.2020
 Податель жалобы: Мельников Л.Г.
 Наименование должника: ООО "ТСИ-Пермь"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 26.10.2020
 Податель жалобы: Прокуратура Ленинского района г. Ставрополя
@@ -10436,51 +10363,51 @@
 Договор №60/21/177/006834 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 03.12.2021/02.12.2022
 Полис №Arbitr-3980975400-64685 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 03.12.2022/02.12.2023
 Полис №ОАУ №5193/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 03.12.2023/02.12.2024
 Полис ОАУ №11575/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 03.12.2024/02.12.2025
 Полис ОАУ №19668/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
 Даты: 03.12.2025/02.12.2026
 </t>
   </si>
   <si>
     <t>протокол от 20.11.2015г. предупреждение, протокол от 22.03.2016г. предупреждение, протокол от 25.03.2021г. штраф 5000 руб., протокол от 12.10.2023г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2014
 Результат: Ноябрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.11.2017
 Результат: Ноябрь  2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2020
 Результат: Сентябрь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2023
 Результат: сентябрь 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.08.2026
-Результат: август 2026 (выявлены нарушения)
+Результат: август 2026 (выявлены нарушения, Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ООО «Агрофирма "Зерноградская» УПФ РФ в Зерноградском районе 17.02.2014 нарушения в действиях АУ отсутствуют  
 ООО "Вологодский центр птицеводства" Прокуратура Вологодской области 07.10.2015 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Вологодский центр птицеводства" Прокуратура Вологодской области 10.02.2016 выявлены нарушения, применена мера ответственности в виде предупреждения, ОАО "Вологодский машиностроительный завод" Бывшие работники ОАО "Вологодский машиностроительный завод" 06.05.2016 нарушения в действиях АУ отсутствуют, ООО "Транс-Альфа Электро" ООО "ВЗП "Электросталь" 15.01.2019 нарушения в деятельности АУ отсутствуют; ОАО "Транс-Альфа ЭЛЕКТРО" ООО "ВЗЭС" 24.12.2019 отсутствуют основания  
 ОАО "ВМЗ" ООО "НПОМ СВАРОГ" 28.01.2021 выявлены нарушения, применена мера ответственности в виде штрафа в размере 5000 руб.
 Дата поступления жалобы: 20.10.2020
 Податель жалобы: ООО "НПО Машиностроения "СВАРОГ"
 Наименование должника: ОАО "ВМЗ"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Русалева Елена Юрьевна</t>
   </si>
   <si>
     <t>05.11.1962</t>
   </si>
   <si>
     <t>с. Колпакс Новоорского р-на Оренбургской обл.</t>
   </si>
   <si>
     <t>27.11.2013/27.11.2013</t>
   </si>
   <si>
@@ -11224,61 +11151,65 @@
   <si>
     <t xml:space="preserve">Полис № 78Л16-60000559 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.08.2014/29.08.2015
 Полис №78-15/TPL16/781258 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.08.2015/29.08.2016
 Полис №52-16/TPL16/001733 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.08.2016/29.08.2017
 Полис №52-17/TPL16/002908 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (c 01.04.2018г. по 29.08.2018г. дополнительное соглашение)
 Даты: 30.08.2017/29.08.2018
 Полис №52-18/TPL16/003464 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.08.2018/29.08.2019
 Полис №52-19/TPL16/0044004 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 30.08.2019/29.08.2020
 Полис №52-20/TPL16/003883 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 30.08.2020/29.08.2021
 Полис №77-21/TPL16/002197 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 30.08.2021/29.08.2022
 Полис №Arbitr-3980975400-11997 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 30.08.2022/29.08.2023
 Полис ОАУ №4154/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 30.08.2023/29.08.2024
 Полис ОАУ №10203/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 30.08.2024/29.08.2025
 Полис ОАУ №17889/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 30.08.2025/29.08.2026
+Полис ОАУ №25745/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма- 10 000 000 руб.
+Даты: 30.08.2026/29.08.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2014
 Результат: Декабрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.12.2017
 Результат: Декабрь   2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2020
 Результат: Ноябрь  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2023
 Результат: октябрь  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.09.2026
+Результат: сентябрь 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 09.03.2023
 Податель жалобы: Лысин И.А.
 Наименование должника: ООО "ИнтерГаз"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.04.2023
 Податель жалобы: Ломако И.В.
 Наименование должника: Ломако И.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 01.11.2023
 Податель жалобы: Ломако И.В.
 Наименование должника: Ломако И.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Садыков Равиль Мансурович</t>
   </si>
   <si>
     <t>27.10.1981</t>
   </si>
   <si>
     <t>гор. Казань</t>
@@ -11500,51 +11431,51 @@
   </si>
   <si>
     <t xml:space="preserve">01.01.2016
 Результат: Январь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.01.2019
 Результат: Январь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.01.2022
 Результат: январь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.01.2025
 Результат: январь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Технопарк Недра" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 30.04.2025
 Податель жалобы: Максидова М.В.
 Наименование должника: Кудинов А.Т.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.01.2026
 Податель жалобы: Притула А.А.
 Наименование должника: Притула А.А.
 Результат проверки: приостановлено
 Дата поступления жалобы: 07.05.2026
 Податель жалобы: Калиновская О.В.
 Наименование должника: Русланов Р.А.
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 31.08.2026Податель жалобы: Филатова А.А.Наименование должника: Русланов Р.А.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Сафарянов Рамиль Ягафарович</t>
   </si>
   <si>
     <t>10.07.1957</t>
   </si>
   <si>
     <t>дер. Чувалкипово Чишминского р-на респ. Башкортостан</t>
   </si>
   <si>
     <t>26.03.2013/26.03.2013</t>
   </si>
   <si>
     <t>660017, край Красноярский, г. Красноярск, пр. Мира, д. 106, а/я 6174, urseng2@yandex.ru,  8(391) 227-16-53</t>
   </si>
   <si>
     <t>ИВ №752848 28.06.1984 Новосибирский институт советской кооперативной торговли по специальности: экономика торговли, присвоена квалификация экономиста-организатора</t>
   </si>
   <si>
     <t>стаж более 2 лет трудовая книжка от 09.09.1974, вкладыш в трудовую книжку АТ-III №0968437 от 22.07.1988</t>
   </si>
   <si>
     <t>свидетельство от 16.01.2004 г. №СП 01/01-04, регистрационный  № 109 выдан НП "СОАУ" ТПП РФ</t>
   </si>
@@ -12217,50 +12148,52 @@
     <t>8-952-421-42-67, эл.почта: AU.Skripchenko@yandex.ru, 191060, Санкт-Петербург, ул. Смольного 1/3, 6-й подъезд</t>
   </si>
   <si>
     <t>103124 1746008 от 30.06.2016 Белгородский государственный национальный исследовательский университет "Юриспруденция" присвоена квалификация:Бакалавр    103124 3750312  от 29.06.2018  Белгородский государственный национальный исследовательский университет  "Юриспруденция" присвоена квалификация: Магистр</t>
   </si>
   <si>
     <t>стаж более 2-х лет трудовой договор №11/ТД от 18.05.2015 ООО "КРИЗИС МЕНЕДЖМЕНТ КАПИТАЛ" (4632190346)</t>
   </si>
   <si>
     <t>свидетельство серия С №0464-1 от 15.02.2021 г. выдано Союзом АУ "Созидание"</t>
   </si>
   <si>
     <t>свидетельство №11/036624 </t>
   </si>
   <si>
     <t xml:space="preserve">Полис №77-21/TPL16/002270  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 06.09.2021/05.09.2022
 Полис №Arbitr-3980975400-67420 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 06.09.2022/05.09.2023
 Дополнительное соглашение №1 к Полису №Arbitr-3980975400-67420 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 06.09.2023/05.09.2024
 Полис №Arbitr-3980975400-69328 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 06.09.2024/05.09.2025
 Полис ОАУ №18098/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 06.09.2025/05.09.2026
+Полис ОАУ №26378/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 06.09.2026/05.09.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2023
 Результат: февраль 2023 ( выявлены нарушения. Принято решение о не применении в отношении Скрипченко А.В. меры дисциплинарной ответственности. )
 01.01.2026
 Результат: январь 2026  (выявлены нарушения. Применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 05.12.2022
 Податель жалобы: Еремин А.М.
 Наименование должника: ООО "Звезда"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.12.2023
 Податель жалобы: Колечков В.И.
 Наименование должника: Колечков В.И.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.02.2024
 Податель жалобы: Сарибеков Д.А.
 Наименование должника: ООО "Магистраль", ОАО "РОК №1", ООО "Спецпоставка"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.03.2025
 Податель жалобы: ПАО Мегафон
@@ -12531,51 +12464,51 @@
 Даты: 22.07.2025/21.07.2026
 Полис ОАУ №24796/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
 Даты: 22.07.2026/21.07.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2021
 Результат: Апрель  2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.04.2024
 Результат: апрель 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 09.11.2020
 Податель жалобы: Абрамова Н.Б.
 Наименование должника: ООО "Лодейнопольское ХПП"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.02.2022
 Податель жалобы: Волгин С.П.
 Наименование должника: Волгина А.И.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 22.04.2025
 Податель жалобы: Смирнов В.В.
 Наименование должника: ООО "Порт Виктория"
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 10.09.2026Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Каневский Р.Г.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Спиров Алексей Героклидович</t>
   </si>
   <si>
     <t>30.06.1997</t>
   </si>
   <si>
     <t>город Ставрополь Ставропольского края Россия</t>
   </si>
   <si>
     <t>18.08.2026/18.08.2026</t>
   </si>
   <si>
     <t>8-988-736-58-04, адрес эл. почты: arb.spirov@yandex.ru, адрес для почтовых отпр. 355021, а/я 5701, Спиров А.Г.</t>
   </si>
   <si>
     <t>диплом специалиста 102312 0105049 от 01.08.2020г. "Краснодарский университет Министерства внутренних дел РФ" по специальности "Правовое обеспечение национальной безопасности", присвоена квалификация Юрист, диплом магистра 102624 0107509 от 17.11.2022г. "Ставропольский государственный аграрный университет" по направлению подготовки Финансы и кредит, присвоена квалификация Магистр</t>
   </si>
   <si>
     <t>стаж более 1 года справка ООО "АГЕЛОС" (ИНН 2635265613) от 26.07.2026 №8, выписка из ЕГРЮЛ от 16.07.2026г.</t>
   </si>
   <si>
     <t>свидетельство №524/08-СР от 03.08.2026 выдано Союзом "СРО АУ СЗ"</t>
   </si>
@@ -12762,51 +12695,51 @@
 Наименование должника: ЖСК "Вита Нова"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 27.03.2023
 Податель жалобы: Барт Д.А., Кацюба А.М.
 Наименование должника: Сафонов В.В.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 06.06.2023
 Податель жалобы: Прокуратура Ульяновского района
 Наименование должника: МУП "Жилсервис"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.05.2023
 Податель жалобы: Кацюба А.М.
 Наименование должника: Сафонов В.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 11.09.2023
 Податель жалобы: Прокуратура Ульяновского района
 Наименование должника: МУП "Жилсервис"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 21.07.2025
 Податель жалобы: Никитин А.В.
 Наименование должника: Инюшов В.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 12.05.2026
 Податель жалобы: Захарченко В.В., Гюльмагомедоа С.С., Сизякин С.В., Сизякина А.А., Масюков А.И., Литвинов Ю.В., Казаков С.В., Дуженков В.А.
 Наименование должника: ООО "АртСтройТехно"
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 24.08.2026Податель жалобы: Арбитражный суд Ульяновской областиНаименование должника: Сафонов В.В.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Старков Сергей Сергеевич</t>
   </si>
   <si>
     <t>20.10.1994</t>
   </si>
   <si>
     <t>г. Курск</t>
   </si>
   <si>
     <t>31.08.2023/31.08.2023</t>
   </si>
   <si>
     <t>8-995-602-74-86, starkov.ss94@gmail.com, адрес 305000, г. Курск, а/я 4</t>
   </si>
   <si>
     <t>104604 0009680 21.07.2016 Курский государственный университет Юриспруденция присвоена квалификация Бакалавр</t>
   </si>
   <si>
     <t>стаж более 1 года ТК-V №5509238 от 29.01.2018</t>
   </si>
   <si>
     <t>свидетельство №366/СТ от 30.11.2021 выдано Союзом АУ "Возрождение", СРО</t>
   </si>
@@ -13186,51 +13119,51 @@
 Наименование должника: Жумаева И.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 02.10.2025
 Податель жалобы: ООО "СтройСити"
 Наименование должника: ООО "СК "ИНТЭК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.10.2025
 Податель жалобы: Букин А.В.
 Наименование должника: Букин А.В.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 18.11.2025
 Податель жалобы: Арбитражный суд Саратовской области
 Наименование должника: Полищук О.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 18.12.2025
 Податель жалобы: Якимова Ю.Н.
 Наименование должника: Андреев А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 04.02.2026
 Податель жалобы: прокуратура г. Сибая
 Наименование должника: ООО "Сибайлеспром"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 10.02.2026
 Податель жалобы: Лушкин С.А., Лушкина С.Н.
 Наименование должника: Лушкин Е.С.
-Результат проверки: без рассмотренияДата поступления  жалобы: 30.03.2026Податель жалобы: Титова В.В.Наименование должника: ООО "Актив Центр"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 27.04.2026Податель жалобы: ООО "УК "ТРЦ "Юность"Наименование должника: ООО "НИКА"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 10.06.2026Податель жалобы: Управление Росреестра по Тюменской областиНаименование должника: ООО "ЛК "Эра-Тюмень"Результат проверки: выявлены нарушенияДата поступления  жалобы: 16.06.2026Податель жалобы: Управление Росреестра по Калужской областиНаименование должника: Савельева Т.А.Результат проверки: выявлены нарушенияДата поступления  жалобы: 13.07.2026Податель жалобы: ПАО АКБ "РБР"Наименование должника: Чекан Г.П.Результат проверки: приостановлено</t>
+Результат проверки: без рассмотренияДата поступления  жалобы: 30.03.2026Податель жалобы: Титова В.В.Наименование должника: ООО "Актив Центр"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 27.04.2026Податель жалобы: ООО "УК "ТРЦ "Юность"Наименование должника: ООО "НИКА"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 10.06.2026Податель жалобы: Управление Росреестра по Тюменской областиНаименование должника: ООО "ЛК "Эра-Тюмень"Результат проверки: выявлены нарушенияДата поступления  жалобы: 16.06.2026Податель жалобы: Управление Росреестра по Калужской областиНаименование должника: Савельева Т.А.Результат проверки: выявлены нарушенияДата поступления  жалобы: 13.07.2026Податель жалобы: ПАО АКБ "РБР"Наименование должника: Чекан Г.П.Результат проверки: приостановленоДата поступления  жалобы: 14.08.2026Податель жалобы: Якимова Ю.Н.Наименование должника: Андреев А.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Сущев Сергей Александрович</t>
   </si>
   <si>
     <t>27.10.1979</t>
   </si>
   <si>
     <t>дер. Мелехово Приморский р-н, Архангельская обл.</t>
   </si>
   <si>
     <t>8-(8182)65-97-51;65-97-00 detkova_galina@mail.ru, sasfox@yandex.ru 163000 Архангельск Главпочтампт а/я 59</t>
   </si>
   <si>
     <t>АВБ 0484961 Современный гуманитарный институт присуждена степень Бакалавра юриспруденции по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-III №6433295 от 20.02.2006</t>
   </si>
   <si>
     <t>свидетельство № 426/03-СР от 26.03.2015 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство № 11/020868 от 06.11.2013</t>
   </si>
@@ -13459,50 +13392,52 @@
   </si>
   <si>
     <t>стаж более 2-х лет TK-I №17471776 от 10.09.2007г.</t>
   </si>
   <si>
     <t>свидетельство №467/04-СР от 03.04.2019г. Выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/026799 от 23.11.2016г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/004943 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.10.2019/30.09.2020
 Полис №52-20/TPL16/004315 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.10.2020/30.09.2021
 Договор №60/21/177/005473 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.10.2021/30.09.2022
 Полис №60/22/177/014101 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.10.2022/30.09.2023
 Полис №Arbitr-3980975400-53996 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.10.2023/30.09.2024
 Полис №Arbitr-39890975400-52069 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.10.2024/30.09.2025
 Полис №Arbitr-3980975400-50031 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма - 10 000 000 руб.
 Даты: 01.10.2025/30.09.2026
+Полис №Arbitr-3980975400-62996 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 01.10.2026/30.09.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2021
 Результат: Ноябрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2024
 Результат: Ноябрь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 29.07.2024
 Податель жалобы: Пестряков С.Б.
 Наименование должника: ООО "Дорремстройкрым"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.08.2024
 Податель жалобы: Пестряков С.Б.
 Наименование должника: ООО "Дорремстройкрым"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Трапезников Дмитрий Владимирович</t>
   </si>
   <si>
     <t>13.05.1985</t>
@@ -13819,50 +13754,55 @@
   <si>
     <t>107827 0016566 от 18.06.2020 Российский государственный педагогический университет им. Герцена" по направлению Экономика присвоена квалификация бакалавр</t>
   </si>
   <si>
     <t>Стаж более 2-х лет Трудовой договор №АМР-02/22 от 16.08.2022 ООО "ГИДХАУЗ" (7804645516)</t>
   </si>
   <si>
     <t>свидетельство №230224 от 01.02.2023 выдано ААУ "Орион"</t>
   </si>
   <si>
     <t>свидетельство №11/039399 от 15.12.2022</t>
   </si>
   <si>
     <t xml:space="preserve">Договор №60/24/177/022296 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 19.03.2024/18.03.2025
 Полис ОАУ №14605/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 18.03.2025/17.03.2026
 Полис ОАУ №23106/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10 000 000 руб.
 Даты: 18.03.2026/17.03.2027
 </t>
   </si>
   <si>
     <t>протокол от 13.05.2025г. предупреждение, протокол от 29.01.2026г. предупреждение, протокол от 18.03.2026г. предупреждение, </t>
   </si>
   <si>
+    <t xml:space="preserve">01.08.2026
+Результат: август 2026 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 10 000 рублей)
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 26.03.2025
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Дроздов А.В.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 22.12.2025
 Податель жалобы: Еремеева Н.Н.
 Наименование должника: Еремеева Н.Н.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 10.02.2026
 Податель жалобы: Чекмарев Д.В.
 Наименование должника: Чекмарев Д.В.
 Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Тчанникова Людмила Владимировна</t>
   </si>
   <si>
     <t>22.12.1963</t>
   </si>
   <si>
     <t>гор. Вологда Вологодской обл.</t>
   </si>
   <si>
     <t>15.03.2011/15.03.2011</t>
@@ -13961,50 +13901,53 @@
 Дата поступления жалобы: 13.05.2024
 Податель жалобы: ОСП по г. Череповцу №2 УФССП по Вологодской области
 Наименование должника: ООО "УК "Северная"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.12.2024
 Податель жалобы: Гумирова Т.А.
 Наименование должника: МП "Служба благоустройства"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.04.2025
 Податель жалобы: Прокуратура Вытегорского района
 Наименование должника: ООО "ЖЭК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 08.07.2025
 Податель жалобы: Прокуратура Вытегорского района
 Наименование должника: МП "Служба благоустройства"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 02.10.2025
 Податель жалобы: Прокуратура Архангельской области и Ненецкого автономного округа
 Наименование должника: ООО "Заполярный медицинский центр"
 Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 16.03.2026Податель жалобы: ОСП по г. Череповцу №2 УФССП по Вологодской областиНаименование должника: ООО "УК "Северная"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Фадеева Марина Юрьевна</t>
   </si>
   <si>
+    <t>26.03.1991</t>
+  </si>
+  <si>
     <t>420030, город Казань, улица Широкая, дом 2, офис 15, блок Б. mf1991@rambler.ru89503175524</t>
   </si>
   <si>
     <t>ОКА №33407 от 29.06.2013 "Казанский (Приволжский) федеральный университет" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2-х лет справка ООО "Юридическое агентство "Бизнес и Право" (ИНН 2127006536) от 27.05.2019</t>
   </si>
   <si>
     <t>свидетельство №463/01-СР от 21.01.2019г. Выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/029665 от 27.02.2018</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/002485 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2019/31.05.2020
 Полис №П191648-29-20 ООО "Страховое общество "Помощь"
 Даты: 01.06.2020/31.05.2021
 Полис №52-21/TPL16/000270 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 08.02.2021/07.02.2022
 Договор №60/22/177/008454 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2022/07.02.2023
 Полис №Arbitr-3980975400-61116 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 08.02.2023/07.02.2024
@@ -14363,99 +14306,101 @@
   <si>
     <t>протокол от 21.07.2016г. предупреждение, протокол от 18.04.2018г. предупреждение, протокол от 28.05.2018г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2017
 Результат: Август 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2020
 Результат: Август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2023
 Результат: Август 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.07.2026
 Результат: июль 2026 (выявлены нарушения)
 </t>
   </si>
   <si>
     <t>ООО "Газстрой-С" ООО "Проектно-Строительная компания "Новый город" 31.03.2016 нарушения в действиях АУ отсутствуют, ООО "Газстрой-С" ООО "Газстрой-С Проект" 27.04.2016 нарушения в действиях АУ отсутствуют, ООО "Дорожно-строрительное управление "Волга" прокуратура Волгоградской области 08.06.2016 выявлены нарушения, применена мера ответственности в виде предупреждения;ООО "Газстрой-С" Паламарчук Ю.В. 28.12.2016 нарушения в действиях АУ отсутствуют; ООО "Азимут-Телеком" прокуратура Волгоградской области 27.03.2018 выявлены нарушения, применена мера ответственности в виде предупреждения; ООО "Союз-Строй-Инвест" Прокуратура Краснооктябрьского района Волгоградской области 17.04.2018 выявлены нарушения, применена мера ответственности в виде предупреждения ;ООО Быковские арбузы" филиал №13 Волгоградское РО ФСС РФ 12.09.2018 не применять мер дисциплинарной ответственности; АО "Искра-Авигаз" коллектив работников 24.09.2018 нарушения в действиях АУ отсутствуют;ООО "Союз-Строй-Инвест" филиал №7 ГУ-Волгоградское РО ФСС РФ 25.10.2018 нарушения в действиях АУ отсутствуют:; ООО "Волгаавтоград-сервис" филиал №7 ГУ - Волгорградское РО ФСС РФ 10.01.2019 нарушения в действиях АУ отсутствуют  
 ООО "Свит" Прокуратура Ворошиловского района 03.04.2019 нарушения в действиях АУ отсутствуют;Казарян А.С. Ганжала В.А. 18.05.2020 нарушения в действиях АУ отсутствуют  
 ОАО "ЮгРосПродукт" Кияшко Д.В. 31.03.2021 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 24.11.2022
 Податель жалобы: АО "Регистратор Интрако"
 Наименование должника: АО "ИСКРА-АВИГАЗ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.03.2024
 Податель жалобы: Колесов Ф.А.
 Наименование должника: Мартынов О.С.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 17.06.2026Податель жалобы: Чехунов А.С.Наименование должника: Крейнин В.К.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 16.07.2026Податель жалобы: Чехунов А.С.Наименование должника: Крейнин В.К., Костромина М.В.Результат проверки: выявлены нарушения</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 17.06.2026Податель жалобы: Чехунов А.С.Наименование должника: Крейнин В.К.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 16.07.2026Податель жалобы: Чехунов А.С.Наименование должника: Крейнин В.К., Костромина М.В.Результат проверки: выявлены нарушенияДата поступления  жалобы: 24.08.2026Податель жалобы: Чехунов А.С.Наименование должника: Костромитина М.В.Результат проверки: приостановлено</t>
   </si>
   <si>
     <t>Хасанова Алина Галимдзяновна</t>
   </si>
   <si>
     <t>03.10.1987</t>
   </si>
   <si>
     <t>25.09.2015 исключена на основании личного заявления о выходе из членов Ассоциация ВАУ "Достояние"</t>
   </si>
   <si>
     <t>(843)279-77-86, 420061, г. Казань, а/я 10, alina-dhon@mail.ru</t>
   </si>
   <si>
     <t>ВСГ 1646159 от 05.07.2007 Институт социальных и гуманитарных знаний присуждена квалификация Юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет, справка ООО "Антикризисный институт "АкБарс" (ИНН 1660173210) от 07.10.2015</t>
   </si>
   <si>
     <t>свидетельство НП СРО "СЕМТЭК" Серия С № 0337 от 27.10.2014</t>
   </si>
   <si>
     <t>свидетельство № 11/021991 от 10.07.2014</t>
   </si>
   <si>
     <t xml:space="preserve">Полис№52-15/TPL16/781308 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.10.2015/01.10.2016
 Полис №52-16/TPL16/002217 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.10.2016/30.09.2017
 Полис №52-17/TPL16/003568 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (с 01.01.2018 по 30.09.2018 дополнительное соглашение)
 Даты: 01.10.2017/30.09.2018
 Полис №52-18/TPL16/003865 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.10.2018/30.09.2019
 Полис №52-19/TPL16/004857 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.10.2019/30.09.2020
 Полис №52-20/TPL16/004305 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 01.10.2020/30.09.2021
 Полис №77-21/TPL16/002341 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 01.10.2021/30.09.2022
 Полис №Arbitr-3980975400-39101 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.10.2022/30.09.2023
 Полис ОАУ №4203/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.10.2023/30.09.2024
 Полис ОАУ №10676/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.10.2024/30.09.2025
 Полис ОАУ №18162/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
 Даты: 01.10.2025/30.09.2026
+Полис ОАУ №26938/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 01.10.2026/30.09.2027
 </t>
   </si>
   <si>
     <t>протокол от 16.06.2021г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2020
 Результат: Декабрь 2020 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
 01.12.2023
 Результат: Декабрь 2023 (Выявлены нарушения.  Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ООО "Казан" Панин Е.В. 16.04.2019 нарушения в действиях АУ отсутствуют  
 Дата поступления жалобы: 07.02.2020
 Податель жалобы: ООО "Мега"
 Наименование должника: ООО "Каратунское хлебоприемное предприятие"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 04.02.2021
 Податель жалобы: ООО "Химстандарт"
 Наименование должника: ООО "Агрофирма "Алабуга"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 11.06.2021
 Податель жалобы: ООО "Химстандарт"
 Наименование должника: ООО "Агрофирма "Алабуга"
@@ -14892,90 +14837,97 @@
 ООО "Техинвест-22" ГУ-Челябинское РО ФСС РФ 24.12.2014 нарушения в действиях АУ отсутствуют  
 ООО "Уральский завод железобетонных изделий №1" работники ООО "Уральский завод железобетонных изделий №1" 30.03.2015 нарушения в действиях АУ отсутствуют  
 ООО "Беломорский карьер" Прокуратура Республики Карелия 13.01.2016 нарушения в действиях АУ отсутствуют, ООО "Магистраль" ГУ-Свердловское ФСС 21.04.2016 нарушения в действиях АУ отсутствуют, ООО "Березовское СУ" МИФНС РФ №24 по Свердловской области 25.04.2016 нарушения в действиях АУ отсутствуют,  ЗАО "Полевской машиностроительный завод" Темербаев В.К. 06.09.2016 нарушения в действиях АУ отсутствуют, ЗАО "УралФрансАвто" Шаламов Е.Н. 19.10.2016 нарушения в действиях АУ отсутствуют, ООО "Мостовик Девелопмент" ООО "Коллекторское агенство "Эксперт" 28.03.2017 нарушения в действиях АУ отсутствуют, ООО "Норд Милк" ГУ Тюменское РО ФСС РФ 14.12.2017 нарушения в действиях АУ отсутствуют,              ООО "УК Пента" ООО "Лекстор СПб" 13.04.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "УК Пента" ООО "Лекстор СПб" 02.07.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО СМУ "Универсал" Гаджиев Р.К. 29.03.2019 нарушения в действиях АУ отсутствуют; ООО СМУ "Универсал" ООО "СК 22 Век" 21.08.2019 нарушения в действиях АУ отсутствуют  
 АО "УРАЛПЛАСТ" ЗАО "Завод новых полимеров Сенеж" 06.08.2019 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 12.01.2022
 Податель жалобы: Якуба В.А.
 Наименование должника: ООО "НК КНГ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 30.06.2022
 Податель жалобы: Прокуратура Свердловской области
 Наименование должника: ЗАО "Полевской машиностроительный завод"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.05.2023
 Податель жалобы: Дроздова Я.О.
 Наименование должника: ЖСК "Западный-1"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 28.10.2025
 Податель жалобы: ИП Герасимов Р.В.
 Наименование должника: Москвичев А.Е.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 13.01.2026
 Податель жалобы: Управление Росреестра по Свердловской области
 Наименование должника: Кучумов А.А.
-Результат проверки: выявлены нарушенияДата поступления  жалобы: 07.04.2026Податель жалобы: Муравьев Н.В.Наименование должника: Шипицын Е.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: выявлены нарушенияДата поступления  жалобы: 07.04.2026Податель жалобы: Муравьев Н.В.Наименование должника: Шипицын Е.В.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 17.08.2026Податель жалобы: Муравьев Н.В.Наименование должника: Шипицын Е.В.Результат проверки: приостановлено</t>
   </si>
   <si>
     <t>Чушкина Анна Валентиновна</t>
   </si>
   <si>
     <t>26.10.1990</t>
   </si>
   <si>
     <t>гор. Волжский Волгоградской обл.</t>
   </si>
   <si>
     <t>07.02.2022/07.02.2022</t>
   </si>
   <si>
     <t>191015, Санкт-Петербург, а/я 223, тел. +7-921-769-33-54, эл. почта: chushkina.anna@mail.ru</t>
   </si>
   <si>
     <t>107805 0140817 от 03.07.2015г. Санкт-Петербургский государственный морской технический университет" по специальности юриспруденция, присвоена квалификация юрист</t>
   </si>
   <si>
     <t>стаж более 2-х лет  ТК-III  №7679309 от 20.07.2012г., справка ООО  "Глория Сервис" (ОГРН 1107847307336) от 02.02.2022г.</t>
   </si>
   <si>
     <t>свидетельство №492/02-СР от 03.02.2022 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/032347 от 31.07.2020</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №77-22/TPL16/000164 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 02.02.2022/01.02.2023
 Полис №Arbitr-3980975400-19180 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 02.02.2023/01.02.2024
 Полис № Arbitr-3980975400-77882 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 02.02.2024/01.02.2025
 Полис №Arbitr-3980975400-75346 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru. Страховая сумма 10 000 000 руб.
 Даты: 02.02.2025/01.02.2026
 Полис № Arbitr-3980975400-43359 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 02.02.2026/01.02.2027
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.11.2023
+Результат: ноябрь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.09.2026
+Результат: сентябрь 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Шавандин Денис Константинович</t>
   </si>
   <si>
     <t>20.09.1990</t>
   </si>
   <si>
     <t>8-963-505-63-34, shdk371@mail.ru, 656049, Алтайский край, г. Барнаул, а/я 3467 </t>
   </si>
   <si>
     <t>К №68907 от 11.06.2012 Алтайский государственный университет присуждена квалификация юрист по специальности "Юриспруденция", 132224 0527020 от 04.07.2014 г. "Алтайская академия экономики и права" освил программу магистратуры по направлению подготовки Экономика, 102224 0567145  от 27.06.2014 г. Алтайский государственный университет освоил программу магистратуры по направлению Юриспруденция</t>
   </si>
   <si>
     <t>стаж более 1 года ТК-III №8172331 от 18.09.2012</t>
   </si>
   <si>
     <t>свидетельство №465/04-СР от 03.04.2019г., выдано Союзом "СРО АУСЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/023566 от 02.08.2019г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/002553 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
@@ -15472,84 +15424,50 @@
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.09.2023
 Податель жалобы: Зарипов Р.С.
 Наименование должника: ООО "Транс-Ойл-Опт"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 22.07.2024
 Податель жалобы: Солонинко Р.В.
 Наименование должника: СНТ "Пазелинка"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.09.2024
 Податель жалобы: Котлячков О.В.
 Наименование должника: СНТ "Пазелинка"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 12.05.2025
 Податель жалобы: Солонинко Р.В.
 Наименование должника: СНТ "Пазелинка"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 01.09.2025
 Податель жалобы: Хохрякова С.С.
 Наименование должника: СНТ "Пазелинка"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 21.01.2026
 Податель жалобы: Прокуратура Индустриального района г. Ижевска
 Наименование должника: СНТ "Пазелинка"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
-  </si>
-[...32 lines deleted...]
-</t>
   </si>
   <si>
     <t>Шмидт Олег Александрович</t>
   </si>
   <si>
     <t>17.03.1988</t>
   </si>
   <si>
     <t>с. Александровское Александровского района Ставропольского края"</t>
   </si>
   <si>
     <t>02.03.2012/02.03.2012</t>
   </si>
   <si>
     <t>7-962-441-50-05 oleg-005@yandex.ru, 355029, Ставропольский края, г. Ставрополь , а/я 2944</t>
   </si>
   <si>
     <t>ВСГ№1753511 от 01.07.2009 ФГОУВПО "Краснодарский Университет МВД РФ" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет справка ООО "СОКРАТ" (ИНН 2601005550) от 29.02.2012  ТК-III №6250697 от 31.10.2008</t>
   </si>
   <si>
     <t>свидетельство №96-с от 24.05.2010 выдано НП "МСО ПАУ "Содружество"</t>
   </si>
@@ -15776,50 +15694,52 @@
     <t>свидетельство № 11/018034 от 20.12.2011</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №66-15/TPL16/781348 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.09.2015/04.09.2016
 Полис №66-16/TPL16/002139 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.09.2016/04.09.2017
 Полис №66-17/TPL16/003285 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  с 24.05.2018 по  04.09.2018 (дополнительное соглашение)
 Даты: 05.09.2017/04.09.2018
 Полис №66-18/TPL16/003558 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.09.2018/04.09.2019
 Полис №52-19/TPL16/004520 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.09.2019/04.09.2020
 №УБК_6022/АУ-2020 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 05.09.2020/04.09.2021
 Полис №УБК_10175/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 05.09.2021/04.09.2022
 Полис №УБК_12753/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 05.09.2022/04.09.2023
 Полис №УБК_15078/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 05.09.2023/04.09.2024
 Полис №УБК_17065/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 05.09.2024/04.09.2025
 Полис № УБК_19118/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ. Страховая сумма 10 000 000 руб.
 Даты: 05.09.2025/04.09.2026
+Полис №УБК_21062/АУ-2026 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
+Даты: 05.09.2026/04.09.2027
 </t>
   </si>
   <si>
     <t>протокол от 15.12.2020г. штраф 5000 руб., протокол от 10.09.2024г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2015
 Результат: Декабрь 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.12.2018
 Результат: Декабрь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.12.2021
 Результат: декабрь  2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.12.2024
 Результат: декабрь 2024  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 5 000 рублей)
 </t>
   </si>
   <si>
     <t>ООО "Арборетум Европа-Азия" Бутакова Н.К., Старков Д.Н. 10.10.2016 нарушения в действиях АУ отсутствуют  
 ООО «РМ-Фасилити» Мальцев А.Н. 09.10.2017 нарушения в действиях АУ отсутствуют,
 ЗАО "Аркобизнес" Мартынова О.А. 20.03.2018 нарушения в действиях АУ отсутствуют, ЗАО "Аркобизнес" Ващенко В.Н. 10.10.2018 нарушения в действиях АУ отсутствуют  
 ЗАО "Аркобизнес" АО "УК "Европейское" 25.12.2018 не применять мер дисциплинарной ответственности; ООО "Юмакс-Центр" ООО "Купишин-Уфа" 07.05.2019 нарушения в действиях АУ отсутствуют  
 ООО "Юмакс-Центр" ООО СК "Строймонтаж" 05.06.2019 нарушения в действиях АУ отсутствуют  
 ООО "Юмакс-Центр" ООО СК "Строймонтаж" 03.09.2019 нарушения в действиях АУ отсутствуют  
 ИП Халиулина Ф.Г. ИП Халиулина Ф.Г. 20.08.2020 нарушения в действиях АУ отсутствуют  
 Диденко А.В. Хмыров А.В. 05.11.2020 выявлены нарушения, применена мера ответственности в виде штрафа в размере 5 000 рублей
@@ -16348,76 +16268,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W221"/>
+  <dimension ref="A1:W218"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H2" sqref="H2:H221"/>
+      <selection activeCell="H2" sqref="H2:H218"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="76" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="306" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="192" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="658" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="290" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="207" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="76" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="91" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="439" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="365" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="452" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="373" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="81" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="976" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="90" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="293" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="1407" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -17132,51 +17052,51 @@
       <c r="J11" t="s">
         <v>158</v>
       </c>
       <c r="K11" t="s">
         <v>159</v>
       </c>
       <c r="L11" t="s">
         <v>160</v>
       </c>
       <c r="M11" t="s">
         <v>161</v>
       </c>
       <c r="N11" t="s">
         <v>162</v>
       </c>
       <c r="O11" t="s">
         <v>34</v>
       </c>
       <c r="P11" t="s">
         <v>65</v>
       </c>
       <c r="Q11" t="s">
         <v>163</v>
       </c>
       <c r="R11" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S11" t="s">
         <v>109</v>
       </c>
       <c r="T11" t="s">
         <v>164</v>
       </c>
       <c r="U11" t="s">
         <v>40</v>
       </c>
       <c r="V11" t="s">
         <v>165</v>
       </c>
       <c r="W11" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>167</v>
       </c>
       <c r="C12" t="s">
@@ -18463,51 +18383,51 @@
       <c r="J30" t="s">
         <v>400</v>
       </c>
       <c r="K30" t="s">
         <v>401</v>
       </c>
       <c r="L30" t="s">
         <v>402</v>
       </c>
       <c r="M30" t="s">
         <v>403</v>
       </c>
       <c r="N30" t="s">
         <v>404</v>
       </c>
       <c r="O30" t="s">
         <v>106</v>
       </c>
       <c r="P30" t="s">
         <v>35</v>
       </c>
       <c r="Q30" t="s">
         <v>405</v>
       </c>
       <c r="R30" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S30" t="s">
         <v>38</v>
       </c>
       <c r="T30" t="s">
         <v>39</v>
       </c>
       <c r="U30" t="s">
         <v>40</v>
       </c>
       <c r="V30" t="s">
         <v>406</v>
       </c>
       <c r="W30" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>408</v>
       </c>
       <c r="C31" t="s">
@@ -18816,12955 +18736,12764 @@
       <c r="J35" t="s">
         <v>459</v>
       </c>
       <c r="K35" t="s">
         <v>460</v>
       </c>
       <c r="L35" t="s">
         <v>461</v>
       </c>
       <c r="M35" t="s">
         <v>462</v>
       </c>
       <c r="N35" t="s">
         <v>463</v>
       </c>
       <c r="O35" t="s">
         <v>64</v>
       </c>
       <c r="P35" t="s">
         <v>35</v>
       </c>
       <c r="Q35" t="s">
         <v>464</v>
       </c>
       <c r="R35" t="s">
-        <v>253</v>
+        <v>465</v>
       </c>
       <c r="S35" t="s">
         <v>38</v>
       </c>
       <c r="T35" t="s">
         <v>39</v>
       </c>
       <c r="U35" t="s">
         <v>40</v>
       </c>
       <c r="V35" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="W35" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C36" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D36" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E36" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="F36">
         <v>18962</v>
       </c>
       <c r="G36" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="H36" s="2">
         <v>540428320639</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="K36" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="L36" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="M36" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="N36" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="O36" t="s">
         <v>106</v>
       </c>
       <c r="P36" t="s">
         <v>35</v>
       </c>
       <c r="Q36" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="R36" t="s">
         <v>37</v>
       </c>
       <c r="S36" t="s">
         <v>38</v>
       </c>
       <c r="T36" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="U36" t="s">
         <v>40</v>
       </c>
       <c r="V36" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="W36" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C37" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D37" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="E37" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="F37">
         <v>24371</v>
       </c>
       <c r="G37" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H37" s="2">
         <v>402915392164</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="K37" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="L37" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="M37" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="N37" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="O37" t="s">
         <v>34</v>
       </c>
       <c r="P37" t="s">
         <v>35</v>
       </c>
       <c r="Q37" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="R37" t="s">
         <v>279</v>
       </c>
       <c r="S37" t="s">
         <v>38</v>
       </c>
       <c r="T37" t="s">
         <v>39</v>
       </c>
       <c r="U37" t="s">
         <v>40</v>
       </c>
       <c r="V37"/>
       <c r="W37" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C38" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D38" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E38" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="F38">
         <v>20546</v>
       </c>
       <c r="G38" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="H38" s="2">
         <v>101700792765</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="K38" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="L38" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="M38" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="N38" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="O38" t="s">
         <v>34</v>
       </c>
       <c r="P38" t="s">
         <v>35</v>
       </c>
       <c r="Q38" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="R38" t="s">
         <v>37</v>
       </c>
       <c r="S38" t="s">
         <v>38</v>
       </c>
       <c r="T38" t="s">
         <v>39</v>
       </c>
       <c r="U38" t="s">
         <v>40</v>
       </c>
       <c r="V38" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="W38" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C39" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D39" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E39" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="F39">
         <v>13997</v>
       </c>
       <c r="G39" t="s">
         <v>87</v>
       </c>
       <c r="H39" s="2">
         <v>772375645205</v>
       </c>
       <c r="I39" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="J39" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="K39" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="L39" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="M39" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="N39" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="O39" t="s">
         <v>106</v>
       </c>
       <c r="P39" t="s">
         <v>35</v>
       </c>
       <c r="Q39" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="R39" t="s">
         <v>37</v>
       </c>
       <c r="S39" t="s">
         <v>38</v>
       </c>
       <c r="T39" t="s">
         <v>308</v>
       </c>
       <c r="U39" t="s">
         <v>40</v>
       </c>
       <c r="V39" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="W39" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="C40" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="D40" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E40" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F40">
         <v>24019</v>
       </c>
       <c r="G40" t="s">
         <v>301</v>
       </c>
       <c r="H40" s="2">
         <v>263605639970</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="K40" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="L40" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="M40" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="N40" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="O40" t="s">
         <v>34</v>
       </c>
       <c r="P40" t="s">
         <v>35</v>
       </c>
       <c r="Q40" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="R40" t="s">
         <v>37</v>
       </c>
       <c r="S40" t="s">
         <v>38</v>
       </c>
       <c r="T40" t="s">
         <v>39</v>
       </c>
       <c r="U40" t="s">
         <v>40</v>
       </c>
       <c r="V40"/>
       <c r="W40" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C41" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D41" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E41" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="F41">
         <v>16290</v>
       </c>
       <c r="G41" t="s">
         <v>100</v>
       </c>
       <c r="H41" s="2">
         <v>190302421372</v>
       </c>
       <c r="I41" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="J41" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="K41" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="L41" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="M41" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="N41" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="O41" t="s">
         <v>64</v>
       </c>
       <c r="P41" t="s">
         <v>65</v>
       </c>
       <c r="Q41" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="R41" t="s">
         <v>190</v>
       </c>
       <c r="S41" t="s">
         <v>38</v>
       </c>
       <c r="T41" t="s">
         <v>39</v>
       </c>
       <c r="U41" t="s">
         <v>40</v>
       </c>
-      <c r="V41"/>
+      <c r="V41" t="s">
+        <v>538</v>
+      </c>
       <c r="W41" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="C42" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="D42" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="E42" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="F42">
         <v>15421</v>
       </c>
       <c r="G42" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="H42" s="2">
         <v>331500562085</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="K42" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="L42" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="M42" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="N42" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="O42" t="s">
         <v>106</v>
       </c>
       <c r="P42" t="s">
         <v>35</v>
       </c>
       <c r="Q42" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="R42" t="s">
         <v>253</v>
       </c>
       <c r="S42" t="s">
         <v>109</v>
       </c>
       <c r="T42" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="U42" t="s">
         <v>40</v>
       </c>
       <c r="V42" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="W42" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="C43" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="D43" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E43" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F43">
         <v>10441</v>
       </c>
       <c r="G43" t="s">
         <v>314</v>
       </c>
       <c r="H43" s="2">
         <v>550714754030</v>
       </c>
       <c r="I43" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="J43" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="K43" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="L43" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="M43" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="N43" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="O43" t="s">
         <v>34</v>
       </c>
       <c r="P43" t="s">
         <v>35</v>
       </c>
       <c r="Q43" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="R43" t="s">
         <v>37</v>
       </c>
       <c r="S43" t="s">
         <v>38</v>
       </c>
       <c r="T43" t="s">
         <v>39</v>
       </c>
       <c r="U43" t="s">
         <v>40</v>
       </c>
       <c r="V43"/>
       <c r="W43" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="C44" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="D44" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E44" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F44">
         <v>7282</v>
       </c>
       <c r="G44" t="s">
         <v>287</v>
       </c>
       <c r="H44" s="2">
         <v>563901001529</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="K44" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="L44" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="M44" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="N44" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="O44" t="s">
         <v>106</v>
       </c>
       <c r="P44" t="s">
         <v>35</v>
       </c>
       <c r="Q44" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="R44" t="s">
         <v>37</v>
       </c>
       <c r="S44" t="s">
         <v>109</v>
       </c>
       <c r="T44" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="U44" t="s">
         <v>40</v>
       </c>
       <c r="V44" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="W44" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C45" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D45" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E45" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="F45">
         <v>15331</v>
       </c>
       <c r="G45" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="H45" s="2">
         <v>352503167426</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="K45" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="L45" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="M45" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="N45" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="O45" t="s">
         <v>106</v>
       </c>
       <c r="P45" t="s">
         <v>35</v>
       </c>
       <c r="Q45" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="R45" t="s">
         <v>37</v>
       </c>
       <c r="S45" t="s">
         <v>109</v>
       </c>
       <c r="T45" t="s">
         <v>39</v>
       </c>
       <c r="U45" t="s">
         <v>40</v>
       </c>
       <c r="V45" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="W45" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C46" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="D46" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E46" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F46">
         <v>8597</v>
       </c>
       <c r="G46" t="s">
         <v>423</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="K46" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="L46" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="M46" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="N46" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="O46" t="s">
         <v>34</v>
       </c>
       <c r="P46" t="s">
         <v>65</v>
       </c>
       <c r="Q46" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="R46" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S46" t="s">
         <v>109</v>
       </c>
       <c r="T46" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="U46" t="s">
         <v>40</v>
       </c>
       <c r="V46" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="W46" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="C47" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="D47" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="E47" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="F47">
         <v>1488</v>
       </c>
       <c r="G47" t="s">
         <v>287</v>
       </c>
       <c r="H47" s="2">
         <v>110300824008</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="K47" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="L47" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="M47" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="N47" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="O47" t="s">
         <v>34</v>
       </c>
       <c r="P47" t="s">
         <v>65</v>
       </c>
       <c r="Q47" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="R47" t="s">
         <v>37</v>
       </c>
       <c r="S47" t="s">
         <v>109</v>
       </c>
       <c r="T47" t="s">
         <v>39</v>
       </c>
       <c r="U47" t="s">
         <v>40</v>
       </c>
       <c r="V47" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="W47" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="C48" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="D48" t="s">
         <v>72</v>
       </c>
       <c r="E48" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="F48">
         <v>13261</v>
       </c>
       <c r="G48" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="H48" s="2">
         <v>110114019727</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="K48" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="L48" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="M48" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="N48" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="O48" t="s">
         <v>34</v>
       </c>
       <c r="P48" t="s">
         <v>65</v>
       </c>
       <c r="Q48" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="R48" t="s">
         <v>37</v>
       </c>
       <c r="S48" t="s">
         <v>109</v>
       </c>
       <c r="T48" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="U48" t="s">
         <v>40</v>
       </c>
       <c r="V48" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="W48" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C49" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="D49" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E49" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F49">
         <v>1609</v>
       </c>
       <c r="G49" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="H49" s="2">
         <v>292700627516</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="K49" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="L49" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="M49" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="N49" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="O49" t="s">
         <v>34</v>
       </c>
       <c r="P49" t="s">
         <v>65</v>
       </c>
       <c r="Q49" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="R49" t="s">
         <v>37</v>
       </c>
       <c r="S49" t="s">
         <v>109</v>
       </c>
       <c r="T49" t="s">
         <v>39</v>
       </c>
       <c r="U49" t="s">
         <v>40</v>
       </c>
       <c r="V49" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="W49" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="C50" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="D50" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E50" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F50">
         <v>12732</v>
       </c>
       <c r="G50" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="H50" s="2">
         <v>745302797837</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="K50" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="L50" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="M50" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="N50" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="O50" t="s">
         <v>106</v>
       </c>
       <c r="P50" t="s">
         <v>35</v>
       </c>
       <c r="Q50" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="R50" t="s">
         <v>37</v>
       </c>
       <c r="S50" t="s">
         <v>109</v>
       </c>
       <c r="T50" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="U50" t="s">
         <v>40</v>
       </c>
       <c r="V50" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="W50" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C51" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="D51" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="E51" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="F51">
         <v>22876</v>
       </c>
       <c r="G51" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="H51" s="2">
         <v>381298237410</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="K51" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="L51" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="M51" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="N51" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="O51" t="s">
         <v>34</v>
       </c>
       <c r="P51" t="s">
         <v>35</v>
       </c>
       <c r="Q51" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="R51" t="s">
         <v>37</v>
       </c>
       <c r="S51" t="s">
         <v>38</v>
       </c>
       <c r="T51" t="s">
         <v>39</v>
       </c>
       <c r="U51" t="s">
         <v>40</v>
       </c>
       <c r="V51" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="W51" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="C52" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="D52" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E52" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="F52">
         <v>23983</v>
       </c>
       <c r="G52" t="s">
         <v>27</v>
       </c>
       <c r="H52" s="2">
         <v>645503992320</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="K52" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="L52" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="M52" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="N52" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="O52" t="s">
         <v>34</v>
       </c>
       <c r="P52" t="s">
         <v>35</v>
       </c>
       <c r="Q52" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="R52" t="s">
         <v>37</v>
       </c>
       <c r="S52" t="s">
         <v>38</v>
       </c>
       <c r="T52" t="s">
         <v>39</v>
       </c>
       <c r="U52" t="s">
         <v>40</v>
       </c>
       <c r="V52"/>
       <c r="W52"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="C53" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="D53" t="s">
         <v>299</v>
       </c>
       <c r="E53" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F53">
         <v>13643</v>
       </c>
       <c r="G53" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="H53" s="2">
         <v>645503795643</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="K53" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="L53" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="M53" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="N53" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="O53" t="s">
         <v>34</v>
       </c>
       <c r="P53" t="s">
         <v>65</v>
       </c>
       <c r="Q53" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="R53" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="S53" t="s">
         <v>109</v>
       </c>
       <c r="T53" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="U53" t="s">
         <v>40</v>
       </c>
       <c r="V53" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="W53" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="C54" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="D54" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E54" t="s">
-        <v>694</v>
+        <v>434</v>
       </c>
       <c r="F54">
-        <v>20481</v>
+        <v>12782</v>
       </c>
       <c r="G54" t="s">
-        <v>385</v>
+        <v>435</v>
       </c>
       <c r="H54" s="2">
-        <v>165034301415</v>
-[...3 lines deleted...]
-      </c>
+        <v>661507842265</v>
+      </c>
+      <c r="I54"/>
       <c r="J54" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="K54" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="L54" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="M54" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="N54" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="O54" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P54" t="s">
         <v>35</v>
       </c>
       <c r="Q54" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="R54" t="s">
         <v>37</v>
       </c>
       <c r="S54" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T54" t="s">
-        <v>701</v>
+        <v>39</v>
       </c>
       <c r="U54" t="s">
         <v>40</v>
       </c>
       <c r="V54" t="s">
         <v>702</v>
       </c>
       <c r="W54" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>704</v>
       </c>
       <c r="C55" t="s">
         <v>705</v>
       </c>
       <c r="D55" t="s">
         <v>706</v>
       </c>
       <c r="E55" t="s">
-        <v>434</v>
+        <v>707</v>
       </c>
       <c r="F55">
-        <v>12782</v>
+        <v>1768</v>
       </c>
       <c r="G55" t="s">
-        <v>435</v>
+        <v>633</v>
       </c>
       <c r="H55" s="2">
-        <v>661507842265</v>
+        <v>164700163739</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="K55" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="L55" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="M55" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="N55" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="O55" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P55" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="Q55" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="R55" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S55" t="s">
         <v>109</v>
       </c>
       <c r="T55" t="s">
-        <v>39</v>
+        <v>714</v>
       </c>
       <c r="U55" t="s">
         <v>40</v>
       </c>
       <c r="V55" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="W55" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="C56" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="D56" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="E56" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="F56">
-        <v>1768</v>
+        <v>15633</v>
       </c>
       <c r="G56" t="s">
-        <v>631</v>
+        <v>721</v>
       </c>
       <c r="H56" s="2">
-        <v>164700163739</v>
-[...1 lines deleted...]
-      <c r="I56"/>
+        <v>164605698830</v>
+      </c>
+      <c r="I56" t="s">
+        <v>28</v>
+      </c>
       <c r="J56" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="K56" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="L56" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="M56" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="N56" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="O56" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P56" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="Q56" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="R56" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S56" t="s">
         <v>109</v>
       </c>
       <c r="T56" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="U56" t="s">
         <v>40</v>
       </c>
       <c r="V56" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="W56" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="C57" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="D57" t="s">
-        <v>730</v>
+        <v>580</v>
       </c>
       <c r="E57" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="F57">
-        <v>15633</v>
+        <v>7254</v>
       </c>
       <c r="G57" t="s">
-        <v>732</v>
+        <v>423</v>
       </c>
       <c r="H57" s="2">
-        <v>164605698830</v>
-[...3 lines deleted...]
-      </c>
+        <v>100115399793</v>
+      </c>
+      <c r="I57"/>
       <c r="J57" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="K57" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="L57" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="M57" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="N57" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="O57" t="s">
         <v>106</v>
       </c>
       <c r="P57" t="s">
         <v>35</v>
       </c>
       <c r="Q57" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="R57" t="s">
         <v>37</v>
       </c>
       <c r="S57" t="s">
         <v>109</v>
       </c>
       <c r="T57" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="U57" t="s">
         <v>40</v>
       </c>
       <c r="V57" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="W57" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C58" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="D58" t="s">
-        <v>578</v>
+        <v>745</v>
       </c>
       <c r="E58" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="F58">
-        <v>7254</v>
+        <v>16654</v>
       </c>
       <c r="G58" t="s">
-        <v>423</v>
+        <v>747</v>
       </c>
       <c r="H58" s="2">
-        <v>100115399793</v>
-[...1 lines deleted...]
-      <c r="I58"/>
+        <v>380470434446</v>
+      </c>
+      <c r="I58" t="s">
+        <v>748</v>
+      </c>
       <c r="J58" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="K58" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="L58" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="M58" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="N58" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="O58" t="s">
         <v>106</v>
       </c>
       <c r="P58" t="s">
         <v>35</v>
       </c>
       <c r="Q58" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="R58" t="s">
         <v>37</v>
       </c>
       <c r="S58" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T58" t="s">
-        <v>751</v>
+        <v>39</v>
       </c>
       <c r="U58" t="s">
         <v>40</v>
       </c>
       <c r="V58" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="W58" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="C59" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="D59" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="E59" t="s">
-        <v>757</v>
+        <v>681</v>
       </c>
       <c r="F59">
         <v>16654</v>
       </c>
       <c r="G59" t="s">
-        <v>758</v>
+        <v>682</v>
       </c>
       <c r="H59" s="2">
-        <v>380470434446</v>
-[...3 lines deleted...]
-      </c>
+        <v>290400491074</v>
+      </c>
+      <c r="I59"/>
       <c r="J59" t="s">
+        <v>634</v>
+      </c>
+      <c r="K59" t="s">
         <v>760</v>
       </c>
-      <c r="K59" t="s">
+      <c r="L59" t="s">
         <v>761</v>
       </c>
-      <c r="L59" t="s">
+      <c r="M59" t="s">
         <v>762</v>
       </c>
-      <c r="M59" t="s">
+      <c r="N59" t="s">
         <v>763</v>
       </c>
-      <c r="N59" t="s">
+      <c r="O59" t="s">
+        <v>34</v>
+      </c>
+      <c r="P59" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q59" t="s">
         <v>764</v>
       </c>
-      <c r="O59" t="s">
-[...5 lines deleted...]
-      <c r="Q59" t="s">
+      <c r="R59" t="s">
+        <v>82</v>
+      </c>
+      <c r="S59" t="s">
+        <v>109</v>
+      </c>
+      <c r="T59" t="s">
         <v>765</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="U59" t="s">
         <v>40</v>
       </c>
       <c r="V59" t="s">
         <v>766</v>
       </c>
       <c r="W59" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>768</v>
       </c>
       <c r="C60" t="s">
         <v>769</v>
       </c>
       <c r="D60" t="s">
         <v>770</v>
       </c>
       <c r="E60" t="s">
-        <v>679</v>
+        <v>771</v>
       </c>
       <c r="F60">
-        <v>16654</v>
+        <v>19566</v>
       </c>
       <c r="G60" t="s">
-        <v>680</v>
+        <v>272</v>
       </c>
       <c r="H60" s="2">
-        <v>290400491074</v>
-[...1 lines deleted...]
-      <c r="I60"/>
+        <v>164805694582</v>
+      </c>
+      <c r="I60" t="s">
+        <v>28</v>
+      </c>
       <c r="J60" t="s">
-        <v>632</v>
+        <v>772</v>
       </c>
       <c r="K60" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="L60" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="M60" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="N60" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
       <c r="O60" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="P60" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="Q60" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="R60" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="S60" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T60" t="s">
-        <v>776</v>
+        <v>39</v>
       </c>
       <c r="U60" t="s">
         <v>40</v>
       </c>
       <c r="V60" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="W60" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C61" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="D61" t="s">
-        <v>781</v>
+        <v>299</v>
       </c>
       <c r="E61" t="s">
         <v>782</v>
       </c>
       <c r="F61">
-        <v>19566</v>
+        <v>19356</v>
       </c>
       <c r="G61" t="s">
-        <v>272</v>
+        <v>682</v>
       </c>
       <c r="H61" s="2">
-        <v>164805694582</v>
+        <v>781710993274</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
         <v>783</v>
       </c>
       <c r="K61" t="s">
         <v>784</v>
       </c>
       <c r="L61" t="s">
         <v>785</v>
       </c>
       <c r="M61" t="s">
         <v>786</v>
       </c>
       <c r="N61" t="s">
         <v>787</v>
       </c>
       <c r="O61" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="P61" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="Q61" t="s">
         <v>788</v>
       </c>
       <c r="R61" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S61" t="s">
         <v>38</v>
       </c>
       <c r="T61" t="s">
-        <v>39</v>
+        <v>789</v>
       </c>
       <c r="U61" t="s">
         <v>40</v>
       </c>
       <c r="V61" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="W61" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="C62" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D62" t="s">
-        <v>299</v>
+        <v>794</v>
       </c>
       <c r="E62" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="F62">
-        <v>19356</v>
+        <v>24107</v>
       </c>
       <c r="G62" t="s">
-        <v>680</v>
+        <v>796</v>
       </c>
       <c r="H62" s="2">
-        <v>781710993274</v>
+        <v>463229972106</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="J62" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="K62" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="L62" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="M62" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="N62" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="O62" t="s">
         <v>34</v>
       </c>
       <c r="P62" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="Q62" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="R62" t="s">
-        <v>253</v>
+        <v>82</v>
       </c>
       <c r="S62" t="s">
         <v>38</v>
       </c>
       <c r="T62" t="s">
-        <v>800</v>
+        <v>39</v>
       </c>
       <c r="U62" t="s">
         <v>40</v>
       </c>
-      <c r="V62" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V62"/>
       <c r="W62" t="s">
-        <v>802</v>
+        <v>39</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>803</v>
       </c>
       <c r="C63" t="s">
         <v>804</v>
       </c>
       <c r="D63" t="s">
         <v>805</v>
       </c>
       <c r="E63" t="s">
         <v>806</v>
       </c>
       <c r="F63">
-        <v>24107</v>
+        <v>15088</v>
       </c>
       <c r="G63" t="s">
-        <v>807</v>
+        <v>287</v>
       </c>
       <c r="H63" s="2">
-        <v>463229972106</v>
+        <v>420501221090</v>
       </c>
       <c r="I63" t="s">
         <v>28</v>
       </c>
       <c r="J63" t="s">
+        <v>807</v>
+      </c>
+      <c r="K63" t="s">
         <v>808</v>
       </c>
-      <c r="K63" t="s">
+      <c r="L63" t="s">
         <v>809</v>
       </c>
-      <c r="L63" t="s">
+      <c r="M63" t="s">
         <v>810</v>
       </c>
-      <c r="M63" t="s">
+      <c r="N63" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
       <c r="O63" t="s">
         <v>34</v>
       </c>
       <c r="P63" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="Q63" t="s">
+        <v>812</v>
+      </c>
+      <c r="R63" t="s">
+        <v>689</v>
+      </c>
+      <c r="S63" t="s">
+        <v>109</v>
+      </c>
+      <c r="T63" t="s">
         <v>813</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="U63" t="s">
         <v>40</v>
       </c>
-      <c r="V63"/>
+      <c r="V63" t="s">
+        <v>814</v>
+      </c>
       <c r="W63" t="s">
-        <v>39</v>
+        <v>815</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="C64" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="D64" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="E64" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="F64">
-        <v>15088</v>
+        <v>2892</v>
       </c>
       <c r="G64" t="s">
-        <v>287</v>
+        <v>820</v>
       </c>
       <c r="H64" s="2">
-        <v>420501221090</v>
-[...3 lines deleted...]
-      </c>
+        <v>720305577813</v>
+      </c>
+      <c r="I64"/>
       <c r="J64" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="K64" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="L64" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="M64" t="s">
-        <v>821</v>
+        <v>236</v>
       </c>
       <c r="N64" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="O64" t="s">
         <v>34</v>
       </c>
       <c r="P64" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="Q64" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
       <c r="R64" t="s">
-        <v>687</v>
+        <v>82</v>
       </c>
       <c r="S64" t="s">
         <v>109</v>
       </c>
       <c r="T64" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="U64" t="s">
         <v>40</v>
       </c>
       <c r="V64" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="W64" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="C65" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="D65" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="E65" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="F65">
-        <v>2892</v>
+        <v>6856</v>
       </c>
       <c r="G65" t="s">
-        <v>831</v>
+        <v>660</v>
       </c>
       <c r="H65" s="2">
-        <v>720305577813</v>
+        <v>781015544069</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="K65" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="L65" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="M65" t="s">
-        <v>236</v>
+        <v>836</v>
       </c>
       <c r="N65" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
       <c r="O65" t="s">
         <v>34</v>
       </c>
       <c r="P65" t="s">
         <v>35</v>
       </c>
       <c r="Q65" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="R65" t="s">
-        <v>82</v>
+        <v>253</v>
       </c>
       <c r="S65" t="s">
         <v>109</v>
       </c>
       <c r="T65" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="U65" t="s">
         <v>40</v>
       </c>
       <c r="V65" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="W65" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="C66" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="D66" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="E66" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="F66">
-        <v>6856</v>
+        <v>20244</v>
       </c>
       <c r="G66" t="s">
-        <v>658</v>
+        <v>399</v>
       </c>
       <c r="H66" s="2">
-        <v>781015544069</v>
-[...1 lines deleted...]
-      <c r="I66"/>
+        <v>560400096443</v>
+      </c>
+      <c r="I66" t="s">
+        <v>28</v>
+      </c>
       <c r="J66" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="K66" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="L66" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="M66" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="N66" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="O66" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="P66" t="s">
         <v>35</v>
       </c>
       <c r="Q66" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="R66" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S66" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T66" t="s">
-        <v>850</v>
+        <v>39</v>
       </c>
       <c r="U66" t="s">
         <v>40</v>
       </c>
       <c r="V66" t="s">
-        <v>851</v>
-[...1 lines deleted...]
-      <c r="W66" t="s">
         <v>852</v>
       </c>
+      <c r="W66"/>
     </row>
     <row r="67" spans="1:23">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
         <v>853</v>
       </c>
       <c r="C67" t="s">
         <v>854</v>
       </c>
       <c r="D67" t="s">
         <v>855</v>
       </c>
       <c r="E67" t="s">
+        <v>632</v>
+      </c>
+      <c r="F67" t="s">
         <v>856</v>
       </c>
-      <c r="F67">
-[...1 lines deleted...]
-      </c>
       <c r="G67" t="s">
-        <v>399</v>
+        <v>633</v>
       </c>
       <c r="H67" s="2">
-        <v>560400096443</v>
-[...3 lines deleted...]
-      </c>
+        <v>352501559114</v>
+      </c>
+      <c r="I67"/>
       <c r="J67" t="s">
         <v>857</v>
       </c>
       <c r="K67" t="s">
         <v>858</v>
       </c>
       <c r="L67" t="s">
         <v>859</v>
       </c>
       <c r="M67" t="s">
         <v>860</v>
       </c>
       <c r="N67" t="s">
         <v>861</v>
       </c>
       <c r="O67" t="s">
-        <v>64</v>
+        <v>106</v>
       </c>
       <c r="P67" t="s">
         <v>35</v>
       </c>
       <c r="Q67" t="s">
         <v>862</v>
       </c>
       <c r="R67" t="s">
         <v>37</v>
       </c>
       <c r="S67" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T67" t="s">
         <v>39</v>
       </c>
       <c r="U67" t="s">
         <v>40</v>
       </c>
       <c r="V67" t="s">
         <v>863</v>
       </c>
-      <c r="W67"/>
+      <c r="W67" t="s">
+        <v>864</v>
+      </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="C68" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="D68" t="s">
-        <v>866</v>
+        <v>794</v>
       </c>
       <c r="E68" t="s">
-        <v>630</v>
-[...1 lines deleted...]
-      <c r="F68" t="s">
         <v>867</v>
       </c>
+      <c r="F68">
+        <v>21087</v>
+      </c>
       <c r="G68" t="s">
-        <v>631</v>
+        <v>260</v>
       </c>
       <c r="H68" s="2">
-        <v>352501559114</v>
-[...1 lines deleted...]
-      <c r="I68"/>
+        <v>463229258325</v>
+      </c>
+      <c r="I68" t="s">
+        <v>868</v>
+      </c>
       <c r="J68" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="K68" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="L68" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="M68" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="N68" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="O68" t="s">
         <v>106</v>
       </c>
       <c r="P68" t="s">
         <v>35</v>
       </c>
       <c r="Q68" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="R68" t="s">
         <v>37</v>
       </c>
       <c r="S68" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T68" t="s">
         <v>39</v>
       </c>
       <c r="U68" t="s">
         <v>40</v>
       </c>
       <c r="V68" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="W68" t="s">
-        <v>875</v>
+        <v>39</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>876</v>
       </c>
       <c r="C69" t="s">
         <v>877</v>
       </c>
       <c r="D69" t="s">
-        <v>805</v>
+        <v>878</v>
       </c>
       <c r="E69" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F69">
-        <v>21087</v>
+        <v>6505</v>
       </c>
       <c r="G69" t="s">
-        <v>260</v>
-[...6 lines deleted...]
-      </c>
+        <v>880</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>881</v>
+      </c>
+      <c r="I69"/>
       <c r="J69" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="K69" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="L69" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="M69" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="N69" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="O69" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P69" t="s">
         <v>35</v>
       </c>
       <c r="Q69" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="R69" t="s">
         <v>37</v>
       </c>
       <c r="S69" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T69" t="s">
-        <v>39</v>
+        <v>888</v>
       </c>
       <c r="U69" t="s">
         <v>40</v>
       </c>
       <c r="V69" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="W69" t="s">
-        <v>39</v>
+        <v>890</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C70" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="D70" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E70" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F70">
-        <v>6505</v>
+        <v>7883</v>
       </c>
       <c r="G70" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-        <v>892</v>
+        <v>582</v>
+      </c>
+      <c r="H70" s="2">
+        <v>381251450694</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="K70" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="L70" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="M70" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="N70" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
       <c r="O70" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="P70" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="Q70" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="R70" t="s">
-        <v>37</v>
+        <v>901</v>
       </c>
       <c r="S70" t="s">
-        <v>109</v>
+        <v>902</v>
       </c>
       <c r="T70" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="U70" t="s">
         <v>40</v>
       </c>
       <c r="V70" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="W70" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="C71" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="D71" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E71" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F71">
-        <v>7883</v>
+        <v>17858</v>
       </c>
       <c r="G71" t="s">
-        <v>580</v>
+        <v>385</v>
       </c>
       <c r="H71" s="2">
-        <v>381251450694</v>
-[...1 lines deleted...]
-      <c r="I71"/>
+        <v>164492198784</v>
+      </c>
+      <c r="I71" t="s">
+        <v>28</v>
+      </c>
       <c r="J71" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="K71" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="L71" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="M71" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="N71" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="O71" t="s">
-        <v>64</v>
+        <v>106</v>
       </c>
       <c r="P71" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="Q71" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="R71" t="s">
-        <v>912</v>
+        <v>37</v>
       </c>
       <c r="S71" t="s">
-        <v>913</v>
+        <v>38</v>
       </c>
       <c r="T71" t="s">
-        <v>914</v>
+        <v>39</v>
       </c>
       <c r="U71" t="s">
         <v>40</v>
       </c>
       <c r="V71" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="W71" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="C72" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="D72" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="E72" t="s">
-        <v>920</v>
+        <v>196</v>
       </c>
       <c r="F72">
-        <v>17858</v>
+        <v>20581</v>
       </c>
       <c r="G72" t="s">
-        <v>385</v>
+        <v>100</v>
       </c>
       <c r="H72" s="2">
-        <v>164492198784</v>
+        <v>615492734703</v>
       </c>
       <c r="I72" t="s">
         <v>28</v>
       </c>
       <c r="J72" t="s">
         <v>921</v>
       </c>
       <c r="K72" t="s">
         <v>922</v>
       </c>
       <c r="L72" t="s">
         <v>923</v>
       </c>
       <c r="M72" t="s">
         <v>924</v>
       </c>
       <c r="N72" t="s">
         <v>925</v>
       </c>
       <c r="O72" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P72" t="s">
         <v>35</v>
       </c>
       <c r="Q72" t="s">
         <v>926</v>
       </c>
       <c r="R72" t="s">
         <v>37</v>
       </c>
       <c r="S72" t="s">
         <v>38</v>
       </c>
       <c r="T72" t="s">
         <v>39</v>
       </c>
       <c r="U72" t="s">
         <v>40</v>
       </c>
       <c r="V72" t="s">
         <v>927</v>
       </c>
       <c r="W72" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>929</v>
       </c>
       <c r="C73" t="s">
         <v>930</v>
       </c>
       <c r="D73" t="s">
+        <v>299</v>
+      </c>
+      <c r="E73" t="s">
         <v>931</v>
       </c>
-      <c r="E73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F73">
-        <v>20581</v>
+        <v>15590</v>
       </c>
       <c r="G73" t="s">
-        <v>100</v>
+        <v>130</v>
       </c>
       <c r="H73" s="2">
-        <v>615492734703</v>
+        <v>780155950855</v>
       </c>
       <c r="I73" t="s">
         <v>28</v>
       </c>
       <c r="J73" t="s">
         <v>932</v>
       </c>
       <c r="K73" t="s">
         <v>933</v>
       </c>
       <c r="L73" t="s">
         <v>934</v>
       </c>
       <c r="M73" t="s">
         <v>935</v>
       </c>
       <c r="N73" t="s">
         <v>936</v>
       </c>
       <c r="O73" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P73" t="s">
         <v>35</v>
       </c>
       <c r="Q73" t="s">
         <v>937</v>
       </c>
       <c r="R73" t="s">
         <v>37</v>
       </c>
       <c r="S73" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T73" t="s">
         <v>39</v>
       </c>
       <c r="U73" t="s">
         <v>40</v>
       </c>
       <c r="V73" t="s">
         <v>938</v>
       </c>
       <c r="W73" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>940</v>
       </c>
       <c r="C74" t="s">
         <v>941</v>
       </c>
       <c r="D74" t="s">
         <v>942</v>
       </c>
       <c r="E74" t="s">
         <v>943</v>
       </c>
       <c r="F74">
-        <v>23621</v>
+        <v>18931</v>
       </c>
       <c r="G74" t="s">
-        <v>485</v>
+        <v>287</v>
       </c>
       <c r="H74" s="2">
-        <v>781699772600</v>
+        <v>500101710145</v>
       </c>
       <c r="I74" t="s">
         <v>28</v>
       </c>
       <c r="J74" t="s">
         <v>944</v>
       </c>
       <c r="K74" t="s">
         <v>945</v>
       </c>
       <c r="L74" t="s">
         <v>946</v>
       </c>
       <c r="M74" t="s">
         <v>947</v>
       </c>
       <c r="N74" t="s">
         <v>948</v>
       </c>
       <c r="O74" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P74" t="s">
         <v>35</v>
       </c>
       <c r="Q74" t="s">
         <v>949</v>
       </c>
       <c r="R74" t="s">
         <v>37</v>
       </c>
       <c r="S74" t="s">
         <v>38</v>
       </c>
       <c r="T74" t="s">
         <v>39</v>
       </c>
       <c r="U74" t="s">
         <v>40</v>
       </c>
-      <c r="V74"/>
-      <c r="W74"/>
+      <c r="V74" t="s">
+        <v>950</v>
+      </c>
+      <c r="W74" t="s">
+        <v>951</v>
+      </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="C75" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="D75" t="s">
-        <v>299</v>
+        <v>954</v>
       </c>
       <c r="E75" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F75">
-        <v>15590</v>
+        <v>23947</v>
       </c>
       <c r="G75" t="s">
-        <v>130</v>
+        <v>339</v>
       </c>
       <c r="H75" s="2">
-        <v>780155950855</v>
+        <v>890511685138</v>
       </c>
       <c r="I75" t="s">
         <v>28</v>
       </c>
       <c r="J75" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="K75" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="L75" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="M75" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="N75" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="O75" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P75" t="s">
         <v>35</v>
       </c>
       <c r="Q75" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="R75" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S75" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T75" t="s">
         <v>39</v>
       </c>
       <c r="U75" t="s">
         <v>40</v>
       </c>
       <c r="V75" t="s">
-        <v>959</v>
-[...3 lines deleted...]
-      </c>
+        <v>962</v>
+      </c>
+      <c r="W75"/>
     </row>
     <row r="76" spans="1:23">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="C76" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="D76" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
       <c r="E76" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="F76">
-        <v>18931</v>
+        <v>14919</v>
       </c>
       <c r="G76" t="s">
-        <v>287</v>
+        <v>100</v>
       </c>
       <c r="H76" s="2">
-        <v>500101710145</v>
+        <v>661706795806</v>
       </c>
       <c r="I76" t="s">
         <v>28</v>
       </c>
       <c r="J76" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="K76" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="L76" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="M76" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="N76" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="O76" t="s">
         <v>106</v>
       </c>
       <c r="P76" t="s">
         <v>35</v>
       </c>
       <c r="Q76" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="R76" t="s">
         <v>37</v>
       </c>
       <c r="S76" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T76" t="s">
         <v>39</v>
       </c>
       <c r="U76" t="s">
         <v>40</v>
       </c>
       <c r="V76" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="W76" t="s">
-        <v>972</v>
+        <v>39</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="C77" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="D77" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="E77" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="F77">
-        <v>23947</v>
+        <v>24831</v>
       </c>
       <c r="G77" t="s">
-        <v>339</v>
+        <v>978</v>
       </c>
       <c r="H77" s="2">
-        <v>890511685138</v>
+        <v>581700702347</v>
       </c>
       <c r="I77" t="s">
         <v>28</v>
       </c>
       <c r="J77" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="K77" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="L77" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="M77" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="N77" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="O77" t="s">
         <v>34</v>
       </c>
       <c r="P77" t="s">
         <v>35</v>
       </c>
       <c r="Q77" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="R77" t="s">
-        <v>253</v>
+        <v>985</v>
       </c>
       <c r="S77" t="s">
         <v>38</v>
       </c>
       <c r="T77" t="s">
         <v>39</v>
       </c>
       <c r="U77" t="s">
         <v>40</v>
       </c>
       <c r="V77"/>
       <c r="W77"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="C78" t="s">
-        <v>984</v>
+        <v>975</v>
       </c>
       <c r="D78" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E78" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F78">
-        <v>14919</v>
+        <v>7912</v>
       </c>
       <c r="G78" t="s">
-        <v>100</v>
+        <v>287</v>
       </c>
       <c r="H78" s="2">
-        <v>661706795806</v>
-[...3 lines deleted...]
-      </c>
+        <v>312300803222</v>
+      </c>
+      <c r="I78"/>
       <c r="J78" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="K78" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="L78" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="M78" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="N78" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="O78" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P78" t="s">
         <v>35</v>
       </c>
       <c r="Q78" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="R78" t="s">
         <v>37</v>
       </c>
       <c r="S78" t="s">
         <v>109</v>
       </c>
       <c r="T78" t="s">
-        <v>39</v>
+        <v>995</v>
       </c>
       <c r="U78" t="s">
         <v>40</v>
       </c>
       <c r="V78" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="W78" t="s">
-        <v>39</v>
+        <v>997</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="C79" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="D79" t="s">
-        <v>996</v>
+        <v>270</v>
       </c>
       <c r="E79" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="F79">
-        <v>24831</v>
+        <v>14612</v>
       </c>
       <c r="G79" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="H79" s="2">
-        <v>581700702347</v>
-[...3 lines deleted...]
-      </c>
+        <v>773117130723</v>
+      </c>
+      <c r="I79"/>
       <c r="J79" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="K79" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="L79" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="M79" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="N79" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="O79" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P79" t="s">
         <v>35</v>
       </c>
       <c r="Q79" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="R79" t="s">
-        <v>1005</v>
+        <v>37</v>
       </c>
       <c r="S79" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T79" t="s">
-        <v>39</v>
+        <v>1008</v>
       </c>
       <c r="U79" t="s">
         <v>40</v>
       </c>
-      <c r="V79"/>
-      <c r="W79"/>
+      <c r="V79" t="s">
+        <v>1009</v>
+      </c>
+      <c r="W79" t="s">
+        <v>1010</v>
+      </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="C80" t="s">
-        <v>995</v>
+        <v>1012</v>
       </c>
       <c r="D80" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="E80" t="s">
-        <v>1008</v>
+        <v>1014</v>
       </c>
       <c r="F80">
-        <v>7912</v>
+        <v>2554</v>
       </c>
       <c r="G80" t="s">
-        <v>287</v>
+        <v>1015</v>
       </c>
       <c r="H80" s="2">
-        <v>312300803222</v>
+        <v>590400428627</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>1009</v>
+        <v>1016</v>
       </c>
       <c r="K80" t="s">
-        <v>1010</v>
+        <v>1017</v>
       </c>
       <c r="L80" t="s">
-        <v>1011</v>
+        <v>1018</v>
       </c>
       <c r="M80" t="s">
-        <v>1012</v>
+        <v>1019</v>
       </c>
       <c r="N80" t="s">
-        <v>1013</v>
+        <v>1020</v>
       </c>
       <c r="O80" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P80" t="s">
         <v>35</v>
       </c>
       <c r="Q80" t="s">
-        <v>1014</v>
+        <v>1021</v>
       </c>
       <c r="R80" t="s">
         <v>37</v>
       </c>
       <c r="S80" t="s">
         <v>109</v>
       </c>
       <c r="T80" t="s">
-        <v>1015</v>
+        <v>1022</v>
       </c>
       <c r="U80" t="s">
         <v>40</v>
       </c>
       <c r="V80" t="s">
-        <v>1016</v>
+        <v>1023</v>
       </c>
       <c r="W80" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="C81" t="s">
-        <v>1019</v>
+        <v>1026</v>
       </c>
       <c r="D81" t="s">
-        <v>270</v>
+        <v>1027</v>
       </c>
       <c r="E81" t="s">
-        <v>1020</v>
+        <v>1028</v>
       </c>
       <c r="F81">
-        <v>14612</v>
+        <v>19239</v>
       </c>
       <c r="G81" t="s">
-        <v>1021</v>
+        <v>373</v>
       </c>
       <c r="H81" s="2">
-        <v>773117130723</v>
-[...1 lines deleted...]
-      <c r="I81"/>
+        <v>231517733071</v>
+      </c>
+      <c r="I81" t="s">
+        <v>28</v>
+      </c>
       <c r="J81" t="s">
-        <v>1022</v>
+        <v>1029</v>
       </c>
       <c r="K81" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
       <c r="L81" t="s">
-        <v>1024</v>
+        <v>1031</v>
       </c>
       <c r="M81" t="s">
-        <v>1025</v>
+        <v>1032</v>
       </c>
       <c r="N81" t="s">
-        <v>1026</v>
+        <v>1033</v>
       </c>
       <c r="O81" t="s">
         <v>106</v>
       </c>
       <c r="P81" t="s">
         <v>35</v>
       </c>
       <c r="Q81" t="s">
-        <v>1027</v>
+        <v>1034</v>
       </c>
       <c r="R81" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S81" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T81" t="s">
-        <v>1028</v>
+        <v>1035</v>
       </c>
       <c r="U81" t="s">
         <v>40</v>
       </c>
       <c r="V81" t="s">
-        <v>1029</v>
+        <v>1036</v>
       </c>
       <c r="W81" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>1031</v>
+        <v>1038</v>
       </c>
       <c r="C82" t="s">
-        <v>1032</v>
+        <v>1039</v>
       </c>
       <c r="D82" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="E82" t="s">
-        <v>1034</v>
+        <v>720</v>
       </c>
       <c r="F82">
-        <v>2554</v>
+        <v>15634</v>
       </c>
       <c r="G82" t="s">
-        <v>1035</v>
+        <v>721</v>
       </c>
       <c r="H82" s="2">
-        <v>590400428627</v>
-[...1 lines deleted...]
-      <c r="I82"/>
+        <v>330400522256</v>
+      </c>
+      <c r="I82" t="s">
+        <v>28</v>
+      </c>
       <c r="J82" t="s">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="K82" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="L82" t="s">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="M82" t="s">
-        <v>1039</v>
+        <v>1044</v>
       </c>
       <c r="N82" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="O82" t="s">
         <v>106</v>
       </c>
       <c r="P82" t="s">
         <v>35</v>
       </c>
       <c r="Q82" t="s">
-        <v>1041</v>
+        <v>1046</v>
       </c>
       <c r="R82" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S82" t="s">
         <v>109</v>
       </c>
       <c r="T82" t="s">
-        <v>1042</v>
+        <v>39</v>
       </c>
       <c r="U82" t="s">
         <v>40</v>
       </c>
       <c r="V82" t="s">
-        <v>1043</v>
+        <v>1047</v>
       </c>
       <c r="W82" t="s">
-        <v>1044</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>1045</v>
+        <v>1049</v>
       </c>
       <c r="C83" t="s">
-        <v>1046</v>
+        <v>1050</v>
       </c>
       <c r="D83" t="s">
-        <v>1047</v>
+        <v>1051</v>
       </c>
       <c r="E83" t="s">
-        <v>1048</v>
+        <v>1052</v>
       </c>
       <c r="F83">
-        <v>19239</v>
+        <v>11939</v>
       </c>
       <c r="G83" t="s">
         <v>373</v>
       </c>
       <c r="H83" s="2">
-        <v>231517733071</v>
-[...3 lines deleted...]
-      </c>
+        <v>110107169305</v>
+      </c>
+      <c r="I83"/>
       <c r="J83" t="s">
-        <v>1049</v>
+        <v>1053</v>
       </c>
       <c r="K83" t="s">
-        <v>1050</v>
+        <v>1054</v>
       </c>
       <c r="L83" t="s">
-        <v>1051</v>
+        <v>1055</v>
       </c>
       <c r="M83" t="s">
-        <v>1052</v>
+        <v>1056</v>
       </c>
       <c r="N83" t="s">
-        <v>1053</v>
+        <v>1057</v>
       </c>
       <c r="O83" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P83" t="s">
         <v>35</v>
       </c>
       <c r="Q83" t="s">
-        <v>1054</v>
+        <v>1058</v>
       </c>
       <c r="R83" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S83" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T83" t="s">
-        <v>1055</v>
+        <v>1059</v>
       </c>
       <c r="U83" t="s">
         <v>40</v>
       </c>
       <c r="V83" t="s">
-        <v>1056</v>
+        <v>1060</v>
       </c>
       <c r="W83" t="s">
-        <v>1057</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>1058</v>
+        <v>1062</v>
       </c>
       <c r="C84" t="s">
-        <v>1059</v>
+        <v>1063</v>
       </c>
       <c r="D84" t="s">
-        <v>1060</v>
+        <v>1064</v>
       </c>
       <c r="E84" t="s">
-        <v>731</v>
+        <v>1065</v>
       </c>
       <c r="F84">
-        <v>15634</v>
+        <v>20340</v>
       </c>
       <c r="G84" t="s">
-        <v>732</v>
+        <v>1066</v>
       </c>
       <c r="H84" s="2">
-        <v>330400522256</v>
+        <v>253715052585</v>
       </c>
       <c r="I84" t="s">
-        <v>28</v>
+        <v>1067</v>
       </c>
       <c r="J84" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
       <c r="K84" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="L84" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="M84" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
       <c r="N84" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
       <c r="O84" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P84" t="s">
         <v>35</v>
       </c>
       <c r="Q84" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
       <c r="R84" t="s">
-        <v>253</v>
+        <v>82</v>
       </c>
       <c r="S84" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T84" t="s">
         <v>39</v>
       </c>
       <c r="U84" t="s">
         <v>40</v>
       </c>
-      <c r="V84" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V84"/>
+      <c r="W84"/>
     </row>
     <row r="85" spans="1:23">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
       <c r="C85" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="D85" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="E85" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="F85">
-        <v>11939</v>
+        <v>11719</v>
       </c>
       <c r="G85" t="s">
-        <v>373</v>
+        <v>314</v>
       </c>
       <c r="H85" s="2">
-        <v>110107169305</v>
-[...1 lines deleted...]
-      <c r="I85"/>
+        <v>461100615496</v>
+      </c>
+      <c r="I85" t="s">
+        <v>1078</v>
+      </c>
       <c r="J85" t="s">
-        <v>1073</v>
+        <v>1079</v>
       </c>
       <c r="K85" t="s">
-        <v>1074</v>
+        <v>1080</v>
       </c>
       <c r="L85" t="s">
-        <v>1075</v>
+        <v>1081</v>
       </c>
       <c r="M85" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="N85" t="s">
-        <v>1077</v>
+        <v>1083</v>
       </c>
       <c r="O85" t="s">
         <v>34</v>
       </c>
       <c r="P85" t="s">
         <v>35</v>
       </c>
       <c r="Q85" t="s">
-        <v>1078</v>
+        <v>1084</v>
       </c>
       <c r="R85" t="s">
         <v>37</v>
       </c>
       <c r="S85" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T85" t="s">
-        <v>1079</v>
+        <v>39</v>
       </c>
       <c r="U85" t="s">
         <v>40</v>
       </c>
       <c r="V85" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="W85" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="C86" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="D86" t="s">
-        <v>1084</v>
+        <v>1089</v>
       </c>
       <c r="E86" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="F86">
-        <v>20340</v>
+        <v>13913</v>
       </c>
       <c r="G86" t="s">
-        <v>1086</v>
+        <v>472</v>
       </c>
       <c r="H86" s="2">
-        <v>253715052585</v>
-[...3 lines deleted...]
-      </c>
+        <v>220455829657</v>
+      </c>
+      <c r="I86"/>
       <c r="J86" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
       <c r="K86" t="s">
-        <v>1089</v>
+        <v>1092</v>
       </c>
       <c r="L86" t="s">
-        <v>1090</v>
+        <v>1093</v>
       </c>
       <c r="M86" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
       <c r="N86" t="s">
-        <v>1092</v>
+        <v>1095</v>
       </c>
       <c r="O86" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P86" t="s">
         <v>35</v>
       </c>
       <c r="Q86" t="s">
-        <v>1093</v>
+        <v>1096</v>
       </c>
       <c r="R86" t="s">
-        <v>82</v>
+        <v>279</v>
       </c>
       <c r="S86" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T86" t="s">
         <v>39</v>
       </c>
       <c r="U86" t="s">
         <v>40</v>
       </c>
-      <c r="V86"/>
-      <c r="W86"/>
+      <c r="V86" t="s">
+        <v>741</v>
+      </c>
+      <c r="W86" t="s">
+        <v>1097</v>
+      </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>1094</v>
+        <v>1098</v>
       </c>
       <c r="C87" t="s">
-        <v>1095</v>
+        <v>1099</v>
       </c>
       <c r="D87" t="s">
-        <v>1096</v>
+        <v>1100</v>
       </c>
       <c r="E87" t="s">
-        <v>1097</v>
+        <v>1101</v>
       </c>
       <c r="F87">
-        <v>11719</v>
+        <v>24795</v>
       </c>
       <c r="G87" t="s">
-        <v>314</v>
+        <v>660</v>
       </c>
       <c r="H87" s="2">
-        <v>461100615496</v>
+        <v>526214242300</v>
       </c>
       <c r="I87" t="s">
-        <v>1098</v>
+        <v>28</v>
       </c>
       <c r="J87" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="K87" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="L87" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="M87" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="N87" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="O87" t="s">
         <v>34</v>
       </c>
       <c r="P87" t="s">
         <v>35</v>
       </c>
       <c r="Q87" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="R87" t="s">
         <v>37</v>
       </c>
       <c r="S87" t="s">
         <v>38</v>
       </c>
       <c r="T87" t="s">
         <v>39</v>
       </c>
       <c r="U87" t="s">
         <v>40</v>
       </c>
-      <c r="V87" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V87"/>
+      <c r="W87"/>
     </row>
     <row r="88" spans="1:23">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="C88" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="D88" t="s">
-        <v>1109</v>
+        <v>631</v>
       </c>
       <c r="E88" t="s">
+        <v>313</v>
+      </c>
+      <c r="F88">
+        <v>22816</v>
+      </c>
+      <c r="G88" t="s">
+        <v>314</v>
+      </c>
+      <c r="H88" s="2">
+        <v>470606827725</v>
+      </c>
+      <c r="I88" t="s">
+        <v>28</v>
+      </c>
+      <c r="J88" t="s">
         <v>1110</v>
       </c>
-      <c r="F88">
-[...9 lines deleted...]
-      <c r="J88" t="s">
+      <c r="K88" t="s">
         <v>1111</v>
       </c>
-      <c r="K88" t="s">
+      <c r="L88" t="s">
         <v>1112</v>
       </c>
-      <c r="L88" t="s">
+      <c r="M88" t="s">
         <v>1113</v>
       </c>
-      <c r="M88" t="s">
+      <c r="N88" t="s">
         <v>1114</v>
       </c>
-      <c r="N88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O88" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P88" t="s">
         <v>35</v>
       </c>
       <c r="Q88" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
       <c r="R88" t="s">
-        <v>279</v>
+        <v>37</v>
       </c>
       <c r="S88" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T88" t="s">
         <v>39</v>
       </c>
       <c r="U88" t="s">
         <v>40</v>
       </c>
       <c r="V88" t="s">
-        <v>752</v>
+        <v>1116</v>
       </c>
       <c r="W88" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>1118</v>
       </c>
       <c r="C89" t="s">
         <v>1119</v>
       </c>
       <c r="D89" t="s">
+        <v>556</v>
+      </c>
+      <c r="E89" t="s">
         <v>1120</v>
       </c>
-      <c r="E89" t="s">
+      <c r="F89">
+        <v>2788</v>
+      </c>
+      <c r="G89" t="s">
         <v>1121</v>
       </c>
-      <c r="F89">
-[...4 lines deleted...]
-      </c>
       <c r="H89" s="2">
-        <v>526214242300</v>
-[...3 lines deleted...]
-      </c>
+        <v>550104481209</v>
+      </c>
+      <c r="I89"/>
       <c r="J89" t="s">
         <v>1122</v>
       </c>
       <c r="K89" t="s">
         <v>1123</v>
       </c>
       <c r="L89" t="s">
         <v>1124</v>
       </c>
       <c r="M89" t="s">
         <v>1125</v>
       </c>
       <c r="N89" t="s">
         <v>1126</v>
       </c>
       <c r="O89" t="s">
         <v>34</v>
       </c>
       <c r="P89" t="s">
         <v>35</v>
       </c>
       <c r="Q89" t="s">
         <v>1127</v>
       </c>
       <c r="R89" t="s">
         <v>37</v>
       </c>
       <c r="S89" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T89" t="s">
         <v>39</v>
       </c>
       <c r="U89" t="s">
         <v>40</v>
       </c>
-      <c r="V89"/>
-      <c r="W89"/>
+      <c r="V89" t="s">
+        <v>1128</v>
+      </c>
+      <c r="W89" t="s">
+        <v>1129</v>
+      </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="C90" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="D90" t="s">
-        <v>629</v>
+        <v>556</v>
       </c>
       <c r="E90" t="s">
-        <v>313</v>
+        <v>286</v>
       </c>
       <c r="F90">
-        <v>22816</v>
+        <v>2895</v>
       </c>
       <c r="G90" t="s">
-        <v>314</v>
+        <v>287</v>
       </c>
       <c r="H90" s="2">
-        <v>470606827725</v>
-[...3 lines deleted...]
-      </c>
+        <v>550305897084</v>
+      </c>
+      <c r="I90"/>
       <c r="J90" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="K90" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="L90" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="M90" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="N90" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="O90" t="s">
         <v>34</v>
       </c>
       <c r="P90" t="s">
         <v>35</v>
       </c>
       <c r="Q90" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="R90" t="s">
-        <v>37</v>
+        <v>279</v>
       </c>
       <c r="S90" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T90" t="s">
-        <v>39</v>
+        <v>1138</v>
       </c>
       <c r="U90" t="s">
         <v>40</v>
       </c>
       <c r="V90" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="W90" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="C91" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="D91" t="s">
-        <v>554</v>
+        <v>1143</v>
       </c>
       <c r="E91" t="s">
-        <v>1140</v>
+        <v>1144</v>
       </c>
       <c r="F91">
-        <v>2788</v>
+        <v>2915</v>
       </c>
       <c r="G91" t="s">
-        <v>1141</v>
+        <v>385</v>
       </c>
       <c r="H91" s="2">
-        <v>550104481209</v>
+        <v>662306616927</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="K91" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="L91" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="M91" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="N91" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="O91" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P91" t="s">
         <v>35</v>
       </c>
       <c r="Q91" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="R91" t="s">
-        <v>37</v>
+        <v>689</v>
       </c>
       <c r="S91" t="s">
         <v>109</v>
       </c>
       <c r="T91" t="s">
         <v>39</v>
       </c>
       <c r="U91" t="s">
         <v>40</v>
       </c>
       <c r="V91" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="W91" t="s">
-        <v>1149</v>
+        <v>39</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="C92" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="D92" t="s">
-        <v>554</v>
+        <v>299</v>
       </c>
       <c r="E92" t="s">
-        <v>286</v>
+        <v>1154</v>
       </c>
       <c r="F92">
-        <v>2895</v>
+        <v>20002</v>
       </c>
       <c r="G92" t="s">
-        <v>287</v>
+        <v>1015</v>
       </c>
       <c r="H92" s="2">
-        <v>550305897084</v>
+        <v>780161668751</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="K92" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="L92" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="M92" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="N92" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="O92" t="s">
         <v>34</v>
       </c>
       <c r="P92" t="s">
         <v>35</v>
       </c>
       <c r="Q92" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="R92" t="s">
-        <v>279</v>
+        <v>82</v>
       </c>
       <c r="S92" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T92" t="s">
-        <v>1158</v>
+        <v>39</v>
       </c>
       <c r="U92" t="s">
         <v>40</v>
       </c>
       <c r="V92" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="W92" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="C93" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="D93" t="s">
-        <v>1163</v>
+        <v>470</v>
       </c>
       <c r="E93" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="F93">
-        <v>2915</v>
+        <v>16293</v>
       </c>
       <c r="G93" t="s">
-        <v>385</v>
+        <v>497</v>
       </c>
       <c r="H93" s="2">
-        <v>662306616927</v>
-[...1 lines deleted...]
-      <c r="I93"/>
+        <v>540600252249</v>
+      </c>
+      <c r="I93" t="s">
+        <v>28</v>
+      </c>
       <c r="J93" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="K93" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="L93" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="M93" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="N93" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="O93" t="s">
         <v>106</v>
       </c>
       <c r="P93" t="s">
         <v>35</v>
       </c>
       <c r="Q93" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="R93" t="s">
-        <v>687</v>
+        <v>253</v>
       </c>
       <c r="S93" t="s">
-        <v>109</v>
+        <v>1172</v>
       </c>
       <c r="T93" t="s">
         <v>39</v>
       </c>
       <c r="U93" t="s">
         <v>40</v>
       </c>
       <c r="V93" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="W93" t="s">
-        <v>39</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="C94" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="D94" t="s">
-        <v>299</v>
+        <v>72</v>
       </c>
       <c r="E94" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="F94">
-        <v>20002</v>
+        <v>8716</v>
       </c>
       <c r="G94" t="s">
-        <v>1035</v>
+        <v>497</v>
       </c>
       <c r="H94" s="2">
-        <v>780161668751</v>
+        <v>110108565823</v>
       </c>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="K94" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="L94" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="M94" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="N94" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="O94" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P94" t="s">
         <v>35</v>
       </c>
       <c r="Q94" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="R94" t="s">
         <v>37</v>
       </c>
       <c r="S94" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T94" t="s">
         <v>39</v>
       </c>
       <c r="U94" t="s">
         <v>40</v>
       </c>
       <c r="V94" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="W94" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="C95" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="D95" t="s">
-        <v>469</v>
+        <v>1188</v>
       </c>
       <c r="E95" t="s">
-        <v>1185</v>
+        <v>1189</v>
       </c>
       <c r="F95">
-        <v>16293</v>
+        <v>13343</v>
       </c>
       <c r="G95" t="s">
-        <v>496</v>
+        <v>1015</v>
       </c>
       <c r="H95" s="2">
-        <v>540600252249</v>
-[...3 lines deleted...]
-      </c>
+        <v>263509983578</v>
+      </c>
+      <c r="I95"/>
       <c r="J95" t="s">
-        <v>1186</v>
+        <v>1190</v>
       </c>
       <c r="K95" t="s">
-        <v>1187</v>
+        <v>1191</v>
       </c>
       <c r="L95" t="s">
-        <v>1188</v>
+        <v>1192</v>
       </c>
       <c r="M95" t="s">
-        <v>1189</v>
+        <v>1193</v>
       </c>
       <c r="N95" t="s">
-        <v>1190</v>
+        <v>1194</v>
       </c>
       <c r="O95" t="s">
         <v>106</v>
       </c>
       <c r="P95" t="s">
         <v>35</v>
       </c>
       <c r="Q95" t="s">
-        <v>1191</v>
+        <v>1195</v>
       </c>
       <c r="R95" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S95" t="s">
-        <v>1192</v>
+        <v>109</v>
       </c>
       <c r="T95" t="s">
         <v>39</v>
       </c>
       <c r="U95" t="s">
         <v>40</v>
       </c>
       <c r="V95" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="W95" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="C96" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="D96" t="s">
-        <v>72</v>
+        <v>1200</v>
       </c>
       <c r="E96" t="s">
-        <v>1197</v>
+        <v>632</v>
       </c>
       <c r="F96">
-        <v>8716</v>
+        <v>3049</v>
       </c>
       <c r="G96" t="s">
-        <v>496</v>
+        <v>633</v>
       </c>
       <c r="H96" s="2">
-        <v>110108565823</v>
+        <v>291300083066</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="K96" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="L96" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="M96" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="N96" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="O96" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P96" t="s">
         <v>35</v>
       </c>
       <c r="Q96" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="R96" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S96" t="s">
         <v>109</v>
       </c>
       <c r="T96" t="s">
-        <v>39</v>
+        <v>1207</v>
       </c>
       <c r="U96" t="s">
         <v>40</v>
       </c>
       <c r="V96" t="s">
-        <v>1204</v>
+        <v>1208</v>
       </c>
       <c r="W96" t="s">
-        <v>1205</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>1206</v>
+        <v>1210</v>
       </c>
       <c r="C97" t="s">
-        <v>1207</v>
+        <v>1211</v>
       </c>
       <c r="D97" t="s">
-        <v>1208</v>
+        <v>1212</v>
       </c>
       <c r="E97" t="s">
-        <v>1209</v>
+        <v>1213</v>
       </c>
       <c r="F97">
-        <v>13343</v>
+        <v>8909</v>
       </c>
       <c r="G97" t="s">
-        <v>1035</v>
+        <v>423</v>
       </c>
       <c r="H97" s="2">
-        <v>263509983578</v>
+        <v>246406879916</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>1210</v>
+        <v>1214</v>
       </c>
       <c r="K97" t="s">
-        <v>1211</v>
+        <v>1215</v>
       </c>
       <c r="L97" t="s">
-        <v>1212</v>
+        <v>1216</v>
       </c>
       <c r="M97" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="N97" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="O97" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P97" t="s">
         <v>35</v>
       </c>
       <c r="Q97" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="R97" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S97" t="s">
         <v>109</v>
       </c>
       <c r="T97" t="s">
-        <v>39</v>
+        <v>1220</v>
       </c>
       <c r="U97" t="s">
         <v>40</v>
       </c>
       <c r="V97" t="s">
-        <v>1216</v>
+        <v>1221</v>
       </c>
       <c r="W97" t="s">
-        <v>1217</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>1218</v>
+        <v>1223</v>
       </c>
       <c r="C98" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
       <c r="D98" t="s">
-        <v>1220</v>
+        <v>1225</v>
       </c>
       <c r="E98" t="s">
-        <v>630</v>
+        <v>1226</v>
       </c>
       <c r="F98">
-        <v>3049</v>
+        <v>19079</v>
       </c>
       <c r="G98" t="s">
-        <v>631</v>
+        <v>820</v>
       </c>
       <c r="H98" s="2">
-        <v>291300083066</v>
-[...1 lines deleted...]
-      <c r="I98"/>
+        <v>290502765711</v>
+      </c>
+      <c r="I98" t="s">
+        <v>28</v>
+      </c>
       <c r="J98" t="s">
-        <v>1221</v>
+        <v>1227</v>
       </c>
       <c r="K98" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
       <c r="L98" t="s">
-        <v>1223</v>
+        <v>1229</v>
       </c>
       <c r="M98" t="s">
-        <v>1224</v>
+        <v>1230</v>
       </c>
       <c r="N98" t="s">
-        <v>1225</v>
+        <v>1231</v>
       </c>
       <c r="O98" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P98" t="s">
         <v>35</v>
       </c>
       <c r="Q98" t="s">
-        <v>1226</v>
+        <v>1232</v>
       </c>
       <c r="R98" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S98" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T98" t="s">
-        <v>1227</v>
+        <v>39</v>
       </c>
       <c r="U98" t="s">
         <v>40</v>
       </c>
       <c r="V98" t="s">
-        <v>1228</v>
+        <v>1233</v>
       </c>
       <c r="W98" t="s">
-        <v>1229</v>
+        <v>39</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>1230</v>
+        <v>1234</v>
       </c>
       <c r="C99" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="D99" t="s">
-        <v>1232</v>
+        <v>794</v>
       </c>
       <c r="E99" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="F99">
-        <v>8909</v>
+        <v>8808</v>
       </c>
       <c r="G99" t="s">
-        <v>423</v>
+        <v>1237</v>
       </c>
       <c r="H99" s="2">
-        <v>246406879916</v>
+        <v>463225053550</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="K99" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="L99" t="s">
-        <v>1236</v>
+        <v>1240</v>
       </c>
       <c r="M99" t="s">
-        <v>1237</v>
+        <v>1241</v>
       </c>
       <c r="N99" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="O99" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P99" t="s">
         <v>35</v>
       </c>
       <c r="Q99" t="s">
-        <v>1239</v>
+        <v>1243</v>
       </c>
       <c r="R99" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S99" t="s">
         <v>109</v>
       </c>
       <c r="T99" t="s">
-        <v>1240</v>
+        <v>1244</v>
       </c>
       <c r="U99" t="s">
         <v>40</v>
       </c>
       <c r="V99" t="s">
-        <v>1241</v>
+        <v>1245</v>
       </c>
       <c r="W99" t="s">
-        <v>1242</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>1243</v>
+        <v>1247</v>
       </c>
       <c r="C100" t="s">
-        <v>1244</v>
+        <v>1248</v>
       </c>
       <c r="D100" t="s">
-        <v>1245</v>
+        <v>556</v>
       </c>
       <c r="E100" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="F100">
-        <v>19079</v>
+        <v>21317</v>
       </c>
       <c r="G100" t="s">
-        <v>831</v>
+        <v>660</v>
       </c>
       <c r="H100" s="2">
-        <v>290502765711</v>
+        <v>550710252992</v>
       </c>
       <c r="I100" t="s">
         <v>28</v>
       </c>
       <c r="J100" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="K100" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="L100" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="M100" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="N100" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="O100" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P100" t="s">
         <v>35</v>
       </c>
       <c r="Q100" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="R100" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="S100" t="s">
         <v>38</v>
       </c>
       <c r="T100" t="s">
-        <v>39</v>
+        <v>308</v>
       </c>
       <c r="U100" t="s">
         <v>40</v>
       </c>
       <c r="V100" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="W100" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="C101" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="D101" t="s">
-        <v>805</v>
+        <v>1259</v>
       </c>
       <c r="E101" t="s">
-        <v>1256</v>
+        <v>1101</v>
       </c>
       <c r="F101">
-        <v>8808</v>
+        <v>9321</v>
       </c>
       <c r="G101" t="s">
-        <v>1257</v>
+        <v>660</v>
       </c>
       <c r="H101" s="2">
-        <v>463225053550</v>
-[...1 lines deleted...]
-      <c r="I101"/>
+        <v>312317506500</v>
+      </c>
+      <c r="I101" t="s">
+        <v>1260</v>
+      </c>
       <c r="J101" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="K101" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="L101" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="M101" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="N101" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="O101" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P101" t="s">
         <v>35</v>
       </c>
       <c r="Q101" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
       <c r="R101" t="s">
         <v>37</v>
       </c>
       <c r="S101" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T101" t="s">
-        <v>1264</v>
+        <v>39</v>
       </c>
       <c r="U101" t="s">
         <v>40</v>
       </c>
-      <c r="V101" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V101"/>
+      <c r="W101"/>
     </row>
     <row r="102" spans="1:23">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>1267</v>
       </c>
       <c r="C102" t="s">
         <v>1268</v>
       </c>
       <c r="D102" t="s">
-        <v>554</v>
+        <v>631</v>
       </c>
       <c r="E102" t="s">
         <v>1269</v>
       </c>
       <c r="F102">
-        <v>21317</v>
+        <v>11451</v>
       </c>
       <c r="G102" t="s">
-        <v>658</v>
+        <v>472</v>
       </c>
       <c r="H102" s="2">
-        <v>550710252992</v>
-[...3 lines deleted...]
-      </c>
+        <v>290105227675</v>
+      </c>
+      <c r="I102"/>
       <c r="J102" t="s">
         <v>1270</v>
       </c>
       <c r="K102" t="s">
         <v>1271</v>
       </c>
       <c r="L102" t="s">
         <v>1272</v>
       </c>
       <c r="M102" t="s">
         <v>1273</v>
       </c>
       <c r="N102" t="s">
         <v>1274</v>
       </c>
       <c r="O102" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P102" t="s">
         <v>35</v>
       </c>
       <c r="Q102" t="s">
         <v>1275</v>
       </c>
       <c r="R102" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S102" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T102" t="s">
-        <v>308</v>
+        <v>39</v>
       </c>
       <c r="U102" t="s">
         <v>40</v>
       </c>
       <c r="V102" t="s">
         <v>1276</v>
       </c>
       <c r="W102" t="s">
-        <v>39</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="C103" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="D103" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="E103" t="s">
-        <v>1121</v>
+        <v>300</v>
       </c>
       <c r="F103">
-        <v>9321</v>
+        <v>23199</v>
       </c>
       <c r="G103" t="s">
-        <v>658</v>
+        <v>301</v>
       </c>
       <c r="H103" s="2">
-        <v>312317506500</v>
+        <v>272206273855</v>
       </c>
       <c r="I103" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="J103" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="K103" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="L103" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="M103" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="N103" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
       <c r="O103" t="s">
         <v>34</v>
       </c>
       <c r="P103" t="s">
         <v>35</v>
       </c>
       <c r="Q103" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="R103" t="s">
-        <v>37</v>
+        <v>901</v>
       </c>
       <c r="S103" t="s">
         <v>38</v>
       </c>
       <c r="T103" t="s">
         <v>39</v>
       </c>
       <c r="U103" t="s">
         <v>40</v>
       </c>
-      <c r="V103"/>
-      <c r="W103"/>
+      <c r="V103" t="s">
+        <v>1288</v>
+      </c>
+      <c r="W103" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="C104" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="D104" t="s">
-        <v>629</v>
+        <v>1291</v>
       </c>
       <c r="E104" t="s">
-        <v>1289</v>
+        <v>681</v>
       </c>
       <c r="F104">
-        <v>11451</v>
+        <v>13637</v>
       </c>
       <c r="G104" t="s">
-        <v>471</v>
+        <v>682</v>
       </c>
       <c r="H104" s="2">
-        <v>290105227675</v>
+        <v>245905553097</v>
       </c>
       <c r="I104"/>
       <c r="J104" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="K104" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="L104" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="M104" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="N104" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="O104" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P104" t="s">
         <v>35</v>
       </c>
       <c r="Q104" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="R104" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="S104" t="s">
         <v>109</v>
       </c>
       <c r="T104" t="s">
-        <v>39</v>
+        <v>1298</v>
       </c>
       <c r="U104" t="s">
         <v>40</v>
       </c>
       <c r="V104" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="W104" t="s">
-        <v>1297</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>1298</v>
+        <v>1301</v>
       </c>
       <c r="C105" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="D105" t="s">
-        <v>1300</v>
+        <v>1303</v>
       </c>
       <c r="E105" t="s">
-        <v>300</v>
+        <v>1304</v>
       </c>
       <c r="F105">
-        <v>23199</v>
+        <v>21158</v>
       </c>
       <c r="G105" t="s">
-        <v>301</v>
+        <v>486</v>
       </c>
       <c r="H105" s="2">
-        <v>272206273855</v>
+        <v>381207767830</v>
       </c>
       <c r="I105" t="s">
-        <v>1301</v>
+        <v>28</v>
       </c>
       <c r="J105" t="s">
-        <v>1302</v>
+        <v>1305</v>
       </c>
       <c r="K105" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
       <c r="L105" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="M105" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
       <c r="N105" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="O105" t="s">
         <v>34</v>
       </c>
       <c r="P105" t="s">
         <v>35</v>
       </c>
       <c r="Q105" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="R105" t="s">
-        <v>912</v>
+        <v>37</v>
       </c>
       <c r="S105" t="s">
         <v>38</v>
       </c>
       <c r="T105" t="s">
         <v>39</v>
       </c>
       <c r="U105" t="s">
         <v>40</v>
       </c>
       <c r="V105" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="W105" t="s">
-        <v>39</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>1309</v>
+        <v>1313</v>
       </c>
       <c r="C106" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="D106" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="E106" t="s">
-        <v>679</v>
+        <v>568</v>
       </c>
       <c r="F106">
-        <v>13637</v>
+        <v>7302</v>
       </c>
       <c r="G106" t="s">
-        <v>680</v>
+        <v>287</v>
       </c>
       <c r="H106" s="2">
-        <v>245905553097</v>
+        <v>561204423495</v>
       </c>
       <c r="I106"/>
       <c r="J106" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
       <c r="K106" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="L106" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="M106" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="N106" t="s">
-        <v>1316</v>
+        <v>1320</v>
       </c>
       <c r="O106" t="s">
         <v>34</v>
       </c>
       <c r="P106" t="s">
         <v>35</v>
       </c>
       <c r="Q106" t="s">
-        <v>1317</v>
+        <v>1321</v>
       </c>
       <c r="R106" t="s">
-        <v>37</v>
+        <v>1322</v>
       </c>
       <c r="S106" t="s">
         <v>109</v>
       </c>
       <c r="T106" t="s">
-        <v>1318</v>
+        <v>1323</v>
       </c>
       <c r="U106" t="s">
         <v>40</v>
       </c>
       <c r="V106" t="s">
-        <v>1319</v>
+        <v>1324</v>
       </c>
       <c r="W106" t="s">
-        <v>1320</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>1321</v>
+        <v>1326</v>
       </c>
       <c r="C107" t="s">
-        <v>1322</v>
+        <v>1327</v>
       </c>
       <c r="D107" t="s">
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="E107" t="s">
-        <v>1324</v>
+        <v>1329</v>
       </c>
       <c r="F107">
-        <v>21158</v>
+        <v>23892</v>
       </c>
       <c r="G107" t="s">
-        <v>485</v>
+        <v>978</v>
       </c>
       <c r="H107" s="2">
-        <v>381207767830</v>
+        <v>470306696937</v>
       </c>
       <c r="I107" t="s">
         <v>28</v>
       </c>
       <c r="J107" t="s">
-        <v>1325</v>
+        <v>1330</v>
       </c>
       <c r="K107" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="L107" t="s">
-        <v>1327</v>
+        <v>1332</v>
       </c>
       <c r="M107" t="s">
-        <v>1328</v>
+        <v>1333</v>
       </c>
       <c r="N107" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
       <c r="O107" t="s">
         <v>34</v>
       </c>
       <c r="P107" t="s">
         <v>35</v>
       </c>
       <c r="Q107" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="R107" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S107" t="s">
         <v>38</v>
       </c>
       <c r="T107" t="s">
         <v>39</v>
       </c>
       <c r="U107" t="s">
         <v>40</v>
       </c>
-      <c r="V107" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V107"/>
       <c r="W107" t="s">
-        <v>1332</v>
+        <v>39</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="C108" t="s">
-        <v>1334</v>
+        <v>1337</v>
       </c>
       <c r="D108" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="E108" t="s">
-        <v>566</v>
+        <v>672</v>
       </c>
       <c r="F108">
-        <v>7302</v>
+        <v>22948</v>
       </c>
       <c r="G108" t="s">
-        <v>287</v>
+        <v>423</v>
       </c>
       <c r="H108" s="2">
-        <v>561204423495</v>
-[...1 lines deleted...]
-      <c r="I108"/>
+        <v>402315297423</v>
+      </c>
+      <c r="I108" t="s">
+        <v>1339</v>
+      </c>
       <c r="J108" t="s">
-        <v>1336</v>
+        <v>1340</v>
       </c>
       <c r="K108" t="s">
-        <v>1337</v>
+        <v>1341</v>
       </c>
       <c r="L108" t="s">
-        <v>1338</v>
+        <v>1342</v>
       </c>
       <c r="M108" t="s">
-        <v>1339</v>
+        <v>1343</v>
       </c>
       <c r="N108" t="s">
-        <v>1340</v>
+        <v>1344</v>
       </c>
       <c r="O108" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P108" t="s">
         <v>35</v>
       </c>
       <c r="Q108" t="s">
-        <v>1341</v>
+        <v>1345</v>
       </c>
       <c r="R108" t="s">
-        <v>1342</v>
+        <v>37</v>
       </c>
       <c r="S108" t="s">
-        <v>109</v>
+        <v>1346</v>
       </c>
       <c r="T108" t="s">
-        <v>1343</v>
+        <v>308</v>
       </c>
       <c r="U108" t="s">
         <v>40</v>
       </c>
       <c r="V108" t="s">
-        <v>1344</v>
+        <v>538</v>
       </c>
       <c r="W108" t="s">
-        <v>1345</v>
+        <v>39</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="C109" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="D109" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="E109" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="F109">
-        <v>23892</v>
+        <v>10888</v>
       </c>
       <c r="G109" t="s">
-        <v>998</v>
+        <v>820</v>
       </c>
       <c r="H109" s="2">
-        <v>470306696937</v>
+        <v>662514060447</v>
       </c>
       <c r="I109" t="s">
-        <v>28</v>
+        <v>1351</v>
       </c>
       <c r="J109" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="K109" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="L109" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="M109" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="N109" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="O109" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P109" t="s">
         <v>35</v>
       </c>
       <c r="Q109" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="R109" t="s">
         <v>82</v>
       </c>
       <c r="S109" t="s">
         <v>38</v>
       </c>
       <c r="T109" t="s">
         <v>39</v>
       </c>
       <c r="U109" t="s">
         <v>40</v>
       </c>
-      <c r="V109"/>
+      <c r="V109" t="s">
+        <v>1358</v>
+      </c>
       <c r="W109" t="s">
-        <v>39</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>1356</v>
+        <v>1360</v>
       </c>
       <c r="C110" t="s">
-        <v>1357</v>
+        <v>1361</v>
       </c>
       <c r="D110" t="s">
-        <v>1358</v>
+        <v>1362</v>
       </c>
       <c r="E110" t="s">
-        <v>670</v>
+        <v>1363</v>
       </c>
       <c r="F110">
-        <v>22948</v>
+        <v>3340</v>
       </c>
       <c r="G110" t="s">
-        <v>423</v>
+        <v>100</v>
       </c>
       <c r="H110" s="2">
-        <v>402315297423</v>
-[...3 lines deleted...]
-      </c>
+        <v>772443423806</v>
+      </c>
+      <c r="I110"/>
       <c r="J110" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
       <c r="K110" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="L110" t="s">
-        <v>1362</v>
+        <v>1366</v>
       </c>
       <c r="M110" t="s">
-        <v>1363</v>
+        <v>1367</v>
       </c>
       <c r="N110" t="s">
-        <v>1364</v>
+        <v>1368</v>
       </c>
       <c r="O110" t="s">
         <v>106</v>
       </c>
       <c r="P110" t="s">
         <v>35</v>
       </c>
       <c r="Q110" t="s">
-        <v>1365</v>
+        <v>1369</v>
       </c>
       <c r="R110" t="s">
-        <v>37</v>
+        <v>901</v>
       </c>
       <c r="S110" t="s">
-        <v>1366</v>
+        <v>109</v>
       </c>
       <c r="T110" t="s">
-        <v>308</v>
+        <v>1370</v>
       </c>
       <c r="U110" t="s">
         <v>40</v>
       </c>
-      <c r="V110"/>
+      <c r="V110" t="s">
+        <v>1371</v>
+      </c>
       <c r="W110" t="s">
-        <v>39</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>1367</v>
+        <v>1373</v>
       </c>
       <c r="C111" t="s">
-        <v>1368</v>
+        <v>1374</v>
       </c>
       <c r="D111" t="s">
-        <v>1369</v>
+        <v>446</v>
       </c>
       <c r="E111" t="s">
-        <v>1370</v>
+        <v>557</v>
       </c>
       <c r="F111">
-        <v>10888</v>
+        <v>24428</v>
       </c>
       <c r="G111" t="s">
-        <v>831</v>
+        <v>314</v>
       </c>
       <c r="H111" s="2">
-        <v>662514060447</v>
+        <v>420552882813</v>
       </c>
       <c r="I111" t="s">
-        <v>1371</v>
+        <v>28</v>
       </c>
       <c r="J111" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="K111" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="L111" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="M111" t="s">
-        <v>1375</v>
+        <v>1378</v>
       </c>
       <c r="N111" t="s">
-        <v>1376</v>
+        <v>1379</v>
       </c>
       <c r="O111" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P111" t="s">
         <v>35</v>
       </c>
       <c r="Q111" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="R111" t="s">
-        <v>82</v>
+        <v>1381</v>
       </c>
       <c r="S111" t="s">
         <v>38</v>
       </c>
       <c r="T111" t="s">
         <v>39</v>
       </c>
       <c r="U111" t="s">
         <v>40</v>
       </c>
-      <c r="V111" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V111"/>
+      <c r="W111"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="C112" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="D112" t="s">
-        <v>1382</v>
+        <v>169</v>
       </c>
       <c r="E112" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="F112">
-        <v>3340</v>
+        <v>20486</v>
       </c>
       <c r="G112" t="s">
-        <v>100</v>
+        <v>385</v>
       </c>
       <c r="H112" s="2">
-        <v>772443423806</v>
-[...1 lines deleted...]
-      <c r="I112"/>
+        <v>590522271910</v>
+      </c>
+      <c r="I112" t="s">
+        <v>28</v>
+      </c>
       <c r="J112" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="K112" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="L112" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="M112" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="N112" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="O112" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P112" t="s">
         <v>35</v>
       </c>
       <c r="Q112" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="R112" t="s">
-        <v>912</v>
+        <v>37</v>
       </c>
       <c r="S112" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T112" t="s">
-        <v>1390</v>
+        <v>39</v>
       </c>
       <c r="U112" t="s">
         <v>40</v>
       </c>
       <c r="V112" t="s">
         <v>1391</v>
       </c>
       <c r="W112" t="s">
-        <v>1392</v>
+        <v>39</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C113" t="s">
         <v>1393</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>1394</v>
       </c>
-      <c r="D113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" t="s">
-        <v>555</v>
-[...3 lines deleted...]
-      </c>
+        <v>977</v>
+      </c>
+      <c r="F113"/>
       <c r="G113" t="s">
-        <v>314</v>
+        <v>978</v>
       </c>
       <c r="H113" s="2">
-        <v>420552882813</v>
+        <v>645200943148</v>
       </c>
       <c r="I113" t="s">
         <v>28</v>
       </c>
       <c r="J113" t="s">
         <v>1395</v>
       </c>
       <c r="K113" t="s">
         <v>1396</v>
       </c>
       <c r="L113" t="s">
         <v>1397</v>
       </c>
       <c r="M113" t="s">
         <v>1398</v>
       </c>
       <c r="N113" t="s">
         <v>1399</v>
       </c>
       <c r="O113" t="s">
         <v>34</v>
       </c>
       <c r="P113" t="s">
         <v>35</v>
       </c>
       <c r="Q113" t="s">
         <v>1400</v>
       </c>
       <c r="R113" t="s">
-        <v>1401</v>
+        <v>985</v>
       </c>
       <c r="S113" t="s">
         <v>38</v>
       </c>
       <c r="T113" t="s">
         <v>39</v>
       </c>
       <c r="U113" t="s">
         <v>40</v>
       </c>
       <c r="V113"/>
       <c r="W113"/>
     </row>
     <row r="114" spans="1:23">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C114" t="s">
         <v>1402</v>
       </c>
-      <c r="C114" t="s">
+      <c r="D114" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E114" t="s">
         <v>1403</v>
       </c>
-      <c r="D114" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F114">
-        <v>20486</v>
+        <v>22635</v>
       </c>
       <c r="G114" t="s">
-        <v>385</v>
+        <v>1404</v>
       </c>
       <c r="H114" s="2">
-        <v>590522271910</v>
+        <v>381260736749</v>
       </c>
       <c r="I114" t="s">
         <v>28</v>
       </c>
       <c r="J114" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="K114" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
       <c r="L114" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="M114" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="N114" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="O114" t="s">
         <v>34</v>
       </c>
       <c r="P114" t="s">
         <v>35</v>
       </c>
       <c r="Q114" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="R114" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S114" t="s">
         <v>38</v>
       </c>
       <c r="T114" t="s">
         <v>39</v>
       </c>
       <c r="U114" t="s">
         <v>40</v>
       </c>
       <c r="V114" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="W114" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="C115" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="D115" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="E115" t="s">
-        <v>997</v>
-[...1 lines deleted...]
-      <c r="F115"/>
+        <v>1415</v>
+      </c>
+      <c r="F115">
+        <v>8974</v>
+      </c>
       <c r="G115" t="s">
-        <v>998</v>
+        <v>497</v>
       </c>
       <c r="H115" s="2">
-        <v>645200943148</v>
-[...3 lines deleted...]
-      </c>
+        <v>110115321578</v>
+      </c>
+      <c r="I115"/>
       <c r="J115" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="K115" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="L115" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="M115" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="N115" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="O115" t="s">
         <v>34</v>
       </c>
       <c r="P115" t="s">
         <v>35</v>
       </c>
       <c r="Q115" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
       <c r="R115" t="s">
-        <v>1005</v>
+        <v>82</v>
       </c>
       <c r="S115" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T115" t="s">
         <v>39</v>
       </c>
       <c r="U115" t="s">
         <v>40</v>
       </c>
-      <c r="V115"/>
-      <c r="W115"/>
+      <c r="V115" t="s">
+        <v>1422</v>
+      </c>
+      <c r="W115" t="s">
+        <v>1423</v>
+      </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>1420</v>
+        <v>1424</v>
       </c>
       <c r="C116" t="s">
-        <v>1421</v>
+        <v>1425</v>
       </c>
       <c r="D116" t="s">
-        <v>1323</v>
+        <v>1426</v>
       </c>
       <c r="E116" t="s">
-        <v>1422</v>
+        <v>909</v>
       </c>
       <c r="F116">
-        <v>22635</v>
+        <v>17859</v>
       </c>
       <c r="G116" t="s">
-        <v>1423</v>
+        <v>385</v>
       </c>
       <c r="H116" s="2">
-        <v>381260736749</v>
+        <v>164493594808</v>
       </c>
       <c r="I116" t="s">
         <v>28</v>
       </c>
       <c r="J116" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="K116" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="L116" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="M116" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
       <c r="N116" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
       <c r="O116" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P116" t="s">
         <v>35</v>
       </c>
       <c r="Q116" t="s">
-        <v>1429</v>
+        <v>1432</v>
       </c>
       <c r="R116" t="s">
         <v>37</v>
       </c>
       <c r="S116" t="s">
         <v>38</v>
       </c>
       <c r="T116" t="s">
         <v>39</v>
       </c>
       <c r="U116" t="s">
         <v>40</v>
       </c>
       <c r="V116" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
       <c r="W116" t="s">
-        <v>39</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>1431</v>
+        <v>1435</v>
       </c>
       <c r="C117" t="s">
-        <v>1432</v>
+        <v>1436</v>
       </c>
       <c r="D117" t="s">
-        <v>1433</v>
+        <v>1437</v>
       </c>
       <c r="E117" t="s">
-        <v>1434</v>
+        <v>1438</v>
       </c>
       <c r="F117">
-        <v>8974</v>
+        <v>3523</v>
       </c>
       <c r="G117" t="s">
-        <v>496</v>
+        <v>1439</v>
       </c>
       <c r="H117" s="2">
-        <v>110115321578</v>
+        <v>260100135171</v>
       </c>
       <c r="I117"/>
       <c r="J117" t="s">
-        <v>1435</v>
+        <v>1440</v>
       </c>
       <c r="K117" t="s">
-        <v>1436</v>
+        <v>1441</v>
       </c>
       <c r="L117" t="s">
-        <v>1437</v>
+        <v>1442</v>
       </c>
       <c r="M117" t="s">
-        <v>1438</v>
+        <v>1443</v>
       </c>
       <c r="N117" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
       <c r="O117" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P117" t="s">
         <v>35</v>
       </c>
       <c r="Q117" t="s">
-        <v>1440</v>
+        <v>1445</v>
       </c>
       <c r="R117" t="s">
-        <v>82</v>
+        <v>253</v>
       </c>
       <c r="S117" t="s">
         <v>109</v>
       </c>
       <c r="T117" t="s">
         <v>39</v>
       </c>
       <c r="U117" t="s">
         <v>40</v>
       </c>
       <c r="V117" t="s">
-        <v>1441</v>
+        <v>1446</v>
       </c>
       <c r="W117" t="s">
-        <v>1442</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="C118" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
       <c r="D118" t="s">
-        <v>1445</v>
+        <v>1450</v>
       </c>
       <c r="E118" t="s">
-        <v>920</v>
+        <v>1451</v>
       </c>
       <c r="F118">
-        <v>17859</v>
+        <v>13431</v>
       </c>
       <c r="G118" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
       <c r="H118" s="2">
-        <v>164493594808</v>
-[...3 lines deleted...]
-      </c>
+        <v>261806229320</v>
+      </c>
+      <c r="I118"/>
       <c r="J118" t="s">
-        <v>1446</v>
+        <v>1452</v>
       </c>
       <c r="K118" t="s">
-        <v>1447</v>
+        <v>1453</v>
       </c>
       <c r="L118" t="s">
-        <v>1448</v>
+        <v>1454</v>
       </c>
       <c r="M118" t="s">
-        <v>1449</v>
+        <v>1455</v>
       </c>
       <c r="N118" t="s">
-        <v>1450</v>
+        <v>1456</v>
       </c>
       <c r="O118" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P118" t="s">
         <v>35</v>
       </c>
       <c r="Q118" t="s">
-        <v>1451</v>
+        <v>1457</v>
       </c>
       <c r="R118" t="s">
-        <v>37</v>
+        <v>279</v>
       </c>
       <c r="S118" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T118" t="s">
         <v>39</v>
       </c>
       <c r="U118" t="s">
         <v>40</v>
       </c>
       <c r="V118" t="s">
-        <v>1452</v>
+        <v>1458</v>
       </c>
       <c r="W118" t="s">
-        <v>1453</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>1454</v>
+        <v>1460</v>
       </c>
       <c r="C119" t="s">
-        <v>1455</v>
+        <v>1461</v>
       </c>
       <c r="D119" t="s">
-        <v>1456</v>
+        <v>1462</v>
       </c>
       <c r="E119" t="s">
-        <v>1457</v>
+        <v>1463</v>
       </c>
       <c r="F119">
-        <v>3523</v>
+        <v>7448</v>
       </c>
       <c r="G119" t="s">
-        <v>1458</v>
+        <v>820</v>
       </c>
       <c r="H119" s="2">
-        <v>260100135171</v>
-[...1 lines deleted...]
-      <c r="I119"/>
+        <v>166003405670</v>
+      </c>
+      <c r="I119" t="s">
+        <v>1464</v>
+      </c>
       <c r="J119" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="K119" t="s">
-        <v>1460</v>
+        <v>1466</v>
       </c>
       <c r="L119" t="s">
-        <v>1461</v>
+        <v>1467</v>
       </c>
       <c r="M119" t="s">
-        <v>1462</v>
+        <v>1468</v>
       </c>
       <c r="N119" t="s">
-        <v>1463</v>
+        <v>1469</v>
       </c>
       <c r="O119" t="s">
         <v>106</v>
       </c>
       <c r="P119" t="s">
         <v>35</v>
       </c>
       <c r="Q119" t="s">
-        <v>1464</v>
+        <v>1470</v>
       </c>
       <c r="R119" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S119" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T119" t="s">
         <v>39</v>
       </c>
       <c r="U119" t="s">
         <v>40</v>
       </c>
       <c r="V119" t="s">
-        <v>1465</v>
+        <v>1471</v>
       </c>
       <c r="W119" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="C120" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
       <c r="D120" t="s">
-        <v>1469</v>
+        <v>1462</v>
       </c>
       <c r="E120" t="s">
-        <v>1470</v>
+        <v>1475</v>
       </c>
       <c r="F120">
-        <v>13431</v>
+        <v>16528</v>
       </c>
       <c r="G120" t="s">
-        <v>399</v>
+        <v>287</v>
       </c>
       <c r="H120" s="2">
-        <v>261806229320</v>
-[...1 lines deleted...]
-      <c r="I120"/>
+        <v>160601033114</v>
+      </c>
+      <c r="I120" t="s">
+        <v>28</v>
+      </c>
       <c r="J120" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="K120" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="L120" t="s">
-        <v>1473</v>
+        <v>1478</v>
       </c>
       <c r="M120" t="s">
-        <v>1474</v>
+        <v>1479</v>
       </c>
       <c r="N120" t="s">
-        <v>1475</v>
+        <v>1480</v>
       </c>
       <c r="O120" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P120" t="s">
         <v>35</v>
       </c>
       <c r="Q120" t="s">
-        <v>1476</v>
+        <v>1481</v>
       </c>
       <c r="R120" t="s">
-        <v>279</v>
+        <v>37</v>
       </c>
       <c r="S120" t="s">
-        <v>109</v>
+        <v>1172</v>
       </c>
       <c r="T120" t="s">
         <v>39</v>
       </c>
       <c r="U120" t="s">
         <v>40</v>
       </c>
       <c r="V120" t="s">
-        <v>1477</v>
+        <v>1482</v>
       </c>
       <c r="W120" t="s">
-        <v>1478</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>1479</v>
+        <v>1484</v>
       </c>
       <c r="C121" t="s">
-        <v>1480</v>
+        <v>1485</v>
       </c>
       <c r="D121" t="s">
-        <v>1481</v>
+        <v>1486</v>
       </c>
       <c r="E121" t="s">
-        <v>1482</v>
+        <v>1236</v>
       </c>
       <c r="F121">
-        <v>7448</v>
+        <v>3603</v>
       </c>
       <c r="G121" t="s">
-        <v>831</v>
+        <v>1237</v>
       </c>
       <c r="H121" s="2">
-        <v>166003405670</v>
-[...3 lines deleted...]
-      </c>
+        <v>381600165492</v>
+      </c>
+      <c r="I121"/>
       <c r="J121" t="s">
-        <v>1484</v>
+        <v>1487</v>
       </c>
       <c r="K121" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="L121" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="M121" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
       <c r="N121" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
       <c r="O121" t="s">
         <v>106</v>
       </c>
       <c r="P121" t="s">
         <v>35</v>
       </c>
       <c r="Q121" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="R121" t="s">
         <v>37</v>
       </c>
       <c r="S121" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T121" t="s">
         <v>39</v>
       </c>
       <c r="U121" t="s">
         <v>40</v>
       </c>
       <c r="V121" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="W121" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
       <c r="C122" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
       <c r="D122" t="s">
-        <v>1481</v>
+        <v>1497</v>
       </c>
       <c r="E122" t="s">
-        <v>1494</v>
+        <v>1498</v>
       </c>
       <c r="F122">
-        <v>16528</v>
+        <v>19943</v>
       </c>
       <c r="G122" t="s">
-        <v>287</v>
+        <v>87</v>
       </c>
       <c r="H122" s="2">
-        <v>160601033114</v>
+        <v>312326450317</v>
       </c>
       <c r="I122" t="s">
         <v>28</v>
       </c>
       <c r="J122" t="s">
-        <v>1495</v>
+        <v>1499</v>
       </c>
       <c r="K122" t="s">
-        <v>1496</v>
+        <v>1500</v>
       </c>
       <c r="L122" t="s">
-        <v>1497</v>
+        <v>1501</v>
       </c>
       <c r="M122" t="s">
-        <v>1498</v>
+        <v>1502</v>
       </c>
       <c r="N122" t="s">
-        <v>1499</v>
+        <v>1503</v>
       </c>
       <c r="O122" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P122" t="s">
         <v>35</v>
       </c>
       <c r="Q122" t="s">
-        <v>1500</v>
+        <v>1504</v>
       </c>
       <c r="R122" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S122" t="s">
-        <v>1192</v>
+        <v>38</v>
       </c>
       <c r="T122" t="s">
-        <v>39</v>
+        <v>1505</v>
       </c>
       <c r="U122" t="s">
         <v>40</v>
       </c>
       <c r="V122" t="s">
-        <v>1501</v>
+        <v>1506</v>
       </c>
       <c r="W122" t="s">
-        <v>1502</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>1503</v>
+        <v>1508</v>
       </c>
       <c r="C123" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="D123" t="s">
-        <v>1505</v>
+        <v>1510</v>
       </c>
       <c r="E123" t="s">
-        <v>1256</v>
+        <v>1226</v>
       </c>
       <c r="F123">
-        <v>3603</v>
+        <v>19065</v>
       </c>
       <c r="G123" t="s">
-        <v>1257</v>
+        <v>87</v>
       </c>
       <c r="H123" s="2">
-        <v>381600165492</v>
-[...1 lines deleted...]
-      <c r="I123"/>
+        <v>780600941088</v>
+      </c>
+      <c r="I123" t="s">
+        <v>28</v>
+      </c>
       <c r="J123" t="s">
-        <v>1506</v>
+        <v>1511</v>
       </c>
       <c r="K123" t="s">
-        <v>1507</v>
+        <v>1512</v>
       </c>
       <c r="L123" t="s">
-        <v>1508</v>
+        <v>1513</v>
       </c>
       <c r="M123" t="s">
-        <v>1509</v>
+        <v>1514</v>
       </c>
       <c r="N123" t="s">
-        <v>1510</v>
+        <v>1515</v>
       </c>
       <c r="O123" t="s">
         <v>106</v>
       </c>
       <c r="P123" t="s">
         <v>35</v>
       </c>
       <c r="Q123" t="s">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="R123" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S123" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T123" t="s">
         <v>39</v>
       </c>
       <c r="U123" t="s">
         <v>40</v>
       </c>
       <c r="V123" t="s">
-        <v>1512</v>
+        <v>1517</v>
       </c>
       <c r="W123" t="s">
-        <v>1513</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>1514</v>
+        <v>1519</v>
       </c>
       <c r="C124" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
       <c r="D124" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="E124" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="F124">
-        <v>19943</v>
+        <v>15860</v>
       </c>
       <c r="G124" t="s">
-        <v>87</v>
+        <v>1237</v>
       </c>
       <c r="H124" s="2">
-        <v>312326450317</v>
+        <v>782510242145</v>
       </c>
       <c r="I124" t="s">
         <v>28</v>
       </c>
       <c r="J124" t="s">
-        <v>1518</v>
+        <v>1523</v>
       </c>
       <c r="K124" t="s">
-        <v>1519</v>
+        <v>1524</v>
       </c>
       <c r="L124" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="M124" t="s">
-        <v>1521</v>
+        <v>1526</v>
       </c>
       <c r="N124" t="s">
-        <v>1522</v>
+        <v>1527</v>
       </c>
       <c r="O124" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P124" t="s">
         <v>35</v>
       </c>
       <c r="Q124" t="s">
-        <v>1523</v>
+        <v>1528</v>
       </c>
       <c r="R124" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S124" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T124" t="s">
-        <v>1524</v>
+        <v>39</v>
       </c>
       <c r="U124" t="s">
         <v>40</v>
       </c>
       <c r="V124" t="s">
-        <v>1525</v>
+        <v>1529</v>
       </c>
       <c r="W124" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>1527</v>
+        <v>1531</v>
       </c>
       <c r="C125" t="s">
-        <v>1528</v>
+        <v>1532</v>
       </c>
       <c r="D125" t="s">
-        <v>1529</v>
+        <v>1533</v>
       </c>
       <c r="E125" t="s">
-        <v>1246</v>
+        <v>520</v>
       </c>
       <c r="F125">
-        <v>19065</v>
+        <v>24018</v>
       </c>
       <c r="G125" t="s">
-        <v>87</v>
+        <v>301</v>
       </c>
       <c r="H125" s="2">
-        <v>780600941088</v>
+        <v>366411047877</v>
       </c>
       <c r="I125" t="s">
-        <v>28</v>
+        <v>1534</v>
       </c>
       <c r="J125" t="s">
-        <v>1530</v>
+        <v>1535</v>
       </c>
       <c r="K125" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
       <c r="L125" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="M125" t="s">
-        <v>1533</v>
+        <v>1538</v>
       </c>
       <c r="N125" t="s">
-        <v>1534</v>
+        <v>1539</v>
       </c>
       <c r="O125" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P125" t="s">
         <v>35</v>
       </c>
       <c r="Q125" t="s">
-        <v>1535</v>
+        <v>1540</v>
       </c>
       <c r="R125" t="s">
-        <v>253</v>
+        <v>985</v>
       </c>
       <c r="S125" t="s">
         <v>38</v>
       </c>
       <c r="T125" t="s">
         <v>39</v>
       </c>
       <c r="U125" t="s">
         <v>40</v>
       </c>
-      <c r="V125" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V125"/>
       <c r="W125" t="s">
-        <v>1537</v>
+        <v>39</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
       <c r="C126" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
       <c r="D126" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="E126" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="F126">
-        <v>15860</v>
+        <v>13320</v>
       </c>
       <c r="G126" t="s">
-        <v>1257</v>
+        <v>1439</v>
       </c>
       <c r="H126" s="2">
-        <v>782510242145</v>
-[...3 lines deleted...]
-      </c>
+        <v>222102268680</v>
+      </c>
+      <c r="I126"/>
       <c r="J126" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="K126" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="L126" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="M126" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="N126" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="O126" t="s">
         <v>106</v>
       </c>
       <c r="P126" t="s">
         <v>35</v>
       </c>
       <c r="Q126" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="R126" t="s">
-        <v>37</v>
+        <v>279</v>
       </c>
       <c r="S126" t="s">
         <v>109</v>
       </c>
       <c r="T126" t="s">
-        <v>39</v>
+        <v>1551</v>
       </c>
       <c r="U126" t="s">
         <v>40</v>
       </c>
       <c r="V126" t="s">
-        <v>1548</v>
+        <v>1552</v>
       </c>
       <c r="W126" t="s">
-        <v>1549</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>1550</v>
+        <v>1554</v>
       </c>
       <c r="C127" t="s">
-        <v>1551</v>
+        <v>1555</v>
       </c>
       <c r="D127" t="s">
-        <v>1552</v>
+        <v>631</v>
       </c>
       <c r="E127" t="s">
-        <v>519</v>
+        <v>1556</v>
       </c>
       <c r="F127">
-        <v>24018</v>
+        <v>8126</v>
       </c>
       <c r="G127" t="s">
-        <v>301</v>
+        <v>472</v>
       </c>
       <c r="H127" s="2">
-        <v>366411047877</v>
-[...3 lines deleted...]
-      </c>
+        <v>463200635355</v>
+      </c>
+      <c r="I127"/>
       <c r="J127" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="K127" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
       <c r="L127" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="M127" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="N127" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="O127" t="s">
         <v>34</v>
       </c>
       <c r="P127" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="Q127" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="R127" t="s">
-        <v>1005</v>
+        <v>37</v>
       </c>
       <c r="S127" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T127" t="s">
-        <v>39</v>
+        <v>1563</v>
       </c>
       <c r="U127" t="s">
         <v>40</v>
       </c>
-      <c r="V127"/>
+      <c r="V127" t="s">
+        <v>1276</v>
+      </c>
       <c r="W127" t="s">
-        <v>39</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>1560</v>
+        <v>1565</v>
       </c>
       <c r="C128" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="D128" t="s">
-        <v>1562</v>
+        <v>1567</v>
       </c>
       <c r="E128" t="s">
-        <v>1563</v>
+        <v>1568</v>
       </c>
       <c r="F128">
-        <v>13320</v>
+        <v>21500</v>
       </c>
       <c r="G128" t="s">
-        <v>1458</v>
+        <v>27</v>
       </c>
       <c r="H128" s="2">
-        <v>222102268680</v>
-[...1 lines deleted...]
-      <c r="I128"/>
+        <v>720403862079</v>
+      </c>
+      <c r="I128" t="s">
+        <v>28</v>
+      </c>
       <c r="J128" t="s">
-        <v>1564</v>
+        <v>1569</v>
       </c>
       <c r="K128" t="s">
-        <v>1565</v>
+        <v>1570</v>
       </c>
       <c r="L128" t="s">
-        <v>1566</v>
+        <v>1571</v>
       </c>
       <c r="M128" t="s">
-        <v>1567</v>
+        <v>1572</v>
       </c>
       <c r="N128" t="s">
-        <v>1568</v>
+        <v>1573</v>
       </c>
       <c r="O128" t="s">
         <v>106</v>
       </c>
       <c r="P128" t="s">
         <v>35</v>
       </c>
       <c r="Q128" t="s">
-        <v>1569</v>
+        <v>1574</v>
       </c>
       <c r="R128" t="s">
-        <v>279</v>
+        <v>253</v>
       </c>
       <c r="S128" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T128" t="s">
-        <v>1570</v>
+        <v>39</v>
       </c>
       <c r="U128" t="s">
         <v>40</v>
       </c>
       <c r="V128" t="s">
-        <v>1571</v>
+        <v>1575</v>
       </c>
       <c r="W128" t="s">
-        <v>1572</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>1573</v>
+        <v>1577</v>
       </c>
       <c r="C129" t="s">
-        <v>1574</v>
+        <v>1578</v>
       </c>
       <c r="D129" t="s">
-        <v>629</v>
+        <v>1579</v>
       </c>
       <c r="E129" t="s">
-        <v>1575</v>
+        <v>1580</v>
       </c>
       <c r="F129">
-        <v>8126</v>
+        <v>14860</v>
       </c>
       <c r="G129" t="s">
-        <v>471</v>
+        <v>978</v>
       </c>
       <c r="H129" s="2">
-        <v>463200635355</v>
-[...1 lines deleted...]
-      <c r="I129"/>
+        <v>162700738711</v>
+      </c>
+      <c r="I129" t="s">
+        <v>28</v>
+      </c>
       <c r="J129" t="s">
-        <v>1576</v>
+        <v>1581</v>
       </c>
       <c r="K129" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="L129" t="s">
-        <v>1578</v>
+        <v>1583</v>
       </c>
       <c r="M129" t="s">
-        <v>1579</v>
+        <v>1584</v>
       </c>
       <c r="N129" t="s">
-        <v>1580</v>
+        <v>1585</v>
       </c>
       <c r="O129" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P129" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="Q129" t="s">
-        <v>1581</v>
+        <v>1586</v>
       </c>
       <c r="R129" t="s">
-        <v>37</v>
+        <v>108</v>
       </c>
       <c r="S129" t="s">
         <v>109</v>
       </c>
       <c r="T129" t="s">
-        <v>1582</v>
+        <v>39</v>
       </c>
       <c r="U129" t="s">
         <v>40</v>
       </c>
       <c r="V129" t="s">
-        <v>1296</v>
+        <v>1587</v>
       </c>
       <c r="W129" t="s">
-        <v>1583</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>1584</v>
+        <v>1589</v>
       </c>
       <c r="C130" t="s">
-        <v>1585</v>
+        <v>1590</v>
       </c>
       <c r="D130" t="s">
-        <v>1586</v>
+        <v>805</v>
       </c>
       <c r="E130" t="s">
-        <v>1587</v>
+        <v>1580</v>
       </c>
       <c r="F130">
-        <v>21500</v>
+        <v>14866</v>
       </c>
       <c r="G130" t="s">
-        <v>27</v>
+        <v>978</v>
       </c>
       <c r="H130" s="2">
-        <v>720403862079</v>
+        <v>420592839684</v>
       </c>
       <c r="I130" t="s">
         <v>28</v>
       </c>
       <c r="J130" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="K130" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="L130" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="M130" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="N130" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="O130" t="s">
         <v>106</v>
       </c>
       <c r="P130" t="s">
         <v>35</v>
       </c>
       <c r="Q130" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="R130" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S130" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T130" t="s">
         <v>39</v>
       </c>
       <c r="U130" t="s">
         <v>40</v>
       </c>
       <c r="V130" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
       <c r="W130" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="C131" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="D131" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="E131" t="s">
-        <v>1599</v>
+        <v>955</v>
       </c>
       <c r="F131">
-        <v>14860</v>
+        <v>23946</v>
       </c>
       <c r="G131" t="s">
-        <v>998</v>
+        <v>339</v>
       </c>
       <c r="H131" s="2">
-        <v>162700738711</v>
+        <v>561101765218</v>
       </c>
       <c r="I131" t="s">
         <v>28</v>
       </c>
       <c r="J131" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="K131" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="L131" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
       <c r="M131" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="N131" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="O131" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P131" t="s">
         <v>35</v>
       </c>
       <c r="Q131" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
       <c r="R131" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="S131" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T131" t="s">
         <v>39</v>
       </c>
       <c r="U131" t="s">
         <v>40</v>
       </c>
-      <c r="V131" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V131"/>
       <c r="W131" t="s">
-        <v>1607</v>
+        <v>39</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>1608</v>
       </c>
       <c r="C132" t="s">
         <v>1609</v>
       </c>
       <c r="D132" t="s">
-        <v>816</v>
+        <v>1610</v>
       </c>
       <c r="E132" t="s">
-        <v>1599</v>
+        <v>1611</v>
       </c>
       <c r="F132">
-        <v>14866</v>
+        <v>3924</v>
       </c>
       <c r="G132" t="s">
-        <v>998</v>
+        <v>1066</v>
       </c>
       <c r="H132" s="2">
-        <v>420592839684</v>
-[...3 lines deleted...]
-      </c>
+        <v>100100378568</v>
+      </c>
+      <c r="I132"/>
       <c r="J132" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="K132" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
       <c r="L132" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="M132" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="N132" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
       <c r="O132" t="s">
         <v>106</v>
       </c>
       <c r="P132" t="s">
         <v>35</v>
       </c>
       <c r="Q132" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="R132" t="s">
-        <v>37</v>
+        <v>279</v>
       </c>
       <c r="S132" t="s">
         <v>109</v>
       </c>
       <c r="T132" t="s">
-        <v>39</v>
+        <v>1618</v>
       </c>
       <c r="U132" t="s">
         <v>40</v>
       </c>
       <c r="V132" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="W132" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="C133" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="D133" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="E133" t="s">
-        <v>976</v>
+        <v>1624</v>
       </c>
       <c r="F133">
-        <v>23946</v>
+        <v>22640</v>
       </c>
       <c r="G133" t="s">
-        <v>339</v>
+        <v>1625</v>
       </c>
       <c r="H133" s="2">
-        <v>561101765218</v>
+        <v>591805876587</v>
       </c>
       <c r="I133" t="s">
         <v>28</v>
       </c>
       <c r="J133" t="s">
-        <v>1621</v>
+        <v>1626</v>
       </c>
       <c r="K133" t="s">
-        <v>1622</v>
+        <v>1627</v>
       </c>
       <c r="L133" t="s">
-        <v>1623</v>
+        <v>1628</v>
       </c>
       <c r="M133" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
       <c r="N133" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="O133" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="P133" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="Q133" t="s">
-        <v>1626</v>
+        <v>1631</v>
       </c>
       <c r="R133" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="S133" t="s">
-        <v>38</v>
+        <v>1632</v>
       </c>
       <c r="T133" t="s">
-        <v>39</v>
+        <v>1633</v>
       </c>
       <c r="U133" t="s">
         <v>40</v>
       </c>
-      <c r="V133"/>
+      <c r="V133" t="s">
+        <v>1634</v>
+      </c>
       <c r="W133" t="s">
-        <v>39</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>1627</v>
+        <v>1636</v>
       </c>
       <c r="C134" t="s">
-        <v>1628</v>
+        <v>1637</v>
       </c>
       <c r="D134" t="s">
-        <v>1629</v>
+        <v>1638</v>
       </c>
       <c r="E134" t="s">
-        <v>1630</v>
+        <v>1639</v>
       </c>
       <c r="F134">
-        <v>3924</v>
+        <v>10833</v>
       </c>
       <c r="G134" t="s">
-        <v>1086</v>
+        <v>1640</v>
       </c>
       <c r="H134" s="2">
-        <v>100100378568</v>
+        <v>590298936761</v>
       </c>
       <c r="I134"/>
       <c r="J134" t="s">
-        <v>1631</v>
+        <v>1641</v>
       </c>
       <c r="K134" t="s">
-        <v>1632</v>
+        <v>1642</v>
       </c>
       <c r="L134" t="s">
-        <v>1633</v>
+        <v>1643</v>
       </c>
       <c r="M134" t="s">
-        <v>1634</v>
+        <v>1644</v>
       </c>
       <c r="N134" t="s">
-        <v>1635</v>
+        <v>1645</v>
       </c>
       <c r="O134" t="s">
         <v>106</v>
       </c>
       <c r="P134" t="s">
         <v>35</v>
       </c>
       <c r="Q134" t="s">
-        <v>1636</v>
+        <v>1646</v>
       </c>
       <c r="R134" t="s">
-        <v>279</v>
+        <v>465</v>
       </c>
       <c r="S134" t="s">
         <v>109</v>
       </c>
       <c r="T134" t="s">
-        <v>1637</v>
+        <v>39</v>
       </c>
       <c r="U134" t="s">
         <v>40</v>
       </c>
       <c r="V134" t="s">
-        <v>1638</v>
+        <v>1647</v>
       </c>
       <c r="W134" t="s">
-        <v>1639</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>1640</v>
+        <v>1649</v>
       </c>
       <c r="C135" t="s">
-        <v>1641</v>
+        <v>1650</v>
       </c>
       <c r="D135" t="s">
-        <v>1642</v>
+        <v>270</v>
       </c>
       <c r="E135" t="s">
-        <v>1643</v>
+        <v>485</v>
       </c>
       <c r="F135">
-        <v>22640</v>
+        <v>24432</v>
       </c>
       <c r="G135" t="s">
-        <v>1644</v>
+        <v>486</v>
       </c>
       <c r="H135" s="2">
-        <v>591805876587</v>
+        <v>773170854270</v>
       </c>
       <c r="I135" t="s">
         <v>28</v>
       </c>
       <c r="J135" t="s">
-        <v>1645</v>
+        <v>1651</v>
       </c>
       <c r="K135" t="s">
-        <v>1646</v>
+        <v>1652</v>
       </c>
       <c r="L135" t="s">
-        <v>1647</v>
+        <v>1653</v>
       </c>
       <c r="M135" t="s">
-        <v>1648</v>
+        <v>1654</v>
       </c>
       <c r="N135" t="s">
-        <v>1649</v>
+        <v>1655</v>
       </c>
       <c r="O135" t="s">
-        <v>64</v>
+        <v>34</v>
       </c>
       <c r="P135" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="Q135" t="s">
-        <v>1650</v>
+        <v>1656</v>
       </c>
       <c r="R135" t="s">
         <v>37</v>
       </c>
       <c r="S135" t="s">
-        <v>1651</v>
+        <v>38</v>
       </c>
       <c r="T135" t="s">
-        <v>1652</v>
+        <v>39</v>
       </c>
       <c r="U135" t="s">
         <v>40</v>
       </c>
-      <c r="V135" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V135"/>
       <c r="W135" t="s">
-        <v>1654</v>
+        <v>39</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="C136" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="D136" t="s">
-        <v>1657</v>
+        <v>1212</v>
       </c>
       <c r="E136" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="F136">
-        <v>10833</v>
+        <v>10077</v>
       </c>
       <c r="G136" t="s">
-        <v>1659</v>
+        <v>339</v>
       </c>
       <c r="H136" s="2">
-        <v>590298936761</v>
+        <v>246212253421</v>
       </c>
       <c r="I136"/>
       <c r="J136" t="s">
         <v>1660</v>
       </c>
       <c r="K136" t="s">
         <v>1661</v>
       </c>
       <c r="L136" t="s">
         <v>1662</v>
       </c>
       <c r="M136" t="s">
         <v>1663</v>
       </c>
       <c r="N136" t="s">
         <v>1664</v>
       </c>
       <c r="O136" t="s">
         <v>106</v>
       </c>
       <c r="P136" t="s">
         <v>35</v>
       </c>
       <c r="Q136" t="s">
         <v>1665</v>
       </c>
       <c r="R136" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S136" t="s">
         <v>109</v>
       </c>
       <c r="T136" t="s">
-        <v>39</v>
+        <v>1666</v>
       </c>
       <c r="U136" t="s">
         <v>40</v>
       </c>
       <c r="V136" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="W136" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="C137" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="D137" t="s">
         <v>270</v>
       </c>
       <c r="E137" t="s">
-        <v>484</v>
+        <v>1671</v>
       </c>
       <c r="F137">
-        <v>24432</v>
+        <v>4154</v>
       </c>
       <c r="G137" t="s">
-        <v>485</v>
+        <v>1672</v>
       </c>
       <c r="H137" s="2">
-        <v>773170854270</v>
-[...3 lines deleted...]
-      </c>
+        <v>770200046359</v>
+      </c>
+      <c r="I137"/>
       <c r="J137" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="K137" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="L137" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="M137" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
       <c r="N137" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="O137" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P137" t="s">
         <v>35</v>
       </c>
       <c r="Q137" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
       <c r="R137" t="s">
         <v>37</v>
       </c>
       <c r="S137" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T137" t="s">
         <v>39</v>
       </c>
       <c r="U137" t="s">
         <v>40</v>
       </c>
-      <c r="V137"/>
+      <c r="V137" t="s">
+        <v>1679</v>
+      </c>
       <c r="W137" t="s">
-        <v>39</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="C138" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
       <c r="D138" t="s">
-        <v>1232</v>
+        <v>1683</v>
       </c>
       <c r="E138" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="F138">
-        <v>10077</v>
+        <v>17183</v>
       </c>
       <c r="G138" t="s">
-        <v>339</v>
+        <v>117</v>
       </c>
       <c r="H138" s="2">
-        <v>246212253421</v>
-[...1 lines deleted...]
-      <c r="I138"/>
+        <v>525204888870</v>
+      </c>
+      <c r="I138" t="s">
+        <v>28</v>
+      </c>
       <c r="J138" t="s">
-        <v>1679</v>
+        <v>1685</v>
       </c>
       <c r="K138" t="s">
-        <v>1680</v>
+        <v>1686</v>
       </c>
       <c r="L138" t="s">
-        <v>1681</v>
+        <v>1687</v>
       </c>
       <c r="M138" t="s">
-        <v>1682</v>
+        <v>1688</v>
       </c>
       <c r="N138" t="s">
-        <v>1683</v>
+        <v>1689</v>
       </c>
       <c r="O138" t="s">
         <v>106</v>
       </c>
       <c r="P138" t="s">
         <v>35</v>
       </c>
       <c r="Q138" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="R138" t="s">
         <v>37</v>
       </c>
       <c r="S138" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T138" t="s">
-        <v>1685</v>
+        <v>39</v>
       </c>
       <c r="U138" t="s">
         <v>40</v>
       </c>
       <c r="V138" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="W138" t="s">
-        <v>1687</v>
+        <v>39</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="C139" t="s">
-        <v>1689</v>
+        <v>1693</v>
       </c>
       <c r="D139" t="s">
-        <v>270</v>
+        <v>1694</v>
       </c>
       <c r="E139" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="F139">
-        <v>4154</v>
+        <v>20301</v>
       </c>
       <c r="G139" t="s">
-        <v>1691</v>
+        <v>58</v>
       </c>
       <c r="H139" s="2">
-        <v>770200046359</v>
-[...1 lines deleted...]
-      <c r="I139"/>
+        <v>505016111862</v>
+      </c>
+      <c r="I139" t="s">
+        <v>28</v>
+      </c>
       <c r="J139" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="K139" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="L139" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="M139" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="N139" t="s">
-        <v>1696</v>
+        <v>1700</v>
       </c>
       <c r="O139" t="s">
-        <v>106</v>
+        <v>64</v>
       </c>
       <c r="P139" t="s">
         <v>35</v>
       </c>
       <c r="Q139" t="s">
-        <v>1697</v>
+        <v>1701</v>
       </c>
       <c r="R139" t="s">
         <v>37</v>
       </c>
       <c r="S139" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T139" t="s">
-        <v>39</v>
+        <v>1702</v>
       </c>
       <c r="U139" t="s">
         <v>40</v>
       </c>
       <c r="V139" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
       <c r="W139" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="C140" t="s">
-        <v>1701</v>
+        <v>1706</v>
       </c>
       <c r="D140" t="s">
-        <v>1702</v>
+        <v>1707</v>
       </c>
       <c r="E140" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
       <c r="F140">
-        <v>17183</v>
+        <v>11383</v>
       </c>
       <c r="G140" t="s">
-        <v>117</v>
+        <v>143</v>
       </c>
       <c r="H140" s="2">
-        <v>525204888870</v>
-[...3 lines deleted...]
-      </c>
+        <v>650108155463</v>
+      </c>
+      <c r="I140"/>
       <c r="J140" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
       <c r="K140" t="s">
-        <v>1705</v>
+        <v>1710</v>
       </c>
       <c r="L140" t="s">
-        <v>1706</v>
+        <v>1711</v>
       </c>
       <c r="M140" t="s">
-        <v>1707</v>
+        <v>1712</v>
       </c>
       <c r="N140" t="s">
-        <v>1708</v>
+        <v>1713</v>
       </c>
       <c r="O140" t="s">
         <v>106</v>
       </c>
       <c r="P140" t="s">
         <v>35</v>
       </c>
       <c r="Q140" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
       <c r="R140" t="s">
         <v>37</v>
       </c>
       <c r="S140" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T140" t="s">
-        <v>39</v>
+        <v>1715</v>
       </c>
       <c r="U140" t="s">
         <v>40</v>
       </c>
       <c r="V140" t="s">
-        <v>1710</v>
+        <v>1716</v>
       </c>
       <c r="W140" t="s">
-        <v>39</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>1711</v>
+        <v>1718</v>
       </c>
       <c r="C141" t="s">
-        <v>1712</v>
+        <v>1719</v>
       </c>
       <c r="D141" t="s">
-        <v>1713</v>
+        <v>1720</v>
       </c>
       <c r="E141" t="s">
-        <v>1714</v>
+        <v>1165</v>
       </c>
       <c r="F141">
-        <v>20301</v>
+        <v>16295</v>
       </c>
       <c r="G141" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>505016111862</v>
+        <v>497</v>
+      </c>
+      <c r="H141" s="2" t="s">
+        <v>1721</v>
       </c>
       <c r="I141" t="s">
         <v>28</v>
       </c>
       <c r="J141" t="s">
-        <v>1715</v>
+        <v>1722</v>
       </c>
       <c r="K141" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="L141" t="s">
-        <v>1717</v>
+        <v>1724</v>
       </c>
       <c r="M141" t="s">
-        <v>1718</v>
+        <v>1725</v>
       </c>
       <c r="N141" t="s">
-        <v>1719</v>
+        <v>1726</v>
       </c>
       <c r="O141" t="s">
-        <v>64</v>
+        <v>106</v>
       </c>
       <c r="P141" t="s">
         <v>35</v>
       </c>
       <c r="Q141" t="s">
-        <v>1720</v>
+        <v>1727</v>
       </c>
       <c r="R141" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S141" t="s">
-        <v>38</v>
+        <v>1172</v>
       </c>
       <c r="T141" t="s">
-        <v>1721</v>
+        <v>39</v>
       </c>
       <c r="U141" t="s">
         <v>40</v>
       </c>
       <c r="V141" t="s">
-        <v>1722</v>
+        <v>1728</v>
       </c>
       <c r="W141" t="s">
-        <v>1723</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>1724</v>
+        <v>1730</v>
       </c>
       <c r="C142" t="s">
-        <v>1725</v>
+        <v>1731</v>
       </c>
       <c r="D142" t="s">
-        <v>1726</v>
+        <v>1143</v>
       </c>
       <c r="E142" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="F142">
-        <v>11383</v>
+        <v>4219</v>
       </c>
       <c r="G142" t="s">
-        <v>143</v>
+        <v>287</v>
       </c>
       <c r="H142" s="2">
-        <v>650108155463</v>
+        <v>666800065997</v>
       </c>
       <c r="I142"/>
       <c r="J142" t="s">
-        <v>1728</v>
+        <v>696</v>
       </c>
       <c r="K142" t="s">
-        <v>1729</v>
+        <v>1733</v>
       </c>
       <c r="L142" t="s">
-        <v>1730</v>
+        <v>1734</v>
       </c>
       <c r="M142" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
       <c r="N142" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
       <c r="O142" t="s">
         <v>106</v>
       </c>
       <c r="P142" t="s">
         <v>35</v>
       </c>
       <c r="Q142" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="R142" t="s">
         <v>37</v>
       </c>
       <c r="S142" t="s">
         <v>109</v>
       </c>
       <c r="T142" t="s">
-        <v>1734</v>
+        <v>39</v>
       </c>
       <c r="U142" t="s">
         <v>40</v>
       </c>
       <c r="V142" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
       <c r="W142" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="C143" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="D143" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="E143" t="s">
-        <v>1185</v>
+        <v>632</v>
       </c>
       <c r="F143">
-        <v>16295</v>
+        <v>4227</v>
       </c>
       <c r="G143" t="s">
-        <v>496</v>
-[...6 lines deleted...]
-      </c>
+        <v>1743</v>
+      </c>
+      <c r="H143" s="2">
+        <v>350700233843</v>
+      </c>
+      <c r="I143"/>
       <c r="J143" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="K143" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
       <c r="L143" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
       <c r="M143" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="N143" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
       <c r="O143" t="s">
         <v>106</v>
       </c>
       <c r="P143" t="s">
         <v>35</v>
       </c>
       <c r="Q143" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="R143" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S143" t="s">
-        <v>1192</v>
+        <v>109</v>
       </c>
       <c r="T143" t="s">
-        <v>39</v>
+        <v>1750</v>
       </c>
       <c r="U143" t="s">
         <v>40</v>
       </c>
       <c r="V143" t="s">
-        <v>1747</v>
+        <v>1751</v>
       </c>
       <c r="W143" t="s">
-        <v>1748</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
       <c r="C144" t="s">
-        <v>1750</v>
+        <v>1754</v>
       </c>
       <c r="D144" t="s">
-        <v>1163</v>
+        <v>1755</v>
       </c>
       <c r="E144" t="s">
-        <v>1751</v>
+        <v>1756</v>
       </c>
       <c r="F144">
-        <v>4219</v>
+        <v>13826</v>
       </c>
       <c r="G144" t="s">
-        <v>287</v>
+        <v>1757</v>
       </c>
       <c r="H144" s="2">
-        <v>666800065997</v>
+        <v>667111799185</v>
       </c>
       <c r="I144"/>
       <c r="J144" t="s">
-        <v>707</v>
+        <v>1758</v>
       </c>
       <c r="K144" t="s">
-        <v>1752</v>
+        <v>1759</v>
       </c>
       <c r="L144" t="s">
-        <v>1753</v>
+        <v>1760</v>
       </c>
       <c r="M144" t="s">
-        <v>1754</v>
+        <v>1761</v>
       </c>
       <c r="N144" t="s">
-        <v>1755</v>
+        <v>1762</v>
       </c>
       <c r="O144" t="s">
         <v>106</v>
       </c>
       <c r="P144" t="s">
         <v>35</v>
       </c>
       <c r="Q144" t="s">
-        <v>1756</v>
+        <v>1763</v>
       </c>
       <c r="R144" t="s">
         <v>37</v>
       </c>
       <c r="S144" t="s">
         <v>109</v>
       </c>
       <c r="T144" t="s">
         <v>39</v>
       </c>
       <c r="U144" t="s">
         <v>40</v>
       </c>
       <c r="V144" t="s">
-        <v>1757</v>
+        <v>1764</v>
       </c>
       <c r="W144" t="s">
-        <v>1758</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>1759</v>
+        <v>1766</v>
       </c>
       <c r="C145" t="s">
-        <v>1760</v>
+        <v>1767</v>
       </c>
       <c r="D145" t="s">
-        <v>1761</v>
+        <v>1768</v>
       </c>
       <c r="E145" t="s">
-        <v>630</v>
+        <v>1769</v>
       </c>
       <c r="F145">
-        <v>4227</v>
+        <v>7358</v>
       </c>
       <c r="G145" t="s">
-        <v>1762</v>
+        <v>1770</v>
       </c>
       <c r="H145" s="2">
-        <v>350700233843</v>
+        <v>110116044503</v>
       </c>
       <c r="I145"/>
       <c r="J145" t="s">
-        <v>1763</v>
+        <v>1771</v>
       </c>
       <c r="K145" t="s">
-        <v>1764</v>
+        <v>1772</v>
       </c>
       <c r="L145" t="s">
-        <v>1765</v>
+        <v>1773</v>
       </c>
       <c r="M145" t="s">
-        <v>1766</v>
+        <v>1774</v>
       </c>
       <c r="N145" t="s">
-        <v>1767</v>
+        <v>1775</v>
       </c>
       <c r="O145" t="s">
         <v>106</v>
       </c>
       <c r="P145" t="s">
         <v>35</v>
       </c>
       <c r="Q145" t="s">
-        <v>1768</v>
+        <v>1776</v>
       </c>
       <c r="R145" t="s">
         <v>37</v>
       </c>
       <c r="S145" t="s">
         <v>109</v>
       </c>
       <c r="T145" t="s">
-        <v>1769</v>
+        <v>1777</v>
       </c>
       <c r="U145" t="s">
         <v>40</v>
       </c>
       <c r="V145" t="s">
-        <v>1770</v>
+        <v>1778</v>
       </c>
       <c r="W145" t="s">
-        <v>1771</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>1772</v>
+        <v>1780</v>
       </c>
       <c r="C146" t="s">
-        <v>1773</v>
+        <v>1781</v>
       </c>
       <c r="D146" t="s">
-        <v>1774</v>
+        <v>831</v>
       </c>
       <c r="E146" t="s">
-        <v>1775</v>
+        <v>1782</v>
       </c>
       <c r="F146">
-        <v>13826</v>
+        <v>13661</v>
       </c>
       <c r="G146" t="s">
-        <v>1776</v>
+        <v>1783</v>
       </c>
       <c r="H146" s="2">
-        <v>667111799185</v>
+        <v>780436785050</v>
       </c>
       <c r="I146"/>
       <c r="J146" t="s">
-        <v>1777</v>
+        <v>1784</v>
       </c>
       <c r="K146" t="s">
-        <v>1778</v>
+        <v>1785</v>
       </c>
       <c r="L146" t="s">
-        <v>1779</v>
+        <v>1786</v>
       </c>
       <c r="M146" t="s">
-        <v>1780</v>
+        <v>1787</v>
       </c>
       <c r="N146" t="s">
-        <v>1781</v>
+        <v>1788</v>
       </c>
       <c r="O146" t="s">
         <v>106</v>
       </c>
       <c r="P146" t="s">
         <v>35</v>
       </c>
       <c r="Q146" t="s">
-        <v>1782</v>
+        <v>1789</v>
       </c>
       <c r="R146" t="s">
         <v>37</v>
       </c>
       <c r="S146" t="s">
         <v>109</v>
       </c>
       <c r="T146" t="s">
         <v>39</v>
       </c>
       <c r="U146" t="s">
         <v>40</v>
       </c>
       <c r="V146" t="s">
-        <v>1783</v>
+        <v>1790</v>
       </c>
       <c r="W146" t="s">
-        <v>1784</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>1785</v>
+        <v>1792</v>
       </c>
       <c r="C147" t="s">
-        <v>1786</v>
+        <v>1793</v>
       </c>
       <c r="D147" t="s">
-        <v>1787</v>
+        <v>1794</v>
       </c>
       <c r="E147" t="s">
-        <v>1788</v>
+        <v>632</v>
       </c>
       <c r="F147">
-        <v>7358</v>
+        <v>4267</v>
       </c>
       <c r="G147" t="s">
-        <v>1789</v>
+        <v>1795</v>
       </c>
       <c r="H147" s="2">
-        <v>110116044503</v>
+        <v>519010048086</v>
       </c>
       <c r="I147"/>
       <c r="J147" t="s">
-        <v>1790</v>
+        <v>1796</v>
       </c>
       <c r="K147" t="s">
-        <v>1791</v>
+        <v>1797</v>
       </c>
       <c r="L147" t="s">
-        <v>1792</v>
+        <v>1798</v>
       </c>
       <c r="M147" t="s">
-        <v>1793</v>
+        <v>1799</v>
       </c>
       <c r="N147" t="s">
-        <v>1794</v>
+        <v>1800</v>
       </c>
       <c r="O147" t="s">
         <v>106</v>
       </c>
       <c r="P147" t="s">
         <v>35</v>
       </c>
       <c r="Q147" t="s">
-        <v>1795</v>
+        <v>1801</v>
       </c>
       <c r="R147" t="s">
         <v>37</v>
       </c>
       <c r="S147" t="s">
         <v>109</v>
       </c>
       <c r="T147" t="s">
-        <v>1796</v>
+        <v>1802</v>
       </c>
       <c r="U147" t="s">
         <v>40</v>
       </c>
       <c r="V147" t="s">
-        <v>1797</v>
+        <v>1803</v>
       </c>
       <c r="W147" t="s">
-        <v>1798</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>1799</v>
+        <v>1805</v>
       </c>
       <c r="C148" t="s">
-        <v>1800</v>
+        <v>1806</v>
       </c>
       <c r="D148" t="s">
-        <v>842</v>
+        <v>1807</v>
       </c>
       <c r="E148" t="s">
-        <v>1801</v>
+        <v>1808</v>
       </c>
       <c r="F148">
-        <v>13661</v>
+        <v>9726</v>
       </c>
       <c r="G148" t="s">
-        <v>1802</v>
+        <v>1015</v>
       </c>
       <c r="H148" s="2">
-        <v>780436785050</v>
+        <v>771706730710</v>
       </c>
       <c r="I148"/>
       <c r="J148" t="s">
-        <v>1803</v>
+        <v>1809</v>
       </c>
       <c r="K148" t="s">
-        <v>1804</v>
+        <v>1810</v>
       </c>
       <c r="L148" t="s">
-        <v>1805</v>
+        <v>1811</v>
       </c>
       <c r="M148" t="s">
-        <v>1806</v>
+        <v>1812</v>
       </c>
       <c r="N148" t="s">
-        <v>1807</v>
+        <v>1813</v>
       </c>
       <c r="O148" t="s">
         <v>106</v>
       </c>
       <c r="P148" t="s">
         <v>35</v>
       </c>
       <c r="Q148" t="s">
-        <v>1808</v>
+        <v>1814</v>
       </c>
       <c r="R148" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S148" t="s">
         <v>109</v>
       </c>
       <c r="T148" t="s">
-        <v>39</v>
+        <v>1815</v>
       </c>
       <c r="U148" t="s">
         <v>40</v>
       </c>
       <c r="V148" t="s">
-        <v>1809</v>
+        <v>1816</v>
       </c>
       <c r="W148" t="s">
-        <v>1810</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>1811</v>
+        <v>1818</v>
       </c>
       <c r="C149" t="s">
-        <v>1812</v>
+        <v>1819</v>
       </c>
       <c r="D149" t="s">
-        <v>1813</v>
+        <v>1820</v>
       </c>
       <c r="E149" t="s">
-        <v>630</v>
+        <v>1821</v>
       </c>
       <c r="F149">
-        <v>4267</v>
+        <v>14792</v>
       </c>
       <c r="G149" t="s">
-        <v>1814</v>
+        <v>117</v>
       </c>
       <c r="H149" s="2">
-        <v>519010048086</v>
-[...1 lines deleted...]
-      <c r="I149"/>
+        <v>162802556485</v>
+      </c>
+      <c r="I149" t="s">
+        <v>28</v>
+      </c>
       <c r="J149" t="s">
-        <v>1815</v>
+        <v>1822</v>
       </c>
       <c r="K149" t="s">
-        <v>1816</v>
+        <v>1823</v>
       </c>
       <c r="L149" t="s">
-        <v>1817</v>
+        <v>1824</v>
       </c>
       <c r="M149" t="s">
-        <v>1818</v>
+        <v>1825</v>
       </c>
       <c r="N149" t="s">
-        <v>1819</v>
+        <v>1826</v>
       </c>
       <c r="O149" t="s">
         <v>106</v>
       </c>
       <c r="P149" t="s">
         <v>35</v>
       </c>
       <c r="Q149" t="s">
-        <v>1820</v>
+        <v>1827</v>
       </c>
       <c r="R149" t="s">
         <v>37</v>
       </c>
       <c r="S149" t="s">
         <v>109</v>
       </c>
       <c r="T149" t="s">
-        <v>1821</v>
+        <v>39</v>
       </c>
       <c r="U149" t="s">
         <v>40</v>
       </c>
       <c r="V149" t="s">
-        <v>1822</v>
+        <v>1828</v>
       </c>
       <c r="W149" t="s">
-        <v>1823</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>1824</v>
+        <v>1830</v>
       </c>
       <c r="C150" t="s">
-        <v>1825</v>
+        <v>1831</v>
       </c>
       <c r="D150" t="s">
-        <v>1826</v>
+        <v>1832</v>
       </c>
       <c r="E150" t="s">
-        <v>1827</v>
+        <v>1833</v>
       </c>
       <c r="F150">
-        <v>9726</v>
+        <v>14972</v>
       </c>
       <c r="G150" t="s">
-        <v>1035</v>
+        <v>143</v>
       </c>
       <c r="H150" s="2">
-        <v>771706730710</v>
-[...1 lines deleted...]
-      <c r="I150"/>
+        <v>165035910113</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1834</v>
+      </c>
       <c r="J150" t="s">
-        <v>1828</v>
+        <v>1835</v>
       </c>
       <c r="K150" t="s">
-        <v>1829</v>
+        <v>1836</v>
       </c>
       <c r="L150" t="s">
-        <v>1830</v>
+        <v>1837</v>
       </c>
       <c r="M150" t="s">
-        <v>1831</v>
+        <v>1838</v>
       </c>
       <c r="N150" t="s">
-        <v>1832</v>
+        <v>1839</v>
       </c>
       <c r="O150" t="s">
         <v>106</v>
       </c>
       <c r="P150" t="s">
         <v>35</v>
       </c>
       <c r="Q150" t="s">
-        <v>1833</v>
+        <v>1840</v>
       </c>
       <c r="R150" t="s">
-        <v>253</v>
+        <v>82</v>
       </c>
       <c r="S150" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T150" t="s">
-        <v>1834</v>
+        <v>1841</v>
       </c>
       <c r="U150" t="s">
         <v>40</v>
       </c>
       <c r="V150" t="s">
-        <v>1835</v>
+        <v>1842</v>
       </c>
       <c r="W150" t="s">
-        <v>1836</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>1837</v>
+        <v>1844</v>
       </c>
       <c r="C151" t="s">
-        <v>1838</v>
+        <v>1845</v>
       </c>
       <c r="D151" t="s">
-        <v>1839</v>
+        <v>1846</v>
       </c>
       <c r="E151" t="s">
-        <v>1840</v>
+        <v>1847</v>
       </c>
       <c r="F151">
-        <v>14792</v>
+        <v>9404</v>
       </c>
       <c r="G151" t="s">
-        <v>117</v>
+        <v>1795</v>
       </c>
       <c r="H151" s="2">
-        <v>162802556485</v>
-[...3 lines deleted...]
-      </c>
+        <v>330700214005</v>
+      </c>
+      <c r="I151"/>
       <c r="J151" t="s">
-        <v>1841</v>
+        <v>1848</v>
       </c>
       <c r="K151" t="s">
-        <v>1842</v>
+        <v>1849</v>
       </c>
       <c r="L151" t="s">
-        <v>1843</v>
+        <v>1850</v>
       </c>
       <c r="M151" t="s">
-        <v>1844</v>
+        <v>1851</v>
       </c>
       <c r="N151" t="s">
-        <v>1845</v>
+        <v>1852</v>
       </c>
       <c r="O151" t="s">
         <v>106</v>
       </c>
       <c r="P151" t="s">
         <v>35</v>
       </c>
       <c r="Q151" t="s">
-        <v>1846</v>
+        <v>1853</v>
       </c>
       <c r="R151" t="s">
-        <v>37</v>
+        <v>279</v>
       </c>
       <c r="S151" t="s">
         <v>109</v>
       </c>
       <c r="T151" t="s">
-        <v>39</v>
+        <v>1854</v>
       </c>
       <c r="U151" t="s">
         <v>40</v>
       </c>
       <c r="V151" t="s">
-        <v>1847</v>
+        <v>1855</v>
       </c>
       <c r="W151" t="s">
-        <v>1848</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>1849</v>
+        <v>1857</v>
       </c>
       <c r="C152" t="s">
-        <v>1850</v>
+        <v>1858</v>
       </c>
       <c r="D152" t="s">
-        <v>1851</v>
+        <v>1859</v>
       </c>
       <c r="E152" t="s">
-        <v>1852</v>
+        <v>1860</v>
       </c>
       <c r="F152">
-        <v>14972</v>
+        <v>12496</v>
       </c>
       <c r="G152" t="s">
-        <v>143</v>
+        <v>399</v>
       </c>
       <c r="H152" s="2">
-        <v>165035910113</v>
-[...3 lines deleted...]
-      </c>
+        <v>780160047864</v>
+      </c>
+      <c r="I152"/>
       <c r="J152" t="s">
-        <v>1854</v>
+        <v>1861</v>
       </c>
       <c r="K152" t="s">
-        <v>1855</v>
+        <v>1862</v>
       </c>
       <c r="L152" t="s">
-        <v>1856</v>
+        <v>1863</v>
       </c>
       <c r="M152" t="s">
-        <v>1857</v>
+        <v>1864</v>
       </c>
       <c r="N152" t="s">
-        <v>1858</v>
+        <v>1865</v>
       </c>
       <c r="O152" t="s">
         <v>106</v>
       </c>
       <c r="P152" t="s">
         <v>35</v>
       </c>
       <c r="Q152" t="s">
-        <v>1859</v>
+        <v>1866</v>
       </c>
       <c r="R152" t="s">
         <v>82</v>
       </c>
       <c r="S152" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T152" t="s">
-        <v>1860</v>
+        <v>39</v>
       </c>
       <c r="U152" t="s">
         <v>40</v>
       </c>
       <c r="V152" t="s">
-        <v>1861</v>
+        <v>1867</v>
       </c>
       <c r="W152" t="s">
-        <v>1862</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>1863</v>
+        <v>1869</v>
       </c>
       <c r="C153" t="s">
-        <v>1864</v>
+        <v>1870</v>
       </c>
       <c r="D153" t="s">
-        <v>1865</v>
+        <v>1871</v>
       </c>
       <c r="E153" t="s">
-        <v>1866</v>
+        <v>1872</v>
       </c>
       <c r="F153">
-        <v>9404</v>
+        <v>14336</v>
       </c>
       <c r="G153" t="s">
-        <v>1814</v>
+        <v>544</v>
       </c>
       <c r="H153" s="2">
-        <v>330700214005</v>
+        <v>165702640410</v>
       </c>
       <c r="I153"/>
       <c r="J153" t="s">
-        <v>1867</v>
+        <v>1873</v>
       </c>
       <c r="K153" t="s">
-        <v>1868</v>
+        <v>1874</v>
       </c>
       <c r="L153" t="s">
-        <v>1869</v>
+        <v>1875</v>
       </c>
       <c r="M153" t="s">
-        <v>1870</v>
+        <v>1876</v>
       </c>
       <c r="N153" t="s">
-        <v>1871</v>
+        <v>1877</v>
       </c>
       <c r="O153" t="s">
         <v>106</v>
       </c>
       <c r="P153" t="s">
         <v>35</v>
       </c>
       <c r="Q153" t="s">
-        <v>1872</v>
+        <v>1878</v>
       </c>
       <c r="R153" t="s">
-        <v>279</v>
+        <v>253</v>
       </c>
       <c r="S153" t="s">
         <v>109</v>
       </c>
       <c r="T153" t="s">
-        <v>1873</v>
+        <v>39</v>
       </c>
       <c r="U153" t="s">
         <v>40</v>
       </c>
       <c r="V153" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="W153" t="s">
-        <v>1875</v>
+        <v>39</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>1876</v>
+        <v>1880</v>
       </c>
       <c r="C154" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
       <c r="D154" t="s">
-        <v>1878</v>
+        <v>1882</v>
       </c>
       <c r="E154" t="s">
-        <v>1879</v>
+        <v>1883</v>
       </c>
       <c r="F154">
-        <v>12496</v>
+        <v>19722</v>
       </c>
       <c r="G154" t="s">
-        <v>399</v>
+        <v>1884</v>
       </c>
       <c r="H154" s="2">
-        <v>780160047864</v>
-[...1 lines deleted...]
-      <c r="I154"/>
+        <v>233903488572</v>
+      </c>
+      <c r="I154" t="s">
+        <v>28</v>
+      </c>
       <c r="J154" t="s">
-        <v>1880</v>
+        <v>1885</v>
       </c>
       <c r="K154" t="s">
-        <v>1881</v>
+        <v>1886</v>
       </c>
       <c r="L154" t="s">
-        <v>1882</v>
+        <v>1887</v>
       </c>
       <c r="M154" t="s">
-        <v>1883</v>
+        <v>1888</v>
       </c>
       <c r="N154" t="s">
-        <v>1884</v>
+        <v>1889</v>
       </c>
       <c r="O154" t="s">
-        <v>106</v>
+        <v>64</v>
       </c>
       <c r="P154" t="s">
         <v>35</v>
       </c>
       <c r="Q154" t="s">
-        <v>1885</v>
+        <v>1890</v>
       </c>
       <c r="R154" t="s">
-        <v>37</v>
+        <v>1891</v>
       </c>
       <c r="S154" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T154" t="s">
         <v>39</v>
       </c>
       <c r="U154" t="s">
         <v>40</v>
       </c>
       <c r="V154" t="s">
-        <v>1886</v>
+        <v>1892</v>
       </c>
       <c r="W154" t="s">
-        <v>1887</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>1888</v>
+        <v>1894</v>
       </c>
       <c r="C155" t="s">
-        <v>1889</v>
+        <v>1895</v>
       </c>
       <c r="D155" t="s">
-        <v>1890</v>
+        <v>1896</v>
       </c>
       <c r="E155" t="s">
-        <v>1891</v>
+        <v>1897</v>
       </c>
       <c r="F155">
-        <v>14336</v>
+        <v>16294</v>
       </c>
       <c r="G155" t="s">
-        <v>542</v>
+        <v>46</v>
       </c>
       <c r="H155" s="2">
-        <v>165702640410</v>
-[...1 lines deleted...]
-      <c r="I155"/>
+        <v>420546549081</v>
+      </c>
+      <c r="I155" t="s">
+        <v>1898</v>
+      </c>
       <c r="J155" t="s">
-        <v>1892</v>
+        <v>1899</v>
       </c>
       <c r="K155" t="s">
-        <v>1893</v>
+        <v>1900</v>
       </c>
       <c r="L155" t="s">
-        <v>1894</v>
+        <v>1901</v>
       </c>
       <c r="M155" t="s">
-        <v>1895</v>
+        <v>1902</v>
       </c>
       <c r="N155" t="s">
-        <v>1896</v>
+        <v>1903</v>
       </c>
       <c r="O155" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P155" t="s">
         <v>35</v>
       </c>
       <c r="Q155" t="s">
-        <v>1897</v>
+        <v>1904</v>
       </c>
       <c r="R155" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S155" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T155" t="s">
         <v>39</v>
       </c>
       <c r="U155" t="s">
         <v>40</v>
       </c>
-      <c r="V155" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V155"/>
       <c r="W155" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>1899</v>
+        <v>1905</v>
       </c>
       <c r="C156" t="s">
-        <v>1900</v>
+        <v>1906</v>
       </c>
       <c r="D156" t="s">
-        <v>1901</v>
+        <v>1907</v>
       </c>
       <c r="E156" t="s">
-        <v>1902</v>
+        <v>1908</v>
       </c>
       <c r="F156">
-        <v>19722</v>
+        <v>9938</v>
       </c>
       <c r="G156" t="s">
-        <v>1903</v>
+        <v>544</v>
       </c>
       <c r="H156" s="2">
-        <v>233903488572</v>
-[...3 lines deleted...]
-      </c>
+        <v>770265011756</v>
+      </c>
+      <c r="I156"/>
       <c r="J156" t="s">
-        <v>1904</v>
+        <v>1909</v>
       </c>
       <c r="K156" t="s">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="L156" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="M156" t="s">
-        <v>1907</v>
+        <v>1912</v>
       </c>
       <c r="N156" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="O156" t="s">
-        <v>64</v>
+        <v>106</v>
       </c>
       <c r="P156" t="s">
         <v>35</v>
       </c>
       <c r="Q156" t="s">
-        <v>1909</v>
+        <v>1914</v>
       </c>
       <c r="R156" t="s">
-        <v>1910</v>
+        <v>689</v>
       </c>
       <c r="S156" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T156" t="s">
         <v>39</v>
       </c>
       <c r="U156" t="s">
         <v>40</v>
       </c>
       <c r="V156" t="s">
-        <v>1911</v>
+        <v>1915</v>
       </c>
       <c r="W156" t="s">
-        <v>1912</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>1913</v>
+        <v>1917</v>
       </c>
       <c r="C157" t="s">
-        <v>1914</v>
+        <v>1918</v>
       </c>
       <c r="D157" t="s">
-        <v>1915</v>
+        <v>1919</v>
       </c>
       <c r="E157" t="s">
-        <v>1916</v>
+        <v>1920</v>
       </c>
       <c r="F157">
-        <v>16294</v>
+        <v>4416</v>
       </c>
       <c r="G157" t="s">
-        <v>46</v>
+        <v>339</v>
       </c>
       <c r="H157" s="2">
-        <v>420546549081</v>
-[...3 lines deleted...]
-      </c>
+        <v>246600260122</v>
+      </c>
+      <c r="I157"/>
       <c r="J157" t="s">
-        <v>1918</v>
+        <v>1921</v>
       </c>
       <c r="K157" t="s">
-        <v>1919</v>
+        <v>1922</v>
       </c>
       <c r="L157" t="s">
-        <v>1920</v>
+        <v>1923</v>
       </c>
       <c r="M157" t="s">
-        <v>1921</v>
+        <v>1924</v>
       </c>
       <c r="N157" t="s">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="O157" t="s">
         <v>34</v>
       </c>
       <c r="P157" t="s">
         <v>35</v>
       </c>
       <c r="Q157" t="s">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="R157" t="s">
-        <v>37</v>
+        <v>279</v>
       </c>
       <c r="S157" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T157" t="s">
-        <v>39</v>
+        <v>1927</v>
       </c>
       <c r="U157" t="s">
         <v>40</v>
       </c>
-      <c r="V157"/>
+      <c r="V157" t="s">
+        <v>1928</v>
+      </c>
       <c r="W157" t="s">
-        <v>39</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>1924</v>
+        <v>1930</v>
       </c>
       <c r="C158" t="s">
-        <v>1925</v>
+        <v>1931</v>
       </c>
       <c r="D158" t="s">
-        <v>1926</v>
+        <v>1932</v>
       </c>
       <c r="E158" t="s">
-        <v>1927</v>
+        <v>955</v>
       </c>
       <c r="F158">
-        <v>9938</v>
+        <v>23948</v>
       </c>
       <c r="G158" t="s">
-        <v>542</v>
+        <v>339</v>
       </c>
       <c r="H158" s="2">
-        <v>770265011756</v>
-[...1 lines deleted...]
-      <c r="I158"/>
+        <v>163203164272</v>
+      </c>
+      <c r="I158" t="s">
+        <v>28</v>
+      </c>
       <c r="J158" t="s">
-        <v>1928</v>
+        <v>1933</v>
       </c>
       <c r="K158" t="s">
-        <v>1929</v>
+        <v>1934</v>
       </c>
       <c r="L158" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
       <c r="M158" t="s">
-        <v>1931</v>
+        <v>1936</v>
       </c>
       <c r="N158" t="s">
-        <v>1932</v>
+        <v>1937</v>
       </c>
       <c r="O158" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P158" t="s">
         <v>35</v>
       </c>
       <c r="Q158" t="s">
-        <v>1933</v>
+        <v>1938</v>
       </c>
       <c r="R158" t="s">
-        <v>687</v>
+        <v>37</v>
       </c>
       <c r="S158" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T158" t="s">
         <v>39</v>
       </c>
       <c r="U158" t="s">
         <v>40</v>
       </c>
-      <c r="V158" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V158"/>
       <c r="W158" t="s">
-        <v>1935</v>
+        <v>39</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>1936</v>
+        <v>1939</v>
       </c>
       <c r="C159" t="s">
-        <v>1937</v>
+        <v>1940</v>
       </c>
       <c r="D159" t="s">
-        <v>1938</v>
+        <v>1941</v>
       </c>
       <c r="E159" t="s">
-        <v>1939</v>
+        <v>1942</v>
       </c>
       <c r="F159">
-        <v>4416</v>
+        <v>10205</v>
       </c>
       <c r="G159" t="s">
-        <v>339</v>
+        <v>660</v>
       </c>
       <c r="H159" s="2">
-        <v>246600260122</v>
+        <v>461105546327</v>
       </c>
       <c r="I159"/>
       <c r="J159" t="s">
-        <v>1940</v>
+        <v>1943</v>
       </c>
       <c r="K159" t="s">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="L159" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="M159" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="N159" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="O159" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P159" t="s">
         <v>35</v>
       </c>
       <c r="Q159" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="R159" t="s">
-        <v>279</v>
+        <v>37</v>
       </c>
       <c r="S159" t="s">
         <v>109</v>
       </c>
       <c r="T159" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="U159" t="s">
         <v>40</v>
       </c>
       <c r="V159" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="W159" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="C160" t="s">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="D160" t="s">
-        <v>1951</v>
+        <v>1954</v>
       </c>
       <c r="E160" t="s">
-        <v>976</v>
+        <v>1955</v>
       </c>
       <c r="F160">
-        <v>23948</v>
+        <v>17055</v>
       </c>
       <c r="G160" t="s">
-        <v>339</v>
+        <v>1956</v>
       </c>
       <c r="H160" s="2">
-        <v>163203164272</v>
+        <v>773374003567</v>
       </c>
       <c r="I160" t="s">
-        <v>28</v>
+        <v>1957</v>
       </c>
       <c r="J160" t="s">
-        <v>1952</v>
+        <v>1958</v>
       </c>
       <c r="K160" t="s">
-        <v>1953</v>
+        <v>1959</v>
       </c>
       <c r="L160" t="s">
-        <v>1954</v>
+        <v>1960</v>
       </c>
       <c r="M160" t="s">
-        <v>1955</v>
+        <v>1961</v>
       </c>
       <c r="N160" t="s">
-        <v>1956</v>
+        <v>1962</v>
       </c>
       <c r="O160" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P160" t="s">
         <v>35</v>
       </c>
       <c r="Q160" t="s">
-        <v>1957</v>
+        <v>1963</v>
       </c>
       <c r="R160" t="s">
         <v>37</v>
       </c>
       <c r="S160" t="s">
         <v>38</v>
       </c>
       <c r="T160" t="s">
-        <v>39</v>
+        <v>1964</v>
       </c>
       <c r="U160" t="s">
         <v>40</v>
       </c>
-      <c r="V160"/>
+      <c r="V160" t="s">
+        <v>1965</v>
+      </c>
       <c r="W160" t="s">
-        <v>39</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>1958</v>
+        <v>1967</v>
       </c>
       <c r="C161" t="s">
-        <v>1959</v>
+        <v>1968</v>
       </c>
       <c r="D161" t="s">
-        <v>1960</v>
+        <v>1969</v>
       </c>
       <c r="E161" t="s">
-        <v>1961</v>
+        <v>1556</v>
       </c>
       <c r="F161">
-        <v>10205</v>
+        <v>8128</v>
       </c>
       <c r="G161" t="s">
-        <v>658</v>
+        <v>472</v>
       </c>
       <c r="H161" s="2">
-        <v>461105546327</v>
+        <v>462400129690</v>
       </c>
       <c r="I161"/>
       <c r="J161" t="s">
-        <v>1962</v>
+        <v>1970</v>
       </c>
       <c r="K161" t="s">
-        <v>1963</v>
+        <v>1971</v>
       </c>
       <c r="L161" t="s">
-        <v>1964</v>
+        <v>1972</v>
       </c>
       <c r="M161" t="s">
-        <v>1965</v>
+        <v>1973</v>
       </c>
       <c r="N161" t="s">
-        <v>1966</v>
+        <v>1974</v>
       </c>
       <c r="O161" t="s">
         <v>106</v>
       </c>
       <c r="P161" t="s">
         <v>35</v>
       </c>
       <c r="Q161" t="s">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="R161" t="s">
         <v>37</v>
       </c>
       <c r="S161" t="s">
         <v>109</v>
       </c>
       <c r="T161" t="s">
-        <v>1968</v>
+        <v>39</v>
       </c>
       <c r="U161" t="s">
         <v>40</v>
       </c>
       <c r="V161" t="s">
-        <v>1969</v>
+        <v>1976</v>
       </c>
       <c r="W161" t="s">
-        <v>1970</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>1971</v>
+        <v>1978</v>
       </c>
       <c r="C162" t="s">
-        <v>1972</v>
+        <v>1979</v>
       </c>
       <c r="D162" t="s">
-        <v>1973</v>
+        <v>1980</v>
       </c>
       <c r="E162" t="s">
-        <v>1974</v>
+        <v>360</v>
       </c>
       <c r="F162">
-        <v>17055</v>
+        <v>4533</v>
       </c>
       <c r="G162" t="s">
-        <v>1975</v>
+        <v>117</v>
       </c>
       <c r="H162" s="2">
-        <v>773374003567</v>
-[...3 lines deleted...]
-      </c>
+        <v>352501368913</v>
+      </c>
+      <c r="I162"/>
       <c r="J162" t="s">
-        <v>1977</v>
+        <v>1981</v>
       </c>
       <c r="K162" t="s">
-        <v>1978</v>
+        <v>1982</v>
       </c>
       <c r="L162" t="s">
-        <v>1979</v>
+        <v>1983</v>
       </c>
       <c r="M162" t="s">
-        <v>1980</v>
+        <v>1984</v>
       </c>
       <c r="N162" t="s">
-        <v>1981</v>
+        <v>1985</v>
       </c>
       <c r="O162" t="s">
         <v>106</v>
       </c>
       <c r="P162" t="s">
         <v>35</v>
       </c>
       <c r="Q162" t="s">
-        <v>1982</v>
+        <v>1986</v>
       </c>
       <c r="R162" t="s">
         <v>37</v>
       </c>
       <c r="S162" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T162" t="s">
-        <v>1983</v>
+        <v>1987</v>
       </c>
       <c r="U162" t="s">
         <v>40</v>
       </c>
       <c r="V162" t="s">
-        <v>1984</v>
+        <v>1988</v>
       </c>
       <c r="W162" t="s">
-        <v>1985</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="C163" t="s">
-        <v>1987</v>
+        <v>953</v>
       </c>
       <c r="D163" t="s">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="E163" t="s">
-        <v>1575</v>
+        <v>1992</v>
       </c>
       <c r="F163">
-        <v>8128</v>
+        <v>22539</v>
       </c>
       <c r="G163" t="s">
-        <v>471</v>
+        <v>74</v>
       </c>
       <c r="H163" s="2">
-        <v>462400129690</v>
-[...1 lines deleted...]
-      <c r="I163"/>
+        <v>590425669286</v>
+      </c>
+      <c r="I163" t="s">
+        <v>28</v>
+      </c>
       <c r="J163" t="s">
-        <v>1989</v>
+        <v>1993</v>
       </c>
       <c r="K163" t="s">
-        <v>1990</v>
+        <v>1994</v>
       </c>
       <c r="L163" t="s">
-        <v>1991</v>
+        <v>1995</v>
       </c>
       <c r="M163" t="s">
-        <v>1992</v>
+        <v>1996</v>
       </c>
       <c r="N163" t="s">
-        <v>1993</v>
+        <v>1997</v>
       </c>
       <c r="O163" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P163" t="s">
         <v>35</v>
       </c>
       <c r="Q163" t="s">
-        <v>1994</v>
+        <v>1998</v>
       </c>
       <c r="R163" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S163" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T163" t="s">
         <v>39</v>
       </c>
       <c r="U163" t="s">
         <v>40</v>
       </c>
       <c r="V163" t="s">
-        <v>1995</v>
+        <v>41</v>
       </c>
       <c r="W163" t="s">
-        <v>1996</v>
+        <v>39</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="C164" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="D164" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="E164" t="s">
-        <v>360</v>
+        <v>2002</v>
       </c>
       <c r="F164">
-        <v>4533</v>
+        <v>22773</v>
       </c>
       <c r="G164" t="s">
-        <v>117</v>
+        <v>1237</v>
       </c>
       <c r="H164" s="2">
-        <v>352501368913</v>
-[...1 lines deleted...]
-      <c r="I164"/>
+        <v>222213536990</v>
+      </c>
+      <c r="I164" t="s">
+        <v>28</v>
+      </c>
       <c r="J164" t="s">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="K164" t="s">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="L164" t="s">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="M164" t="s">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="N164" t="s">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="O164" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P164" t="s">
-        <v>35</v>
+        <v>2008</v>
       </c>
       <c r="Q164" t="s">
-        <v>2005</v>
+        <v>2009</v>
       </c>
       <c r="R164" t="s">
         <v>37</v>
       </c>
       <c r="S164" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T164" t="s">
-        <v>2006</v>
+        <v>39</v>
       </c>
       <c r="U164" t="s">
         <v>40</v>
       </c>
       <c r="V164" t="s">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="W164" t="s">
-        <v>2008</v>
+        <v>39</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="C165" t="s">
-        <v>974</v>
+        <v>2012</v>
       </c>
       <c r="D165" t="s">
-        <v>2010</v>
+        <v>371</v>
       </c>
       <c r="E165" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="F165">
-        <v>22539</v>
+        <v>15774</v>
       </c>
       <c r="G165" t="s">
-        <v>74</v>
+        <v>2014</v>
       </c>
       <c r="H165" s="2">
-        <v>590425669286</v>
+        <v>665812742377</v>
       </c>
       <c r="I165" t="s">
         <v>28</v>
       </c>
       <c r="J165" t="s">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="K165" t="s">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="L165" t="s">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="M165" t="s">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="N165" t="s">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="O165" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P165" t="s">
         <v>35</v>
       </c>
       <c r="Q165" t="s">
-        <v>2017</v>
+        <v>2020</v>
       </c>
       <c r="R165" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="S165" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T165" t="s">
         <v>39</v>
       </c>
       <c r="U165" t="s">
         <v>40</v>
       </c>
       <c r="V165" t="s">
-        <v>41</v>
+        <v>2021</v>
       </c>
       <c r="W165" t="s">
-        <v>39</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="C166" t="s">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="D166" t="s">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="E166" t="s">
-        <v>2021</v>
+        <v>520</v>
       </c>
       <c r="F166">
-        <v>22773</v>
+        <v>10049</v>
       </c>
       <c r="G166" t="s">
-        <v>1257</v>
+        <v>301</v>
       </c>
       <c r="H166" s="2">
-        <v>222213536990</v>
+        <v>781411977362</v>
       </c>
       <c r="I166" t="s">
-        <v>28</v>
+        <v>2026</v>
       </c>
       <c r="J166" t="s">
-        <v>2022</v>
+        <v>2027</v>
       </c>
       <c r="K166" t="s">
-        <v>2023</v>
+        <v>2028</v>
       </c>
       <c r="L166" t="s">
-        <v>2024</v>
+        <v>2029</v>
       </c>
       <c r="M166" t="s">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="N166" t="s">
-        <v>2026</v>
+        <v>2031</v>
       </c>
       <c r="O166" t="s">
         <v>34</v>
       </c>
       <c r="P166" t="s">
-        <v>2027</v>
+        <v>35</v>
       </c>
       <c r="Q166" t="s">
-        <v>2028</v>
+        <v>2032</v>
       </c>
       <c r="R166" t="s">
         <v>37</v>
       </c>
       <c r="S166" t="s">
         <v>38</v>
       </c>
       <c r="T166" t="s">
         <v>39</v>
       </c>
       <c r="U166" t="s">
         <v>40</v>
       </c>
-      <c r="V166" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V166"/>
       <c r="W166" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>2030</v>
+        <v>2033</v>
       </c>
       <c r="C167" t="s">
-        <v>2031</v>
+        <v>2034</v>
       </c>
       <c r="D167" t="s">
-        <v>371</v>
+        <v>2035</v>
       </c>
       <c r="E167" t="s">
-        <v>2032</v>
+        <v>2036</v>
       </c>
       <c r="F167">
-        <v>15774</v>
+        <v>20946</v>
       </c>
       <c r="G167" t="s">
-        <v>2033</v>
+        <v>46</v>
       </c>
       <c r="H167" s="2">
-        <v>665812742377</v>
+        <v>311603752310</v>
       </c>
       <c r="I167" t="s">
         <v>28</v>
       </c>
       <c r="J167" t="s">
-        <v>2034</v>
+        <v>2037</v>
       </c>
       <c r="K167" t="s">
-        <v>2035</v>
+        <v>2038</v>
       </c>
       <c r="L167" t="s">
-        <v>2036</v>
+        <v>2039</v>
       </c>
       <c r="M167" t="s">
-        <v>2037</v>
+        <v>2040</v>
       </c>
       <c r="N167" t="s">
-        <v>2038</v>
+        <v>2041</v>
       </c>
       <c r="O167" t="s">
         <v>106</v>
       </c>
       <c r="P167" t="s">
         <v>35</v>
       </c>
       <c r="Q167" t="s">
-        <v>2039</v>
+        <v>2042</v>
       </c>
       <c r="R167" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S167" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T167" t="s">
-        <v>39</v>
+        <v>308</v>
       </c>
       <c r="U167" t="s">
         <v>40</v>
       </c>
       <c r="V167" t="s">
-        <v>2040</v>
+        <v>2043</v>
       </c>
       <c r="W167" t="s">
-        <v>2041</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>2042</v>
+        <v>2045</v>
       </c>
       <c r="C168" t="s">
-        <v>2043</v>
+        <v>2046</v>
       </c>
       <c r="D168" t="s">
-        <v>2044</v>
+        <v>1303</v>
       </c>
       <c r="E168" t="s">
-        <v>519</v>
+        <v>2047</v>
       </c>
       <c r="F168">
-        <v>10049</v>
+        <v>16627</v>
       </c>
       <c r="G168" t="s">
-        <v>301</v>
+        <v>287</v>
       </c>
       <c r="H168" s="2">
-        <v>781411977362</v>
+        <v>380502817067</v>
       </c>
       <c r="I168" t="s">
-        <v>2045</v>
+        <v>2048</v>
       </c>
       <c r="J168" t="s">
-        <v>2046</v>
+        <v>2049</v>
       </c>
       <c r="K168" t="s">
-        <v>2047</v>
+        <v>2050</v>
       </c>
       <c r="L168" t="s">
-        <v>2048</v>
+        <v>2051</v>
       </c>
       <c r="M168" t="s">
-        <v>2049</v>
+        <v>2052</v>
       </c>
       <c r="N168" t="s">
-        <v>2050</v>
+        <v>2053</v>
       </c>
       <c r="O168" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="P168" t="s">
         <v>35</v>
       </c>
       <c r="Q168" t="s">
-        <v>2051</v>
+        <v>2054</v>
       </c>
       <c r="R168" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S168" t="s">
         <v>38</v>
       </c>
       <c r="T168" t="s">
-        <v>39</v>
+        <v>2055</v>
       </c>
       <c r="U168" t="s">
         <v>40</v>
       </c>
-      <c r="V168"/>
+      <c r="V168" t="s">
+        <v>2056</v>
+      </c>
       <c r="W168" t="s">
-        <v>39</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>2052</v>
+        <v>2058</v>
       </c>
       <c r="C169" t="s">
-        <v>2053</v>
+        <v>2059</v>
       </c>
       <c r="D169" t="s">
-        <v>2054</v>
+        <v>2060</v>
       </c>
       <c r="E169" t="s">
-        <v>2055</v>
+        <v>1189</v>
       </c>
       <c r="F169">
-        <v>20946</v>
+        <v>13339</v>
       </c>
       <c r="G169" t="s">
-        <v>46</v>
+        <v>2061</v>
       </c>
       <c r="H169" s="2">
-        <v>311603752310</v>
-[...3 lines deleted...]
-      </c>
+        <v>631228598057</v>
+      </c>
+      <c r="I169"/>
       <c r="J169" t="s">
-        <v>2056</v>
+        <v>2062</v>
       </c>
       <c r="K169" t="s">
-        <v>2057</v>
+        <v>2063</v>
       </c>
       <c r="L169" t="s">
-        <v>2058</v>
+        <v>2064</v>
       </c>
       <c r="M169" t="s">
-        <v>2059</v>
+        <v>2065</v>
       </c>
       <c r="N169" t="s">
-        <v>2060</v>
+        <v>2066</v>
       </c>
       <c r="O169" t="s">
         <v>106</v>
       </c>
       <c r="P169" t="s">
         <v>35</v>
       </c>
       <c r="Q169" t="s">
-        <v>2061</v>
+        <v>2067</v>
       </c>
       <c r="R169" t="s">
         <v>37</v>
       </c>
       <c r="S169" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T169" t="s">
         <v>308</v>
       </c>
       <c r="U169" t="s">
         <v>40</v>
       </c>
       <c r="V169" t="s">
-        <v>2062</v>
+        <v>2068</v>
       </c>
       <c r="W169" t="s">
-        <v>2063</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>2064</v>
+        <v>2070</v>
       </c>
       <c r="C170" t="s">
-        <v>2065</v>
+        <v>2071</v>
       </c>
       <c r="D170" t="s">
-        <v>1323</v>
+        <v>1303</v>
       </c>
       <c r="E170" t="s">
-        <v>2066</v>
+        <v>1177</v>
       </c>
       <c r="F170">
-        <v>16627</v>
+        <v>8569</v>
       </c>
       <c r="G170" t="s">
-        <v>287</v>
+        <v>339</v>
       </c>
       <c r="H170" s="2">
-        <v>380502817067</v>
-[...3 lines deleted...]
-      </c>
+        <v>381111865709</v>
+      </c>
+      <c r="I170"/>
       <c r="J170" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="K170" t="s">
-        <v>2069</v>
+        <v>2073</v>
       </c>
       <c r="L170" t="s">
-        <v>2070</v>
+        <v>2074</v>
       </c>
       <c r="M170" t="s">
-        <v>2071</v>
+        <v>2075</v>
       </c>
       <c r="N170" t="s">
-        <v>2072</v>
+        <v>2076</v>
       </c>
       <c r="O170" t="s">
-        <v>64</v>
+        <v>106</v>
       </c>
       <c r="P170" t="s">
         <v>35</v>
       </c>
       <c r="Q170" t="s">
-        <v>2073</v>
+        <v>2077</v>
       </c>
       <c r="R170" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="S170" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T170" t="s">
-        <v>2074</v>
+        <v>39</v>
       </c>
       <c r="U170" t="s">
         <v>40</v>
       </c>
       <c r="V170" t="s">
-        <v>2075</v>
+        <v>2078</v>
       </c>
       <c r="W170" t="s">
-        <v>2076</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="171" spans="1:23">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>2077</v>
+        <v>2080</v>
       </c>
       <c r="C171" t="s">
-        <v>2078</v>
+        <v>2081</v>
       </c>
       <c r="D171" t="s">
-        <v>2079</v>
+        <v>2025</v>
       </c>
       <c r="E171" t="s">
-        <v>1209</v>
+        <v>2082</v>
       </c>
       <c r="F171">
-        <v>13339</v>
+        <v>19039</v>
       </c>
       <c r="G171" t="s">
-        <v>2080</v>
+        <v>582</v>
       </c>
       <c r="H171" s="2">
-        <v>631228598057</v>
-[...1 lines deleted...]
-      <c r="I171"/>
+        <v>781716135508</v>
+      </c>
+      <c r="I171" t="s">
+        <v>28</v>
+      </c>
       <c r="J171" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
       <c r="K171" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
       <c r="L171" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="M171" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="N171" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="O171" t="s">
         <v>106</v>
       </c>
       <c r="P171" t="s">
         <v>35</v>
       </c>
       <c r="Q171" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="R171" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S171" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T171" t="s">
-        <v>308</v>
+        <v>39</v>
       </c>
       <c r="U171" t="s">
         <v>40</v>
       </c>
       <c r="V171" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="W171" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="C172" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
       <c r="D172" t="s">
-        <v>1323</v>
+        <v>2093</v>
       </c>
       <c r="E172" t="s">
-        <v>1197</v>
+        <v>2094</v>
       </c>
       <c r="F172">
-        <v>8569</v>
+        <v>24935</v>
       </c>
       <c r="G172" t="s">
-        <v>339</v>
+        <v>27</v>
       </c>
       <c r="H172" s="2">
-        <v>381111865709</v>
-[...1 lines deleted...]
-      <c r="I172"/>
+        <v>263520141046</v>
+      </c>
+      <c r="I172" t="s">
+        <v>28</v>
+      </c>
       <c r="J172" t="s">
-        <v>2091</v>
+        <v>2095</v>
       </c>
       <c r="K172" t="s">
-        <v>2092</v>
+        <v>2096</v>
       </c>
       <c r="L172" t="s">
-        <v>2093</v>
+        <v>2097</v>
       </c>
       <c r="M172" t="s">
-        <v>2094</v>
+        <v>2098</v>
       </c>
       <c r="N172" t="s">
-        <v>2095</v>
+        <v>2099</v>
       </c>
       <c r="O172" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P172" t="s">
         <v>35</v>
       </c>
       <c r="Q172" t="s">
-        <v>2096</v>
+        <v>2100</v>
       </c>
       <c r="R172" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S172" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T172" t="s">
         <v>39</v>
       </c>
       <c r="U172" t="s">
         <v>40</v>
       </c>
-      <c r="V172" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V172"/>
+      <c r="W172"/>
     </row>
     <row r="173" spans="1:23">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
       <c r="C173" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
       <c r="D173" t="s">
-        <v>2044</v>
+        <v>2103</v>
       </c>
       <c r="E173" t="s">
-        <v>2101</v>
+        <v>1908</v>
       </c>
       <c r="F173">
-        <v>19039</v>
+        <v>7253</v>
       </c>
       <c r="G173" t="s">
-        <v>580</v>
+        <v>423</v>
       </c>
       <c r="H173" s="2">
-        <v>781716135508</v>
-[...3 lines deleted...]
-      </c>
+        <v>100101606802</v>
+      </c>
+      <c r="I173"/>
       <c r="J173" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
       <c r="K173" t="s">
-        <v>2103</v>
+        <v>2105</v>
       </c>
       <c r="L173" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="M173" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
       <c r="N173" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="O173" t="s">
         <v>106</v>
       </c>
       <c r="P173" t="s">
         <v>35</v>
       </c>
       <c r="Q173" t="s">
-        <v>2107</v>
+        <v>2109</v>
       </c>
       <c r="R173" t="s">
-        <v>82</v>
+        <v>279</v>
       </c>
       <c r="S173" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T173" t="s">
-        <v>39</v>
+        <v>2110</v>
       </c>
       <c r="U173" t="s">
         <v>40</v>
       </c>
       <c r="V173" t="s">
-        <v>2108</v>
+        <v>2111</v>
       </c>
       <c r="W173" t="s">
-        <v>2109</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>2110</v>
+        <v>2113</v>
       </c>
       <c r="C174" t="s">
-        <v>2111</v>
+        <v>2114</v>
       </c>
       <c r="D174" t="s">
-        <v>2112</v>
+        <v>2115</v>
       </c>
       <c r="E174" t="s">
-        <v>2113</v>
-[...1 lines deleted...]
-      <c r="F174"/>
+        <v>99</v>
+      </c>
+      <c r="F174">
+        <v>9006</v>
+      </c>
       <c r="G174" t="s">
-        <v>27</v>
+        <v>2116</v>
       </c>
       <c r="H174" s="2">
-        <v>263520141046</v>
-[...3 lines deleted...]
-      </c>
+        <v>732600200483</v>
+      </c>
+      <c r="I174"/>
       <c r="J174" t="s">
-        <v>2114</v>
+        <v>2117</v>
       </c>
       <c r="K174" t="s">
-        <v>2115</v>
+        <v>2118</v>
       </c>
       <c r="L174" t="s">
-        <v>2116</v>
+        <v>2119</v>
       </c>
       <c r="M174" t="s">
-        <v>2117</v>
+        <v>2120</v>
       </c>
       <c r="N174" t="s">
-        <v>2118</v>
+        <v>2121</v>
       </c>
       <c r="O174" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P174" t="s">
         <v>35</v>
       </c>
       <c r="Q174" t="s">
-        <v>2119</v>
+        <v>2122</v>
       </c>
       <c r="R174" t="s">
-        <v>82</v>
+        <v>689</v>
       </c>
       <c r="S174" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T174" t="s">
-        <v>39</v>
+        <v>2123</v>
       </c>
       <c r="U174" t="s">
         <v>40</v>
       </c>
-      <c r="V174"/>
-      <c r="W174"/>
+      <c r="V174" t="s">
+        <v>2124</v>
+      </c>
+      <c r="W174" t="s">
+        <v>2125</v>
+      </c>
     </row>
     <row r="175" spans="1:23">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>2120</v>
+        <v>2126</v>
       </c>
       <c r="C175" t="s">
-        <v>2121</v>
+        <v>2127</v>
       </c>
       <c r="D175" t="s">
-        <v>2122</v>
+        <v>2128</v>
       </c>
       <c r="E175" t="s">
-        <v>1927</v>
+        <v>2129</v>
       </c>
       <c r="F175">
-        <v>7253</v>
+        <v>22506</v>
       </c>
       <c r="G175" t="s">
-        <v>423</v>
+        <v>2061</v>
       </c>
       <c r="H175" s="2">
-        <v>100101606802</v>
-[...1 lines deleted...]
-      <c r="I175"/>
+        <v>461105529177</v>
+      </c>
+      <c r="I175" t="s">
+        <v>28</v>
+      </c>
       <c r="J175" t="s">
-        <v>2123</v>
+        <v>2130</v>
       </c>
       <c r="K175" t="s">
-        <v>2124</v>
+        <v>2131</v>
       </c>
       <c r="L175" t="s">
-        <v>2125</v>
+        <v>2132</v>
       </c>
       <c r="M175" t="s">
-        <v>2126</v>
+        <v>2133</v>
       </c>
       <c r="N175" t="s">
-        <v>2127</v>
+        <v>2134</v>
       </c>
       <c r="O175" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P175" t="s">
         <v>35</v>
       </c>
       <c r="Q175" t="s">
-        <v>2128</v>
+        <v>2135</v>
       </c>
       <c r="R175" t="s">
-        <v>279</v>
+        <v>82</v>
       </c>
       <c r="S175" t="s">
-        <v>109</v>
+        <v>2136</v>
       </c>
       <c r="T175" t="s">
-        <v>2129</v>
+        <v>39</v>
       </c>
       <c r="U175" t="s">
         <v>40</v>
       </c>
-      <c r="V175" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V175"/>
       <c r="W175" t="s">
-        <v>2131</v>
+        <v>39</v>
       </c>
     </row>
     <row r="176" spans="1:23">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>2132</v>
+        <v>2137</v>
       </c>
       <c r="C176" t="s">
-        <v>2133</v>
+        <v>2138</v>
       </c>
       <c r="D176" t="s">
-        <v>2134</v>
+        <v>2139</v>
       </c>
       <c r="E176" t="s">
-        <v>99</v>
+        <v>245</v>
       </c>
       <c r="F176">
-        <v>9006</v>
+        <v>18587</v>
       </c>
       <c r="G176" t="s">
-        <v>2135</v>
+        <v>246</v>
       </c>
       <c r="H176" s="2">
-        <v>732600200483</v>
-[...1 lines deleted...]
-      <c r="I176"/>
+        <v>325001695122</v>
+      </c>
+      <c r="I176" t="s">
+        <v>28</v>
+      </c>
       <c r="J176" t="s">
-        <v>2136</v>
+        <v>2140</v>
       </c>
       <c r="K176" t="s">
-        <v>2137</v>
+        <v>2141</v>
       </c>
       <c r="L176" t="s">
-        <v>2138</v>
+        <v>2142</v>
       </c>
       <c r="M176" t="s">
-        <v>2139</v>
+        <v>2143</v>
       </c>
       <c r="N176" t="s">
-        <v>2140</v>
+        <v>2144</v>
       </c>
       <c r="O176" t="s">
         <v>106</v>
       </c>
       <c r="P176" t="s">
         <v>35</v>
       </c>
       <c r="Q176" t="s">
-        <v>2141</v>
+        <v>2145</v>
       </c>
       <c r="R176" t="s">
-        <v>687</v>
+        <v>37</v>
       </c>
       <c r="S176" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T176" t="s">
-        <v>2142</v>
+        <v>39</v>
       </c>
       <c r="U176" t="s">
         <v>40</v>
       </c>
       <c r="V176" t="s">
-        <v>2143</v>
+        <v>2146</v>
       </c>
       <c r="W176" t="s">
-        <v>2144</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="177" spans="1:23">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>2145</v>
+        <v>2148</v>
       </c>
       <c r="C177" t="s">
-        <v>2146</v>
+        <v>2149</v>
       </c>
       <c r="D177" t="s">
-        <v>2147</v>
+        <v>2150</v>
       </c>
       <c r="E177" t="s">
-        <v>2148</v>
+        <v>2151</v>
       </c>
       <c r="F177">
-        <v>22506</v>
+        <v>24077</v>
       </c>
       <c r="G177" t="s">
-        <v>2080</v>
+        <v>411</v>
       </c>
       <c r="H177" s="2">
-        <v>461105529177</v>
+        <v>431312163186</v>
       </c>
       <c r="I177" t="s">
         <v>28</v>
       </c>
       <c r="J177" t="s">
-        <v>2149</v>
+        <v>2152</v>
       </c>
       <c r="K177" t="s">
-        <v>2150</v>
+        <v>2153</v>
       </c>
       <c r="L177" t="s">
-        <v>2151</v>
+        <v>2154</v>
       </c>
       <c r="M177" t="s">
-        <v>2152</v>
+        <v>2155</v>
       </c>
       <c r="N177" t="s">
-        <v>2153</v>
+        <v>2156</v>
       </c>
       <c r="O177" t="s">
         <v>34</v>
       </c>
       <c r="P177" t="s">
         <v>35</v>
       </c>
       <c r="Q177" t="s">
-        <v>2154</v>
+        <v>2157</v>
       </c>
       <c r="R177" t="s">
         <v>82</v>
       </c>
       <c r="S177" t="s">
-        <v>2155</v>
+        <v>38</v>
       </c>
       <c r="T177" t="s">
         <v>39</v>
       </c>
       <c r="U177" t="s">
         <v>40</v>
       </c>
       <c r="V177"/>
       <c r="W177" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="178" spans="1:23">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="C178" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
       <c r="D178" t="s">
-        <v>2158</v>
+        <v>556</v>
       </c>
       <c r="E178" t="s">
-        <v>245</v>
+        <v>2160</v>
       </c>
       <c r="F178">
-        <v>18587</v>
+        <v>22295</v>
       </c>
       <c r="G178" t="s">
-        <v>246</v>
+        <v>301</v>
       </c>
       <c r="H178" s="2">
-        <v>325001695122</v>
+        <v>550618472040</v>
       </c>
       <c r="I178" t="s">
         <v>28</v>
       </c>
       <c r="J178" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="K178" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
       <c r="L178" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="M178" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="N178" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
       <c r="O178" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P178" t="s">
         <v>35</v>
       </c>
       <c r="Q178" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="R178" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S178" t="s">
         <v>38</v>
       </c>
       <c r="T178" t="s">
-        <v>39</v>
+        <v>2167</v>
       </c>
       <c r="U178" t="s">
         <v>40</v>
       </c>
       <c r="V178" t="s">
-        <v>2165</v>
+        <v>2168</v>
       </c>
       <c r="W178" t="s">
-        <v>2166</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="179" spans="1:23">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>2167</v>
+        <v>2170</v>
       </c>
       <c r="C179" t="s">
-        <v>2168</v>
+        <v>2171</v>
       </c>
       <c r="D179" t="s">
-        <v>2169</v>
+        <v>2172</v>
       </c>
       <c r="E179" t="s">
-        <v>2170</v>
+        <v>2173</v>
       </c>
       <c r="F179">
-        <v>24077</v>
+        <v>23604</v>
       </c>
       <c r="G179" t="s">
-        <v>411</v>
+        <v>399</v>
       </c>
       <c r="H179" s="2">
-        <v>431312163186</v>
+        <v>775101657518</v>
       </c>
       <c r="I179" t="s">
         <v>28</v>
       </c>
       <c r="J179" t="s">
-        <v>2171</v>
+        <v>2174</v>
       </c>
       <c r="K179" t="s">
-        <v>2172</v>
+        <v>2175</v>
       </c>
       <c r="L179" t="s">
-        <v>2173</v>
+        <v>2176</v>
       </c>
       <c r="M179" t="s">
-        <v>2174</v>
+        <v>2177</v>
       </c>
       <c r="N179" t="s">
-        <v>2175</v>
+        <v>2178</v>
       </c>
       <c r="O179" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P179" t="s">
         <v>35</v>
       </c>
       <c r="Q179" t="s">
-        <v>2176</v>
+        <v>2179</v>
       </c>
       <c r="R179" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="S179" t="s">
         <v>38</v>
       </c>
       <c r="T179" t="s">
         <v>39</v>
       </c>
       <c r="U179" t="s">
         <v>40</v>
       </c>
-      <c r="V179"/>
+      <c r="V179" t="s">
+        <v>538</v>
+      </c>
       <c r="W179" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>2177</v>
+        <v>2180</v>
       </c>
       <c r="C180" t="s">
-        <v>2178</v>
+        <v>2181</v>
       </c>
       <c r="D180" t="s">
-        <v>554</v>
+        <v>2182</v>
       </c>
       <c r="E180" t="s">
-        <v>2179</v>
+        <v>2183</v>
       </c>
       <c r="F180">
-        <v>22295</v>
+        <v>21646</v>
       </c>
       <c r="G180" t="s">
-        <v>301</v>
+        <v>796</v>
       </c>
       <c r="H180" s="2">
-        <v>550618472040</v>
+        <v>470600621446</v>
       </c>
       <c r="I180" t="s">
         <v>28</v>
       </c>
       <c r="J180" t="s">
-        <v>2180</v>
+        <v>2184</v>
       </c>
       <c r="K180" t="s">
-        <v>2181</v>
+        <v>2185</v>
       </c>
       <c r="L180" t="s">
-        <v>2182</v>
+        <v>2186</v>
       </c>
       <c r="M180" t="s">
-        <v>2183</v>
+        <v>2187</v>
       </c>
       <c r="N180" t="s">
-        <v>2184</v>
+        <v>2188</v>
       </c>
       <c r="O180" t="s">
         <v>34</v>
       </c>
       <c r="P180" t="s">
         <v>35</v>
       </c>
       <c r="Q180" t="s">
-        <v>2185</v>
+        <v>2189</v>
       </c>
       <c r="R180" t="s">
-        <v>253</v>
+        <v>279</v>
       </c>
       <c r="S180" t="s">
-        <v>38</v>
+        <v>2190</v>
       </c>
       <c r="T180" t="s">
-        <v>2186</v>
+        <v>2191</v>
       </c>
       <c r="U180" t="s">
         <v>40</v>
       </c>
       <c r="V180" t="s">
-        <v>2187</v>
+        <v>2192</v>
       </c>
       <c r="W180" t="s">
-        <v>2188</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="181" spans="1:23">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>2189</v>
+        <v>2194</v>
       </c>
       <c r="C181" t="s">
-        <v>2190</v>
+        <v>2195</v>
       </c>
       <c r="D181" t="s">
-        <v>2191</v>
+        <v>2196</v>
       </c>
       <c r="E181" t="s">
-        <v>2192</v>
+        <v>966</v>
       </c>
       <c r="F181">
-        <v>23604</v>
+        <v>14920</v>
       </c>
       <c r="G181" t="s">
-        <v>399</v>
+        <v>100</v>
       </c>
       <c r="H181" s="2">
-        <v>775101657518</v>
+        <v>290121908382</v>
       </c>
       <c r="I181" t="s">
         <v>28</v>
       </c>
       <c r="J181" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="K181" t="s">
-        <v>2194</v>
+        <v>2198</v>
       </c>
       <c r="L181" t="s">
-        <v>2195</v>
+        <v>2199</v>
       </c>
       <c r="M181" t="s">
-        <v>2196</v>
+        <v>2200</v>
       </c>
       <c r="N181" t="s">
-        <v>2197</v>
+        <v>2201</v>
       </c>
       <c r="O181" t="s">
         <v>106</v>
       </c>
       <c r="P181" t="s">
         <v>35</v>
       </c>
       <c r="Q181" t="s">
-        <v>2198</v>
+        <v>2202</v>
       </c>
       <c r="R181" t="s">
-        <v>37</v>
+        <v>279</v>
       </c>
       <c r="S181" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T181" t="s">
         <v>39</v>
       </c>
       <c r="U181" t="s">
         <v>40</v>
       </c>
-      <c r="V181"/>
+      <c r="V181" t="s">
+        <v>2203</v>
+      </c>
       <c r="W181" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="182" spans="1:23">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>2199</v>
+        <v>2204</v>
       </c>
       <c r="C182" t="s">
-        <v>2200</v>
+        <v>2205</v>
       </c>
       <c r="D182" t="s">
-        <v>2201</v>
+        <v>2206</v>
       </c>
       <c r="E182" t="s">
-        <v>2202</v>
+        <v>733</v>
       </c>
       <c r="F182">
-        <v>21646</v>
+        <v>4923</v>
       </c>
       <c r="G182" t="s">
-        <v>807</v>
+        <v>423</v>
       </c>
       <c r="H182" s="2">
-        <v>470600621446</v>
-[...3 lines deleted...]
-      </c>
+        <v>372900004741</v>
+      </c>
+      <c r="I182"/>
       <c r="J182" t="s">
-        <v>2203</v>
+        <v>2207</v>
       </c>
       <c r="K182" t="s">
-        <v>2204</v>
+        <v>2208</v>
       </c>
       <c r="L182" t="s">
-        <v>2205</v>
+        <v>2209</v>
       </c>
       <c r="M182" t="s">
-        <v>2206</v>
+        <v>2210</v>
       </c>
       <c r="N182" t="s">
-        <v>2207</v>
+        <v>2211</v>
       </c>
       <c r="O182" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P182" t="s">
         <v>35</v>
       </c>
       <c r="Q182" t="s">
-        <v>2208</v>
+        <v>2212</v>
       </c>
       <c r="R182" t="s">
-        <v>279</v>
+        <v>37</v>
       </c>
       <c r="S182" t="s">
-        <v>2209</v>
+        <v>109</v>
       </c>
       <c r="T182" t="s">
-        <v>2210</v>
+        <v>39</v>
       </c>
       <c r="U182" t="s">
         <v>40</v>
       </c>
       <c r="V182" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
       <c r="W182" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="183" spans="1:23">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="C183" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="D183" t="s">
-        <v>2215</v>
+        <v>1143</v>
       </c>
       <c r="E183" t="s">
-        <v>986</v>
+        <v>2217</v>
       </c>
       <c r="F183">
-        <v>14920</v>
+        <v>10369</v>
       </c>
       <c r="G183" t="s">
-        <v>100</v>
+        <v>339</v>
       </c>
       <c r="H183" s="2">
-        <v>290121908382</v>
-[...3 lines deleted...]
-      </c>
+        <v>662337118880</v>
+      </c>
+      <c r="I183"/>
       <c r="J183" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="K183" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="L183" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="M183" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="N183" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
       <c r="O183" t="s">
         <v>106</v>
       </c>
       <c r="P183" t="s">
         <v>35</v>
       </c>
       <c r="Q183" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="R183" t="s">
-        <v>279</v>
+        <v>37</v>
       </c>
       <c r="S183" t="s">
         <v>109</v>
       </c>
       <c r="T183" t="s">
-        <v>39</v>
+        <v>2224</v>
       </c>
       <c r="U183" t="s">
         <v>40</v>
       </c>
       <c r="V183" t="s">
-        <v>2222</v>
+        <v>2225</v>
       </c>
       <c r="W183" t="s">
-        <v>39</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="184" spans="1:23">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>2223</v>
+        <v>2227</v>
       </c>
       <c r="C184" t="s">
-        <v>2224</v>
+        <v>2228</v>
       </c>
       <c r="D184" t="s">
-        <v>2225</v>
+        <v>2229</v>
       </c>
       <c r="E184" t="s">
-        <v>744</v>
+        <v>2230</v>
       </c>
       <c r="F184">
-        <v>4923</v>
+        <v>19208</v>
       </c>
       <c r="G184" t="s">
-        <v>423</v>
+        <v>130</v>
       </c>
       <c r="H184" s="2">
-        <v>372900004741</v>
-[...1 lines deleted...]
-      <c r="I184"/>
+        <v>231519626004</v>
+      </c>
+      <c r="I184" t="s">
+        <v>28</v>
+      </c>
       <c r="J184" t="s">
-        <v>2226</v>
+        <v>2231</v>
       </c>
       <c r="K184" t="s">
-        <v>2227</v>
+        <v>2232</v>
       </c>
       <c r="L184" t="s">
-        <v>2228</v>
+        <v>2233</v>
       </c>
       <c r="M184" t="s">
-        <v>2229</v>
+        <v>2234</v>
       </c>
       <c r="N184" t="s">
-        <v>2230</v>
+        <v>2235</v>
       </c>
       <c r="O184" t="s">
         <v>106</v>
       </c>
       <c r="P184" t="s">
         <v>35</v>
       </c>
       <c r="Q184" t="s">
-        <v>2231</v>
+        <v>2236</v>
       </c>
       <c r="R184" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S184" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T184" t="s">
         <v>39</v>
       </c>
       <c r="U184" t="s">
         <v>40</v>
       </c>
       <c r="V184" t="s">
-        <v>2232</v>
+        <v>2237</v>
       </c>
       <c r="W184" t="s">
-        <v>2233</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="185" spans="1:23">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>2234</v>
+        <v>2239</v>
       </c>
       <c r="C185" t="s">
-        <v>2235</v>
+        <v>2240</v>
       </c>
       <c r="D185" t="s">
-        <v>1163</v>
+        <v>2241</v>
       </c>
       <c r="E185" t="s">
-        <v>2236</v>
+        <v>2242</v>
       </c>
       <c r="F185">
-        <v>10369</v>
+        <v>17681</v>
       </c>
       <c r="G185" t="s">
-        <v>339</v>
+        <v>2243</v>
       </c>
       <c r="H185" s="2">
-        <v>662337118880</v>
-[...1 lines deleted...]
-      <c r="I185"/>
+        <v>860220234124</v>
+      </c>
+      <c r="I185" t="s">
+        <v>340</v>
+      </c>
       <c r="J185" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="K185" t="s">
-        <v>2238</v>
+        <v>2245</v>
       </c>
       <c r="L185" t="s">
-        <v>2239</v>
+        <v>2246</v>
       </c>
       <c r="M185" t="s">
-        <v>2240</v>
+        <v>2247</v>
       </c>
       <c r="N185" t="s">
-        <v>2241</v>
+        <v>2248</v>
       </c>
       <c r="O185" t="s">
         <v>106</v>
       </c>
       <c r="P185" t="s">
         <v>35</v>
       </c>
       <c r="Q185" t="s">
-        <v>2242</v>
+        <v>2249</v>
       </c>
       <c r="R185" t="s">
         <v>37</v>
       </c>
       <c r="S185" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T185" t="s">
-        <v>2243</v>
+        <v>2250</v>
       </c>
       <c r="U185" t="s">
         <v>40</v>
       </c>
       <c r="V185" t="s">
-        <v>2244</v>
+        <v>2251</v>
       </c>
       <c r="W185" t="s">
-        <v>2245</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>2246</v>
+        <v>2253</v>
       </c>
       <c r="C186" t="s">
-        <v>2247</v>
+        <v>2254</v>
       </c>
       <c r="D186" t="s">
-        <v>2248</v>
+        <v>2255</v>
       </c>
       <c r="E186" t="s">
-        <v>2249</v>
+        <v>2256</v>
       </c>
       <c r="F186">
-        <v>19208</v>
+        <v>5053</v>
       </c>
       <c r="G186" t="s">
-        <v>130</v>
+        <v>1015</v>
       </c>
       <c r="H186" s="2">
-        <v>231519626004</v>
-[...3 lines deleted...]
-      </c>
+        <v>590300901511</v>
+      </c>
+      <c r="I186"/>
       <c r="J186" t="s">
-        <v>2250</v>
+        <v>2257</v>
       </c>
       <c r="K186" t="s">
-        <v>2251</v>
+        <v>2258</v>
       </c>
       <c r="L186" t="s">
-        <v>2252</v>
+        <v>2259</v>
       </c>
       <c r="M186" t="s">
-        <v>2253</v>
+        <v>2260</v>
       </c>
       <c r="N186" t="s">
-        <v>2254</v>
+        <v>2261</v>
       </c>
       <c r="O186" t="s">
         <v>106</v>
       </c>
       <c r="P186" t="s">
         <v>35</v>
       </c>
       <c r="Q186" t="s">
-        <v>2255</v>
+        <v>2262</v>
       </c>
       <c r="R186" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S186" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T186" t="s">
-        <v>39</v>
+        <v>2263</v>
       </c>
       <c r="U186" t="s">
         <v>40</v>
       </c>
       <c r="V186" t="s">
-        <v>2256</v>
+        <v>2264</v>
       </c>
       <c r="W186" t="s">
-        <v>2257</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="187" spans="1:23">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>2258</v>
+        <v>2266</v>
       </c>
       <c r="C187" t="s">
-        <v>2259</v>
+        <v>2267</v>
       </c>
       <c r="D187" t="s">
-        <v>2260</v>
+        <v>2268</v>
       </c>
       <c r="E187" t="s">
-        <v>2261</v>
+        <v>422</v>
       </c>
       <c r="F187">
-        <v>17681</v>
+        <v>17910</v>
       </c>
       <c r="G187" t="s">
-        <v>2262</v>
+        <v>423</v>
       </c>
       <c r="H187" s="2">
-        <v>860220234124</v>
-[...3 lines deleted...]
-      </c>
+        <v>772320320631</v>
+      </c>
+      <c r="I187"/>
       <c r="J187" t="s">
-        <v>2263</v>
+        <v>2269</v>
       </c>
       <c r="K187" t="s">
-        <v>2264</v>
+        <v>2270</v>
       </c>
       <c r="L187" t="s">
-        <v>2265</v>
+        <v>2271</v>
       </c>
       <c r="M187" t="s">
-        <v>2266</v>
+        <v>2272</v>
       </c>
       <c r="N187" t="s">
-        <v>2267</v>
+        <v>2273</v>
       </c>
       <c r="O187" t="s">
         <v>106</v>
       </c>
       <c r="P187" t="s">
         <v>35</v>
       </c>
       <c r="Q187" t="s">
-        <v>2268</v>
+        <v>2274</v>
       </c>
       <c r="R187" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S187" t="s">
         <v>38</v>
       </c>
       <c r="T187" t="s">
-        <v>2269</v>
+        <v>39</v>
       </c>
       <c r="U187" t="s">
         <v>40</v>
       </c>
       <c r="V187" t="s">
-        <v>2270</v>
+        <v>2275</v>
       </c>
       <c r="W187" t="s">
-        <v>2271</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="188" spans="1:23">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>2272</v>
+        <v>2277</v>
       </c>
       <c r="C188" t="s">
-        <v>2273</v>
+        <v>2278</v>
       </c>
       <c r="D188" t="s">
-        <v>2274</v>
+        <v>2279</v>
       </c>
       <c r="E188" t="s">
-        <v>2275</v>
+        <v>2280</v>
       </c>
       <c r="F188">
-        <v>5053</v>
+        <v>22980</v>
       </c>
       <c r="G188" t="s">
-        <v>1035</v>
+        <v>2281</v>
       </c>
       <c r="H188" s="2">
-        <v>590300901511</v>
-[...1 lines deleted...]
-      <c r="I188"/>
+        <v>784004416014</v>
+      </c>
+      <c r="I188" t="s">
+        <v>2282</v>
+      </c>
       <c r="J188" t="s">
-        <v>2276</v>
+        <v>2283</v>
       </c>
       <c r="K188" t="s">
-        <v>2277</v>
+        <v>2284</v>
       </c>
       <c r="L188" t="s">
-        <v>2278</v>
+        <v>2285</v>
       </c>
       <c r="M188" t="s">
-        <v>2279</v>
+        <v>2286</v>
       </c>
       <c r="N188" t="s">
-        <v>2280</v>
+        <v>2287</v>
       </c>
       <c r="O188" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P188" t="s">
         <v>35</v>
       </c>
       <c r="Q188" t="s">
-        <v>2281</v>
+        <v>2288</v>
       </c>
       <c r="R188" t="s">
-        <v>37</v>
+        <v>1891</v>
       </c>
       <c r="S188" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T188" t="s">
-        <v>2282</v>
+        <v>2289</v>
       </c>
       <c r="U188" t="s">
         <v>40</v>
       </c>
       <c r="V188" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="W188" t="s">
-        <v>2284</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="189" spans="1:23">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>2285</v>
+        <v>2292</v>
       </c>
       <c r="C189" t="s">
-        <v>2286</v>
+        <v>2293</v>
       </c>
       <c r="D189" t="s">
-        <v>2287</v>
+        <v>2294</v>
       </c>
       <c r="E189" t="s">
-        <v>422</v>
+        <v>2295</v>
       </c>
       <c r="F189">
-        <v>17910</v>
+        <v>11152</v>
       </c>
       <c r="G189" t="s">
-        <v>423</v>
+        <v>660</v>
       </c>
       <c r="H189" s="2">
-        <v>772320320631</v>
+        <v>352502440792</v>
       </c>
       <c r="I189"/>
       <c r="J189" t="s">
-        <v>2288</v>
+        <v>2296</v>
       </c>
       <c r="K189" t="s">
-        <v>2289</v>
+        <v>2297</v>
       </c>
       <c r="L189" t="s">
-        <v>2290</v>
+        <v>2298</v>
       </c>
       <c r="M189" t="s">
-        <v>2291</v>
+        <v>2299</v>
       </c>
       <c r="N189" t="s">
-        <v>2292</v>
+        <v>2300</v>
       </c>
       <c r="O189" t="s">
         <v>106</v>
       </c>
       <c r="P189" t="s">
         <v>35</v>
       </c>
       <c r="Q189" t="s">
-        <v>2293</v>
+        <v>2301</v>
       </c>
       <c r="R189" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S189" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T189" t="s">
-        <v>39</v>
+        <v>2302</v>
       </c>
       <c r="U189" t="s">
         <v>40</v>
       </c>
       <c r="V189" t="s">
-        <v>2294</v>
+        <v>2303</v>
       </c>
       <c r="W189" t="s">
-        <v>2295</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="190" spans="1:23">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>2296</v>
+        <v>2305</v>
       </c>
       <c r="C190" t="s">
-        <v>2297</v>
+        <v>2306</v>
       </c>
       <c r="D190" t="s">
-        <v>2298</v>
+        <v>1871</v>
       </c>
       <c r="E190" t="s">
-        <v>2299</v>
+        <v>471</v>
       </c>
       <c r="F190">
-        <v>22980</v>
+        <v>18963</v>
       </c>
       <c r="G190" t="s">
-        <v>2300</v>
+        <v>472</v>
       </c>
       <c r="H190" s="2">
-        <v>784004416014</v>
+        <v>166020365160</v>
       </c>
       <c r="I190" t="s">
-        <v>2301</v>
+        <v>28</v>
       </c>
       <c r="J190" t="s">
-        <v>2302</v>
+        <v>2307</v>
       </c>
       <c r="K190" t="s">
-        <v>2303</v>
+        <v>2308</v>
       </c>
       <c r="L190" t="s">
-        <v>2304</v>
+        <v>2309</v>
       </c>
       <c r="M190" t="s">
-        <v>2305</v>
+        <v>2310</v>
       </c>
       <c r="N190" t="s">
-        <v>2306</v>
+        <v>2311</v>
       </c>
       <c r="O190" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P190" t="s">
         <v>35</v>
       </c>
       <c r="Q190" t="s">
-        <v>2307</v>
+        <v>2312</v>
       </c>
       <c r="R190" t="s">
-        <v>1910</v>
+        <v>37</v>
       </c>
       <c r="S190" t="s">
         <v>38</v>
       </c>
       <c r="T190" t="s">
-        <v>2308</v>
+        <v>2313</v>
       </c>
       <c r="U190" t="s">
         <v>40</v>
       </c>
-      <c r="V190"/>
+      <c r="V190" t="s">
+        <v>2314</v>
+      </c>
       <c r="W190" t="s">
-        <v>2309</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="191" spans="1:23">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>2310</v>
+        <v>2316</v>
       </c>
       <c r="C191" t="s">
-        <v>2311</v>
+        <v>2317</v>
       </c>
       <c r="D191" t="s">
-        <v>2312</v>
+        <v>2318</v>
       </c>
       <c r="E191" t="s">
-        <v>2313</v>
+        <v>2319</v>
       </c>
       <c r="F191">
-        <v>11152</v>
+        <v>17085</v>
       </c>
       <c r="G191" t="s">
-        <v>658</v>
+        <v>1237</v>
       </c>
       <c r="H191" s="2">
-        <v>352502440792</v>
-[...1 lines deleted...]
-      <c r="I191"/>
+        <v>507562695614</v>
+      </c>
+      <c r="I191" t="s">
+        <v>28</v>
+      </c>
       <c r="J191" t="s">
-        <v>2314</v>
+        <v>2320</v>
       </c>
       <c r="K191" t="s">
-        <v>2315</v>
+        <v>2321</v>
       </c>
       <c r="L191" t="s">
-        <v>2316</v>
+        <v>2322</v>
       </c>
       <c r="M191" t="s">
-        <v>2317</v>
+        <v>2323</v>
       </c>
       <c r="N191" t="s">
-        <v>2318</v>
+        <v>2324</v>
       </c>
       <c r="O191" t="s">
         <v>106</v>
       </c>
       <c r="P191" t="s">
         <v>35</v>
       </c>
       <c r="Q191" t="s">
-        <v>2319</v>
+        <v>2325</v>
       </c>
       <c r="R191" t="s">
         <v>37</v>
       </c>
       <c r="S191" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T191" t="s">
-        <v>2320</v>
+        <v>39</v>
       </c>
       <c r="U191" t="s">
         <v>40</v>
       </c>
       <c r="V191" t="s">
-        <v>2321</v>
+        <v>2326</v>
       </c>
       <c r="W191" t="s">
-        <v>2322</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="192" spans="1:23">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>2323</v>
+        <v>2328</v>
       </c>
       <c r="C192" t="s">
-        <v>941</v>
+        <v>284</v>
       </c>
       <c r="D192" t="s">
-        <v>1890</v>
+        <v>2329</v>
       </c>
       <c r="E192" t="s">
-        <v>470</v>
+        <v>2330</v>
       </c>
       <c r="F192">
-        <v>18963</v>
+        <v>23286</v>
       </c>
       <c r="G192" t="s">
-        <v>471</v>
+        <v>411</v>
       </c>
       <c r="H192" s="2">
-        <v>166020365160</v>
+        <v>262312939040</v>
       </c>
       <c r="I192" t="s">
         <v>28</v>
       </c>
       <c r="J192" t="s">
-        <v>2324</v>
+        <v>2331</v>
       </c>
       <c r="K192" t="s">
-        <v>2325</v>
+        <v>2332</v>
       </c>
       <c r="L192" t="s">
-        <v>2326</v>
+        <v>2333</v>
       </c>
       <c r="M192" t="s">
-        <v>2327</v>
+        <v>2334</v>
       </c>
       <c r="N192" t="s">
-        <v>2328</v>
+        <v>2335</v>
       </c>
       <c r="O192" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P192" t="s">
         <v>35</v>
       </c>
       <c r="Q192" t="s">
-        <v>2329</v>
+        <v>2336</v>
       </c>
       <c r="R192" t="s">
-        <v>37</v>
+        <v>279</v>
       </c>
       <c r="S192" t="s">
         <v>38</v>
       </c>
       <c r="T192" t="s">
-        <v>2330</v>
+        <v>2337</v>
       </c>
       <c r="U192" t="s">
         <v>40</v>
       </c>
       <c r="V192" t="s">
-        <v>2331</v>
+        <v>2338</v>
       </c>
       <c r="W192" t="s">
-        <v>2332</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="193" spans="1:23">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>2333</v>
+        <v>2340</v>
       </c>
       <c r="C193" t="s">
-        <v>2334</v>
+        <v>2341</v>
       </c>
       <c r="D193" t="s">
-        <v>2335</v>
+        <v>2342</v>
       </c>
       <c r="E193" t="s">
-        <v>2336</v>
+        <v>1769</v>
       </c>
       <c r="F193">
-        <v>17085</v>
+        <v>6940</v>
       </c>
       <c r="G193" t="s">
-        <v>1257</v>
+        <v>1237</v>
       </c>
       <c r="H193" s="2">
-        <v>507562695614</v>
-[...3 lines deleted...]
-      </c>
+        <v>602712924820</v>
+      </c>
+      <c r="I193"/>
       <c r="J193" t="s">
-        <v>2337</v>
+        <v>2343</v>
       </c>
       <c r="K193" t="s">
-        <v>2338</v>
+        <v>2344</v>
       </c>
       <c r="L193" t="s">
-        <v>2339</v>
+        <v>2345</v>
       </c>
       <c r="M193" t="s">
-        <v>2340</v>
+        <v>2346</v>
       </c>
       <c r="N193" t="s">
-        <v>2341</v>
+        <v>2347</v>
       </c>
       <c r="O193" t="s">
         <v>106</v>
       </c>
       <c r="P193" t="s">
         <v>35</v>
       </c>
       <c r="Q193" t="s">
-        <v>2342</v>
+        <v>2348</v>
       </c>
       <c r="R193" t="s">
         <v>37</v>
       </c>
       <c r="S193" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T193" t="s">
         <v>39</v>
       </c>
       <c r="U193" t="s">
         <v>40</v>
       </c>
       <c r="V193" t="s">
-        <v>2343</v>
+        <v>2349</v>
       </c>
       <c r="W193" t="s">
-        <v>2344</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="194" spans="1:23">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>2345</v>
+        <v>2351</v>
       </c>
       <c r="C194" t="s">
-        <v>284</v>
+        <v>2352</v>
       </c>
       <c r="D194" t="s">
-        <v>2346</v>
+        <v>2353</v>
       </c>
       <c r="E194" t="s">
-        <v>2347</v>
+        <v>2354</v>
       </c>
       <c r="F194">
-        <v>23286</v>
+        <v>14984</v>
       </c>
       <c r="G194" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="H194" s="2">
-        <v>262312939040</v>
+        <v>165039948929</v>
       </c>
       <c r="I194" t="s">
-        <v>28</v>
+        <v>2355</v>
       </c>
       <c r="J194" t="s">
-        <v>2348</v>
+        <v>2356</v>
       </c>
       <c r="K194" t="s">
-        <v>2349</v>
+        <v>2357</v>
       </c>
       <c r="L194" t="s">
-        <v>2350</v>
+        <v>2358</v>
       </c>
       <c r="M194" t="s">
-        <v>2351</v>
+        <v>2359</v>
       </c>
       <c r="N194" t="s">
-        <v>2352</v>
+        <v>2360</v>
       </c>
       <c r="O194" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P194" t="s">
         <v>35</v>
       </c>
       <c r="Q194" t="s">
-        <v>2353</v>
+        <v>2361</v>
       </c>
       <c r="R194" t="s">
-        <v>279</v>
+        <v>37</v>
       </c>
       <c r="S194" t="s">
         <v>38</v>
       </c>
       <c r="T194" t="s">
-        <v>2354</v>
+        <v>2362</v>
       </c>
       <c r="U194" t="s">
         <v>40</v>
       </c>
       <c r="V194" t="s">
-        <v>2355</v>
+        <v>2363</v>
       </c>
       <c r="W194" t="s">
-        <v>2356</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="195" spans="1:23">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>2357</v>
+        <v>2365</v>
       </c>
       <c r="C195" t="s">
-        <v>2358</v>
+        <v>2366</v>
       </c>
       <c r="D195" t="s">
-        <v>2359</v>
+        <v>2367</v>
       </c>
       <c r="E195" t="s">
-        <v>1788</v>
+        <v>2368</v>
       </c>
       <c r="F195">
-        <v>6940</v>
+        <v>5324</v>
       </c>
       <c r="G195" t="s">
-        <v>1257</v>
+        <v>301</v>
       </c>
       <c r="H195" s="2">
-        <v>602712924820</v>
-[...1 lines deleted...]
-      <c r="I195"/>
+        <v>344400092261</v>
+      </c>
+      <c r="I195" t="s">
+        <v>2369</v>
+      </c>
       <c r="J195" t="s">
-        <v>2360</v>
+        <v>2370</v>
       </c>
       <c r="K195" t="s">
-        <v>2361</v>
+        <v>2371</v>
       </c>
       <c r="L195" t="s">
-        <v>2362</v>
+        <v>2372</v>
       </c>
       <c r="M195" t="s">
-        <v>2363</v>
+        <v>1135</v>
       </c>
       <c r="N195" t="s">
-        <v>2364</v>
+        <v>2373</v>
       </c>
       <c r="O195" t="s">
         <v>106</v>
       </c>
       <c r="P195" t="s">
         <v>35</v>
       </c>
       <c r="Q195" t="s">
-        <v>2365</v>
+        <v>2374</v>
       </c>
       <c r="R195" t="s">
         <v>37</v>
       </c>
       <c r="S195" t="s">
         <v>109</v>
       </c>
       <c r="T195" t="s">
-        <v>39</v>
+        <v>2375</v>
       </c>
       <c r="U195" t="s">
         <v>40</v>
       </c>
       <c r="V195" t="s">
-        <v>2366</v>
+        <v>2376</v>
       </c>
       <c r="W195" t="s">
-        <v>2367</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="196" spans="1:23">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>2368</v>
+        <v>2378</v>
       </c>
       <c r="C196" t="s">
-        <v>2369</v>
+        <v>2379</v>
       </c>
       <c r="D196" t="s">
-        <v>2370</v>
+        <v>1871</v>
       </c>
       <c r="E196" t="s">
-        <v>2371</v>
+        <v>372</v>
       </c>
       <c r="F196">
-        <v>14984</v>
+        <v>15050</v>
       </c>
       <c r="G196" t="s">
-        <v>423</v>
+        <v>373</v>
       </c>
       <c r="H196" s="2">
-        <v>165039948929</v>
+        <v>165811856593</v>
       </c>
       <c r="I196" t="s">
-        <v>2372</v>
+        <v>2380</v>
       </c>
       <c r="J196" t="s">
-        <v>2373</v>
+        <v>2381</v>
       </c>
       <c r="K196" t="s">
-        <v>2374</v>
+        <v>2382</v>
       </c>
       <c r="L196" t="s">
-        <v>2375</v>
+        <v>2383</v>
       </c>
       <c r="M196" t="s">
-        <v>2376</v>
+        <v>2384</v>
       </c>
       <c r="N196" t="s">
-        <v>2377</v>
+        <v>2385</v>
       </c>
       <c r="O196" t="s">
         <v>106</v>
       </c>
       <c r="P196" t="s">
         <v>35</v>
       </c>
       <c r="Q196" t="s">
-        <v>2378</v>
+        <v>2386</v>
       </c>
       <c r="R196" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S196" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T196" t="s">
-        <v>2379</v>
+        <v>2387</v>
       </c>
       <c r="U196" t="s">
         <v>40</v>
       </c>
       <c r="V196" t="s">
-        <v>2380</v>
+        <v>2388</v>
       </c>
       <c r="W196" t="s">
-        <v>2381</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="197" spans="1:23">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>2382</v>
+        <v>2390</v>
       </c>
       <c r="C197" t="s">
-        <v>2383</v>
+        <v>2391</v>
       </c>
       <c r="D197" t="s">
-        <v>2384</v>
+        <v>2392</v>
       </c>
       <c r="E197" t="s">
-        <v>2385</v>
+        <v>1384</v>
       </c>
       <c r="F197">
-        <v>5324</v>
+        <v>20487</v>
       </c>
       <c r="G197" t="s">
-        <v>301</v>
+        <v>385</v>
       </c>
       <c r="H197" s="2">
-        <v>344400092261</v>
+        <v>166016977072</v>
       </c>
       <c r="I197" t="s">
-        <v>2386</v>
+        <v>28</v>
       </c>
       <c r="J197" t="s">
-        <v>2387</v>
+        <v>2393</v>
       </c>
       <c r="K197" t="s">
-        <v>2388</v>
+        <v>2394</v>
       </c>
       <c r="L197" t="s">
-        <v>2389</v>
+        <v>2395</v>
       </c>
       <c r="M197" t="s">
-        <v>1155</v>
+        <v>2396</v>
       </c>
       <c r="N197" t="s">
-        <v>2390</v>
+        <v>2397</v>
       </c>
       <c r="O197" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P197" t="s">
         <v>35</v>
       </c>
       <c r="Q197" t="s">
-        <v>2391</v>
+        <v>2398</v>
       </c>
       <c r="R197" t="s">
-        <v>37</v>
+        <v>279</v>
       </c>
       <c r="S197" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T197" t="s">
-        <v>2392</v>
+        <v>39</v>
       </c>
       <c r="U197" t="s">
         <v>40</v>
       </c>
       <c r="V197" t="s">
-        <v>2393</v>
+        <v>2399</v>
       </c>
       <c r="W197" t="s">
-        <v>2394</v>
+        <v>39</v>
       </c>
     </row>
     <row r="198" spans="1:23">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>2395</v>
+        <v>2400</v>
       </c>
       <c r="C198" t="s">
-        <v>2396</v>
+        <v>2401</v>
       </c>
       <c r="D198" t="s">
-        <v>1890</v>
+        <v>2402</v>
       </c>
       <c r="E198" t="s">
-        <v>372</v>
+        <v>2295</v>
       </c>
       <c r="F198">
-        <v>15050</v>
+        <v>11044</v>
       </c>
       <c r="G198" t="s">
-        <v>373</v>
+        <v>660</v>
       </c>
       <c r="H198" s="2">
-        <v>165811856593</v>
-[...3 lines deleted...]
-      </c>
+        <v>245501245146</v>
+      </c>
+      <c r="I198"/>
       <c r="J198" t="s">
-        <v>2398</v>
+        <v>2403</v>
       </c>
       <c r="K198" t="s">
-        <v>2399</v>
+        <v>2404</v>
       </c>
       <c r="L198" t="s">
-        <v>2400</v>
+        <v>2405</v>
       </c>
       <c r="M198" t="s">
-        <v>2401</v>
+        <v>2406</v>
       </c>
       <c r="N198" t="s">
-        <v>2402</v>
+        <v>2407</v>
       </c>
       <c r="O198" t="s">
         <v>106</v>
       </c>
       <c r="P198" t="s">
         <v>35</v>
       </c>
       <c r="Q198" t="s">
-        <v>2403</v>
+        <v>2408</v>
       </c>
       <c r="R198" t="s">
-        <v>912</v>
+        <v>37</v>
       </c>
       <c r="S198" t="s">
         <v>109</v>
       </c>
       <c r="T198" t="s">
-        <v>2404</v>
+        <v>39</v>
       </c>
       <c r="U198" t="s">
         <v>40</v>
       </c>
       <c r="V198" t="s">
-        <v>2405</v>
+        <v>2409</v>
       </c>
       <c r="W198" t="s">
-        <v>2406</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="199" spans="1:23">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>2407</v>
+        <v>2411</v>
       </c>
       <c r="C199" t="s">
-        <v>2408</v>
+        <v>2412</v>
       </c>
       <c r="D199" t="s">
-        <v>2409</v>
+        <v>2413</v>
       </c>
       <c r="E199" t="s">
-        <v>694</v>
+        <v>2414</v>
       </c>
       <c r="F199">
-        <v>20487</v>
+        <v>11057</v>
       </c>
       <c r="G199" t="s">
-        <v>385</v>
+        <v>27</v>
       </c>
       <c r="H199" s="2">
-        <v>166016977072</v>
+        <v>612001935902</v>
       </c>
       <c r="I199" t="s">
-        <v>28</v>
+        <v>2415</v>
       </c>
       <c r="J199" t="s">
-        <v>2410</v>
+        <v>2416</v>
       </c>
       <c r="K199" t="s">
-        <v>2411</v>
+        <v>2417</v>
       </c>
       <c r="L199" t="s">
-        <v>2412</v>
+        <v>2418</v>
       </c>
       <c r="M199" t="s">
-        <v>2413</v>
+        <v>2419</v>
       </c>
       <c r="N199" t="s">
-        <v>2414</v>
+        <v>2420</v>
       </c>
       <c r="O199" t="s">
         <v>34</v>
       </c>
       <c r="P199" t="s">
         <v>35</v>
       </c>
       <c r="Q199" t="s">
-        <v>2415</v>
+        <v>2421</v>
       </c>
       <c r="R199" t="s">
-        <v>279</v>
+        <v>37</v>
       </c>
       <c r="S199" t="s">
         <v>38</v>
       </c>
       <c r="T199" t="s">
         <v>39</v>
       </c>
       <c r="U199" t="s">
         <v>40</v>
       </c>
       <c r="V199" t="s">
-        <v>2416</v>
+        <v>2422</v>
       </c>
       <c r="W199" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="200" spans="1:23">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>2417</v>
+        <v>2423</v>
       </c>
       <c r="C200" t="s">
-        <v>2418</v>
+        <v>2424</v>
       </c>
       <c r="D200" t="s">
-        <v>2419</v>
+        <v>2025</v>
       </c>
       <c r="E200" t="s">
-        <v>2313</v>
+        <v>2425</v>
       </c>
       <c r="F200">
-        <v>11044</v>
+        <v>5491</v>
       </c>
       <c r="G200" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="H200" s="2">
-        <v>245501245146</v>
+        <v>781101058552</v>
       </c>
       <c r="I200"/>
       <c r="J200" t="s">
-        <v>2420</v>
+        <v>2426</v>
       </c>
       <c r="K200" t="s">
-        <v>2421</v>
+        <v>2427</v>
       </c>
       <c r="L200" t="s">
-        <v>2422</v>
+        <v>2428</v>
       </c>
       <c r="M200" t="s">
-        <v>2423</v>
+        <v>1135</v>
       </c>
       <c r="N200" t="s">
-        <v>2424</v>
+        <v>2429</v>
       </c>
       <c r="O200" t="s">
         <v>106</v>
       </c>
       <c r="P200" t="s">
         <v>35</v>
       </c>
       <c r="Q200" t="s">
-        <v>2425</v>
+        <v>2430</v>
       </c>
       <c r="R200" t="s">
         <v>37</v>
       </c>
       <c r="S200" t="s">
         <v>109</v>
       </c>
       <c r="T200" t="s">
         <v>39</v>
       </c>
       <c r="U200" t="s">
         <v>40</v>
       </c>
       <c r="V200" t="s">
-        <v>2426</v>
+        <v>2431</v>
       </c>
       <c r="W200" t="s">
-        <v>2427</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="201" spans="1:23">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>2428</v>
+        <v>2433</v>
       </c>
       <c r="C201" t="s">
-        <v>2429</v>
+        <v>2434</v>
       </c>
       <c r="D201" t="s">
-        <v>2430</v>
+        <v>2435</v>
       </c>
       <c r="E201" t="s">
-        <v>2431</v>
+        <v>2436</v>
       </c>
       <c r="F201">
-        <v>11057</v>
+        <v>24310</v>
       </c>
       <c r="G201" t="s">
-        <v>27</v>
+        <v>2281</v>
       </c>
       <c r="H201" s="2">
-        <v>612001935902</v>
+        <v>290406535105</v>
       </c>
       <c r="I201" t="s">
-        <v>2432</v>
+        <v>28</v>
       </c>
       <c r="J201" t="s">
-        <v>2433</v>
+        <v>2437</v>
       </c>
       <c r="K201" t="s">
-        <v>2434</v>
+        <v>2438</v>
       </c>
       <c r="L201" t="s">
-        <v>2435</v>
+        <v>2439</v>
       </c>
       <c r="M201" t="s">
-        <v>2436</v>
+        <v>2440</v>
       </c>
       <c r="N201" t="s">
-        <v>2437</v>
+        <v>2441</v>
       </c>
       <c r="O201" t="s">
         <v>34</v>
       </c>
       <c r="P201" t="s">
         <v>35</v>
       </c>
       <c r="Q201" t="s">
-        <v>2438</v>
+        <v>2442</v>
       </c>
       <c r="R201" t="s">
         <v>37</v>
       </c>
       <c r="S201" t="s">
         <v>38</v>
       </c>
       <c r="T201" t="s">
         <v>39</v>
       </c>
       <c r="U201" t="s">
         <v>40</v>
       </c>
-      <c r="V201" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V201"/>
       <c r="W201" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="202" spans="1:23">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>2440</v>
+        <v>2443</v>
       </c>
       <c r="C202" t="s">
-        <v>2441</v>
+        <v>2444</v>
       </c>
       <c r="D202" t="s">
-        <v>2044</v>
+        <v>1212</v>
       </c>
       <c r="E202" t="s">
-        <v>2442</v>
+        <v>1942</v>
       </c>
       <c r="F202">
-        <v>5491</v>
+        <v>10216</v>
       </c>
       <c r="G202" t="s">
-        <v>658</v>
+        <v>117</v>
       </c>
       <c r="H202" s="2">
-        <v>781101058552</v>
+        <v>246303136203</v>
       </c>
       <c r="I202"/>
       <c r="J202" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
       <c r="K202" t="s">
-        <v>2444</v>
+        <v>2446</v>
       </c>
       <c r="L202" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
       <c r="M202" t="s">
-        <v>1155</v>
+        <v>2448</v>
       </c>
       <c r="N202" t="s">
-        <v>2446</v>
+        <v>2449</v>
       </c>
       <c r="O202" t="s">
         <v>106</v>
       </c>
       <c r="P202" t="s">
         <v>35</v>
       </c>
       <c r="Q202" t="s">
-        <v>2447</v>
+        <v>2450</v>
       </c>
       <c r="R202" t="s">
         <v>37</v>
       </c>
       <c r="S202" t="s">
         <v>109</v>
       </c>
       <c r="T202" t="s">
-        <v>39</v>
+        <v>2451</v>
       </c>
       <c r="U202" t="s">
         <v>40</v>
       </c>
       <c r="V202" t="s">
-        <v>2448</v>
+        <v>2452</v>
       </c>
       <c r="W202" t="s">
-        <v>2449</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="203" spans="1:23">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>2450</v>
+        <v>2454</v>
       </c>
       <c r="C203" t="s">
-        <v>2451</v>
+        <v>2455</v>
       </c>
       <c r="D203" t="s">
-        <v>2452</v>
+        <v>2456</v>
       </c>
       <c r="E203" t="s">
-        <v>2453</v>
+        <v>2457</v>
       </c>
       <c r="F203">
-        <v>24310</v>
+        <v>5532</v>
       </c>
       <c r="G203" t="s">
-        <v>2300</v>
+        <v>978</v>
       </c>
       <c r="H203" s="2">
-        <v>290406535105</v>
-[...3 lines deleted...]
-      </c>
+        <v>665800435269</v>
+      </c>
+      <c r="I203"/>
       <c r="J203" t="s">
-        <v>2454</v>
+        <v>2458</v>
       </c>
       <c r="K203" t="s">
-        <v>2455</v>
+        <v>2459</v>
       </c>
       <c r="L203" t="s">
-        <v>2456</v>
+        <v>2460</v>
       </c>
       <c r="M203" t="s">
-        <v>2457</v>
+        <v>2461</v>
       </c>
       <c r="N203" t="s">
-        <v>2458</v>
+        <v>2462</v>
       </c>
       <c r="O203" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P203" t="s">
         <v>35</v>
       </c>
       <c r="Q203" t="s">
-        <v>2459</v>
+        <v>2463</v>
       </c>
       <c r="R203" t="s">
         <v>37</v>
       </c>
       <c r="S203" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T203" t="s">
-        <v>39</v>
+        <v>2464</v>
       </c>
       <c r="U203" t="s">
         <v>40</v>
       </c>
-      <c r="V203"/>
+      <c r="V203" t="s">
+        <v>2465</v>
+      </c>
       <c r="W203" t="s">
-        <v>39</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="204" spans="1:23">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>2460</v>
+        <v>2467</v>
       </c>
       <c r="C204" t="s">
-        <v>2461</v>
+        <v>2468</v>
       </c>
       <c r="D204" t="s">
-        <v>1232</v>
+        <v>2469</v>
       </c>
       <c r="E204" t="s">
-        <v>1961</v>
+        <v>2470</v>
       </c>
       <c r="F204">
-        <v>10216</v>
+        <v>21267</v>
       </c>
       <c r="G204" t="s">
-        <v>117</v>
+        <v>1066</v>
       </c>
       <c r="H204" s="2">
-        <v>246303136203</v>
-[...1 lines deleted...]
-      <c r="I204"/>
+        <v>343525416713</v>
+      </c>
+      <c r="I204" t="s">
+        <v>28</v>
+      </c>
       <c r="J204" t="s">
-        <v>2462</v>
+        <v>2471</v>
       </c>
       <c r="K204" t="s">
-        <v>2463</v>
+        <v>2472</v>
       </c>
       <c r="L204" t="s">
-        <v>2464</v>
+        <v>2473</v>
       </c>
       <c r="M204" t="s">
-        <v>2465</v>
+        <v>2474</v>
       </c>
       <c r="N204" t="s">
-        <v>2466</v>
+        <v>2475</v>
       </c>
       <c r="O204" t="s">
         <v>106</v>
       </c>
       <c r="P204" t="s">
         <v>35</v>
       </c>
       <c r="Q204" t="s">
-        <v>2467</v>
+        <v>2476</v>
       </c>
       <c r="R204" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S204" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T204" t="s">
-        <v>2468</v>
+        <v>39</v>
       </c>
       <c r="U204" t="s">
         <v>40</v>
       </c>
       <c r="V204" t="s">
-        <v>2469</v>
+        <v>2477</v>
       </c>
       <c r="W204" t="s">
-        <v>2470</v>
+        <v>39</v>
       </c>
     </row>
     <row r="205" spans="1:23">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>2471</v>
+        <v>2478</v>
       </c>
       <c r="C205" t="s">
-        <v>2472</v>
+        <v>2479</v>
       </c>
       <c r="D205" t="s">
-        <v>2473</v>
+        <v>1720</v>
       </c>
       <c r="E205" t="s">
-        <v>2474</v>
+        <v>943</v>
       </c>
       <c r="F205">
-        <v>5532</v>
+        <v>18932</v>
       </c>
       <c r="G205" t="s">
-        <v>998</v>
+        <v>287</v>
       </c>
       <c r="H205" s="2">
-        <v>665800435269</v>
-[...1 lines deleted...]
-      <c r="I205"/>
+        <v>222509695004</v>
+      </c>
+      <c r="I205" t="s">
+        <v>28</v>
+      </c>
       <c r="J205" t="s">
-        <v>2475</v>
+        <v>2480</v>
       </c>
       <c r="K205" t="s">
-        <v>2476</v>
+        <v>2481</v>
       </c>
       <c r="L205" t="s">
-        <v>2477</v>
+        <v>2482</v>
       </c>
       <c r="M205" t="s">
-        <v>2478</v>
+        <v>2483</v>
       </c>
       <c r="N205" t="s">
-        <v>2479</v>
+        <v>2484</v>
       </c>
       <c r="O205" t="s">
         <v>106</v>
       </c>
       <c r="P205" t="s">
         <v>35</v>
       </c>
       <c r="Q205" t="s">
-        <v>2480</v>
+        <v>2485</v>
       </c>
       <c r="R205" t="s">
         <v>37</v>
       </c>
       <c r="S205" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T205" t="s">
-        <v>2481</v>
+        <v>2486</v>
       </c>
       <c r="U205" t="s">
         <v>40</v>
       </c>
       <c r="V205" t="s">
-        <v>2482</v>
+        <v>2487</v>
       </c>
       <c r="W205" t="s">
-        <v>2483</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="206" spans="1:23">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>2484</v>
+        <v>2489</v>
       </c>
       <c r="C206" t="s">
-        <v>2485</v>
+        <v>2490</v>
       </c>
       <c r="D206" t="s">
-        <v>2486</v>
+        <v>1871</v>
       </c>
       <c r="E206" t="s">
-        <v>2487</v>
+        <v>2491</v>
       </c>
       <c r="F206">
-        <v>21267</v>
+        <v>13324</v>
       </c>
       <c r="G206" t="s">
-        <v>1086</v>
+        <v>472</v>
       </c>
       <c r="H206" s="2">
-        <v>343525416713</v>
+        <v>166102629030</v>
       </c>
       <c r="I206" t="s">
-        <v>28</v>
+        <v>2492</v>
       </c>
       <c r="J206" t="s">
-        <v>2488</v>
+        <v>2493</v>
       </c>
       <c r="K206" t="s">
-        <v>2489</v>
+        <v>2494</v>
       </c>
       <c r="L206" t="s">
-        <v>2490</v>
+        <v>2495</v>
       </c>
       <c r="M206" t="s">
-        <v>2491</v>
+        <v>2496</v>
       </c>
       <c r="N206" t="s">
-        <v>2492</v>
+        <v>2497</v>
       </c>
       <c r="O206" t="s">
         <v>106</v>
       </c>
       <c r="P206" t="s">
         <v>35</v>
       </c>
       <c r="Q206" t="s">
-        <v>2493</v>
+        <v>2498</v>
       </c>
       <c r="R206" t="s">
-        <v>253</v>
+        <v>82</v>
       </c>
       <c r="S206" t="s">
         <v>38</v>
       </c>
       <c r="T206" t="s">
         <v>39</v>
       </c>
       <c r="U206" t="s">
         <v>40</v>
       </c>
       <c r="V206" t="s">
-        <v>1276</v>
+        <v>2499</v>
       </c>
       <c r="W206" t="s">
-        <v>39</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="207" spans="1:23">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>2494</v>
+        <v>2501</v>
       </c>
       <c r="C207" t="s">
-        <v>2495</v>
+        <v>2502</v>
       </c>
       <c r="D207" t="s">
-        <v>1739</v>
+        <v>2503</v>
       </c>
       <c r="E207" t="s">
-        <v>964</v>
+        <v>2504</v>
       </c>
       <c r="F207">
-        <v>18932</v>
+        <v>19357</v>
       </c>
       <c r="G207" t="s">
-        <v>287</v>
+        <v>1066</v>
       </c>
       <c r="H207" s="2">
-        <v>222509695004</v>
+        <v>420545438526</v>
       </c>
       <c r="I207" t="s">
-        <v>28</v>
+        <v>2505</v>
       </c>
       <c r="J207" t="s">
-        <v>2496</v>
+        <v>2506</v>
       </c>
       <c r="K207" t="s">
-        <v>2497</v>
+        <v>2507</v>
       </c>
       <c r="L207" t="s">
-        <v>2498</v>
+        <v>2508</v>
       </c>
       <c r="M207" t="s">
-        <v>2499</v>
+        <v>2509</v>
       </c>
       <c r="N207" t="s">
-        <v>2500</v>
+        <v>2510</v>
       </c>
       <c r="O207" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P207" t="s">
         <v>35</v>
       </c>
       <c r="Q207" t="s">
-        <v>2501</v>
+        <v>2511</v>
       </c>
       <c r="R207" t="s">
         <v>37</v>
       </c>
       <c r="S207" t="s">
         <v>38</v>
       </c>
       <c r="T207" t="s">
-        <v>2502</v>
+        <v>39</v>
       </c>
       <c r="U207" t="s">
         <v>40</v>
       </c>
       <c r="V207" t="s">
-        <v>2503</v>
+        <v>2512</v>
       </c>
       <c r="W207" t="s">
-        <v>2504</v>
+        <v>39</v>
       </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>2505</v>
+        <v>2513</v>
       </c>
       <c r="C208" t="s">
-        <v>2506</v>
+        <v>2514</v>
       </c>
       <c r="D208" t="s">
-        <v>1890</v>
+        <v>2515</v>
       </c>
       <c r="E208" t="s">
-        <v>2507</v>
+        <v>2516</v>
       </c>
       <c r="F208">
-        <v>13324</v>
+        <v>18859</v>
       </c>
       <c r="G208" t="s">
-        <v>471</v>
+        <v>423</v>
       </c>
       <c r="H208" s="2">
-        <v>166102629030</v>
+        <v>350700164438</v>
       </c>
       <c r="I208" t="s">
-        <v>2508</v>
+        <v>2517</v>
       </c>
       <c r="J208" t="s">
-        <v>2509</v>
+        <v>2518</v>
       </c>
       <c r="K208" t="s">
-        <v>2510</v>
+        <v>2519</v>
       </c>
       <c r="L208" t="s">
-        <v>2511</v>
+        <v>2520</v>
       </c>
       <c r="M208" t="s">
-        <v>2512</v>
+        <v>2521</v>
       </c>
       <c r="N208" t="s">
-        <v>2513</v>
+        <v>2522</v>
       </c>
       <c r="O208" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P208" t="s">
         <v>35</v>
       </c>
       <c r="Q208" t="s">
-        <v>2514</v>
+        <v>2523</v>
       </c>
       <c r="R208" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="S208" t="s">
         <v>38</v>
       </c>
       <c r="T208" t="s">
         <v>39</v>
       </c>
       <c r="U208" t="s">
         <v>40</v>
       </c>
       <c r="V208" t="s">
-        <v>2515</v>
+        <v>2524</v>
       </c>
       <c r="W208" t="s">
-        <v>2516</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="209" spans="1:23">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>2517</v>
+        <v>2526</v>
       </c>
       <c r="C209" t="s">
-        <v>2518</v>
+        <v>2527</v>
       </c>
       <c r="D209" t="s">
-        <v>2519</v>
+        <v>2528</v>
       </c>
       <c r="E209" t="s">
-        <v>2520</v>
+        <v>2529</v>
       </c>
       <c r="F209">
-        <v>19357</v>
+        <v>13420</v>
       </c>
       <c r="G209" t="s">
-        <v>1086</v>
+        <v>2281</v>
       </c>
       <c r="H209" s="2">
-        <v>420545438526</v>
-[...3 lines deleted...]
-      </c>
+        <v>231507932511</v>
+      </c>
+      <c r="I209"/>
       <c r="J209" t="s">
-        <v>2522</v>
+        <v>2530</v>
       </c>
       <c r="K209" t="s">
-        <v>2523</v>
+        <v>2531</v>
       </c>
       <c r="L209" t="s">
-        <v>2524</v>
+        <v>2532</v>
       </c>
       <c r="M209" t="s">
-        <v>2525</v>
+        <v>2533</v>
       </c>
       <c r="N209" t="s">
-        <v>2526</v>
+        <v>2534</v>
       </c>
       <c r="O209" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P209" t="s">
         <v>35</v>
       </c>
       <c r="Q209" t="s">
-        <v>2527</v>
+        <v>2535</v>
       </c>
       <c r="R209" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S209" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T209" t="s">
-        <v>39</v>
+        <v>2536</v>
       </c>
       <c r="U209" t="s">
         <v>40</v>
       </c>
       <c r="V209" t="s">
-        <v>2528</v>
+        <v>2537</v>
       </c>
       <c r="W209" t="s">
-        <v>39</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="210" spans="1:23">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>2529</v>
+        <v>2539</v>
       </c>
       <c r="C210" t="s">
-        <v>2530</v>
+        <v>2540</v>
       </c>
       <c r="D210" t="s">
-        <v>2531</v>
+        <v>794</v>
       </c>
       <c r="E210" t="s">
-        <v>2532</v>
+        <v>2541</v>
       </c>
       <c r="F210">
-        <v>18859</v>
+        <v>14504</v>
       </c>
       <c r="G210" t="s">
-        <v>423</v>
+        <v>373</v>
       </c>
       <c r="H210" s="2">
-        <v>350700164438</v>
-[...3 lines deleted...]
-      </c>
+        <v>505008649311</v>
+      </c>
+      <c r="I210"/>
       <c r="J210" t="s">
-        <v>2534</v>
+        <v>2542</v>
       </c>
       <c r="K210" t="s">
-        <v>2535</v>
+        <v>2543</v>
       </c>
       <c r="L210" t="s">
-        <v>2536</v>
+        <v>2544</v>
       </c>
       <c r="M210" t="s">
-        <v>2537</v>
+        <v>2545</v>
       </c>
       <c r="N210" t="s">
-        <v>2538</v>
+        <v>2546</v>
       </c>
       <c r="O210" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P210" t="s">
         <v>35</v>
       </c>
       <c r="Q210" t="s">
-        <v>2539</v>
+        <v>2547</v>
       </c>
       <c r="R210" t="s">
-        <v>37</v>
+        <v>279</v>
       </c>
       <c r="S210" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T210" t="s">
         <v>39</v>
       </c>
       <c r="U210" t="s">
         <v>40</v>
       </c>
       <c r="V210" t="s">
-        <v>2540</v>
+        <v>2548</v>
       </c>
       <c r="W210" t="s">
-        <v>2541</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="211" spans="1:23">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>2542</v>
+        <v>2550</v>
       </c>
       <c r="C211" t="s">
-        <v>2543</v>
+        <v>2551</v>
       </c>
       <c r="D211" t="s">
-        <v>2544</v>
+        <v>2552</v>
       </c>
       <c r="E211" t="s">
-        <v>2545</v>
+        <v>2553</v>
       </c>
       <c r="F211">
-        <v>13420</v>
+        <v>12426</v>
       </c>
       <c r="G211" t="s">
-        <v>2300</v>
+        <v>74</v>
       </c>
       <c r="H211" s="2">
-        <v>231507932511</v>
+        <v>182707643684</v>
       </c>
       <c r="I211"/>
       <c r="J211" t="s">
-        <v>2546</v>
+        <v>2554</v>
       </c>
       <c r="K211" t="s">
-        <v>2547</v>
+        <v>2555</v>
       </c>
       <c r="L211" t="s">
-        <v>2548</v>
+        <v>2556</v>
       </c>
       <c r="M211" t="s">
-        <v>2549</v>
+        <v>2557</v>
       </c>
       <c r="N211" t="s">
-        <v>2550</v>
+        <v>2558</v>
       </c>
       <c r="O211" t="s">
         <v>106</v>
       </c>
       <c r="P211" t="s">
         <v>35</v>
       </c>
       <c r="Q211" t="s">
-        <v>2551</v>
+        <v>2559</v>
       </c>
       <c r="R211" t="s">
-        <v>253</v>
+        <v>37</v>
       </c>
       <c r="S211" t="s">
         <v>109</v>
       </c>
       <c r="T211" t="s">
-        <v>2552</v>
+        <v>2560</v>
       </c>
       <c r="U211" t="s">
         <v>40</v>
       </c>
       <c r="V211" t="s">
-        <v>2553</v>
+        <v>2561</v>
       </c>
       <c r="W211" t="s">
-        <v>2554</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="212" spans="1:23">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>2555</v>
+        <v>2563</v>
       </c>
       <c r="C212" t="s">
-        <v>2556</v>
+        <v>2564</v>
       </c>
       <c r="D212" t="s">
-        <v>805</v>
+        <v>2565</v>
       </c>
       <c r="E212" t="s">
-        <v>2557</v>
+        <v>2566</v>
       </c>
       <c r="F212">
-        <v>14504</v>
+        <v>10430</v>
       </c>
       <c r="G212" t="s">
-        <v>373</v>
+        <v>978</v>
       </c>
       <c r="H212" s="2">
-        <v>505008649311</v>
+        <v>263622287799</v>
       </c>
       <c r="I212"/>
       <c r="J212" t="s">
-        <v>2558</v>
+        <v>2567</v>
       </c>
       <c r="K212" t="s">
-        <v>2559</v>
+        <v>2568</v>
       </c>
       <c r="L212" t="s">
-        <v>2560</v>
+        <v>2569</v>
       </c>
       <c r="M212" t="s">
-        <v>2561</v>
+        <v>2570</v>
       </c>
       <c r="N212" t="s">
-        <v>2562</v>
+        <v>2571</v>
       </c>
       <c r="O212" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P212" t="s">
         <v>35</v>
       </c>
       <c r="Q212" t="s">
-        <v>2563</v>
+        <v>2572</v>
       </c>
       <c r="R212" t="s">
-        <v>279</v>
+        <v>37</v>
       </c>
       <c r="S212" t="s">
         <v>109</v>
       </c>
       <c r="T212" t="s">
-        <v>39</v>
+        <v>2573</v>
       </c>
       <c r="U212" t="s">
         <v>40</v>
       </c>
       <c r="V212" t="s">
-        <v>2564</v>
+        <v>2574</v>
       </c>
       <c r="W212" t="s">
-        <v>2565</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="213" spans="1:23">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>2566</v>
+        <v>2576</v>
       </c>
       <c r="C213" t="s">
-        <v>2567</v>
+        <v>2577</v>
       </c>
       <c r="D213" t="s">
-        <v>2568</v>
+        <v>2060</v>
       </c>
       <c r="E213" t="s">
-        <v>2569</v>
+        <v>2578</v>
       </c>
       <c r="F213">
-        <v>12426</v>
+        <v>17528</v>
       </c>
       <c r="G213" t="s">
-        <v>74</v>
+        <v>399</v>
       </c>
       <c r="H213" s="2">
-        <v>182707643684</v>
-[...1 lines deleted...]
-      <c r="I213"/>
+        <v>471007403817</v>
+      </c>
+      <c r="I213" t="s">
+        <v>28</v>
+      </c>
       <c r="J213" t="s">
-        <v>2570</v>
+        <v>2579</v>
       </c>
       <c r="K213" t="s">
-        <v>2571</v>
+        <v>2580</v>
       </c>
       <c r="L213" t="s">
-        <v>2572</v>
+        <v>2581</v>
       </c>
       <c r="M213" t="s">
-        <v>2573</v>
+        <v>2582</v>
       </c>
       <c r="N213" t="s">
-        <v>2574</v>
+        <v>2583</v>
       </c>
       <c r="O213" t="s">
         <v>106</v>
       </c>
       <c r="P213" t="s">
         <v>35</v>
       </c>
       <c r="Q213" t="s">
-        <v>2575</v>
+        <v>2584</v>
       </c>
       <c r="R213" t="s">
         <v>37</v>
       </c>
       <c r="S213" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T213" t="s">
-        <v>2576</v>
+        <v>2585</v>
       </c>
       <c r="U213" t="s">
         <v>40</v>
       </c>
       <c r="V213" t="s">
-        <v>2577</v>
+        <v>2586</v>
       </c>
       <c r="W213" t="s">
-        <v>2578</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="214" spans="1:23">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>2579</v>
+        <v>2588</v>
       </c>
       <c r="C214" t="s">
-        <v>2580</v>
+        <v>2589</v>
       </c>
       <c r="D214" t="s">
-        <v>2581</v>
+        <v>2590</v>
       </c>
       <c r="E214" t="s">
-        <v>2582</v>
-[...1 lines deleted...]
-      <c r="F214"/>
+        <v>2591</v>
+      </c>
+      <c r="F214">
+        <v>12497</v>
+      </c>
       <c r="G214" t="s">
-        <v>100</v>
+        <v>2592</v>
       </c>
       <c r="H214" s="2">
-        <v>165040157720</v>
-[...3 lines deleted...]
-      </c>
+        <v>666001643384</v>
+      </c>
+      <c r="I214"/>
       <c r="J214" t="s">
-        <v>2583</v>
+        <v>2593</v>
       </c>
       <c r="K214" t="s">
-        <v>2584</v>
+        <v>2594</v>
       </c>
       <c r="L214" t="s">
-        <v>2585</v>
+        <v>2595</v>
       </c>
       <c r="M214" t="s">
-        <v>2586</v>
+        <v>2596</v>
       </c>
       <c r="N214" t="s">
-        <v>2587</v>
+        <v>2597</v>
       </c>
       <c r="O214" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P214" t="s">
         <v>35</v>
       </c>
       <c r="Q214" t="s">
-        <v>2588</v>
+        <v>2598</v>
       </c>
       <c r="R214" t="s">
-        <v>82</v>
+        <v>279</v>
       </c>
       <c r="S214" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="T214" t="s">
-        <v>39</v>
+        <v>2599</v>
       </c>
       <c r="U214" t="s">
         <v>40</v>
       </c>
-      <c r="V214"/>
-      <c r="W214"/>
+      <c r="V214" t="s">
+        <v>2600</v>
+      </c>
+      <c r="W214" t="s">
+        <v>2601</v>
+      </c>
     </row>
     <row r="215" spans="1:23">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>2589</v>
+        <v>2602</v>
       </c>
       <c r="C215" t="s">
-        <v>2590</v>
+        <v>2603</v>
       </c>
       <c r="D215" t="s">
-        <v>2591</v>
+        <v>299</v>
       </c>
       <c r="E215" t="s">
-        <v>2592</v>
+        <v>2604</v>
       </c>
       <c r="F215">
-        <v>10430</v>
+        <v>5783</v>
       </c>
       <c r="G215" t="s">
-        <v>998</v>
+        <v>796</v>
       </c>
       <c r="H215" s="2">
-        <v>263622287799</v>
+        <v>781403074180</v>
       </c>
       <c r="I215"/>
       <c r="J215" t="s">
-        <v>2593</v>
+        <v>2605</v>
       </c>
       <c r="K215" t="s">
-        <v>2594</v>
+        <v>2606</v>
       </c>
       <c r="L215" t="s">
-        <v>2595</v>
+        <v>2607</v>
       </c>
       <c r="M215" t="s">
-        <v>2596</v>
+        <v>2608</v>
       </c>
       <c r="N215" t="s">
-        <v>2597</v>
+        <v>2609</v>
       </c>
       <c r="O215" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="P215" t="s">
         <v>35</v>
       </c>
       <c r="Q215" t="s">
-        <v>2598</v>
+        <v>2610</v>
       </c>
       <c r="R215" t="s">
-        <v>37</v>
+        <v>82</v>
       </c>
       <c r="S215" t="s">
         <v>109</v>
       </c>
       <c r="T215" t="s">
-        <v>2599</v>
+        <v>2611</v>
       </c>
       <c r="U215" t="s">
         <v>40</v>
       </c>
       <c r="V215" t="s">
-        <v>2600</v>
+        <v>2612</v>
       </c>
       <c r="W215" t="s">
-        <v>2601</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="216" spans="1:23">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>2602</v>
+        <v>2614</v>
       </c>
       <c r="C216" t="s">
-        <v>2603</v>
+        <v>2615</v>
       </c>
       <c r="D216" t="s">
-        <v>2079</v>
+        <v>2616</v>
       </c>
       <c r="E216" t="s">
-        <v>2604</v>
+        <v>2617</v>
       </c>
       <c r="F216">
-        <v>17528</v>
+        <v>23647</v>
       </c>
       <c r="G216" t="s">
-        <v>399</v>
+        <v>314</v>
       </c>
       <c r="H216" s="2">
-        <v>471007403817</v>
+        <v>461108864448</v>
       </c>
       <c r="I216" t="s">
         <v>28</v>
       </c>
       <c r="J216" t="s">
-        <v>2605</v>
+        <v>2618</v>
       </c>
       <c r="K216" t="s">
-        <v>2606</v>
+        <v>2619</v>
       </c>
       <c r="L216" t="s">
-        <v>2607</v>
+        <v>2620</v>
       </c>
       <c r="M216" t="s">
-        <v>2608</v>
+        <v>2621</v>
       </c>
       <c r="N216" t="s">
-        <v>2609</v>
+        <v>2622</v>
       </c>
       <c r="O216" t="s">
-        <v>106</v>
+        <v>34</v>
       </c>
       <c r="P216" t="s">
         <v>35</v>
       </c>
       <c r="Q216" t="s">
-        <v>2610</v>
+        <v>2623</v>
       </c>
       <c r="R216" t="s">
         <v>37</v>
       </c>
       <c r="S216" t="s">
         <v>38</v>
       </c>
       <c r="T216" t="s">
-        <v>2611</v>
+        <v>39</v>
       </c>
       <c r="U216" t="s">
         <v>40</v>
       </c>
-      <c r="V216" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V216"/>
       <c r="W216" t="s">
-        <v>2613</v>
+        <v>39</v>
       </c>
     </row>
     <row r="217" spans="1:23">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>2614</v>
+        <v>2624</v>
       </c>
       <c r="C217" t="s">
-        <v>2615</v>
+        <v>2625</v>
       </c>
       <c r="D217" t="s">
-        <v>2616</v>
+        <v>2626</v>
       </c>
       <c r="E217" t="s">
-        <v>2617</v>
+        <v>1226</v>
       </c>
       <c r="F217">
-        <v>12497</v>
+        <v>19081</v>
       </c>
       <c r="G217" t="s">
-        <v>2618</v>
+        <v>87</v>
       </c>
       <c r="H217" s="2">
-        <v>666001643384</v>
-[...1 lines deleted...]
-      <c r="I217"/>
+        <v>165033110633</v>
+      </c>
+      <c r="I217" t="s">
+        <v>28</v>
+      </c>
       <c r="J217" t="s">
-        <v>2619</v>
+        <v>2627</v>
       </c>
       <c r="K217" t="s">
-        <v>2620</v>
+        <v>2628</v>
       </c>
       <c r="L217" t="s">
-        <v>2621</v>
+        <v>2629</v>
       </c>
       <c r="M217" t="s">
-        <v>2622</v>
+        <v>2630</v>
       </c>
       <c r="N217" t="s">
-        <v>2623</v>
+        <v>2631</v>
       </c>
       <c r="O217" t="s">
         <v>106</v>
       </c>
       <c r="P217" t="s">
         <v>35</v>
       </c>
       <c r="Q217" t="s">
-        <v>2624</v>
+        <v>2632</v>
       </c>
       <c r="R217" t="s">
-        <v>279</v>
+        <v>253</v>
       </c>
       <c r="S217" t="s">
-        <v>109</v>
+        <v>38</v>
       </c>
       <c r="T217" t="s">
-        <v>2625</v>
+        <v>39</v>
       </c>
       <c r="U217" t="s">
         <v>40</v>
       </c>
       <c r="V217" t="s">
-        <v>2626</v>
+        <v>2633</v>
       </c>
       <c r="W217" t="s">
-        <v>2627</v>
+        <v>39</v>
       </c>
     </row>
     <row r="218" spans="1:23">
-      <c r="A218">
-[...208 lines deleted...]
-      <c r="H221" s="2"/>
+      <c r="H218" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>