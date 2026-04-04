--- v0 (2025-11-13)
+++ v1 (2026-04-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Акт_члены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2620">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2654">
   <si>
     <t>№ реестровой записи</t>
   </si>
   <si>
     <t>Фамилия, имя, отчество АУ</t>
   </si>
   <si>
     <t>Дата рождения</t>
   </si>
   <si>
     <t>Место рождения</t>
   </si>
   <si>
     <t>Дата регистрации в реестре / дата решения о приёме в СРО</t>
   </si>
   <si>
     <t>Регистрационный номер в реестре</t>
   </si>
   <si>
     <t>Номер решения о приеме в члены СРО</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
@@ -137,51 +137,51 @@
   <si>
     <t>свидетельство №11/038406 от 29.03.2023г.</t>
   </si>
   <si>
     <t>Дисквалификации не имеет </t>
   </si>
   <si>
     <t>Судимости не имеет</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №УБК_14157/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 17.04.2023/16.04.2024
 Полис №Arbitr-3980975400-63284 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 17.04.2024/16.04.2025
 Полис ОАУ №14909/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 17.04.2025/16.04.2026
 </t>
   </si>
   <si>
     <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)</t>
   </si>
   <si>
     <t>взнос в размере 200 000 рублей внесен на счет компенсационного фонда</t>
   </si>
   <si>
-    <t>отсутствует</t>
+    <t>отсутствуют</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2024
 Результат: декабрь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Алексеева Ирина Валерьевна</t>
   </si>
   <si>
     <t>22.05.1975</t>
   </si>
   <si>
     <t>гор. Городец Горьковской обл.</t>
   </si>
   <si>
     <t>28.09.2023/28.09.2023</t>
   </si>
   <si>
     <t>Протокол №19</t>
   </si>
   <si>
@@ -191,149 +191,152 @@
   <si>
     <t>БВС 0136375 от 22.06.1998 Нижегородский коммерческий институт присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более двух лет, вкладыш в тудовую книжку ВТ-I №0300088 от 17.09.2015г.</t>
   </si>
   <si>
     <t>свидетельство №499/08-СР от 03.08.2023. выдано Союзом СРО АУ Северо-Запад </t>
   </si>
   <si>
     <t>свидетельство №11/038540 от 05.06.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №4306/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.09.2023/31.08.2024
 Полис ОАУ №10600/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.09.2024/31.08.2025
 Полис ОАУ №17955/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 01.09.2025/31.08.2026
 </t>
   </si>
   <si>
     <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)</t>
   </si>
   <si>
-    <t>отсутствуют</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">01.04.2025
 Результат: апрель 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Ананьев Виталий Петрович</t>
   </si>
   <si>
     <t>18.03.1974</t>
   </si>
   <si>
     <t>Оренбург</t>
   </si>
   <si>
     <t>07.02.2023/07.02.2023</t>
   </si>
   <si>
     <t>протокол №02</t>
   </si>
   <si>
     <t>460041 Оренбург, мкр.п.Ростоши, ул.Римская д.19    +7-903-395-02-38</t>
   </si>
   <si>
     <t>ВСГ 2459447 от 14.04.2004 ФГОУ ВПО "Оренбургский государственный университет" квалификация "экономист по финансам и кредиту"
 107724 0340437 ФГБОУ ВПО "Москоский государственный юридический унивеситет им.О.Е. Катуфина (МГЮА)" 12.05.2014, квалификацитя "юрист"</t>
   </si>
   <si>
     <t>стаж более 2-х лет АТ-VI №1723403</t>
   </si>
   <si>
     <t>протокол №47 от 03.02.2006 НП "СРО АУ Южный Урал"</t>
   </si>
   <si>
     <t>АВ №0205 21.07.2005 регистрационный №11/008862</t>
   </si>
   <si>
     <t>дисквалификации не имеет</t>
   </si>
   <si>
     <t>судимости не имеет</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №60/23/177/016719 от 30.01.2023 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 30.01.2023/29.01.2024
 Полис ОАУ №5610/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 30.01.2024/29.01.2025
 Полис ОАУ №12363/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ,127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 30.01.2025/29.01.2026
-</t>
-[...2 lines deleted...]
-    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49))</t>
+Полис ОАУ №20741/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 30.01.2026/29.01.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 13.11.2025  применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2024
 Результат: декабрь 2024 (Выявлены нарушения. Применена мера дисциплинарного воздействия в виде наложения  штрафа в размере 5 000 рублей)
 </t>
   </si>
   <si>
-    <t>Дата поступления  жалобы: 06.10.2025Податель жалобы: Прокуратура города СалаватаНаименование должника: ООО "Жилкомзаказчик"Результат проверки: выявлены нарушения</t>
+    <t xml:space="preserve">
+Дата поступления жалобы: 06.10.2025
+Податель жалобы: Прокуратура города Салавата
+Наименование должника: ООО "Жилкомзаказчик"
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Андронович Светлана Константиновна</t>
   </si>
   <si>
     <t>23.05.1972</t>
   </si>
   <si>
     <t>гор. Сыктывкар</t>
   </si>
   <si>
     <t>10.11.2025/10.11.2025</t>
   </si>
   <si>
     <t>Протокол №18</t>
   </si>
   <si>
     <t>18.12.2023 г. протокол №24 исключена из членов Союза "СРО АУ СЗ" по личному желанию</t>
   </si>
   <si>
     <t>167000, Республика Коми, Сыктывкар, Главпочтамт, а/я 744, 8 912-968-98-88, эл. почта: ask024@mail.ru</t>
   </si>
   <si>
     <t>ЦВ №381229 от 15.06.1994 Пермский ордена Трудового Красного Знамени государственный универсисет им.А.М. Горького по специальности: юриспруденция, присвоена квалификация юрист </t>
   </si>
   <si>
     <t>Стаж более 2-х лет определение суда дело №А29-418/2007</t>
   </si>
   <si>
     <t>свидетельство  №003-С/05 от 21.06.2005 выдано НП "СРО "Паритет"</t>
   </si>
   <si>
     <t>свидетельство №34/002529 от 09.12.2003</t>
   </si>
   <si>
-    <t xml:space="preserve">Полис ОАУ №18090/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
+    <t xml:space="preserve">Полис ОАУ №18090/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 15.08.2025/14.08.2026
 </t>
   </si>
   <si>
     <t>Анищенко Алексей Вадимович</t>
   </si>
   <si>
     <t>02.10.1988</t>
   </si>
   <si>
     <t>г. Кисловодск Ставропольского края</t>
   </si>
   <si>
     <t>21.08.2023/21.08.2023</t>
   </si>
   <si>
     <t>Протокол №16</t>
   </si>
   <si>
     <t>телефон +7-962-011-49-05, эл. почта: i@aanichenko.ru, 355017, г. Ставрополь, а/я 1824</t>
   </si>
   <si>
     <t>ВСА 0815154 от 02.07.2009 Российский государственный социальный университет присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
@@ -368,92 +371,94 @@
   <si>
     <t>г. Кинель Куйбышевской области</t>
   </si>
   <si>
     <t>30.06.2008/30.06.2008</t>
   </si>
   <si>
     <t>протокол №09</t>
   </si>
   <si>
     <t>artemevanata82@mail.ru ,  443081 г.Самара а/я 5677, 8-927-267-46-04</t>
   </si>
   <si>
     <t>ВСВ №0696322 от 30.06.2004 Московский государственный педагогический университет присуждена квалификация юрист по специальности "юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 2 лет справка ООО "НИКОС" (ИНН 6316085668) от 28.05.2008 №15, трудовая книжка  AT-IX №9785662 от 01.12.2003</t>
   </si>
   <si>
     <t>свидетельство  №242/06-СР от 26.06.2008 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/012079 от 28.01.2008</t>
   </si>
   <si>
-    <t>дисквалификация отсутствует</t>
+    <t>Дисквалификации не имеет</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №78Л16-60000530 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.07.2014/07.07.2015
 Полис №78-15/TPL16/781081 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.07.2015/07.07.2016
 Полис №52-16/TPL16/001402 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.07.2016/07.07.2017
 Полис №52-17/TPL16/002394 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  (с 20.01.2018 по 07.07.2018 дополнительное соглашение)
 Даты: 08.07.2017/07.07.2018
 Полис №596/АУ-2018 АО СГ "Спасские ворота"
 Даты: 08.07.2018/07.07.2019
 Полис №52-19/TPL16/003423 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.07.2019/07.07.2020
 Полис №52-20/TPL16/002670 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.07.2020/07.07.2021
 Полис №77-21/TPL16/001688 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 08.07.2021/07.07.2022
 Договор №60/22/177/011789 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.07.2022/07.07.2023
 Полис ОАУ №2833/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.07.2023/07.07.2024
 Полис ОАУ №9738/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.07.2024/07.07.2025
 Полис ОАУ №16650/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.07.2025/07.07.2026
 </t>
   </si>
   <si>
     <t>взнос в размере 50 000 рублей внесен на счет компенсационного фонда</t>
   </si>
   <si>
-    <t>01.04.2016/жалоба МИФНС РФ №3 по Волгоградской области</t>
+    <t>протокол от 13.01.2026, вынесено предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2014
 Результат: Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено
 01.10.2017
 Результат: Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено
 01.10.2020
 Результат: октябрь  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.10.2023
+Результат: Октябрь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ЗАО СК "Средневолжскстрой" ООО "ЧОП Редут" 18.06.2013 нарушения в действиях АУ отсутствуют  
 ООО "Ежовское" ГУ-Волгоградское РО ФСС РФ 14.01.2016 нарушения в действиях АУ отсутствуют  
 ООО "Ежовское" МИФНС РФ №3 по Волгоградской области 14.01.2016 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Камышинские Колбасы Соловьева" Камышинская городская прокуратура Волгоградской области 24.05.2016 нарушения в действиях АУ отсутствуют, ООО "Стадия-Плюс" УПФР в г.Пензе Пензенской области 05.08.2016 нарушения в действиях АУ отсутствуют,   ООО "Ежовское" ООО "Газпром трансгаз Волгоград" 24.11.2016 нарушения в действиях АУ отсутствуют,   ИП Демина М.А. ООО "Тренд-Инвест" 30.03.2017 нарушения в действиях АУ отсутствуют  
 гр. Котельникова В.В. ПАО КБ "Восточный" 02.06.2017 нарушения в действиях АУ отсутствуют, ООО "Новониколаевка" филиал №9 ГУ-Волгоградское РО ФСС РФ 12.09.2018 нарушения в действиях АУ отсутствуют  
 ООО "Липовские сады" филиал №14 ГУ- Волгоградское РО ФСС РФ 18.09.2018 нарушения в действиях АУ отсутствуют  
 ООО "Натали Проджект" фииал №7 ГУ - Волгоградское РО ФСС РФ 10.01.2019 нарушения в действиях АУ отсутствуют  
 ООО "АВВАЛ" филиал №7 ГУ - Волгоградское РО ФСС РФ 10.01.2019 нарушения в действиях АУ отсутствуют
 ООО "Новониколаевка" Межрайонная ИФНС России №3 по Волгоградской области 15.08.2019 нарушения в действиях АУ отсутствуют  
 Тулебаев А.М. Ершов Н.А. 22.10.2019 нарушения в действиях АУ отсутствуют  
 ООО "Липовские сады" МИФНС России №3 по Волгоградской области 21.11.2019 нарушения в действиях АУ отсутствуют  
 ООО "Липовские сады" Межрайонная ИФНС №3 по Волгоградской области 23.12.2019 нарушения в действиях АУ отсутствуют  
 Тулебаев А.М. Бабкин Я.Е. 21.01.2020 нарушения в действиях АУ отсутствуют  
 Дата поступления жалобы: 17.02.2021
 Податель жалобы: филиал №1 ГУ-Волгоградское РО
 Наименование должника: ООО "ПЛАСТ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 28.05.2021
 Податель жалобы: филиал №1 ГУ-Волгоградское РО ФСС РФ
 Наименование должника: ООО "ПЛАСТ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 21.07.2021
 Податель жалобы: филиал №1 ГУ-Волгоградское РО ФСС РФ
@@ -484,99 +489,110 @@
 Наименование должника: Новопольцева Ю.Н.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.11.2023
 Податель жалобы: Новопольцева Ю.Н.
 Наименование должника: Новопольцева Ю.Н.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.11.2023
 Податель жалобы: Новопольцева Ю.Н.
 Наименование должника: Новопольцева Ю.Н.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 29.11.2023
 Податель жалобы: Новопольцева Ю.Н.
 Наименование должника: Новопольцева Ю.Н.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.03.2024
 Податель жалобы: Новопольцева Ю.Н.
 Наименование должника: Новопольцева Ю.Н.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.03.2024
 Податель жалобы: Новопольцева Ю.Н.
 Наименование должника: Новопольцева Ю.Н.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 11.06.2024
 Податель жалобы: Новопольцева Ю.Н.
 Наименование должника: Новопольцева Ю.Н.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 19.08.2024Податель жалобы: Четверикова И.И.Наименование должника: Новопольцева Ю.Н.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 10.06.2025Податель жалобы: Поважук Р.Г.Наименование должника: Поважук Р.Г.Результат проверки: отказ от жалобы</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 19.08.2024
+Податель жалобы: Четверикова И.И.
+Наименование должника: Новопольцева Ю.Н.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 10.06.2025
+Податель жалобы: Поважук Р.Г.
+Наименование должника: Поважук Р.Г.
+Результат проверки: отказ от жалобы
+Дата поступления жалобы: 27.11.2025
+Податель жалобы: Прокуратура Автозаводского района г. Тольятти
+Наименование должника: Кантемирова И.А. , ООО "Путеец"
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Барников Владимир Александрович</t>
   </si>
   <si>
     <t>16.05.1981</t>
   </si>
   <si>
     <t>п. Куркино Куркинского района Тульской области</t>
   </si>
   <si>
     <t>03.02.2020/03.02.2020</t>
   </si>
   <si>
     <t>протокол №04</t>
   </si>
   <si>
     <t>394029, Воронежская область, г. Воронеж, ул. Ленинградская, д. 136, а/я 17, + 7-910-245-95-89, vovik136@icloud.com  </t>
   </si>
   <si>
     <t>ИВС 0109783 от 30.06.2003 Воронежская государственная технологическая академия присуждена квалификация инженер по специальности "технология бродильных производств и виноделие"  ВМА 0106328 от 20.01.2011 Воронежский государственный университет присуждена степень магистра экономики по направлению "Экономика"    ДКН №036036 от 17.05.2007г. Воронежская государственная технологическая академия присуждена ученая степень кандидата технических наук</t>
   </si>
   <si>
     <t>стаж более 1 года справка №3 от 04.08.2017г. ООО "НОВЫЕ ПЕРСПЕКТИВНЫЕ СИСТЕМЫ" (ИНН 3663101591)</t>
   </si>
   <si>
     <t>свидетельство №475/01-СР от 22.01.2020 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/032867 от 21.01.2020</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-20/TPL16/000459 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 30.01.2020/29.01.2021
 Полис №52-21/TPL16/000398 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 30.01.2021/29.01.2022
 Договор №Arbitr-3980975400-39884 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес: 107078, г. Москва, ул. Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 30.01.2022/29.01.2023
 Дополнительное соглашение №1 к договору №Arbitr-3980975400-39884 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 30.01.2022/29.01.2024
 Полис ОАУ №5952/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 30.01.2024/29.01.2025
 Полис ОАУ №12697/700/25 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 30.01.2025/29.01.2026
-</t>
-[...2 lines deleted...]
-    <t>ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)</t>
+Полис ОАУ №20746/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 30.01.2026/29.01.2027
+</t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2022
 Результат: Январь 2022  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.01.2025
 Результат: январь 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 10.03.2023
 Податель жалобы: Денисов А.В.
 Наименование должника: ООО "Деловые поставки"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.03.2023
 Податель жалобы: Денисов А.В.
 Наименование должника: ООО "Деловые поставки"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 21.03.2023
 Податель жалобы: Денисов А.В.
 Наименование должника: ООО "Деловые поставки"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 27.03.2023
 Податель жалобы: Денисов А.В.
 Наименование должника: ООО "Деловые поставки"
@@ -610,51 +626,63 @@
 Наименование должника: ООО "Деловые поставки"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.09.2023
 Податель жалобы: Денисов А.В.
 Наименование должника: ООО "Деловые поставки"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.01.2024
 Податель жалобы: Денисов А.В.
 Наименование должника: ООО "Деловые поставки"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 14.03.2024
 Податель жалобы: Пономарев Ю.Д.
 Наименование должника: Анжуйская М.Я.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.06.2024
 Податель жалобы: ООО "Скорость Света"
 Наименование должника: ООО "Деловые поставки"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 23.07.2024
 Податель жалобы: Денисов А.В.
 Наименование должника: ООО "Деловые поставки"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.09.2024
 Податель жалобы: ООО "Лотос ТЕХ"
 Наименование должника: ООО ТД "Красная поляна"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 24.06.2025Податель жалобы: Кривенок Т.В.Наименование должника: Кривенок И.С.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 04.06.2024Податель жалобы: Денисов А.В.Наименование должника: ООО "Деловые поставки"Результат проверки: прекращеноДата поступления  жалобы: 10.06.2024Податель жалобы: ООО "Скорость Света"Наименование должника: ООО "Деловые поставки"Результат проверки: прекращено</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 24.06.2025
+Податель жалобы: Кривенок Т.В.
+Наименование должника: Кривенок И.С.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 04.06.2024
+Податель жалобы: Денисов А.В.
+Наименование должника: ООО "Деловые поставки"
+Результат проверки: прекращено
+Дата поступления жалобы: 10.06.2024
+Податель жалобы: ООО "Скорость Света"
+Наименование должника: ООО "Деловые поставки"
+Результат проверки: прекращено</t>
   </si>
   <si>
     <t>Барышников Олег Аркадьевич</t>
   </si>
   <si>
     <t>14.03.1964</t>
   </si>
   <si>
     <t>пос. Нижняя Пойма Нижне-Ингашского района Красноярского края</t>
   </si>
   <si>
     <t>18.12.2009/18.12.2009</t>
   </si>
   <si>
     <t>протокол №22</t>
   </si>
   <si>
     <t>8 (4233) 734874, baryshnikov06@mail.ru, 680013 Хабаровск,а/я 43/32</t>
   </si>
   <si>
     <t>РВ №583147 30.05.1991 Омский государственный институт физической культуры по специальности: физическая культура и спорт, присвоена квалификация: преподаватель-тренер по легкой атлетике</t>
   </si>
   <si>
     <t>стаж более 2 лет  АТ-III №4163850 от 20.09.1982</t>
   </si>
@@ -742,51 +770,56 @@
   <si>
     <t xml:space="preserve">Полис №22Л-16-60000509 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.05.2014/22.05.2015
 Полис №22-15/TPL16/781016 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.05.2015/22.05.2016
 Полис №22-16/TPL16/001176 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.05.2016/22.05.2017
 Полис №22-17/TPL16/001908 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.05.2017/22.05.2018
 Полис №П174745-29-18 ООО "Страховое общество "Помощь"
 Даты: 23.05.2018/22.05.2019
 Полис №П183088-29-19 ООО "Страховое общество "Помощь"
 Даты: 23.05.2019/22.05.2020
 Полис №П191057-29-29 ООО "Страховое общество "Помощь"
 Даты: 23.05.2020/22.05.2021
 Договор №086/АУ-2021 АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Центральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 01.02.2021/31.01.2022
 Договор №60/22/177/007620 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 23.01.2022/22.01.2023
 Полис ОАУ №0400/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.01.2023/21.01.2024
 Полис ОАУ №5482/700/24  ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.01.2024/21.02.2025
 Полис ОАУ №13029/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 22.02.2025/21.02.2026
-</t>
+Полис ОАУ №21345/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 22.02.2026/21.02.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 10.05.2016, предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2016
 Результат: Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено
 01.07.2019
 Результат: Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено
 01.06.2022
 Результат: июнь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.06.2025
 Результат: июнь 2025 (Выявлены нарушения. Применена мера дисциплинарного воздействия  в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ОАО "Слава" Гурганов А.А., Куликов Н.Ф. 21.01.2016 нарушения в действиях АУ отсутствуют , ОАО "Слава" СУ СК России по Алтайскому краю 29.03.2016 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Техносервис-И" ПАО "Промсвязьбанк" 01.02.2017 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 07.03.2024
 Податель жалобы: Управление Росреестра по Алтайскому краю
 Наименование должника: ООО "ПО "Железобетон" имени В.М. Мозырского
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.09.2024
 Податель жалобы: Санькова А.Ю.
 Наименование должника: Аржанников А.С.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Башмаков Вячеслав Вячеславович</t>
@@ -824,51 +857,51 @@
 Полис №15/TPL16/781774 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 24.10.2015/23.10.2016
 Полис №52-16/TPL16/002245 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 24.10.2016/23.10.2017
 Полис №52-17/TPL16/003820 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" ; с 01.06.2018 по 23.10.2018 дополнительное соглашение
 Даты: 24.10.2017/23.10.2018
 Полис №52-18/THL16/004176 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 24.10.2018/23.10.2019
 Полис №1555/АУ-2019 АО Страховая группа "Спасские ворота"
 Даты: 24.10.2019/23.10.2020
 Полис № УБК_6479/АУ-2020 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 24.10.2020/23.10.2021
 Договор №60/21/177/005509 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 24.10.2021/23.10.2022
 Полис №УБК_12935/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 24.10.2022/23.10.2023
 Полис ОАУ №4606/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 23.10.2023/24.10.2024
 Полис ОАУ №10892/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 24.10.2024/23.10.2025
 Полис ОАУ №18681/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 24.10.2025/23.10.2026
 </t>
   </si>
   <si>
-    <t>Якушев Д.Л. Жалоба Якушев Д.Л. 06.07.2020 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
+    <t>протокол от 14.08.2020г., предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2015
 Результат: Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено
 01.12.2018
 Результат: Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено
 01.12.2021
 Результат: декабрь 2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.12.2024
 Результат: декабрь 2024  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ОАО "СФ "МАДРИГАЛ" Говорин Д.А. 05.12.2014 нарушения в действиях АУ отсутствуют , ООО "АРТ Студио Элис" ИФНС РФ №43 по г. Москве 26.12.2016 нарушения в действиях АУ отсутствуют  
 ООО «ЛЭНДЛИВ-ЭСТЕЙТ-Т» ДНП "Коттеджный поселок Вестрн" 20.09.2017 нарушения в действиях АУ отсутствуют  
 ООО "Архи-Тек Авто" Гребеньков Д.Е. 06.02.2018 нарушения в действиях АУ отсутствуют 
 ООО "Основное производство" Росреестр 16.03.2018 нарушения в действиях АУ отсутствуют
 АО ТД "Техпроект" бывшие работники АО ТД "Техпроект" 24.08.2018 нарушения в действиях АУ отсутствуют  
 ООО "ДОР-С" Васильев А.О. 01.04.2019 нарушения в действиях АУ отсутствуют                                                                                     Якушев Д.Л. Якушев Д.Л. 06.07.2020 выявлены нарушения, применена мера ответственности в виде предупреждения  
 Мещеряков О.Е. ИП Горбунов Е.Н. 11.01.2021 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 07.07.2021
 Податель жалобы: Алексеева Н.С.
 Наименование должника: Алексеев И.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 18.04.2023
@@ -880,194 +913,193 @@
     <t>Белов Алексей Робертович</t>
   </si>
   <si>
     <t>05.01.1963</t>
   </si>
   <si>
     <t>гор. Пермь</t>
   </si>
   <si>
     <t>15.02.2011/15.02.2011</t>
   </si>
   <si>
     <t>+7 (912) 889 25 01, alex.belov@mail.ru; 614000, г. Пермь, а/я 328</t>
   </si>
   <si>
     <t>КВ №280871 от 28.06.1984 Пермский ордена Трудового Красного Знамени государственный университет им. А.М. Горького по специальности: "Правоведение", присвоена квалификация: "Юрист"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-II №9178327 от 02.12.1981</t>
   </si>
   <si>
     <t>свидетельство №282/02-СР от 15.02.2011 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/015918 от 04.08.2010</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дисквалификации не имеет</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №78Л16-60000337 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.02.2014/19.02.2015
 Полис №15/TPL16/520276 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.02.2015/19.02.2016
 Полис №16-16/TPL16/000115 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.02.2016/19.02.2017
 Полис №16-16/TPL16/003038 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.01.2017/08.01.2018
 Полис №16-17/TPL16/004906 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.01.2018/08.01.2019
 Полис №52-19/TPL16/000093 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.01.2019/08.01.2020
 Полис №52-19/TPL16/006188 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.01.2020/08.01.2021
 Полис №52-19/TPL16/006188 дополнительное соглашение №1 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 09.01.2021/08.01.2022
 Полис №77-21/TPL16/003068 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 09.01.2022/08.01.2023
 Полис №Aarbitr-3980975400-14217 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М
 Даты: 09.01.2023/08.01.2024
 Договор  ОАУ №5616/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 09.01.2024/08.01.2025
 Полис №12120/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 09.01.2025/06.01.2026
+Полис ОАУ №20138/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма- 10 000 000 руб.
+Даты: 09.01.2026/08.01.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2014
 Результат: Октябрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.09.2017
 Результат: Сентябрь 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.08.2020
 Результат: Август 2020  (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований ФЗ "О несостоятельности (банкротстве)")
 01.09.2023
 Результат: сентябрь  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "АРТ Студио Элис" ИФНС РФ №43 по г. Москве 26.12.2016 нарушения в действиях АУ отсутствуют</t>
   </si>
   <si>
     <t>Белов Роман Сергеевич</t>
   </si>
   <si>
     <t>13.05.1981</t>
   </si>
   <si>
     <t>г.Мурманск</t>
   </si>
   <si>
     <t>10.04.2023/10.04.2023</t>
   </si>
   <si>
     <t>19.07.2021 г. исключен из числа членов Союза СРО АУ СЗ</t>
   </si>
   <si>
     <t>г.Санкт-Петербург а/я 23, телефон 8-812-407-80-77</t>
   </si>
   <si>
     <t>Санкт-Петербургский государственный университет, "юриспруденция", юрист, диплом ИВС 0736349</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-IX №1761589 от 01.12.2001</t>
   </si>
   <si>
     <t>свдетельство №222 от 05.09.2008г.</t>
   </si>
   <si>
     <t>свидетельство №11/012176 от 03.03.2008</t>
   </si>
   <si>
-    <t>не судим</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Договор №60/23/177/016723 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 27.03.2023/26.03.2024
 Договор №60/24/177/022560 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 27.03.2024/26.03.2025
 Договор №60/25/177/027146 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37, страховая сумма 10000000 рублей. Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 27.03.2025/26.03.2026
+Договор №60/26/177/03260 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ , страховая сумма 10 000 000 руб.
+Даты: 27.03.2026/26.03.2027
 </t>
   </si>
   <si>
     <t>ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ</t>
   </si>
   <si>
     <t>взнос в КФ 200000 р.</t>
   </si>
   <si>
     <t xml:space="preserve">01.03.2025
 Результат: март 2025 (Выявлены нарушения. Применена мера дисциплинарного воздействия  в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>Беляков Дмитрий Александрович</t>
   </si>
   <si>
     <t>07.03.1989</t>
   </si>
   <si>
     <t>гор. Горький</t>
   </si>
   <si>
     <t>09.04.2021/09.04.2021</t>
   </si>
   <si>
     <t>603000, город Нижний Новгород, а/я 210, Телефон: +7-920-027-10-08, эл. почта lawyer52nn@gmail.com</t>
   </si>
   <si>
     <t>ВСГ 5964757 от 17.06.2011 Нижегородский государственный лингвистический университет им. Н.А. Добролюбова присуждена квалификация: лингвист, переводчик (французский и английский языки) по специальности "Перевод и переводоведение" К №51968 от 30.05.2011 Нижегородский государственный университет им. Н.И. Лобачевского присуждена квалификация юрист по специальности "Юриспруденция" 07.12.2018г. №34 присуждена ученая степень кандидата юридических наук</t>
   </si>
   <si>
     <t>стаж более 2 лет ТК-III №3826213 от 01.10.2010</t>
   </si>
   <si>
     <t>свидетельство №489/04-СР от 07.04.2021 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/032246 оит 08.07.2020</t>
-  </si>
-[...1 lines deleted...]
-    <t>Фамилия, имя, отчество АУ </t>
   </si>
   <si>
     <t xml:space="preserve">полис №77-21/TPL16/001146 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.04.2021/11.04.2022
 Полис №Arbitr-3980975400-46399 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 12.04.2022/11.04.2023
 Договор ОАУ № 1325/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.04.2023/11.04.2024
 Полис ОАУ №7121/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.04.2024/11.04.2025
 Полис ОАУ №14380/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 12.04.2025/11.04.2026
+Полис ОАУ №22292/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 12.04.2026/11.04.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2023
 Результат: январь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.01.2026
+Результат: январь 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Болдырев Александр Юрьевич</t>
   </si>
   <si>
     <t>14.10.1974</t>
   </si>
   <si>
     <t>с. Никольское на Еманче Хохольский р-н Воронежская обл.</t>
   </si>
   <si>
     <t>29.07.2025/29.07.2025</t>
   </si>
   <si>
     <t>Протокол №13</t>
   </si>
   <si>
     <t>04.05.2023 г. исключен зи Ассоциации саморегулируемая организация арбитражных управляющих "Эгида"на основании личного заявления о выходе</t>
   </si>
   <si>
     <t>396830, Воронежская область, с. Хохол, ул. Новоселов, д.12, тел. 8-919-240-21-09, эл. почта: boldirev777@yandex.ru</t>
   </si>
   <si>
     <t>БВС 0077373 от 19.06.1997 Воронежский государственный аграрный университет им. К.Д. Глинки присуждена квалификация инженер-механик по специализации "Механизация сельского хозяйства"</t>
@@ -1111,51 +1143,51 @@
     <t>свидетельство №459/07-СР от 02.07.2018 выдано Союзом СРО "АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/025658 от 01.06.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-18/TPL16/002928 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.07.2018/15.07.2019
 Полис №52-19/TPL16/003350 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.07.2019/15.07.2020
 Полис №52-20/TPL16/003192 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.07.2020/15.07.2021
 Полис №77-21/TPL16/001738 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 16.07.2021/15.07.2022
 Полис №Arbitr-3980975400-62778 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 16.07.2022/15.07.2023
 Полис №Arbitr-3980975400-62778  дополнительное соглашение АО "Д2 Страхование"  (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 16.07.2023/15.07.2024
 Полис ОАУ№9372/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 16.07.2024/15.07.2025
 Полис ОАУ №17149/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 16.07.2025/15.07.2026
 </t>
   </si>
   <si>
-    <t>ООО "ОСК" представление Прокуратура Центрального района г. Сочи 29.09.2020 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
+    <t>протокол от 12.11.2020г., предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2020
 Результат: Июнь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2023
 Результат: июнь 2023 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 29.09.2020
 Податель жалобы: Прокуратура Центрального района г. Сочи
 Наименование должника: ООО "ОСК"
 Результат проверки: выявлены нарушения, применена мера ответственности в виде предупреждения</t>
   </si>
   <si>
     <t>Бондарь Виктор Васильевич</t>
   </si>
   <si>
     <t>18.10.1959</t>
   </si>
   <si>
     <t>ст. Балковская Выселковского р-на Краснодарского края</t>
   </si>
   <si>
@@ -1179,99 +1211,105 @@
   <si>
     <t xml:space="preserve">Полис №0414GL0100 ОАО "СОГАЗ"
 Даты: 22.02.2014/21.02.2015
 Полис № 15/TPL16/520282 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.02.2015/21.02.2016
 Полис №16-16/TPL16/000168 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.02.2016/21.02.2017
 Полис №16-17/TPL16/000005 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.02.2017/21.02.2018
 Полис №16-18/TPL/000317 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.02.2018/21.02.2019
 Полис №52-19/TPL16/000285 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.02.2019/21.02.2020
 Полис №52-20/TPL16/000352 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.02.2020/21.02.2021
 Полис №УБК_8243/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком Р
 Даты: 22.02.2021/21.02.2022
 Полис №УБК_11268/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 22.02.2022/21.02.2023
 Полис ОАУ №0830/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 21.02.2023/20.02.2024
 Полис ОАУ №6123/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 21.02.2024/20.02.2025
 Полис ОАУ №12989/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 21.02.2025/20.02.2026
-</t>
-[...2 lines deleted...]
-    <t>28.08.2015/жалоба прокуратуры Приморско-Ахтарского района Краснодарского края, 11.09..2017/представление Прокуратуры Красноармейского района Краснодарского края</t>
+Полис ОАУ №21532/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 21.02.2026/20.02.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 28.08.2015г., предупреждение, протокол от 11.09.2017г., предупреждение, протокол от 28.12.2022г., предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2014
 Результат: Октябрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.10.2017
 Результат: Октябрь 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2020
 Результат: октябрь   2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2023
 Результат: октябрь  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ОАО "Ольгинский эливатор" Прокуратура Приморско-Ахтарского района Краснодарского края 02.10.2013 нарушения в действиях АУ отсутствуют  
 ООО "Ейский перерабатывающий завод" Управление ПФ РФ Отделение по Краснодарскому краю 26.02.2014 нарушения в действиях АУ отсутствуют  
 ООО "Ейский перерабатывающий завод" ГУ- Краснодарское региональное отделение ФСС РФ 03.07.2014 нарушения в действиях АУ отсутствуют                                      
 ООО "Санга" Управление ПФ РФ Отделение по Краснодарскому краю 17.12.2014 нарушения в действиях АУ отсутствуют  
 ОАО"Ольгинский элеватор" прокуратура Приморско-Ахтарского района Краснодарского края 16.07.2015 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Русич" ГУ УПФР в Пролетарском районе г. Ростова-на-Дону 01.12.2015 нарушения в действиях АУ отсутствуют, ООО "Русич" ГУ УПФР в Пролетарском районе г. Ростова-на-Дону 09.06.2016 нарушения в действиях АУ отсутствуют,  
 ООО "Русич" ГУ Ростовское ФСС РФ 06.07.2016 нарушения в действиях АУ отсутствуют,  ООО "Строитель" Прокуратура Красноармейского района Краснодарского края 01.08.2017 выявлены нарушения, применена мера ответственности в виде предупреждения,  
 ООО "Богерхаус" ОАО "Тулэнергоремонт" 26.09.2017 нарушения в действиях АУ отсутствуют  
 ГППР "Краснооктябрьский" Ахмедов Р.В. 26.09.2017 нарушения в действиях АУ отсутствуют, ГППР "Краснооктябрьский" МТУ Росимущества в Краснодарском крае и республике Адыгея 22.08.2018 нарушения в действиях АУ отсутствуют 
 Дата поступления жалобы: 02.06.2020
 Податель жалобы: Прокуратура г. Новороссийска
 Наименование должника: ООО "НСК"
 Результат проверки: принято решение не применять мер дисциплинарной ответственности
 Дата поступления жалобы: 08.07.2022
 Податель жалобы: Прокуратура Темрюкского района
 Наименование должника: ГППР "Краснооктябрьский"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.11.2022
 Податель жалобы: Гребельная Н.А.
 Наименование должника: ИП Гребельный А.Ф.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.11.2022
 Податель жалобы: Белореченская межрайонная прокуратура
 Наименование должника: ООО "Транспортные системы"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 13.02.2023
 Податель жалобы: Храпов В.Н.
 Наименование должника: Храпов В.Н.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 13.04.2023
 Податель жалобы: Храпов В.Н.
 Наименование должника: Храпов В.Н.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 18.11.2025
+Податель жалобы: ИП Игошин В.Н.
+Наименование должника: ООО "СК-Родмэн"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Булка Алексей Александрович</t>
   </si>
   <si>
     <t>10.08.1991</t>
   </si>
   <si>
     <t>п. Глушково Глушковский район Курская область</t>
   </si>
   <si>
     <t>13.02.2019/13.02.2019</t>
   </si>
   <si>
     <t>протокол №2</t>
   </si>
   <si>
     <t>7(4712)74-27-27, 305000, г. Курск, ул. Ленина, д.60, офис 36, aleksei.bulka@bk.ru</t>
   </si>
   <si>
     <t>№104618 0059774 регистрационный номер 540 от 04.07.2014г. Курский государственный университет по специальности: Юриспруденция, присвоена квалификация: юрист</t>
   </si>
   <si>
     <t>стаж более 1 года справка б/н от 06.04.2018 ООО "Онлайн Соушэл Аппликейшэнс" ИНН 4632155920</t>
@@ -1413,62 +1451,105 @@
 Даты: 17.04.2016/16.04.2017
 Полис №78-17/TPL16/001443 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 17.04.2017/16.04.2018
 Полис № 78-18/TPL16/001065 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 17.04.2018/16.04.2019
 Полис №52-19/TPL16/001136 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 17.04.2019/16.04.2020
 Полис №52-20/TPL16/001203 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 17.04.2020/16.04.2021
 Полис №УБК_8850/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 17.04.2021/16.04.2022
 Полис №УБК_11621/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 17.04.2022/16.04.2023
 Полис №УБК_14075/АУ-2023  ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 17.04.2023/16.04.2024
 Полис №УБК_16227/АУ-2024  ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 17.04.2024/16.04.2025
 Полис №УБК_18406/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
 Даты: 17.04.2025/16.04.2026
 </t>
   </si>
   <si>
     <t>ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ</t>
   </si>
   <si>
+    <t>протокол от 21.04.2025г., предупреждение, протокол от 21.07.2025г., предупреждение.</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.02.2015
 Результат: Февраль  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.02.2018
 Результат: Февраль 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2021
 Результат: Февраль 2021 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
 01.02.2024
 Результат: февраль 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
-    <t>ООО «Мединвест» ИФНС РФ №5 по г. Москве 31.03.2014 нарушения в действиях АУ отсутствуют, ООО «Эксплуатационный центр» ГУ- Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют, ОАО "Зарайский завод стройматериалов" Заряйская городская прокуратура Московской области 12.04.2016 выявлены нарушения, применена мера ответственности в виде предупреждения; ООО "ЗИЛ-СБО" адвокат Гайсина С.С. 08.02.2017 нарушения в действиях АУ отсутствуют; ООО "Эксплуатационный участок" Соболев А.В. 22.02.2017 нарушения в действиях АУ отсутствуют; ООО "ЗИЛ-СБО" адвокат Гайсина С.С. 31.05.2017 нарушения в действиях АУ отсутствуютДата поступления  жалобы: 27.03.2024Податель жалобы: ООО "Басен"Наименование должника: ООО "Актив"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 11.04.2024Податель жалобы: Компания Эмери Капитал Лтд.Наименование должника: ООО "Актив"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 09.04.2024Податель жалобы: Компания Эмери Капитал Лтд.Наименование должника: ООО "Актив"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 16.12.2024Податель жалобы: Компания Эмери Капитал Лтд.Наименование должника: ООО "Актив"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 04.03.2025Податель жалобы: Компания Эмери Капитал Лтд.Наименование должника: ООО "Актив"Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупрежденияДата поступления  жалобы: 05.06.2025Податель жалобы: Компания Эмери Капитал Лтд.Наименование должника: ООО "Актив"Результат проверки: выявлены нарушенияДата поступления  жалобы: 11.08.2025Податель жалобы: Компания Эмери Капитал Лтд.Наименование должника: ООО "Актив"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 15.07.2025Податель жалобы: Пинхасов М.А.Наименование должника: ООО "Ф-Фасад"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+    <t>ООО «Мединвест» ИФНС РФ №5 по г. Москве 31.03.2014 нарушения в действиях АУ отсутствуют, ООО «Эксплуатационный центр» ГУ- Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют, ОАО "Зарайский завод стройматериалов" Заряйская городская прокуратура Московской области 12.04.2016 выявлены нарушения, применена мера ответственности в виде предупреждения; ООО "ЗИЛ-СБО" адвокат Гайсина С.С. 08.02.2017 нарушения в действиях АУ отсутствуют; ООО "Эксплуатационный участок" Соболев А.В. 22.02.2017 нарушения в действиях АУ отсутствуют; ООО "ЗИЛ-СБО" адвокат Гайсина С.С. 31.05.2017 нарушения в действиях АУ отсутствуют
+Дата поступления жалобы: 27.03.2024
+Податель жалобы: ООО "Басен"
+Наименование должника: ООО "Актив"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 11.04.2024
+Податель жалобы: Компания Эмери Капитал Лтд.
+Наименование должника: ООО "Актив"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 09.04.2024
+Податель жалобы: Компания Эмери Капитал Лтд.
+Наименование должника: ООО "Актив"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 16.12.2024
+Податель жалобы: Компания Эмери Капитал Лтд.
+Наименование должника: ООО "Актив"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 04.03.2025
+Податель жалобы: Компания Эмери Капитал Лтд.
+Наименование должника: ООО "Актив"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 05.06.2025
+Податель жалобы: Компания Эмери Капитал Лтд.
+Наименование должника: ООО "Актив"
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 11.08.2025
+Податель жалобы: Компания Эмери Капитал Лтд.
+Наименование должника: ООО "Актив"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 15.07.2025
+Податель жалобы: Пинхасов М.А.
+Наименование должника: ООО "Ф-Фасад"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 05.11.2025
+Податель жалобы: Компания Эмери Капитал Лтд.
+Наименование должника: ООО "Актив"
+Результат проверки: без рассмотрения
+Дата поступления жалобы: 05.11.2025
+Податель жалобы: Компания Эмери Капитал Лтд.
+Наименование должника: ООО "Актив"
+Результат проверки: приостановлено</t>
   </si>
   <si>
     <t>Бучин Дмитрий Владимирович</t>
   </si>
   <si>
     <t>09.02.1990</t>
   </si>
   <si>
     <t>гор. Златоуст-36 Челябинской обл.</t>
   </si>
   <si>
     <t>23.05.2014/23.05.2014</t>
   </si>
   <si>
     <t>протокол №11</t>
   </si>
   <si>
     <t>8(4732)02-01-54(55), srosz@mail.ru, 394018 г.Воронеж, ул Свободы, д.14, офис 700 </t>
   </si>
   <si>
     <t>К № 28864 от 09.06.2012  Южно-Уральский государственный университет присуждена квалификация экономист-менеджер по специальности "Антикризисное управление"</t>
   </si>
   <si>
     <t>стаж более 1 года, ТК-IV №0404640, справка  ООО "Электрик Плюс" (ИНН 3662073856) от 04.10.2013</t>
   </si>
@@ -1484,50 +1565,53 @@
 Полис №78-15/TPL16/781004 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.05.2015/05.05.2016
 Полис №78-16/TPL16/000861 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.05.2016/05.05.2017
 Полис №52-17/TPL16/001943 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.05.2017/05.05.2018
 Полис №52-18/TPL16/001304 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" ; с 12.07.2018 по 05.05.2019 дополнительное соглашение
 Даты: 06.05.2018/05.05.2019
 Полис №52-19/TPL16/001399 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.05.2019/05.05.2020
 Полис №52-20/TPL16/001422 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.05.2020/05.05.2021
 Полис №УБК_8974/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 06.05.2021/05.05.2022
 Договор №60/22/177/010906 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 06.05.2022/05.05.2023
 Полис №ОАУ №1867/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 06.05.2023/05.05.2024
 Полис ОАУ №8022/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 06.05.2024/05.06.2025
 Полис № Arbitr-3980975400-28643 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 06.06.2025/05.06.2026
 </t>
   </si>
   <si>
+    <t>протокол от 05.10.2021г. предупреждение.</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.06.2016
 Результат: Июнь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.07.2019
 Результат: июль 2019  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.07.2022
 Результат: июль 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.06.2025
 Результат: июнь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "УС-2 Интердорстрой" ООО ДСП "Автобан" 15.06.2016 нарушения в действиях АУ отсутствуют  
 ООО "АЛЬФА-АВТО" ГУ Орловское РО ФСС РФ 11.01.2017 нарушения в действиях АУ отсутствуют; 
 Дата поступления жалобы: 21.04.2021
 Податель жалобы: Губарев В.Ю.
 Наименование должника: ООО "Гранд-Экс"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 23.08.2021
 Податель жалобы: ООО "Желстройинвест"
 Наименование должника: ООО "МайЛэнд"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 26.03.2024
 Податель жалобы: Ворошилов И.Н.
 Наименование должника: СПССК "Славный"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
@@ -1551,94 +1635,104 @@
     <t>8-906-230-11-10, эл. почта:bykov.arbm@gmail.com, почтовый адрес: 236022, Калининградская область, г. Калининград, а/я 1562</t>
   </si>
   <si>
     <t>ВСГ 3156143от 26.06.2008 "Российский государственный университет имени Иммануила Канта" присуждена квалификация Юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2-х лет выписка из ЕГРЮЛ от 16.05.2024 ООО "Балтийский мукомольный завод" (ОГРН 1053900170169)</t>
   </si>
   <si>
     <t>свидетельство выдано Ассоциацией «Межрегиональная саморегулируемая организация профессиональных арбитражных управляющих» под эгидой РСПП от 04.10.2021 №316/С/1</t>
   </si>
   <si>
     <t>свидетельство №11/031875 от 26.09.2019</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №9018/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 23.05.2024/22.05.2025
 Полис ОАУ №15487/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49),страховая сумма 10000000 рублей.
 Даты: 23.05.2025/22.05.2026
 </t>
   </si>
   <si>
     <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)</t>
   </si>
   <si>
+    <t>отсутствует</t>
+  </si>
+  <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 09.10.2024
 Податель жалобы: Е.В. Кобец
 Наименование должника: ООО "МОСТРОЙ39"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Бычков Дмитрий Сергеевич</t>
   </si>
   <si>
     <t>20.12.1984</t>
   </si>
   <si>
     <t>г. Лепель, Витебская обл., Респ. Беларусь</t>
   </si>
   <si>
     <t>30.01.2024/30.01.2024</t>
   </si>
   <si>
     <t>Протокол №02</t>
   </si>
   <si>
     <t>19.09.2022 исключен на основании личного заявления о выходе из членов Союза  "СРО АУ СЗ" </t>
   </si>
   <si>
     <t>8-903-071-82-72 ,  650066, г. Кемерово, а/я 487, эл. почта: dim.kemerovo@mail.ru</t>
   </si>
   <si>
     <t>ВСГ 1813298 от 22.06.2007 "Кемеровский государственный университет", присуждена квалификация Юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет TK-I №4278552 от 25.06.2005</t>
   </si>
   <si>
     <t>свидетельство выдано НП "СРО НАУ "Дело" от 19.04.2010</t>
   </si>
   <si>
     <t>свидетельство №11/015240 от 15.04.2010</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №6450/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 26.01.2024/25.01.2025
 Полис ОАУ №12365/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 26.01.2025/25.01.2026
+Полис ОАУ №21612/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма -10 000 000 руб.
+Даты: 26.01.2026/25.01.2027
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.12.2025
+Результат: декабрь 2025 (Выявлены нарушения)
 </t>
   </si>
   <si>
     <t>Ванюшкина Елизавета Владиславовна</t>
   </si>
   <si>
     <t>23.08.1991</t>
   </si>
   <si>
     <t>13.08.2015/13.08.2015</t>
   </si>
   <si>
     <t>протокол №18</t>
   </si>
   <si>
     <t>8-921-897-05-34, 191015, СПб,а/я 23 e.vaniushkina@mail.ru </t>
   </si>
   <si>
     <t>КЦ №22783 от 30.12.2013г. Санкт-Петербургский государственный университет культуры и искусств, присуждена квалификация Музеевед по специальности "Музейное дело и охрана памятников"</t>
   </si>
   <si>
     <t>стаж более 1 года, трудовая книжка ТК-IV №1887935 от 01.09.2009, выписка из ЕГРЮЛ ООО "Глория Сервис" (ИНН 7807354297) от 28.07.2015г.</t>
   </si>
   <si>
     <t>свидетельство  №432/07-СР от 28.07.2015 выдано НП "СРО АУ СЗ"</t>
@@ -1719,105 +1813,111 @@
   </si>
   <si>
     <t>До вступления в члены СРО не являлся арбитражным управляющим</t>
   </si>
   <si>
     <t>8-906-411-70-46, эл. почта arbitr_vrt@mail.ru
 адрес почтовый: 355035, Ставропольский край, г. Ставрополь, а/я 3553</t>
   </si>
   <si>
     <t>102624 3531759 от 09.07.2019 Северо-Кавказский федеральный университет", присвоена квалификация Бакалавр по специальности Юриспруденция</t>
   </si>
   <si>
     <t>стаж более 2 лет ООО "Альфа-Центр" (ОГРН 1142651020555) выписка из ЕГРЮЛ №ЮЭ9965-24-25042977 от 05.03.2024</t>
   </si>
   <si>
     <t>свидетельство №502/01-СР от 29.01.2024 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/039160 от 15.09.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №7557/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.03.2024/10.03.2025
 Полис ОАУ №14070/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 11.03.2025/10.03.2026
+Полис ОАУ №22080/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 11.03.2026/10.03.2027
 </t>
   </si>
   <si>
     <t>Ващенко Евгений Михайлович</t>
   </si>
   <si>
     <t>10.07.1972</t>
   </si>
   <si>
     <t>р.п. Тальменка Тальменского р-на Алтайского края</t>
   </si>
   <si>
     <t>ПТ №087851 Тальменский сельскохозяйственный техникум по специальности "Бухгалтерский в сельскохозяйственном производстве", квалификация бухгалтер, АВС 0965287 от 11.06.1999 Алтайский государственный университет присуждена квалификация коммерсант по специальности "Коммерция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-IХ №5757364 от 02.08.1993</t>
   </si>
   <si>
     <t>свидетельство №0001071 от 01.10.2004 выдано НП "СРО "РСНЭ"</t>
   </si>
   <si>
     <t>свидетельство №34/003365 от 29.12.2003</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №22Л16-60000506 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.05.2014/22.05.2015
 Полис №22-15/TPL16/781017 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.05.2015/22.05.2016
 Полис №52-16/TPL16/001170 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.05.2016/22.05.2017
 Полис №52-17/TPL16/001913 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.05.2017/22.05.2018
 Полис №22-18/TPL16/001785 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.05.2018/22.05.2019
 Полис №П182528-29-19 ООО "Страховое общество "Помощь"
 Даты: 09.04.2019/08.04.2020
 Полис №П190072-29-20 ООО "Страховое общество "Помощь"
 Даты: 09.04.2020/08.04.2021
 Договор №60/21/177/000894 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 06.03.2021/05.03.2022
 Договор №60/21/177/000894 дополнительное соглашение №1 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2022/07.02.2023
 Договор №60/23/177/016327 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2023/07.02.2024
 Полис №60/24/177/021489 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13727/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.02.2025/07.02.2026
+Полис ОАУ №21148/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10 000 000 руб.
+Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2016
 Результат: Июнь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.01.2021
 Результат: Январь 2021 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
+01.01.2024
+Результат: январь 2024 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ООО "Фирма КАРС" УФНС РФ по Республике Алтай 10.12.2014 нарушения в действиях АУ отсутствуют, ООО "Западная Сибирь" филиал №1 ГУ-Алтайское РО ФСС РФ 29.11.2018 нарушения в действиях АУ отсутствуют  
 ООО "ЭСМУ" филиал №3 ГУ-Алтайское РО ФСС РФ 04.12.2018 нарушения в действиях АУ отсутствуют; ООО "Западная Сибирь" ГУ - Алтайское РО ФСС РФ 20.06.2019 нарушения в действиях АУ отсутствуют  
 ООО "СНВ-Стройинвест" Сергеев Н.В. 01.10.2019 нарушения в действиях АУ отсутствуют  
 Дата поступления жалобы: 22.05.2020
 Податель жалобы: филиал №3 ГУ-Алтайское РО ФСС РФ
 Наименование должника: ООО "Энергостроительное монтажное управление"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 27.01.2021
 Податель жалобы: Сергеев В.Н.
 Наименование должника: ООО "СНВ- Стройинвест"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 15.07.2022
 Податель жалобы: Витвинов М.К.
 Наименование должника: ООО "Западная Сибирь"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 03.10.2023
 Податель жалобы: Громов Р.А.
 Наименование должника: Астахов Е.П.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Винокуров Степан Степанович</t>
@@ -1849,53 +1949,50 @@
 Полис №52-16/TPL16/000478 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.03.2016/28.02.2017
 Полис №52-17/TPL16/000813 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.03.2017/28.02.2018
 Полис №770900 ОАУ-000257/18 ООО "ЦСО"
 Даты: 01.03.2018/28.02.2019
 Полис №903/АУ-2018  АО Страховая группа "Спасские ворота"
 Даты: 12.07.2018/11.07.2019
 Полис №П184705-29-19 ООО "Страховое общество "Помощь"
 Даты: 12.07.2019/11.07.2020
 Полис №52-20/TPL16/002863 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2020/11.07.2021
 Договор №60/21/177/003588 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2021/11.07.2022
 Договор №60/22/177/012874 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2022/11.07.2023
 Полис ОАУ №2937/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2023/11.07.2024
 Полис ОАУ №8998/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2024/11.07.2025
 Полис ОАУ №17226/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35,), страховая сумма 10000000 рублей.
 Даты: 12.07.2025/11.07.2026
 </t>
   </si>
   <si>
-    <t>17.07.2017/жалоба ООО "Стройгарант"</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">01.08.2017
 Результат: Август 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.09.2019
 Результат: Сентябрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2022
 Результат: сентябрь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.08.2025
 Результат: август 2025  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ОАО "Карелэнергоремонт" Корнев В.А. 17.09.2013 нарушения в действиях АУ отсутствуют  
 ОАО "Карелэнергоремонт" ГУ- РО ФСС РФ по Республике Карелия 05.12.2013 нарушения в действиях АУ отсутствуют  
 ЗАО "Симпл СПб" УПФР в Приморском районе Санкт-Петербурга 27.03.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Карелэнергоремонт" Корсакова Г.Э. 29.04.2014 отказ от жалобы, ООО "ДОК", ООО "Маркор-Нева-Отель" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют,    ООО "ДОК", ООО "Маркор-Нева-Отель" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют  
 ЗАО "Аэродромы Мосты Дороги" ООО "Стройгарант" 26.06.2017 выявлены нарушения , направлено  предписание об устранении выявленных нарушений   
 ЗАО "Аэродромы Мосты Дороги" Громова Н.В. 29.08.2017 нарушения в действиях АУ отсутствуют  
 ЗАО "Аэродромы Мосты Дороги" работники ЗАО «Аэродромы Мосты Дороги» 03.08.2017 нарушения в действиях АУ отсутствуют  
 ООО "Маркор-Нева-Отель" Самарянова С.Г. 11.09.2017 нарушения в действиях АУ отсутствуют  
 ООО "Маркор-Нева-Отель" Самарянова С.Г. 24.11.2017 нарушения в действиях АУ отсутствуют  
 ЗАО "Аэродромы Мосты Дороги" работник ЗАО "Аэродромы Мосты Дороги" Мжельский В.М. 27.02.2018 нарушения в действиях АУ отсутствуют;ЗАО "Аэродромы Мосты Дороги" Живоглядов К.К. 14.09.2018 нарушения в действиях АУ отсутствуют; 
 Дата поступления жалобы: 11.01.2021
 Податель жалобы: Иванова Н.Б.
 Наименование должника: ООО "ТКФ "Союзинтеркнига"
 Результат проверки: нарушения в деятельности АУ отсутствуют
@@ -2009,55 +2106,56 @@
     <t>свидетельство №11/015641 от 01.07.2010</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №34-16/TPL16/000829  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.04.2016/24.04.2017
 Полис №34-17/TPL16/001371 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.04.2017/24.04.2018
 Полис  77777ОАУ-000767/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №342-18/TPL16/001183 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  с 12.07.2018 по 24.04.2019 дополнительное соглашение
 Даты: 25.04.2018/24.04.2019
 Полис №52-19/TPL16/001262 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.04.2019/24.04.2020
 Полис №П191022-29-20 ООО "Страховое общество "Помощь"
 Даты: 25.04.2020/24.04.2021
 Полис №ОАУ 000175/21/1695-10   ООО "АК БАРС СТРАХОВАНИЕ" (420124, Республика Татарстан, город Казань, ул. Меридианная, дом 1, корпус А, офис 82)
 Даты: 10.03.2021/09.03.2022
 Договор №60/22/177/009126 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 10.03.2022/09.03.2023
 Полис ОАУ №0901/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.03.2023/09.03.2024
 Полис ОАУ №6671/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.03.2024/09.03.2025
 Полис ОАУ №14143/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 10.03.2025/09.03.2026
-</t>
-[...3 lines deleted...]
- </t>
+Полис ОАУ №22055/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 10.03.2026/09.03.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 06.05.2013г., предупреждение, протокол от 12.05.2014г., предупреждение, протокол от 23.10.2014г., предупреждение, протокол от 16.11.2015г., предупреждение, протокол от 22.12.2023г., предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2014
 Результат: Июль  2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.06.2017
 Результат: Июнь 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2020
 Результат: Июнь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.05.2023
 Результат: май 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
 </t>
   </si>
   <si>
     <t>ООО "Авантаж Форте" Филиппов А.В. 26.11.2013 нарушения в действиях АУ отсутствуют  
 ООО "Авантаж Форте" Филиппов А.В. 27.11.2013 нарушения в действиях АУ отсутствуют  
 ООО "ЛесИнком" ОАО "Сбербанк России" 28.02.2014 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Авартаж Форте " Филиппов А.В., Гедзь В.Н. 26.02.2014 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ЗАО "Газдорстрой" МИФНС РФ №3 по Республике Коми 15.05.2014 нарушения в действиях АУ отсутствуют  
 ООО "Авартаж Форте " Рачинская Н.В., Филиппов А.В., Гедзь В.Н. 31.01.2014 нарушения в действиях АУ отсутствуют  
 ООО "ФИК Параллель" ГУ- Омское РО ФСС РФ 09.11.2015 нарушения в действиях АУ отсутствуют  
 ООО "Строительные технологии" МИФНС РФ №9 по Владимирской области 07.10.2015 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Гарант" МИФНС РФ №3 по Республике Коми 19.04.2016 нарушения в действиях АУ отсутствуют, ОАО "Мучкапский комбинат хлебопродуктов" Управление Росреестра по Тамбовской области 07.09.2018 нарушения в действиях АУ отсутствуют  
 ОАО "Мучкапский комбинат хлебопродуктов" Прокуратура Мучкапского района 19.02.2019 нарушения в действиях АУ отсутствуют ; ОАО "К.С.М." МИФНС России №3 по Московской области 07.06.2019 нарушения в действиях АУ отсутствуют  
 ОАО "К.С.М." МИФНС России №3 по Московской области 07.06.2019 нарушения в действиях АУ отсутствуют  
 ОАО "Геленджикагрокурортстрой" Яковлев В.А. 19.12.2019 нарушения в действиях АУ отсутствуют  
 Дата поступления жалобы: 17.07.2020
@@ -2269,135 +2367,172 @@
   <si>
     <t xml:space="preserve">Полис №009-054-000148/14 ООО "ИСК-Евро-Полис"
 Даты: 01.04.2014/31.03.2015
 Полис №15/ТPL16/520443 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.04.2015/30.03.2016
 Полис №52-16/TPL16/000702 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.04.2016/31.03.2017
 Полис №52-17/TPL16/001134 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.04.2017/31.03.2018
 Полис №340/АУ-2018 АО СГ "Спасские ворота"
 Даты: 01.04.2018/31.03.2019
 Полис №52-19/TPL16/001249 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.04.2019/31.03.2020
 Полис №52-20/TPL16/000973 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.04.2020/31.03.2021
 Полис №77-21/TPL16/001081 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 01.04.2021/31.03.2022
 Полис №Arbitr-3980975400-44008 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.04.2022/31.03.2023
 Полис ОАУ №0920/700/23  ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.04.2023/31.03.2024
 Полис ОАУ №7301/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.04.2024/31.03.2025
 Полис ОАУ №14867/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 01.04.2025/31.03.2026
-</t>
+Полис ОАУ №22617/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.04.2026/31.03.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 06.02.2024г, штраф 5000 руб., протокол от 05.08.2025г., штраф 5000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">01.03.2018
 Результат: Март 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.03.2021
 Результат: Март 2021 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
 01.02.2024
 Результат: февраль 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Алга" УФНС РФ Нижегородской области 19.11.2015 нарушения в действиях АУ отсутствуют  
 ООО "Инта" ГУ Нижегородское РО ФСС 12.01.2016 нарушения в действиях АУ отсутствуют  
 ООО "Алга" ООО "Новая жизнь" 27.04.2016 нарушения в действиях АУ отсутствуют  
 ООО «Патриот" ГУ Нижегородское РО ФСС 18.08.2016 нарушения в действиях АУ отсутствуют  
 ООО "АЛГА" Сучкова Н.Ф. 31.01.2017 нарушения в действиях АУ отсутствуют  
 ООО "Инта" ГУ Нижегородское РО ФСС 02.03.2017 нарушения в действиях АУ отсутствуют  
 ООО "Инта" ГУ Нижегородское РО ФСС 07.03.2018 нарушения в действиях АУ отсутствуют; ООО "Инта" филиал №20 ГУ - Нижегородское РО ФСС РФ 17.09.2019 нарушения в действиях АУ отсутствуют  
 Дата поступления жалобы: 27.07.2020
 Податель жалобы: Борская городская прокуратура
 Наименование должника: ООО "Каскад-НН"
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 06.10.2020
 Податель жалобы: Зарецкая Ю.В.
 Наименование должника: Зарецкая Ю.В.
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 05.05.2022
 Податель жалобы: Парамонов А.М.
 Наименование должника: ООО "Каскад-НН"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 25.12.2024Податель жалобы: Прокуратура Ленинского района г. Нижнего НовгородаНаименование должника: ООО "Металл-эксперт"Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.Дата поступления  жалобы: 23.06.2025Податель жалобы: Прокуратура Ленинского района г. Нижнего НовгородаНаименование должника: ООО "Металл-эксперт"Результат проверки: выявлены нарушения</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 25.12.2024
+Податель жалобы: Прокуратура Ленинского района г. Нижнего Новгорода
+Наименование должника: ООО "Металл-эксперт"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.
+Дата поступления жалобы: 23.06.2025
+Податель жалобы: Прокуратура Ленинского района г. Нижнего Новгорода
+Наименование должника: ООО "Металл-эксперт"
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Голотвин Егор Сергеевич</t>
   </si>
   <si>
     <t>17.04.1992</t>
   </si>
   <si>
     <t>г. Кемерово</t>
   </si>
   <si>
     <t>650993, г. Кемерово, пр. Кузнецкий 36, 8-923-496-51-42, golotvines@gmail.com</t>
   </si>
   <si>
     <t>104224 0504595 регистрационный номер 553 от 27.06.2014г. Кемеровский государственный университет по  специальности "юриспруденция", присвоена квалификация "Юрист"</t>
   </si>
   <si>
     <t>стаж более 2-х лет, трудовая книжка TK-IV №1067561 от 16.05.2014г.</t>
   </si>
   <si>
     <t>свидетельство №460/07-СР от 02.07.2018 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/025372 от 01.04.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис № П180443-29-19 ООО "Страховое общество "Помощь"
 Даты: 29.01.2019/28.01.2020
 Полис №П187971-29-19 ООО "Страховое общество "Помощь"
 Даты: 29.01.2020/28.01.2021
 Полис №52-21/TPL16/000140 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 29.01.2021/28.01.2022
 Договор №60/22/177/007866 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 29.01.2022/28.01.2023
 Полис  ОАУ №0187/700/22 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 29.01.2023/28.01.2024
 Полис ОАУ №5465/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 29.01.2024/28.01.2025
 Полис ОАУ №12330/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 29.01.2025/28.01.2026
+Полис ОАУ №20733/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 29.01.2026/28.01.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2020
 Результат: Ноябрь  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2023
 Результат: октябрь 2023 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
+01.02.2026
+Результат: февраль 2026 (Выявлены нарушения)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 03.08.2023
 Податель жалобы: Смирнов С.В.
 Наименование должника: Гарбузов Е.С.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 30.10.2025
+Податель жалобы: Управление Росреестра по Новосибирской области
+Наименование должника: Гаврилюк А.А.
+Результат проверки: отказ
+Дата поступления жалобы: 11.11.2025
+Податель жалобы: Чёлушкин Д.М.
+Наименование должника: Чёлушкин М.Г.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 13.11.2025
+Податель жалобы: Чёлушкин Д.М.
+Наименование должника: Чёлушкин М.Г.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 17.11.2025
+Податель жалобы: Чёлушкин Д.М.
+Наименование должника: Чёлушкин М.Г.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 24.11.2025
+Податель жалобы: Чёлушкин Д.М.
+Наименование должника: Чёлушкин М.Г.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Горбиков Роман Игоревич</t>
   </si>
   <si>
     <t>12.04.1983</t>
   </si>
   <si>
     <t>гор. Ростов-на-Дону</t>
   </si>
   <si>
     <t>21.10.2020/21.10.2020</t>
   </si>
   <si>
     <t>Телефон 
 89508495975
 Почта grg050505@gmail.com
 Адрес
 344101, г.Ростов-на-Дону, Профсоюзная ул., дом 45 а/я 6016</t>
   </si>
   <si>
     <t>ВСГ 0434853 от 23.06.2006 Ростовский государственный университет присуждена квалификация экономист-менеджер по специальности "Антикризисное управление" АВБ 0196780 от 16.02.2012 Российский государственный торгово-экономический университет" присуждена степень бакалавра юриспруденции по направлению "Юриспруденция"  </t>
   </si>
   <si>
@@ -2458,118 +2593,159 @@
   </si>
   <si>
     <t>свидетельство №468/04-СР от 17.04.2019 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/026118 от 29.06.2016г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/003823 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2019/15.07.2020
 Полис №52-20/TPL16/003165 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2020/14.07.2021
 Полис №60/21/177/003244 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 15.07.2021/14.07.2022
 Полис №Arbitr-3980975400-36699 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 15.07.2022/14.07.2023
 Полис №Arbitr-3980975400-36699 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 15.07.2023/14.07.2024
 Полис ОАУ №9642/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 15.07.2024/14.07.2025
 Полис ОАУ №17089/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 15.07.2025/14.07.2026
 </t>
   </si>
   <si>
+    <t>протокол от 03.07.2025, предупреждение</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.03.2025
 Результат: март 2025 (Выявлены нарушения. Применена мера дисциплинарного воздействия в виде наложения  штрафа в размере 5 000 рублей)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 12.05.2020
 Податель жалобы: Лавник В.Д.
 Наименование должника: Лавник В.Д.
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 03.02.2021
 Податель жалобы: Лавник В.Д.
 Наименование должника: Лавник В.Д.
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 03.10.2023
 Податель жалобы: АО "Эксперт-Банк"
 Наименование должника: Лабанцева А.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.05.2025
 Податель жалобы: Александров С.В.
 Наименование должника: Даньшина Е.С., Табаченкова Е.Ю., Черепанов Н.В.
-Результат проверки: выявлены нарушенияДата поступления  жалобы: 04.07.2025Податель жалобы: Александров С.В.Наименование должника: Вершинина М.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 04.07.2025
+Податель жалобы: Александров С.В.
+Наименование должника: Вершинина М.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+  </si>
+  <si>
+    <t>Грамматчиков Артем Алексеевич</t>
+  </si>
+  <si>
+    <t>03.06.1998</t>
+  </si>
+  <si>
+    <t>гор. Калуга</t>
+  </si>
+  <si>
+    <t>20.01.2026/20.01.2026</t>
+  </si>
+  <si>
+    <t>Протокол №01</t>
+  </si>
+  <si>
+    <t>Телефон: +7 980 436 83 16, электронная почта: grammatchikov.arbitr@gmail.com, почтовый адрес: 119019, Москва, а/я 11 </t>
+  </si>
+  <si>
+    <t>104024 0486175 от 17.02.2023г. "Калужский государственный университет им. К.Э. Циолковского" магистратура по направлению юриспруденция, присвоена квалификация магистр, Юриспруденция</t>
+  </si>
+  <si>
+    <t>стаж более 1 года справка ООО "Инсайт Энерджи"  (ИНН 9704141452) от 16.10.2023г.</t>
+  </si>
+  <si>
+    <t>свидетельство №658 от 12.01.2026г. Выдано Ассоциацией "Евросибирская саморегулируемая организация арбитражных управляющих"</t>
+  </si>
+  <si>
+    <t>свидетельство № 11/040270 от 17.10.2023г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис №УБК_19926/АУ-2026 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
+Даты: 15.01.2026/14.01.2027
+</t>
   </si>
   <si>
     <t>Гречнев Андрей Александрович</t>
   </si>
   <si>
     <t>01.07.1967</t>
   </si>
   <si>
     <t>гор. Суоярви Карельской АССР</t>
   </si>
   <si>
     <t>26.03.2021/26.03.2021</t>
   </si>
   <si>
     <t>протокол №08</t>
   </si>
   <si>
     <t>185010, Республика Карелия, город Петрозаводск, а/я 22, gaa0107@mail.ru +7-911-436-33-92</t>
   </si>
   <si>
-    <t>РВ №629137 от 16.07.1988 Камышенское высшее военное строительное командное училище по специальности командная механизация строительных работ присвоена квалификация инженера по механизации строительных работ БВС 0886694  от 20.06.2000 Военная академия тыла и транспорта присуждена квалификация Специалист в области управления по специальности "Военное и административноре управление"</t>
+    <t>РВ №629137 от 16.07.1988 Камышенское высшее военное строительное командное училище по специальности командная механизация строительных работ присвоена квалификация инженера по механизации строительных работ БВС 0886694  от 20.06.2000 Военная академия тыла и транспорта присуждена квалификация Специалист в области управления по специальности "Военное и административноре управление", 107718 1354319 от 27.02.2026г. "Всероссийский государственный университет юстиции (РПА Минюста России)" направление подготовки Юриспруденция, присвоена квалификация Бакалавр</t>
   </si>
   <si>
     <t>стаж более 1 года справка №3 от 21.01.2019г. ООО "ЭКО ПАРК" (ИНН 1021001590)</t>
   </si>
   <si>
     <t>свидетельство №487/02-СР от 02.02.2021 выдано Союзом СРО АУ Северо-Запада"</t>
   </si>
   <si>
     <t>свидетельство № 11/034525 от 15.09.2020</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №77-21/TPL16/001020 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 22.03.2021/21.03.2022
 Договор №Arbitr -3980975400-85493 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 22.03.2022/21.03.2023
 Договор ОАУ №0957/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.03.2023/21.03.2024
 Полис ОАУ №6693/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.03.2024/21.03.2025
 Полис ОАУ №14010/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49, страховая сумма 10000000 рублей.
 Даты: 22.03.2025/21.03.2026
-</t>
-[...2 lines deleted...]
-    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49</t>
+Полис ОАУ №22332/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
+Даты: 22.03.2026/21.03.2027
+</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2022
 Результат: ноябрь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.10.2025
 Результат: октябрь  2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>Грищенко Арсений Владимирович</t>
   </si>
   <si>
     <t>04.11.1980</t>
   </si>
   <si>
     <t>гор. Петропавловск-Камчатский Камчатской обл.</t>
   </si>
   <si>
     <t>01.09.2022/01.09.2022</t>
   </si>
   <si>
     <t>29.08.2022г. исключен на основании личного заявления из членов СРО ААУ «Евросиб»</t>
   </si>
   <si>
     <t>+7- 912-884-48-48, эл. почта: arrss@mail.ru, почтовый адрес: 115191, Москва,  а/я 111</t>
@@ -2705,64 +2881,102 @@
     <t xml:space="preserve">Полис 52-15/TPL16/781251 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.08.2015/13.08.2016
 Полис №52-16/TPL16/001709 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.08.2016/13.08.2017
 Полис №52-17/TPL16/003015 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.08.2017/13.08.2018
 Полис №52-18/TPL16/003205 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.08.2018/13.08.2019
 Полис №52-19/TPL16/004153 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.08.2019/13.08.2020
 Полис №77-21/TPL16/002136 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 14.08.2020/13.08.2021
 Полис №77-21/TPL16/002136 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 14.08.2021/13.08.2022
 Полис №Arbitr-3980975400-22921 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г. Москва, ул. Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 14.08.2022/13.08.2023
 Полис №Arbitr-3980975400-22921 (дополнительное соглашение №1) АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 14.08.2023/13.08.2024
 Полис №Arbitr-3980975400-48920 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 14.08.2024/13.08.2025
 Полис №Arbitr-3980975400-51768 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 14.08.2025/13.08.2026
 </t>
   </si>
   <si>
+    <t>протокол от 17.11.2022г., предупреждение</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.12.2020
 Результат: Декабрь 2020 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
 01.01.2001
 Результат: декабрь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.12.2023
 Результат: Декабрь 2023 (Выявлены нарушения.  Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 03.10.2022
 Податель жалобы: Белова Т.В.
 Наименование должника: Матвеева Т.Ю.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
+  </si>
+  <si>
+    <t>Денис Игорь Игоревич</t>
+  </si>
+  <si>
+    <t>30.05.1984</t>
+  </si>
+  <si>
+    <t>гор. Омск</t>
+  </si>
+  <si>
+    <t>10.02.2026/10.02.2026</t>
+  </si>
+  <si>
+    <t>Исключен  08.02.2019г. из Ассоциации "Саморегулируемая организация арбитражных управляющих "Меркурий" (не соответствие условиям членства Ассоциации)    </t>
+  </si>
+  <si>
+    <t>8-915-256-59-50, почтовый адрес: 644099, г. Омск, почтамт, а/я 137, эл.почта: Denis_ii@mail.ru</t>
+  </si>
+  <si>
+    <t>ВСГ 0639464 от 25.05.2007 "Международный институт экономики и права" присуждена квалификация юрист по специальности "Юриспруденция"</t>
+  </si>
+  <si>
+    <t>стаж более 2-х лет справка ООО "Межрегиональный правовой альянс "Гранд" (ИНН 5507103098) от 05.02.2026г.</t>
+  </si>
+  <si>
+    <t>свидетельство №96 от 04.05.2010г. Выдано НП СОПАУ "Кубань"</t>
+  </si>
+  <si>
+    <t>свидетельство №11/043464 от 16.01.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис ОАУ №22156/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 09.02.2026/08.02.2027
+</t>
   </si>
   <si>
     <t>Джембулатов Сергей Муратович</t>
   </si>
   <si>
     <t>07.11.1967</t>
   </si>
   <si>
     <t>с. Анюйск Билибинского р-на Магаданской обл.</t>
   </si>
   <si>
     <t>09.12.2005/09.12.2005</t>
   </si>
   <si>
     <t>8 3532-92 47 96 , oren_spb@mail.ru, 460001 Оренбург, а/я 2310</t>
   </si>
   <si>
     <t>А №010371 от 22.06.1995г Белорусский ордена Тр. Красного Знамени политехнический институт по специальности: двигатели внутреннего сгорания, присвоена квалификация: инженера-механика</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-I №7358390 от 18.06.1984, справка ООО "Таможенный терминал "Евразия" (ИНН 5609039927) от 29.11.2005 №09/2-240</t>
   </si>
   <si>
     <t>свидетельство №0001310 от 19.09.2005 выдано НП "СРО АУ "РСНЭ"</t>
   </si>
@@ -2772,90 +2986,96 @@
   <si>
     <t xml:space="preserve">Полис №71-0035/2014-Б-ОР ООО "БАЛТ-страхование"
 Даты: 20.01.2014/19.01.2015
 Полис  №14/TLP16/520721 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.01.2015/19.01.2016
 Полис №52-16/TPL16/000003 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.01.2016/19.01.2017
 Полис №52-16/TPL16/003308 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.01.2017/19.01.2018
 Полис №52-17/TPL16/005235 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.01.2018/19.01.2019
 Полис №П179875-29-18 ООО "Страховое общество "Помощь"
 Даты: 20.01.2019/19.01.2020
 Полис №УБК_3633/АУ-2019  ООО Страховое компания "ТИТ"
 Даты: 20.01.2020/19.01.2021
 Полис №УБК_7024/АУ-2020 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 20.01.2021/19.01.2022
 Договор №60/21/177/007955 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 20.01.2022/19.01.2023
 Договор ОАУ №0169/700/22 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 20.01.2023/19.01.2024
 Полис ОАУ №5517/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 20.01.2024/19.01.2025
 Полис ОАУ №12225/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 20.01.2025/19.01.2026
-</t>
-[...2 lines deleted...]
-    <t>ЗАО "Маяк" представление Прокуратура Соль-Илецкого района 03.06.2019 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
+Полис ОАУ №20337/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
+Даты: 20.01.2026/19.01.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 10.07.2019г., предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.05.2016
 Результат: Май 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.06.2019
 Результат: Июнь 2019 (Нарушений норм Закона о банкротстве и Правилами деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2022
 Результат: Июнь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.05.2025
 Результат: май 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ЗАО "Маяк" Центральный Банк РФ 08.04.2016 нарушения в действиях АУ отсутствуют, Абдулинское ПО Государственная инспекция труда Оренбургской области 07.06.2017 нарушения в действиях АУ отсутствуют; ЗАО "Маяк" Прокуратура Соль-Илецкого района 03.06.2019 выявлены нарушения, применена мера ответственности в виде предупреждения  
 Дата поступления жалобы: 05.11.2020
 Податель жалобы: Полежаев Е.В.
 Наименование должника: ООО "Уралэлектрострой"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.01.2021
 Податель жалобы: Мазур С.Н.
 Наименование должника: Мазур Ю.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 29.03.2021
 Податель жалобы: Управление Росреестра по Оренбургской области
 Наименование должника: глава КФХ Свайбаев А.У.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.07.2021
 Податель жалобы: Сибагатуллин Р.Ф.
 Наименование должника: Шакирьянов В.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 29.11.2022
 Податель жалобы: ООО "АртикКаб"
 Наименование должника: ООО "Уралэлектрострой"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.03.2023
 Податель жалобы: АО "ЦИУС ЕЭС"
+Наименование должника: ООО "Уралэлектрострой"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 26.01.2026
+Податель жалобы: Гричнёв А.А.
 Наименование должника: ООО "Уралэлектрострой"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Дзюба Данила Олегович</t>
   </si>
   <si>
     <t>16.03.1979</t>
   </si>
   <si>
     <t>гор. Петропавловск-Камчатский</t>
   </si>
   <si>
     <t>10.07.2015/10.07.2015</t>
   </si>
   <si>
     <t>протокол №15</t>
   </si>
   <si>
     <t>199004, Санкт-Петербург, 1-я линия ВО, д. 48, пом 12-Н  daniladz@yandex.ru
 Номер телефона: 8 911 101 88 99</t>
   </si>
   <si>
     <t>ДВС 1099775 от 29.06.2001 Московская государственная юридическая академия присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
@@ -2942,58 +3162,63 @@
 Полис №52-15/TPL16/781543 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 26.10.2015/25.10.2016
 Полис №52-16/TPL16/002519 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 26.10.2016/25.10.2017
 Полис №52-17/TPL16/003834 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" 01.06.2018 по 25.10.2018 (дополнительное соглашение)
 Даты: 26.10.2017/25.10.2018
 Полис №52-18/TPL16/004198 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 26.10.2018/25.10.2019
 Полис №П186956-29-19 ООО "Страховое общество "Помощь"
 Даты: 25.10.2019/24.10.2020
 Полис №52-20/TPL16/004877 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 25.10.2020/24.10.2021
 Полис №77-21/TPL16/002576 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 25.10.2021/24.10.2022
 Полис №Arbitr-3980975400-21680 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 25.10.2022/24.10.2023
 Полис ОАУ №4951/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 25.10.2023/24.10.2024
 Полис ОАУ №11191/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 25.10.2024/24.10.2025
 Полис ОАУ №18682/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 25.10.2025/24.10.2026
 </t>
   </si>
   <si>
+    <t>протокол от 13.08.2024, штраф 10000 руб., протокол от 11.12.2024, предупреждение</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.06.2014
 Результат: Июнь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.07.2017
 Результат: Июль 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.06.2020
 Результат: июнь 2020 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства, а также обязание устранить выявленные нарушения. )
 01.05.2023
 Результат: май 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  15 000 (пятнадцать тысяч)  рублей. )
+01.12.2025
+Результат: декабрь 2025 ( выявлены нарушения. Применена  мера дисциплинарного воздействия  в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства, внутренних регламентов Союза)
 </t>
   </si>
   <si>
     <t>ООО "Капитальное строительство» ГУ- РО ФСС РФ по Республике Башкортостан 18.11.2013 нарушения в действиях АУ отсутствуют  
 ООО "Региональная строительная компания" прокуратура Калининского района г. Уфы 13.02.2014 нарушения в действиях АУ отсутствуют, гр. Муллагалиева Н.В. ПАО Банк "Уралсиб" 19.10.2017 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 08.06.2023
 Податель жалобы: Карягина Т.И.
 Наименование должника: Карягина Т.И.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 29.08.2023
 Податель жалобы: Иванов А.С.
 Наименование должника: Абилев Д.А.
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 01.07.2024
 Податель жалобы: Управление Росреестра по Республике Башкортостан
 Наименование должника: Репина Е.И.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 10000 руб.
 Дата поступления жалобы: 23.09.2024
 Податель жалобы: Хамзин Э.Д.
 Наименование должника: Галимов В.Р.
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 03.06.2024
 Податель жалобы: Прокуратура Октябрьского района г. Уфы
 Наименование должника: МУП "Уфагорэксплуатация"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
@@ -3061,93 +3286,95 @@
 Результат: Август 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.08.2017
 Результат: Август 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.07.2020
 Результат: Июль 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2023
 Результат: июнь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Гудвилл" УПФР в г. Сыктывкаре Республики Коми 27.01.2014 отсутствуют основания для проведения проверки  
 ООО "ИК "Правильный выбор" УПФР в Прикубанском внутригородском округе г. Краснодара 24.11.2014 нарушения в действиях АУ отсутствуют  
 ООО ПСК "Бин-Си" УПФР в Прикубанском внутригородском округе г. Краснодара 24.11.2014 нарушения в действиях АУ отсутствуют  
 ООО "Валтар" ИФНС РФ по г. Краснодару 26.11.2015 нарушения в действиях АУ отсутствуютДата поступления  жалобы: 20.08.2025Податель жалобы: Процив А.В.Наименование должника: Процив А.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Елсукова Любовь Викторовна</t>
   </si>
   <si>
     <t>25.08.1988</t>
   </si>
   <si>
     <t>29.04.2013/29.04.2013</t>
   </si>
   <si>
-    <t>8(8212) 24-93-52,  lustigelf@mail.ru, 167000 Респ.Коми г.Сыктывкар ул.Первомайская, д.149, 1-й подъезд, 3-й этаж</t>
+    <t>8 904 100 58 85,  lustigelf@mail.ru, 167000 Респ.Коми г.Сыктывкар а/я 749</t>
   </si>
   <si>
     <t>ВСА 0509569 от 21.06.2010 Сыктывкарский государственный университет присуждена квалификация: Юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет, справка ООО "Энергобаланс-Столица" (ИНН 7726597647) от 09.10.2012г.</t>
   </si>
   <si>
     <t>свидетельство №349/03-СР от 22.03.2013 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/019132 от 31.08.2012 </t>
   </si>
   <si>
     <t xml:space="preserve">Полис №3200-00073/385 ООО "СК "АМКОполис"
 Даты: 22.04.2015/21.04.2016
 Полис №34-16/TPL16/000851 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.04.2016/21.04.2017
 Полис №34-17/TPL16/001518 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.04.2017/21.04.2018
 Полис №342-18/TPL16/001148 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" ; с 12.07.2018 по 21.04.2019 дополнительное соглашение
 Даты: 22.04.2018/21.04.2019
 Полис 77777 ОАУ-000775/17 ООО "ЦСО"
 Даты: 01.12.2018/31.12.2018
 Полис №52-19/TPL16/001219  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.04.2019/21.04.2020
 Полис №52-20/TPL16/001274 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.04.2020/21.04.2021
 Полис №77-21/TPL16/001230 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 22.04.2021/21.04.2022
 Полис №Arbitr-3980975400-53013 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 22.04.2022/21.04.2023
 Полис ОАУ №1505/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.04.2023/21.04.2024
 Полис ОАУ №7725/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.04.2024/21.04.2025
 Полис ОАУ №14917/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 22.04.2025/21.04.2026
-</t>
-[...2 lines deleted...]
-    <t>26.07.2017/ представление Прокуратуры г. Ухты 1</t>
+Полис ОАУ №22872/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 22.04.2026/21.04.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 26.07.2017, предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.05.2015
 Результат: Май  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.05.2018
 Результат: Май 2018 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований ФЗ "О несостоятельности (банкротстве)".
 01.06.2021
 Результат: Июнь 2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства, обязание  устранить  выявленные нарушения)
 01.05.2024
 Результат: май 2024  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
 </t>
   </si>
   <si>
     <t>ООО "Комистройматериалы" УПФР в г. Сыктывкаре Республики Коми 27.01.2014 нарушения в действиях АУ отсутствуют  , ООО "Спектр" Прокуратура г. Ухты 12.07.2017 выявлены нарушения, применена мера ответственности в виде предупреждения
 Дата поступления жалобы: 18.03.2021
 Податель жалобы: Кирушев Н.В.
 Наименование должника: ООО "Северо-Западный лесной терминал"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.04.2021
 Податель жалобы: Прокуратура г. Ухты
 Наименование должника: ООО "Спектр"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.01.2023
 Податель жалобы: Черкасова Т.Е.
 Наименование должника: ООО "Стратег"
@@ -3184,50 +3411,52 @@
     <t>свидетельство №34/001964 от 16.12.2003</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №14/TPL16/780370  ООО "Страховая компания "Арсеналъ"
 Даты: 15.12.2014/14.12.2015
 Полис №52-15/TPL16/782018 ООО "Страховая компания "Арсеналъ"
 Даты: 15.12.2015/14.12.2016
 Полис №52-16/TPL16/002902 ООО "Страховая компания "Арсеналъ"
 Даты: 15.12.2016/14.12.2017
 Полис №52-17/TPL16/004503 ООО "Страховая компания "Арсеналъ" (с 08.02.2018 по 14.12.2018 увеличение страховой суммы)
 Даты: 15.12.2017/14.12.2018
 Полис №52-18/TPL16/004827 ООО "Страховая компания "Арсеналъ"
 Даты: 15.12.2018/14.12.2019
 Полис №52-19/TPL16/005794 ООО "Страховая компания "Арсеналъ"
 Даты: 15.12.2019/14.12.2020
 Полис №52-19/TPL16/005794 дополнительное соглашение №1 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 15.12.2019/14.12.2021
 Полис №УБК_10583/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.12.2021/14.12.2022
 Полис ОАУ №0161/700/22 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 15.12.2022/14.12.2023
 Полис ОАУ №5493/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 15.12.2023/14.12.2024
 Полис ОАУ №11709/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 15.12.2024/14.12.2025
+Полис ОАУ №19730/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
+Даты: 15.12.2025/14.12.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.09.2014
 Результат: Сентябрь  2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.09.2017
 Результат: Сентябрь 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2020
 Результат: Август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.07.2023
 Результат: июль 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ОАО «Луковецкий ЛПХ», ООО «ТПФ Няндома-Бройлер» ГУ- Архангельское региональное отделение ФСС РФ 08.10.2013 нарушения в действиях АУ отсутствуют, РИТЦ Банк (ООО) Сердюкова Л. 21.05.2018 нарушения в действиях АУ отсутствуют  
 АО К2 Банк Администрация МО Узловский район 15.02.2019 отказ от жалобы; ОАО "СЦБК" ООО "ТГК-2 Энергосбыт" 28.10.2019 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 09.12.2021
 Податель жалобы: Прокуратура г. Якутска
 Наименование должника: ООО "ЮжЯкутУголь"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 27.06.2023
 Податель жалобы: ООО "НТЦ "Вулкан"
 Наименование должника: АО "ЦНИИ ЭИСУ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 14.08.2024
@@ -3268,109 +3497,132 @@
   <si>
     <t xml:space="preserve">Полис №14/TPL16/660367 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.12.2014/09.12.2015
 Полис №61-15/TPL16/781968 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.12.2015/09.12.2016
 Полис №66-16/TPL16/02818 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.12.2016/09.12.2017
 Полис №66-17/TPL16/004416 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.12.2017/09.12.2018
 Полис 77777 ОАУ-000653/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №52-18/TPL16/005006 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.12.2018/09.12.2019
 Полис №52-19/TPL16/005700 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.12.2019/09.12.2020
 Полис №52-19/TPL16/005700 (дополнительное соглашение №1) ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 10.12.2019/09.12.2021
 Полис №УБК_10461/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 10.12.2021/09.12.2022
 Полис№УБК_13409/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 10.12.2022/09.12.2023
 Полис ОАУ №5253/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.12.2023/09.12.2024
 Полис ОАУ №11707/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 10.12.2024/09.12.2025
-</t>
+Полис ОАУ №19703/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 10.12.2025/09.12.2026
+</t>
+  </si>
+  <si>
+    <t>протокол от 25.08.2025г., предупреждение, протокол от 03.09.2025г., предупреждение, протокол от 12.01.2026г. предупреждение.</t>
   </si>
   <si>
     <t xml:space="preserve">31.12.2015
 Результат: Июнь 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 31.12.2018
 Результат: Июнь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.05.2021
 Результат: Май 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.04.2024
 Результат: апрель 2024 (Выявлены нарушения. Принято решение о не применении в отношении Жарова В.В. меры дисциплинарной ответственности. )
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 19.06.2024
 Податель жалобы: Прокуратура ЦАО г. Костромы
 Наименование должника: ООО "КСК"
-Результат проверки: выявлены нарушения, принято решение не применять мер дисциплинарного воздействияДата поступления  жалобы: 14.07.2025Податель жалобы: Управление Росреестра по Кемеровской области - КузбассуНаименование должника: Чернов П.В.Результат проверки: выявлены нарушенияДата поступления  жалобы: 18.08.2025Податель жалобы: Управление Росреестра по г. МосквеНаименование должника: Рафанович О.Г.Результат проверки: выявлены нарушения</t>
+Результат проверки: выявлены нарушения, принято решение не применять мер дисциплинарного воздействия
+Дата поступления жалобы: 14.07.2025
+Податель жалобы: Управление Росреестра по Кемеровской области - Кузбассу
+Наименование должника: Чернов П.В.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 18.08.2025
+Податель жалобы: Управление Росреестра по г. Москве
+Наименование должника: Рафанович О.Г.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 15.12.2025
+Податель жалобы: Управление Росреестра по г. Москве
+Наименование должника: Рафанович О.Г.
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Жданов Иван Николаевич</t>
   </si>
   <si>
     <t>18.01.1992</t>
   </si>
   <si>
     <t>гор. Ангарск Иркутской обл.</t>
   </si>
   <si>
     <t>26.02.2024/26.02.2024</t>
   </si>
   <si>
     <t>Протокол №04</t>
   </si>
   <si>
     <t> 8-914-926-60-56, эл. почта: injdanov@arbitr38.ru,  адрес: 664009, г. Иркутск, ул. Лузина 28, а/я 51</t>
   </si>
   <si>
     <t>107706 0001978 от 14.07.2014г. "Российская правовая академия министерства юстиции РФ"присвоена квалификация юрист, по специальности Юриспруденция</t>
   </si>
   <si>
     <t>стаж более 2 лет, справка от 07.06.2021г. (ООО "Бастион" ОГРН 1173850006802)</t>
   </si>
   <si>
     <t>свидетельство №496/07-СР от 05.07.2023 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/035548 от 26.04.2021</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №7086/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 20.02.2024/19.02.2025
 Полис ОАУ №13174/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 20.02.2025/19.02.2026
-</t>
-[...2 lines deleted...]
-    <t>Дата поступления  жалобы: 30.06.2025Податель жалобы: Грошева Н.Г.Наименование должника: Нифталиева О.П.к.Результат проверки: отказ от жалобы</t>
+Полис ОАУ №21528/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 20.02.2026/19.02.2027
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Дата поступления жалобы: 30.06.2025
+Податель жалобы: Грошева Н.Г.
+Наименование должника: Нифталиева О.П.к.
+Результат проверки: отказ от жалобы</t>
   </si>
   <si>
     <t>Железинский Михаил Александрович</t>
   </si>
   <si>
     <t>08.01.1988</t>
   </si>
   <si>
     <t>п. Чегдомын Верхнебурейнского р-на Хабаровского края</t>
   </si>
   <si>
     <t>19.06.2025/19.06.2025</t>
   </si>
   <si>
     <t>199004, Санкт-Петербург, а/я 78, тел. 8-950-008-57-57, zhelezinsky777@yandex.ru</t>
   </si>
   <si>
     <t>ВСГ 4814700 от 26.06.2010г. "Поволжская академия государственной службы имени П.А. Столыпина" присуждена квалификация экономист-менеджер, по специальности "Экономика и управление на предприятии (операции с недвижимым имуществом)"</t>
   </si>
   <si>
     <t>стаж более 2-х лет ТК №6135226 от 10.10.2013г. , справка ООО "ПРОММАШ ПРОГРЕСС" (ИНН 7806551599) от 22.03.2023г. №22.03.23/008</t>
   </si>
   <si>
     <t>свидетельство №515/04-СР от 08.04.2025г. выдано Союзом "СРО АУ СЗ"</t>
   </si>
@@ -3418,51 +3670,51 @@
 Даты: 06.09.2017/05.09.2018
 Полис  77777ОАУ-000718/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №П177382-29-18; с 26.08.2018 по 04.09.2018 ретроактивный период ООО "Страховое общество "Помощь"
 Даты: 05.09.2018/04.09.2019
 Полис №П185529-29-19 ООО "Страховое общество "Помощь"
 Даты: 05.09.2019/04.09.2020
 Полис №52-20/TPL16/004260 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.09.2020/04.09.2021
 Договор №60/21/177/004911 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 04.09.2021/03.09.2022
 Договор №60/22/177/013834 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 04.09.2022/03.09.2023
 Полис ОАУ №3956/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 04.09.2023/03.09.2024
 Договор №60/24/177/024556 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 04.09.2024/03.09.2025
 Полис №60/25/177/029285 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
 Даты: 04.09.2025/03.09.2026
 </t>
   </si>
   <si>
     <t>ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ </t>
   </si>
   <si>
-    <t>03.12.2015/представление Прокуратуры Октябрьского района г. Саратова; 09.09.2016/ представление Прокуратуры Саратовской области; 30.03.2017/жалоба ООО "Тракт-Строй";</t>
+    <t>протокол от 03.12.2015г. предупреждение, протокол от 12.09.2016г. предупреждение, протокол от 30.03.2017г. предупреждение, протокол от 18.01.2024г. предупреждение, протокол от 18.01.2024г. предупреждение, протокол от 09.04.2024г. предупреждение, протокол от 24.06.2024г. предупреждение, протокол от 28.08.2024г. штраф 10000 руб., протокол от 18.09.2024г. штраф 15000 руб., протокол от 03.10.2024г. штраф 20000 руб., протокол от 06.02.2025г. предупреждение, протокол от 30.09.2025г. предупреждение, протокол от 01.12.2025г. предупреждение, протокол от 18.03.2026, предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2015
 Результат: Октябрь  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.11.2018
 Результат: Ноябрь 2018 (Выявлены нарушения - привлечен к дисциплинарной ответственности в виде наложения штрафа в размере 5 000,00 рублей.)
 01.12.2021
 Результат: декабрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2024
 Результат: ноябрь 2024  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 10 000 рублей))
 </t>
   </si>
   <si>
     <t>ТСЖ "Диаманд" Золотов А.И. 21.02.2014 нарушения в действиях АУ отсутствуют  
 ТСЖ "Диаманд" ООО "ЖЭУ-600" 14.03.2014 нарушения в действиях АУ отсутствуют  
 ООО "ГСК "Центральный" МИФНС РФ №2 по Саратовской области 17.04.2014 нарушения в действиях АУ отсутствуют  
 ООО "Средневолжская Строительная компания" УПФР по Ленинскому району г. Саратова 27.06.2014 нарушения в действиях АУ отсутствуют  
 ООО "ЖЭУ - 600" ООО "Юридическая Консультация "Правовой Стандарт" 26.12.2014 нарушения в действиях АУ отсутствуют  
 ООО "ГСК "Центральный" МИФНС РФ №2 по Саратовской области 14.04.2015 нарушения в действиях АУ отсутствуют  
 ООО "Агротранзит" Прокуратура г. балашова Саратовской области 08.05.2015 нарушения в действиях АУ отсутствуют  
 ИП Алексеева Ю.А. ЗАО АКБ «Экспресс-Волга" 29.07.2015 нарушения в действиях АУ отсутствуют  
 ИП Сидоренко А.Н. Прокуратура Заводского района г. Саратова 05.11.2015 нарушения в действиях АУ отсутствуют  
 ЖСК "Причал" Прокуратура Октябрьского района г. Саратова 26.10.2015 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "ИНТЕК" участники строительства ООО "ИНТЕК" 28.04.2016 нарушения в действиях АУ отсутствуют; ООО "РОС" Прокуратура Саратовской области 27.07.2016 выявлены нарушения, применена мера ответственности в виде предупреждения; ООО "Тракт-КС" Кузнецов А.И. 11.01.2017 нарушения в действиях АУ отсутствуют;  
 ООО "Тракт-КС" ООО "Тракт-Строй" 16.02.2017 выявлены нарушения, применена мера ответственности в виде предупреждения; ООО "Базис" ООО "Закат" Прокуратура Ленинского района Саратова 04.04.2017 нарушения в действиях АУ отсутствуют  
 ОАО "Ордена "Знак Почета" научно-исследовательский и проектный институт "Гипропрромсельстрой" ТУ ФАУГИ по Саратовской области 04.05.2017 нарушения в действиях АУ отсутствуют  
@@ -3506,95 +3758,142 @@
 Наименование должника: Марунова О.Ю.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 27.11.2023
 Податель жалобы: Арбитражный суд Пермского края
 Наименование должника: ООО "Вега-М"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 23.01.2024
 Податель жалобы: Прокуратура ЮАО г. Москвы
 Наименование должника: ООО "Алютерра"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.02.2024
 Податель жалобы: ООО КБ "Метрополь"
 Наименование должника: Долотов Д.Ю.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 15.04.2024
 Податель жалобы: Робитник О.В.
 Наименование должника: Робитник О.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 03.05.2024
 Податель жалобы: ИФНС России №2 по г. Москве
 Наименование должника: ООО "СК-МонтажЛифтСервис"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 15.07.2024
 Податель жалобы: Хоменко О.И.
 Наименование должника: Хоменко О.А.
-Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 10000 руб.Дата поступления  жалобы: 12.08.2024Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Гасанова С.М.Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 15000 руб.Дата поступления  жалобы: 19.08.2024Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Найманова М.Ш.Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 20000 руб.Дата поступления  жалобы: 26.12.2024Податель жалобы: Барсениянц А.Г.Наименование должника: ООО "Вега-М"Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупрежденияДата поступления  жалобы: 17.02.2025Податель жалобы: Прокуратура г. КостромыНаименование должника: ООО "ПМК"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 16.06.2025Податель жалобы: Управление Росреестра по Волгоградской областиНаименование должника: Баишева О.А.Результат проверки: выявлены нарушенияДата поступления  жалобы: 19.08.2025Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Устинов С.Г.Результат проверки: выявлены нарушенияДата поступления  жалобы: 24.09.2025Податель жалобы: Ветров Ю.В.Наименование должника: Долгополов А.И.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 09.10.2025Податель жалобы: Костылев П.Н.Наименование должника: ООО "ПМК"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 10000 руб.
+Дата поступления жалобы: 12.08.2024
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Гасанова С.М.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 15000 руб.
+Дата поступления жалобы: 19.08.2024
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Найманова М.Ш.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 20000 руб.
+Дата поступления жалобы: 26.12.2024
+Податель жалобы: Барсениянц А.Г.
+Наименование должника: ООО "Вега-М"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 17.02.2025
+Податель жалобы: Прокуратура г. Костромы
+Наименование должника: ООО "ПМК"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 16.06.2025
+Податель жалобы: Управление Росреестра по Волгоградской области
+Наименование должника: Баишева О.А.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 19.08.2025
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Устинов С.Г.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 24.09.2025
+Податель жалобы: Ветров Ю.В.
+Наименование должника: Долгополов А.И.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 09.10.2025
+Податель жалобы: Костылев П.Н.
+Наименование должника: ООО "ПМК"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 27.10.2025
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Ника Мохаммад Бисмел Джан
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 09.02.2026
+Податель жалобы: Управление Росреестра по Костромской области
+Наименование должника: ООО "ПМК"
+Результат проверки: выявлены нарушенияДата поступления  жалобы: 11.03.2026Податель жалобы: конкурсный управляющий ООО "Клувер" - ГК АСВНаименование должника: Крусс К.Н.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Закирова Алсу Шамилевна</t>
   </si>
   <si>
     <t>11.02.1982</t>
   </si>
   <si>
     <t>г. Набережные Челны Татарская АССР</t>
   </si>
   <si>
     <t>15.03.2021/15.03.2021</t>
   </si>
   <si>
     <t>423832, РТ, г. Набережные Челны, пр-кт Чулман, д.67, кв.5, тел. +7-960-080-19-00, эл. почта: alsusham15@gmail.com</t>
   </si>
   <si>
     <t>КМ №44405 от 15.02.2013 "Институт экономики, управления и права (г. Казань)" присуждена квалификация Юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет выписка из ЕГРЮЛ от 10.02.2021 №ЮЭ9965-21-49966567 директор ООО Юридическая компания "Свои люди"</t>
   </si>
   <si>
     <t>свидетельство №486/12-СР от 25.12.2020 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>видетельство №11/034786 от 21.10.2020</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-21/TPL16/000487 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 01.03.2021/28.02.2022
 Полис №60/22/177/008598 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.03.2022/28.02.2023
 Полис ОАУ №0881/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.03.2023/29.02.2024
 Полис ОАУ №6682/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.03.2024/28.02.2025
 Полис ОАУ №14014/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 01.03.2025/28.02.2026
-</t>
+Полис ОАУ №22334/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.03.2026/28.02.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 05.05.2022г. предупреждение, протокол от 12.11.2024г. предупреждение, протокол от 22.11.2024г. предупреждение, протокол от 22.11.2024г. предупреждение, протокол от 02.12.2024г. штраф 5000,00 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2022
 Результат: Декабрь 2022 (Выявлены нарушения.  Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
+01.10.2025
+Результат: октябрь  2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 11.01.2022
 Податель жалобы: Чеботарев Н.Е.
 Наименование должника: ООО "Промышленные коммуникации"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 14.03.2022
 Податель жалобы: Чеботарев Н.Е.
 Наименование должника: ООО "Промышленные коммуникации"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 24.04.2023
 Податель жалобы: Ахатов Р.Р.
 Наименование должника: Залищук А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.09.2024
 Податель жалобы: Максимова М.С.
 Наименование должника: ООО "СФ "ПромСтрой"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.09.2024
 Податель жалобы: Максимова М.С.
 Наименование должника: ООО "СФ "ПромСтрой"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 30.09.2024
@@ -3606,120 +3905,130 @@
 Наименование должника: ООО "СФ "ПромСтрой"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 09.10.2024
 Податель жалобы: Максимова М.С.
 Наименование должника: ООО "СФ "ПромСтрой"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 21.10.2024
 Податель жалобы: Максимова М.С.
 Наименование должника: ООО "СФ "ПромСтрой"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.
 Дата поступления жалобы: 07.11.2024
 Податель жалобы: Максимова М.С.
 Наименование должника: ООО "СФ "ПромСтрой"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 11.11.2024
 Податель жалобы: Максимова М.С.
 Наименование должника: ООО "СФ "ПромСтрой"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.11.2024
 Податель жалобы: Максимова М.С.
 Наименование должника: ООО "СФ "ПромСтрой"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 03.12.2024
 Податель жалобы: Максимова М.С.
 Наименование должника: ООО "СФ "ПромСтрой"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 31.03.2025Податель жалобы: Арбитражный суд Республики ТатарстанНаименование должника: ООО "Казтрансстрой"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 31.03.2025
+Податель жалобы: Арбитражный суд Республики Татарстан
+Наименование должника: ООО "Казтрансстрой"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Залицаев Семен Юрьевич</t>
   </si>
   <si>
     <t>12.08.1982</t>
   </si>
   <si>
     <t>гор. Качканар Свердловской обл.</t>
   </si>
   <si>
     <t>(343)298-06-29 ,  sz-uf@mail.ru,  620086, 620086 г.Екатеринбург, а/я 46  </t>
   </si>
   <si>
     <t>ВСВ 1381941 от 20.05.2005 Удмуртский государственный университет присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года АТ-VIII №8589113 от 02.07.2001</t>
   </si>
   <si>
     <t>свидетельство №324/12-СР от 14.12.2012 выдано НП "СРО АУ СЗ" </t>
   </si>
   <si>
     <t>свидетельство №11/017119 от 14.06.2011</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №14/TPL16/660436 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.12.2014/22.12.2015
 Полис № 66-15/TPL16/782345 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.12.2015/22.12.2016
 Полис №66-16/TPL16/003461 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.12.2016/22.12.2017
 Полис №77777 ОАУ-000683/17 ООО "ЦСО"
 Даты: 23.12.2017/22.12.2018
 Полис №66-18/TPL16/003151 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2018/11.07.2019
 Полис №П184121-29-19 ООО "Страховое общество "Помощь"
 Даты: 12.07.2019/11.07.2020
 Полис №АУ №431278201 ООО "РИКС"
 Даты: 12.07.2020/11.07.2021
 Полис №52-20/TPL16/005096 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 11.01.2021/10.01.2022
 Договор №60/21/177/007216 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 11.01.2022/10.01.2023
 Договор ОАУ №0228/700/22 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.01.2023/10.01.2024
 Полис ОАУ №5509/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.01.2024/10.01.2025
 Полис ОАУ №12222/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 11.01.2025/10.01.2026
+Полис ОАУ №20173/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 11.01.2026/10.01.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2015
 Результат: Январь  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.02.2018
 Результат: Февраль 2018 (Выявлены нарушения - применена меры дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.03.2021
 Результат: Март 2021 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
 01.02.2024
 Результат: февраль 2024 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 07.12.2021
 Податель жалобы: Могила С.П.
 Наименование должника: Могила С.П.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 24.09.2025Податель жалобы: ПАО СКБ Приморья "Примсоцбанк"Наименование должника: Вычугжанин Я.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 24.09.2025
+Податель жалобы: ПАО СКБ Приморья "Примсоцбанк"
+Наименование должника: Вычугжанин Я.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Залялетдинов Ильдар Назимович</t>
   </si>
   <si>
     <t>22.03.1975</t>
   </si>
   <si>
     <t>г. Заинск Татарская АССР</t>
   </si>
   <si>
     <t>12.03.2009/12.03.2009</t>
   </si>
   <si>
     <t>8-917-293-61-41, il220375@yandex.ru , 423834, Республика Татарстан, г. Набережные Челны, а/я 34010 </t>
   </si>
   <si>
     <t>АВС №0561924 от 23.06.1997 Камский политехнический институт присуждена квалификация экономист-менеджер по специальности: "Экономика и управление на предприятиях машиностроения"</t>
   </si>
   <si>
     <t>Стаж более 2 лет AT-IX №4962130 от 15.01.1997</t>
   </si>
   <si>
     <t>свидетельство № 04/07/07 от 27.07.2007 выдано НП "СРО АУ "Объединение"</t>
   </si>
@@ -3729,70 +4038,79 @@
   <si>
     <t xml:space="preserve">Полис 083/01 №138194 ООО "Страховое общество "Сургутнефтегаз"
 Даты: 01.01.2015/31.12.2015
 Полис №52-15/TPL16/782543 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.01.2016/31.12.2016
 Полис № 52-16/TPL16/003042 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.01.2017/31.12.2017
 Полис №77777 ОАУ-000688/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №52-18/TPL16/002673 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2018/11.07.2019
 Полис №52-19/TPL16/001376 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.04.2019/31.03.2020
 Полис №52-20/TPL16/000972 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.04.2020/31.03.2021
 Полис №77-21/TPL16/001124 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 01.04.2021/31.03.2022
 Договор №60/22/177/009797 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.04.2022/31.03.2023
 Договор ОАУ №1154/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.04.2023/31.03.2024
 Полис №Arbitr -3980975400-11038 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.04.2024/31.03.2025
 Полис №Arbitr-3980975400-11968 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 01.04.2025/31.03.2026
-</t>
+Полис № Arbitr-3980975400-82916 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма- 10 000 000 руб.
+Даты: 01.04.2026/31.03.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 26.01.2024 предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2014
 Результат: Апрель 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.08.2017
 Результат: Август 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.07.2020
 Результат: Июль 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2023
 Результат: июнь 2023 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ООО "ПКФ "Троя" Прокуратура Красноармейского района Краснодарского края 14.01.2015 нарушения в действиях АУ отсутствуют  
 ООО "АЗНО" работник ООО "АЗНО" Коновалова И.Н. 05.03.2015 нарушения в действиях АУ отсутствуют ; ООО "РТК-Логистика" ООО "Группа крмпаний "РТК-Логистика" 19.11.2019 нарушения в действиях АУ отсутствуют 
 Дата поступления жалобы: 11.12.2023
 Податель жалобы: Прокуратура Калининского района г. Санкт-Петербурга
 Наименование должника: ООО "Чехословак Энерджи Рус"
-Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупрежденияДата поступления  жалобы: 16.10.2024Податель жалобы: Горшенин И.Н.Наименование должника: ООО УТК "Мегаполис"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 16.10.2024
+Податель жалобы: Горшенин И.Н.
+Наименование должника: ООО УТК "Мегаполис"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Залялов Илдар Наилович</t>
   </si>
   <si>
     <t>06.05.1971</t>
   </si>
   <si>
     <t>с. Ямбухтино Куйбышевского р-на Татарской АССР</t>
   </si>
   <si>
     <t>28.10.2015/28.10.2015</t>
   </si>
   <si>
     <t>протокол №24</t>
   </si>
   <si>
     <t>8-905-370-23-11  423600, Респ Татарстан, р-н Елабужский, г Елабуга,  а/я 7, ildar-zalyalov@mail.ru </t>
   </si>
   <si>
     <t>ДВС 1675348 от 05.10.2001 Восточный институт экономики, гуманитарных наук, управления и права, присуждена квалификация: юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 1 года АТ-VI №1865082 от 06.06.1990</t>
   </si>
@@ -3803,124 +4121,158 @@
     <t>свидетельство № 11/024275 от 09.09.2015</t>
   </si>
   <si>
     <t xml:space="preserve">Полис № 52-15/TPL16/781544 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 17.10.2015/16.10.2016
 Полис №52-16/TPL16/002333 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 17.10.2016/16.10.2017
 Полис №52-17/TPL16/003670 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 17.10.2017/16.10.2018
 Полис №52-18/TPL16/002153 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2018/31.05.2019
 Полис №52-19/TPL16/001784 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2019/31.05.2020
 Полис №П191588-29-20 ООО "Страховое общество "Помощь"
 Даты: 01.06.2020/31.05.2021
 Договор №60/21/177/000916 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2022
 Договор №60/21/177/000916 дополнительное соглашение №1 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2023
 Полис №ОАУ №0542/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №5954/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 07.02.2024/06.02.2025
 Полис ОАУ №13097/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 07.02.2025/06.02.2026
-</t>
+Полис ОАУ №21137/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 07.02.2026/06.02.2027
+</t>
+  </si>
+  <si>
+    <t>протокол 12.01.2026г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2017
 Результат: Ноябрь  2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2020
 Результат: Октябрь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2023
 Результат: сентябрь 2023  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
-    <t>ООО "Ринус" ООО "Грань" 06.08.2018 нарушения в действиях АУ отсутствуют</t>
+    <t>ООО "Ринус" ООО "Грань" 06.08.2018 нарушения в действиях АУ отсутствуют
+Дата поступления жалобы: 27.11.2025
+Податель жалобы: Управление Росреестра по Республике Татарстан
+Наименование должника: ООО "Партнер Авто"
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Зарудный Геннадий Эдуардович</t>
   </si>
   <si>
     <t>10.05.1955</t>
   </si>
   <si>
     <t>11.11.2005/11.11.2005</t>
   </si>
   <si>
     <t>8(8142)-53-34-58 zarudniy.gennady@yandex.ru, 185005 Республика Карелия, Петрозаводск, ул. Правды, д.29, каб.50</t>
   </si>
   <si>
     <t>В-I №171621 от 30.06.1977 Петербургский государственный университет им. О.В. Куусинена по специальности: история, присвоена квалификация: историка, Преподавателя истории и обществоведения. ЦВ№536785 от 28.05.1993 Ин-т Гос.службы СЗКЦ (Роскадры Правительства РФ) по специальности: Государственное и муиципальное управление, присвоена квалификация: менеджер</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-IX№ 0976489 31.01.2003 </t>
   </si>
   <si>
     <t>свидетельство №187/00-СР от 05.10.2005 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/009294 от 18.10.2005</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-15/TPL16/782028 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.12.2015/01.12.2016
 Полис №52-16/TPL16/002798 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.12.2016/01.12.2017
 Полис №52-17/TPL16/004060 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ";  с 23.01.2018 по 01.12.2018 (дополнительное соглашение№1)
 Даты: 02.12.2017/01.12.2018
 Полис №52-18/TPL16/004655 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.12.2018/01.12.2019
 Полис №52-19/TPL16/005616 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.12.2019/01.12.2020
 Полис №52-19/TPL16/005616 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 02.12.2019/01.01.2021
 Договор №60/21/177/006374 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 02.12.2021/01.12.2022
 Договор №60/22/177/014924 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 02.12.2022/01.12.2023
 Полис ОАУ №5199/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 02.12.2023/01.12.2024
 Полис ОАУ №11808/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 02.12.2024/01.12.2025
-</t>
+Полис №19673/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
+Даты: 02.12.2025/01.12.2026
+</t>
+  </si>
+  <si>
+    <t>протокол от 07.07.2025г. предупреждение, протокол от 01.10.2025г. штраф 10000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2016
 Результат: Февраль 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.02.2019
 Результат: Февраль  2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2022
 Результат: февраль 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.02.2025
 Результат: февраль 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
-    <t>Дата поступления  жалобы: 05.05.2025Податель жалобы: Синкин С.И.Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцева Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., Евдокимов В.В., Карханов Р.А., Парамонова Э.В., Огонесян О.А., Морозова Е.А., Ярина Н.С., Федотов Н.В., Николаевский К.А., Максименко А.А., Львов Д.А., Лапин А.В., ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»Результат проверки: выявлены нарушенияДата поступления  жалобы: 05.05.2025Податель жалобы: Синкин С.И.Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., Евдокимов В.В., Карханов Р.А., Парамонова Э.В., Огонесян О.А., Морозова Е.А., Ярина Н.С., Федотов Н.В., Николаевский К.А., Максименко А.А., Львов Д.А., Лапин А.В.,  ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»Результат проверки: выявлены нарушенияДата поступления  жалобы: 05.05.2025Податель жалобы: Синкин С.И.Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., и др  ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»Результат проверки: выявлены нарушенияДата поступления  жалобы: 05.05.2025Податель жалобы: Синкин С.И.Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., и др. , ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»Результат проверки: выявлены нарушенияДата поступления  жалобы: 20.08.2025Податель жалобы: ПАО АКБ "Авангард"Наименование должника: Парамонова О.Г.Результат проверки: выявлены нарушения</t>
+    <t xml:space="preserve">
+Дата поступления жалобы: 05.05.2025
+Податель жалобы: Синкин С.И.
+Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцева Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., Евдокимов В.В., Карханов Р.А., Парамонова Э.В., Огонесян О.А., Морозова Е.А., Ярина Н.С., Федотов Н.В., Николаевский К.А., Максименко А.А., Львов Д.А., Лапин А.В., ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 05.05.2025
+Податель жалобы: Синкин С.И.
+Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., Евдокимов В.В., Карханов Р.А., Парамонова Э.В., Огонесян О.А., Морозова Е.А., Ярина Н.С., Федотов Н.В., Николаевский К.А., Максименко А.А., Львов Д.А., Лапин А.В., ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 05.05.2025
+Податель жалобы: Синкин С.И.
+Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., и др ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 05.05.2025
+Податель жалобы: Синкин С.И.
+Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., и др. , ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 20.08.2025
+Податель жалобы: ПАО АКБ "Авангард"
+Наименование должника: Парамонова О.Г.
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Захаров Артём Дмитриевич</t>
   </si>
   <si>
     <t>13.04.1991</t>
   </si>
   <si>
     <t>гор. Братск Иркутской области</t>
   </si>
   <si>
     <t>23.01.2018/23.01.2018</t>
   </si>
   <si>
     <t>Протокол №2</t>
   </si>
   <si>
     <t>22.01.2018г. ААУ "СЦЭАУ" - Ассоциация арбитражных управляющих "СИБИРСКИЙ ЦЕНТР ЭКСПЕРТОВ АНТИКРИЗИСНОГО УПРАВЛЕНИЯ" на основании Заявления о добровольном выходе</t>
   </si>
   <si>
     <t>8-911-089-20-54, zartem1439@gmail.com, 191060, Санкт-Петербург, ул. Смольного 1/3, 6-й подъезд</t>
   </si>
   <si>
     <t>КТ №90007 от 26.06.2013г. Санкт-Петербургский государственный экономический университет присуждена квалификация экономист-менеджер по специальности "Экономика и управление на предприятии (городское хозяйство)" 107806 0021935 от 30.06.2015г. присвоена квалификация бакалавр по направлению "Юриспруденция"</t>
   </si>
@@ -3937,50 +4289,52 @@
     <t xml:space="preserve">Полис 77777 ОАУ-000750/17 ООО "ЦСО"
 Даты: 10.01.2018/09.01.2019
 Полис №52-18/TPL16/002726 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 11.07.2018/10.07.2019
 Полис №52-19/TPL16/002827 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 11.07.2019/10.07.2020
 Полис №52-20/TPL16/002807 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 11.07.2020/10.07.2021
 Полис №77-21/TPL16/001529 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 11.07.2021/10.07.2022
 Полис №Arbitr-3980975400-27900 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 11.07.2022/10.07.2023
 Полис ОАУ №2780/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.07.2023/10.07.2024
 Полис ОАУ №9663/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.07.2024/10.07.2025
 Полис ОАУ №17503/700/25ООО "Страховой дом "БСД" ( Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 11.07.2025/10.07.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2020
 Результат: Февраль  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2023
 Результат: Февраль 2023 (выявлены нарушения. Принято решение о не применении в отношении Захарова А.Д. меры дисциплинарной ответственности. )
+01.02.2026
+Результат: февраль 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 29.06.2020
 Податель жалобы: Зайцев А.Н.
 Наименование должника: АО "Волховский комбикормовый завод"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 04.08.2020
 Податель жалобы: Зайцев А.Н.
 Наименование должника: АО "Волховский комбикормовый завод"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 19.07.2021
 Податель жалобы: ГУ - ОПФР по Ростовской области
 Наименование должника: ООО "СНГ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.08.2021
 Податель жалобы: Балабаев В.В.
 Наименование должника: ООО "Уралтранспортстрой"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 07.09.2021
 Податель жалобы: Балабаев В.В.
 Наименование должника: ООО "Уралтранспортстрой"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 18.10.2021
@@ -4029,115 +4383,121 @@
 Полис №52-16/TPL16/001862 ООО "Страховая компания "Арсеналъ"
 Даты: 26.08.2016/25.08.2017
 Полис №52-17/TPL16/003166  ООО "Страховая компания "Арсеналъ"
 Даты: 26.08.2017/25.08.2018
 Полис 77777 ОАУ-000001/18 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №52-18/TPL16/003419 ООО "Страховая компания "Арсеналъ"
 Даты: 26.08.2018/25.08.2019
 Полис №52-19/TPL16/004361  ООО "Страховая компания "Арсеналъ"
 Даты: 26.08.2019/25.08.2020
 Полис №52-20/TPL16/003837 ООО "Страховая компания "Арсеналъ"
 Даты: 26.08.2020/25.08.2021
 Полис №77-21/TPL16/002080 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 26.08.2021/25.08.2022
 Договор №60/22/177/013354 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 26.08.2022/25.08.2023
 Полис ОАУ №3531/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 26.08.2023/25.08.2024
 Полис ОАУ №9812/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 26.08.2024/25.08.2025
 Полис ОАУ №17838/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 26.08.2025/25.08.2026
 </t>
   </si>
   <si>
-    <t>06.02.2018/представление Котласская межрайонная прокуратура</t>
+    <t>протокол от 06.02.2018г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2015
 Результат: Октябрь  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.10.2018
 Результат: Октябрь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2021
 Результат: сентябрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.08.2024
 Результат: август 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>МУП ПО "Котласский муниципальный район" Рогачевский Е.Н. 22.10.2015 нарушения в действиях АУ отсутствуют  
 ООО "Пин-Гвин" ИФНС РФ по г. Архангельску 09.03.2016 нарушения в действиях АУ отсутствуют, МУП "Водотеплоснаб" Министерство ТЭК и ЖЭК Архангельской области 17.06.2016 нарушения в действиях АУ отсутствуют, 
 Дата поступления жалобы: 03.08.2021
 Податель жалобы: Соловьев К.А.
 Наименование должника: Жаричева Е.М.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 04.05.2022
 Податель жалобы: АО "ЦДУ"
 Наименование должника: Дмитрик Е.В.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 18.08.2025Податель жалобы: Золотарев А.В.Наименование должника: ООО "НЭП"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 18.08.2025
+Податель жалобы: Золотарев А.В.
+Наименование должника: ООО "НЭП"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Захарова (Домничева) Кристина Зуфаровна</t>
   </si>
   <si>
     <t>24.04.1980</t>
   </si>
   <si>
     <t>г. Зеленодольск Республики Татарстан</t>
   </si>
   <si>
     <t>06.03.2020/06.03.2020</t>
   </si>
   <si>
     <t>krisstin24@yandex.ru, 8-905-310-53-53, 420029, Казань, а/я 269</t>
   </si>
   <si>
     <t>101618 0294969 №2076 от 31.08.2014 Казанский национальный исследовательский технический университет им. А.Н. Туполева-КАИ  по специальности: экономика и управление на предприятиии, присвоена квалификация экономист-менеджер </t>
   </si>
   <si>
     <t>стаж более 1 года справка ООО "Камская речная компания" (ИНН 1655172531) заместитель руководителя по финансовым вопросам, трудовая книжка № АТ-VIII №4898492 от 19.04.2000</t>
   </si>
   <si>
     <t>свидетельство №476/01-СР от 22.01.2020 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/030641 от 30.07.2018</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №П189145-29-20 ООО "Страховое общество "Помощь"
 Даты: 22.02.2020/21.02.2021
 Полис №143/АУ-2021 АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Центральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 08.02.2021/07.02.2022
 Полис №77-22/TPL16/000014 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 08.02.2022/07.02.2023
 Полис №Arbitr-3980975400-56083 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №5590/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.03.2025
 Полис ОАУ №13089/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.03.2025/07.03.2026
+Полис ОАУ №22068/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 08.03.2026/07.03.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2022
 Результат: январь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.01.2025
 Результат: январь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 30.05.2023
 Податель жалобы: Марьенко К.В.
 Наименование должника: Колотий В.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Зимин Олег Павлович</t>
   </si>
   <si>
     <t>05.09.1979</t>
   </si>
   <si>
     <t>05.12.2019/05.12.2019</t>
   </si>
@@ -4147,61 +4507,70 @@
   <si>
     <t>ДВС 1854488 от 29.06.2002 Санкт-Петербургский государственный университет экономики и финансов присуждена квалификация экономиста по специальности: "маркетинг"</t>
   </si>
   <si>
     <t>Стаж более двух лет, тудовая книжка АТ-IХ №5307622 от 03.06.2002г. выписка из ЕГРЮЛ ООО "Пегас" (ИНН 7816640449) от 03.10.2019, выписка из ЕГРЮЛ ООО "СК ГРУПП" (ИНН 7811409069) от 11.11.2019</t>
   </si>
   <si>
     <t>свидетельство №780137 от 19.04.2019 выдано НП АУ "ОРИОН"</t>
   </si>
   <si>
     <t>свидетельство №11/030342 от 11.01.2019</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/005976 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.12.2019/01.12.2020
 Полис №52-19/TPL16/005976 (дополнительное соглашение №1) ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 02.12.2019/01.12.2021
 Полис №77-21/TPL16/002810 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 02.12.2021/01.12.2022
 Полис №Arbitr-3980975400-29886 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 02.12.2022/01.12.2023
 Полис №Arbitr-3980975400-58276 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 02.12.2023/01.12.2024
 Полис №Arbitr-3980975400-49156 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 02.12.2024/01.12.2025
-</t>
+Полис №Arbitr-3980975400-19054 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
+Даты: 02.12.2025/01.12.2026
+</t>
+  </si>
+  <si>
+    <t>протокол от 22.11.2024г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.03.2022
 Результат: март 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.03.2025
 Результат: март 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
-    <t>Дата поступления  жалобы: 14.10.2024Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Дружинин Д.А.Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
+    <t xml:space="preserve">
+Дата поступления жалобы: 14.10.2024
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Дружинин Д.А.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Зиновьева Карина Геннадьевна</t>
   </si>
   <si>
     <t>26.07.1989</t>
   </si>
   <si>
     <t>гор. Курск</t>
   </si>
   <si>
     <t>05.08.2025/05.08.2025</t>
   </si>
   <si>
     <t>Протокол №14</t>
   </si>
   <si>
     <t>почтовый адрес — 305000, Курская обл., г. Курск, а/я №7, телефон — 8-951-330-68-11, эл. почта: ptkarina@mail.ru</t>
   </si>
   <si>
     <t>К №64358 от 01.06.2012 Негосударственное образовательное учреждение высшего профессионального образования "Региональный открытый социальный институт" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более года ТК-II № 4979365 от 04.05.2009, справка ООО Юридическое бюро"Правовой консалтинг" (ИНН 4632158991) от 28.07.2025г.</t>
   </si>
@@ -4245,84 +4614,179 @@
     <t>свидетельство № 11/023080 от 12.03.2015</t>
   </si>
   <si>
     <t xml:space="preserve">Полис № 15/ТРL16/520571 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 03.04.2015/02.04.2016
 Полис №16-16/TPL16/000657 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 03.04.2016/02.04.2017
 Полис №16-17/TPL16/001190 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 03.04.2017/02.04.2018
 Полис №16-18/TPL16/000833 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 03.04.2018/02.04.2019
 Полис №52-19/TPL16/000919 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 03.04.2019/02.04.2020
 Полис №52-20/TPL16/001020 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 03.04.2020/02.04.2021
 Полис №77-21/TPL16/000993 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 03.04.2021/02.04.2022
 Полис №Arbitr-3980975400-77051 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г. Москва, ул. Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 03.04.2022/02.04.2023
 Договор ОАУ №1299/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 03.04.2023/02.04.2024
 Полис №УБК_16067/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 03.04.2024/02.04.2025
 Полис №60/25/177/027129 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
 Даты: 03.04.2025/02.04.2026
-</t>
-[...2 lines deleted...]
-    <t>09.07.2018/жалоба филиала №9 ГУ Кузбасское РО ФСС РФ</t>
+Полис №60/26/177/031548 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37, Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ ,  страховая сумма - 10 000 000 руб.
+Даты: 03.04.2026/02.04.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 09.07.2018г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2016
 Результат: Декабрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2019
 Результат: Ноябрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.10.2022
 Результат: октябрь 2022 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
+01.10.2025
+Результат: октябрь 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 10 000 рублей)
 </t>
   </si>
   <si>
     <t>ООО "ИнвестСтройГрупп" ИФНС РФ по Железнодорожному району Новосибрской области 18.11.2015 нарушения в действиях АУ отсутствуют  
 ООО «Магазин Принцесса» ГУ Кузбасское ФСС РФ 16.03.2016 нарушения в действиях АУ отсутствуют, 
 наименование предприятия заявитель дата поступления жалобы результат рассмотрения
 ООО "ИнвестСтройГрупп" ИФНС РФ по Железнодорожному району Новосибрской области 18.11.2015 нарушения в действиях АУ отсутствуют  
 ООО «Магазин Принцесса» ГУ Кузбасское ФСС РФ 16.03.2016 нарушения в действиях АУ отсутствуют  
 ЗАО "Промышленные технологии" филиал №9 - ГУ Кузбасское РО ФСС РФ 28.05.2018 выявлены нарушения, применена мера ответственности в виде предупреждения
 ООО "СУНЭТО" Администрация Кемеровской области 16.07.2019 нарушения в действиях АУ отсутствуют  
 ООО "МолСиб" филиал №4 ГУ - Кузбасское РО ФСС РФ 27.11.2019 выявлены нарушения, выдано предписание  
 Дата поступления жалобы: 17.02.2021
 Податель жалобы: Матюшенков А.В.
 Наименование должника: Матюшенков А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 05.03.2021
 Податель жалобы: Токарева О.Н.
 Наименование должника: Токарев С.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 12.04.2023
 Податель жалобы: ОСФР по Кемеровской области-Кузбассу
 Наименование должника: ООО "Стройсервисэко"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+  </si>
+  <si>
+    <t>Игнатова (Комиссарова) Оксана Владимировна</t>
+  </si>
+  <si>
+    <t>22.05.1976</t>
+  </si>
+  <si>
+    <t>г. Тюмень</t>
+  </si>
+  <si>
+    <t>24.07.2014/24.07.2014</t>
+  </si>
+  <si>
+    <t>протокол №16</t>
+  </si>
+  <si>
+    <t>(3462) 516-258, 628405, Тюменская область, ХМАО-Югра, Сургут-5, а/я 207</t>
+  </si>
+  <si>
+    <t>ИВС 0330101 05.07.2002 Тюменский государственный университет  присуждена квалификация юрист по специальности "Юриспруденция"</t>
+  </si>
+  <si>
+    <t>стаж более 2 лет AT-VII №8029312 от 23.06.1996</t>
+  </si>
+  <si>
+    <t>свидетельство №34/002974 от 11.12.2003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис № 78Л16-60000553 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 21.07.2014/20.07.2015
+Полис №78-15/TPL16/781152 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 21.07.2015/20.07.2016
+Полис № 52-16/TPL16/001346 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 21.07.2016/20.07.2017
+Полис №52-17/TPL16/002648 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  (с 01.06.2018 по 31.07.2018 дополнительное соглашение)
+Даты: 01.08.2017/31.07.2018
+Полис №52-18/TPL16/002799 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 01.08.2018/31.07.2019
+Полис №52-19/TPL16/003831 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 01.08.2019/31.07.2020
+Полис №УБК_5846/АУ-2020 ООО " Страховая компания "ТИТ"
+Даты: 01.08.2020/31.07.2021
+Полис №УБК_9928/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
+Даты: 01.08.2021/31.07.2022
+Договор №60/22/177/012944 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
+Даты: 01.08.2022/31.07.2023
+Полис ОАУ №3452/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
+Даты: 01.08.2023/31.07.2024
+Полис ОАУ №10146/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
+Даты: 01.08.2024/31.07.2025
+Полис ОАУ №17744/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
+Даты: 01.08.2025/31.07.2026
+</t>
+  </si>
+  <si>
+    <t>протокол от 24.08.2017г. предупреждение, протокол от 24.08.2017г. предупреждение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.08.2016
+Результат: Август 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
+01.08.2019
+Результат: Август  2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.08.2022
+Результат: Август 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.08.2025
+Результат: август 2025  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 10 000 руб.))
+</t>
+  </si>
+  <si>
+    <t>ЖСК "Камчатский" Межецкая Н.А. 29.10.2014 нарушения в действиях АУ отсутствуют  
+ООО "Курс" ООО "ПроектСтройАльянс" 30.10.2014 не применять в отношении арбитражного управляющего Леонтьевой О.В. меры дисциплинарной ответственности  
+ЖСК "Камчатский" Омельяненко Н.К. 12.12.2014 нарушения в действиях АУ отсутствуют  
+ЖСК "Камчатский" Усова Л.В. 04.02.2015 нарушения в действиях АУ отсутствуют  
+ООО Тюменский заавод "Металлоконструкций и резервуаров" ГУ Тюменское РО ФСС РФ 10.06.2015 нарушения в действиях АУ отсутствуют  
+ЖСК "Камчатский" Омельяненко Н.К. 24.12.2015 нарушения в действиях АУ отсутствуют  
+ООО "Интерстрой" УПФР в нг. Тобольске Тюменской области 15.03.2016 нарушения в действиях АУ отсутствуют,    МУП "«Уренгойгеолстрой» Прокуратура Пуровского района Ямало-Ненецкого автономного округа 10.07.2017 выявлены нарушения, применена мера ответственности в виде предупреждения  
+гр. Горбунов О.Н. ПАО "Мособлбанк" 12.07.2017 выявлены нарушения, применена мера ответственности в виде предупреждения  
+МУП "«Уренгойгеолстрой» Прокуратура Пуровского района Ямало-Ненецкого автономного округа 14.03.2018 выявлены нарушения, вынесено предписание, обязывающее  устранить нарушения в установленные сроки, МУП "Уренгойгеолстрой" Администрация МО "пос. Уренгой" 04.06.2018 нарушения в действиях АУ отсутствуют
+Дата поступления жалобы: 11.02.2021
+Податель жалобы: ООО "ИКСПИРА"
+Наименование должника: Рамазанов В.З.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 09.01.2023
+Податель жалобы: Латышев Ю.Ю.
+Наименование должника: Латышев Ю.Ю.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 04.02.2026
+Податель жалобы: Елисеев М.Н.
+Наименование должника: Угаров Р.О.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Илюхин Борис Игоревич</t>
   </si>
   <si>
     <t>08.06.1976</t>
   </si>
   <si>
     <t>г. Ленинград</t>
   </si>
   <si>
     <t>20.05.2005/20.05.2005</t>
   </si>
   <si>
     <t>8-921-321-48-96   boris_spb7876@mail.ru, 192007,СПБ, а/я 41</t>
   </si>
   <si>
     <t>АВС №0650299 16.06.1998  СПБ Государственный Университет присуждена квалификация экономист, преподаватель экономических дисциплин по специальности "Теоритическая экономика"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VIII№3271308 01.01.2000 справка от 30.12.1999 №24 ТОО "НАТАША"</t>
   </si>
   <si>
     <t>свидетельство №167/05-СР 13.05.2005 выдано НП "СРО АУ СЗ"</t>
@@ -4338,51 +4802,51 @@
 Полис №52-15/TPL16/781127 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.07.2015/13.07.2016
 Полис №52-16/TPL16/001539 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.07.2016/13.07.2017
 Полис №52-17/TPL16/002544 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.07.2017/13.07.2018
 Полис №52-18/TPL16/002015 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2018/31.05.2019
 Полис №52-19/TPL16/001770 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2019/31.05.2020
 Полис №52-20/TPL16/001811 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2020/31.05.2021
 Полис №77-21/TPL16/001293 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 01.06.2021/31.05.2022
 Полис №Arbitr-3980975400-36554 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.06.2022/31.05.2023
 Дополнительное соглашение №1 к Полису №Arbitr-3980975400-36554 "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.06.2023/31.05.2024
 Полис №Arbitr-3980975400-83809 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.06.2024/31.05.2025
 Полис №Arbitr-3980975400-48301 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info, страховая сумма 10000000 рублей.
 Даты: 01.06.2025/31.05.2026
 </t>
   </si>
   <si>
-    <t>14.09.2015/представление Прокуратуры г. Санкт-Петербурга, 26.10.2017/судебный акт, 03.04.19/ жалоба Веричев М.В.</t>
+    <t>протокол от 15.09.2006 предупреждение, протокол от 26.10.2017г. предупреждение, протокол от 03.04.2019г. предупреждение, протокол от 21.05.2025г. предупреждение, протокол от 05.08.2025г., предупреждение, протокол от 11.08.2025г. предупреждение, протокол от 19.11.2025г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2015
 Результат: Август  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.10.2018
 Результат: Октябрь 2018 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований ФЗ "О несостоятельности (банкротстве)".
 01.11.2021
 Результат: ноябрь 2021 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде штрафа в размере 5000 руб.)
 01.10.2024
 Результат: октябрь 2024  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ООО "ПКФ "Квинтэкс" УПФР в Выборгском районе Ленинградсской области 01.10.2013 нарушения в действиях АУ отсутствуют  
 ОАО "Приозерский Гортпсбыт" УФНС РФ по Ленинградской области 14.07.2014 нарушения в действиях АУ отсутствуют  
 ООО "Престиж-Стройсервис" Давыдова И.В. 29.09.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Приозерский Гортпсбыт" УПФР в Приозерском районе Ленинградской области 22.10.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Белэлектрокабель" Прокуратура г. Белгорода 27.11.2014 нарушения в действиях АУ отсутствуют  
 ООО "Авто-Мир" УПФР во Всеволожком районе Ленинградской области 08.12.2014 нарушения в действиях АУ отсутствуют  
 ООО "ПЕТРООЙЛ" УПФР в Центральном районе Санкт-Петербурга 08.12.2014 нарушения в действиях АУ отсутствуют  
 ООО "ПИЛИГРИММ" Арбитражный суд Санкт-Петербурга и Ленинградской области 09.04.2015 нарушения в действиях АУ отсутствуют  
 ООО "ПКФ "Квинтэкс" УПФ РФ в Выборгском райне Ленинградской области 20.04.2015 нарушения в действиях АУ отсутствуют  
 ОАО "ЭРМЗ "Спецтранс" прокуратура г. Санкт-Петербурга 03.08.2015 вынесено предписание, обязывающее  устранить нарушения в установленные сроки (Протокол от 14.09.2015)  
 ООО "ПИЛИГРИММ" МИФНС РФ №16 по Санкт-Петербургу 13.08.2015 нарушения в действиях АУ отсутствуют, ООО "Лентрансстрой", ООО "Петроойл", ООО "ЖЭК "Созвездие -Приморский", ООО "Инерт-Пром", ООО "Аванта" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют; ОАО "ЭРМЗ "Спецтранс" Антонов Д.В. 19.01.2017 нарушения в действиях АУ отсутствуют ;   ООО "Аванта" Арбитражный суд Санкт-Петербурга и Ленинградской области 26.09.2017 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ОО "СЕВЗАПГАЗСТРОЙМОНТАЖ" Петрушенков Ю.В. 16.10.2017 нарушения в действиях АУ отсутствуют, 
@@ -4404,95 +4868,111 @@
 Наименование должника: ООО "Дороги Балтики"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 03.03.2025
 Податель жалобы: Охламонов В.С.
 Наименование должника: ООО "Зеленый Гай"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.04.2025
 Податель жалобы: Лысяков А.А.
 Наименование должника: Лысяков А.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.04.2025
 Податель жалобы: Охламонов В.С.
 Наименование должника: ООО "Орион-Сервис"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 29.05.2025
 Податель жалобы: Чичигина Ю.С.
 Наименование должника: ООО "Смарт Студия"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 23.06.2025
 Податель жалобы: Чичигина Ю.С.
 Наименование должника: ООО "Смарт Студия"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 04.07.2025
 Податель жалобы: Лысяков А.А.
 Наименование должника: Лысяков А.А.
-Результат проверки: выявлены нарушенияДата поступления  жалобы: 13.10.2025Податель жалобы: Чичигина Ю.С.Наименование должника: ООО "Смарт Студия"Результат проверки: выявлены нарушенияДата поступления  жалобы: 16.10.2025Податель жалобы: Шмелева Э.Г.Наименование должника: Шмелев В.Н.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 13.10.2025
+Податель жалобы: Чичигина Ю.С.
+Наименование должника: ООО "Смарт Студия"
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 16.10.2025
+Податель жалобы: Шмелева Э.Г.
+Наименование должника: Шмелев В.Н.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 10.11.2025
+Податель жалобы: Чичигина Ю.С.
+Наименование должника: ООО "Смарт Студия"
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 11.03.2026Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: ООО "Завидная Сервисная компания"Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Илющенко Алексей Викторович</t>
   </si>
   <si>
     <t>24.07.1975</t>
   </si>
   <si>
     <t>гор. Гай Оренбургской области</t>
   </si>
   <si>
     <t>16.12.2020/16.12.2020</t>
   </si>
   <si>
     <t>8-961-935-10-29, oren_sroau@mail.ru, 460047, г. Оренбург, а/я 237</t>
   </si>
   <si>
     <t>АВС 0408840 10.06.1997 Оренбургский государственный  аграрный университет присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VI№9324971 от 12.10.1992</t>
   </si>
   <si>
     <t>свидетельство №483/11-СР от 09.11.2020 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/029286 от 08.05.2019</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-20/TPL16/005014 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.11.2020/15.11.2021
 Полис №77-21/TPL16/002656 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 16.11.2021/15.11.2022
 Договор №60/22/177/014754 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 16.11.2022/15.11.2023
 Полис ОАУ №4767/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 16.11.2023/15.11.2024
 Полис ОАУ №11267/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 16.11.2024/15.11.2025
+Полис ОАУ №19174/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
+Даты: 16.11.2025/15.11.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2022
 Результат: Июнь 2022 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
+01.05.2025
+Результат: май  2025 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере 5000 (пять тысяч)  рублей.
 </t>
   </si>
   <si>
     <t>Калачев Алексей Игоревич</t>
   </si>
   <si>
     <t>30.11.1970</t>
   </si>
   <si>
     <t>гор. Вологда</t>
   </si>
   <si>
     <t>20 82</t>
   </si>
   <si>
     <t>8(8172) 75-98-86, aleksey70@mail.ru, 160000 Вологда пр. Победы д.55 офис 7</t>
   </si>
   <si>
     <t>ШВ №073474 25.06.93 Вологодский политехнический институт по специальности промышленное и гражданское строительство, присвонена квалификация инженера-строителя</t>
   </si>
   <si>
     <t>Стаж более 2 лет АТ-IV №1365127 от 07.09.1988</t>
   </si>
   <si>
     <t>свидетельство №34/01-СР от 16.01.2004 выдано НП "СРО АУ СЗ"</t>
@@ -4520,51 +5000,51 @@
 Полис №Arbitr-3980975400-28354 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 22.05.2022/21.05.2023
 Полис ОАУ №1967/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.05.2023/21.05.2024
 Полис  ОАУ №7933/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.05.2024/21.05.2025
 Полис ОАУ №15638/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 22.05.2025/21.05.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.05.2015
 Результат: Май  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.05.2018
 Результат: Май 2018 (Выявлены нарушения. Меры дисциплинарной ответственности не применены в связи с объективными обстоятельствами)
 01.05.2021
 Результат: Май 2021 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
 01.05.2024
 Результат: май 2024 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
 </t>
   </si>
   <si>
     <t>ОАО "Вологдаэлектротранс" Администрация города Вологды 20.02.2019 нарушения в действиях АУ отсутствуют  
 АО "ПАТП №1" ГИТ в Вологодской области 17.07.2019 нарушения в действиях АУ отсутствуют  
 АО "ПАТП №1" Паничева Е.В. 02.06.2020 нарушения в действиях АУ отсутствуют  
-ООО "УК РСО" Прокуратура города Вологды 20.01.2021 Нарушения в действиях АУ отсутствуютДата поступления  жалобы: 14.06.2024Податель жалобы: Фомин А.В.Наименование должника: Фомин А.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+ООО "УК РСО" Прокуратура города Вологды 20.01.2021 Нарушения в действиях АУ отсутствуютДата поступления  жалобы: 14.06.2024Податель жалобы: Фомин А.В.Наименование должника: Фомин А.В.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 29.10.2025Податель жалобы: Фомин А.в.Наименование должника: Фомин А.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Каратаева Ирина Сергеевна</t>
   </si>
   <si>
     <t>18.07.1989</t>
   </si>
   <si>
     <t>26.05.2023/26.05.2023</t>
   </si>
   <si>
     <t>14.04.2023  исключена из САМРО  "Ассоциация антикризисных управляющих" на основании Заявления о добровольном выходе  </t>
   </si>
   <si>
     <t>305000, г. Курск, ул. Ленина, д. 60, 4 этаж, офис 36, телефон офиса:  +7 (4712) 742-727, мобильный +7-961-192-01-92, эл. почта: irina_karataeva_046@mail.ru</t>
   </si>
   <si>
     <t>ОК №38145 от 24.12.2011 "Юго-Западный государственный университет" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет ТК-III № 5072161 от 15.03.2013, выписка из ЕГРЮЛ ООО "ЮРИДИЧЕСКОЕ БЮРО "АРГУМЕНТ"</t>
   </si>
   <si>
     <t>свидетельство №568 от 12.11.2021г..выдано САМРО "Ассоциация Антикризисных Управляющих"</t>
   </si>
@@ -4624,58 +5104,59 @@
 Полис № 52-15/TPL16/781965 ООО "Страховая компания "Арсеналъ"
 Даты: 18.11.2015/17.11.2016
 Полис №61-16/TPL16/002658 ООО "Страховая компания "Арсеналъ"
 Даты: 19.11.2016/18.11.2017
 Полис №61-17/TPL/004138 ООО "Страховая компания "Арсеналъ",  с 01.06.2018 по 18.11.2018 (дополнительное соглашение)
 Даты: 19.11.2017/18.11.2018
 Полис №П178812-29-18 ООО "Страховое общество "Помощь"
 Даты: 19.11.2018/18.11.2019
 Полис №П186880-29-19 ООО "Страховое общество "Помощь"
 Даты: 19.11.2019/18.11.2020
 Полис №52-20/TPL16/004767  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 21.10.2020/20.10.2021
 Договор №60/21/177/00551 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 21.10.2021/20.10.2022
 Договор №60/22/177/014560 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком
 Даты: 21.10.2022/20.10.2023
 Полис ОАУ №4716/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 21.10.2023/20.10.2024
 Полис ОАУ №11136/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 21.10.2024/20.10.2025
 Полис ОАУ №18680/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая  сумма - 10 000 000 руб.
 Даты: 21.10.2025/20.10.2026
 </t>
   </si>
   <si>
-    <t>ПО "Теплое" жалоба УФНС РФ по Тульской области 17.04.2017 выявлены нарушения, применена мера ответственности в виде предупреждения ; 
-ООО "Богородск-Мебель" жалоба ООО "Ранг" 24.07.2019 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
+    <t>протокол от 01.06.2017г. предупреждение, протокол от 16.09.2019г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2016
 Результат: Апрель 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.01.2021
 Результат: Январь 2021 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
+01.01.2024
+Результат: январь 2024 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ООО "Древград" УПФ РФ г. Нальчике 17.05.2016 нарушения в действиях АУ отсутствуют; ГП "Усть-Лабинскзооветснаб" Прокуратура Усть-Лабинского района 19.08.2016 нарушения в действиях АУ отсутствуют;ИП Владимирская С.А. УПФР в Пролетарском районе г. Ростова-на-Дону 27.12.2016 нарушения в действиях АУ отсутствуют ; ПО "Теплое" УФНС РФ по Тульской области 17.04.2017 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Богородск-Мебель" ООО "Ранг" 24.07.2019 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ГП КБР «Дирекция по реконструкции ОАО ТГОК» Майданов С.С. 05.08.2019 нарушения в действиях АУ отсутствуют  
 ИП Шанкова О.М. Майданов С.С. 30.07.2019 прекращена  
 ООО "Богородск-Мебель" ООО "Ранг" 12.05.2020 не применять мер дисциплинарной ответственности  
 Зотов В.А. Кондратенко А.А. 25.03.2021 нарушения в действиях АУ отсутствуют 
 Дата поступления жалобы: 09.11.2021
 Податель жалобы: ИП Ларина Г.Е.
 Наименование должника: Чайковский В.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 11.04.2023
 Податель жалобы: ООО "Фуд-Маркет"
 Наименование должника: ООО "Прохладныйгазсервис"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Карканица (Анучина) Ольга Анатольевна</t>
   </si>
   <si>
     <t>08.04.1982</t>
   </si>
   <si>
@@ -4702,57 +5183,62 @@
   <si>
     <t xml:space="preserve">Полис №083/01 № 001 ООО "Страховое общество "Сургутнефтегаз"
 Даты: 25.01.2014/24.01.2015
 Полис № 15530Е4001008 СОАО "ВСК"
 Даты: 25.01.2015/24.01.2016
 полис 083/01 №000004/0/10-06-16 ООО "Страховое общество "Сургутнефтегаз"
 Даты: 25.01.2016/24.01.2017
 Полис №52-17/TPL16/000327 ООО "Страховая компания "Арсеналъ"
 Даты: 25.01.2017/24.01.2018
 Полис №52-17/TPL16/005297 ООО "Страховая компания "Арсеналъ"
 Даты: 25.01.2018/24.01.2019
 Полис №52-18/TPL16/005460 ООО "Страховая компания "Арсеналъ"
 Даты: 25.01.2019/24.01.2020
 Полис №52-19/TPL16/006408 ООО "Страховая компания "Арсеналъ"
 Даты: 25.01.2020/24.01.2021
 Полис № 52-21/TPL16/000699 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 25.01.2021/24.01.2022
 Полис №Arbitr-3980975400-81422 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г. Москва, ул. Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 25.01.2022/24.01.2023
 Полис №60/23/177/016469 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 25.01.2023/24.01.2024
 Полис ОАУ №6155/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 25.01.2024/24.01.2025
 Полис ОАУ№12367/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 25.01.2025/24.01.2026
-</t>
+Полис ОАУ №20471/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма- 10 000 000 руб.
+Даты: 25.01.2026/24.01.2027
+</t>
+  </si>
+  <si>
+    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35</t>
   </si>
   <si>
     <t>взнос на счет компенсационного фонда в размере 50 000 рублей </t>
   </si>
   <si>
-    <t>ООО ТД "Гусефф" жалоба ООО "Золотая семечка" 25.06.2020 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
+    <t>протокол от 07.08.2020г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2016
 Результат: Июль 2016 Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено
 01.06.2019
 Результат: Июнь 2019 Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено
 01.05.2022
 Результат: май 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.05.2025
 Результат: май 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ОАО "Троицкое" ГУ-Ирутское РО ФСС РФ 07.11.2013 нарушения в действиях АУ отсутствуют  
 МУП “Агробытсервис» Хомутовского МО Иркутского района ГУ-Ирутское РО ФСС РФ 26.11.2013 нарушения в действиях АУ отсутствуют  
 ОАО "Троицкое" МИФНС РФ №14 по Иркутской области 20.02.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Троицкое" МИФНС РФ №14 по Иркутской области 28.01.2015 нарушения в действиях АУ отсутствуют  
 ООО "ИПФ" СИБСПЕЦСТРОЙ" ГУ-Ирутское РО ФСС РФ 21.04.2015 нарушения в действиях АУ отсутствуют  
 ООО "ИПФ" СИБСПЕЦСТРОЙ Отделение ПФ РФ (ГУ) по Иркутской области 01.07.2015 нарушения в действиях АУ отсутствуют  
 ОАО "Куйтун-Леспром" МИФНС РФ №14 по Иркутской области 25.07.2013 нарушения в действиях АУ отсутствуют  
 ООО Амта" Министерство экономики Республики Бурятия 29.10.2015 нарушения в действиях АУ отсутствуют  
 ООО "ИПФ" СИБСПЕЦСТРОЙ Отделение ПФ РФ (ГУ) по Иркутской области 28.12.2015 нарушения в действиях АУ отсутствуют ООО "Энергоресурс" ПАО "МРСК Сибири" 14.08.2019 нарушения в действиях АУ отсутствуют  
 ООО ТД "Гусефф" ООО "Золотая семечка" 25.06.2020 выявлены нарушения, применена мера ответственности в виде предупреждения
 Дата поступления жалобы: 20.12.2021
 Податель жалобы: Тимошин Ю.В.
@@ -4785,50 +5271,52 @@
     <t>стаж более 1 года, ТК-I №7919446 от 25.07.2007г., справка ООО "Центр Экспертных Исследований" (ИНН 1656081118) №9 от 15.01.2016г.</t>
   </si>
   <si>
     <t>свидетельство №456/04-СР от 03.04.2018 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/025178 от 16.03.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №П174066-29-18 ООО "Страховое общество "Помощь"
 Даты: 23.04.2018/22.04.2019
 Полис №П181795-29-19 ООО "Страховое общество "Помощь"
 Даты: 23.04.2019/22.04.2020
 Полис №П190969-29-20 ООО "Страховое общество "Помощь"
 Даты: 23.04.2020/22.04.2021
 Договор №60/21/177/000908 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2022
 Договор №60/21/177/000908, дополнительное соглашение №2 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2023
 Полис №Arbitr-3980975400-45248 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №6041/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13087/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.02.2025/07.02.2026
+Полис ОАУ №21761/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10 000 000 руб.
+Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.05.2020
 Результат: Май  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.05.2023
 Результат: май 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 28.01.2021
 Податель жалобы: Дилабирова Л.И.
 Наименование должника: ООО "Центр ДИС"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.07.2021
 Податель жалобы: ООО "Алгоритм"
 Наименование должника: ООО "Промэнерго"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Катаев Алексей Олегович</t>
   </si>
   <si>
     <t>11.09.1991</t>
@@ -4841,97 +5329,108 @@
 kataev.alexeyy@gmail.com</t>
   </si>
   <si>
     <t>КТ №84758 от 17.06.2013 "Южный федеральный университет" присуждена квалификация: инженер по специальности "Проектирование и технология электронно-вычеслительных средств"</t>
   </si>
   <si>
     <t>стаж более 1 года трудова книжка TK-V №2286288 от 10.03.2015г.</t>
   </si>
   <si>
     <t>свидетельство Серия С №0464 от 15.02.2021 выдано Союзом АУ "Созидание"</t>
   </si>
   <si>
     <t>свидетельство №11/028231 от 27.09.2017</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-21/TPL16/000921 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 01.03.2021/28.02.2022
 Полис №Arbitr-3980975400-21948 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г. Москва, ул. Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.03.2022/28.02.2023
 Полис №Arbitr-3980975400-21948 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.03.2022/29.02.2024
 Полис ОАУ №6661/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.03.2024/28.02.2025
 Полис ОАУ №14035/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 01.03.2025/28.02.2026
+Полис ОАУ №22041/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.03.2026/28.03.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2023
 Результат: февраль 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
+01.01.2026
+Результат: январь 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 08.07.2022
 Податель жалобы: Прокуратура Ванинского района Хабаровского края
 Наименование должника: ООО "ЛАН"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 11.08.2025Податель жалобы: ООО "Наша марка"Наименование должника: Бархоянц А.М.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 11.08.2025
+Податель жалобы: ООО "Наша марка"
+Наименование должника: Бархоянц А.М.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 07.11.2025
+Податель жалобы: ООО "Наша марка"
+Наименование должника: Бархоянц А.М.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Кесян Размик Суренович</t>
   </si>
   <si>
     <t>26.03.1991</t>
   </si>
   <si>
     <t>гор. Майкоп Адыгея</t>
   </si>
   <si>
     <t>20.01.2025/20.01.2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>Протокол №01</t>
   </si>
   <si>
     <t>г. Санкт-Петербург, ул. Кубинская, д. 38, лит. А, кв. 24, тел. 8-911-779-16-67, эл. почта: 79117791667rs@gmail.com</t>
   </si>
   <si>
     <t>КТ №90081 от 06.06.2013г. Санкт-Петербургский государственный экономический университет, присуждена квалификация Экономист-менеджер по специальности "Экономика и управление на предприятии (строительство)"</t>
   </si>
   <si>
     <t>стаж более 2-х лет, выписка из ЕГРЮЛ от 26.11.2024 ООО "Управляющая компания "Калитея" (ОГРН 1187847183776)</t>
   </si>
   <si>
     <t>свидетельство №508/10-СР от 14.10.2024 выдано Союзом "СРО АУСЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/040930 от 27.09.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №13368/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 03.01.2025/02.01.2026
+Полис ОАУ №20145/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 03.01.2026/02.01.2027
 </t>
   </si>
   <si>
     <t>Клиентова Юлия Юрьевна</t>
   </si>
   <si>
     <t>05.02.1975</t>
   </si>
   <si>
     <t>07.10.2015/07.10.2015</t>
   </si>
   <si>
     <t>199106, г. Санкт-Петербург, Санкт-Петербург, -, а/я  791, телефон + 7 921 993 05 92
 klientova.arbitr@yandex.ru  </t>
   </si>
   <si>
     <t>ВСВ 0190556 от 31.05.2004 Санкт-Петербургский государственный университет, присуждена квалификация Юрист по специальности "Юриспруденция</t>
   </si>
   <si>
     <t>стаж более 2 лет, справка ООО Лики Пианизма  (ИНН 78414401661) от 20.03.2015 № 20/03</t>
   </si>
   <si>
     <t>свидетельство №436/09-СР от 02.09.2015 выдано Союзом "СРО АУСЗ"</t>
   </si>
   <si>
@@ -5114,191 +5613,64 @@
     <t>свидетельство №11/022018 от 04.08.2014</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №15/TPL16/660615 ООО "Страховая компания "Арсеналъ"
 Даты: 25.03.2015/24.03.2016
 Полис №52-16/TPL16/000593 ООО "Страховая компания "Арсеналъ"
 Даты: 25.03.2016/24.03.2017
 Полис №52-17/TPL16/001030 ООО "Страховая компания "Арсеналъ"
 Даты: 25.03.2017/24.03.2018
 Полис №52-18/TPL16/000712 ООО "Страховая компания "Арсеналъ"
 Даты: 25.03.2018/24.03.2019
 Полис №П181517-29-19 ООО "Страховое общество "Помощь"
 Даты: 24.03.2019/23.03.2020
 Полис №П189769-29-20 ООО "Страховое общество "Помощь"
 Даты: 24.03.2020/23.03.2021
 Полис №52-21/TPL16/000145 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 16.02.2021/15.02.2022
 Договор №60/22/177/008450 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 16.02.2022/15.02.2023
 Полис №ОАУ№0593/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 16.02.2023/15.02.2024
 Полис ОАУ №6110/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 16.02.2024/15.02.2025
 Полис ОАУ №13004/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 16.02.2025/15.02.2026
+Полис ОАУ №21545/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 16.02.2026/15.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.09.2016
 Результат: сентябрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.07.2019
 Результат: июль 2019  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.07.2022
 Результат: Июль 2022 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 01.07.2025
 Результат: июль 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
-  </si>
-[...127 lines deleted...]
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Корнеев Игорь Николаевич</t>
   </si>
   <si>
     <t>17.05.1969</t>
   </si>
   <si>
     <t>пос. Большой Камень Шкотовского района Приморского края</t>
   </si>
   <si>
     <t>10.08.2007/10.08.2007</t>
   </si>
   <si>
     <t>8-915-522-60-05, ikorneev69@gmail.com,   308036 Белгород   а/я 39</t>
   </si>
   <si>
     <t>ЦВ №463514 от 17.06.1993 Дальневосточный государственный университет по специальности физик, присвоена квалификация физик</t>
   </si>
   <si>
     <t>стаж более 2 лет   АТ-VII №2310175 31.08.1992</t>
   </si>
   <si>
     <t>свидетельство 113 от 30.07.2006 выдано ПАУ ЦФО</t>
   </si>
@@ -5311,75 +5683,84 @@
 Полис №52-15/TPL16/781535 ООО "Страховая компания "Арсеналъ"
 Даты: 30.10.2015/29.10.2016
 Полис №52-16/TPL16/002542 ООО "Страховая компания "Арсеналъ"
 Даты: 30.10.2016/29.10.2017
 Полис №52-17/TPL16/003901 ООО "Страховая компания "Арсеналъ" (с 01.01.2018г. по 29.10.2018г.)
 Даты: 30.10.2017/29.10.2018
 Полис №52-18/TPL16/004249 ООО "Страховая компания "Арсеналъ"
 Даты: 30.10.2018/29.10.2019
 Полис №52-19/TPL16/005159 ООО "Страховая компания "Арсеналъ"
 Даты: 30.10.2019/29.10.2020
 Полис №52-20/TPL16/004659 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 30.10.2020/29.10.2021
 Полис №77-21/TPL16/002502 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 30.10.2021/29.10.2022
 Полис №УБК_13080/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 30.10.2022/29.10.2023
 Полис ОАУ №4441/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 30.10.2023/29.10.2024
 Полис ОАУ №11133/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 30.10.2024/29.10.2025
 Полис ОАУ №18701/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 30.10.2025/29.10.2026
 </t>
   </si>
   <si>
+    <t>протокол от 29.01.2026г. предупреждение</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.10.2014
 Результат: Октябрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.09.2017
 Результат: Сентябрь 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.08.2020
 Результат: Август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.08.2023
+Результат: август 2023  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ООО "СТРОЙ-ПОРТАЛ" УПФ РФ по г. Белгороду 05.11.2014 нарушения в действиях АУ отсутствуют  
 ООО "Коммунальщик" Рындин Г.И. 25.12.2014 нарушения в действиях АУ отсутствуют  
 Ровеньское районное потребительское общество ОМВД РФ по Ровеньскому району 09.02.2015 нарушения в действиях АУ отсутствуют  
 ООО "АЛКИД" САО "ВСК" 28.10.2015 нарушения в действиях АУ отсутствуют, ООО "Строй-Портал" Дьяченко С.А. 21.04.2016 нарушения в действиях АУ отсутствуют; ООО "Строй-Портал" Дьяченко С.А. 21.04.2016 нарушения в действиях АУ отсутствуют; ЗАО "Белтермоизоляция" бывшие работники ЗАО "Белтермоизоляция" 01.12.2016 нарушения в действиях АУ отсутствуют,  АО "Витязь" Кредиторы АО "Витязь" 11.01.2017 нарушения в действиях АУ отсутствуют ; 
 ЗАО "Белтермоизоляция" работник ЗАО "Белтермоизоляция" 20.01.2017 нарушения в действиях АУ отсутствуют;  
 Черняковское РайПО Николабай И.М. 16.03.2017 нарушения в действиях АУ отсутствуют; АО "Витязь" кредиторы АО "Витязь" 23.05.2017 нарушения в действиях АУ отсутствуют  
 АО "Витязь" кредитор АО "Витязь" Обухова Е.В. 02.06.2017 нарушения в действиях АУ отсутствуют  
 АО "Витязь" кредитор АО "Витязь" Большакова А.Г. 27.06.2017 нарушения в действиях АУ отсутствуют  
 Дата поступления жалобы: 02.08.2021
 Податель жалобы: ОАО "Валуйский ЛВЗ"
 Наименование должника: ОАО "Валуйский ЛВЗ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.12.2024
 Податель жалобы: Кардапольцев С.А.
 Наименование должника: ОАО "Валуйский ЛВЗ"
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 23.12.2025
+Податель жалобы: Управление Росреестра по Белгородской области
+Наименование должника: Абрамов М.В.
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Коробко Александр Сергеевич</t>
   </si>
   <si>
     <t>28.06.1978</t>
   </si>
   <si>
     <t>21.11.2014/21.11.2014</t>
   </si>
   <si>
     <t>протокол №25</t>
   </si>
   <si>
     <t>+79037185255 , infoaukas@yandex.ru, 121099, Москва, а/я 92</t>
   </si>
   <si>
     <t>ДВС 0388200 от 19.06.2000 г. Москва Военный университет присуждена квалификация: юрист по специальности "юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года справка №52 от 23.04.2014 ЗАО "Финансирование проектов" (ИНН 7743721446)</t>
   </si>
   <si>
     <t>св-во №413/11-СР от 18.11.2014 выдано НП "СРО АУ СЗ"</t>
   </si>
@@ -5392,265 +5773,293 @@
 Полис №15/TPL16/781904 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.11.2015/14.11.2016
 Полис №77-16/TPL16/002784 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 13.11.2016/12.11.2017
 Полис №77-17/TPL16/004059 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  с 01.06.2018 по 12.11.2018 дополнительное соглашение №1
 Даты: 13.11.2017/12.11.2018
 Полис №52-18/TPL16/004822 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 13.11.2018/12.11.2019
 Полис №П187403-29-19 ООО "Страховое общество "Помощь"
 Даты: 13.11.2019/12.11.2020
 Полис №52-20/TPL16/005059 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 13.11.2020/12.11.2021
 Полис №77-21/TPL16/002666 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 13.11.2021/12.11.2022
 Полис №Arbitr-3980975400-59299 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 13.11.2022/12.11.2023
 Полис ОАУ №5243/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 13.11.2023/12.11.2024
 Полис ОАУ №11266/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 13.11.2024/12.11.2025
 Полис ОАУ №19173/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 13.11.2025/12.11.2026
 </t>
   </si>
   <si>
-    <t>ОАО "Инженерный центр ЕЭС" жалоба АО "Ивэлектроналадка" 24.02.2021 выявлены нарушения, применена мера ответственности в виде предупреждения </t>
+    <t>протокол от 12.04.2021г. предупреждение, протокол от 18.03.2026г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">31.12.2016
 Результат: Декабрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 31.12.2019
 Результат: Декабрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.12.2022
 Результат: Декабрь 2022 (Выявлены нарушения.  Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
+01.12.2025
+Результат: Декабрь 2025 (Выявлены нарушения)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 19.11.2019
 Податель жалобы: ООО "Эллада Интертрейд"
 Наименование должника: ООО "Хондэ Комтранс Рус"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 18.05.2020
 Податель жалобы: Соболев А.В.
 Наименование должника: АО "Кислородмонтаж"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 24.02.2021
 Податель жалобы: АО "Ивэлектроналадка"
 Наименование должника: ОАО "Инженерный центр ЕЭС"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 21.05.2021
 Податель жалобы: ООО "Ремжилзаказчик-ЖЭУ №1"
 Наименование должника: АО "Кислородмонтаж"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.09.2022
 Податель жалобы: АО "Ивэлектроналадка"
 Наименование должника: АО "ИЦ ЕЭС"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.01.2023
 Податель жалобы: ООО "Ивэлектроналадка"
 Наименование должника: АО "Инженерный центр ЕЭС"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 27.03.2023
 Податель жалобы: ООО "Сварог"
 Наименование должника: АО "Инженерный центр ЕЭС"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 02.06.2025
 Податель жалобы: ТУ Росимущества в Московской области
 Наименование должника: АО "Кислородмонтаж"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 10.02.2026
+Податель жалобы: прокуратура ЦАО г. Москвы
+Наименование должника: АО "Кислородмонтаж"
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 17.02.2026
+Податель жалобы: Симонян А.Н.
+Наименование должника: ООО "Альянс"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Котельников Андрей Вениаминович</t>
   </si>
   <si>
     <t>10.11.1967</t>
   </si>
   <si>
     <t>гор. Калининград</t>
   </si>
   <si>
     <t>25.02.2004/25.02.2004</t>
   </si>
   <si>
     <t>протокол №17</t>
   </si>
   <si>
-    <t>8(342) 227-49-90, kotelnikovav@yandex.ru, 614095  Пермь, ул.Мира, д. 45 а, офис 515 </t>
+    <t>8(342) 227-49-90, kotelnikovav@yandex.ru, 614000 г.Пермь а/я 328</t>
   </si>
   <si>
     <t>ФВ №191023 от 15.06.1992 Пермский политехнический институт по специальности: Автоматика и управление в технических системах, присвоена квалификация: инженера-электрика</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-III №4304550 от 01.07.1988</t>
   </si>
   <si>
     <t>свидетельство №134/02-СР от 09.02.2004  выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №34/003226 от 23.12.2003</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №14760Е4015131 САО "ВСК"
 Даты: 20.01.2015/19.01.2016
 Полис №083/01№500015 ООО "Страховое общество "Сургутнефтегаз"
 Даты: 20.01.2016/19.01.2017
 Полис №52-16/TPL16/000055 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.01.2017/19.01.2018
 Полис №52-18/TPL16/000295 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.01.2018/19.01.2019
 Полис №52-18/TPL16/005395 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.01.2019/19.01.2020
 Полис №051/АУ-2020 АО СГ "Спасские ворота"
 Даты: 20.01.2020/19.01.2021
 Полис №УБК_7315/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 20.01.2021/19.01.2022
 Договор ОАУ №0193/700/22 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 20.01.2023/19.01.2024
 Полис ОАУ №5648/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 20.01.2024/19.02.2025
 Полис ОАУ №13860/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 20.02.2025/19.02.2026
-</t>
+Полис ОАУ №21529/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 20.02.2026/19.02.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 13.11.2025 предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2015
 Результат: Апрель 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.02.2018
 Результат: Февраль 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.02.2021
 Результат: Февраль 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2024
 Результат: февраль 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО «ИСК «Держава-Строй» ГУ – Пермское РО ФСС РФ 19.03.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Пермдорпроект" Прокуратура Ленинского района г. Перми 19.06.2014 нарушения в действиях АУ отсутствуют  
 ЗАО "Престиж-Сервис" Ташкинова Т.Г. 19.11.2015 нарушения в действиях АУ отсутствуют, ЗАО "РОС постановка" ИФНС РФ №21 по г. Москве 13.07.2016 нарушения в действиях АУ отсутствуют, ООО "Приоритет" ГУ Пермское РО ФСС 23.08.2016 нарушения в действиях АУ отсутствуют, ООО "УК "УЗИМ" Якубов И.Н. 02.11.2016 нарушения в действиях АУ отсутствуют,  ООО "ПО "ПЕРМПРОМЖИЛСТРОЙ" ГУ Пермское РО ФСС РФ 22.09.2017 нарушения в действиях АУ отсутствуют, ПермЖилКоммунПроект" ООО "Пермский тепличный комбинат" 10.07.2018 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 31.03.2021
 Податель жалобы: Куликова О.Е.
 Наименование должника: ООО "КамСтройИнвест"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.06.2021
 Податель жалобы: Зайцева М.В.
 Наименование должника: Зайцев А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.07.2021
 Податель жалобы: Прозорова Н.И.
 Наименование должника: ООО "ИК Город-строй"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.09.2021
 Податель жалобы: ППК "Фонд защиты прав граждан - участников долевого строительства"
 Наименование должника: ООО "ПермПромЖилСтрой"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 01.12.2021
 Податель жалобы: Михалев Ю.Л.
 Наименование должника: Посыпайченко И.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 28.11.2024
 Податель жалобы: Кондратьева Л.П.
 Наименование должника: Посыпайченко И.А.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 07.10.2025Податель жалобы: Ефимов В.А.Наименование должника: ООО "ЦЭС", ООО "Строительное управление №9"Результат проверки: выявлены нарушения</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 07.10.2025
+Податель жалобы: Ефимов В.А.
+Наименование должника: ООО "ЦЭС", ООО "Строительное управление №9"
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Кремлёва (Носенко) Кристина Игоревна</t>
   </si>
   <si>
     <t>18.08.1987</t>
   </si>
   <si>
     <t>г. Новороссийск Краснодарский край</t>
   </si>
   <si>
     <t>29.10.2019/29.10.2019</t>
   </si>
   <si>
     <t>353915, Краснодарский край, г. Новороссийск, а/я 60. Контактный телефон +7 (989)2399967, эл. почта au.nosenko@gmail.com</t>
   </si>
   <si>
     <t>КГ №11209 от 18.07.2013 Краснодарский университет Министерства внутренних дел Россиийской Федерации присуждена квалификация "Юрист" по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года ТК-II №3225812 от 01.06.2007</t>
   </si>
   <si>
     <t>свидетельство выдано Союзом "СРО АУ СЗ" №469/05-СР от 30.05.2019г.</t>
   </si>
   <si>
     <t>свидетельство №11/026795 от 23.11.2016г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/004944 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603006, Нижний Новгород, ул. Решетниковская, д. 4, тел (831) 416-02-89)
 Даты: 18.09.2019/17.09.2020
 Полис №52-20/TPL16/004166  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603006, Нижний Новгород, ул. Решетниковская, д. 4, тел (831) 416-02-89)
 Даты: 18.09.2020/17.09.2021
 Полис №77-21/TPL16/002259 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 17.09.2021/16.09.2022
 Полис №Arbitr-3980975400/62270 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 17.09.2022/16.09.2023
 Дополнительное соглашение №1 к Полису №Arbitr-3980975400/62270 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 17.09.2023/16.09.2024
 Полис №Arbitr-3980975400-57144 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 17.09.2024/16.09.2025
-</t>
+Полис №Arbitr-3980975400-53476 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма - 10 000 000 руб.
+Даты: 17.09.2025/16.09.2026
+</t>
+  </si>
+  <si>
+    <t>протокол от 30.09.2025г. предупреждение, протокол от 21.10.2025г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2021
 Результат: Июль 2021  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.06.2024
 Результат: июнь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 31.08.2021
 Податель жалобы: Начаров А.А.
 Наименование должника: нет
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.06.2025
 Податель жалобы: Хут А.Х.
 Наименование должника: Хут А.Х.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.06.2025
 Податель жалобы: Хут А.Х.
 Наименование должника: Хут А.Х.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.07.2025
 Податель жалобы: Хут А.Х.
 Наименование должника: Хут А.Х.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 18.08.2025
 Податель жалобы: Хут А.Х.
 Наименование должника: Хут А.Х.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 01.09.2025
 Податель жалобы: Хут А.Х.
 Наименование должника: Хут А.Х.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 15.09.2025
+Податель жалобы: Хут А.Х.
+Наименование должника: Хут А.Х.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 11.11.2025
 Податель жалобы: Хут А.Х.
 Наименование должника: Хут А.Х.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Ксенофонтов Андрей Юрьевич</t>
   </si>
   <si>
     <t>02.04.1977</t>
   </si>
   <si>
     <t>г.Гусь-Хрустальный Владимирская область</t>
   </si>
   <si>
     <t>601500, Владимирская область, г. Гусь-Хрустальный, ул. Южный пер., д. 34, 8-920-949-45-90, andks@mail.ru</t>
   </si>
   <si>
     <t>БВС 0229839 от 22.02.2002 Северо-Западная академия государственной службы, присуждена квалификация "Юрист" по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 1 года AT-VII №6760599 от 03.07.1997</t>
   </si>
   <si>
     <t>Свидетельство №438/09-СР от 25.09.2015 выдано Союзом "СРО АУ СЗ"</t>
   </si>
@@ -5668,51 +6077,51 @@
 Даты: 15.10.2018/14.10.2019
 Полис №52-19/TPL16/005028 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.10.2019/14.10.2020
 Полис №52-20/TPL16/004479 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 15.10.2020/14.10.2021
 Договор №60/21/177/005706 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 15.10.2021/14.10.2022
 Договор №60/22/177/014283 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 15.10.2022/14.10.2023
 Полис ОАУ №4450/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 15.10.2023/14.10.2024
 Полис ОАУ №10876/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 15.10.2024/14.10.2025
 Полис №Arbitr-3980975400-55744 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г. Москва, ул. Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 15.10.2025/14.10.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2016
 Результат: Ноябрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2019
 Результат: октябрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.10.2022
 Результат: октябрь 2022 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 01.09.2025
-Результат: сентябрь 2025 (выявлены нарушения)
+Результат: сентябрь 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.))
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 05.10.2023
 Податель жалобы: Авдеева С.Ю.
 Наименование должника: Фомин С.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Кубасова Анна Александровна</t>
   </si>
   <si>
     <t>09.07.1980</t>
   </si>
   <si>
     <t>село Байгул Чернышевского района Читинской области</t>
   </si>
   <si>
     <t>12.12.2011/12.12.2011</t>
   </si>
   <si>
     <t>8(8212) 24-93-52 anna-kubasova@yandex.ru , 167983 Респ.Коми г.Сыктывкар ул.Орджоникидзе д.49А каб.205</t>
   </si>
   <si>
@@ -5730,231 +6139,271 @@
   <si>
     <t xml:space="preserve">полис №14220Е4002194 СОАО "ВСК"
 Даты: 01.12.2014/30.11.2015
 Полис №61-15/TPL16/781912 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.12.2015/30.11.2016
 Полис №77-16/ЕЗД16/02899 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.12.2016/30.11.2017
 Полис №77-17/TPL16/004280 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.12.2017/30.11.2018
 Полис 77777 ОАУ-000742/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №52-18/TPL16/004635 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.12.2018/30.11.2019
 Полис №П187641-29-19 ООО "Страховое общество "Помощь"
 Даты: 01.12.2019/30.11.2020
 Полис №52-20/TPL16/005041 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 01.12.2020/30.11.2021
 Полис №УБК_10477/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.12.2021/30.11.2022
 Договор №60/22/177/014679 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.12.2022/30.11.2023
 Полис ОАУ №5156/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.12.2023/30.11.2024
 Договор №60/24/177/025282 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
 Даты: 01.12.2024/30.11.2025
-</t>
-[...2 lines deleted...]
-    <t>ООО "Водоканал Нижний Одес" представление Прокуратура г. Сосногорска 27.02.2020 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
+Договор ОАУ №19678/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
+Даты: 01.12.2025/30.11.2026
+</t>
+  </si>
+  <si>
+    <t>протокол от 21.05.2020г. предупреждение, протокол от 19.07.2021г. предупреждение, протокол от 18.01.2024г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.05.2014
 Результат: Май 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.07.2017
 Результат: Июль 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2020
 Результат: Июнь 2020 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства, а также обязание устранить выявленные нарушения. )
 01.06.2023
 Результат: июнь 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей. )
 </t>
   </si>
   <si>
     <t>ООО "Монолит" ИФНС РФ №7 по г. Москве 24.06.2014 нарушения в действиях АУ отсутствуют  
 ООО "Печорская энергетическая компания" МИФНС РФ по крупнейшим налогоплательщикам по Республике Коми 25.11.2014 нарушения в действиях АУ отсутствуют  
 ООО "Северспецтехника" Бисеров В.С. 13.04.2015 нарушения в действиях АУ отсутствуют  
 ООО "ТЭК" ИФНС РФ №13 по г. Москве 31.07.2015 нарушения в действиях АУ отсутствуют  
 МУП "Коммунальные энергосистемы" УПФР РФ в г. Сосногорске Республики Коми 21.09.2015 нарушения в действиях АУ отсутствуют  
 ООО "Северспецтехника" Котин А.Н. 13.01.2016 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 08.06.2021
 Податель жалобы: Прокуратура Княжпогостского района
 Наименование должника: ООО "Город"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 13.08.2021
 Податель жалобы: Меньшиков М.А.
 Наименование должника: ООО "Запад"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 01.11.2022
 Податель жалобы: Пайкина Ф.А.
 Наименование должника: ООО "Запад"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.01.2023
 Податель жалобы: Уляшев А.В.
 Наименование должника: ООО "Информационный центр по ЖКХ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 27.11.2023
 Податель жалобы: Прокуратура города Инты
 Наименование должника: ООО "Атлант"
-Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупрежденияДата поступления  жалобы: 16.04.2025Податель жалобы: Финько Ю.А., Школьная Т.И.Наименование должника: ООО "Акваград"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 21.04.2025Податель жалобы: Машталир В.М., Печюлене Е.А.Наименование должника: ООО "Акваград"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 05.05.2025Податель жалобы: Головко С.В.Наименование должника: ООО "Акваград"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 19.05.2025Податель жалобы: Крестьянникова Т.Д.Наименование должника: ООО "Акваград"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 26.05.2025Податель жалобы: Доберчак Н.В.Наименование должника: ООО "Акваград"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 10.06.2025Податель жалобы: Чупров А.В.Наименование должника: ООО "Акваград"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
-[...82 lines deleted...]
-Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 16.04.2025
+Податель жалобы: Финько Ю.А., Школьная Т.И.
+Наименование должника: ООО "Акваград"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 21.04.2025
+Податель жалобы: Машталир В.М., Печюлене Е.А.
+Наименование должника: ООО "Акваград"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 05.05.2025
+Податель жалобы: Головко С.В.
+Наименование должника: ООО "Акваград"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 19.05.2025
+Податель жалобы: Крестьянникова Т.Д.
+Наименование должника: ООО "Акваград"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 26.05.2025
+Податель жалобы: Доберчак Н.В.
+Наименование должника: ООО "Акваград"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 10.06.2025
+Податель жалобы: Чупров А.В.
+Наименование должника: ООО "Акваград"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 22.12.2025
+Податель жалобы: Канева Л.С.
+Наименование должника: ООО "Акваград"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 25.12.2025
+Податель жалобы: Финько Ю.А.
+Наименование должника: ООО "Акваград"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 25.12.2025
+Податель жалобы: Доберчак Н.В.
+Наименование должника: ООО "Акваград"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 26.01.2026
+Податель жалобы: Крестьянникова Т.Д.
+Наименование должника: ООО "Акваград"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Кузнецова Екатерина Хачиковна</t>
   </si>
   <si>
     <t>25.03.1992</t>
   </si>
   <si>
     <t>пос. Преображение Лазовского р-на Приморского края</t>
   </si>
   <si>
     <t>20.03.2023/20.03.2023</t>
   </si>
   <si>
     <t>Протокол №07</t>
   </si>
   <si>
     <t>8(993)958-01-78, 192102, Санкт-Петербург, а/я 18, kuznetsova.spb.au@gmail.com</t>
   </si>
   <si>
     <t>РС №06945 от 28.06.2013 Дальневосточный федеральный университет присуждена степень бакалавра  Техники и Технологии по направлению "Инноватика"  </t>
   </si>
   <si>
     <t>стаж более 2-х лет трудовая книжка TK-IV №3734442 от 25.02.2013г.</t>
   </si>
   <si>
     <t>свидетельство серия С №0542 от 03.03.2023 г. выдано Союзом АУ "Созидание"</t>
   </si>
   <si>
     <t>свидетельство №11/039407 от 15.12.2022г.</t>
   </si>
   <si>
     <t xml:space="preserve">Договор ОАУ №1359/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 13.03.2023/12.03.2024
 Полис ОАУ №6684/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 13.03.2024/12.03.2025
 Полис ОАУ №14231/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 13.03.2025/12.03.2026
-</t>
+Полис ОАУ №22275/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 13.03.2026/12.03.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 19.03.2024г. предупреждение, протокол от 10.09.2024г. предупреждение, протокол от 21.10.2024г. штраф 5000 руб., протокол от 23.01.2025г. предупреждение, протокол от 30.01.2025г. предупреждение, протокол от 03.06.2025г. предупреждение, протокол от 03.06.2025г. штраф 5000 руб., протокол от 24.09.2025г. предупреждение, протокол от 30.09.2025г. штраф 10000 руб., протокол от 19.11.2025г. штраф 10000 руб., протокол от 08.12.2025г. штраф 10000 руб., протокол от 20.01.2026г. штраф 10000 руб., протокол от 18.03.2026г. предупреждение, протокол от 23.03.2026г. штраф 15000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2024
 Результат: октябрь 2024 (Выявлены нарушения. Применена мера дисциплинарного воздействия в виде наложения  штрафа в размере 10 000 рублей))
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 24.10.2023
 Податель жалобы: Цветкова М.В.
 Наименование должника: Цветкова М.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.02.2024
 Податель жалобы: АО "Эксперт-Банк"
 Наименование должника: Царёва Е.Н.
-Результат проверки: выявлены нарушения, объявлено устное замечаниеДата поступления  жалобы: 06.02.2024Податель жалобы: Арбитражный суд Мурманской областиНаименование должника: Кочуринский Д.А.Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупрежденияДата поступления  жалобы: 25.07.2024Податель жалобы: Арбитражный суд Новосибирской областиНаименование должника: Евграпов М.И.Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупрежденияДата поступления  жалобы: 09.09.2024Податель жалобы: Арбитражный суд Сахалинской областиНаименование должника: Банникова Л.В.Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.Дата поступления  жалобы: 15.10.2024Податель жалобы: Веселова А.А.Наименование должника: Веселова А.А.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 16.12.2024Податель жалобы: ООО ПКО "ЭОС"Наименование должника: Изюмов В.Н.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 03.12.2024Податель жалобы: ООО "ПКО "Аламо Коллект"Наименование должника: Порошенкова Н.Г.Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупрежденияДата поступления  жалобы: 17.12.2024Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Семичева Ю.И.Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупрежденияДата поступления  жалобы: 11.03.2025Податель жалобы: Толстолуцкий А.Г.Наименование должника: Толстолуцкий А.Г.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 16.04.2025Податель жалобы: Архипова И.А.Наименование должника: Архипова И.А.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 21.04.2025Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Мамонов Э.В.Результат проверки: выявлены нарушенияДата поступления  жалобы: 22.04.2025Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Давыдов Ф.С.Результат проверки: выявлены нарушенияДата поступления  жалобы: 11.08.2025Податель жалобы: Толстолуцкий А.Г.Наименование должника: Толстолуцкий А.Г.Результат проверки: выявлены нарушенияДата поступления  жалобы: 18.08.2025Податель жалобы: Арбитражный суд Республики КомиНаименование должника: Мишарин М.В.Результат проверки: выявлены нарушенияДата поступления  жалобы: 14.10.2025Податель жалобы: Арбитражный суд г. МосквыНаименование должника: Акимов Р.А.Результат проверки: выявлены нарушения</t>
+Результат проверки: выявлены нарушения, объявлено устное замечание
+Дата поступления жалобы: 06.02.2024
+Податель жалобы: Арбитражный суд Мурманской области
+Наименование должника: Кочуринский Д.А.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 25.07.2024
+Податель жалобы: Арбитражный суд Новосибирской области
+Наименование должника: Евграпов М.И.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 09.09.2024
+Податель жалобы: Арбитражный суд Сахалинской области
+Наименование должника: Банникова Л.В.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.
+Дата поступления жалобы: 15.10.2024
+Податель жалобы: Веселова А.А.
+Наименование должника: Веселова А.А.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 16.12.2024
+Податель жалобы: ООО ПКО "ЭОС"
+Наименование должника: Изюмов В.Н.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 03.12.2024
+Податель жалобы: ООО "ПКО "Аламо Коллект"
+Наименование должника: Порошенкова Н.Г.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 17.12.2024
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Семичева Ю.И.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 11.03.2025
+Податель жалобы: Толстолуцкий А.Г.
+Наименование должника: Толстолуцкий А.Г.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 16.04.2025
+Податель жалобы: Архипова И.А.
+Наименование должника: Архипова И.А.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 21.04.2025
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Мамонов Э.В.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 22.04.2025
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Давыдов Ф.С.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 11.08.2025
+Податель жалобы: Толстолуцкий А.Г.
+Наименование должника: Толстолуцкий А.Г.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 18.08.2025
+Податель жалобы: Арбитражный суд Республики Коми
+Наименование должника: Мишарин М.В.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 14.10.2025
+Податель жалобы: Арбитражный суд г. Москвы
+Наименование должника: Акимов Р.А.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 05.11.2025
+Податель жалобы: Загородняя Е.В.
+Наименование должника: Загородняя Е.В.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 09.12.2025
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Давыдов Ф.С.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 05.02.2026
+Податель жалобы: Акимов В.В.
+Наименование должника: Акимов В.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 04.02.2026
+Податель жалобы: Смирнова Я.В.
+Наименование должника: Смирнова Я.В.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 16.02.2026
+Податель жалобы: Арбитражный суд Новосибирской области
+Наименование должника: Миненко С.В.
+Результат проверки: выявлены нарушенияДата поступления  жалобы: 03.03.2026Податель жалобы: Арбитражный суд г. МосквыНаименование должника: Кузнецова А.П.Результат проверки: выявлены нарушенияДата поступления  жалобы: 10.03.2026Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Подвалков А.Г.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Кумов Евгений Вячеславович</t>
   </si>
   <si>
     <t>11.09.1980</t>
   </si>
   <si>
     <t>дер. Голощаповка Советского р-на Курской обл.</t>
   </si>
   <si>
     <t>20.02.2017/20.02.2017</t>
   </si>
   <si>
     <t>16.02.2017 исключен на основании личного заявления о выходе из членов Ассоциации МСРО "Содействие"</t>
   </si>
   <si>
     <t>8(4712)74-10-10,      activconsalt@mail.ru, г. Курск, Ленина 60, 4 эт. оф. 36,  Kumov80@mail.ru  </t>
   </si>
   <si>
     <t>ДВС 1370214  от 25.06.2002 Орловский юридический институт МВД России, Курский филиал, присуждена  квалификация юрист по специальности "юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 2-х лет АТ-VIII №9521500 от 10.08.2001</t>
   </si>
@@ -5970,50 +6419,52 @@
 Полис №61-17/TPL16/003795 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" , 01.01.2018 сроком на год (Полис 77777 ОАУ-000670/17 достраховка) ООО "ЦСО"
 Даты: 21.10.2017/20.10.2018
 Полис № 52-18/TPL16/004155 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 21.10.2018/20.10.2019
 Полис №52-19/TPL16/005120 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 21.10.2019/20.10.2020
 Полис №52-20/TPL16/004549 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 21.10.2020/20.10.2021
 Полис №77-21/TPL16/002478 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 21.10.2021/20.10.2022
 Полис №УБК_12927/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 21.10.2022/20.10.2023
 Полис ОАУ №4448/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 20.10.2023/19.10.2024
 Полис ОАУ №10880/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 20.10.2024/19.10.2025
 Полис ОАУ №18679/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 20.10.2025/19.10.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2020
 Результат: (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2023
 Результат: Февраль 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
+01.01.2026
+Результат: январь 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ОАО "ССЗ Красные Баррикады" Чуйко С.В. 07.02.2018 нарушения в действиях АУ отсутствуют  
 ОАО "ССЗ Красные Баррикады" Прокуратура Астраханской области 04.04.2018 нарушения в действиях АУ отсутствуют; ООО "Краймиа Солар 5" ООО "Краймиа Солар 5" 18.05.2020 отказ от жалобы  
 ООО "Краймиа Солар 4" ООО "Краймиа Солар 4" 18.05.2020 отказ от жалобы</t>
   </si>
   <si>
     <t>Кунгуров Александр Викторович</t>
   </si>
   <si>
     <t>25.06.1986</t>
   </si>
   <si>
     <t>г. Бийск Алтайского края</t>
   </si>
   <si>
     <t>09.06.2014/09.06.2014</t>
   </si>
   <si>
     <t>bankrotov@gmail.cjm, 8(3852) 63-28-57, 656049 Барнаул, пр.Социалистический, д.69 а/я 3868</t>
   </si>
   <si>
     <t>ВСГ 2326213 от 19.06.2008 Алтайская академия экономики и правава (институт) присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
@@ -6080,107 +6531,113 @@
     <t>Кушнирчук Татьяна Юрьевна</t>
   </si>
   <si>
     <t>11.01.1994</t>
   </si>
   <si>
     <t>Почтовый адрес: 191060, Санкт-Петербург, ул. Смольного, 1/3, 6-й подъезд, эл. почта: kushnirchuk94@yandex.ru, телефон: +7 (921) 888 - 98 - 94</t>
   </si>
   <si>
     <t>107818 0713055 от 21.06.2016 "Российский государственный педагогический университет им. А.И. Герцена" присвоена квалификация бакалавр по направлению подготовки Юриспруденция</t>
   </si>
   <si>
     <t>стаж более 1 года Трудовой договор ООО "Управляющая компания Помощь" (ИНН: 7805729303) №3 от 01.03.2019г.</t>
   </si>
   <si>
     <t>свидетельство №501/12-СР от 27.12.2023 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/040142 от 01.12.2023г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №5917/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.01.2024/09.01.2025
 Полис ОАУ №12279/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 10.01.2025/09.01.2026
+Полис ОАУ №20136/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
+Даты: 10.01.2026/09.01.2027
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.11.2025
+Результат: Ноябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Кущенко Юлия Александровна</t>
   </si>
   <si>
     <t>13.12.1966</t>
-  </si>
-[...1 lines deleted...]
-    <t>гор. Омск</t>
   </si>
   <si>
     <t>03.03.2008/03.03.2008</t>
   </si>
   <si>
     <t>Протокол  №04</t>
   </si>
   <si>
     <t>8-913-979-5307, juliakutchenko@mail.ru, 199178 г.Санкт-Петербург Средний пр-т В.О. д.57А а/я 24</t>
   </si>
   <si>
     <t>АВС 0854672 от 01.07.1999 "Омский государственный университет" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VIII №2193828 от 05.01.2000, Справка ООО "ЮФ "Кленовый лист" (ИНН 5501063321) от 12.02.2008г. №4</t>
   </si>
   <si>
     <t>свидетельство №348 от 08.12.2004 выдано НП "МСО ПАУ"</t>
   </si>
   <si>
     <t>свидетельство №34/002112 от 08.12.2003</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №71-0077/2014-Б-ОР ООО "Балт-страхование"
 Даты: 08.02.2014/07.02.2015
 Полис №3200-00036/385 ООО "АМКОполис"
 Даты: 08.02.2015/07.02.2016
 Полис №61-16/TPL16/000289 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.02.2016/07.02.2017
 Полис №61-17/TPL16/000160 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.02.2017/07.02.2018
 Полис №61-18/TPL16/000122 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.02.2018/07.02.2019
 Полис №52-19/TPL16/000079 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.02.2019/07.02.2020
 Полис №М189001-29-20 ООО "Страховое общество "Помощь", Лицензия СИ №3834 от 07 июля 2017 г. выдана Центральным банком РФ, 191124, Санкт-Петербург, Синопская наб., д. 50а, литер А
 Даты: 08.02.2020/07.02.2021
 Полис №УБК_7991/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2022
 Договор №60/22/177/008593 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2022/07.02.2023
 Полис ОАУ №0648/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №6071/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №12888/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.02.2025/07.02.2026
+Полис ОАУ №20894/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2014
 Результат: Август 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.09.2017
 Результат: Сентябрь 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2020
 Результат: Август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2023
 Результат: Август  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Рыбный гурман" ГУ- Омское РО ФСС РФ 31.07.2014 нарушения в действиях АУ отсутствуют  
 ООО «ОМСКСТРОЙПОЛИМЕР» ГУ - Омское ФСС РФ 06.11.2014 нарушения в действиях АУ отсутствуют  
 ООО "Рыбный гурман" ГУ- Омское РО ФСС РФ 04.08.2015 нарушения в действиях АУ отсутствуют, ООО "НКЗ-АВТО" ГУ- Омское ФСС РФ 09.08.2016 нарушения в действиях АУ отсутствуют, ЖСК "Бремен" Деревягина Г.А. 06.10.2020 нарушения в действиях АУ отсутствуют 
 Дата поступления жалобы: 06.10.2020
 Податель жалобы: Деревягина Г.А.
 Наименование должника: ЖСК "Бремен"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 14.03.2024
 Податель жалобы: Голубкова И.А.
 Наименование должника: Голубков Д.Ю.
 Результат проверки: нарушения в деятельности АУ отсутствуют
@@ -6216,76 +6673,80 @@
 Полис №15/TPL16/780916 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.05.2015/18.05.2016
 Полис №78-16/TPL16/000869 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.05.2016/18.05.2017
 Полис №52-17/TPL16/001804 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.05.2017/18.05.2018
 Полис №383/АУ-2018 АО Страховая группа "Спасские ворота"
 Даты: 18.05.2018/17.05.2019
 Полис №659/АУ-2019 АО Страховая группа "Спасские ворота"
 Даты: 18.05.2019/17.05.2020
 Полис №698/АУ-2020, АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Ценральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 18.05.2020/17.05.2021
 Договор №60/21/177/001949 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 18.05.2021/17.05.2022
 Полис №УБК_11741/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 18.05.2022/17.05.2023
 Полис №УБК_14257/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 18.05.2023/17.05.2024
 Полис №УБК_16247/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 18.05.2024/17.05.2025
 Полис №УБК_18440/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
 Даты: 18.05.2025/17.05.2026
 </t>
   </si>
   <si>
-    <t>30.03.2018 обращение Управления Росреестра по Краснодарскому краю</t>
+    <t>протокол от 19.07.2016г. предупреждение, протокол от 25.06.2018г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.09.2016
 Результат: Сентябрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.07.2019
 Результат: Июль 2019  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.06.2022
 Результат: Июнь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.06.2025
 Результат: июнь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>СППСК "Головино" председатель СППСК "Головино" 17.07.2014 нарушения в действиях АУ отсутствуют , ЗАО "Русь" Прокуратура Омской области 29.06.2016 нарушения в действиях АУ отсутствуют, ЖСК "Бремен" ПК "МТИЗ Инициатива" 19.10.2016 нарушения в действиях АУ отсутствуют  
 ЖСК "Бремен" ПК "МТИЗ Инициатива" 25.10.2016 нарушения в действиях АУ отсутствуют ,
 гражданка Измоденова Р.М. Акулова Е.В. 02.12.2016 нарушения в действиях АУ отсутствуют,  ЗАО "Русь" ГУ Омское РО ФСС 07.03.2018 нарушения в действиях АУ отсутствуют
 ООО "Специальная техника" - Управление Росреестра по Краснодарскому краю 30.03.2018г. выявлены нарушения, применена мера ответственности в виде предупреждения,  ЗАО "Компания "Коммед" Нагорный В.П. 11.09.2018 нарушения в действиях АУ отсутствуют, АО "Восход" филиал №9 ГУ - Омское РО ФСС РФ 27.11.2019 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 08.12.2021
 Податель жалобы: ПАО "КВАНТ МОБАЙЛ БАНК"
 Наименование должника: ООО "КВАДР"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 14.02.2022
 Податель жалобы: Петрова Е.В.
 Наименование должника: ООО "ЛЕТО"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 05.08.2022Податель жалобы: ООО "Бастион"Наименование должника: Ефимова Г.И.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 05.08.2022
+Податель жалобы: ООО "Бастион"
+Наименование должника: Ефимова Г.И.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Лисицина Елена Викторовна</t>
   </si>
   <si>
     <t>15.12.1963</t>
   </si>
   <si>
     <t>гор. Нижний Тагил Свердловской области</t>
   </si>
   <si>
     <t>14.06.2007/14.06.2007</t>
   </si>
   <si>
     <t>(3435) 252-471, lisicina_ev@mail.ru, 622042 г. Нижний Тагил, а/я 61,</t>
   </si>
   <si>
     <t>ПВ 282851 от  01.06.1990 Свердловский ордена Трудового Красного знамени юридический институт имени Руденко по специальности правоведение присвоена квалификация юриста</t>
   </si>
   <si>
     <t>Стаж более 2 лет АТ-III №4858637 03.08.1981</t>
   </si>
   <si>
     <t>свидетельство №00310 от 22.01.2004 выдано НП "УрСО АУ"</t>
   </si>
@@ -6308,50 +6769,52 @@
 Полис №52-19/TPL16/002961 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2019/11.07.2020
 Полис №52-20/TPL16/002919 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27)
 Даты: 12.07.2020/11.07.2021
 Договор №60/21/177/003408 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2021/11.07.2022
 Договор №60/22/177/012452 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2022/11.07.2023
 Полис ОАУ №2688/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2023/11.07.2024
 Полис ОАУ №8974/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2024/11.07.2025
 Полис ОАУ №16923/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 12.07.2025/11.07.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2014
 Результат: Февраль  2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.01.2017
 Результат: Январь 2017  (Нарушений норм Закона о банкротстве и Правилами деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2020
 Результат: Февраль  2020 (Выявлены нарушения . Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей)
 01.02.2023
 Результат: февраль 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
+01.02.2026
+Результат: февраль 2026 (Выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>Логачева Анна Алексеевна</t>
   </si>
   <si>
     <t>11.04.1989</t>
   </si>
   <si>
     <t>07.10.2020/07.10.2020</t>
   </si>
   <si>
     <t>199178, Санкт-Петербург, 9-я линия В.О., д.66, литера А, кв.16
 +7 905 289 95 43, logacheva-anna@bk.ru </t>
   </si>
   <si>
     <t>ВСГ 2584689 от 31.05.2008 Саратовская государственная академия права" присуждена квалификация юрист по специальности "юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 2-х лет, ТК-№1574153 от 22.11.2005</t>
   </si>
   <si>
     <t>свидетельство серия С №0452 от 11.09.2020 г. выдано Союзом АУ "Созидание"</t>
   </si>
   <si>
@@ -6557,50 +7020,52 @@
 Даты: 15.05.2015/14.05.2016
 Полис №61-16/TPL16/001268  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 27.05.2016/26.05.2017
 Полис №61-17/TPL16/001798 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 27.05.2017/26.05.2018
 Полис №77777 ОАУ-000663/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №61-18/TPL/001528 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 27.05.2018/26.05.2019
 Полис №П176022-29-18 ООО "Страховое общество "Помощь"
 Даты: 02.07.2018/01.07.2019
 Полис №660/АУ-2019 АО СГ "Спасские ворота"
 Даты: 02.07.2019/01.07.2020
 Полис №П191933-29-20 ООО "Страховое общество "Помощь", Лицензия СИ №3834 от 07 июля 2017 г. выдана Центральным банком РФ, 191124, Санкт-Петербург, Синопская наб., д. 50а, литер А)
 Даты: 02.07.2020/01.07.2021
 Полис №52-21/TPL16/000098 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 09.02.2021/08.02.2022
 Договор №Arbitr-3980975400-70985 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес: 107078, г. Москва, ул. Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 09.02.2022/08.02.2023
 Полис № Arbitr-3980975400-70985 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 09.02.2023/08.02.2024
 Полис №Arbitr-3980975400-42574 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 09.02.2024/08.02.2025
 Полис ОАУ №12530/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 09.02.2025/08.02.2026
+Полис ОАУ №19965/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 09.02.2026/08.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2015
 Результат: Июнь 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.07.2018
 Результат: Июль 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.06.2021
 Результат: Июнь  2021 (выявлены нарушения. Принято решение о не применении в отношении Ляхова А.П. меры дисциплинарной ответственности)
 01.05.2024
 Результат: Май  2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Гермес" УПФР в Петроградском районе Санкт-Петербурга 08.04.2015 нарушения в действиях АУ отсутствуют  
 ООО "Гермес" УПФР в Петроградском районе Санкт-Петербурга 03.06.2015 нарушения в действиях АУ отсутствуют,     ООО "Спецпроект" Прокуратура Центрального административного района г. Краснодара 29.08.2017 нарушения в действиях АУ отсутствуют   ООО "Электросетьстрой" Прокуратура Промышленного района г. Ставрополя 12.11.2019 нарушения в действиях АУ отсутствуют    </t>
   </si>
   <si>
     <t>Максименко Александр Александрович</t>
   </si>
   <si>
     <t>18.04.1970</t>
   </si>
   <si>
     <t>гор. Новый Оскол Белгородской обл.</t>
@@ -6626,78 +7091,85 @@
 Полис №52-15/TPL16/781547 ООО "Страховая компания "Арсеналъ"
 Даты: 24.11.2015/23.11.2016
 Полис №52-16/TPL16/002638 ООО "Страховая компания "Арсеналъ"
 Даты: 24.11.2016/23.11.2017
 Полис №52-17/TPL16/004050  ООО "Страховая компания "Арсеналъ"  с 06.02.2018 по 23.11.2018 (дополнительное соглашение)
 Даты: 24.11.2017/23.11.2018
 Полис №52-18/TPL16/004550 ООО "Страховая компания "Арсеналъ"
 Даты: 24.11.2018/23.11.2019
 Полис №52-19/TPL16/005521 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 24.11.2019/23.11.2020
 Полис №52-20/TPL16/004899 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 24.11.2020/23.11.2021
 Полис №77-21/TPL16/002595 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 24.11.2021/23.11.2022
 Полис №Arbitr-3980975400-33106 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 24.11.2022/23.11.2023
 Полис ОАУ №4768/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 24.11.2023/23.11.2024
 Полис ОАУ №11519/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 24.11.2024/23.11.2025
 Полис ОАУ №19151/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 24.11.2025/23.11.2026
 </t>
   </si>
   <si>
+    <t>протокол от 06.06.2019г. предупреждение, протокол от 16.09.2019г. предупреждение, протокол от 24.02.2026г. предупреждение</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.01.2015
 Результат: Январь  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.03.2018
 Результат: Март 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.03.2021
 Результат: Март 2021 (Выявлены нарушения. Принято решение о неприменении отношении арбитражного управляющего меры дисциплинарной ответственности).
 01.03.2024
 Результат: Март  2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО " Серебряный Сад" ИФНС РФ №21 по г. Москве 31.07.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Южно-Енисейские тепловые сети" ПАО "Краснояксрэнергосбыт" 18.10.2016 нарушения в действиях АУ отсутствуют   
 ЗАО "Максима-стиль" работники ЗАО "Максима-стиль" 16.11.2016 нарушения в действиях АУ отсутствуют  
 ЗАО "Максима-стиль" Лапшин В.Л. 16.06.2017 нарушения в действиях АУ отсутствуют  
 ЗАО "Максима-Стиль" работник Тянутов Д.Н. 07.07.2017 нарушения в действиях АУ отсутствуют  
 ЗАО "Максима-Стиль" бывший работник Воронин В.М. 12.07.2017 нарушения в действиях АУ отсутствуют  
 ЗАО "Максима-Стиль" бывший работник Ковалева М.П. 22.11.2017 нарушения в действиях АУ отсутствуют  
 ЗАО "Максима-Стиль" заместитель председателя Правительства Ивановской области 22.02.2018 нарушения в действиях АУ отсутствуют; МП г. Красноярска "Дирекция специализированного жилищного фонда" Прокуратура Советского района города Красноярска 02.07.2019 нарушения в действиях АУ отсутствуют  
 МП г. Красноярск "Дирекция специализированного жилищного фонда" Прокуратура Советского района города Красноярска 23.08.2019 выявлены нарушения, применена мера ответственности в виде предупреждения  
 МП г. Красноярска "Дирекция специализированного жилищного фонда" Прокуратура Ленинского района г. Красноярска 17.09.2019 принято решение не применять мер дисциплинарной ответственности  
 ООО "ФТК" Федоров Е.А. 18.02.2020 нарушения в действиях АУ отсутствуют  
 ООО "ИК Ситицентр" филиал №1 ГУ-Волгоградское РО ФСС РФ 11.03.2020 отказ от жалобы  
 ОАО "ДПК" филиал №1 ГУ - Волгоградское РО ФСС Рф 22.09.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 01.03.2024
 Податель жалобы: Адилханов Д.А., Адилханова Н.А.
 Наименование должника: ООО "Финстройпром"
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 19.01.2026
+Податель жалобы: Управление Росреестра по Воронежской области
+Наименование должника: ООО "Нордэкс-В"
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Малинов Андрей Борисович</t>
   </si>
   <si>
     <t>13.11.1965</t>
   </si>
   <si>
     <t>гор. Красноярск</t>
   </si>
   <si>
     <t>29.03.2013/29.03.2013</t>
   </si>
   <si>
     <t>(391)211-08-16, urseng2@yandex.ru, 660017 Красноярск  а/я 374</t>
   </si>
   <si>
     <t>ЛВ №183652 Красноярский политехнический институт по специальности: электрические станции присвоена квалификация: инженера-электрика</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-V №2811050 от 08.09.1988г.</t>
   </si>
   <si>
     <t>свидетельство №024/П от 18.02.2008 выдано НП "СОАУ" при ТПП РФ</t>
   </si>
@@ -6709,54 +7181,56 @@
 Даты: 25.03.2014/24.03.2015
 Полис №15/TPL16/340372 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.03.2015/24.03.2016
 Полис №78-16/TPL16/000506 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.03.2016/24.03.2017
 Полис №78-17/TPL16/001031 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.03.2017/24.03.2018
 Полис №78-18/TPL16/000711 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.03.2018/24.03.2019
 Полис №722/АУ-2018 АО СГ "Спасские ворота"
 Даты: 01.06.2018/31.05.2019
 Полис №376/АУ-2019 АО СГ "Спасские ворота"  31.05.2019 дополнительное соглашение к договору №376/АУ-2019
 Даты: 25.03.2019/24.03.2020
 Полис №413/АУ-2020, АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Ценральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 25.03.2020/24.03.2021
 Полис №77-21/TPL16/001023 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 25.03.2021/24.03.2022
 Договор №60/22/177/009753 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 25.03.2022/24.03.2023
 Договор №60/23/177/017148 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 25.03.2023/24.03.2024
 Договор №60/24/177/022020 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 25.03.2024/24.03.2025
 Полис №60/25/177/026610 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
 Даты: 25.03.2025/24.03.2026
-</t>
-[...2 lines deleted...]
-    <t>16.05.2016/жалоба МИФНС РФ №4 по Красноярскому краю;  21.11.2016/представление Прокуратуры Кировского района г. Красноярска; 25.06.2018/ представление Пркуратуры Таштыпского района, 03.04.19/ жалоба МИФНС №13 по Московской области</t>
+Полис №Arbitr-3980975400-38321 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 25.03.2026/24.03.2027
+</t>
+  </si>
+  <si>
+    <t>пртокол от 16.05.2016г. предупреждение, протокол от 22.11.2016г. предупреждение, протокол от 25.06.2018г. штраф 5000 руб., протокол от 03.04.2019г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2015
 Результат: Апрель 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.03.2018
 Результат: Март 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.03.2021
 Результат: Март 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2024
 Результат: Март 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "ПСК "Базальт" МИФНС РФ №4 по Красноярскому краю 05.04.2016 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Оганер-Комплек," ГУ-Красноярское ФСС 17.05.2016 нарушения в действиях АУ отсутствуют, ООО "Звезда МС" Прокуратура Кировского района г. Красноярска 11.10.2016 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Абаканский рудник" Прокуратура Таштыпского района Республики Хакасия 17.05.2018 выявлены нарушения, применена мера ответственности в виде штрафа в размере 5000 руб.  
 ООО ХК "Карда" МИФНС России №13 по Московской области 06.06.2018 выявлены нарушения, применена мера ответственности в виде предупрежденияООО "Абаканский рудник" Прокуратура Таштыпского района Республики Хакасия 17.05.2018 выявлены нарушения, применена мера ответственности в виде штрафа в размере 5000 руб.  </t>
   </si>
   <si>
     <t>Мангилева Анна Александровна</t>
   </si>
   <si>
     <t>04.06.1987</t>
   </si>
   <si>
     <t>гор. Коряжма Архангельской обл.</t>
@@ -6833,54 +7307,56 @@
   <si>
     <t xml:space="preserve">Полис №15510У4001143 САО "ВСК"
 Даты: 16.04.2015/15.04.2016
 Полис №34-16/TPL16/000855 ООО "Страховая компания "Арсеналъ"
 Даты: 16.04.2016/15.04.2017
 Полис №34-17/TPL16/001431 ООО "Страховая компания "Арсеналъ"
 Даты: 16.04.2017/15.04.2018
 Полис 77777 ОАУ-671/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №444/АУ-2018 АО СГ "Спасские ворота"
 Даты: 16.04.2018/15.04.2019
 Полис №52-19/TPL16/001311 ООО "Страховая компания "Арсеналъ"
 Даты: 16.04.2019/15.04.2020
 Полис АУ № 430880801, ООО "Розничное и корпоративное страхование" 119334, г. Москва, 5-й донской проезд, д. 21Б, корп.10, Лицензия СИ №0473 от 13 ноября 2017 выдана Центральным банком РФ
 Даты: 16.04.2020/15.04.2021
 Договор №60/21/177/000799 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2022
 Договор №60/21/177/000799 дополнительное соглашение №1 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2023
 Полис ОАУ №0633/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №6046/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13249/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.02.2025/07.02.2026
-</t>
-[...2 lines deleted...]
-    <t>12.03.2018/жалоба ПАО Банк "ФК Открытие", 23.03.2018/жалоба УФНС РФ по Омской области</t>
+Полис ОАУ №21152/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма -10 000 000 руб.
+Даты: 08.02.2026/07.02.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 12.03.2018г. предупреждение, протокол от 23.03.2018г. штраф 5000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">01.03.2014
 Результат: Март 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.08.2017
 Результат: Август 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2020
 Результат: Июль 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2023
 Результат: Июнь 2023 (В деятельности Маренковой Д.Н. отсутствуют нарушения требований законодательства о банкротстве, меру дисциплинарной ответственности не применять)
 </t>
   </si>
   <si>
     <t>ЗАО "Контэкс" ГУ - Курское РО ФСС РФ 19.03.2015 нарушения в действиях АУ отсутствуют, ООО "ПФ "КЗСМ" ПАО Банк "ФК Открытие" 04.05.2017 нарушения в действиях АУ отсутствуют  
 АО «ДЕЛЬТА СОЛАР» ООО «Пауэр Сервисез» 14.08.2017 нарушения в действиях АУ отсутствуют  
 ООО "ПФ "КЗСМ" ПАО Банк "ФК Открытие" 26.10.2017 выявлены нарушения, применена мера ответственности в виде предупреждения;                      ООО "ПФ "КЗСМ" УФНС РФ по Омской области 13.02.2018 выявлены нарушения, применена мера ответственности в в виде штрафа 5 000 рублей;ООО "Орион Солар" ООО "Орион Солар" 18.05.2020 отказ от жалобы  
 ООО "Капелла Солар" ООО "Капелла Солар" 18.05.2020 отказ от жалобы  
 ОАО "Строймост" ЦТУ ФТС России 29.09.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 09.03.2022
 Податель жалобы: Фазлеева Э.М.
 Наименование должника: ООО "УК Меркан"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Маркелов Евгений Андреевич</t>
@@ -6893,83 +7369,57 @@
   </si>
   <si>
     <t>644099, г. Омск, ул. Интернациональная, д.14, оф. 2-1, тел. 8(913)644-01-23, эл. почта: i@emarkelov.ru</t>
   </si>
   <si>
     <t>105518 0331690 от 13.07.2015 Омский государственный университет им. Ф.М. Достоевского по направлению Юриспруденция, присвоена квалификация бакалавр   105504 0007536 от 10.07.2019 13.07.2015 Омский государственный университет им. Ф.М. Достоевского по направлению Юриспруденция присвоена квалификация магистр </t>
   </si>
   <si>
     <t>стаж более 2 лет ТК-V №6306460  от 01.11.2017</t>
   </si>
   <si>
     <t>свидетельство №491/07-СР от 15.07.2021 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t> свидетельство 11/026310 от 27.07.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Договор №60/22/177/008276 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.02.2022/31.01.2023
 Договор №ОАУ №0620/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.02.2023/31.01.2024
 Полис ОАУ №5687/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.02.2024/31.01.2025
 Полис ОАУ №13051/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 01.02.2025/31.01.2026
+Полис ОАУ №20927/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма- 10 000 000 руб.
+Даты: 01.02.2026/31.01.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2023
 Результат: ноябрь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
-</t>
-[...26 lines deleted...]
-Даты: 22.05.2025/21.05.2026
 </t>
   </si>
   <si>
     <t>Матинян Илья Агасиевич</t>
   </si>
   <si>
     <t>20.07.1984</t>
   </si>
   <si>
     <t>23.08.2011/23.08.2011</t>
   </si>
   <si>
     <t> +7 (495) 6074061, office@matinyan.me  123242 г.Москва а/я 2 (на имя Матинян И.А.)</t>
   </si>
   <si>
     <t>ВСГ№5255161 от 19.04.2011 ФГОУВПО "Северо-западная Академия гос. Службы" присуждена квалификация юрист, по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года ТК-I №0029943 от 05.05.2006</t>
   </si>
   <si>
     <t>свидетельство  №47/08/11 от 19.08.2011 выдано НП "СРО АУ "Объединение"</t>
   </si>
   <si>
     <t>свидетельство 11/017444 от 18.08.2011</t>
@@ -6988,50 +7438,52 @@
 Полис №52-19/TPL16/004291 ООО "Страховая компания "Арсеналъ"
 Даты: 22.08.2019/21.08.2020
 Полис №52-20/PL16/003783 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 22.08.2020/21.08.2021
 Договор №60/21/177/004225 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 22.08.2021/21.08.2022
 Договор №60/22/177/013090 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 22.08.2022/21.08.2023
 Полис ОАУ №3540/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.08.2023/21.08.2024
 Полис ОАУ №10025/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.08.2024/21.08.2025
 Полис ОАУ №17822/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 22.08.2025/21.08.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2014
 Результат: Январь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.01.2017
 Результат: Январь 2017  (Нарушений норм Закона о банкротстве и Правилами деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2020
 Результат: Март  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2023
 Результат: Март  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.02.2026
+Результат: февраль 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ОАО "Маклаковский ЛДК" ГУ-Красноярское региональное отделение ФСС РФ 14.03.2014 нарушения в действиях АУ отсутствуют  
 ООО "Торговый центр "Волга" ИП Тимина И.В. 07.04.2014 нарушения в действиях АУ отсутствуют  
 ООО "МажорДом", ООО "УниверСтрой" Солод Д.А. 08.12.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Маклаковский лесопильно деревообрабатывающий комбинат" Кузнецов В.И. 17.02.2015 нарушения в действиях АУ отсутствуют, ОАО "Маклаковский ЛДК" Прокуратура Красноярского края 25.04.2016 нарушения в действиях АУ отсутствуют, ОАО "Маклаковский ЛДК" ООО ЧОП "Альтернатива-Лесосибирск" 28.06.2016 нарушения в действиях АУ отсутствуют , АО компания "Исмаил" Управление Росреестра по Республике Башкортостан 05.12.2016 нарушения в действиях АУ отсутствуют,      гр. Тер Т.В. Тер Т.В. 12.09.2017 нарушения в действиях АУ отсутствуют  
 гр. Тер Т.В. Тер Т.В. 02.10.2017 нарушения в действиях АУ отсутствуют  
 гр. Рогозный А.Е. адвокат Кораблев А.А. 18.10.2017 нарушения в действиях АУ отсутствуют,         гр.Рогозный А.Е. Рогозный А.Е. 20.12.2017 нарушения в действиях АУ отсутствуют  
 Рогозный А.Е. Рогозный А.Е. 01.04.2019 нарушения в действиях АУ отсутствуют
 Рогозный А.Е. Рогозный А.Е., ООО "Маяк" 23.07.2019 нарушения в действиях АУ отсутствуют  
 ООО "НВК-Инжиниринг" Осокин А.В. 27.09.2019 нарушения в действиях АУ отсутствуют  
 ООО "НВК-Инжиниринг" Лебедева Н.В. 24.09.2019 нарушения в действиях АУ отсутствуют  
 ООО "НВК-Инжиниринг" коллектив работников ООО"НВК-Инжиниринг" 23.09.2019 нарушения в действиях АУ отсутствуют  
 ООО "НВК-Инжиниринг" Аксенова О.А. 06.11.2019 нарушения в действиях АУ отсутствуют  
 ООО "НВК-Инжиниринг" работники ООО "НВК-Инжиниринг" 19.11.2019 нарушения в действиях АУ отсутствуют  ОАО "Маклаковский ЛДК" ГУ-Красноярское региональное отделение ФСС РФ 14.03.2014 нарушения в действиях АУ отсутствуют  
 ООО "Торговый центр "Волга" ИП Тимина И.В. 07.04.2014 нарушения в действиях АУ отсутствуют  
 ООО "МажорДом", ООО "УниверСтрой" Солод Д.А. 08.12.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Маклаковский лесопильно деревообрабатывающий комбинат" Кузнецов В.И. 17.02.2015 нарушения в действиях АУ отсутствуют, ОАО "Маклаковский ЛДК" Прокуратура Красноярского края 25.04.2016 нарушения в действиях АУ отсутствуют, ОАО "Маклаковский ЛДК" ООО ЧОП "Альтернатива-Лесосибирск" 28.06.2016 нарушения в действиях АУ отсутствуют , АО компания "Исмаил" Управление Росреестра по Республике Башкортостан 05.12.2016 нарушения в действиях АУ отсутствуют,      гр. Тер Т.В. Тер Т.В. 12.09.2017 нарушения в действиях АУ отсутствуют  
 гр. Тер Т.В. Тер Т.В. 02.10.2017 нарушения в действиях АУ отсутствуют  
 гр. Рогозный А.Е. адвокат Кораблев А.А. 18.10.2017 нарушения в действиях АУ отсутствуют,         гр.Рогозный А.Е. Рогозный А.Е. 20.12.2017 нарушения в действиях АУ отсутствуют  
 Рогозный А.Е. Рогозный А.Е. 01.04.2019 нарушения в действиях АУ отсутствуют
 Рогозный А.Е. Рогозный А.Е., ООО "Маяк" 23.07.2019 нарушения в действиях АУ отсутствуют  
 ООО "НВК-Инжиниринг" Осокин А.В. 27.09.2019 нарушения в действиях АУ отсутствуют  
 ООО "НВК-Инжиниринг" Лебедева Н.В. 24.09.2019 нарушения в действиях АУ отсутствуют  
@@ -7104,54 +7556,56 @@
   <si>
     <t xml:space="preserve">Полис № 34-15/TPL16/781456 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.09.2015/24.09.2016
 Полис №34-16/TPL16/001985 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.09.2016/24.09.2017
 полис №34-17/TPL16/003489 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.09.2017/24.09.2018
 Полис  77777 ОАУ-000640/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №342-18/TPL16/003103 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.07.2018/30.06.2019
 Полис №М183927-29-19 ООО "Страховое общество "Помощь"
 Даты: 01.07.2019/30.06.2020
 Полис №М193009-29-20 ООО "Страховое общество "Помощь", Лицензия СИ №3834 от 07 июля 2017 г. выдана Центральным банком РФ, 191124, Санкт-Петербург, Синопская наб., д. 50а, литер А
 Даты: 01.07.2020/30.06.2021
 Полис №77-21/TPL16/000994 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 05.03.2021/04.03.2022
 Полис №Arbitr-3980975400-43914 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 05.03.2022/04.03.2023
 Полис ОАУ №1046/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 05.03.2023/04.03.2024
 Полис ОАУ №6668/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 05.03.2024/04.03.2025
 Полис ОАУ №14020/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 05.03.2025/04.03.2026
-</t>
-[...2 lines deleted...]
-    <t>12.09.2016/жалоба УФНС РФ по Владимирской области, 08.12.2016/жалоба УФНС РФ по Владимирской области, 08.12.2016/жалоба УФНС РФ по Владимирской области, 19.06.2017/ представление Прокуратуры Аскизского района</t>
+Полис ОАУ №22138/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 05.03.2026/04.03.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 12.09.20216г. предупреждение, протокол от 08.12.2016г. предупреждение, протокол от 08.12.2016г. предупреждение, протокол от 19.06.2017г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2015
 Результат: Октябрь  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.11.2018
 Результат: Ноябрь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2021
 Результат: Октябрь  2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.09.2024
 Результат: сентябрь 2024  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ООО "Сак-Вояж" УФНС РФ по Владимирской области 27.07.2016 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "ДИСКАВЕРИ Травел" Долгова А.М. 23.09.2016 нарушения в действиях АУ отсутствуют, ООО "Дискавери травел" УФНС РФ по Владимирской области 25.10.2016 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Мастер-ТурГрупп" УФНС РФ по Владимирской области 25.10.2016 выявлены нарушения, применена мера ответственности в виде предупреждения 
 Дата поступления жалобы: 26.08.2020
 Податель жалобы: ПАО "Россети Сибири"
 Наименование должника: ООО КПУ "Северовостокэлектромонтаж"
 Результат проверки: нарушения в действиях АУ отсутствуют</t>
   </si>
   <si>
     <t>Меринова Юлия Дмитриевна</t>
   </si>
   <si>
@@ -7165,127 +7619,140 @@
   </si>
   <si>
     <t>8(812) 576-70-07, 191060, Санкт-Петербург, ул. Смольного 1/3, 6-й подъезд, эл. почта: merinova1996@inbox.ru</t>
   </si>
   <si>
     <t>Диплом бакалавра 103824 3379035 регистрационный номер:11-22-1/01530 от 20.06.2018 Иркутский государственный университет по специальности "Юриспруденция" Диплом магистра 103824 4338250 регистрационный номер 11-22-3/00610 от 17.12.2020 Иркутский государственный университет" по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2-х лет ТК-V №9888605 от 09.01.2019</t>
   </si>
   <si>
     <t>свидетельство Серия С №0497 от 20.12.2021 г. выдано Союзом АУ "Созидание"</t>
   </si>
   <si>
     <t>свидетельство №11/035558 от 23.04.2021</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №77-21/TPL16/003001  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.01.2022/09.01.2023
 Полис №Arbitr-3980975400-11517 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 10.01.2023/09.01.2024
 Полис ОАУ №5491/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.01.2024/09.02.2025
 Полис ОАУ №12891/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 10.02.2025/09.02.2026
+Полис ОАУ №21263/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 10.02.2026/09.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2023
 Результат: Август 2023  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 19.09.2023
 Податель жалобы: ООО "Маринер-7"
 Наименование должника: ООО "Маринер-7"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 17.02.2025Податель жалобы: Чернышев Е.А.Наименование должника: Чернышев Е.А..Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 17.02.2025
+Податель жалобы: Чернышев Е.А.
+Наименование должника: Чернышев Е.А..
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Миляков Денис Вячеславович</t>
   </si>
   <si>
     <t>05.04.1972</t>
   </si>
   <si>
     <t>гор. Оренбург</t>
   </si>
   <si>
     <t>8-912-353-80-82, mdv8@yandex.ru, 460035,  Оренбург, ул. Пролетарская, д.216   </t>
   </si>
   <si>
     <t>БВС 0674217 от 28.06.2000 Московская государственная юридическая академия  присуждена квалификация: юрист, по специальности: "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-I №2180373 от 28.02.1996</t>
   </si>
   <si>
     <t>свидетельство № 0001312 от 19.09.2005 выдано НП "СРО АУ "РСНЭ"</t>
   </si>
   <si>
     <t>свидетельство №11/008870 от 21.07.2005</t>
   </si>
   <si>
     <t xml:space="preserve">Полис 52Л16-60000564 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2014/31.05.2015
 Полис №78-15/TPL16/781056 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2015/31.05.2016
 Полис № 52-16/TPL16/001264 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2016/31.05.2017
 Полис №52-17/TPL16/001989 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2017/31.05.2018
 Полис №52-18/TPL16/001587 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2018/31.05.2019
 Полис №П183881-29-19 ООО "Страховое общество "Помощь"
 Даты: 01.06.2019/31.05.2020
 Полис АУ № 430730201, ООО "Розничное и корпоративное страхование" 119334, г. Москва, 5-й донской проезд, д. 21Б, корп.10
 Даты: 01.06.2020/31.05.2021
 Договор №60/21/177/001218 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 20.02.2021/19.02.2022
 Полис №60/22/177/009363 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 20.02.2022/19.02.2023
 (с 19.02.2023 ретроактивный период) (Полис ОАУ №1105/700/23) ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 03.03.2023/02.03.2024
 Полис ОАУ №7131/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 03.03.2024/02.03.2025
 Полис ОАУ №14101/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 03.03.2025/02.03.2026
-</t>
-[...2 lines deleted...]
-    <t>5.06.2014/жалоба ИФНС РФ по Ленинскому району г. Оренбурга, 09.03.2017/жалоба ИФНС РФ по Дзержинскому району г. Оренбурга , 01.03.2018 /жалоба ИФНС РФ по Дзержинскому району, 06.11.18/ представление прокуратуры Оренбургской области/ КСПК "Мечта" обращение Уральское ГУ Банка России" 22.12.2020 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
+Полис№Arbitr-3980975400-30230 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630007, г.Новосибирск, ул.Коммунистическая д.16, Почтовый адрес АО «Д2 Страхование»: 115054, г. Москва, Космодамианская набережная, 52, стр.1 корп.А 2 этаж, тел. 8 (800) 775-52-90 эл. почта info@d2insur.ru., страховая сумма 10 000 000 руб.
+Даты: 03.03.2026/02.03.2027
+</t>
+  </si>
+  <si>
+    <t>АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630007, г.Новосибирск, ул.Коммунистическая д.16, Почтовый адрес АО «Д2 Страхование»: 115054, г. Москва, Космодамианская набережная, 52, стр.1 корп.А 2 этаж, тел. 8 (800) 775-52-90 эл. почта info@d2insur.ru.</t>
+  </si>
+  <si>
+    <t>протокол от 01.03.2011 г. предупреждение, протокол от 29.11.2013г. предупреждение, протокол от 05.06.2014г. предупреждение, протокол от 09.03.2017г. штраф 5000 руб., протокол от 01.03.2018г. предупреждение, протокол от 06.11.2018г. предупреждение, протокол от 04.02.2021г. предупреждение, протокол от 27.04.2023г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.03.2014
 Результат: Март 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.02.2017
 Результат: Февраль 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.03.2020
 Результат: Март 2020 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований внутренних положений Союза)
 01.03.2023
-Результат: апрель 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
+Результат: март 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
+01.02.2026
+Результат: февраль 2026 (Выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ЗАО "Степная Пальмира" ИФНС РФ по Ленинскому району г. Оренбурга 17.04.2014 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Заря 2000" ИФНС РФ по Дзержинскому району г. Оренбурга 25.01.2017 выявлены нарушения, применена мера ответственности в виде штрафа в размере 5 000 рублей , ООО «ЗАРЯ-2000» Прокуратура Дзержинского района Оренбурга 24.10.2017 отказ от повторного рассмотрения жалобы  
 ЗАО "Заря 2000" ИФНС РФ по Дзержинскому району г. Оренбурга 18.01.2018 выявлены нарушения, применена мера ответственности в виде предупреждения
 ООО "Уральские дороги" Прокуратура Оренбургской области 09.10.2018 выявлены нарушения, применена мера ответственности в виде предупреждения
 Дата поступления жалобы: 22.12.2020
 Податель жалобы: Уральское ГУ Банка России
 Наименование должника: КСПК "Мечта"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 29.03.2021
 Податель жалобы: Управление Росреестра по Оренбургской области
 Наименование должника: ЗАО "Ассоль-А"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.07.2021
 Податель жалобы: Оренбургский РФ АО "Россельхозбанк"
 Наименование должника: КСПК "Мечта"
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 30.03.2023
 Податель жалобы: Прокуратура Ленинского района г. Оренбурга
 Наименование должника: ООО "Чистые пруды"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 30.01.2024
 Податель жалобы: Макеева Е.В.
 Наименование должника: Макеев Н.П.
@@ -7334,56 +7801,50 @@
     <t>Михалева Ульяна Владимировна</t>
   </si>
   <si>
     <t>19.09.1995</t>
   </si>
   <si>
     <t>г.Киров Калужской области</t>
   </si>
   <si>
     <t>28.04.2025г. исключена на основании личного заявления о выходе из членов Ассоциация Евросибирская саморегулируемая организация арбитражных управляющих (Протокол Совета Ассоциации № 613) </t>
   </si>
   <si>
     <t>119002, г.Москва,  а/я 84, au.mihaleva@gmail.com; +7-995-896-19-09</t>
   </si>
   <si>
     <t>ФГБ ОУ ВО "Московский государственный юридический университет имени О.Е.Кутафина (МГЮА), специализация "юриспруденция", присвоена квалификация магистр, диплом 107704 0187591</t>
   </si>
   <si>
     <t>стаж более одного года, ООО "Калипсо" (ИНН 7704872875) справка от 12.03.2024 №2</t>
   </si>
   <si>
     <t>свидетельство №614 от 04.04.2024 выдано Ассоциация Евросибирская саморегулируемая организация арбитражных управляющих</t>
   </si>
   <si>
     <t>рег.№11/037081, серия АК №2915, дата выдачи 30.11.2021, г.Москва</t>
-  </si>
-[...4 lines deleted...]
-    <t>отсутствует судимость</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №17234/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 16.06.2025/15.06.2026
 </t>
   </si>
   <si>
     <t>взнос в размере 200000 руб. внесен в компенсационный фонд</t>
   </si>
   <si>
     <t>Михалева Елена Александровна</t>
   </si>
   <si>
     <t>20.11.1984</t>
   </si>
   <si>
     <t>с. Советная Сексунского р-на Пермской обл.</t>
   </si>
   <si>
     <t>08.09.2016/08.09.2016</t>
   </si>
   <si>
     <t>31.08.2016 исключена на основании личного заявления о выходе из членов СРО "Союз менеджеров и арбитражных управляющих"</t>
   </si>
   <si>
@@ -7473,103 +7934,134 @@
 Полис №52-15/TPL16/780972 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.05.2015/13.05.2016
 Полис №52-16/TPL16/001136 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.05.2016/13.05.2017
 Полис №52-17/TPL 16/001801 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.05.2017/13.05.2018
 Полис №52-18/TPL16/001379 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.05.2018/13.05.2019
 Полис №52-19/TPL16/001480 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.05.2019/13.05.2020
 Полис№52-20/TPL16/001547 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 14.05.2020/13.05.2021
 Полис №77-21/TPL16/001225 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 14.05.2021/13.05.2022
 Договор №60/22/177/010604 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 14.05.2022/13.05.2023
 Полис УБК_14270/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 14.05.2023/13.05.2024
 Полис ОАУ №8025/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 14.05.2024/13.05.2025
 Полис ОАУ №8025/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, bstrakhovoydom@mail.ru, страховая сумма 10000000 рублей.
 Даты: 14.05.2025/13.05.2026
 </t>
   </si>
   <si>
+    <t>протокол от 13.06.2023г. предупреждение</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.07.2015
 Результат: Июль 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 31.12.2018
 Результат: Июнь 2018  (На момент проверки процедуры банкротства арбитражным управляющим не ведутся, в связи с чем, проверка не проводилась.)
 01.06.2021
 Результат: Июнь 2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.01.2025
 Результат: январь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 13.10.2022
 Податель жалобы: Барковский А.А.
 Наименование должника: Шаляпин В.А.
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 27.03.2023
 Податель жалобы: Косякин К.С.
 Наименование должника: Шаляпин В.А.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
+  </si>
+  <si>
+    <t>Муллин Александр Павлович</t>
+  </si>
+  <si>
+    <t>28.05.1998</t>
+  </si>
+  <si>
+    <t>650066, г. Кемерово, а/я, 487, эл.почта: mullin.a@inbox.ru, тел.:+7 -913-129-32-47</t>
+  </si>
+  <si>
+    <t>104208 0012768 от 16.07.2020 "Кемеровский государственный университет" освоил программу бакалавриата по направлению подготовки Юриспруденция, присвоена квалификация Бакалавр</t>
+  </si>
+  <si>
+    <t>стаж более 2-х лет ТК-VII №0403219 от 16.01.2023г.</t>
+  </si>
+  <si>
+    <t>свидетельство №521/10-СР от 06.10.2025г. Выдано Союзом "СРО АУ СЗ"</t>
+  </si>
+  <si>
+    <t>свидетельство №11/038288 от 09.06.2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис ОАУ №21899/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, bstrakhovoydom@mail.ru, страховая сумма - 10 000 000 руб.
+Даты: 03.02.2026/02.02.2027
+</t>
   </si>
   <si>
     <t>Насырова Резеда Мансуровна</t>
   </si>
   <si>
     <t>22.02.1982</t>
   </si>
   <si>
     <t>614068, г. Пермь, ОПС 68 до востребования, эл. почта: rez.arbitr@yandex.ru</t>
   </si>
   <si>
     <t>К №15341 от 06.06.2012 Пермский государственный педагогический университет" присуждена квалификациия менеджер по специальности "Менеджмент организации"</t>
   </si>
   <si>
     <t>стаж более 2-х лет ТК-II №2502156 от 01.10.2004</t>
   </si>
   <si>
     <t>свидетельство №2 от 29.01.2018 выдано Ассоциацией АУ "Солидарность"</t>
   </si>
   <si>
     <t>свидетельство №11/019846 от 15.02.2013</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №121/АУ-2021 АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Ценральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 26.02.2021/25.02.2022
 Полис №60/22/177/009319 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 26.02.2022/25.02.2023
 Полис №Arbitr-3980975400-67313 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 26.02.2023/25.02.2024
 Полис ОАУ №6115/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 26.02.2024/25.02.2025
 Полис ОАУ №12987/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 26.02.2025/25.02.2026
+Полис ОАУ №21518/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 26.02.2026/25.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2022
 Результат: Октябрь 2022 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 01.09.2025
 Результат: сентябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Нечаев Кирилл Михайлович</t>
   </si>
   <si>
     <t>03.07.1986</t>
   </si>
   <si>
     <t>24.10.2023/24.10.2023</t>
   </si>
   <si>
     <t>Протокол №21</t>
   </si>
   <si>
     <t>664009, Иркутск, ул. Лызина, 28 а/я 51, тел. 8-914-898-45-45, эл. почта: Nechaevkm@mail.ru</t>
   </si>
   <si>
@@ -7641,52 +8133,52 @@
 Полис №52-19/TPL16/004019 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.08.2019/07.08.2020
 Полис №52-20/TPL16/003582 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 08.08.2020/07.08.2021
 Полис №77-21/TPL16/002131 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 08.08.2021/07.08.2022
 Договор №60/22/177/013342 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.08.2022/07.08.2023
 Полис №ОАУ №3960/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.08.2023/07.08.2024
 Полис ОАУ №10522/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.08.2024/07.08.2025
 Полис ОАУ №18192/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.08.2025/07.08.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2014
 Результат: Январь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.01.2017
 Результат: Январь 2017  (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений )
 01.02.2020
 Результат: февраль 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2023
 Результат: февраль 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  10 000 (десять тысяч)  рублей. )
-01.01.1998
-Результат: 123123
+01.02.2026
+Результат: февраль 2026 (Выявлены нарушения,  применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ИП Галандарова С.Л. Оглы ИФНС РФ по г. Сыктывкару 27.02.2014 нарушения в действиях АУ отсутствуют  
 ООО "Сыктывкарская птицефабрика" ООО "УПК-НН" 24.04.2015 нарушения в действиях АУ отсутствуют  
 ООО "Сыктывкарская птицефабрика" ООО "Торговый Дом "Агроторг" 02.07.2015 нарушения в действиях АУ отсутствуют, ООО "Сыктывкарская птицефабрика" ООО "ТФК "Автотехимпорт" 08.08.2016 нарушения в действиях АУ отсутствуют, ООО "СВК" участник ООО "СВК" 13.03.2017 нарушения в действиях АУ отсутствуют,  ООО "Сыктывкарская птицефабрика" ООО "АПС-Реклама" 29.05.2017 нарушения в действиях АУ отсутствуют  
 гр. Шульц Н.А. Шульц Н.А. 11.09.2017 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 16.12.2021
 Податель жалобы: Муталипов Б. А-В.
 Наименование должника: Рохлина Н.П.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.04.2025
 Податель жалобы: Кондратьев В.Л.
 Наименование должника: ООО "Старатель"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Нигматуллина Регина Равилевна</t>
   </si>
   <si>
     <t>27.08.1991</t>
   </si>
   <si>
     <t>гор. Альметьевск Татарской ССР</t>
   </si>
@@ -7700,50 +8192,52 @@
     <t>стаж более 1 года, справка ООО "АК "Ирбис Консалтинг" (ИНН 1660237368) от 01.03.2016 г. №25</t>
   </si>
   <si>
     <t>свидетельство №458/04-СР от 16.04.2018 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/029828 от 01.03.2018</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №М174245-29-18 ООО "Страховое общество "Помощь"
 Даты: 25.04.2018/24.04.2019
 Полис №М182939-29-19 ООО "Страховое общество "Помощь"
 Даты: 25.04.2019/24.04.2020
 Полис №М191039-29-20, ООО "Страховое общество "Помощь", Лицензия СИ №3834 от 07 июля 2017 г. выдана Центральным банком РФ, 191124, Санкт-Петербург, Синопская наб., д. 50а, литер А
 Даты: 25.04.2020/24.04.2021
 Полис №52-21/TPL16/000774 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 08.02.2021/07.02.2022
 Договор №60/22/177/008725 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2022/07.02.2023
 Полис ОАУ №0632/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №5877/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13126/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.02.2025/07.02.2026
+Полис ОАУ №21155/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10 000 000 руб. -
+Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t>ООО "Ак Барс Снаб" ООО "Агроснаб Поволжье" 29.04.2019 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 30.08.2022
 Податель жалобы: ООО "ТехСтрой"
 Наименование должника: ЗАО "ФЦСР"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Никитенко Александр Николаевич</t>
   </si>
   <si>
     <t>15.01.1965</t>
   </si>
   <si>
     <t>город  Ставрополь</t>
   </si>
   <si>
     <t>04.06.2012/04.06.2012</t>
   </si>
   <si>
     <t>протокол №14</t>
   </si>
   <si>
@@ -7762,50 +8256,52 @@
     <t>свидетельство №34/002828 от 22.12.2003</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №14/TPL16/780670 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.01.2015/31.12.2015
 Полис №78-15/TPL16/782215 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.01.2016/31.12.2016
 Полис №52-16/TPL16/003386 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.01.2017/31.12.2017
 Полис №52-17/TPL16/004819, ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" 01.02.2018 по 31.12.2018 (дополнительное соглашение)
 Даты: 01.01.2018/31.12.2018
 Полис №52-18/TPL16/005099 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.01.2019/31.12.2019
 Полис №52-19/TPL16/006113, ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 01.01.2020/31.12.2020
 Полис №52-19/TPL16/006113,  дополнительное соглашение №1 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 01.01.2020/31.12.2021
 Полис №77-21/TPL16/002923 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 01.01.2022/31.12.2022
 Полис №Arbitr-3980975400-39159 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.01.2023/31.12.2023
 Полис №Arbitr-3980875-22527 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.01.2024/31.12.2024
 Полис №Arbitr-3980975400-25879 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 01.01.2025/31.12.2025
+Полис №Arbitr-3980975400-26948  АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
+Даты: 01.01.2026/31.12.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2015
 Результат: Июнь 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.07.2018
 Результат: Июль 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.07.2021
 Результат: Июль 2021  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.07.2024
 Результат: июль 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ОАО "Светлоградское АТП" Прокуратура Петровского района Ставропольского края 02.11.2016 нарушения в действиях АУ отсутствуют, ЗАО "Южный нефтеперерабатывающий завод" Тихорецкая межрайонная Прокуратура Краснодарского края 27.06.2017 нарушения в действиях АУ отсутствуют</t>
   </si>
   <si>
     <t>Новопашин Станислав Сергеевич</t>
   </si>
   <si>
     <t>11.10.1986</t>
   </si>
   <si>
     <t>пос. Нежинский Предгорного района Ставропольского края</t>
   </si>
@@ -7902,57 +8398,61 @@
   <si>
     <t>свидетельство №0000550 от 01.04.2005 выдано СРО "Объединение арбитражных управляющих "АВАНГАРД"</t>
   </si>
   <si>
     <t>свидетельство № 11/027946 от 30.06.2017</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-17/TPL16/003877 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.10.2017/01.10.2018
 Полис №П175257-29-18 ООО "Страховое общество "Помощь"
 Даты: 01.06.2018/31.05.2019
 Полис №52-19/TPL16/002004, ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 01.06.2019/31.05.2020
 Полис №П191165-29-20, ООО "Страховое общество "Помощь", Лицензия СИ №3834 от 07 июля 2017 г. выдана Центральным банком РФ, 191124, Санкт-Петербург, Синопская наб., д. 50а, литер А
 Даты: 01.06.2020/31.05.2021
 Полис №52-21/TPL16/000485 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 08.02.2021/07.02.2022
 Полис №52-21/TPL16/000485 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 08.02.2022/07.02.2023
 Полис №ОАУ №0531/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №5934/700/24  ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13035/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.02.2025/07.02.2026
+Полис ОАУ №21216/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2020
 Результат: Январь 2020 (Выявлены нарушения . Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства, а также обязание устранить выявленные нарушения)
 01.01.2023
 Результат: январь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.12.2025
+Результат: декабрь 2025 ( выявлены нарушения. Применена  мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства))
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 08.12.2022
 Податель жалобы: Прокуратура Ленинского АО г. Тюмени
 Наименование должника: ООО "Гидротрубопроводстрой"
 Результат проверки: не применять мер дисциплинарного воздействия, ограничиться устным замечанием</t>
   </si>
   <si>
     <t>Нутфуллин Ильнар Ильдусович</t>
   </si>
   <si>
     <t>27.11.1987</t>
   </si>
   <si>
     <t>14.07.2016/14.07.2016</t>
   </si>
   <si>
     <t>420021, Республика Татарстан, город Казань, ул. Габдуллы Тукая, дом 82, офис 19. inutfullin@bk.ru</t>
   </si>
   <si>
     <t>ВСГ 3468416 от 16.05.2009 Казанский государственный университет им. В.И. Ульянова-Ленина", присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
@@ -8034,61 +8534,65 @@
   <si>
     <t xml:space="preserve">Полис №14534Е4000174 ОАО "ВСК"
 Даты: 25.01.2014/24.01.2015
 Полис №15/TPL16/520150 ООО "Страховая компания "Арсеналъ"
 Даты: 25.01.2015/24.01.2016
 Полис №52-16/TPL16/000150 ООО "Страховая компания "Арсеналъ"
 Даты: 25.01.2016/24.01.2017
 Полис №52-16/TPL16/003674 ООО "Страховая компания "Арсеналъ"
 Даты: 25.01.2017/24.01.2018
 Полис №52-17/TPL16/005287 ООО "Страховая компания "Арсеналъ"
 Даты: 25.01.2018/24.01.2019
 Полис 52-18/TPL16/005454
 Даты: 25.01.2019/24.01.2020
 Полис №52-19/TPL16/006407  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 25.01.2020/24.01.2021
 Полис №52-19/TPL16/006407 дополнительное соглашение №1  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 25.01.2021/24.01.2022
 Полис №77-21/TPL16/003084 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 25.01.2022/24.01.2023
 Полис №Arbitr-3980975400-36270 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 25.01.2023/24.01.2024
 Полис № Arbitr-3980975400-62980 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 25.01.2024/24.01.2025
 Полис ОАУ №13048/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 25.01.2025/24.01.2026
+Полис ОАУ №20470/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 25.01.2026/24.01.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.03.2014
 Результат: Март 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.02.2017
 Результат: Февраль  2017  (Нарушений норм Закона о банкротстве и Правилами деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2020
 Результат: Март  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2023
 Результат: Март  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.03.2026
+Результат: март 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Иркутское" ОАО "Россельхозбанк" 09.07.2015 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 30.09.2024
 Податель жалобы: ООО ПСК "КостАгро"
 Наименование должника: ООО "Бирюсапромстрой"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Одинцов Денис Александрович</t>
   </si>
   <si>
     <t>12.07.1986</t>
   </si>
   <si>
     <t>гор. Удачный Мирнинского р-на Республика Саха (Якутия)</t>
   </si>
   <si>
     <t>18.09.2020/18.09.2020</t>
   </si>
   <si>
     <t>8-921-973-38-01, au9219733801@gmail.com, 190031, Санкт-Петербург, а/я 429</t>
   </si>
   <si>
@@ -8097,228 +8601,271 @@
   <si>
     <t>стаж более 2-х лет трудовая книжка ТК-IV №7461862 от 20.02.2015 </t>
   </si>
   <si>
     <t>Свидетельство №126-РГД/2020 от 21.08.2020г.  Выдано Союзом "Саморегулируемая организация "Гильдия арбитражных управляющих"</t>
   </si>
   <si>
     <t>Свидетельство №11/032364 от 18.05.2020</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-20/TPL16/004353  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 07.09.2020/06.09.2021
 Полис №77-21/TPL16/002260 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 07.09.2021/06.09.2022
 Договор №60/22/177/013869 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 07.09.2022/06.09.2023
 Полис №Arbitr-3980975400-45336 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 07.09.2023/06.09.2024
 Полис №Arbitr-3980975400-24426 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 07.09.2024/06.09.2025
 Полис №Arbitr-3980975400-94673  АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info, страховая сумма 10000000 рублей.
 Даты: 07.09.2025/06.09.2026
 </t>
   </si>
   <si>
+    <t>протокол от 31.01.2023г. предупреждение, протокол от 01.09.2025г. предупреждение, протокол от 29.01.2026г. предупреждение</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.12.2022
 Результат: декабрь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
+01.12.2025
+Результат: декабрь 2025 ( выявлены нарушения. Принято решение о не применении в отношении Одинцова Д.А.  меры дисциплинарного воздействия  )
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 28.04.2023
 Податель жалобы: Арбитражный суд Республики Саха (Якутия)
 Наименование должника: Сахбиева Э.Р.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 14.06.2023
 Податель жалобы: ПАО "Совкомбанк"
 Наименование должника: Мареев Н.Н.
-Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупрежденияДата поступления  жалобы: 20.09.2023Податель жалобы: ООО "Интер-Прайм"Наименование должника: Машина Л.Д.Результат проверки: отказ от жалобыДата поступления  жалобы: 09.09.2024Податель жалобы: Белова Э.В.Наименование должника: Белова Э.В.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 17.09.2024Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Афанасьева С.А.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 09.01.2025Податель жалобы: Савостьянов И.Д.Наименование должника: Савостьянов И.Д.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 21.07.2025Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Баранов С.В.Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 20.09.2023
+Податель жалобы: ООО "Интер-Прайм"
+Наименование должника: Машина Л.Д.
+Результат проверки: отказ от жалобы
+Дата поступления жалобы: 09.09.2024
+Податель жалобы: Белова Э.В.
+Наименование должника: Белова Э.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 17.09.2024
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Афанасьева С.А.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 09.01.2025
+Податель жалобы: Савостьянов И.Д.
+Наименование должника: Савостьянов И.Д.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 21.07.2025
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Баранов С.В.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 22.12.2025
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Николаева Е.Е.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 03.02.2026
+Податель жалобы: Осипов С.Ю.
+Наименование должника: Осипов С.Ю.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 16.02.2026
+Податель жалобы: Пронь В.А.
+Наименование должника: Пронь В.А.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Орешкина Анна Витальевна</t>
   </si>
   <si>
     <t>07.05.1976</t>
   </si>
   <si>
     <t>гор. Владивосток Приморского края</t>
   </si>
   <si>
-    <t>8-921-877-30-91 (812) 438-23-33, 197101, Санкт-Петербург, ул. Рентгена, д. 4, лит. А, пом. 20-Н, oreshkinaav@deepmail.me</t>
+    <t>8-921-877-30-91 (812) 637-60-37, 197101, Санкт-Петербург, а/я 2, anna_au@bk.ru</t>
   </si>
   <si>
     <t>АВМ 0017371 от 29.06.2001 Санкт-Петербургский государственный университет присуждена степень магистра Юриспруденции по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>Справка ООО "Южный проект" (ИНН 7816545509) от 26.08.2016 б/н генеральный директор</t>
   </si>
   <si>
     <t>Свидетельство №464/01-СР от 21.01.2019 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>Свидетельство №11/026529 от 12.09.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №П185444-29-19, ООО "Страховое общество "Помощь", Лицензия СИ №3834 от 07 июля 2017 г. выдана Центральным банком РФ, 191124, Санкт-Петербург, Синопская наб., д. 50а, литер А
 Даты: 15.08.2019/14.08.2020
 Полис №52-20/TPL16/003834, ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 15.08.2020/14.08.2021
 Полис №60/21/177/004351 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 15.08.2021/14.08.2022
 Полис №Arbitr-3980975400-46846 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 15.08.2022/14.08.2023
 Полис №Arbitr-3980975400-46846 (дополнительное соглашение №1) АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 15.08.2023/14.08.2024
 Полис №Arbitr-3980975400-54328 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 15.08.2024/14.08.2025
 Полис №Arbitr-3980975400-40482 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 15.08.2025/14.08.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2021
 Результат: июнь 2021  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.06.2024
 Результат: июнь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 19.04.2021
 Податель жалобы: Бугрова Е.В.
 Наименование должника: Бугров О.Е.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.08.2021
 Податель жалобы: Управление Роскомнадзора в СЗФО
 Наименование должника: Бугров О.Е.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 28.09.2021
 Податель жалобы: Управление Роскомнадзора в СЗФО
 Наименование должника: Бугров О.Е.
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 24.11.2025Податель жалобы: Бугрова Е.В., Бугров О.Е.Наименование должника: Бугров О.Е.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Орлова Татьяна Александровна</t>
   </si>
   <si>
     <t>13.04.1979</t>
   </si>
   <si>
     <t>гор. Благовещенск Башкирской АССР</t>
   </si>
   <si>
     <t>20.01.2016/20.01.2016</t>
   </si>
   <si>
     <t>8-911-241-25-29, tania2529@gmail.com, 191028, Санкт-Петербург, а/я 44</t>
   </si>
   <si>
     <t>ДВС 1664572 Санкт-Петербургский государственный университет технологии и дизайна Экономист-менеджер по специальности "Экономика и управление на предприятии легкой промышленности" 107806 0015554 Санкт-Петербургский государственный экономический университет присвоена квалификация бакалавр по направлению Юриспруденция </t>
   </si>
   <si>
     <t>стаж более 2-х лет АТ--VI №7885822 от 28.10.1996</t>
   </si>
   <si>
     <t>свидетельство №445/12-СР 29.12.2015 выдано Союзом СРО АУ СЗ</t>
   </si>
   <si>
     <t>свидетельство №11/024177 от 29.07.2015</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-16/TPL16/000018 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 18.01.2016/17.01.2017
 Полис №52-17/TPL16/000086 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 18.01.2017/17.01.2018
 Полис №52-17/TPL16/005192 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 18.01.2018/17.01.2019
 Полис №52-18/TPL16/005363 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 18.01.2019/17.01.2020
 Полис №52-19/TPL16/006307  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 18.01.2020/17.01.2021
 Полис №52-19/TPL16/006307 (дополнительное соглашение №1) ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 18.01.2020/17.01.2022
 Договор №60/22/177/007655 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 18.01.2022/17.01.2023
 Полис ОАУ №0338/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 18.01.2023/17.01.2024
 Полис ОАУ №5495/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 18.01.2024/17.02.2025
 Полис ОАУ №12974/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 18.02.2025/17.02.2026
+Полис ОАУ №21586/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма -10 000 000 руб.
+Даты: 18.02.2026/17.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2019
 Результат: Январь 2019 (На момент плановой проверки процедуры банкроства арбитражным управляющим не ведутся, в связи с чем, проверка не проводилась.)
 01.10.2021
 Результат: Октябрь  2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.09.2024
 Результат: сентябрь 2024  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 23.11.2021
 Податель жалобы: Степанова Ю.П.
 Наименование должника: Бронских С.А.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 05.09.2025Податель жалобы: Курачева А.А.Наименование должника: Дорофеев С.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 05.09.2025
+Податель жалобы: Курачева А.А.
+Наименование должника: Дорофеев С.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Панин Евгений Константинович</t>
   </si>
   <si>
     <t>02.05.1996</t>
   </si>
   <si>
     <t>г. Воронеж</t>
   </si>
   <si>
     <t>до вступления в члены СРО не являлся арбитражным управляющим </t>
   </si>
   <si>
     <t>e-mail: 89155481858@mail.ru, почтовый адрес: 394055, г. Воронеж, пер. Штурмовой, д.13, номер телефона: +79155481858</t>
   </si>
   <si>
     <t>103604 0006294 от 06.07.2018 Воронежский государственный университет, направление- Юриспруденция, присвоена квалификация Бакалавр</t>
   </si>
   <si>
     <t>стаж более 2-х лет TК-V № 9981308  от 15.01.2019г. справка  ООО "Щ и Т" (ИНН 3664113053) от 01.07.2025 №0107-1/25</t>
   </si>
   <si>
     <t>свидетельство №2-РЗ от 20.02.2024г. выдано САУ "СРО "ДЕЛО"</t>
   </si>
   <si>
     <t>свидетельство №11/036747 от 30.07.2021</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №17444/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 01.07.2025/30.06.2026
 </t>
   </si>
   <si>
-    <t>Парфененко Алексей Сергеевич</t>
+    <t>Парфёненко Алексей Сергеевич</t>
   </si>
   <si>
     <t>22.07.1976</t>
   </si>
   <si>
     <t>п. г. т. Тальменка Тальменского района Алтайского края</t>
   </si>
   <si>
     <t>15.05.2013/15.05.2013</t>
   </si>
   <si>
     <t> parals@list.ru, 656038 Барнаул а/я 979, 8(3852) 66-87-53</t>
   </si>
   <si>
     <t>АВС 0546327 от 25.06.1998 Алтайский Государственный университет присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет справка ООО "АН "ПРАВОВАЯ ЗАЩИТА" (ИНН 2222040897) от 15.04.2013г.</t>
   </si>
   <si>
     <t>свидетельство №17/07/12 от 30.07.2012 выдано НП "СРО АУ "Объединение"</t>
   </si>
   <si>
     <t>свидетельство №11/019052 от 20.07.2012</t>
   </si>
@@ -8328,136 +8875,149 @@
 Полис №78 15/TPL16/781003 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.04.2015/21.04.2016
 Полис №78-16/TPL16/000765 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.04.2016/21.04.2017
 Полис №782-17/TPL16/001919 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.04.2017/21.04.2018
 Полис №782-18/TPL16/001152 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.04.2018/21.04.2019
 Полис №52-19/TPL16/001216 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.04.2019/21.04.2020
 Полис №52-20/TPL16/001499  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 22.04.2020/21.04.2021
 Полис №247/АУ-2021 АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Центральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 22.04.2021/21.04.2022
 Полис №УБК_11623/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 22.04.2022/21.04.2023
 Полис № УБК_14155/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 22.04.2023/21.04.2024
 Полис №УБК_16132/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 22.04.2024/21.04.2025
 Полис №УБК_18279/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
 Даты: 22.04.2025/21.04.2026
 </t>
   </si>
   <si>
+    <t>протокол от 11.01.2022г. предупреждение</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.07.2015
 Результат: Июль 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.05.2018
 Результат: Май 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.04.2021
 Результат: Апрель  2021 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
 01.03.2024
 Результат: март 2024  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 17.12.2019
 Податель жалобы: Администрация Солтонского района Алтайского края
 Наименование должника: ООО "Энерго-Сервис"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 29.09.2020
 Податель жалобы: Данелия Л.Т.
 Наименование должника: Данелия Л.Т.
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 15.10.2021
 Податель жалобы: Данелия Л.Т.
 Наименование должника: Данелия Л.Т,
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.11.2021
 Податель жалобы: Данелия Л.Т.
 Наименование должника: Кочеева Л.А.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 13.09.2023
 Податель жалобы: Прокуратура города Бийска
 Наименование должника: ОАО "ДСУ №1"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 10.04.2025Податель жалобы: Фуст А.С.Наименование должника: ООО "Алтайдорстрой"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 25.07.2025Податель жалобы: ООО "Фламинго"Наименование должника: ОАО "ДСУ-1"Результат проверки: выявлены нарушения</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 10.04.2025
+Податель жалобы: Фуст А.С.
+Наименование должника: ООО "Алтайдорстрой"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 25.07.2025
+Податель жалобы: ООО "Фламинго"
+Наименование должника: ОАО "ДСУ-1"
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Пахтусов Дмитрий Сергеевич</t>
   </si>
   <si>
     <t>17.11.1976</t>
   </si>
   <si>
     <t>04.12.2006/04.12.2006</t>
   </si>
   <si>
     <t>8(4712)37-09-22,  activconsalt@mail.ru, г. Курск, Ленина 60, 4 эт. оф. 36       </t>
   </si>
   <si>
     <t>ИВС №0456469 от 30.06.2002 Курский государственный технический университет присуждена квалификация: юрист по специальности: Юриспруденция</t>
   </si>
   <si>
     <t>Стаж более 2 лет  AT-VII №6799573 от 17.08.1995</t>
   </si>
   <si>
     <t>свидетельство №218/10-СР от 27.11.2006 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/010129 от 19.04.2006</t>
   </si>
   <si>
     <t xml:space="preserve">Полис № 14510Е4001797 САО "ВСК"
 Даты: 28.03.2014/27.03.2015
 Полис №15510Е4000903 САО "ВСК"
 Даты: 28.03.2015/27.03.2016
 Полис №61-16/TPL16/000748 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.03.2016/27.03.2017
 Полис №61-17/TPL16/001079 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.03.2017/27.03.2018
 Полис №352/АУ-2018 АО СГ "Спасские ворота"
 Даты: 28.03.2018/23.03.2019
 Полис №345/АУ-2019 АО СГ "Спасские ворота"
 Даты: 28.03.2019/27.03.2020
 Полис №М190403-29-20  ООО "Страховое общество "Помощь", Лицензия СИ №3834 от 07 июля 2017 г. выдана Центральным банком РФ, 191124, Санкт-Петербург, Синопская наб., д. 50а, литер А
 Даты: 28.03.2020/27.03.2021
 Полис №52-21/TPL16/000667 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 08.02.2021/07.02.2022
 Договор №60/22/177/008553 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2022/07.02.2023
 Полис ОАУ №0643/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №6202/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13306/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.02.2025/07.02.2026
-</t>
-[...2 lines deleted...]
-    <t>Голощапова Т.М. жалоба Корчагин О.В. 20.11.2020 выявлены нарушения, применена мера ответственности в виде штрафа в размере 5000 руб./АО "РОСТА" жалоба ООО "Ипсен" ООО "ЮСБ Фарма Логистикс" 04.12.2020 выявлены нарушения, применена мера ответственности в виде штрафа в размере 10000 руб.</t>
+Полис ОАУ №21348/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 08.02.2026/07.02.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 11.01.2021г. штраф в размере 5000 руб., протокол от 26.01.2021г. штраф в размере 10000 руб., протокол от 02.09.2021г. предупреждение</t>
   </si>
   <si>
     <t>ИП Касьянов В.В. ООО "Курский бетон" 17.01.2014 нарушения в действиях АУ отсутствуют  
 ООО "Орловский машиностроительный завод" Прокуратура Заводского района г. Орла 04.09.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Рязцветмет" Прокуратура Октябрьского района г. Рязани 17.11.2014 не применять в отношении арбитражного управляющего Пахтусова Д.С.  меры дисциплинарной ответственности  
 ООО "Автомобильный центр "Черноземье" Волков О.А. 18.01.2016 нарушения в действиях АУ отсутствуют, ОАО "Рязцветмет" ГУ Рязанское РО ФСС РФ 02.06.2016 нарушения в действиях АУ отсутствуют, 
 ООО "Небоскреб ГБ" Калмыков М.Г. 27.04.2018 Нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 29.09.2020
 Податель жалобы: ООО "Др. Редди&amp;#39;с Лабораторис"
 Наименование должника: АО "Роста"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 04.12.2020
 Податель жалобы: ООО "Ипсен", ООО "ЮСБ Фарма Логистикс"
 Наименование должника: АО "Роста"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 10000 руб.
 Дата поступления жалобы: 23.11.2020
 Податель жалобы: Корчагин О.В.
 Наименование должника: Голощапова Т.М.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.
 Дата поступления жалобы: 19.02.2021
 Податель жалобы: Соловьев М.В.
 Наименование должника: ООО "Кама"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.03.2021
 Податель жалобы: ООО "Ипсен"
@@ -8492,98 +9052,118 @@
 Наименование должника: АО "Роста"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.10.2021
 Податель жалобы: АКГУП "Аптеки Алтая"
 Наименование должника: АО "Роста"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 24.11.2021
 Податель жалобы: ИП Каплин А.В.
 Наименование должника: ООО "Кама"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 23.03.2022
 Податель жалобы: Чайкина К.С.
 Наименование должника: АО "Роста"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 21.03.2023
 Податель жалобы: Иванов В.В.
 Наименование должника: АО "Роста"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.05.2024
 Податель жалобы: Асеев Э.А.
 Наименование должника: Асеев Э.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.06.2024
 Податель жалобы: Асеев Э.А.
 Наименование должника: Асеев Э.А.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 23.06.2025Податель жалобы: Асеев Э.А.Наименование должника: Асеев Э.А.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 14.07.2025Податель жалобы: Асеев Э.А.Наименование должника: Асеев Э.А.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 23.06.2025
+Податель жалобы: Асеев Э.А.
+Наименование должника: Асеев Э.А.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 14.07.2025
+Податель жалобы: Асеев Э.А.
+Наименование должника: Асеев Э.А.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 19.01.2026
+Податель жалобы: Асеева К.С.
+Наименование должника: Асеев Э.А.
+Результат проверки: отказ от жалобы</t>
   </si>
   <si>
     <t>Петров Олег Николаевич</t>
   </si>
   <si>
     <t>02.07.1966</t>
   </si>
   <si>
     <t>гор. Тюмень</t>
   </si>
   <si>
     <t>03.06.2022/03.06.2022</t>
   </si>
   <si>
     <t> 
 625049, Тюменская область, г. Тюмень, а/я №1601, эл.почта: t300921@yandex.ru, тел. +7-912-991-10-77</t>
   </si>
   <si>
     <t>УВ № 338676 от 21.06.1991  Тюменский инженерно-строительный институт, по специальности "экономика и управление в строительстве", присвоена квалификация инженера-экономиста</t>
   </si>
   <si>
     <t>Стаж более 2 лет справка ООО "Центр эффективной реализации активов" от 20.01.2020 г. (ИНН 7203204517)</t>
   </si>
   <si>
     <t>свидетельство №12 от 24.12.2018г.</t>
   </si>
   <si>
     <t>свидетельство №11/028640 от 26.01.2018</t>
   </si>
   <si>
     <t xml:space="preserve">Договор №60/22/177/010939 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 10.05.2022/09.05.2023
 Полис №Arbitr-3980975400-21800 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 10.05.2023/09.05.2024
 Полис Arbitr-3980975400-26211 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 10.05.2024/09.05.2025
 Полис №Arbitr-3980975400-61049  АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 10.05.2025/09.05.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2023
 Результат: Декабрь 2023 (Выявлены нарушения.  Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
-    <t>Дата поступления  жалобы: 29.01.2024Податель жалобы: Рустамов Р.А.Наименование должника: Ботоев В.В.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 27.05.2025Податель жалобы: Брункин Е.Н.Наименование должника: Брункин Е.Н.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+    <t xml:space="preserve">
+Дата поступления жалобы: 29.01.2024
+Податель жалобы: Рустамов Р.А.
+Наименование должника: Ботоев В.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 27.05.2025
+Податель жалобы: Брункин Е.Н.
+Наименование должника: Брункин Е.Н.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Плеханов Иван Владимирович</t>
   </si>
   <si>
     <t>16.04.1988</t>
   </si>
   <si>
     <t>село Ижевка Менделеевского района Татарской АССР</t>
   </si>
   <si>
     <t>06.03.2015/06.03.2015</t>
   </si>
   <si>
     <t>8-960-068-56-05, infoforivan@mail.ru ,  423822, Республика Татарстан, г. Набережные челны, а/я 179       </t>
   </si>
   <si>
     <t>ВСГ 4583591 от 10.06.2010 Институт экономики, управления и права (г.Казань)" присуждена квалификация: юрист, по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 2-х лет ТК-II №8286256, справка ООО "Агентство Содействия Бизнесу" (ИНН 1650251275) от 24.02.2015г. №2</t>
   </si>
   <si>
     <t>свидетельство № 397/10-СР от 28.10.2014г. выдано НП "СРО АУ СЗ"</t>
   </si>
@@ -8654,50 +9234,52 @@
     <t>свидетельство № 11/019257 от 17.08.2012</t>
   </si>
   <si>
     <t xml:space="preserve">Полис 083/01 №012-15 ООО "Страховое общество "Сургутнефтегаз"
 Даты: 02.03.2015/01.03.2016
 Полис №78-16/TPL16/000556 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.03.2016/01.03.2017
 Полис №78-17/TPL16/001013 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.03.2017/01.03.2018
 Полис №78-18/TPL16/000445 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.03.2018/01.03.2019
 Полис №П181326-29-19 ООО "Страховое общество "Помощь"
 Даты: 02.03.2019/01.03.2020
 Полис №П190133-29-20  ООО "Страховое общество "Помощь"
 Даты: 02.03.2020/01.03.2021
 Полис №60/21/177/000813 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2022
 дополнительное соглашение №1 к договору №60/21/177/000813 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2023
 Полис №ОАУ 0393/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №6047/700/24  ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13031/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 08.02.2025/07.02.2026
+Полис ОАУ №21393/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2017
 Результат: Февраль  2017  (Нарушений норм Закона о банкротстве и Правилами деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2020
 Результат: Март  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2023
 Результат: март 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Аквамаркет" ПАО "Промсвязьбанк" 25.02.2016 нарушения в действиях АУ отсутствуют  
 ООО "Аквамаркет" Бирюлев Ю.П. 18.05.2016 нарушения в действиях АУ отсутствуют  
 ООО "Аквамаркет" Администрация Мысковского городского округа 29.08.2016 нарушения в действиях АУ отсутствуют  
 ООО "Аквамаркет" Администрация Топкинского муниципального района 20.10.2016 нарушения в действиях АУ отсутствуют  
 ООО "Аквамаркет" Глава администрации Дзержинского района Новосибирска 01.08.2017 нарушения в действиях АУ отсутствуют  
 ООО "Аквамаркет" ГУ Кузбасское РО ФСС РФ филиал №18 03.04.2018 нарушения в действиях АУ отсутствуют; ООО "Аквамаркет" филиал №18 ГУ Кузбасское РО ФСС РФ 10.04.2019 нарушения в действиях АУ отсутствуют  
 ООО "Завод газового оборудования" АО "Армавирский завод газовой аппаратуры" 25.09.2019 нарушения в действиях АУ отсутствуют  
 ООО "Завод газового оборудования" Прокуратура г. Армавира 19.12.2019 нарушения в действиях АУ отсутствуют  
 ООО "Завод газового оборудования" ООО "Проектгазстрой" 12.05.2020 нарушения в действиях АУ отсутствуют  
 ООО "Завод газового оборудования" Прокуратура г. Армавира 14.05.2020 нарушения в действиях АУ отсутствуют  
 ООО "Завод газового оборудования" Прокуратура г. Армавира 11.08.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 24.02.2022
 Податель жалобы: ООО "ЮКОР"
@@ -8768,127 +9350,141 @@
     <t>свидетельство 34/005329 ОТ 22.01.2004</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №14/TPL16/52716 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.12.2014/22.12.2015
 Полис №52-15/TPL16/782530 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.12.2015/22.12.2016
 Полис №52-16/TPL16/003448 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.12.2016/22.12.2017
 Полис №52-17/TPL16/004513 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  с 02.02.2018 по 22.12.2018 (дополнительное соглашение №1)
 Даты: 23.12.2017/22.12.2018
 Полис №П179567-29-18 ООО "Страховое общество "Помощь"
 Даты: 23.12.2018/22.12.2019
 Полис №П188220-29-19 ООО "Страховое общество "Помощь"
 Даты: 23.12.2019/22.12.2020
 Полис №УБК_6997/АУ-2020 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 23.12.2020/22.12.2021
 Договор №60/21/177/007138 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 23.12.2021/22.12.2022
 Договор №60/22/177/015499 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 23.12.2022/22.12.2023
 Договор №60/23/177/020785 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 23.12.2023/22.12.2024
 Договор №60/24/177/025581 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 23.12.2024/22.12.2025
-</t>
-[...2 lines deleted...]
-    <t>19.04.2018/представление Прокуратуры г. Петрозаводска</t>
+Полис №УБК_19704/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
+Даты: 23.12.2025/22.12.2026
+</t>
+  </si>
+  <si>
+    <t>протокол от 27.03.2018г. предупреждение, протокол от 01.08.2022г. приостановление направления кандидатуры в суд, протокол от  13.11.2025г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2014
 Результат: Октябрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.10.2017
 Результат: Октябрь 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2020
 Результат: сентябрь 2020   (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований ФЗ "О несостоятельности (банкротстве)")
 01.09.2023
 Результат: сентябрь 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований ФЗ "О несостоятельности (банкротстве)")
 </t>
   </si>
   <si>
     <t>ООО "СУ-2" Береснева Н.С. 17.02.2014 нарушения в действиях АУ отсутствуют  
 ООО "СУ-2" Хусу Н.А. 24.03.2014 нарушения в действиях АУ отсутствуют  
 ООО Эконом Строй-Сервис" ГУ РО ФСС РФ по Республике Карелия 05.10.2015 нарушения в действиях АУ отсутствуют, ГУП РК «Карельская геологическая экспедиция» Государственная инспекция труда в Республике Карелия 25.05.2016 нарушения в действиях АУ отсутствуют, ГУП "Леса Карелии" Трофимова А.В. 07.0.2017 нарушения в действиях АУ отсутствуют,
 ООО "Карелмостстрой" Прокуратура г. Петрозаводска 31.01.2018 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Наследие" МИФНС России №1 по республике Карелия 26.05.2018 принято решение не применять мер дисциплинарного воздействия; ГУП РК "Сортавальское ДРСУ" работники 14.06.2019 нарушения в действиях АУ отсутствуют  
 ООО "Роста-М" Салманов А.Э. 21.01.2020 нарушения в действиях АУ отсутствуют  
 нет Управление Росреестра по Республики Карелия 02.06.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 08.04.2022
 Податель жалобы: Козлов А.Ю.
 Наименование должника: нет
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 30.05.2022
 Податель жалобы: Козлов А.Ю.
 Наименование должника: -
 Результат проверки: применена мера дисциплинарного воздействия в виде приостановления направления кандидатуры ау в арбитражный суд с целью утверждения ее в делах о банкротстве
 Дата поступления жалобы: 01.11.2022
 Податель жалобы: Логинов Р.С.
 Наименование должника: ООО "ЮТС"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 06.10.2025Податель жалобы: Управление Росреестра по Республике КарелияНаименование должника: Гаджиев М.Г.о.Результат проверки: выявлены нарушения</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 06.10.2025
+Податель жалобы: Управление Росреестра по Республике Карелия
+Наименование должника: Гаджиев М.Г.о.
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Постовалова Юлия Рафисовна</t>
   </si>
   <si>
     <t>16.07.1982</t>
   </si>
   <si>
     <t>с.Пахачи Олюторский р-н Камчатская область</t>
   </si>
   <si>
     <t>17.10.2023/17.10.2023</t>
   </si>
   <si>
     <t>протокол №20</t>
   </si>
   <si>
     <t>614000 г.Пермь  а/я 314; +7-919-487-80-22; электронная почта: uristlsv82@mail.ru</t>
   </si>
   <si>
     <t>ГОУ ВПО "Пермский государственный университет", ВСГ 2545192, специальность "юриспруденция", присвоена квалификация - юрист</t>
   </si>
   <si>
     <t>стаж руководящей работы более 2-х лет, справка с места работы б/н от 12.09.2023</t>
   </si>
   <si>
     <t>№500/08-СР от 23.08.2023, выдано Союзом "Саморегулируемой организацией арбитражных управляющих Северо-Запада"</t>
   </si>
   <si>
     <t>рег.№ 11/37982  АК №3817 07.06.2022г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №4773/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 04.10.2023/03.10.2024
 Полис ОАУ №10878/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 04.10.2024/03.10.2025
 Полис ОАУ №18464/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 04.10.2025/03.10.2026
 </t>
   </si>
   <si>
     <t>взнос в размере 200000 руб. в компенсационный фонд</t>
+  </si>
+  <si>
+    <t>протокол от 03.07.2025г. предупреждение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.05.2025
+Результат: май 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+</t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 20.05.2025
 Податель жалобы: Арбитражный суд Пермского края
 Наименование должника: Шибаева Ю.С.
 Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Постол Максим Владимирович</t>
   </si>
   <si>
     <t>29.10.1974</t>
   </si>
   <si>
     <t>гор. Краснокамск Пермской области</t>
   </si>
   <si>
     <t>21.12.2010/21.12.2010</t>
   </si>
   <si>
     <t>протокл №13</t>
   </si>
   <si>
     <t>8(342) 206 00 79, maxim_pos@mail.ru, 614068 Пермь ОПС-68 а/я 8560</t>
@@ -8937,102 +9533,130 @@
 Результат: Октябрь  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.11.2018
 Результат: Ноябрь 2018  (Выявлены нарушения. Принято решение  о неприменении в отношении арбитражного управляющего Постола М.В. меры дисциплинарной ответственности)
 01.11.2021
 Результат: ноябрь 2021 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения)
 01.11.2024
 Результат: ноябрь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "УралМонтажСтрой ПАО "Т Плюс" 25.08.2017 нарушения в действиях АУ отсутствуют;
 Дата поступления жалобы: 17.09.2019
 Податель жалобы: Мельников Л.Г.
 Наименование должника: ООО "ТСИ-Пермь"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 08.09.2020
 Податель жалобы: Мельников Л.Г.
 Наименование должника: ООО "ТСИ-Пермь"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 26.10.2020
 Податель жалобы: Прокуратура Ленинского района г. Ставрополя
 Наименование должника: АО "ИПФ "Ставрополье"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
+    <t>Почегин Андрей Олегович</t>
+  </si>
+  <si>
+    <t>05.03.1983</t>
+  </si>
+  <si>
+    <t>почтовый адрес: 121351, г. Москва-351, а/я 45; эл.почта: urist@pochegin.ru, телефон: +7(926)659-29-97</t>
+  </si>
+  <si>
+    <t>ВСВ 0736813  от 07.07.2006г. "Институт автомобильных технологий и управления" присуждена квалификация инженер по специальности "Сервис транспортных и технологических машин и оборудования (автомобилестроеие)" </t>
+  </si>
+  <si>
+    <t>стаж более 2-х лет, АТ-VIII №5378100 от 16.06.2003г.</t>
+  </si>
+  <si>
+    <t>свидетельство №517/08-СР от 14.08.2025г., выдано Союзом "СРО АУ СЗ"</t>
+  </si>
+  <si>
+    <t>свидетельство №11/040348 от 10.11.2023г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис ОАУ №21243/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 10.01.2026/09.01.2027
+</t>
+  </si>
+  <si>
     <t>Путиков Антон Сергеевич</t>
   </si>
   <si>
     <t>09.02.1985</t>
   </si>
   <si>
     <t>30.03.2012/30.03.2012</t>
   </si>
   <si>
     <t>8(3912) 12 15 51, putikov_anton@mail.ru, 660017 Красноярск,  а/я 6124</t>
   </si>
   <si>
     <t>АВМ 0072973 от 30.06.2007 "Сибирский государственный аэрокосмический университет имени кадемика М.Ф. Решетнева" присуждена степень магистра по направлению "Менеджмент"</t>
   </si>
   <si>
     <t>стаж более 2 лет ТК№ 3256809 от 01.02.2006 </t>
   </si>
   <si>
     <t>свидетельство №213 от 18.01.2010 выдано НП СРО "ПАУ ЦФО"</t>
   </si>
   <si>
     <t>свидетельство №11/013445 от 04.06.2009</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №71-0242/2014-Б-ОР ООО "БАЛТ-страхование"
 Даты: 27.03.2014/26.03.2015
 Полис №15/TPL16/520441 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 27.03.2015/26.03.2016
 Полис №52-16/TPL16/000753 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 27.03.2016/26.03.2017
 Полис №52-17/TPL16/001039 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 27.03.2017/26.03.2018
 Полис №52-18/TPL/16000645 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 27.03.2018/26.03.2019
 Полис №52-19/TPL16/000829 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 27.03.2019/26.03.2020
 Полис №52-20/TPL16/000921 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 27.03.2020/26.03.2021
 Полис №77-21/TPL16/000982 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 27.03.2021/26.03.2022
 Полис №УБК_11448/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 27.03.2022/26.03.2023
 Полис ОАУ №1068/700/2 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8
 Даты: 27.03.2023/26.03.2024
 Полис ОАУ №6818/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8
 Даты: 27.03.2024/26.03.2025
 Полис ОАУ №14371/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 27.03.2025/26.03.2026
-</t>
-[...2 lines deleted...]
-    <t>04.02.2014/жалоба ИФНС РФ по Центральному району г. Красноярска</t>
+Полис ОАУ №22205/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10 000 000 руб.
+Даты: 27.03.2026/26.03.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 04.02.2014г. штраф 5000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">01.03.2015
 Результат: Март 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.04.2018
 Результат: Апрель 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2021
 Результат: Апрель 2021 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
 01.04.2024
 Результат: апрель 2024 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
 </t>
   </si>
   <si>
     <t>ООО "ЖК Додоновский" ИФНС РФ по Советскому району г. Красноярска 02.03.2017 нарушения в действиях АУ отсутствуют, 
 ОАО "Курорт озеро "Шира" ООО "Аваргард" 16.08.2017 нарушения в действиях АУ отсутствуют, ТСЖ "Бригантина" Корняков Д.В. 16.04.2018 нарушения в действиях АУ отсутствуют  
 ТСЖ "Зодчий" Прокуратура Ленинского района г. Красноярска 03.05.2018 нарушения в действиях АУ отсутствуют  
 ООО "Консал" Головкин А.В 15.05.2018 нарушения в действиях АУ отсутствуют; ООО "Консал" Постнов Р.А. 23.11.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 07.02.2022
 Податель жалобы: Прокуратура города Красноярска
 Наименование должника: МП "Комбинат школьного питания"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Ребгун Елена Зиновьевна</t>
   </si>
@@ -9172,102 +9796,113 @@
   <si>
     <t>свидетельство №050.5 от 12.07.2016 выдано Ассоциацией арбитражных управляющих Инициатива</t>
   </si>
   <si>
     <t>свидетельство №11/025032 от 02.02.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-TPL16/001370  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  с 01.01.2018 по 13.03.2018 Дополнительное соглашение
 Даты: 14.03.2017/13.03.2018
 Полис №52-18/TPL16/000573 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.03.2018/13.03.2019
 Полис №52-19/TPL16/000615 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.03.2019/13.03.2020
 Полис №52-20/TPL16/000720 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.03.2020/13.03.2021
 Полис №52-20/TPL16/000720 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 14.03.2021/13.03.2022
 Полис №Arbitr-3980975400-64601 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 14.03.2022/13.03.2023
 Полис ОАУ №0895/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 14.03.2023/13.03.2024
 Полис ОАУ №6694/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 14.03.2024/13.03.2025
 Полис ОАУ №14229/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 14.03.2025/13.03.2026
+Полис ОАУ №22283/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 14.03.2026/13.03.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2020
 Результат: Январь 2020 (На момент плановой проверки процедуры банкротства арбитражным управляющим не ведутся, в связи с чем, проверка не проводилась.)
 01.01.2023
 Результат: январь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.01.2026
+Результат: январь 2026 (выявлены нарушения. Принято решение об отсутствии нарушений и   не применении в отношении Родионовой Т.А. меры дисциплинарной ответственности. )
 </t>
   </si>
   <si>
     <t>Рожнева Альбина Игоревна</t>
   </si>
   <si>
     <t>22.11.1993</t>
   </si>
   <si>
     <t>пос. Биокомбинат Щелковского р-на Московской обл.</t>
   </si>
   <si>
     <t>13.01.2021/13.01.2021</t>
   </si>
   <si>
     <t>+7 967 003-46-80, albina.ig22@gmail.com, 119019, Москва, Никитский б-р, д. 3, а/я 68</t>
   </si>
   <si>
     <t>107724 2130913 от 30.06.2017 Государственный университет по землеустройству квалификация магистр по направлению "юриспруденция"</t>
   </si>
   <si>
     <t>стаж 2 года справка ООО "Коллектория" (ОГРН 1137847429928)</t>
   </si>
   <si>
     <t>свидетельство от 16.09.2020 серия С №0453 выдано Союзом АУ "Созидание"</t>
   </si>
   <si>
     <t>свидетельство №11/033575 от 21.01.2020</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-21/TPL16/000077 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 13.01.2021/12.01.2022
 Полис №77-22/PL16/000263 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 13.01.2022/12.01.2023
 Полис №Arbitr-3980975400-30559 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 13.01.2023/12.01.2024
 Полис №Arbitr -3980975400-51381 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 13.01.2024/12.01.2025
 Полис ОАУ №12356/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 13.01.2025/12.01.2026
-</t>
+Полис ОАУ №20287/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
+Даты: 13.01.2026/12.01.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 24.11.2023г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2022
 Результат: Август 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.08.2025
+Результат: августа 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 11.01.2022
 Податель жалобы: Прокуратура города Череповца
 Наименование должника: ООО "БСК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 27.07.2022
 Податель жалобы: Прокуратура города Череповца
 Наименование должника: ООО "БСК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.07.2023
 Податель жалобы: Полтаринов А.С.
 Наименование должника: ООО "БСК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 15.05.2023
 Податель жалобы: Прокуратура Индустриального района г. Хабаровска
 Наименование должника: ООО "Скрап Фар Ист"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Романюк Николай Филиппович</t>
   </si>
   <si>
@@ -9296,76 +9931,85 @@
   </si>
   <si>
     <t xml:space="preserve">Полис №14820Е4000005  ОАО "ВСК"
 Даты: 19.07.2014/18.07.2015
 Полис № 34-15/TPL16/781179 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.08.2015/31.07.2016
 Полис №34-16/TPL16/001676 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.08.2016/31.07.2017
 34-17/TPL16/002806 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.08.2017/31.07.2018
 Полис №342-18/TPL16/001367 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.04.2018/31.03.2019
 Полис №52-19/NPL16/000847 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.04.2019/31.03.2020
 Полис №52-20/TPL16/000976 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.04.2020/31.03.2021
 Полис №77-21//TPL16/001131 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 01.04.2021/31.03.2022
 Полис №Arbitr-3980975400-70047 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.04.2022/31.03.2023
 Полис ОАУ №1441/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.04.2023/31.03.2024
 Полис ОАУ №7435/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.04.2024/31.03.2025
 Полис ОАУ №14893/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru, страховая сумма - 10 000 000 руб.
-Даты: 01.04.2025/20.03.2026
-</t>
+Даты: 01.04.2025/31.03.2026
+Полис ОАУ №22674/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.04.2026/31.03.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 10.01.2020 г. предупреждение, протокол от 17.07.2024г. штраф 25000 руб.</t>
   </si>
   <si>
     <t xml:space="preserve">01.05.2014
 Результат: Май 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.04.2017
 Результат: Апрель 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2020
 Результат: Апрель  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2023
 Результат: апрель 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей. )
 01.03.2025
 Результат: март 2025 (Выявлены нарушения. Применена мера дисциплинарного воздействия в виде наложения  штрафа в размере 5 000 рублей)
 </t>
   </si>
   <si>
     <t>Апрель 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 Дата поступления жалобы: 27.11.2019
 Податель жалобы: Прокуратура г. Южно-Сахалинска
 Наименование должника: ООО "Фирма Стандарт", ООО "Роза ветров"
 Результат проверки: выявлены нарушения, применена мера ответственности в виде предупреждения
 Дата поступления жалобы: 04.09.2020
 Податель жалобы: Терехов А.С.
 Наименование должника: ООО "Байкал-1"
-Результат проверки: отказ от жалобыДата поступления  жалобы: 04.06.2024Податель жалобы: АКБ "Алмазэргиэнбанк" АОНаименование должника: ООО "Оймяконье"Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 25000 руб.</t>
+Результат проверки: отказ от жалобы
+Дата поступления жалобы: 04.06.2024
+Податель жалобы: АКБ "Алмазэргиэнбанк" АО
+Наименование должника: ООО "Оймяконье"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 25000 руб.</t>
   </si>
   <si>
     <t>Ротманова (Тыдыкова) Юлия Александровна</t>
   </si>
   <si>
     <t>25.11.1989</t>
   </si>
   <si>
     <t>гор. Барнаул Алтайского края</t>
   </si>
   <si>
     <t>040703162064</t>
   </si>
   <si>
     <t>8-913-723-23-43, 7232343@mail.ru, г. Новосибирск ул.Ломоносова 55 630075, г. Новосибирск, а/я 60 тел/факс (383) 220-51-27, 220-51-28</t>
   </si>
   <si>
     <t>КО №69053 от 29.06.2012 Новосибирский государственный университет экономики и управления "НИНХ" присуждена квалификация экономист-менеджер по специальности "Антикризисное управление"</t>
   </si>
   <si>
     <t>стаж более 2 лет TK-III №2970955 от 10.01.2012, справка ООО "ПРАЙД" (ИНН 5406666658) от 11.05.2016 г.</t>
   </si>
   <si>
     <t>свидетельство №000144 от 18.10.2013 выдано НП "СОАУ "Альянс"</t>
   </si>
@@ -9383,96 +10027,106 @@
 Даты: 16.05.2019/15.05.2020
 Полис №52-20/TPL16/001576 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.05.2020/14.05.2021
 Полис №77-21/TPL16/001301 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 16.05.2021/15.05.2022
 Договор №60/22/177/010638 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 16.05.2022/15.05.2023
 Полис №Arbitr-3980975400-55713 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 16.05.2023/15.05.2024
 Полис №Arbitr-3980975400-41819 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 16.05.2024/15.05.2025
 Полис №Arbitr-3980975400-27096 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 16.05.2025/15.05.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2018
 Результат: Июль 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.06.2021
 Результат: Июнь 2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 01.05.2024
 Результат: май 2024  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
-    <t>Дата поступления  жалобы: 05.06.2023Податель жалобы: Миланина Н.В.Наименование должника: ООО "Каспий"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 17.06.2025Податель жалобы: Елкова А.М.Наименование должника: ООО "Оптстрой №1"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+    <t xml:space="preserve">
+Дата поступления жалобы: 05.06.2023
+Податель жалобы: Миланина Н.В.
+Наименование должника: ООО "Каспий"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 17.06.2025
+Податель жалобы: Елкова А.М.
+Наименование должника: ООО "Оптстрой №1"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Рохлин Евгений Борисович</t>
   </si>
   <si>
     <t>29.12.1973</t>
   </si>
   <si>
     <t>14.06.2006/14.06.2006</t>
   </si>
   <si>
     <t>ВСГ 1097756 от 30.05.2008 Нижнетагильская государственная социально-педагогическая академия присуждена квалификация учитель технологии и предпринимательства по специальности "Технология и предпринимательство"</t>
   </si>
   <si>
     <t>Стаж более 2 лет АТ-IV №7678790 23.03.1992</t>
   </si>
   <si>
     <t>свидетельство №00345 от 22.01.2004 выдано НП "УрСО АУ"</t>
   </si>
   <si>
     <t>свидетельство №34/001494 от 19.12.2003</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №66-15/TPL16/782253 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.01.2016/31.12.2016
 Полис №66-16/TPL16/002955 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.01.2017/31.12.2017
 Полис №77777 ОАУ-000675/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №66-18/TPL16/002755 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2018/11.07.2019
 Полис №П184149-29-19 ООО "Страховое общество "Помощь"
 Даты: 12.07.2019/11.07.2020
 Договор №РП193906-29-20 ООО "РИКС"
 Даты: 06.08.2020/05.08.2021
 Договор №60/21/177/001385 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 25.03.2021/24.03.2022
 Договор №60/22/177/009781 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 25.03.2022/24.03.2023
 Полис ОАУ №1238/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 25.03.2023/24.03.2024
 Полис ОАУ №6691/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 25.03.2024/24.03.2025
 Полис ОАУ №14352/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 25.03.2025/24.03.2026
+Полис ОАУ №22289/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10 000 000 руб.
+Даты: 25.03.2026/24.03.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2014
 Результат: Июнь  2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.07.2017
 Результат: Июль 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.07.2020
 Результат: июль 2020 (Выявлены нарушения.Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей.)
 01.06.2023
 Результат: июнь 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей. )
 </t>
   </si>
   <si>
     <t>ООО "УК "Тринилекс" МИФНС №16 по Свердловской области 27.12.2013 нарушения в действиях АУ отсутствуют  Июль 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 Дата поступления жалобы: 20.02.2023
 Податель жалобы: Шангин Е.Ю.
 Наименование должника: Муратидис К.М.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Рубцов Дмитрий Анатольевич</t>
   </si>
   <si>
     <t>25.12.1974</t>
@@ -9501,62 +10155,66 @@
   <si>
     <t xml:space="preserve">Полис 14/TPL16/000314 ООО "Страховая компания "Арсеналъ"
 Даты: 03.12.2014/02.12.2015
 Полис № 52-15/TPL16/781888 ООО "Страховая компания "Арсеналъ"
 Даты: 03.12.2015/02.12.2016
 Полис №52-16/TPL16/002956 ООО "Страховая компания "Арсеналъ"
 Даты: 03.12.2016/02.12.2017
 Полис №52-17/TPL16/004311 ООО "Страховая компания "Арсеналъ"
 Даты: 03.12.2017/02.12.2018
 Полис №77777ОАУ-000659/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №52-18/TPL16/004664 ООО "Страховая компания "Арсеналъ"
 Даты: 03.12.2018/02.12.2019
 Полис №П187891-29-19 ООО "Страховое общество "Помощь"
 Даты: 03.12.2019/02.12.2020
 Полис №УБК_6866/АУ-2020 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 03.12.2020/02.12.2021
 Договор №60/21/177/006834 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 03.12.2021/02.12.2022
 Полис №Arbitr-3980975400-64685 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 03.12.2022/02.12.2023
 Полис №ОАУ №5193/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 03.12.2023/02.12.2024
 Полис ОАУ №11575/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 03.12.2024/02.12.2025
-</t>
-[...2 lines deleted...]
-    <t>10.11.2015/представление Прокуратуры Вологодской области;22.03.2016/представление Прокуратуры Вологодской области/ОАО "ВМЗ" жалоба ООО "НПОМ СВАРОГ" 28.01.2021 выявлены нарушения, применена мера ответственности в виде штрафа в размере 5000 руб.</t>
+Полис ОАУ №19668/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
+Даты: 03.12.2025/02.12.2026
+</t>
+  </si>
+  <si>
+    <t>протокол от 20.11.2015г. предупреждение, протокол от 22.03.2016г. предупреждение, протокол от 25.03.2021г. штраф 5000 руб., протокол от 12.10.2023г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2014
 Результат: Ноябрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.11.2017
 Результат: Ноябрь  2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2020
 Результат: Сентябрь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.09.2023
+Результат: сентябрь 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ООО «Агрофирма "Зерноградская» УПФ РФ в Зерноградском районе 17.02.2014 нарушения в действиях АУ отсутствуют  
 ООО "Вологодский центр птицеводства" Прокуратура Вологодской области 07.10.2015 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Вологодский центр птицеводства" Прокуратура Вологодской области 10.02.2016 выявлены нарушения, применена мера ответственности в виде предупреждения, ОАО "Вологодский машиностроительный завод" Бывшие работники ОАО "Вологодский машиностроительный завод" 06.05.2016 нарушения в действиях АУ отсутствуют, ООО "Транс-Альфа Электро" ООО "ВЗП "Электросталь" 15.01.2019 нарушения в деятельности АУ отсутствуют; ОАО "Транс-Альфа ЭЛЕКТРО" ООО "ВЗЭС" 24.12.2019 отсутствуют основания  
 ОАО "ВМЗ" ООО "НПОМ СВАРОГ" 28.01.2021 выявлены нарушения, применена мера ответственности в виде штрафа в размере 5000 руб.
 Дата поступления жалобы: 20.10.2020
 Податель жалобы: ООО "НПО Машиностроения "СВАРОГ"
 Наименование должника: ОАО "ВМЗ"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Русалева Елена Юрьевна</t>
   </si>
   <si>
     <t>05.11.1962</t>
   </si>
   <si>
     <t>с. Колпакс Новоорского р-на Оренбургской обл.</t>
   </si>
   <si>
     <t>27.11.2013/27.11.2013</t>
   </si>
   <si>
@@ -9578,50 +10236,52 @@
     <t>свидетельство №11/019470 от 26.11.2012</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №14TPL16/660264 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.11.2014/15.11.2015
 Полис №66-15/TPL16/781877 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.11.2015/15.11.2016
 Полис №52-16/TPL16/002593 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.11.2016/15.11.2017
 Полис №52-17/TPL16/004091 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  ( с 22.03.2018 по 15.11.2018 дополнительное соглашение)
 Даты: 16.11.2017/15.11.2018
 Полис №52-18/TPL16/004455 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.11.2018/15.11.2019
 Полис №52-19/TPL16/005420 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.11.2019/15.11.2020
 Полис №52-20/TPL16/004823 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 16.11.2021/15.11.2022
 Полис №УБК_10331/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 16.11.2021/15.11.2022
 Полис №Arbitr-3980975400-33106 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 16.11.2022/15.11.2023
 Полис ОАУ №5247/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 16.11.2023/15.11.2024
 Полис ОАУ №11189/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 16.11.2024/15.11.2025
+Полис ОАУ №19172/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
+Даты: 16.11.2025/15.11.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2015
 Результат: Декабрь 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.11.2018
 Результат: Ноябрь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2021
 Результат: Ноябрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.10.2024
 Результат: Октябрь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Эль-Кап" директор ООО "Эль-Кап" 22.06.2017 нарушения в действиях АУ отсутствуют  
 ООО ЛТ Туринский" Котов И.В. 06.12.2017 нарушения в действиях АУ отсутствуют  
 ООО "ЭЛТЕ" Терехова О.Ф. 12.02.2018 нарушения в действиях АУ отсутствуют ; ООО "ЭЛТЕ" ОАО "МРСК Урала" - "Челябэнерго" 14.02.2020 нарушения в действиях АУ отсутствуют  
 ООО "Центр" ООО "Центр" 24.03.2020 нарушения в действиях АУ отсутствуют  
 ООО "ЭЛТЕ" Терехова О.Ф. 12.03.2018 нарушения в действиях АУ отсутствуют  
 ООО "ЭЛТЕ" Терехов Н.Г. 04.04.2018 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 08.11.2021
 Податель жалобы: Белов В.Б.
 Наименование должника: ООО "Центр"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
@@ -9661,251 +10321,267 @@
 Полис №78-15/TPL16/781042 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.05.2015/29.05.2016
 Полис №78-16/TPL16/000885 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.05.2016/29.05.2017
 Полис №78-17/TPL16/001983 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.05.2017/29.05.2018
 Полис №782-18/TPL16/001544 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.05.2018/29.05.2019
 Полис №52-19/TPL16/001713 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 30.05.2019/29.05.2020
 Полис №52-20/TPL16/001766 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 30.05.2020/29.05.2021
 Полис №77-21/TPL16/001313 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 30.05.2021/29.05.2022
 Полис №Arbitr-3980975400-15105 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 30.05.2022/29.05.2023
 Полис ОАУ №2076/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 30.05.2023/29.05.2024
 Полис ОАУ №8098/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 30.05.2024/29.06.2025
 Полис ОАУ №15730/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 30.06.2025/29.06.2026
 </t>
   </si>
   <si>
+    <t>протокол от 12.10.2022г. штраф 20000 руб., протокол от 27.03.2023г. предупреждение, протокол от 27.04.2023г. предупреждение, протокол от 20.06.2023 г. предупреждение, протокол от 03.06.2025г. штраф 5000 руб.</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.11.2014
 Результат: Ноябрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.11.2017
 Результат: Ноябрь  2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2020
 Результат: Ноябрь  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2023
-Результат: октябрь 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей. )
+Результат: октябрь 2023 (Выявлены нарушения. Применена  мера дисциплинарного воздействия  в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей. )
+01.11.2025
+Результат: Ноябрь 2025 ( выявлены нарушения.Применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ООО "СеверГазСервис" ООО "КЕНИГ ГРУПП" 21.12.2015 нарушения в действиях АУ отсутствуют, ООО "Жилищно-коммунальнаяя копания" ООО "Ваш партнер" 01.04.2016 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 20.11.2021
 Податель жалобы: Лосев А.В.
 Наименование должника: МУП "УМД" МО ГО "Воркута"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 30.08.2022
 Податель жалобы: Лосев А.В.
 Наименование должника: МУП "УМД" МО ГО "Воркута"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 20000 руб.
 Дата поступления жалобы: 19.10.2022
 Податель жалобы: Канев Б.Б.
 Наименование должника: ООО "Энума Элиш"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.02.2023
 Податель жалобы: Заврагина В.Н.
 Наименование должника: ООО "УК"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 14.03.2023
 Податель жалобы: Заврагина В.Н.
 Наименование должника: ООО "УК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 14.03.2023
 Податель жалобы: Прокуратура города Воркуты
 Наименование должника: МУП "УМД" МО ГО "Воркута"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 10.05.2023
 Податель жалобы: Прокуратура города Ухты
 Наименование должника: ООО "Энума Элиш"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 21.04.2025
 Податель жалобы: Прокуратура г. Ухты
 Наименование должника: ООО "Энума Элиш"
 Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Рутштейн Александра Алексеевна</t>
   </si>
   <si>
     <t>15.09.1990</t>
   </si>
   <si>
     <t>15.10.2013/15.10.2013</t>
   </si>
   <si>
     <t>Протокол №28</t>
   </si>
   <si>
-    <t>8(812)576-70-07, 191060, СПб, ул. Смольного 1/3 подъезд 6</t>
+    <t>8(812)576-70-07, 191060, СПб, ул. Смольного 1/3 подъезд 6, arutshtein@gmail.com</t>
   </si>
   <si>
     <t>СА №07916 от 06.07.2012 Санкт-Петербургский государственный университет по специальности экономика и управление на предприятии (по отраслям) присвоена квалификация: экономист-менеждер 107724 0680999 от 15.07.2014 Российская академия народного хозяйства и государственной службы при Президенте РФ присвоена квалификация бакалавр по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 2-х лет Справка ЗАО "Инновационные образовательные технологии" (ИНН 7805488440) от 22.03.2013г. Выписка из ЕГРЮЛ</t>
   </si>
   <si>
     <t>свидетельство №362/10-СР от 07.10.2013 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/020437 от 04.10.2013</t>
   </si>
   <si>
     <t xml:space="preserve">Полис № 52Л16-60000759 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.10.2014/13.10.2015
 Полис №52-15/TPL16/781305 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.10.2015/13.10.2016
 Полис №52-16/TPL16/002352 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.10.2016/13.10.2017
 Полис №52-17/TPL16/003666 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  (с 23.01.2018 по 13.10.2018 дополнительное соглашение)
 Даты: 14.10.2017/13.10.2018
 Полис №52-18/TPL16/004057 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.10.2018/13.10.2019
 Полис №52-19/TPL16/005019 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.10.2019/13.10.2020
 Договор №РП194609-29-20 ООО "РИКС"
 Даты: 14.10.2020/13.10.2021
 Полис №52-20/TPL16/005297 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 01.01.2021/31.12.2021
 Полис №УБК_10641/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.01.2022/31.12.2022
 Полис №ОАУ №0146/700/22 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.01.2023/31.12.2023
 Полис ОАУ №5582/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.01.2024/31.01.2025
 Полис ОАУ №12706/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 01.02.2025/31.01.2026
+Полис ОАУ №20922/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.02.2026/31.01.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2015
 Результат: Ноябрь 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.10.2018
 Результат: Октябрь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2021
 Результат: октябрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2024
 Результат: октябрь 2024  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>АО "УК "КВАНТУМ" ГУ - РО ФСС РФ по Удмуртской Республике 04.09.2015 нарушения в действиях АУ отсутствуют , ООО «Ладога РТС», ООО «УК «Альянс Менеджмент», ООО «Альянс Техносервис» ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют,  
 ООО "Орион" Арбитражный суд Санкт-Петербурга и Ленинградской области 05.04.2016 нарушения в действиях АУ отсутствуют, АО "УК Квантум" ГУ - РО ФСС по Удмуртской Республике 13.07.2016 нарушения в действиях АУ отсутствуют,   ОАО "Шахта Заречная" Вершинина Т.Н. 11.04.2017 нарушения в действиях АУ отсутствуют  
 гр. Афанасьев И.А. Арбитражный суд Санкт-Петербурга и Ленинградской области 07.07.2017 нарушения в действиях АУ отсутствуют  
 ООО «ОСПРИЙ СОЛАР» ООО «Пауэр Сервисез» 14.08.2017 нарушения в действиях АУ отсутствуют, ООО "УК "Мекран" Павлов Е.Н. 22.02.2018 нарушения в действиях АУ отсутствуют, ООО "Уралсиб-Нева" Демидов О.М. 25.09.2018 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 17.11.2022
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: ЗАО "Монолит-Недвижимость"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.09.2023
 Податель жалобы: Белкина Т.Н.
 Наименование должника: ЗАО "Монолит-Недвижимость"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Рыженко Лилия Ефимовна</t>
   </si>
   <si>
     <t>28.04.1946</t>
   </si>
   <si>
     <t>гор. Биробиджан Еврейской АО</t>
+  </si>
+  <si>
+    <t>Протокол №05</t>
   </si>
   <si>
     <t>8(8152)45-48-94, auditk@yandex.ru, 183038 Мурманск, пр.Ленина, д.63, оф.88 </t>
   </si>
   <si>
     <t>A-I №366397 от 25.06.1976 Ленинградский финансово-экономический институт им.Н.А. Вознесенского по специальности: планирование промышленности присвоена квалификация: экономиста</t>
   </si>
   <si>
     <t>Стаж более 2 лет AT-III №6857318 от 15.03.1993</t>
   </si>
   <si>
     <t>свидетельство  №66/01-СР от 16.01.2004 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №34/001332 от 24.11.2003</t>
   </si>
   <si>
     <t xml:space="preserve">Полис  №S491R/899/00001/4  ОАО "АльфаСтрахование"
 Даты: 09.01.2014/08.01.2015
 Полис №15/TPL16/520158 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.01.2015/08.01.2016
 Полис №52-15/TPL16/782349 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.01.2016/08.01.2017
 Полис №52-16/TPL16/003633 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.01.2017/08.01.2018
 Полис №52-17/TPL16/005056 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.01.2018/08.01.2019
 Полис №П179983-29-19 ООО "Страховое общество "Помощь"
 Даты: 09.01.2019/08.01.2020
 Полис №1919/АУ-2019 АО СГ "Спасские ворота"
 Даты: 09.01.2020/08.01.2021
 Полис №УБК_7114/АУ-2020 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 09.01.2021/08.01.2022
 Договор №60/21/177/007035 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 09.01.2022/08.01.2023
 Договор ОАУ №0191/700/22 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 09.01.2023/08.01.2024
 Полис ОАУ №5490/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 09.01.2024/08.02.2025
 Договор №60/24/177/025620 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 09.02.2025/08.02.2026
-</t>
-[...2 lines deleted...]
-    <t>10.06.2016г. жалоба Мурманского регионального филиала ОАО "Россельхозбанк"</t>
+Полис ОАУ №21047/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 09.02.2026/08.02.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 10.06.2016г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.09.2015
 Результат: Сентябрь  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.10.2018
 Результат: Октябрь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2021
 Результат: сентябрь 2021 (Выявлены нарушения. Применена мера дисциплинарного воздействия  в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 01.08.2024
 Результат: август  2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ОАО «Кандалакшский опытный машиностроительный завод» УПФР РФ в г. Волжском Волгоградской области 13.01.2014 нарушения в действиях АУ отсутствуют  
 ОАО «Кандалакшский опытный машиностроительный завод» Прокуратура г. Кандалакши Мурманской области 14.01.2014 нарушения в действиях АУ отсутствуют  
 ООО «Верхнетуломский рыбзавод» ГУ- Мурманское РО ФСС РФ 06.02.2014 нарушения в действиях АУ отсутствуют  
 ОАО "КОМЗ" Прокуратура г. Кандалакши Мурманской области 18.09.2014 нарушения в действиях АУ отсутствуют  
 ООО "Птицефабрика Мурманская" Мурманский региональный филиал "Россельхозбанк" 05.03.2015 нарушения в действиях АУ отсутствуют  
 ООО "Птицефабрика Мурманская" Мурманский региональный филиал ОАО "Россельхозбанк" 20.08.2015 нарушения в действиях АУ отсутствуют, ООО "Алеся СПб", ООО "Маэстро" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют, ООО "ПТФ "Мурманская" Мурманский региональный филиал "Россельхозбанк" 03.02.2016 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "ПТФ "Мурманская" Мурманский региональный филиал "Россельхозбанк" 18.12.2015 нарушения в действиях АУ отсутствуют; Гайгер Л.С. Шерстнева С.Е. 23.08.2019 нарушения в действиях АУ отсутствуют  
 Дубровин В.В. Журавлева А.Г. 29.10.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 14.09.2021
 Податель жалобы: Прокуратура Ловозерского района
 Наименование должника: МУП "Северный дом"
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 12.01.2026
+Податель жалобы: Управление Росреестра по Мурманской области
+Наименование должника: Кондаков С.С.
+Результат проверки: приостановлено</t>
   </si>
   <si>
     <t>Саадетдинова Марина Николаевна</t>
   </si>
   <si>
     <t>04.06.1982</t>
   </si>
   <si>
     <t>гор. Воронеж Воронежской обл.</t>
   </si>
   <si>
     <t>24.08.2009/24.08.2009</t>
   </si>
   <si>
     <t>8(495)482-51-27 prilepin@bk.ru, 123308 Москва, а/я 30</t>
   </si>
   <si>
     <t>ВСВ №0058203 от 22.06.2005 ГОУВПО "Российская экономическая Академия им.Г.В.Плеханова" присуждена квалификация: экономист по специальности "Финансы и кредит"</t>
   </si>
   <si>
     <t>стаж более 2 лет АT-VI №0774295 от 06.07.1998 </t>
   </si>
   <si>
     <t>свидетельство №249/06-СР от 01.06.2009 выдано НП "СРО АУ СЗ"</t>
   </si>
@@ -9918,79 +10594,86 @@
 Полис № 083/01 №09737-2015 ООО "Страховое общество "Сургутнефтегаз"
 Даты: 06.08.2015/05.08.2016
 Полис №61-16/TPL16/001614 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.08.2016/05.08.2017
 Полис №61-17/TPL16/002888 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.08.2017/05.08.2018
 Полис №61-18/TPL16/002470 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.08.2018/05.08.2019
 Полис №52-19/TPL16/004001 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.08.2019/05.08.2020
 Полис №52-20/TPL16/003534 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 06.08.2020/05.08.2021
 Полис №77-21/TPL16/001878 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 06.08.2021/05.08.2022
 Полис №Arbitr-3980975400-18061 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 06.08.2022/05.08.2023
 Полис ОАУ №3615/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 06.08.2023/05.08.2024
 Полис №Arbitr-3980975400-35073 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 06.08.2024/05.08.2025
 Полис №Arbitr-3980975400-54328 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 06.08.2025/05.08.2026
 </t>
   </si>
   <si>
+    <t>протокол от 13.10.2025г. штраф 10000 руб.</t>
+  </si>
+  <si>
     <t xml:space="preserve">31.12.2016
 Результат: Февраль 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.09.2021
 Результат: Сентябрь  2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.08.2024
 Результат: август 2024 (Выявлены нарушения.  Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>Дата поступления жалобы: 29.07.2020
 Податель жалобы: ФГКУ "Управление лесного хозяйства и природопользования Минобороны России"
 Наименование должника: АО "Мальтинский военный лесхоз"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 06.10.2021
 Податель жалобы: ООО ТД "Альянс-Трейдинг"
 Наименование должника: ООО "Интеграл-Строй"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 03.05.2024
 Податель жалобы: Ворошилина Ю.Н.
 Наименование должника: АО "Невские берега"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 03.05.2024
 Податель жалобы: Потапова Н.Ю.
 Наименование должника: АО "Невские берега"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.10.2024
 Податель жалобы: АО "Группа компаний "ЕКС"
 Наименование должника: ООО "МСТК-1"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 10.09.2025Податель жалобы: Нургалиева Н.А.Наименование должника: ООО "Дент Революция"Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 10000 руб.</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 10.09.2025
+Податель жалобы: Нургалиева Н.А.
+Наименование должника: ООО "Дент Революция"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 10000 руб.</t>
   </si>
   <si>
     <t>Сабиров Ильфар Каримович</t>
   </si>
   <si>
     <t>22.06.1948</t>
   </si>
   <si>
     <t>дер. Новая Юльба Арского р-на ТАССР</t>
   </si>
   <si>
     <t>21.12.2015 исключен на основании личного заявления о выходе из членов НП СРО "Гильдия арбитражных управляющих"</t>
   </si>
   <si>
     <t>420021, г. Казань, а/я 300 телефон 89178865622 sabirov_ilfar@mail.ru</t>
   </si>
   <si>
     <t>Я №380680 от 16.07.1973 Всесоюзный заочный институт текстильной и легкой промышленности, по специальности технология кожи и меха, присвоена квалификация инженера химика-технолога, А №006824 от 13.03.1978 Белорусский гос.институт народного хозяйства им. В.В. Куйбышева присвоена квалификация: организатор промышленного производства</t>
   </si>
   <si>
     <t>Стаж более 2-х лет AT-III № 4095474 от 01.12.1984</t>
   </si>
   <si>
     <t>определение суда</t>
   </si>
@@ -10003,50 +10686,53 @@
 Полис №52-16/TPL16/003283 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 24.12.2016/23.12.2017
 Полис 77777 ОАУ-000672/17 ООО "ЦСО"
 Даты: 24.12.2017/23.12.2018
 Полис №52-18/TPL16/003026 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 27.07.2018/26.07.2019
 Полис №52-18/TPL16/003026 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2018/11.07.2019
 Полис №52-19/TPL16/002957 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2019/11.07.2020
 Полис №52-20/TPL16/002926 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.07.2020/11.07.2021
 Договор №60/21/177/003853 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2021/11.07.2022
 Полис №Arbitr-3980975400-26145 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 12.07.2022/11.07.2023
 Полис ОАУ№2965/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2023/11.07.2024
 Полис ОАУ №8976/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2024/11.07.2025
 Полис ОАУ №16859/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 12.07.2025/11.07.2026
 </t>
   </si>
   <si>
+    <t>протокол от 13.08.2021г. предупреждение, протокол от 13.09.2021г. штраф 5000 руб., протокол от 22.09.2021г. предупреждение, протокол от 22.09.2021г. штраф 5000 руб., протокол от 05.10.2021г. штраф 10000 руб., протокол от 28.10.2021г. штраф 5000 руб., протокол от 12.11.2021г. штраф 5000 руб.</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.01.2018
 Результат: Январь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.01.2021
 Результат: Январь 2021 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
 01.01.2024
 Результат: Январь 2024. Выявлены нарушения. Принято решение о не применении в отношении Сабирова И.К. меры дисциплинарной ответственности.
 </t>
   </si>
   <si>
     <t>ООО "ФОН-Ривьера" ООО "Полипром" 13.05.2019 нарушения в действиях АУ отсутствуют  
 Дата поступления жалобы: 14.09.2020
 Податель жалобы: ООО "ИСК "Казанский ГИПРОНИИАВИАПРОМ"
 Наименование должника: ООО "Фаворит СТ"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 01.03.2021
 Податель жалобы: Кабиров А.Ф.
 Наименование должника: Хайруллин Н.Б.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 11.03.2021
 Податель жалобы: Шипшова О.М.
 Наименование должника: ООО "ЖК "Молодежный"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 01.07.2021
 Податель жалобы: Нижнекамская городская прокуратура
 Наименование должника: ЖК "Триумф-НК"
@@ -10118,50 +10804,52 @@
   <si>
     <t xml:space="preserve">Полис 15/TPL16/000336 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.02.2015/08.02.2016
 Полис №61-16/TPL16/000300 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.02.2016/08.02.2017
 Полис №61-17/TPL16/000163 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.02.2017/08.02.2018
 Полис 77777 ОАУ-000773/17  ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №61-18/TPL16/000154 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.02.2018/08.02.2019
 Полис №П180877-29-19 ООО "Страховое общество "Помощь"
 Даты: 08.02.2019/07.02.2020
 Полис №П189363-29-20  ООО "Страховое общество "Помощь"
 Даты: 08.02.2020/07.02.2021
 Полис №140/АУ-2021 АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Центральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 08.02.2021/07.02.2022
 Полис №Arbitr-398097500-71344 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адре: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 08.02.2022/07.02.2023
 Полис ОАУ  №0758/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №5943/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13030/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 08.02.2025/07.02.2026
+Полис ОАУ №21196/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2017
 Результат: Апрель 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2020
 Результат: Апрель   2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2023
 Результат: апрель 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "СК "ПОЛИСТРОЙ" Дьячков А.Н. 18.05.2015 нарушения в действиях АУ отсутствуют Апрель 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 Дата поступления жалобы: 30.03.2021
 Податель жалобы: Зайцев А.И.
 Наименование должника: ООО "ПАК-Инвест"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.09.2022
 Податель жалобы: МО СПИОИП УФССП по Республике Марий Эл
 Наименование должника: АО "Судостроительно-судоремонтный завод им. Бутякова С.Н."
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Савин Сергей Николаевич</t>
   </si>
@@ -10192,92 +10880,107 @@
   <si>
     <t>свидетельство №11/021945 от 18.05.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-17/TPL16/0020077 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" с 01.01.2018 по 02.08.2018 (дополнительное соглашение)
 Даты: 03.08.2017/02.08.2018
 Полис №52-18/TPL16/002839 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 03.08.2018/02.08.2019
 Полис №52-19/TPL16/003914 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 03.08.2019/02.08.2020
 Полис №52-20/TPL16/003505 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 03.08.2020/02.08.2021
 Полис №77-21/TPL16/002059 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 03.08.2021/02.08.2022
 Договор №60/22/177/013281 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 03.08.2022/02.08.2023
 Договор ОАУ №3459/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 03.08.2023/02.08.2024
 Договор №60/24/177/024105 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 03.08.2024/02.08.2025
 Полис ОАУ №17757/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 03.08.2025/02.08.2026
 </t>
   </si>
   <si>
+    <t>протокол от 16.06.2021г. предупреждение, протокол от 20.08.2025г. предупреждение, протокол от 27.08.2025г. предупреждение, протокол от 13.10.2025г. предупреждение, протокол от 05.03.2026 г. предупреждение</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.01.2020
 Результат: Январь 2020 (Выявлены нарушения . Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей)
 01.01.2023
 Результат: январь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.07.2025
 Результат: июль 2025 (Выявлены нарушения.  Принято решение о   не применении в отношении Савина С.Н. меры дисциплинарной ответственности. )
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 20.03.2020
 Податель жалобы: ООО "СИГ"
 Наименование должника: ООО "ИНТЭК и КО"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 24.11.2020
 Податель жалобы: ЗАО ТМПСО "Рузский дом"
 Наименование должника: ООО "Прогресс-Сервис"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 19.07.2021
 Податель жалобы: ООО "Монолит-Строй"
 Наименование должника: ООО "Прогресс-Сервис"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.07.2021
 Податель жалобы: ООО "Торгмет"
 Наименование должника: ООО "Прогресс-Сервис"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 24.05.2022
 Податель жалобы: Назарова А.П,
 Наименование должника: ООО "ТК Софора"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.05.2023
 Податель жалобы: Ежков Г.Г.
 Наименование должника: Гайнуллина Л.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 08.07.2025
 Податель жалобы: Управление Росреестра по Саратовской области
 Наименование должника: ООО "Михайловское"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 14.07.2025
 Податель жалобы: Управление Росреестра по Республике Татарстан
 Наименование должника: ООО "АСК "Новый дом"
-Результат проверки: выявлены нарушенияДата поступления  жалобы: 14.07.2025Податель жалобы: Управление Росреестра по Республике ТатарстанНаименование должника: Габдрафиков Н.Р.Результат проверки: выявлены нарушенияДата поступления  жалобы: 05.09.2025Податель жалобы: Петров А.В.Наименование должника: ООО "Михайловское"Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 14.07.2025
+Податель жалобы: Управление Росреестра по Республике Татарстан
+Наименование должника: Габдрафиков Н.Р.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 05.09.2025
+Податель жалобы: Петров А.В.
+Наименование должника: ООО "Михайловское"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 28.01.2026
+Податель жалобы: Управление Росреестра по Республике Башкортостан
+Наименование должника: ООО НПП "Нефтегазинжиниринг"
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Савинова Наталья Владимировна</t>
   </si>
   <si>
     <t>06.12.1975</t>
   </si>
   <si>
     <t>гор. Муром Владимирская обл.</t>
   </si>
   <si>
     <t>13.02.2012/13.02.2012</t>
   </si>
   <si>
     <t>(49234) 447-55, Slavnaya2003@yandex.ru, 602252, Владимирская обл, г.Муром , ул.Филатова д.17, кв.3</t>
   </si>
   <si>
     <t>ДВС 1947486 от 19.06.2002 Владимирский государстввенный университет Муромский институт (филиал),  присуждена квалификация юрист по специальности "Юриспруденция" ВСА 0680435 от 30.01.2009 Российская академия государственной службы при Президенте РФ" присуждена квалификация экономист по специальности "Финансы и кредит"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VI №7395983 от 14.10.1996</t>
   </si>
   <si>
     <t>свидетельство №177 от 06.11.2008 выдано НП СРО ПАУ ЦФО</t>
   </si>
@@ -10287,54 +10990,56 @@
   <si>
     <t xml:space="preserve">Полис №14340Е4000563 ОАО "ВСК"
 Даты: 01.03.2014/28.03.2015
 Полис №15/TPL16/ 520289 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.03.2015/29.03.2016
 Полис №52-16/TPL16/000433 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 29.02.2016/28.02.2017
 Полис №52-17/TPL16/000480 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.03.2017/28.02.2018
 Полис №52-18/TPL16/000571 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.03.2018/28.03.2019
 Полис №52-19/TPL16/000433 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.03.2019/29.02.2020
 Полис №М189598-29-20 ООО "Страховое общество "Помощь"
 Даты: 01.03.2020/28.02.2021
 Полис №УБК_7713/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2022
 Полис №УБК_11086/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 08.02.2022/07.02.2023
 Полис №УБК_13656/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 08.02.2023/07.02.2024
 Полис №УБК_15724/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 08.02.2024/07.02.2025
 Полис №УБК_17837/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 08.02.2025/07.02.2026
-</t>
-[...2 lines deleted...]
-    <t>16.11.18/ определение арбитражного суда г. Москвы/, ООО "Стройтехнологии" представление  Прокуратура ЦАО г. Краснодара 09.07.2019 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
+Полис №УБК_19869/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
+Даты: 08.02.2026/07.02.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 16.11.2018г. предупреждение, протокол от 16.08.2019г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.09.2015
 Результат: сентябрь 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.01.2018
 Результат: январь 2018 (Выявлены нарушения.  Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 01.01.2021
 Результат: январь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.01.2024
 Результат: январь 2024 (Выявлены нарушения.  Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>МУП Ковардицкого поселения "Ока", СПК "Урваново", ООО "Меленкистрой" ГУ Владимирское РО ФСС РФ 15.12.2015 нарушения в действиях АУ отсутствуют,  ИП Гусев С.В. ИП Гусев С.В. 29.06.2017 нарушения в действиях АУ отсутствуют  
 Косырев С.А. Гонец Н.Н. 30.06.2017 нарушения в действиях АУ отсутствуют  
 ИП Гусев С.В. Гусев С.В. 05.10.2017 нарушения в действиях АУ отсутствуют  
 ИП Гусев С.В. Рябова Н.Г. 24.10.2017 нарушения в действиях АУ отсутствуют
 ООО "Макаров и компания" арбитражный суд города Москвы 05.10.2018 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Стройтехнологии" Прокуратура ЦАО г. Краснодара 09.07.2019 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
   </si>
   <si>
     <t>Садов Аркадий Анатольевич</t>
   </si>
   <si>
     <t>18.10.1980</t>
   </si>
@@ -10391,118 +11096,50 @@
 Результат: Декабрь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.12.2017
 Результат: Декабрь   2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2020
 Результат: Ноябрь  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2023
 Результат: октябрь  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 09.03.2023
 Податель жалобы: Лысин И.А.
 Наименование должника: ООО "ИнтерГаз"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.04.2023
 Податель жалобы: Ломако И.В.
 Наименование должника: Ломако И.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 01.11.2023
 Податель жалобы: Ломако И.В.
 Наименование должника: Ломако И.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
-    <t>Садовская Надежда Евгеньевна</t>
-[...66 lines deleted...]
-  <si>
     <t>Садыков Равиль Мансурович</t>
   </si>
   <si>
     <t>27.10.1981</t>
   </si>
   <si>
     <t>гор. Казань</t>
   </si>
   <si>
     <t>15.09.2014/15.09.2014</t>
   </si>
   <si>
     <t>8-927-249-57-60  420066, Республика Татарстан, Казань,  а/я  304, ravil.sadykov.arbitrate@gmail.com</t>
   </si>
   <si>
     <t>АВБ 0438116 от 30.06.2003 Казанский государственный финансово-экономический институт присуждена степень Бакалавра экономики по направлению "Экономика", ВСА 0017143 от 31.05.2004 года Казанский государственный финансово-экономический институт присуждена квалификация экономист-менеджер по специальности "Антикризисное управление"</t>
   </si>
   <si>
     <t>стаж более 2-х лет трудовая книжка AT-X №0187779 от 01.11.2002</t>
   </si>
   <si>
     <t>свидельство №000134 от 18.06.2013 выдано НП "СОАУ "Альянс"</t>
   </si>
   <si>
     <t>свидетельство №11/019386 от 11.09.2012</t>
@@ -10568,63 +11205,102 @@
     <t>стаж более 2-х лет ТК-I № 6044090 от 10.10.2007</t>
   </si>
   <si>
     <t>свидетельство №478/04-СР от 22.04.2020г. выдано Союзом "СРО АУ СЗ" </t>
   </si>
   <si>
     <t>свидетельство №11/026797 от 23.11.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-20/TPL16/002791 РАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 11.06.2020/10.06.2021
 Полис №77-21/TPL16/001322 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 11.06.2021/10.06.2022
 Полис №Arbitr-3980975400-49315 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 11.06.2022/10.06.2023
 Полис ОАУ №2269/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.06.2023/10.06.2024
 Полис ОАУ №8422/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.06.2024/10.06.2025
 Полис ОАУ №15959/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 11.06.2025/10.06.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2022
-Результат: декабрь 2022 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5000 (пять тысяч)  рублей.)
+Результат: декабрь 2022 (выявлены нарушения. Применена  мера дисциплинарного воздействия в виде  наложения  штрафа в размере  5000 (пять тысяч)  рублей.)
+01.11.2025
+Результат: ноябрь 2025 ( выявлены нарушения. Применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 12.07.2021
 Податель жалобы: Маркарян Л.В.
 Наименование должника: Акопов А.Б.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 07.11.2023
 Податель жалобы: ТСЖ "Арбат"
 Наименование должника: нет
 Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 14.08.2024Податель жалобы: ООО НПП "СВТ"Наименование должника: нетРезультат проверки: нарушения в деятельности АУ отсутствуют</t>
+  </si>
+  <si>
+    <t>Салтыков Дмитрий Евгеньевич</t>
+  </si>
+  <si>
+    <t>14.05.1992</t>
+  </si>
+  <si>
+    <t>г. Прокопьевск Кемеровская обл.</t>
+  </si>
+  <si>
+    <t>18.11.2026/18.11.2026</t>
+  </si>
+  <si>
+    <t>30.04.2025 протокол №07 исключен из членов Союза "СРО АУ СЗ" на основании личного заявления о выходе </t>
+  </si>
+  <si>
+    <t>8-951-610-31-23, Saltykov_d@mail.ru, 650000, г Кемерово, пр Советский 61, а/я 894   (офис: Кемерово, пр.Октябрьский, д.4, оф.102)</t>
+  </si>
+  <si>
+    <t>104224 0938464 от 03.07.2015 Кемеровский государственный университет, специальность Юриспруденция, квалификация - юрист</t>
+  </si>
+  <si>
+    <t>стаж более 2 лет ТК-V №0722955 от 13.12.2013</t>
+  </si>
+  <si>
+    <t>свидетельство серия М-15 №168, решение №43 от 21.03.2016 выдано Союзом Кузбасская саморегулируемая организация арбитражных управляющих</t>
+  </si>
+  <si>
+    <t>свидетельство №11/025379 от 01.04.2016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис ОАУ №13268/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.02.2025/31.01.2026
+Полис ОАУ №20963/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.02.2026/31.01.2027
+</t>
   </si>
   <si>
     <t>Сатышев Михаил Николаевич</t>
   </si>
   <si>
     <t>16.04.1969</t>
   </si>
   <si>
     <t>гор. Воронеж</t>
   </si>
   <si>
     <t>26.10.2009/26.10.2009</t>
   </si>
   <si>
     <t>142000 бл, г.Домодедово, а/я 15, 8-985-774-04-55, smn777@bk.ru</t>
   </si>
   <si>
     <t>ПВ № 547074 от 27 июня 1990г. Киевское высшее военно-морское политихническое училище по специальности: военно-политическая ВМФ, присвоена квалификация учитель истории и обществоведения АВС №0157413 05.06.1998 Дальневосточный Гос.Университет присуждена квалификация: юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет ТК № 5989879 от 01.07.2005, справка ООО "ДОМ КОМ" (ИНН 77011715289) от 16.12.2009г.</t>
   </si>
   <si>
     <t>сведетельство №253/08-СР от 17.08.2009 выдано НП "СРО АУ СЗ"</t>
   </si>
@@ -10646,51 +11322,51 @@
 Даты: 12.07.2020/11.07.2021
 Полис №77-21/TPL16/001826 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 12.07.2021/11.07.2022
 Договор №60/22/177/012241 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2022/11.07.2023
 Договор №60/23/177/018310 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2023/11.07.2024
 Полис ОАУ №8559/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2024/11.07.2025
 Полис ОАУ №16926/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 12.07.2025/11.07.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2016
 Результат: Январь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.01.2019
 Результат: Январь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.01.2022
 Результат: январь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.01.2025
 Результат: январь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
-    <t>ООО "Технопарк Недра" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуютДата поступления  жалобы: 30.04.2025Податель жалобы: Максидова М.В.Наименование должника: Кудинов А.Т.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+    <t>ООО "Технопарк Недра" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуютДата поступления  жалобы: 30.04.2025Податель жалобы: Максидова М.В.Наименование должника: Кудинов А.Т.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 26.01.2026Податель жалобы: Притула А.А.Наименование должника: Притула А.А.Результат проверки: приостановлено</t>
   </si>
   <si>
     <t>Сафарянов Рамиль Ягафарович</t>
   </si>
   <si>
     <t>10.07.1957</t>
   </si>
   <si>
     <t>дер. Чувалкипово Чишминского р-на респ. Башкортостан</t>
   </si>
   <si>
     <t>26.03.2013/26.03.2013</t>
   </si>
   <si>
     <t>660017, край Красноярский, г. Красноярск, пр. Мира, д. 106, а/я 6174, urseng2@yandex.ru,  8(391) 227-16-53</t>
   </si>
   <si>
     <t>ИВ №752848 28.06.1984 Новосибирский институт советской кооперативной торговли по специальности: экономика торговли, присвоена квалификация экономиста-организатора</t>
   </si>
   <si>
     <t>стаж более 2 лет трудовая книжка от 09.09.1974, вкладыш в трудовую книжку АТ-III №0968437 от 22.07.1988</t>
   </si>
   <si>
     <t>свидетельство от 16.01.2004 г. №СП 01/01-04, регистрационный  № 109 выдан НП "СОАУ" ТПП РФ</t>
   </si>
@@ -10698,54 +11374,56 @@
     <t>свидетельство № 34/003523 от 19.12.2003</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №15/TPL16/340377 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.03.2015/24.03.2016
 Полис №34-16/TPL16/000738 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.03.2016/24.03.2017
 Полис №34-17/TPL16/001028 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.03.2017/24.03.2018
 Полис №34-18/TPL16/000713 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.03.2018/24.03.2019
 Полис №52-19/TPL16/000803 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.03.2019/24.03.2020
 Полис №399/АУ-2020 АО Страховая группа "Спасские ворота"
 Даты: 25.03.2020/24.03.2021
 Полис №206/АУ-2021 АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Ценральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 25.03.2021/24.03.2022
 Полис №УБК_11368/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 25.03.2022/24.03.2023
 Полис №Arbitr-3980975400-41185 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 25.03.2023/24.03.2024
 Полис№УБК_15922/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 25.03.2024/24.03.2025
 Полис №УБК_18216/АУ-2025  ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 25.03.2025/24.03.2026
-</t>
-[...2 lines deleted...]
-    <t>20.04.2015/Арбитражный суд Томской области</t>
+Полис №УБК_20179/АУ-2026 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
+Даты: 25.03.2026/24.03.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 20.04.2015 г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2015
 Результат: Апрель 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.03.2018
 Результат: Март 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.03.2021
 Результат: Март 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2024
 Результат: Март  2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Сибметаллконструкция" ГУ-Новосибирское ФСС РФ 31.03.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Калужский мясокомбинат" Грачев И.Л. 25.04.2014 нарушения в действиях АУ отсутствуют  
 ОАО "Калужский мясокомбинат" ГУ- Калужское региональное отделение ФСС РФ 03.07.2014 нарушения в действиях АУ отсутствуют  
 ОАО «Калужский мясокомбинат» Шалумова Т.А. 22.07.2014 нарушения в действиях АУ отсутствуют  
 ЗАО "Северский стекольный завод" Арбитражный суд Томской области 04.03.2015 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ОАО "Калужский мясокомбинат" Путилов М.А. 02.09.2015 нарушения в действиях АУ отсутствуют  
 ОАО "ДЗНВА" АО "КЭЗ" 10.05.2018 нарушения в действиях АУ отсутствуют  
 АО "Сибирьэлектросетьсервис" АУ Журенков И.А. 11.05.2018 нарушения в действиях АУ отсутствуют; МУП "АКС" Озереденко В.Н. 22.05.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 16.09.2022
 Податель жалобы: Ачинская городская прокуратура
 Наименование должника: МУП "АКС"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
@@ -10809,54 +11487,56 @@
   <si>
     <t xml:space="preserve">Полис 14510Е4001291  ОАО "ВСК"
 Даты: 17.03.2014/16.03.2015
 Полис №15510Е4000743 САО "ВСК"
 Даты: 17.03.2015/16.03.2016
 Полис №16510Е4000743 САО "ВСК"
 Даты: 17.03.2016/16.03.2017
 Полис №34-17/TPL16/001285 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 17.03.2017/16.03.2018
 Полис №328/АУ-2018 АО СГ "Спасские ворота"
 Даты: 17.03.2018/16.03.2019
 Полис №359/АУ-2019 АО СГ "Спасские ворота"
 Даты: 16.03.2019/15.03.2020
 Полис №УБК_4516/АУ-2020 ООО "СК "ТИТ"
 Даты: 16.03.2020/15.03.2021
 Договор №60/21/177/001238 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 16.03.2021/15.03.2022
 Договор №60/22/177/009756 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 16.03.2022/15.03.2023
 Договор ОАУ №1085/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 16.03.2023/15.03.2024
 Полис ОАУ №6736/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 16.03.2024/15.03.2025
 Полис ОАУ №14227/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 16.03.2025/15.03.2026
-</t>
-[...2 lines deleted...]
-    <t>12.03.2018/жалоба ПАО Банк "ФК Открытие", 22.02.2018/представление Калачинской межрайонной  прокуратуры</t>
+Полис ОАУ №22204/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 16.03.2026/15.03.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 01.10.2012г. предупреждение, протокол от 22.02.2018г. предупреждение, протокол от 12.03.2018г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2016
 Результат: Ноябрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2019
 Результат: Октябрь 2019 (Выявлены нарушения. Принято решение о неприменении отношении арбитражного управляющего меры дисциплинарной ответственности)
 01.09.2022
 Результат: сентябрь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.08.2025
 Результат: август 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "ПФ "КЗСМ" ГУ- Омское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют, ООО "ПФ "КЗСМ" ПАО Банк "ФК Открытие" 04.05.2017 нарушения в действиях АУ отсутствуют  
 ООО СП "Аркаим" ООО "ВикоТренд" 26.09.2017 нарушения в действиях АУ отсутствуют  
 АО «ОУЛ СОЛАР» ООО «Пауэр Сервисез» 14.08.2017 нарушения в действиях АУ отсутствуют, ООО "ПФ "КЗСМ" ПАО Банк "ФК Открытие" 26.10.2017 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "ПФ "КЗСМ" Калачинская межрайонная прокуратура 10.01.2018 выявлены нарушения, применена мера ответственности в виде предупреждения , ОАО "ССЗ Красные Баррикады" Прокуратура Икрянинского района Астраханской области 03.10.2018 нарушения в деятельности АУ отсутствуют; ОАО "Мосхимфармпрепараты" им. Н.А. Семашко Котенева С.М., Котенева К.О. 28.10.2019 нарушения в действиях АУ отсутствуют  
 ООО "ГК "Центр" филиал №9 ГУ - Омское РО ФСС РФ 27.11.2019 нарушения в действиях АУ отсутствуют  
 ОАО "Строймост" ЦТУ ФТС России 29.09.2020 нарушения в действиях АУ отсутствуют  </t>
   </si>
   <si>
     <t>Седляр Владислав Николаевич</t>
   </si>
   <si>
     <t>11.04.1986</t>
@@ -10883,51 +11563,56 @@
     <t>стаж более 2-х лет ТК-I №7892384 от 26.12.2013 г.</t>
   </si>
   <si>
     <t>свидетельство №052.33 от 12.07.2016 выдано Ассоциацией арбитражных управляющих "Инициатива"</t>
   </si>
   <si>
     <t>свидетельство №11/024672 от 02.12.2015</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-17/TPL16/004746 с 11.01.2018 по 27.12.2018 (дополнительное соглашение) ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.12.2017/27.12.2018
 Полис №52-18/TPL16/005011 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.12.2018/27.12.2019
 Полис №52-19/TPL16/005994 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.12.2019/27.12.2020
 Полис №52-19/TPL16//005994 (дополнительное соглашение №1) ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 28.12.2019/27.12.2021
 Полис № 77-22/TPL16/000015 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 28.12.2021/27.12.2022
 Договор ОАУ №0260/700/22 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 28.12.2022/27.12.2023
 Договор ОАУ №5097/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 28.12.2023/27.12.2024
 Полис №Arbitr-3980975400-21433 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 28.12.2024/27.12.2025
-</t>
+Полис ОАУ №19936/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
+Даты: 28.12.2025/27.12.2026
+</t>
+  </si>
+  <si>
+    <t>протокол от 28.10.2021 г. предупреждение, протокол от 11.11.2022г. предупреждение, протокол от 10.09.2024г. штраф 10000 руб., протокол от 15.12.2025г. предупреждение, протокол от 17.02.2026г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2020
 Результат: Август 2020 (Выявлены нарушения. Применена мера ответственности в виде наложения штрафа в размере 5000 рублей)
 01.08.2023
 Результат: август 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 14.01.2021
 Податель жалобы: ООО "Управдом-С"
 Наименование должника: ЗАО "МОИСК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 08.06.2021
 Податель жалобы: Саратовский РФ АО "Россельхозбанк"
 Наименование должника: ООО "СЭЗ Прогресс"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 15.09.2021
 Податель жалобы: Рогов А.Н.
 Наименование должника: Рогов А.Н.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 10.09.2021
 Податель жалобы: Кузнецова Н.В.
 Наименование должника: ООО "Мастер Лайн"
@@ -10941,101 +11626,119 @@
 Наименование должника: ООО "СЭЗ Прогресс"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.09.2022
 Податель жалобы: ООО "Севкаврентген-Д"
 Наименование должника: ОАО "Прохладное"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.09.2022
 Податель жалобы: ООО "Трансагро"
 Наименование должника: ОАО "Прохладное"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 23.12.2022
 Податель жалобы: Баева Е.С.
 Наименование должника: ООО "Брод-Эстейт"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 04.10.2023
 Податель жалобы: Савочкин Г.А.
 Наименование должника: ООО "Строитель"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.12.2023
 Податель жалобы: Савочкин Г.А.
 Наименование должника: ООО "Строитель"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 23.07.2024
 Податель жалобы: Астапов А.А.
 Наименование должника: ООО "Брод-Эстейт"
-Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 10000 руб.Дата поступления  жалобы: 09.06.2025Податель жалобы: Администрация го Серпухов Московской областиНаименование должника: ЗАО "МОИСК"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 18.08.2025Податель жалобы: Полубинский С.И.Наименование должника: ООО "Брод-Эстейт"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 10000 руб.
+Дата поступления жалобы: 09.06.2025
+Податель жалобы: Администрация го Серпухов Московской области
+Наименование должника: ЗАО "МОИСК"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 18.08.2025
+Податель жалобы: Полубинский С.И.
+Наименование должника: ООО "Брод-Эстейт"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 10.11.2025
+Податель жалобы: Васильев М.А.
+Наименование должника: ООО "Новотех"
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 12.01.2026
+Податель жалобы: ООО "РК Строй"
+Наименование должника: ЗАО "МосОблИнвестСтрой"
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Селютин Андрей Сергеевич</t>
   </si>
   <si>
     <t>08.03.1983</t>
   </si>
   <si>
     <t>гор. Коммунарск Ворошиловградской обл.</t>
   </si>
   <si>
     <t>8(4712)37-09-22, activconsalt@mail.ru, г. Курск, Ленина 60, 4 эт. оф. 36</t>
   </si>
   <si>
     <t>ИВС №0068700 от 30.06.2005 Курский государственный технический университет присуждена квалификация: экономист-менеджер по специальности: экономика и управление на предприятии</t>
   </si>
   <si>
     <t>Стаж более 2 лет AT-VI №8909743 от 21.01.2003</t>
   </si>
   <si>
     <t>свидетельство №221/11-СР от 27.11.2006 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/010133 от 19.04.2006</t>
   </si>
   <si>
     <t xml:space="preserve">Полис 14510Е4001751 ОАО "ВСК
 Даты: 28.03.2014/27.03.2015
 полис №1550Е4000908 САО "ВСК"
 Даты: 28.03.2015/27.03.2016
 полис №34-16/TPL16/000796 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.03.2016/27.03.2017
 полис № 34-17/TPL16/001083 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.03.2017/27.03.2018
 полис №34-18/TPL16/000812 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.03.2018/27.03.2019
 Полис №52-19/TPL16/000841 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.03.2019/27.03.2020
 Полис №52-20/TPL16/000940  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 28.03.2020/27.03.2021
 Полис №60/21/177/001325 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 28.03.2021/27.03.2022
 Договор №60/22/177/010205 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 28.03.2022/27.03.2023
 Договор №60/23/177/017562 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 28.03.2023/27.03.2024
 Полис №60/24/177/022248 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 28.03.2024/27.03.2025
 Полис ОАУ №14445/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 28.03.2025/27.03.2026
+Полис ОАУ №22291/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 28.03.2026/27.03.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2016
 Результат: Октябрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2019
 Результат: Ноябрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.10.2022
 Результат: октябрь 2022(Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.09.2025
 Результат: сентябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 18.05.2020
 Податель жалобы: ООО "Юпитер Солар"
 Наименование должника: ООО "Юпитер Солар"
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 18.05.2020
 Податель жалобы: ООО "Краймиа Солар 2"
 Наименование должника: ООО "Краймиа Солар 2"
 Результат проверки: отказ от жалобы</t>
   </si>
   <si>
@@ -11187,51 +11890,56 @@
     <t>свидетельство №34/001253 от 27.11.2003</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №14/TPL16/000344 ООО "Страховая компания "Арсеналъ"
 Даты: 16.12.2014/15.12.2015
 Полис №52-15/TPL16/781893 ООО "Страховая компания "Арсеналъ"
 Даты: 16.12.2015/15.12.2016
 Полис №52-16/TPL/16/002958 ООО "Страховая компания "Арсеналъ"
 Даты: 16.12.2016/15.12.2017
 Полис №52-17/TPL16/004525 ООО "Страховая компания "Арсеналъ" с 01.01.2018 по 15.12.2018 (дополнительное соглашение)
 Даты: 16.12.2017/15.12.2018
 Полис №52-18/TPL16/004844 ООО "Страховая компания "Арсеналъ"
 Даты: 16.12.2018/15.12.2019
 Полис №П187950-29-19  ООО "Страховое общество "Помощь"
 Даты: 16.12.2019/15.12.2020
 Полис №52-20/TPL16/005079 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 16.12.2020/15.12.2021
 Полис №77-21/TPL16/002867 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 16.12.2021/15.12.2022
 Полис №Arbitr-3980975400-66862 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 16.12.2022/15.12.2023
 Полис ОАУ №5196/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 16.12.2023/15.01.2025
 Полис ОАУ №11720/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 16.01.2025/15.01.2026
-</t>
+Полис ОАУ №20491/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма- 10 000 000 руб
+Даты: 16.01.2026/15.01.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 30.08.2021г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2016
 Результат: Февраль 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.02.2019
 Результат: Февраль   2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2022
 Результат: Февраль 2022 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.02.2025
 Результат: февраль 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 12.07.2021
 Податель жалобы: Прокуратура города Череповца
 Наименование должника: ООО "Наш дом-35"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 18.11.2021
 Податель жалобы: Прокуратура города Череповца
 Наименование должника: ООО "Наш дом-35"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 12.08.2022
 Податель жалобы: Заугаров А.Н.
 Наименование должника: ООО "Строительная ипотечная компания "XXI век"
@@ -11290,50 +11998,57 @@
   <si>
     <t>656065, Алтайский край, г. Барнаул, ул. Энтузиастов, д. 28Б, а/я 2726,  sidoruk.yevgeniya@mail.ru
 Телефон: +7-964-080-41-19</t>
   </si>
   <si>
     <t>РФ ФГБОУ ВО "Алтайский государственный университет"; рег.номер 077 от 30.08.2023 №102231 0550128; специальность "юриспруденция", квалификация - юрист</t>
   </si>
   <si>
     <t>стаж более 1 года ТК-I №0553272 от 03.10.2007 г. ООО "Центр развития личности "Пирамида" директор с 05.04.2013 по 24.02.2014
 ООО "Инвестконсалт" заместитель генерального директора по юридическим вопросам с 01.10.2016 по 30.12.2016</t>
   </si>
   <si>
     <t>решение №263-12/20-в от 23.12.2020 №485/12-СР выдано Союзос "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>серия АЕ №3446 от 15.11.2016 рег.№11/026720 </t>
   </si>
   <si>
     <t>Судимости не имеет </t>
   </si>
   <si>
     <t xml:space="preserve">Полис №УБК_15589/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 09.01.2024/08.01.2025
 Полис ОАУ №12236/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 09.01.2025/08.01.2026
+Полис ОАУ №20269/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 09.01.2026/08.01.2027
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.11.2025
+Результат: ноябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Силицкий Павел Борисович</t>
   </si>
   <si>
     <t>04.09.1981</t>
   </si>
   <si>
     <t>21.12.2015/21.12.2015</t>
   </si>
   <si>
     <t>протокол №27</t>
   </si>
   <si>
     <t>8(343)298-06-29,  620086, Екатеринбург, а/я 46  pb.silit@gmail.com.
  </t>
   </si>
   <si>
     <t>ДВС 1208140 от 11.06.2003 Уральская государственная юридическая академпия присуждена квалификация Юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет AT-VII №6464023 от 08.08.2000</t>
   </si>
   <si>
@@ -11341,150 +12056,157 @@
   </si>
   <si>
     <t>свидетельство №11/024648 от 27.11.2015</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №66-15/TPL16/782252 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.12.2015/09.12.2016
 Полис №66-16/TPL16/003216 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.12.2016/09.12.2017
 Полис №66-17/TPL16/004412 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  с 03.02.2018 по 09.12.2018 (дополнительное соглашение)
 Даты: 10.12.2017/09.12.2018
 Полис №52-18/TPL16/004759 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.12.2018/09.12.2019
 Полис №52-19/TPL16/005787 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.12.2019/10.12.2020
 Полис №52-19/TPL16/005787 (дополнительное соглашение №2) ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 10.12.2020/09.12.2021
 Полис №77-21/TPL16/002713 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 10.12.2021/09.12.2022
 Полис ОАУ №0150/700/22 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.12.2022/09.12.2023
 Полис ОАУ №5156/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.12.2023/09.12.2024
 Полис ОАУ №117/11/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 10.12.2024/09.12.2025
+Полис ОАУ №19704/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
+Даты: 10.12.2025/09.12.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2019
 Результат: Январь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.01.2022
 Результат: январь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.01.2025
 Результат: январь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "ПРАВО" ГУ-Тюменское РО ФСС РФ 23.05.2017 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 24.10.2023
 Податель жалобы: ИП Тезик Д.А.
 Наименование должника: ООО "Президент-Нева"
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 24.10.2023
 Податель жалобы: ИП Тезик Д.А.
 Наименование должника: ООО "Президент-Нева"
-Результат проверки: отказ от жалобыДата поступления  жалобы: 22.07.2025Податель жалобы: Пархоменко А.А.Наименование должника: АО "Алексеевка Химмаш"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: отказ от жалобы
+Дата поступления жалобы: 22.07.2025
+Податель жалобы: Пархоменко А.А.
+Наименование должника: АО "Алексеевка Химмаш"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Симагин Алексей Леонидович</t>
   </si>
   <si>
     <t>20.01.1978</t>
   </si>
   <si>
     <t>гор. Санкт-Петербург</t>
   </si>
   <si>
     <t>01.07.2025 г. СОАУ "Континент" (СРО)  исключен на основании личного заявления о выходе из членов СРО</t>
   </si>
   <si>
     <t>197348, г Санкт-Петербург, Богатырский проспект, д. 8, кв.5, alexey.simagin@gmail.com, тел. 8-921-869-31-19</t>
   </si>
   <si>
     <t>ДВС 0432190 от 30.06.2000 Санкт-Петербургский государственный университет экономики и финансов присуждена квалификация экономист по специальности "Финансы и кредит",           103104 0010768 от 15.02.2024г. "Белгородский государственный национальный исследовательский университет" диплом магистра по направлению подготовки юриспруденция</t>
   </si>
   <si>
     <t>стаж более 2-х лет AT-VII №5919030  от 01.11.1996г.</t>
   </si>
   <si>
     <t>свидетельство №12/10/09 от 13.10.2009г. Выдано НП "СРО АУ "Объединение"</t>
   </si>
   <si>
     <t>свидетельство №11/014070</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №13657/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 26.01.2025/25.01.2026
+Полис ОАУ №20638/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 26.01.2026/25.01.2027
 </t>
   </si>
   <si>
     <t>Скрипченко Артем Валерьевич</t>
   </si>
   <si>
     <t>09.04.1995</t>
   </si>
   <si>
     <t>пос. Ракитное Ракитянского р-на Белгородской обл.</t>
   </si>
   <si>
     <t>13.09.2021/13.09.2021</t>
   </si>
   <si>
     <t>8-952-421-42-67, эл.почта: AU.Skripchenko@yandex.ru, 191060, Санкт-Петербург, ул. Смольного 1/3, 6-й подъезд</t>
   </si>
   <si>
     <t>103124 1746008 от 30.06.2016 Белгородский государственный национальный исследовательский университет "Юриспруденция" присвоена квалификация:Бакалавр    103124 3750312  от 29.06.2018  Белгородский государственный национальный исследовательский университет  "Юриспруденция" присвоена квалификация: Магистр</t>
   </si>
   <si>
     <t>стаж более 2-х лет трудовой договор №11/ТД от 18.05.2015 ООО "КРИЗИС МЕНЕДЖМЕНТ КАПИТАЛ" (4632190346)</t>
   </si>
   <si>
     <t>свидетельство серия С №0464-1 от 15.02.2021 г. выдано Союзом АУ "Созидание"</t>
   </si>
   <si>
     <t>свидетельство №11/036624 </t>
-  </si>
-[...1 lines deleted...]
-    <t>отсутвует</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №77-21/TPL16/002270  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 06.09.2021/05.09.2022
 Полис №Arbitr-3980975400-67420 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 06.09.2022/05.09.2023
 Дополнительное соглашение №1 к Полису №Arbitr-3980975400-67420 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 06.09.2023/05.09.2024
 Полис №Arbitr-3980975400-69328 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 06.09.2024/05.09.2025
 Полис ОАУ №18098/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 06.09.2025/05.09.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2023
 Результат: февраль 2023 ( выявлены нарушения. Принято решение о не применении в отношении Скрипченко А.В. меры дисциплинарной ответственности. )
+01.01.2026
+Результат: январь 2026  (выявлены нарушения. Применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 05.12.2022
 Податель жалобы: Еремин А.М.
 Наименование должника: ООО "Звезда"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.12.2023
 Податель жалобы: Колечков В.И.
 Наименование должника: Колечков В.И.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.02.2024
 Податель жалобы: Сарибеков Д.А.
 Наименование должника: ООО "Магистраль", ОАО "РОК №1", ООО "Спецпоставка"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.03.2025
 Податель жалобы: ПАО Мегафон
 Наименование должника: ОАО "РОК-1"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Слайковская Татьяна Алексеевна</t>
   </si>
   <si>
@@ -11505,130 +12227,132 @@
   <si>
     <t>стаж  более 2-х лет ТК-V №1296007 от 01.03.2012</t>
   </si>
   <si>
     <t>свидетельство №174 от 13.06.2016 выдано Ассоциацией ВАУ "Достояние"</t>
   </si>
   <si>
     <t>свидетельство №11/026157 от 08.07.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №242-20/TPL16/002820 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  дополнительное соглашение №2 с 20.04.2021г. по 10.07.2021
 Даты: 11.07.2020/10.07.2021
 Полис №242-20/TPL16/002820 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  дополнительное соглашение №3
 Даты: 11.07.2021/10.07.2022
 Полис №Arbitr-3980975400-69514 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 11.07.2022/10.07.2023
 Полис ОАУ №2952/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.07.2023/10.07.2024
 Полис ОАУ №8970/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.07.2024/10.07.2025
 Полис ОАУ №16836/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 11.07.2025/10.07.2026
 </t>
   </si>
   <si>
+    <t>протокол от 20.03.2023г. предупреждение, протокол от 18.01.2024г. предупреждение, протокол от 27.06.2024г. предупреждение</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.09.2022
 Результат: сентябрь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.09.2025
-Результат: сентябрь  2025 (выявлены нарушения)
+Результат: сентябрь  2025 (выявлены нарушения. Применена  мера дисциплинарного воздействия в виде наложения штрафа в размере 10 000 (десять  тысяч) рублей. )
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 09.01.2023
 Податель жалобы: Земляков Е.В.
 Наименование должника: Шишко Е.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 30.01.2023
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Воронцова О.Н.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 01.12.2023
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Аршакян Г.Г.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 23.05.2024
 Податель жалобы: Гущина Е.В.
 Наименование должника: Гущина Е.В.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Смирнова Олеся Сергеевна</t>
   </si>
   <si>
     <t>27.07.1988</t>
   </si>
   <si>
     <t>гор. Куйбышев</t>
   </si>
   <si>
     <t>Протокол №17</t>
   </si>
   <si>
     <t>8-927-267-46-04, artemevanata82@mail.ru, 4434093,Самара, а/я 4659</t>
   </si>
   <si>
     <t>ВСГ 4194957 от 21.09.2010 Самарская государственная областная академия (Наяновой) присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года ТК-II №8395486 от 22.07.2010, справка с места работы ООО "НИКОС" (ИНН 6316085668) от 27.05.2013г. №56</t>
   </si>
   <si>
     <t>свидетельство №355/05-СР от 29.05.2013 выдано №355/05-СР от 29.05.2013г. </t>
   </si>
   <si>
     <t>свидетельство №11/020097 от 25.04.2013</t>
-  </si>
-[...1 lines deleted...]
-    <t>отсутствут</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №78Л16-60000534 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.06.2014/01.06.2015
 Полис №78-15/TPL16/781040 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.06.2015/01.06.2016
 Полис №52-16/TPL16/001159 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.06.2016/01.06.2017
 Полис №52-17/TPL16/002010 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.06.2017/01.06.2018
 Полис №515/АУ-2018 АО СГ "Спасские ворота"
 Даты: 02.06.2018/01.06.2019
 Полис №П183089-29-19 ООО "Страховое общество "Помощь"
 Даты: 02.06.2019/01.06.2020
 Полис №П191631-29-20 ООО "Страховое общество "Помощь"
 Даты: 02.06.2020/01.06.2021
 Полис №60/21/177/000998 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2022
 дополнительное соглашение 1 к договору №60/21/177/000998 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2023
 Договор ОАУ №0249/700/22 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Договор ОАУ №6042/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13024/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 08.02.2025/07.02.2026
+Полис ОАУ №21266/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2016
 Результат: Апрель 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.05.2019
 Результат: Май 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2022
 Результат: апрель 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.03.2025
 Результат: март 2025  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ООО "Ягодное-Таловка" МИФНС РФ №3 по Волгоградкой области 08.10.2015 нарушения в действиях АУ отсутствуют  
 ЗАО Племзавод "Алгайский" Сунцов Д.Б. 03.11.2015 нарушения в действиях АУ отсутствуют  
 СПК "Таловский" ГУ-Волгоградское РО ФСС РФ 24.12.2015 нарушения в действиях АУ отсутствуют  
 ООО "Ягодное - Таловское" ГУ-Волгоградское РО ФСС РФ 14.01.2016 нарушения в действиях АУ отсутствуют, ООО "Ягодное - Таловка" Синицкий А.Ю. 07.12.2016 нарушения в действиях АУ отсутствуют, СПК "Таловский" Гузенко О.П. 16.06.2017 нарушения в действиях АУ отсутствуют; ЗАО Племзавод "Алгайский" Ершов С.Н. 15.02.2019 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 12.10.2021
 Податель жалобы: Кутламбетова Ф.Х.
 Наименование должника: Ахиеткалиев Д.И.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 12.01.2024
 Податель жалобы: Новопольцев М.В.
 Наименование должника: Новопольцев М.В.
@@ -11661,137 +12385,66 @@
 Договор 083/01 №С7-2015П  ООО Страховое общество "Сургутнефтегаз"
 Даты: 01.07.2015/30.06.2016
 Полис №78-16/TPL16/001305 ООО "Страховая компания "Арсеналъ"
 Даты: 01.07.2016/30.06.2017
 Полис №78-17/TPL16/002336 ООО "Страховая компания "Арсеналъ"
 Даты: 01.07.2017/30.06.2018
 Полис №782-18/TPL16/002021 ООО "Страховая компания "Арсеналъ"
 Даты: 01.07.2018/30.06.2019
 Полис №52-19/TPL16/002421 ООО "Страховая компания "Арсеналъ"
 Даты: 01.07.2019/30.06.2020
 Полис №52-20/TPL16/002476 ООО "Страховая компания "Арсеналъ"
 Даты: 01.07.2020/30.06.2021
 Договор №60/21/177/003263 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.07.2021/30.06.2022
 Договор №60/22/177/011842 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.07.2022/30.06.2023
 Полис ОАУ №2643/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.07.2023/30.06.2024
 Полис ОАУ №9175/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.07.2024/30.06.2025
 Полис ОАУ №16630/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 01.07.2025/30.06.2026
 </t>
   </si>
   <si>
-    <t>14.11.2016/представление Гатчинской городской прокуратуры</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">01.12.2016
 Результат: Декабрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.12.2019
 Результат: Декабрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2022
 Результат: Ноябрь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2025
 Результат: ноябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ОАО "Фирма Галантерея" ГУ-Ирутское РО ФСС РФ 23.01.2014 нарушения в действиях АУ отсутствуют  
 ООО "СМК "Звезда" ГУ-Ирутское РО ФСС РФ 25.02.2014 нарушения в действиях АУ отсутствуют  
 ООО "СИБМЕТАПАК" ГУ - Иркутское РО ФСС 14.01.2015 нарушения в действиях АУ отсутствуют  
 ООО "СИБМЕТАПАК" Отделение ПФ РФ (ГУ) по Иркутской области 01.07.2015 нарушения в действиях АУ отсутствуют  
 ООО "СИБМЕТАПАК" , ООО "СК "Сибмосстрой" Отделение ПФ РФ (ГУ) по Иркутской области 28.12.2015 нарушения в действиях АУ отсутствуют, ООО "СибМетаПак", ООО "АДСС", ФГУП "Киренское авиацилнное предприятие" Отделение ПФ РФ (ГУ) по Иркутской области 13.07.2016 нарушения в действиях АУ отсутствуют, ООО "Новый Век" Гатчинская городская пррокуратура 25.10.2016 требование об устранении выявленных нарушений </t>
-  </si>
-[...66 lines deleted...]
-Результат проверки: нарушения в действиях АУ отсутствуют</t>
   </si>
   <si>
     <t>Спирина Ксения Олеговна</t>
   </si>
   <si>
     <t>20.03.1992</t>
   </si>
   <si>
     <t>30.07.2019/30.07.2019</t>
   </si>
   <si>
     <t>8-904-555-17-05, spirina_k@bk.ru</t>
   </si>
   <si>
     <t>107819 0019043 от 24.06.2015 Санкт-Петербургский политехнический университет Петра Великого специальность: информационные системы и технологии, присвоена квалификация Инженер,
 137705 0130137 от 14.12.2021 г. Институт международного права и экономики имени А.С. Грибоедова направление - юриспруденция, присвоена квалификация - Магистр</t>
   </si>
   <si>
     <t>стаж более 1 года ТК-V №5013968 от 15.04.2014, выписка из ЕГРЮЛ ООО "Управляющая компания "Помощь" (ИНН 7805729303)</t>
   </si>
   <si>
     <t>свидетельство №470/07-СР от 17.07.2019 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/028078 от 12.07.2017</t>
@@ -11865,56 +12518,61 @@
 Полис №52-15/TPL16/782306 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.12.2015/11.12.2016
 Полис №52-16/TPL16/003236 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.12.2016/11.12.2017
 Полис №52-17/TPL16/004452 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 12.12.2017/11.12.2018
 Полис №П175530-29-18 ООО "Страховое общество "Помощь"
 Даты: 15.06.2018/14.06.2019
 Полис №52-19/TPL16/002672 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.06.2019/14.06.2020
 Полис №52-20/TPL16/002079 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.06.2020/14.06.2021
 Полис №УБК_9316/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.06.2021/14.06.2022
 Полис №УБК_11964/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.06.2022/14.06.2023
 Полис №УБК_14464/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.06.2023/14.06.2024
 Полис №УБК_16356/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.06.2024/14.06.2025
 Полис УБК_18568/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 15.06.2025/14.06.2026
 </t>
   </si>
   <si>
+    <t>протокол от 24.05.2022г. предупреждение</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.12.2016
 Результат: Декабрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2019
 Результат: Ноябрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2022
 Результат: Ноябрь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.11.2025
+Результат: ноябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Ладвинская сыроварня" Управление Росреестра по Республике Карелия 03.08.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 05.04.2022
 Податель жалобы: Прокуратура г. Костомукши
 Наименование должника: ООО "Лес-Тимбер"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Старкин Сергей Александрович</t>
   </si>
   <si>
     <t>17.07.1968</t>
   </si>
   <si>
     <t>гор. Ульяновск</t>
   </si>
   <si>
     <t>Протокол №09</t>
   </si>
   <si>
     <t>Goodwill_plus@rambler.ru,  432027, Ульяновск, а/я 10001</t>
   </si>
   <si>
@@ -11939,104 +12597,109 @@
 Полис №28№57/0526/15 АО АСК "Инвестстрах"
 Даты: 07.12.2015/06.12.2016
 Полис №22-16/TPL16/002541 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 07.12.2016/06.12.2017
 Полис 77777 ОАУ - 000474/17 ООО "ЦСО"
 Даты: 06.12.2017/05.12.2018
 Полис №22-18/TPL16/003109 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 11.07.2018/10.07.2019
 Полис №52-19/TPL16/002828 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 11.07.2019/10.07.2020
 Полис №52-20/TPL16/002806 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 11.07.2020/10.07.2021
 Полис №77-21/TPL16/001709 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 11.07.2021/10.07.2022
 Договор №60/22/177/012472 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 11.07.2022/10.07.2023
 Полис ОАУ №3232/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.07.2023/10.07.2024
 Полис ОАУ №8972/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.07.2024/10.07.2025
 Полис 60/25/177/028498 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 11.07.2025/10.07.2026
 </t>
   </si>
   <si>
-    <t> 22.06.2015/жалоба ИФНС РФ по завволжскому району г. Ульяновска/ООО "Птицефабрика Тагайская" представление Прокуратура Ленинского района г. Ульяновска 18.02.2020 выявлены нарушения, применена мера ответственности в виде предупреждения / 
-ООО "Птицефабрика Тагайская" представление Прокуратура Ленинского района г. Ульяновска 02.09.2020 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
+    <t>протокол от 05.05.2011г. предупреждение, протокол от 05.06.2014г. предупреждение, протокол от 22.06.2015г. предупреждение, протокол от 21.05.2020 г. предупреждение, протокол от 14.10.2020 г. предупреждение, протокол от 01.08.2022г. штраф 5000 руб., протокол от 15.05.2023г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2016
 Результат: Ноябрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2019
 Результат: Октябрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.10.2022
 Результат: октябрь 2022 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 5 000 рублей)
+01.10.2025
+Результат: октябрь 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 10 000 рублей)
 </t>
   </si>
   <si>
     <t>ООО "ТехАрсенал" ИФНС РФ по завволжскому району г. Ульяновска 07.05.2015 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Интелком" конкурсный управляющий ООО "Интелком" Пупков С.В. 22.07.2015 отсутствуют основания для проведения проверки  
 ООО "Интелком" конкурсный управляющий ООО "Интелком" Пупков С.В. 04.08.2015 отсутствуют основания для проведения проверки  
 ООО "Птицефабрика Тагайская" Прокуратура Ленинского района г. Ульяновска 18.02.2020 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Птицефабрика Тагайская" Прокуратура Ленинского района г. Ульяновска 02.09.2020 выявлены нарушения, применена мера ответственности в виде предупреждения
 Дата поступления жалобы: 09.11.2021
 Податель жалобы: Крутова Е.А.
 Наименование должника: ООО "ТД УДС"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 22.03.2021
 Податель жалобы: Ерунцова М.Е., Нестеренко И.А, Еремеева Г.М.
 Наименование должника: ЖСК "Вита Нова"
 Результат проверки: прекращена
 Дата поступления жалобы: 14.02.2022
 Податель жалобы: Аверченко А.А.
 Наименование должника: Аверченко А.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 21.06.2022
 Податель жалобы: Крутова Е.А.
 Наименование должника: ООО "ТД УДС"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.
 Дата поступления жалобы: 11.05.2022
 Податель жалобы: Быковский А.А.
 Наименование должника: ЖСК "Вита Нова"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 27.03.2023
 Податель жалобы: Барт Д.А., Кацюба А.М.
 Наименование должника: Сафонов В.В.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 06.06.2023
 Податель жалобы: Прокуратура Ульяновского района
 Наименование должника: МУП "Жилсервис"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.05.2023
 Податель жалобы: Кацюба А.М.
 Наименование должника: Сафонов В.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 11.09.2023
 Податель жалобы: Прокуратура Ульяновского района
 Наименование должника: МУП "Жилсервис"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 21.07.2025Податель жалобы: Никитин А.В.Наименование должника: Инюшов В.А.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 21.07.2025
+Податель жалобы: Никитин А.В.
+Наименование должника: Инюшов В.А.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Старков Сергей Сергеевич</t>
   </si>
   <si>
     <t>20.10.1994</t>
   </si>
   <si>
     <t>г. Курск</t>
   </si>
   <si>
     <t>31.08.2023/31.08.2023</t>
   </si>
   <si>
     <t>8-995-602-74-86, starkov.ss94@gmail.com, адрес 305000, г. Курск, а/я 4</t>
   </si>
   <si>
     <t>104604 0009680 21.07.2016 Курский государственный университет Юриспруденция присвоена квалификация Бакалавр</t>
   </si>
   <si>
     <t>стаж более 1 года ТК-V №5509238 от 29.01.2018</t>
   </si>
   <si>
     <t>свидетельство №366/СТ от 30.11.2021 выдано Союзом АУ "Возрождение", СРО</t>
   </si>
@@ -12066,90 +12729,95 @@
   </si>
   <si>
     <t>05.07.2024/05.07.2024</t>
   </si>
   <si>
     <t>8-961-401-61-16, 355029, г. Ставрополь, а/я 2940, эл. почта:89614016116@mail.ru</t>
   </si>
   <si>
     <t>ВСГ 0336530 от 30.11.2007 Ставропольский государственный университет" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более года, трудовая книжка ТК-III №2319234 от 23.05.2011г.</t>
   </si>
   <si>
     <t>свидетельство №505/05-СР от 02.05.2024г. выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/037028 от 02.09.2022г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №УБК_16773/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.07.2024/30.06.2025
 Полис УБК_18524//АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком, страховая сумма - 10 000 000 руб.
 Даты: 01.07.2025/30.06.2026
 </t>
+  </si>
+  <si>
+    <t>отсутстввуют</t>
   </si>
   <si>
     <t>Ступак Антон Александрович</t>
   </si>
   <si>
     <t>02.09.1985</t>
   </si>
   <si>
     <t>п. Н. Дарковичи Брянский р-н Брянской обл.</t>
   </si>
   <si>
     <t>8-906-270-68-57, 190700, г. Санкт-Петербург, ОПС №197022, а/я 130-для Ступака А.А., LOGIKA.BANKROTSTVA@gmail.com</t>
   </si>
   <si>
     <t>ВБА 0205319 от23.06.2006 нкт-Петербургский государственный университет присуждена степень бакалавра юриспруденции по направлению "Юриспруденция" ВМА 0050058 от 27.06.2008 Санкт-Петербургский государственный университет присуждена степень магистра юриспруденции по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2-х лет трудовая книжка AT-VI № 9009832 от 22.09.2003, справка от 17.01.2019г. №9</t>
   </si>
   <si>
     <t>свидетельство №461/12-СР от 20.12.2018г. Выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/026970 от 26.12.2016г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/000224 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 25.01.2019/25.01.2020
 Полис №52-19/TPL16/006421 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.01.2020/01.01.2021
 Полис №52-19/TPL16/006421,  дополнительное соглашение №1 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 25.01.2020/24.01.2022
 Полис №77-21/TPL16/003101 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 25.01.2022/24.01.2023
 Полис № Arbitr-3980975400-15882 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 25.01.2023/24.01.2024
 Полис ОАУ №5801/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 25.01.2024/24.01.2025
 Полис ОАУ №12366/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 25.01.2025/24.01.2026
+Полис ОАУ №20419/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 25.01.2026/24.01.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.03.2021
 Результат: Март 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2024
 Результат: февраль 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 18.11.2021
 Податель жалобы: Славинская Л.В.
 Наименование должника: ГУ ЯО "Аптека №15"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Субботин Артём Владимирович</t>
   </si>
   <si>
     <t>27.07.1998</t>
   </si>
   <si>
     <t>г. Котельнич, Кировская область</t>
   </si>
@@ -12188,136 +12856,171 @@
   <si>
     <t>644043, Омская область, г. Омск, а/я 4998, контактный телефон - 8 904 323 99 92, Эл. почта - nikolai@suvorov-work.ru</t>
   </si>
   <si>
     <t>107727 0000109 от 08.10.2015 Московский государственный университет экономики, статистики и иинформатики (МЭСИ) по специальности Юриспруденция, присвоена квалификация Юрист</t>
   </si>
   <si>
     <t>стаж более 1 года справка от 20.01.2016 б/н  ООО "ФЕСТИВАЛЬ" (ИНН 5507232664, ОГРН: 1125543044330)</t>
   </si>
   <si>
     <t>свидетельство серия С №0558 выдано Союзом АУ "Созидание"от 24.05.2023</t>
   </si>
   <si>
     <t>свидетельство №11/029797 от 09.07.2018</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №2388/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 29.05.2023/28.05.2024
 Полис ОАУ №8123/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 29.05.2024/28.05.2025
 Полис ОАУ №15424/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 29.05.2025/28.05.2026
 </t>
   </si>
   <si>
+    <t>протокол от 20.08.2025 г. штраф 10000 руб., протокол от 27.08.2025г. штраф 10000 руб., протокол от 18.09.2025г. предупреждение, протокол от 24.09.2025г. приостановление направления кандидатуры в суд, протокол от 28.10.2025г. предупреждение, протокол от 28.10.2025г. предупреждение</t>
+  </si>
+  <si>
     <t xml:space="preserve">01.12.2024
 Результат: декабрь 2024 (Выявлены нарушения.  Принято решение о не применении в отношении Суворова Н.А. меры дисциплинарной ответственности. )
 </t>
   </si>
   <si>
-    <t>Дата поступления  жалобы: 15.05.2025Податель жалобы: Кондрахина Н.Н.Наименование должника: ОАО "Называевский элеватор"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 10.07.2025Податель жалобы: Белоусова А.В., ООО "Медея"Наименование должника: Кондрашов Д.А.Результат проверки: выявлены нарушенияДата поступления  жалобы: 15.07.2025Податель жалобы: Арбитражный суд г. МосквыНаименование должника: ООО СК "СИМАК ГРУПП"Результат проверки: выявлены нарушенияДата поступления  жалобы: 04.08.2025Податель жалобы: ГК АСВ - ООО КБ "Кредит Экспресс"Наименование должника: ООО "ТД "Рузское молоко"Результат проверки: выявлены нарушенияДата поступления  жалобы: 18.08.2025Податель жалобы: Арбитражный суд г. МосквыНаименование должника: ООО "Стройтехсервис"Результат проверки: выявлены нарушенияДата поступления  жалобы: 24.09.2025Податель жалобы: Шуваева Н.А.Наименование должника: Шуваева Н.А.Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупрежденияДата поступления  жалобы: 24.09.2025Податель жалобы: Воробьев Д.А.Наименование должника: Воробьев Д.А.Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
+    <t xml:space="preserve">
+Дата поступления жалобы: 15.05.2025
+Податель жалобы: Кондрахина Н.Н.
+Наименование должника: ОАО "Называевский элеватор"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 10.07.2025
+Податель жалобы: Белоусова А.В., ООО "Медея"
+Наименование должника: Кондрашов Д.А.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 15.07.2025
+Податель жалобы: Арбитражный суд г. Москвы
+Наименование должника: ООО СК "СИМАК ГРУПП"
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 04.08.2025
+Податель жалобы: ГК АСВ - ООО КБ "Кредит Экспресс"
+Наименование должника: ООО "ТД "Рузское молоко"
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 18.08.2025
+Податель жалобы: Арбитражный суд г. Москвы
+Наименование должника: ООО "Стройтехсервис"
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 24.09.2025
+Податель жалобы: Шуваева Н.А.
+Наименование должника: Шуваева Н.А.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 24.09.2025
+Податель жалобы: Воробьев Д.А.
+Наименование должника: Воробьев Д.А.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Сулима Анна Артуровна</t>
   </si>
   <si>
     <t>28.12.1993</t>
   </si>
   <si>
     <t>пос.Кокошкино Наро-Фоминского р-на Московской обл.</t>
   </si>
   <si>
     <t>23.12.2024/23.12.2024</t>
   </si>
   <si>
     <t>127051 г.Москва а/я222, +79167428000</t>
   </si>
   <si>
     <t>107724 5176348 от 11.07.2020г. Российский государственный университет Правосудия, направление юриспруденция присвоена квалификация бакалавр     107724 0289656 от 27.12.2022 Российский государственный университет Правосудия, направление юриспруденция присвоена квалификация магистр      </t>
   </si>
   <si>
     <t>стаж более 1 года трудовой договор №3 от 25.01.2023 ООО "Параграф Лигал" (ИНН 6949116923) Приказ о приеме №3 от 25.01.2023, Приказ о расторжении трудового договора №5 от 29.08.2024</t>
   </si>
   <si>
     <t>свидетельство №459 СОАУ "Континент", приказ №01/24-СТ от 11.03.2024</t>
   </si>
   <si>
     <t>свидетельство серия АК №3505,  рег. №11/037670, г.Ярославль</t>
-  </si>
-[...1 lines deleted...]
-    <t>судимость отсутствует</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №60/24/177/025701 от 11.12.2024 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 12.12.2024/11.12.2025
+Полис ОАУ №20502/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
+Даты: 12.12.2025/11.12.2026
 </t>
   </si>
   <si>
     <t>Сухова Елена Викторовна</t>
   </si>
   <si>
     <t>12.07.1972</t>
   </si>
   <si>
     <t>гор. Кировск Ленинградской области</t>
   </si>
   <si>
     <t>22.07.2022/22.07.2022</t>
   </si>
   <si>
     <t>199155, г. Санкт-Петербург, а/я 59 + 7 (931) 247 84 83, эл. почта: es9312478483@xmail.ru</t>
   </si>
   <si>
     <t>ИВС 0221432 от 13.06.2002 Северо-Западный государственный заочный технический университет присуждена квалификация инженер по специальности "Управление и информатика в технических системах"</t>
   </si>
   <si>
     <t>стаж более 1 года Справка ООО "НОРД ИНЖИНИРИНГ" (ИНН 7841447311) №1 от 06.07.2022 </t>
   </si>
   <si>
     <t>свидетельство №0509 от 14.06.2022г. выдано Союзом АУ "Созидание"</t>
   </si>
   <si>
     <t>свидетельство №11/037707 от 10.03.2022г.</t>
   </si>
   <si>
     <t xml:space="preserve">Договор №60/22/177/012633 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 06.07.2022/05.07.2023
 Полис ОАУ №2921/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 06.07.2023/05.07.2024
 Полис ОАУ №9515/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 05.07.2024/04.07.2025
 Полис№УБК_19052/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ,  страховая сумма -10 000 000 руб.
 Даты: 05.07.2025/04.07.2026
 </t>
   </si>
   <si>
     <t>Взнос в размере 200 000 рублей внесен на счет компенсационного фонда</t>
   </si>
   <si>
+    <t>протокол от 15.05.2023г. предупреждение, протокол от 29.10.2024г. предупреждение, протокол от 22.11.2024г. предупреждение, протокол от 23.01.2025г. предупреждение, протокол от 27.05.2025г. предупреждение, протокол от 21.10.2025г. предупреждение, протокол от 24.11.2025г. предупреждение, протокол от 12.03.2026г. предупреждение, </t>
+  </si>
+  <si>
     <t xml:space="preserve">01.12.2023
 Результат: декабрь 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  15000 (пятнадцать тысяч)  рублей.)
+01.03.2026
+Результат: март 2026 (выявлены нарушения)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 22.11.2022
 Податель жалобы: Лобырев В.В.
 Наименование должника: Лобырев В.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.12.2022
 Податель жалобы: ИП Абдулаев Х.А.о.
 Наименование должника: Зубрицкий (Полищук) А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 30.03.2023
 Податель жалобы: УФНС России по Мурманской области
 Наименование должника: ООО "Тамара-Голд"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 17.08.2023
 Податель жалобы: Герасимова В.С.
 Наименование должника: Лушкин Е.С.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 22.08.2023
 Податель жалобы: Гринева Н.В.
 Наименование должника: ООО "РЛК "XXI век"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.10.2023
@@ -12353,99 +13056,149 @@
 Наименование должника: ООО "Строительные технологии"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 14.10.2024
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Ермилов М.Ю.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 23.12.2024
 Податель жалобы: Лушкин С.А.
 Наименование должника: Лушкин Е.С.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 02.12.2024
 Податель жалобы: АО АКБ "РБР"
 Наименование должника: Чекан Г.П.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 16.04.2025
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Наровлянский А.Ю.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 28.04.2025
 Податель жалобы: Танаш А.М.
 Наименование должника: Танаш А.М.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.05.2025
 Податель жалобы: Цыганкова И.Н.
 Наименование должника: ООО "Трансстрой"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 14.07.2025Податель жалобы: Артемов И.А.Наименование должника: ООО "СК "Сфера"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 18.08.2025Податель жалобы: Слепова М.В.Наименование должника: ООО "СК "Сфера"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 15.09.2025Податель жалобы: Управление Росеестра по Тюменской областиНаименование должника: ООО ЛК "Эра-Тюмень"Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупрежденияДата поступления  жалобы: 24.09.2025Податель жалобы: Недоступ Е.С.Наименование должника: Недоступ В.В.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 30.09.2025Податель жалобы: Болышева Е.В.Наименование должника: Болышева Е.В.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 02.10.2025Податель жалобы: Жумаева И.В.Наименование должника: Жумаева И.В.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 02.10.2025Податель жалобы: ООО "СтройСити"Наименование должника: ООО "СК "ИНТЭК"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 20.10.2025Податель жалобы: Букин А.В.Наименование должника: Букин А.В.Результат проверки: выявлены нарушения</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 14.07.2025
+Податель жалобы: Артемов И.А.
+Наименование должника: ООО "СК "Сфера"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 18.08.2025
+Податель жалобы: Слепова М.В.
+Наименование должника: ООО "СК "Сфера"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 15.09.2025
+Податель жалобы: Управление Росеестра по Тюменской области
+Наименование должника: ООО ЛК "Эра-Тюмень"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 24.09.2025
+Податель жалобы: Недоступ Е.С.
+Наименование должника: Недоступ В.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 30.09.2025
+Податель жалобы: Болышева Е.В.
+Наименование должника: Болышева Е.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 02.10.2025
+Податель жалобы: Жумаева И.В.
+Наименование должника: Жумаева И.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 02.10.2025
+Податель жалобы: ООО "СтройСити"
+Наименование должника: ООО "СК "ИНТЭК"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 20.10.2025
+Податель жалобы: Букин А.В.
+Наименование должника: Букин А.В.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 18.11.2025
+Податель жалобы: Арбитражный суд Саратовской области
+Наименование должника: Полищук О.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 18.12.2025
+Податель жалобы: Якимова Ю.Н.
+Наименование должника: Андреев А.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 04.02.2026
+Податель жалобы: прокуратура г. Сибая
+Наименование должника: ООО "Сибайлеспром"
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 10.02.2026
+Податель жалобы: Лушкин С.А., Лушкина С.Н.
+Наименование должника: Лушкин Е.С.
+Результат проверки: без рассмотрения</t>
   </si>
   <si>
     <t>Сущев Сергей Александрович</t>
   </si>
   <si>
     <t>27.10.1979</t>
   </si>
   <si>
     <t>дер. Мелехово Приморский р-н, Архангельская обл.</t>
   </si>
   <si>
     <t>8-(8182)65-97-51;65-97-00 detkova_galina@mail.ru, sasfox@yandex.ru 163000 Архангельск Главпочтампт а/я 59</t>
   </si>
   <si>
     <t>АВБ 0484961 Современный гуманитарный институт присуждена степень Бакалавра юриспруденции по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-III №6433295 от 20.02.2006</t>
   </si>
   <si>
     <t>свидетельство № 426/03-СР от 26.03.2015 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство № 11/020868 от 06.11.2013</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №15380Е4004170 САО "ВСК"
 Даты: 13.03.2015/12.03.2016
 Полис №29-16/TPL16/782604 ООО "Страховая компания "Арсеналъ"
 Даты: 13.03.2016/12.03.2017
 Полис №29-17/TPL16/000728 ООО "Страховая компания "Арсеналъ"
 Даты: 13.03.2017/12.03.2018
 Полис №29-18/TPL16/000747 ООО "Страховая компания "Арсеналъ"
 Даты: 13.03.2018/12.03.2019
 Полис №52-19/TPL16/000594 ООО "Страховая компания "Арсеналъ"
 Даты: 13.03.2019/12.03.2020
 Полис №52-20/TPL16/000702  ООО "Страховая компания "Арсеналъ"
 Даты: 13.03.2020/12.03.2021
 Полис №УБК_8300/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 13.03.2021/12.03.2022
 Полис №УБК_11330/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 13.03.2022/12.03.2023
 Полис №УБК_13872/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 13.03.2023/12.03.2024
 Полис №УБК_15875/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 13.03.2024/12.03.2025
 Полис №УБК_18062/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 13.03.2025/12.03.2026
+Полис №УБК_20070/АУ-2026 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
+Даты: 13.03.2026/12.03.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2018
 Результат: декабрь 2018 Выявлены нарушения. Принято решение о неприменении отношении арбитражного управляющего меры дисциплинарной ответственности.
 01.12.2020
 Результат: декабрь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.12.2023
 Результат: декабрь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Татарников Денис Альбертович</t>
   </si>
   <si>
     <t>21.09.1972</t>
   </si>
   <si>
     <t>гор. Ковров Владимирской области</t>
   </si>
   <si>
     <t>8(4932) 93-87-51, tatarnikovdenis@mail.ru , 153012 г.Иваново, ул.Садовая, д.49/39</t>
   </si>
   <si>
     <t>ЦВ №517997 от 30.06.1996 Ивановский государственный университет специальность Экономика и социология труда, присвоена квалификация экономист</t>
@@ -12464,139 +13217,151 @@
 Даты: 01.01.2014/31.12.2014
 Полис №14/TPL16/520693 ООО "Страховая компания "Арсеналъ"
 Даты: 01.01.2015/31.12.2015
 Полис №16-15/TPL16/782568 ООО "Страховая компания "Арсеналъ"
 Даты: 01.01.2016/31.12.2016
 Полис №16-16/TPL16/003607 ООО "Страховая компания "Арсеналъ"
 Даты: 01.01.2017/31.12.2017
 Полис  77777 ОАУ-000642/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №П176278-29-18 ООО "Страховое общество "Помощь"
 Даты: 12.07.2018/11.07.2019
 Полис №930-0002203-02395 ООО Страховая Компания "Гелиос"
 Даты: 12.07.2019/11.07.2020
 Полис №52-20/TPL16/001036 ООО "Страховая компания "Арсеналъ"
 Даты: 28.02.2020/27.02.2021
 Полис УБК_7965/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 28.02.2021/27.02.2022
 Договор №60/22/177/009119 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 28.02.2022/27.02.2023
 Полис ОАУ №0985/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 28.02.2023/27.02.2024
 Полис ОАУ №6248/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 28.02.2024/27.02.2025
 Полис ОАУ №12976/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 28.02.2025/27.02.2026
+Полис ОАУ №21297/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 28.02.2026/27.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2016
 Результат: Август 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.09.2019
 Результат: Сентябрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.09.2022
 Результат: сентябрь 2022 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.09.2025
 Результат: сентябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ОАО "Судогодские пластики" УФНС РФ по Владимирской области 01.10.2014 нарушения в действиях АУ отсутствуют, АО "Силэн Супергидравлика" Прокуратура г. Горно-Алтайска 09.03.2021 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 23.11.2021
 Податель жалобы: Легалов П.Р.
 Наименование должника: ООО "Ивановка"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 01.02.2022
 Податель жалобы: Прокуратура Некрасовского района Ярославской области
 Наименование должника: МУП ЖКХ "Заволжское"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 01.08.2024
 Податель жалобы: Яркова Н.А.
 Наименование должника: ООО "Холмэкс"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 22.08.2024
 Податель жалобы: Чинарьян Н.Н.
 Наименование должника: ООО "Холмэкс"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 23.09.2024
 Податель жалобы: ООО "Союз Энерго"
 Наименование должника: ООО "Ивановка"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 13.01.2025Податель жалобы: Ситдикова Ф.В.Наименование должника: ООО "Ивановка"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 11.08.2025Податель жалобы: Боровков Е.Г.Наименование должника: ООО "УК "Домовой"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 13.01.2025
+Податель жалобы: Ситдикова Ф.В.
+Наименование должника: ООО "Ивановка"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 11.08.2025
+Податель жалобы: Боровков Е.Г.
+Наименование должника: ООО "УК "Домовой"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Томашевич Владимир Анатольевич</t>
   </si>
   <si>
     <t>05.09.1976</t>
   </si>
   <si>
     <t>22.06.2010/22.06.2010</t>
   </si>
   <si>
     <t>620086 г.Екатеринбург, а/я 46 ,  8-953-003-11-55, 9530031155@mail.ru </t>
   </si>
   <si>
     <t>ВСГ 1722211 от 03.04.2009 "Уральская академия государственной службы"присуждена квалификация: Менеджер по специальности: Государственное и муниципальное управление"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VII №2119522 от 10.12.1993</t>
   </si>
   <si>
     <t>свидетельство №264/04-СР от 02.04.2010г. выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/013756 от 10.08.2009</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №66Л16-60000495 ООО "Страховая компания "Арсеналъ"
 Даты: 20.05.2014/19.05.2015
 Полис №3200-0070/385 ООО "СК "АМКОполис"
 Даты: 20.05.2015/19.05.2016
 Полис №66-16/TPL16/001054  ООО "Страховая компания "Арсеналъ"
 Даты: 20.05.2016/19.05.2017
 Полис №66-17/TPL16/001873 ООО "Страховая компания "Арсеналъ"
 Даты: 20.05.2017/19.05.2018
 Полис №360/АУ-2018 АО Страховая группа "Спасские ворота"
 Даты: 01.05.2018/30.04.2019
 Полис №П182654-29-19 ООО "Страховое общество "Помощь"
 Даты: 01.05.2019/30.04.2020
 Полис №П191017-29-20 ООО "Страховое общество "Помощь"
 Даты: 01.05.2020/30.04.2021
 Договор №60/21/177/000981 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.03.2021/28.02.2022
 Договор № 60/22/177/009244 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.03.2022/28.02.2023
 Полис ОАУ №0832/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.03.2023/29.02.2024
 Полис ОАУ №6664/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.03.2024/28.02.2025
 Полис ОАУ №14028/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 01.03.2025/28.02.2026
-</t>
-[...2 lines deleted...]
-    <t>04.12.2017/жалоба ООО «ПСК Лавис», 28.12.2017/жалоба представителя собрания кредиторов ООО «Строй-Индустрия», 12.03.2018/жалоба представителя собрания кредиторов ООО «Строй-Индустрия»</t>
+Полис ОАУ №22137/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.03.2026/28.02.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 04.12.2017 г. предупреждение, протокол от 28.12.2017г. штраф 5000 руб., протокол от 12.03.2018г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2016
 Результат: Октябрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2018
 Результат: Ноябрь 2018  (Выявлены нарушения. Принято решение  о неприменении в отношении арбитражного управляющего  меры дисциплинарной ответственности)
 01.11.2021
 Результат: Ноябрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2024
 Результат: ноябрь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Строй-Индустрия" ООО "ПСК Лавис" 23.10.2017 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Строй-Индустрия" представитель собрания кредиторов ООО "Строй-Индустрия" 01.11.2017 нарушения в действиях АУ отсутствуют  
 ООО "Строй-Индустрия" представитель собрания кредиторов ООО "Строй-Индустрия" 28.11.2017 выявлены нарушения, применена мера ответственности в в виде штрафа 5 000 рублей, ООО "Строй-Индустрия" представитель собрания кредиторов ООО "Строй-Индустрия" 31.01.2018 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
   </si>
   <si>
     <t>Торосян Ксения Алексеевна</t>
   </si>
   <si>
     <t>06.07.1988</t>
   </si>
   <si>
     <t>п. Гайдук г. Новороссийск Краснодарский край</t>
@@ -12648,103 +13413,115 @@
 Дата поступления жалобы: 29.07.2024
 Податель жалобы: Пестряков С.Б.
 Наименование должника: ООО "Дорремстройкрым"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.08.2024
 Податель жалобы: Пестряков С.Б.
 Наименование должника: ООО "Дорремстройкрым"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Трапезников Дмитрий Владимирович</t>
   </si>
   <si>
     <t>13.05.1985</t>
   </si>
   <si>
     <t>РП. Верхнее Дуброво Белоярского р-на Свердловской обл.</t>
   </si>
   <si>
     <t>06.03.2018/06.03.2018</t>
   </si>
   <si>
     <t>Протокол №4</t>
   </si>
   <si>
-    <t>628414, ХМАО, г. Сургут, ул. Грибоедова, д. 3 а/я 744, 8-982-5000-916, 89825000916@mail.ru</t>
+    <t>628414 г.Тюмень а/я 3013, 8-982-5000-916, 89825000916@mail.ru</t>
   </si>
   <si>
     <t>ВГС 1220325 от 30.06.2007 Тюменский государственный университет присуждена квалификация экономист по специальности "Финансы и кредит" диплом 107224 0378343 от 04.03.2015 Тюменский государственный университет присвоена квалификация Магистр по направлению Юриспруденция</t>
   </si>
   <si>
     <t>стаж более 2-х лет справка ООО "ПартнерС" (ИНН 8602138593) от 25.01.2018г. , трудовой договор от 12.01.2009</t>
   </si>
   <si>
     <t>свидетельство №11/09-17 от 18.09.2017 выдано СРО СОЮЗ АУ ПРАВОСОЗНАНИЕ</t>
   </si>
   <si>
     <t>свидетельство №11/025861 от 10.06.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-18/TPL16/000654 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.02.2018/18.02.2019
 Полис №52-19/TPL16/000259 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.02.2019/18.02.2020
 Полис №52-20/TPL16/000291 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.02.2020/18.02.2021
 Полис №52-21/TPL16/000704 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 19.02.2021/18.02.2022
 Полис №Arbitr-3980975400-73429 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 19.02.2022/18.02.2023
 Полис №УБК_13796/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 19.02.2023/18.02.2024
 Полис ОАУ №6086/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 19.02.2024/18.02.2025
 Полис ОАУ №12999/700/25 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 19.02.2025/18.02.2026
-</t>
-[...2 lines deleted...]
-    <t>Борковское ПО представление Прокуратура Тюменского района 18.02.2020 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
+Полис ОАУ №21254/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 19.02.2026/18.02.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 21.05.2020г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2020
 Результат: Апрель  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2023
 Результат: апрель 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства).
+01.03.2026
+Результат: марта2026 (Выявлены нарушения)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 18.02.2020
 Податель жалобы: Прокуратура Тюменского района
 Наименование должника: Борковское ПО
 Результат проверки: выявлены нарушения, применена мера ответственности в виде предупреждения
 Дата поступления жалобы: 18.08.2020
 Податель жалобы: Прокуратура Тюменского района
 Наименование должника: Борковское ПО
-Результат проверки: нарушения в действиях АУ отсутствуютДата поступления  жалобы: 09.06.2025Податель жалобы: Хоборков С.А.Наименование должника: Хоборкова И.О.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в действиях АУ отсутствуют
+Дата поступления жалобы: 09.06.2025
+Податель жалобы: Хоборков С.А.
+Наименование должника: Хоборкова И.О.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 24.11.2025
+Податель жалобы: Яскевич И.Д.
+Наименование должника: Кобринец А.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Трусов Вадим Николаевич</t>
   </si>
   <si>
     <t>13.04.1972</t>
   </si>
   <si>
     <t>пос.  Севское Правдинский р-он Калининградская обл.</t>
   </si>
   <si>
     <t>25.04.2004/25.04.2004</t>
   </si>
   <si>
     <t>8(342) 206 00 79, vadperm@yandex.ru , 614097 Пермь  пр.Парковый 25г офис 110</t>
   </si>
   <si>
     <t>АВС 0365374 от 19.03.1999 Уральская государственная сельскохозяйственная академия присуждена квалификация: Инженер-механик по специальности "механизация сельского хозяйства"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VI №9353634 от 21.06.1989</t>
   </si>
   <si>
     <t>свидетельство №133/02-СР от 09.02.2004 выдано НП "СРО АУ СЗ"</t>
   </si>
@@ -12756,64 +13533,68 @@
 Даты: 15.05.2014/14.05.2015
 Полис №66-15/TPL16/781013 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 18.05.2015/17.05.2016
 Полис №66-16/TPL16/001083 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 18.05.2016/17.05.2017
 Полис №66-17/TPL16/001843 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 18.05.2017/17.05.2018
 Полис №77777 ОАУ-000699/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 №66-18/TPL16/001757 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 18.05.2018/17.05.2019
 Полис №П183164-29-19 ООО "Страховое общество "Помощь"
 Даты: 18.05.2019/17.05.2020
 Полис №П191479-29-20 ООО "Страховое общество "Помощь"
 Даты: 18.05.2020/17.05.2021
 Полис №77-21/TPL16/001077 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 17.03.2021/16.03.2022
 Договор №60/22/177/009138 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 17.03.2022/16.03.2023
 Договор ОАУ №1099/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 17.03.2023/16.03.2024
 Полис ОАУ №6742/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 17.03.2024/16.03.2025
 Полис ОАУ №14154/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 17.03.2025/16.03.2026
-</t>
-[...2 lines deleted...]
-    <t>01.04.2016/представление Прокуратуры  Ильинского района, 28.07.2017 /Прокуратура Свердловского района г. Перми , 28.08.2018 /предписание Прокуратуры Свердловского района г. Перми, 06.11.2018/ жалоба ООО ПСК, 05.12.2018/ жалоба АО МСП Лизинг, 27.12.2018/ АО Русперфоратор, 10.01.19/ жалоба Халецкой О.Н./ООО "Триумф" амакшина Н.В. 21.05.2019 ыявлены нарушения, применена мера ответственности в виде предупреждения/ООО "Триумф" ООО "ОргСтрой-Финанс" 01.10.2019 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
+Полис ОАУ №22287/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 17.03.2026/16.03.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 17.09.2007г. предупреждение, протокол от 11.11.2010г. предупреждение, протокол от 02.05.2012г. штраф 5000 руб., протокол от 28.08.2018г. штраф 5000 руб., протокол от 03.07.2013г. предупреждение, протокол от 01.08.2013г. штраф 5000 руб., протокол от 13.09.2013г. предупреждение, протокол от 01.04.2016г. штраф 5000 руб., протокол от 31.07.2017г. предупреждение, протокол от 28.08.2018г. штраф 5000 руб., протокол от 06.11.2018г. предупреждение, протокол от 05.12.2018г. предупреждение, протокол от 27.12.2018г. предупреждение, протокол от 10.01.2019г. предупреждение, протокол от 28.06.2019г. предупреждение, протокол от 21.05.2020г. предупреждение, протокол от 12.11.2021г. штраф 10000 руб., протокол от 30.06.2022г. предупреждение, протокол от 06.04.2023г. предупреждение, протокол от 06.02.2024г. штраф 5000 руб. </t>
   </si>
   <si>
     <t xml:space="preserve">01.05.2014
 Результат: Май 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.04.2017
 Результат: Апрель 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2020
 Результат: Апрель  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2023
 Результат: апрель 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей. )
+01.03.2026
+Результат: марта 2026 ( выявлены нарушения)
 </t>
   </si>
   <si>
     <t>ООО "НПО "Трансгазкомплект" ИФНС РФ №43 по г. Москве 20.06.2014 нарушения в действиях АУ отсутствуют  
 ООО "НПО "Трансгазкомплект" ИФНС РФ №43 по г. Москве 03.07.2015 нарушения в действиях АУ отсутствуют  
 ИМУПП "Теплоэнерго" Прокуратура Ильинского района 17.02.2016 выявлены нарушения, применена мера ответственности в  виде штрафа 5 000 рублей  (протокол от 01.04.2016г.), гр. Шестакова Н.И. Шихова Г.Н. 10.04.2017 нарушения в действиях АУ отсутствуют  
 ООО "Север-Строй" Прокуратура Свердловского района г. Перми 05.07.2017 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Урал" ГУ Пермское РО ФСС 22.09.2017 нарушения в действиях АУ отсутствуют, ООО «Торговая компания «Чудославские» ООО «Торговая фирма «Чудославские» 04.04.2018 нарушения в действиях АУ отсутствуют, ООО "Октябрьский коньячный завод" ООО "Октябрьский коньячный завод" 19.06.2018 нарушения в действиях АУ отсутствуют  
 ООО "Современные торговые технологии" Прокуратура Свердловского района г. Перми 17.07.2018 выявлены нарушения, применена мера ответственности в в виде штрафа 5 000 рублей  
 ООО "Север-Строй" ООО Пермская сетевая компания 25.09.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "ЛПЧФ" УФНС России по Пермскому краю 17.10.2018 нарушения в действиях АУ отсутствуют  
 ООО "ЛЧПФ" АО МСП "Лизинг" 25.10.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Строй-Инвест-Риэл" АО "Русперфоратор" 14.11.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Триумф" Халецкая О.Н. 27.11.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Триумф" Прокуратура Свердловского района г. Перми 14.01.2019 нарушения в действиях АУ отсутствуют  
 Гукенгеймер С.В. Гукенгеймер С.В. 22.02.2019 нарушения в действиях АУ отсутствуют  
 ООО "Триумф" Камакшина Н.В. 22.03.2019 нарушения в действиях АУ отсутствуют; Гукенгеймер С.В. Гукенгеймер А.В. 16.04.2019 нарушения в действиях АУ отсутствуют  
 ООО "Триумф" амакшина Н.В. 21.05.2019 ыявлены нарушения, применена мера ответственности в виде предупреждения  
 Бывальцев С.А. Слесарчук М.А. 04.09.2019 нарушения в действиях АУ отсутствуют  
 ООО "Триумф" ООО "ОргСтрой-Финанс" 01.10.2019 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "ЗМК "Авангард" Кисилев К.А. 29.06.2020 нарушения в действиях АУ отсутствуют  
 Шестаков Н.И. Тельнова Д.В. 28.07.2020 нарушения в действиях АУ отсутствуют  
 ООО "Промышленная инвестиционная компания" Югов А.П. 06.10.2020 нарушения в действиях АУ отсутствуют  
 ООО "ЗМК "Авангард" Кисилев К.А. 26.11.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 23.08.2021
@@ -12837,51 +13618,55 @@
 Наименование должника: ЗАО "Капель"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 03.08.2022
 Податель жалобы: ООО "Прайм Инвестиции"
 Наименование должника: ООО "Фирма Торас"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.07.2022
 Податель жалобы: ООО "Прайм Инвестиции"
 Наименование должника: ООО "Фирма Торас"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 24.10.2022
 Податель жалобы: Мазанова И.В.
 Наименование должника: Мазанова И.В.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 28.03.2023
 Податель жалобы: Фонд ПК
 Наименование должника: ООО "Триумф"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 31.07.2023
 Податель жалобы: Кулинский Б.Е.
 Наименование должника: Кулинский Б.Е.
 Результат проверки: выявлены нарушения, принято решение не применять мер дисциплинарного воздействия
 Дата поступления жалобы: 24.10.2023
 Податель жалобы: Зюкин Д.Е.
 Наименование должника: ООО "Легенда Крыма"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 23.12.2024Податель жалобы: Митюшева Д.В.Наименование должника: ООО «Скай Моторс», ООО «Проминвест», ООО ТД «Агроспецстрой», ООО «УРАЛ»,  Кулинский Б.Е., ИП Игансон А.Д.Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 23.12.2024
+Податель жалобы: Митюшева Д.В.
+Наименование должника: ООО «Скай Моторс», ООО «Проминвест», ООО ТД «Агроспецстрой», ООО «УРАЛ», Кулинский Б.Е., ИП Игансон А.Д.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.</t>
   </si>
   <si>
     <t>Трусова Руслана Анатольевна</t>
   </si>
   <si>
     <t>19.02.1972</t>
   </si>
   <si>
     <t>с. Рипное Рожнятовского р-на Ивано-Франковской обл.</t>
   </si>
   <si>
     <t>+79853636179, au-tra@yandex.ru, 119002, Москва, а/я 70</t>
   </si>
   <si>
     <t>АБС 0667 Российский Новый университет (РосНОУ) от 01.07.1997г. присуждена степень "бакалавр" юриспруденции</t>
   </si>
   <si>
     <t>стаж более 2- лет трудовая книжка AT-V №8397566 от 25.09.1990</t>
   </si>
   <si>
     <t>свидетельство №457/04-СР от 03.04.2018 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/030405 от 12.02.2018</t>
   </si>
@@ -12900,412 +13685,465 @@
 Даты: 23.05.2023/22.05.2024
 Полис№ Arbitr-39809754000-49095 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 23.05.2024/22.05.2025
 Полис №Arbitr-3980975400-49095 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 23.05.2024/22.05.2025
 Полис №Arbitr-3980975400-27714 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 23.05.2025/22.05.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2020
 Результат: июль 2020 (Выявлены нарушения.Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства, а также обязание устранить выявленные нарушения. )
 01.07.2023
 Результат: Июль 2023 (В деятельности Трусовой Р.А. отсутствуют нарушения требований законодательства о банкротстве, меру дисциплинарной ответственности не применять)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 20.12.2022
 Податель жалобы: Штейн М.Д.
 Наименование должника: Трушкин С.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 22.05.2023
 Податель жалобы: Управление Роскомнадзора по СЗФО
 Наименование должника: АО "Ивэлектроналадка"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 18.04.2024Податель жалобы: Казанцева М.В.Наименование должника: Трушкин С.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 18.04.2024Податель жалобы: Казанцева М.В.Наименование должника: Трушкин С.В.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 19.02.2026Податель жалобы: Мишин Д.А.Наименование должника: АО "Департамент инвестиционных проектов"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Тухфетулина (Арифуллина) Мадина Рафкатовна</t>
   </si>
   <si>
     <t>07.04.1997</t>
   </si>
   <si>
     <t>г. Бука, Ташкентская обл. Республика Узбекистан</t>
   </si>
   <si>
     <t>12.12.2024/12.12.2024</t>
   </si>
   <si>
     <t>Протокол №20</t>
   </si>
   <si>
     <t>07.11.2024 исключена из членов  ААУ "Орион" (СРО исключена из реестра Решение Арбитражного суда города Москвы по делу №А40-172501/2024 от 07.11.2024)</t>
   </si>
   <si>
     <t>8-995-987-91-70, 192102, Санкт-Петербург, а/я 4, эл. почта: madina.au.spb@mail.ru</t>
   </si>
   <si>
     <t>107827 0016566 от 18.06.2020 Российский государственный педагогический университет им. Герцена" по направлению Экономика присвоена квалификация бакалавр</t>
   </si>
   <si>
     <t>Стаж более 2-х лет Трудовой договор №АМР-02/22 от 16.08.2022 ООО "ГИДХАУЗ" (7804645516)</t>
   </si>
   <si>
     <t>свидетельство №230224 от 01.02.2023 выдано ААУ "Орион"</t>
   </si>
   <si>
     <t>свидетельство №11/039399 от 15.12.2022</t>
   </si>
   <si>
     <t xml:space="preserve">Договор №60/24/177/022296 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 19.03.2024/18.03.2025
 Полис ОАУ №14605/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 18.03.2025/17.03.2026
-</t>
+Полис ОАУ №23106/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10 000 000 руб.
+Даты: 18.03.2026/17.03.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 13.05.2025г. предупреждение, протокол от 29.01.2026г. предупреждение, протокол от 18.03.2026г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 26.03.2025
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Дроздов А.В.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 22.12.2025
+Податель жалобы: Еремеева Н.Н.
+Наименование должника: Еремеева Н.Н.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 10.02.2026
+Податель жалобы: Чекмарев Д.В.
+Наименование должника: Чекмарев Д.В.
 Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Тчанникова Людмила Владимировна</t>
   </si>
   <si>
     <t>22.12.1963</t>
   </si>
   <si>
     <t>гор. Вологда Вологодской обл.</t>
   </si>
   <si>
     <t>15.03.2011/15.03.2011</t>
   </si>
   <si>
-    <t>8(8172)75-88-19 vologdacpo@vologda.ru, 160029 Вологда ул.Машиностроительная д.19 офис 207  </t>
+    <t>8(8172)75-88-19 tl.v@mail.ru, 160029 Вологда ул.Машиностроительная д.19 офис 207  </t>
   </si>
   <si>
     <t>ПВ№345078 от 04.07.1987 Вологодский Государственный педагогический институт по специальности "Английский и немецкий языки" присвоена квалификация учителя английского и немецкого языков</t>
   </si>
   <si>
     <t>стаж более 1 года АТ-V№ 1270127 от 28.10.1988</t>
   </si>
   <si>
     <t>свидетельство №281/02-СР от 11.02.2011г.</t>
   </si>
   <si>
     <t>свидетельство №11/015912 от 27.07.2010г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №78Л16-60000346 ООО "Страховая компания "Арсеналъ"
 Даты: 10.03.2014/09.03.2015
 Полис №15/TPL16/780491 ООО "Страховая компания "Арсеналъ"
 Даты: 10.03.2015/09.03.2016
 Полис №78-16/TPL16/000464 ООО "Страховая компания "Арсеналъ"
 Даты: 10.03.2016/09.03.2017
 Полис №52-17/TPL16/000856 ООО "Страховая компания "Арсеналъ"
 Даты: 10.03.2017/09.03.2018
 Полис №52-18/TPL16/000736 ООО "Страховая компания "Арсеналъ"
 Даты: 10.03.2018/09.03.2019
 Полис №52-19/TPL16/000544 ООО "Страховая компания "Арсеналъ"
 Даты: 10.03.2019/09.03.2020
 Полис №52-20/TPL16/000649 ООО "Страховая компания "Арсеналъ"
 Даты: 10.03.2020/09.03.2021
 Полис №77-21/TPL16/000958 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 10.03.2021/09.03.2022
 Полис №Arbitr-3980975400-66616 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 10.03.2022/09.03.2023
 Договор ОАУ №0990/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.03.2023/09.03.2024
 Полис ОАУ №6669/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.03.2024/09.03.2025
 Полис ОАУ №14151/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 10.03.2025/09.03.2026
-</t>
-[...2 lines deleted...]
-    <t>06.08.2015/текущий контроль</t>
+Полис ОАУ №22333/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 10.03.2026/09.03.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 23.01.20237г. предупреждение, протокол от 20.08.2025г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2014
 Результат: Август 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.08.2017
 Результат: Август 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.08.2020
 Результат: Август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.07.2023
 Результат: июль 2023 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ООО "Стройнефтегаз" Щекин Н.Е. 21.04.2014 нарушения в действиях АУ отсутствуют  
 ООО "СПХ "Кадуйский молочный завод" МИФНС РФ №8 по Вологодской области 20.05.2015 нарушения в действиях АУ отсутствуют, НООУ "ДС "Янтарь плюс" Головина О.Б. 06.12.2018 нарушения в действиях АУ отсутствуют; ООО "ЖЭК" Прокуратура Вытегорского района 12.01.2021 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 20.12.2021
 Податель жалобы: ООО "КБИ"
 Наименование должника: ООО "ЧВС"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.04.2022
 Податель жалобы: Прокуратура Вытегорского района
 Наименование должника: ООО "ЖЭК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 18.05.2022
 Податель жалобы: Обухова И.М.
 Наименование должника: ООО "УК "Северная"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 13.12.2022
 Податель жалобы: Прокуратура Вытегорского района
 Наименование должника: ООО "ЖЭК"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 20.01.2023
 Податель жалобы: Обухова И.М.
 Наименование должника: ООО "УК "Северная"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 28.02.2023
 Податель жалобы: ОСП по г. Череповцу №2 УФССП по Вологодской области
 Наименование должника: ООО "УК "Северная"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 04.12.2023
 Податель жалобы: Прокуратура Ленского района
 Наименование должника: Козьминское МУППЖКХ
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 13.05.2024
 Податель жалобы: ОСП по г. Череповцу №2 УФССП по Вологодской области
 Наименование должника: ООО "УК "Северная"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.12.2024
 Податель жалобы: Гумирова Т.А.
 Наименование должника: МП "Служба благоустройства"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 16.04.2025Податель жалобы: Прокуратура Вытегорского районаНаименование должника: ООО "ЖЭК"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 08.07.2025Податель жалобы: Прокуратура Вытегорского районаНаименование должника: МП "Служба благоустройства"Результат проверки: выявлены нарушенияДата поступления  жалобы: 02.10.2025Податель жалобы: Прокуратура Архангельской области и Ненецкого автономного округаНаименование должника: ООО "Заполярный медицинский центр"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 16.04.2025
+Податель жалобы: Прокуратура Вытегорского района
+Наименование должника: ООО "ЖЭК"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 08.07.2025
+Податель жалобы: Прокуратура Вытегорского района
+Наименование должника: МП "Служба благоустройства"
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 02.10.2025
+Податель жалобы: Прокуратура Архангельской области и Ненецкого автономного округа
+Наименование должника: ООО "Заполярный медицинский центр"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Фадеева Марина Юрьевна</t>
   </si>
   <si>
     <t>420030, город Казань, улица Широкая, дом 2, офис 15, блок Б. mf1991@rambler.ru89503175524</t>
   </si>
   <si>
     <t>ОКА №33407 от 29.06.2013 "Казанский (Приволжский) федеральный университет" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2-х лет справка ООО "Юридическое агентство "Бизнес и Право" (ИНН 2127006536) от 27.05.2019</t>
   </si>
   <si>
     <t>свидетельство №463/01-СР от 21.01.2019г. Выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/029665 от 27.02.2018</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/002485 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2019/31.05.2020
 Полис №П191648-29-20 ООО "Страховое общество "Помощь"
 Даты: 01.06.2020/31.05.2021
 Полис №52-21/TPL16/000270 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 08.02.2021/07.02.2022
 Договор №60/22/177/008454 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2022/07.02.2023
 Полис №Arbitr-3980975400-61116 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №5956/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13021/700/25) ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 08.02.2025/07.02.2026
-</t>
+Полис ОАУ №21715/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 08.02.2026/07.02.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 15.01.2024г. предупреждение, протокол от 15.01.2026г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2021
 Результат: Февраль 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2024
 Результат: февраль 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 21.11.2023
 Податель жалобы: Арбитражный суд Республики Татарстан
 Наименование должника: Попков А.Н.
-Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 01.12.2025
+Податель жалобы: Управление Росреестра по Самарской области
+Наименование должника: Михальчук О.А.
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Федорцова (Чернявская) Ирина Андреевна</t>
   </si>
   <si>
     <t>28.04.1993</t>
   </si>
   <si>
     <t>ж/г Старая Руза Рузского р-на Московской обл.</t>
   </si>
   <si>
     <t>31.01.2017/31.01.2017</t>
   </si>
   <si>
-    <t>115407, г. Москва, а/я 27,  8 (926)137-89-03, fedortsova.i@mail.ru </t>
+    <t>125565, г. Москва, а/я 29,  8 (926)137-89-03, fedortsova.i@mail.ru </t>
   </si>
   <si>
     <t>№1/2015-11977 от 27.06.2015 Финансовый университет при Правительстве РФ присвоена степень бакалавр по направлению менеджмент </t>
   </si>
   <si>
     <t>стаж более 1 года TK-IV №9713216 от 20.02.2014г.</t>
   </si>
   <si>
     <t>свидетельство б/н от 12.07.2016 выдано Ассоциацией арбитражных управляющих Инициатива</t>
   </si>
   <si>
     <t>свидетельство №11/026699 от 01.11.2016</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-17/TPL16/000285 ООО "Страховая компания "Арсеналъ"
 Даты: 01.02.2017/31.01.2018
 Полис №52-18/TPL16/000042 ООО "Страховая компания "Арсеналъ"
 Даты: 01.02.2018/31.01.2019
 Полис №52-19/TPL16/000006 ООО "Страховая компания "Арсеналъ"
 Даты: 01.02.2019/31.01.2020
 Полис №П188932-29-20 ООО "Страховое общество "Помощь"
 Даты: 01.02.2020/31.01.2021
 Полис №УБК_7355/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.02.2021/31.01.2022
 Договор №60/21/177/007500 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.02.2022/31.01.2023
 Полис ОАУ №0302/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.02.2023/31.01.2024
 Полис ОАУ №5695/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.02.2024/28.02.2025
 Полис ОАУ №13052/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 01.03.2025/28.02.2026
+Полис ОАУ №22026/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.03.2026/28.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2020
 Результат: февраль 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2023
 Результат: февраль 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.02.2026
+Результат: февраль 2026 (Выявлены нарушения)
 </t>
   </si>
   <si>
     <t>Ряписова О.А. ТСЖ "На Ксеньинском" 14.12.2018 нарушения в действиях АУ отсутствуют</t>
   </si>
   <si>
     <t>Федосеев Любомир Сергеевич</t>
   </si>
   <si>
     <t>п. Новгородское, г. Дзержинск Донецкой области УССР</t>
   </si>
   <si>
     <t>26.08.2024/26.08.2024</t>
   </si>
   <si>
     <t>8-980-453-64-05, эл.почта: aufedoseev@mail.ru, 117105, г. Москва, а/я 5</t>
   </si>
   <si>
     <t>102624 0358669 от 04.07.2016 Федеральное государственное автономное образовательное учреждение высшего образования "Северо-Кавказский федеральный университет"по направлению Юриспруденция присвоена квалификация Магистр, </t>
   </si>
   <si>
     <t>стаж более 2 лет, справка ООО "Управляющая компания "Проект" (ОГРН 1077847480480) от 21.04.2021г. №УКПР-09/04-21</t>
   </si>
   <si>
     <t>свидетельство №506/06-СР от 26.06.2024 выдано Союзом "СРО АУ Северо-Запада"</t>
   </si>
   <si>
     <t>свидетельство №11/041275 от 22.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №УБК_16997/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 29.07.2024/28.07.2025
 Полис №УБК_18880/АУ-2025  ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 29.07.2025/28.07.2026
 </t>
   </si>
   <si>
-    <t>Дата поступления  жалобы: 23.06.2025Податель жалобы: Богомолов А.М.Наименование должника: Богомолов А.М.Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
+    <t>протокол от 01.09.2025г. предупреждение, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Дата поступления жалобы: 23.06.2025
+Податель жалобы: Богомолов А.М.
+Наименование должника: Богомолов А.М.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Фокина Ольга Александровна</t>
   </si>
   <si>
     <t>22.08.1979</t>
   </si>
   <si>
     <t>гор. Хаапсалу Эстония</t>
   </si>
   <si>
     <t>8(8112)72-15-57 olgaphokina@mail.ru, 180000, Псков, ул. Я. Фабрициуса, 10, лит. Е, оф. 10</t>
   </si>
   <si>
     <t>ДВС№1414249 от 02.06.2001 Московский открытый социальный Университет присуждена квалификация: юрист, по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-IV№8311574 от 04.06.2001, справка ООО "БИЗНЕСКОНСАЛТГРУПП" (ИНН 6037000992) от 10.01.2006</t>
   </si>
   <si>
     <t>свидетельство №003/06 от 16.06.2005 выдано НП "СРО АУ "МИЦ"</t>
   </si>
   <si>
     <t>свидетельство №34/008169 от 01.11.2004</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №14130Е4000004 СОАО" ВСК"
 Даты: 20.02.2014/19.02.2015
 Полис №14130Е4000002 САО "ВСК"
 Даты: 20.02.2015/19.02.2016
 Полис №52-16/TPL16/000486 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.02.2016/19.02.2017
 Полис №52-17/TPL16/000567 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.02.2017/19.02.2018
 Полис №52-18/TPL16/000303 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.02.2018/19.02.2019
 Полис №52-19/TPL16/000267 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.02.2019/19.02.2020
 Полис №52-20/TPL16/000300 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.02.2020/19.02.2021
 Полис №УБК_8178/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 20.02.2021/19.02.2022
 Полис №УБК_11203/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 20.02.2022/19.02.2023
 Полис ОАУ №0938/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 20.02.2023/19.02.2024
 Полис ОАУ №6285/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 20.02.2024/19.02.2025
 Полис ОАУ №12992/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 20.02.2025/19.02.2026
+Полис ОАУ №21496/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 20.02.2026/19.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2015
 Результат: Июнь 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.05.2018
 Результат: Май 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.05.2021
 Результат: Май 2021 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований ФЗ "О несостоятельности (банкротстве)".
 01.04.2024
 Результат: апрель 2024 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
 </t>
   </si>
   <si>
-    <t>ЗАО «Управление механизации и автотранспорта» Золотов Ю.В. 07.07.2014 нарушения в действиях АУ отсутствуютДата поступления  жалобы: 13.03.2025Податель жалобы: Шабалина Е.А.Наименование должника: Шабалина Е.А.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+    <t>ЗАО «Управление механизации и автотранспорта» Золотов Ю.В. 07.07.2014 нарушения в действиях АУ отсутствуют
+Дата поступления жалобы: 13.03.2025
+Податель жалобы: Шабалина Е.А.
+Наименование должника: Шабалина Е.А.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Харисов Айрат Анурович</t>
   </si>
   <si>
     <t>27.09.1982</t>
   </si>
   <si>
     <t>гор. Набережные Челны Республики Татарстан</t>
   </si>
   <si>
     <t>07.08.2017/07.08.2017</t>
   </si>
   <si>
     <t>28.03.2017 исключен на основании личного заявления о выходе из членов СРО СОЮЗ "АУ "ПРАВОСОЗНАНИЕ"</t>
   </si>
   <si>
     <t>(843)279-77-86 420061, Казань, а/я 10, akveda@mail.ru</t>
   </si>
   <si>
     <t>ВСА 0201399 от 18.06.2004 Казанский государственный университет имени В.И. Ульянова-Ленина присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет выписка из ЕГРЮЛ ООО Торговый Дом "Европа" (ИНН 1650275332) от 29.06.2017</t>
   </si>
@@ -13315,70 +14153,83 @@
   <si>
     <t>свидетельство №11/021951 от 10.07.2014</t>
   </si>
   <si>
     <t xml:space="preserve">полис №52-17/NPL16/003057 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 18.07.2017/17.07.2018
 полис №П175259-29-18 ООО "Страховое общество "Помощь"
 Даты: 01.06.2018/31.05.2019
 полис №52-19/TPL16/002295 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2019/31.05.2020
 Полис №52-20/TPL16/001839 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2020/31.05.2021
 Полис №77-21/TPL16/001294 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 01.06.2021/31.05.2022
 Полис  №Arbitr-3980975400-78816 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.06.2022/31.05.2023
 Полис ОАУ №1952/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.06.2023/31.05.2024
 Полис ОАУ №8391/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.06.2024/31.05.2025
 Полис ОАУ №15981/700/25ООО "Страховой дом "БСД",  (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 01.06.2025/31.05.2026
 </t>
   </si>
   <si>
+    <t>протокол от 05.05.2022г. предупреждение, протокол от 05.05.2022г. предупреждение, протокол от 24.05.2022г. предупреждение, протокол от 13.11.2025г. предупреждение, </t>
+  </si>
+  <si>
     <t xml:space="preserve">01.01.2020
 Результат: Январь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.01.2023
 Результат: январь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.01.2026
+Результат: январь 2026 (выявлены нарушения. Применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 26.10.2021
 Податель жалобы: Надымов Н.Н.
 Наименование должника: ЗАО "ФОН"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 08.11.2021
 Податель жалобы: Теплых В.А.
 Наименование должника: ЗАО "ФОН"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 19.10.2021
 Податель жалобы: Белкина М.А.
 Наименование должника: ЗАО "ФОН"
-Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупрежденияДата поступления  жалобы: 09.10.2025Податель жалобы: Управление Росреестра по Республике БашкортостанНаименование должника: ООО "Альбион"Результат проверки: выявлены нарушения</t>
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 09.10.2025
+Податель жалобы: Управление Росреестра по Республике Башкортостан
+Наименование должника: ООО "Альбион"
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 02.03.2026
+Податель жалобы: ООО "СЗ "Прайм Тауэр"
+Наименование должника: ООО "ТНК-Юниверс"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Харланов Алексей Леонтьевич</t>
   </si>
   <si>
     <t>24.03.1971</t>
   </si>
   <si>
     <t>гор. Волгоград</t>
   </si>
   <si>
     <t>15.05.2015/15.05.2015</t>
   </si>
   <si>
     <t>13.05.2015 исключен на основании личного заявления о выходе из членов Ассоциация "МСРО АУ" </t>
   </si>
   <si>
     <t>8(905) 433-61-81, 112233alexey@gmail.com, 400074, Волгоград, а/я 36</t>
   </si>
   <si>
     <t>ДВА №088154 от 02.07.1992 Волгоградский политехнический институт по специальности "Маркетинг и менеджмент" УВ №033724 от 05.03.1994 Волгоградси государственный технический университет по специальности Механическое оборудование автоматических установок, присвоена квалификация инженера-механика, МВА 007888 от 21.06.2003 диплом о дополнительном (к высшему) образованию Академия народного хозяйства при Правительстве РФ специализация экономика и управление предприятием, квалификация мастер делового адменистрирования</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VI №0679285 от 09.09.1991</t>
   </si>
@@ -13386,54 +14237,56 @@
     <t>свидетельство №34/000130 от 27.10.2003</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-15/TPL16/780970 ООО "Страховая компания "Арсеналъ"
 Даты: 06.05.2015/05.05.2016
 Полис №52-16/TPL16/000957 ООО "Страховая компания "Арсеналъ"
 Даты: 06.05.2016/05.05.2017
 Полис №52-17/TPL16/001704 ООО "Страховая компания "Арсеналъ"
 Даты: 06.05.2017/05.05.2018
 Полис №52-18/TPL16/001435 ООО "Страховая компания "Арсеналъ"
 Даты: 06.05.2018/05.05.2019
 Полис №663/АУ-2019 АО Страховая группа "Спасские ворота"
 Даты: 06.05.2019/05.05.2020
 Полис №П191419-29-20 ООО "Страховое общество "Помощь"
 Даты: 06.05.2020/05.05.2021
 Договор №60/21/177/001092 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 15.02.2021/14.02.2022
 Полис №УБК_11267/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.02.2022/14.02.2023
 Полис ОАУ №0253/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.02.2023/31.01.2024
 Полис ОАУ №5682/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.02.2024/31.01.2025
 Полис ОАУ №12817/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 01.02.2025/31.01.2026
-</t>
-[...2 lines deleted...]
-    <t>12.07.2016 /выявлены нарушения, применена мера ответственности в виде предупреждения, 27.03.2019г. Представление прокуратуры Волгоградской области, 17.04.2018/ представление прокуратуры Волгоградской области</t>
+Полис ОАУ №20525/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.02.2026/31.01.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 21.07.2016г. предупреждение, протокол от 18.04.2018г. предупреждение, протокол от 28.05.2018г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2017
 Результат: Август 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2020
 Результат: Август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2023
 Результат: Август 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Газстрой-С" ООО "Проектно-Строительная компания "Новый город" 31.03.2016 нарушения в действиях АУ отсутствуют, ООО "Газстрой-С" ООО "Газстрой-С Проект" 27.04.2016 нарушения в действиях АУ отсутствуют, ООО "Дорожно-строрительное управление "Волга" прокуратура Волгоградской области 08.06.2016 выявлены нарушения, применена мера ответственности в виде предупреждения;ООО "Газстрой-С" Паламарчук Ю.В. 28.12.2016 нарушения в действиях АУ отсутствуют; ООО "Азимут-Телеком" прокуратура Волгоградской области 27.03.2018 выявлены нарушения, применена мера ответственности в виде предупреждения; ООО "Союз-Строй-Инвест" Прокуратура Краснооктябрьского района Волгоградской области 17.04.2018 выявлены нарушения, применена мера ответственности в виде предупреждения ;ООО Быковские арбузы" филиал №13 Волгоградское РО ФСС РФ 12.09.2018 не применять мер дисциплинарной ответственности; АО "Искра-Авигаз" коллектив работников 24.09.2018 нарушения в действиях АУ отсутствуют;ООО "Союз-Строй-Инвест" филиал №7 ГУ-Волгоградское РО ФСС РФ 25.10.2018 нарушения в действиях АУ отсутствуют:; ООО "Волгаавтоград-сервис" филиал №7 ГУ - Волгорградское РО ФСС РФ 10.01.2019 нарушения в действиях АУ отсутствуют  
 ООО "Свит" Прокуратура Ворошиловского района 03.04.2019 нарушения в действиях АУ отсутствуют;Казарян А.С. Ганжала В.А. 18.05.2020 нарушения в действиях АУ отсутствуют  
 ОАО "ЮгРосПродукт" Кияшко Д.В. 31.03.2021 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 24.11.2022
 Податель жалобы: АО "Регистратор Интрако"
 Наименование должника: АО "ИСКРА-АВИГАЗ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.03.2024
 Податель жалобы: Колесов Ф.А.
 Наименование должника: Мартынов О.С.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Хасанова Алина Галимдзяновна</t>
@@ -13463,51 +14316,51 @@
     <t xml:space="preserve">Полис№52-15/TPL16/781308 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 02.10.2015/01.10.2016
 Полис №52-16/TPL16/002217 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.10.2016/30.09.2017
 Полис №52-17/TPL16/003568 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (с 01.01.2018 по 30.09.2018 дополнительное соглашение)
 Даты: 01.10.2017/30.09.2018
 Полис №52-18/TPL16/003865 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.10.2018/30.09.2019
 Полис №52-19/TPL16/004857 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.10.2019/30.09.2020
 Полис №52-20/TPL16/004305 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 01.10.2020/30.09.2021
 Полис №77-21/TPL16/002341 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 01.10.2021/30.09.2022
 Полис №Arbitr-3980975400-39101 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.10.2022/30.09.2023
 Полис ОАУ №4203/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.10.2023/30.09.2024
 Полис ОАУ №10676/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.10.2024/30.09.2025
 Полис ОАУ №18162/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
 Даты: 01.10.2025/30.09.2026
 </t>
   </si>
   <si>
-    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35</t>
+    <t>протокол от 16.06.2021г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2020
 Результат: Декабрь 2020 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
 01.12.2023
 Результат: Декабрь 2023 (Выявлены нарушения.  Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ООО "Казан" Панин Е.В. 16.04.2019 нарушения в действиях АУ отсутствуют  
 Дата поступления жалобы: 07.02.2020
 Податель жалобы: ООО "Мега"
 Наименование должника: ООО "Каратунское хлебоприемное предприятие"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 04.02.2021
 Податель жалобы: ООО "Химстандарт"
 Наименование должника: ООО "Агрофирма "Алабуга"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 11.06.2021
 Податель жалобы: ООО "Химстандарт"
 Наименование должника: ООО "Агрофирма "Алабуга"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 07.04.2021
 Податель жалобы: ООО "Химстандарт"
 Наименование должника: ООО "Агрофирма "Алабуга"
@@ -13526,55 +14379,59 @@
     <t>8-987-277-21-17, 420104, Республика Татарстан, г. Казань, а/я 494, эл. почта: Zaynulina.mail@yandex.ru</t>
   </si>
   <si>
     <t>ВСГ 4111963 от 30.06.2009 Казанский государственный университет им. В,И, Ульянова-Ленина присуждена квалификация менеджер по специальности "Менеджмент организации", 131605 0011007 от 27.05.2014 Университет управления "ТИСБИ" г. Казань, диплом бакалавра по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2-х лет ТК-III №1562071 от 15.11.2010</t>
   </si>
   <si>
     <t>свидетельство №338 от 23.04.2020г. Выдано Союзом "УрСО АУ" </t>
   </si>
   <si>
     <t>свидетельство № 11/028575 от 25.01.2018</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №120/АУ-2021 АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Центральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 12.02.2021/11.02.2022
 Договор №60/22/177/007925 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.02.2022/11.02.2023
 Полис №Arbitr-3980975400-26551 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 12.02.2023/11.02.2024
 Полис ОАУ №6281/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.02.2024/11.02.2025
 Полис №УБК_18089/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 12.02.2025/11.02.2026
+Полис №УБК_19932/АУ-2026 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая премия - 10 000 000 руб.
+Даты: 12.02.2026/11.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2022
 Результат: ноябрь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
+01.10.2025
+Результат: октябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Чайкина Наталья Александровна</t>
   </si>
   <si>
     <t>12.05.1975</t>
   </si>
   <si>
     <t>гор. Минусинск Красноярского края</t>
   </si>
   <si>
     <t>8 906 914 72 73   Chaykinan@list.ru, 660000, край Красноярский, Красноярск, а/я 5330</t>
   </si>
   <si>
     <t>ВВС 0054922  от 25.12.1999 Сибирский институт Бизнеса, Управления и Психологии присуждена степень бакалавра экономики</t>
   </si>
   <si>
     <t>стаж более 1 года АТ-VII №9455388 от 08.08.1997</t>
   </si>
   <si>
     <t>свидетельство №286/03-СР от 05.03.2011 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/015783 от 15.07.2010</t>
@@ -13582,106 +14439,112 @@
   <si>
     <t xml:space="preserve">полис №71-0163/2014-Б-ОР ООО "БАЛТ-страхование"
 Даты: 13.03.2014/12.03.2015
 полис № 15/TPL16/520287 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 13.03.2015/12.03.2016
 Полис №52-16/TPL16/000426 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 13.03.2016/12.03.2017
 (полис №52-17/TPL16/000733 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 13.03.2017/12.03.2018
 Полис №52-18/TPL16/000551 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 13.03.2018/12.03.2019
 Полис №52-19/TPL16/000595 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 13.03.2019/12.03.2020
 Полис №52-20/TPL16/000703 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 13.03.2020/12.03.2021
 Полис №УБК_8365/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 13.03.2021/12.03.2022
 Договор №60/22/177/008978 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 13.03.2022/12.03.2023
 Договор  ОАУ №0928/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 13.03.2023/12.03.2024
 Полис ОАУ №6683/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 13.03.2024/12.03.2025
 Полис ОАУ №14230/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 13.03.2025/12.03.2026
+Полис ОАУ №22152/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 13.03.2026/12.03.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2014
 Результат: Апрель 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.03.2017
 Результат: Март 2017  (Нарушений норм Закона о банкротстве и Правилами деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2020
 Результат: Апрель 2020  (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований ФЗ "О несостоятельности (банкротстве)".
 01.04.2023
 Результат: апрель  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.03.2026
+Результат: март 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ОО "ДК "МЕКРАН" работник ООО "ДК "МЕКРАН" 28.03.2017 нарушения в действиях АУ отсутствуют 
 ООО "ДК "МЕКРАН" работники ООО "ДК "МЕКРАН" 26.06.2017 нарушения в действиях АУ отсутствуют, ООО "ДОК "Меркан" работники ООО "ДОК Меркан" 04.05.2018 нарушения в действиях АУ отсутствуют  
 ООО "ДОК "Меркан" работники ООО "ДОК Меркан" 04.05.2018 нарушения в действиях АУ отсутствуют; ООО "ДОК "Меркан" Лишманов А.Н. 03.12.2019 нарушения в действиях АУ отсутствуют  
 ООО "Автоколонна 1967-Восток" представитель учредителей 18.05.2020 нарушения в действиях АУ отсутствуют  
 ООО "Автоколонна 1967-Восток" Карпин А.А. 13.04.2021 нарушения в действиях АУ отсутствуют</t>
   </si>
   <si>
     <t>Черноокая Екатерина Васильевна</t>
   </si>
   <si>
     <t>28.12.1985</t>
   </si>
   <si>
     <t>ст. Милютинская Ростовской обл.</t>
   </si>
   <si>
     <t>15.04.2024/15.04.2024</t>
   </si>
   <si>
     <t>02.12.2021г. исключена по личному заявлению из  Ассоциации саморегулируемая организация арбитражных управляющих "Эгида"</t>
   </si>
   <si>
     <t>8-928-199-17-88, эл. почта: chernookaya.katerina@mail.ru, 344011, г. Ростов-на-Дону, ул.Красноармейская,17, а/я 501
  </t>
   </si>
   <si>
     <t>ВСГ 2646800 от 20.06.2008 ГОУ ВПО "Ростовский Государственный экономический университет "РИНХ", присуждена квалификация Экономист по специальности "Бухгалтерский учет, анализ и аудит"</t>
   </si>
   <si>
     <t>стаж более 2 лет Трудовой договор от 15.09.2008г с ООО"Многопрофильная фирма "Темп", копия приказа о приеме работника на работу от 15.09.2008г № 40л/с, копия приказа о прекращении (расторжении) трудового договора с работником от 11.01.2011г. №28</t>
   </si>
   <si>
     <t>свидетельство №136 от 24.02.2011г. выдано НП "Межрегиональная ассоциация профессиональных арбитражных управляющих "Лига"</t>
   </si>
   <si>
     <t>свидетельство №11/016686 от 24.02.2011</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №7319/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.04.2024/31.03.2025
 Полис ОАУ №14895/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 01.04.2025/31.03.2026
+Полис ОАУ №22620/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.04.2026/31.03.2027
 </t>
   </si>
   <si>
     <t>Черняев Сергей Владимирович</t>
   </si>
   <si>
     <t>14.07.1975</t>
   </si>
   <si>
     <t>21.02.2014/21.02.2014</t>
   </si>
   <si>
     <t>191015, СПб, а/я 45, 8-953-344-32-26, schwarzm@mail.ru  </t>
   </si>
   <si>
     <t>АВС 0919859 16.06.1998 Санкт-Петербургский государственный университет водных коммуникаций присуждена квалификация инженер-судомеханик по специальности "Эксплуатация судовых энергетических установок"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VI №9177922</t>
   </si>
   <si>
     <t>Свидетельство №34/000866 от 26.11.2003</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №78Л16-60000319-1 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
@@ -13703,102 +14566,144 @@
 Полис №77-21/TPL16/001511 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 12.07.2021/11.07.2022
 Договор №60/22/177/012262 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2022/11.07.2023
 Полис ОАУ №2693/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2023/11.07.2024
 Полис ОАУ №9002/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2024/11.07.2025
 Полис ОАУ №16925/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 12.07.2025/11.07.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.03.2016
 Результат: Март 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2019
 Результат: Март 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2022
 Результат: март 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.03.2025
 Результат: март 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ЗАО "Онежский судостроительный завод" ИФНС РФ по г. Петрозаводску 23.04.2014 не применять в отношении арбитражного управляющего Черняева С.В.  меры дисциплинарной ответственности  
-ООО Продэкс" ЗАО "Стремберг" 02.06.2015 нарушения в действиях АУ отсутствуют, ЗАО "Севзапхим" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют, ЗАО "ИТМ Техносталь" Нестеров В.П. 23.09.2016 нарушения в действиях АУ отсутствуют, Дата поступления  жалобы: 31.03.2025Податель жалобы: Гуляева О.С.Наименование должника: Гуляев Ю.А.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 28.04.2025Податель жалобы: Уполномоченный по правам ребенка при Президенте РФНаименование должника: Важничий Е.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+ООО Продэкс" ЗАО "Стремберг" 02.06.2015 нарушения в действиях АУ отсутствуют, ЗАО "Севзапхим" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют, ЗАО "ИТМ Техносталь" Нестеров В.П. 23.09.2016 нарушения в действиях АУ отсутствуют, 
+Дата поступления жалобы: 31.03.2025
+Податель жалобы: Гуляева О.С.
+Наименование должника: Гуляев Ю.А.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 28.04.2025
+Податель жалобы: Уполномоченный по правам ребенка при Президенте РФ
+Наименование должника: Важничий Е.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+  </si>
+  <si>
+    <t>Чиркова Екатерина Юрьевна</t>
+  </si>
+  <si>
+    <t>18.05.1983</t>
+  </si>
+  <si>
+    <t>гор. Котлас Архангельская область</t>
+  </si>
+  <si>
+    <t>01.12.2025/01.12.2025</t>
+  </si>
+  <si>
+    <t>тел. 8-921-484-91- 13, Почтовый адрес: 188693, Ленинградская обл., г. Кудрово, пр-кт Строителей, зд. 35,. а/я №7, chirkova1805@mail.ru</t>
+  </si>
+  <si>
+    <t>ВСГ 2160481 от 14.03.2008г. "Санкт-Петербургский государственный университет водных коммуникаций" присуждена квалификация менеджер по специальности "Государственное и муниципальное управление"</t>
+  </si>
+  <si>
+    <t>стаж более 2-х лет АТ-IX №4313886 от 23.05.2002</t>
+  </si>
+  <si>
+    <t>свидетельство №519/10-СР от 01.10.2025 выдано Союзом "СРО АУ СЗ"</t>
+  </si>
+  <si>
+    <t>свидетельство № 11/042712 от 25.07.2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис ОАУ №20067/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 11.11.2025/10.11.2026
+</t>
   </si>
   <si>
     <t>Чичильницкий Сергей Брониславович</t>
   </si>
   <si>
     <t>16.08.1976</t>
   </si>
   <si>
     <t>8 902 924 53 05 serge_au@mail.ru, 660062 Красноярск а/я 26</t>
   </si>
   <si>
     <t>АВС 0119437 от 17.06.1998 Красноярский государственный технический университет присуждена квалификация инженер по специальности "Подъемно-транспортные, строительные, дорожные машины и оборудование"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VIII №1390300 от 19.02.1997</t>
   </si>
   <si>
     <t>свидетельство №262/03-СР от 10.03.2010 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/013427 от 24.08.2009</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №71-0175/2014- Б-ОР ООО "БАЛТ-страхование"
 Даты: 09.03.2014/08.03.2015
 Полис №15/TPL16/520404 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.03.2015/08.03.2016
 Полис №78-16/TPL16/000532 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.03.2016/08.03.2017
 Полис №16-17/TPL16/001201 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 09.03.2017/08.03.2018
 Полис №379/АУ-2018 АО СГ "Спасские ворота" (с 09.03.2018 по 02.04.2018 (включительно) ретроактивный период)
 Даты: 03.04.2018/08.03.2019
 Полис №М181271-29-19 ООО "Страховое общество "Помощь"
 Даты: 09.03.2019/08.03.2020
 Полис №М189890-29-20  ООО "Страховое общество "Помощь"
 Даты: 09.03.2020/08.03.2021
 Полис №145/АУ-2021 АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Центральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 08.02.2021/07.02.2022
 Договор №60/22/177/008194 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2022/07.02.2023
 Полис №ОАУ №0595/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №5858/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13038/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49). Страховая сумма 10 000 000 руб.
 Даты: 08.02.2025/07.02.2026
-</t>
-[...2 lines deleted...]
-    <t>02.06.2017/определение Арбитражного суда Красноярского края</t>
+Полис ОАУ №21552/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 08.02.2026/07.02.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 02.06.2017г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2015
 Результат: Ноябрь 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.10.2018
 Результат: Октябрь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2021
 Результат: октябрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2024
 Результат: сентябрь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "Совхоз Енисей" Арбитражный суд Красноярского края 27.04.2017 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Система" Пузырева О.Б. 05.02.2019 нарушения в действиях АУ отсутствуют ; ООО "Продлюкс" филиал №18 ГУ - Кузбасское РО ФСС РФ 10.04.2019 нарушения в действиях АУ отсутствуют  
 ООО "Система" Пузырева О.Б. 17.07.2019 нарушения в действиях АУ отсутствуют  
 ООО "Продлюкс" филиал №18 ГУ-Кузбасского РО ФСС РФ 24.03.2021 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 24.03.2021
 Податель жалобы: филиал №18 ГУ - Кузбасского РО ФСС РФ
 Наименование должника: ООО "Продлюкс"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 15.08.2022
 Податель жалобы: Иванов А.А.
 Наименование должника: ООО "Бар-Богунай"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
@@ -13832,174 +14737,211 @@
   <si>
     <t xml:space="preserve">Полис №66Л16-60000628 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.07.2014/18.07.2015
 Полис № 66-15/TPL16/781118 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 18.07.2015/17.07.2016
 Полис №66-16/TPL16/001563 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 18.07.2016/17.07.2017
 Полис №66-17/TPL16/002613 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  (с 26.01.2018 по 17.07.2018 дополнительное соглашение)
 Даты: 18.07.2017/17.07.2018
 Полис №66-18/TPL16/002997 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 18.07.2018/17.07.2019
 Полис №52-19/TPL16/003400 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 18.07.2019/17.07.2020
 Полис АУ №435532001 ООО "РИКС"
 Даты: 18.07.2020/17.07.2021
 Полис №УБК_8137/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2022
 Договор №60/22/177/008449 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2022/07.02.2023
 Полис ОАУ №0638/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ № 6365/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13018/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49). Страховая сумма 10 000 000 руб.
 Даты: 08.02.2025/07.02.2026
-</t>
-[...2 lines deleted...]
-    <t>13.04.2018,жалоба ООО УК Пента, 02.07.2018 жалоба ООО УК Пента</t>
+Полис ОАУ №21296/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 08.02.2026/07.02.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 10.05.2018г. предупреждение, протокол от 13.08.2018г. предупреждение, протокол от 17.02.2016г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2014
 Результат: Январь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.02.2017
 Результат: Февраль 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.03.2020
 Результат: Март  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2023
 Результат: Март  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.03.2026
+Результат: март 2026 (Выявлены нарушения)
 </t>
   </si>
   <si>
     <t>ООО "Кирпичный завод №3" ГУ - Челябинское РО ФСС РФ 08.04.2014 нарушения в действиях АУ отсутствуют , ЗАО"Полевской машиностроительный завод" ГУ Свердловское ро ФСС РФ 09.06.2016 нарушения в действиях АУ отсутствуют  
 ООО "Магистраль" Магомедалиев М.Р. 17.09.2014 нарушения в действиях АУ отсутствуют  
 ООО " СМУ -СТКС" ГУ Свердловское ро ФСС РФ 16.12.2014 нарушения в действиях АУ отсутствуют  
 ООО "Техинвест-22" ГУ-Челябинское РО ФСС РФ 24.12.2014 нарушения в действиях АУ отсутствуют  
 ООО "Уральский завод железобетонных изделий №1" работники ООО "Уральский завод железобетонных изделий №1" 30.03.2015 нарушения в действиях АУ отсутствуют  
 ООО "Беломорский карьер" Прокуратура Республики Карелия 13.01.2016 нарушения в действиях АУ отсутствуют, ООО "Магистраль" ГУ-Свердловское ФСС 21.04.2016 нарушения в действиях АУ отсутствуют, ООО "Березовское СУ" МИФНС РФ №24 по Свердловской области 25.04.2016 нарушения в действиях АУ отсутствуют,  ЗАО "Полевской машиностроительный завод" Темербаев В.К. 06.09.2016 нарушения в действиях АУ отсутствуют, ЗАО "УралФрансАвто" Шаламов Е.Н. 19.10.2016 нарушения в действиях АУ отсутствуют, ООО "Мостовик Девелопмент" ООО "Коллекторское агенство "Эксперт" 28.03.2017 нарушения в действиях АУ отсутствуют, ООО "Норд Милк" ГУ Тюменское РО ФСС РФ 14.12.2017 нарушения в действиях АУ отсутствуют,              ООО "УК Пента" ООО "Лекстор СПб" 13.04.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "УК Пента" ООО "Лекстор СПб" 02.07.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО СМУ "Универсал" Гаджиев Р.К. 29.03.2019 нарушения в действиях АУ отсутствуют; ООО СМУ "Универсал" ООО "СК 22 Век" 21.08.2019 нарушения в действиях АУ отсутствуют  
 АО "УРАЛПЛАСТ" ЗАО "Завод новых полимеров Сенеж" 06.08.2019 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 12.01.2022
 Податель жалобы: Якуба В.А.
 Наименование должника: ООО "НК КНГ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 30.06.2022
 Податель жалобы: Прокуратура Свердловской области
 Наименование должника: ЗАО "Полевской машиностроительный завод"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.05.2023
 Податель жалобы: Дроздова Я.О.
 Наименование должника: ЖСК "Западный-1"
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 28.10.2025
+Податель жалобы: ИП Герасимов Р.В.
+Наименование должника: Москвичев А.Е.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 13.01.2026
+Податель жалобы: Управление Росреестра по Свердловской области
+Наименование должника: Кучумов А.А.
+Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Чушкина Анна Валентиновна</t>
   </si>
   <si>
     <t>26.10.1990</t>
   </si>
   <si>
     <t>гор. Волжский Волгоградской обл.</t>
   </si>
   <si>
     <t>07.02.2022/07.02.2022</t>
   </si>
   <si>
     <t>191015, Санкт-Петербург, а/я 223, тел. +7-921-769-33-54, эл. почта: chushkina.anna@mail.ru</t>
   </si>
   <si>
     <t>107805 0140817 от 03.07.2015г. Санкт-Петербургский государственный морской технический университет" по специальности юриспруденция, присвоена квалификация юрист</t>
   </si>
   <si>
     <t>стаж более 2-х лет  ТК-III  №7679309 от 20.07.2012г., справка ООО  "Глория Сервис" (ОГРН 1107847307336) от 02.02.2022г.</t>
   </si>
   <si>
     <t>свидетельство №492/02-СР от 03.02.2022 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/032347 от 31.07.2020</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №77-22/TPL16/000164 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 02.02.2022/01.02.2023
 Полис №Arbitr-3980975400-19180 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 02.02.2023/01.02.2024
 Полис № Arbitr-3980975400-77882 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 02.02.2024/01.02.2025
 Полис №Arbitr-3980975400-75346 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru. Страховая сумма 10 000 000 руб.
 Даты: 02.02.2025/01.02.2026
+Полис № Arbitr-3980975400-43359 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 02.02.2026/01.02.2027
 </t>
   </si>
   <si>
     <t>Шавандин Денис Константинович</t>
   </si>
   <si>
     <t>20.09.1990</t>
   </si>
   <si>
     <t>8-963-505-63-34, shdk371@mail.ru, 656049, Алтайский край, г. Барнаул, а/я 3467 </t>
   </si>
   <si>
     <t>К №68907 от 11.06.2012 Алтайский государственный университет присуждена квалификация юрист по специальности "Юриспруденция", 132224 0527020 от 04.07.2014 г. "Алтайская академия экономики и права" освил программу магистратуры по направлению подготовки Экономика, 102224 0567145  от 27.06.2014 г. Алтайский государственный университет освоил программу магистратуры по направлению Юриспруденция</t>
   </si>
   <si>
     <t>стаж более 1 года ТК-III №8172331 от 18.09.2012</t>
   </si>
   <si>
     <t>свидетельство №465/04-СР от 03.04.2019г., выдано Союзом "СРО АУСЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/023566 от 02.08.2019г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/002553 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.06.2019/18.06.2020
 Полис №52-20/TPL16/002149 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.06.2020/18.06.2021
 Полис №60/21/177/002570 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 19.06.2021/18.06.2022
 Договор №60/22/177/011917 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 19.06.2022/18.06.2023
 Полис ОАУ №2476/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 19.06.2023/18.06.2024
 Полис ОАУ №8427/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 19.06.2024/18.06.2025
 Полис ОАУ №16082/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 1270, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49). Страховая сумма 10 000 000 руб.
 Даты: 19.06.2025/18.06.2026
 </t>
   </si>
   <si>
+    <t>протокол от 18.09.2024г. предупреждение, </t>
+  </si>
+  <si>
     <t xml:space="preserve">01.10.2021
 Результат: октябрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.09.2024
 Результат: сентябрь  2024 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
-    <t>Дата поступления  жалобы: 05.08.2024Податель жалобы: Прокуратура Советского района г. ТомскаНаименование должника: АНО "Детская организация раннего развития "Медвежонок"Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупрежденияДата поступления  жалобы: 20.03.2025Податель жалобы: Мальцев В.А.Наименование должника: АНО "Детская организация раннего развития "Медвежонок"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 07.05.2025Податель жалобы: ООО "Изомат-Групп"Наименование должника: ООО "ГС"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+    <t xml:space="preserve">
+Дата поступления жалобы: 05.08.2024
+Податель жалобы: Прокуратура Советского района г. Томска
+Наименование должника: АНО "Детская организация раннего развития "Медвежонок"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 20.03.2025
+Податель жалобы: Мальцев В.А.
+Наименование должника: АНО "Детская организация раннего развития "Медвежонок"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 07.05.2025
+Податель жалобы: ООО "Изомат-Групп"
+Наименование должника: ООО "ГС"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 15.12.2025
+Податель жалобы: Управление Росреестра по Томской области
+Наименование должника: АНО "Детская организация раннего развития "Медвежонок"
+Результат проверки: приостановлено
+Дата поступления жалобы: 02.02.2026
+Податель жалобы: Топыричева Е.Г.
+Наименование должника: Топыричев А.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Шакиров Ирек Махмутович</t>
   </si>
   <si>
     <t>08.12.1979</t>
   </si>
   <si>
     <t>10.08.2016/10.08.2016</t>
   </si>
   <si>
     <t>26.07.2016 исключен на основании личного заявления о выходе из членов НП СРО "Гильдия арбитражных управляющих"</t>
   </si>
   <si>
     <t>irek1979@yandex.ru, +79872902448 , 420030, РТ, Казань ул. Широкая, д. 2, оф.15</t>
   </si>
   <si>
     <t>ДВС 0465389  от 30.06.2002 г. Казанский государственный университет имени В.И. Ульянова-Ленина присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет AT-VIII №2152641 от 10.09.1998</t>
   </si>
   <si>
     <t>Свидетельство №191 от 28.02.2013 выдано НП СРО "Гильдия арбитражных управляющих"</t>
   </si>
@@ -14125,51 +15067,53 @@
     <t>стаж более 1 года справка от 15.03.2021г. ООО "Альтернатива" (ИНН 3525306033)</t>
   </si>
   <si>
     <t>Свидетельство №0034-51 от 17.05.2019 выдано Союзом "МЦАУ"</t>
   </si>
   <si>
     <t>свидетельство №11/031942 от 21.02.2019</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №76-20TPL16/001645 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 22.05.2020/21.05.2021
 Дополнительное соглашение №1 к договору№76-20TPL16/001645 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 22.05.2020/21.05.2022
 Полис №Arbitr-3980975400-45548 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г. Москва, ул. Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 22.05.2022/21.05.2023
 Полис ОАУ №2026/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.05.2023/21.05.2024
 Полис ОАУ №8076/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.05.2024/21.06.2025
 Полис ОАУ №15662/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49). Страховая сумма 10 000 000 руб.
 Даты: 22.06.2025/21.06.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2023
-Результат: февраль 2022  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
+Результат: февраль 2023  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
+01.01.2026
+Результат: январь 2026 (выявлены нарушения. Применена мера дисциплинарного воздействия в виде наложения штрафа в размере 10 000 рублей)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 25.07.2023
 Податель жалобы: Администрация Череповецкого муниципального района
 Наименование должника: АО "Вега МТЗ"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Шатохин Виктор Александрович</t>
   </si>
   <si>
     <t>08.03.1958</t>
   </si>
   <si>
     <t>гор. Асино Томской обл.</t>
   </si>
   <si>
     <t>12.07.2013/12.07.2013</t>
   </si>
   <si>
     <t>vshatohin@mail.ru, 353905 Новороссийск, ул.Лейтенанта Шмидта 35А</t>
   </si>
   <si>
@@ -14190,76 +15134,80 @@
 Полис № 52-15/TPL16/781061  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.07.2015/30.06.2016
 Полис № 52-16/TPL16/001364 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.07.2016/30.06.2017
 Полис №52-17/TPL16/002292 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.07.2017/30.06.2018
 Полис №52-18/TPL16/002233 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2018/31.05.2019
 Полис № 52-19/TPL16/001790 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2019/31.05.2020
 Полис №52-20/TPL16/001821 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2020/31.05.2021
 Договор №60/21/177/002323 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.06.2021/31.05.2022
 Договор №60/22/177/011161 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.06.2022/31.05.2023
 Полис №Arbitr-3980975400-2424 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.06.2023/31.05.2024
 Полис №Arbitr-3980975400-85994 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.06.2024/31.05.2025
 Полис №Arbitr-3980975400-38514 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.Страховая сумма 10 000 000 руб.
 Даты: 01.06.2025/31.05.2026
 </t>
   </si>
   <si>
-    <t>16.09.2016/заявление Управления Росреестра по Краснодарскому краю, 07.12.2018г., представление прокуратуры г. Новороссийска/ ООО "Автомагистраль" представление Прокуратура г. Новороссийска 26.12.2019 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
+    <t>протокол от 16.09.2016г. предупреждение, протокол от 07.12.2018г. предупреждение, протокол от 31.01.2020г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.09.2021
 Результат: сентябрь 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.08.2024
 Результат: август 2024 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ООО "Новоросстрой" ИФНС РФ по г. Новоросийску Краснодарского края 18.09.2014 нарушения в действиях АУ отсутствуют  
 ООО "Каре Море" Управление ПФ РФ Отделение по Краснодарскому краю г. Новоросийску 14.01.2015 нарушения в действиях АУ отсутствуют  
 ООО "Кара Море" ИФНС РФ по г.Новороссийску Краснодарского края 29.04.2015 нарушения в действиях АУ отсутствуют  
 ООО "Кара Море" работники ООО "Кара Море" 26.10.2015 нарушения в действиях АУ отсутствуют  
 ЗАО "Машиностроительный завод Молот" ГУ-Краснодарское региональное отделение ФСС РФ 15.03.2016 нарушения в действиях АУ отсутствуют ; ООО "Кара Море" Управление Росреестра по Краснодарскому краю 15.08.2016 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Автомагистраль" Прокуратура г. Новороссийска 07.05.2018 нарушения в действиях АУ отсутствуют  
 ООО "Автомагистраль" Прокуратура г. Новороссийска 23.10.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Автомагистраль" Прокопенко в.В. 13.03.2019 нарушения в действиях АУ отсутствуют; ООО "Феникс-А" УФНС России по Краснодарскому краю 26.02.2019 нарушения в действиях АУ отсутствуют  
 ООО "ДАШстрой" к/у ООО "Строй-Олимп" Акулин Д.Ю. 15.02.2019 нарушения в действиях АУ отсутствуют  
 ООО "ЛабКомплект" Пиминов С.Ф. 02.09.2019 нарушения в действиях АУ отсутствуют  
 ООО "Автомагистраль" Прокуратура г. Новороссийска 26.12.2019 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Автомагистраль" Вилков Г.В. 11.02.2020 нарушения в действиях АУ отсутствуют  
 ГУП РК "Крымжелезобетон" Профсоюз строителей Крыма 25.11.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 10.08.2021
 Податель жалобы: Карягин А.Б.
 Наименование должника: ООО "Автомагистраль"
-Результат проверки: отказ от жалобыДата поступления  жалобы: 26.06.2024Податель жалобы: Прокуратура г. ЯлтыНаименование должника: МУП "РЭО "Симеиз"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: отказ от жалобы
+Дата поступления жалобы: 26.06.2024
+Податель жалобы: Прокуратура г. Ялты
+Наименование должника: МУП "РЭО "Симеиз"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Шестаков Роман Анатольевич</t>
   </si>
   <si>
     <t>23.05.1976</t>
   </si>
   <si>
     <t>24.10.2014/24.10.2014</t>
   </si>
   <si>
     <t>8-926-326-92-18, roman9218@gmail.com , 119607 Москва а/я 16</t>
   </si>
   <si>
     <t>БВС 0568936 от 25.03.1999 Тамбовский военный авиационный инженерный институт присуждена квалификация радиоинжененр по специальности "Радиотехника", КТ № 62430 от 18.03.2013 "Московский институт государственного управления и права" присуждена квалификация экономист по специальности "Бухгалтерский учет, анализ и аудит"</t>
   </si>
   <si>
     <t>стаж более 1 года, справка "Объединенная Промышленно-Инвестиционная Корпорация" (ИНН 7734567290) от 21.09.2012г.</t>
   </si>
   <si>
     <t>свидетельство №22-ОД-ст от 03.09.2014 выдано НП "СРО НАУ "ДЕЛО"</t>
   </si>
   <si>
     <t>свидетельство №11/022093 от 27.06.2014</t>
   </si>
@@ -14275,50 +15223,52 @@
 Полис №652/АУ-2018 АО СГ "Спасские ворота"
 Даты: 01.06.2018/31.05.2019
 Полис №588/АУ-2019 АО СГ "Спасские ворота"
 Даты: 01.06.2019/31.05.2020
 Полис №789/АУ-2020 АО СГ "Спасские ворота"
 Даты: 01.06.2020/31.05.2021
 Полис №УБК_9188/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.06.2021/31.05.2022
 Полис №УБК_11777/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.06.2022/31.05.2023
 Полис №УБК_14410/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.06.2023/31.05.2024
 Полис №УБК_16331/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.06.2024/31.05.2025
 Полис №УБК_18441/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ. Страховая сумма 10 000 000 руб.
 Даты: 01.06.2025/31.05.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2016
 Результат: Октябрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.11.2019
 Результат: Ноябрь 2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.11.2022
 Результат: ноябрь 2022(Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
+01.10.2025
+Результат: октябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО «Торговая компания «Чудославские» ООО «Торговая фирма «Чудославские» 04.04.2018 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 07.04.2021
 Податель жалобы: Чуканина М.И.
 Наименование должника: ООО "Мон Эстетик"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.06.2023
 Податель жалобы: Гордеева Ю.В.
 Наименование должника: Гордеева Ю.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Шилько Алексей Анатольевич</t>
   </si>
   <si>
     <t>13.04.1983</t>
   </si>
   <si>
     <t>город Сарапул Удмуртской АССР</t>
   </si>
   <si>
     <t>24.07.2012/24.07.2012</t>
   </si>
@@ -14343,90 +15293,106 @@
 Полис №34-15/TPL16/781036 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2015/14.07.2016
 Полис №34-16/TPL16/001400 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2016/14.07.2017
 Полис №34-17/TPL16/002569 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.07.2017/14.07.2018
 Полис №342-18/TPL16/001946 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2018/31.05.2019
 Полис №52-19/TPL16/001769 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2019/31.05.2020
 Полис №800/АУ-2020 АО СГ "Спасские ворота"
 Даты: 01.06.2020/31.05.2021
 Полис УБК_9368/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.06.2021/31.05.2022
 Полис №УБК_11848/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.06.2022/31.05.2023
 Полис ОАУ №1951/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.06.2023/31.05.2024
 Полис ОАУ №8394/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.06.2024/31.05.2025
 Полис ОАУ №15985/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49). Страховая сумма 10 000 000 руб.
 Даты: 01.06.2025/31.05.2026
 </t>
   </si>
   <si>
-    <t>09.07.2015/жалоба ООО "Стройсервис", 24.08.2016/ жалоба ООО "Стройсервис"</t>
+    <t>протокол от 09.07.2015г. предупреждение, протокол от 24.08.2016г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2015
 Результат: Август  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.07.2018
 Результат: Июль 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.07.2021
 Результат: Июль 2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства).
 01.06.2024
 Результат: Июнь 2024 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 5 000 рублей)
 </t>
   </si>
   <si>
     <t>ООО "Красная Звезда" ООО "Стройсервис", учредитель ООО "Красная Звезда" 12.01.2015 нарушения в действиях АУ отсутствуют  
 ООО "Красная Звезда" ООО "Харус-Агро" 28.01.2015 нарушения в действиях АУ отсутствуют  
 ООО "Красная Звезда" ООО "ЭСКБ" 30.04.2015 нарушения в действиях АУ отсутствуют  
 ООО "Красная Звезда" ООО "Стройсервис" 05.06.2015 нарушения в действиях АУ отсутствуют  
 ООО "Красная Звезда" ООО "Стройсервис" 04.06.2015 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ЗАО "Уральский продукт" УФНС РФ Удмуртской Республике 30.06.2015 нарушения в действиях АУ отсутствуют  
 ООО «ТехАльянс», ООО «СПЕЦТРАНС», ЗАО «Уральский продукт» ГУ - РО ФСС РФ по Удмуртской Республике 04.09.2015 нарушения в действиях АУ отсутствуют, ООО "Красная Звезда" Администрация Бакалинского района Республики Башкортостан 28.04.2016 нарушения в действиях АУ отсутствуют, ООО "ТехАльянс", ООО "Коплексные решения", ЗАО "Уральский продукт" ГУ - РО ФСС по Удмуртской Республике 13.07.2016 нарушения в действиях АУ отсутствуют , ООО "Красная Звезда" ООО "Стройсервис" 18.07.2016 выявлены нарушения, применена мера ответственности в виде предупреждения; ООО "Красная Звезда" ООО "Стройсервис" 18.08.2016 нарушения в действиях АУ отсутствуют;  
 ООО "Красная Звезда" ООО "Стройсервис" 05.10.2016 нарушения в действиях АУ отсутствуют, ООО "ЭСТР" ГУ - РО ФСС по Удмуртской Республике 10.01.2018 нарушения в действиях АУ отсутствуют
 ООО ЭСТР, ЗАО Уральский продукт ГУ - РО ФСС РФ по Удмуртской Республике 24.12.2018 нарушения в действиях АУ отсутствуют; ООО "РедТакси Королев" Моисеев С.В. 11.01.2021 нарушения в действиях АУ отсутствуют  
 ООО "РедТакси Королев" Кузьмин П.Б. 09.03.2021 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 25.01.2022
 Податель жалобы: Зарипов Р.С.
 Наименование должника: ООО "Транс-Ойл-Опт"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 02.02.2023
 Податель жалобы: коллективное обращение граждан
 Наименование должника: СНТ "Пазелинка"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.09.2023
 Податель жалобы: Зарипов Р.С.
 Наименование должника: ООО "Транс-Ойл-Опт"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 22.07.2024
 Податель жалобы: Солонинко Р.В.
 Наименование должника: СНТ "Пазелинка"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 19.09.2024Податель жалобы: Котлячков О.В.Наименование должника: СНТ "Пазелинка"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 12.05.2025Податель жалобы: Солонинко Р.В.Наименование должника: СНТ "Пазелинка"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 01.09.2025Податель жалобы: Хохрякова С.С.Наименование должника: СНТ "Пазелинка"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 19.09.2024
+Податель жалобы: Котлячков О.В.
+Наименование должника: СНТ "Пазелинка"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 12.05.2025
+Податель жалобы: Солонинко Р.В.
+Наименование должника: СНТ "Пазелинка"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 01.09.2025
+Податель жалобы: Хохрякова С.С.
+Наименование должника: СНТ "Пазелинка"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 21.01.2026
+Податель жалобы: Прокуратура Индустриального района г. Ижевска
+Наименование должника: СНТ "Пазелинка"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Шмидт Олег Александрович</t>
   </si>
   <si>
     <t>17.03.1988</t>
   </si>
   <si>
     <t>с. Александровское Александровского района Ставропольского края"</t>
   </si>
   <si>
     <t>02.03.2012/02.03.2012</t>
   </si>
   <si>
     <t>7-962-441-50-05 oleg-005@yandex.ru, 355029, Ставропольский края, г. Ставрополь , а/я 2944</t>
   </si>
   <si>
     <t>ВСГ№1753511 от 01.07.2009 ФГОУВПО "Краснодарский Университет МВД РФ" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет справка ООО "СОКРАТ" (ИНН 2601005550) от 29.02.2012  ТК-III №6250697 от 31.10.2008</t>
   </si>
   <si>
     <t>свидетельство №96-с от 24.05.2010 выдано НП "МСО ПАУ "Содружество"</t>
   </si>
@@ -14438,157 +15404,171 @@
 Даты: 30.04.2014/29.04.2015
 Полис №3200-00088/385 ООО "СК "АМКОполис"
 Даты: 29.06.2015/28.06.2016
 Полис №78-16/TPL16/001307  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 29.06.2016/28.06.2017
 Полис №78-17/TPL16/002276 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 29.06.2017/28.06.2018
 Полис 77777ОАУ-00076317 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №П176109-29-18 ООО "Страховое общество "Помощь"
 Даты: 12.07.2018/11.07.2019
 Полис №П183629-29-19 ООО "Страховое общество "Помощь"
 Даты: 12.07.2019/11.07.2020
 Полис №П191953-29-20 ООО "Страховое общество "Помощь"
 Даты: 12.07.2020/11.07.2021
 Полис №УБК_8124/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.02.2021/31.01.2022
 Полис №УБК_11003/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.02.2022/31.01.2023
 Полис №УБК_13680/АУ-2023  ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 01.02.2023/31.01.2024
 Полис ОАУ №5834/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.02.2024/31.01.2025
 Полис ОАУ №13054/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49). Страховая сумма 10 000 000 руб.
 Даты: 01.02.2025/31.01.2026
-</t>
-[...2 lines deleted...]
-    <t>05.06.2018г. Жалоба УФНС России по Ставропольскому краю/ЗАО "Азимут" Прокуратура Грачевского района 24.11.2020 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
+Полис ОАУ №21103/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.02.2026/31.01.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 05.06.2018г. штраф 5000 руб, протокол от 13.01.2021г. предупреждение, протокол от 07.03.2023г. предупреждение, протокол от 09.10.2024г. предупреждение, протокол от 30.09.2025г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.09.2015
 Результат: Сентябрь  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.08.2018
 Результат: Август 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.08.2021
 Результат: август 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.07.2024
 Результат: июль  2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "МиРТОМ" МИФНС РФ по Ставропольскому краю 24.10.2014 нарушения в действиях АУ отсутствуют  
 ООО "МиРТОМ" ГУ- Ставропольское региональное отделение ФСС РФ 03.07.2015 нарушения в действиях АУ отсутствуют, гражданин Хмыза П.Д. ПАО "Сбербанк России" 28.11.2016 нарушения в действиях АУ отсутствуют, ЗАО "Азимут" УФНС РФ по Ставропольскому краю 31.08.2017 нарушения в действиях АУ отсутствуют,   ООО "777" Болурова Л.А. 27.02.2018 нарушения в действиях АУ отсутствуют, ЗАО "АЗИМУТ" УФНС РФ по Ставропольскому краю 26.04.2018 выявлены нарушения, применена мера ответственности в виде штрафа в размере 5000 руб.
 ЗАО "Азимут" Прокуратура Грачевского района 03.09.2019 нарушения в действиях АУ отсутствуют  
 Булычева В.В. Булычева В.В. 17.02.2020 нарушения в действиях АУ отсутствуют  
 ООО "Агат" Прокуратура Красноармейского района Краснодарского края 01.09.2020 нарушения в действиях АУ отсутствуют  
 ЗАО "Азимут" Прокуратура Грачевского района 24.11.2020 выявлены нарушения, применена мера ответственности в виде предупреждения
 Дата поступления жалобы: 14.11.2022
 Податель жалобы: Прокуратура Тимашевского района
 Наименование должника: ООО "ПКП "ЖБИК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 21.12.2022
 Податель жалобы: Прокуратура Тимашевского района
 Наименование должника: ООО "ПКП "ЖБИК"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 18.04.2023
 Податель жалобы: Неклюдов А.В.
 Наименование должника: Неклюдов А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 14.06.2023
 Податель жалобы: Неклюдов А.В.
 Наименование должника: Неклюдов А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 13.12.2023
 Податель жалобы: Неклюдов А.В.
 Наименование должника: Неклюдов А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 18.01.2024
 Податель жалобы: Кононенко В.Н.
 Наименование должника: ООО "ПКП "ЖБИК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 28.08.2024
 Податель жалобы: Прокуратура г. Кисловодска
 Наименование должника: ООО "Кислород"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 18.08.2025
 Податель жалобы: МИФНС России №5 по Краснодарскому краю
 Наименование должника: Бабенко Т.В.
-Результат проверки: выявлены нарушения</t>
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 22.12.2025
+Податель жалобы: Арзуманян Б.Г.
+Наименование должника: Бибарсов Р.Р.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 04.02.2026
+Податель жалобы: Арбитражный суд Самарской области
+Наименование должника: ООО ТПК "Синергия"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Шокарев Сергей Евгеньевич</t>
   </si>
   <si>
     <t>18.05.1971</t>
   </si>
   <si>
     <t>12.12.2017/12.12.2017</t>
   </si>
   <si>
     <t>8(921) 931-63-87, shokarev71@mail.ru</t>
   </si>
   <si>
     <t>АВС 0422099 от 23.06.1998г. Санкт-Петербургский государственный университет экономики и финансов присуждена квалификация экономист по специальности "Национальная экономика"</t>
   </si>
   <si>
     <t>стаж более 1 года AT-IV №7715818 от 28.12.1988</t>
   </si>
   <si>
     <t>свидетельство №780034 от 14.07.2015 выдано НП АУ "ОРИОН"</t>
   </si>
   <si>
     <t>свидетельство №11/028080 от 12.07.2017</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-17/TPL16/005010 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  с 24.05.2018 по 05.12.2018 (дополнительное соглашение)
 Даты: 06.12.2017/05.12.2018
 Полис №52-18/TPL16/004688 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.12.2018/05.12.2019
 Полис №52-19/TPL16/005617 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 06.12.2019/05.12.2020
 Полис №52-19/TPL16/005617 (дополнительное соглашение №1) ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 06.12.2019/05.12.2021
 Полис №77-21/TPL16/002862 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 06.12.2021/05.12.2022
 Договор №60/22/177/015480 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37
 Даты: 06.12.2022/05.12.2023
 Полис ОАУ №5176/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 06.12.2023/05.01.2025
 Полис ОАУ №11987/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49). Страховая сумма 10 000 000 руб.
 Даты: 06.01.2025/05.01.2026
-</t>
-[...2 lines deleted...]
-    <t>Гамай В.В., Копылец Е.Н. жалоба Кузнецов В.В. 26.03.2020 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
+Полис ОАУ №20487/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 06.01.2026/05.01.2027
+</t>
+  </si>
+  <si>
+    <t>протокол от 09.06.2020г. предупреждение, протокол от 20.03.2023г. предупреждение, протокол от 27.03.2023г. предупреждение, протокол от 13.04.2023г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2023
 Результат: Февраль 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства)
 01.02.2020
 Результат: январь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.01.2026
+Результат: январь 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 26.03.2020
 Податель жалобы: Кузнецов В.В.
 Наименование должника: Гамай В.В., Копылец Е.Н.
 Результат проверки: выявлены нарушения, применена мера ответственности в виде предупреждения
 Дата поступления жалобы: 29.03.2021
 Податель жалобы: Управление Росреестра по Оренбургской области
 Наименование должника: ООО "Орский бекон"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 30.11.2021
 Податель жалобы: Мансурова Л.В.
 Наименование должника: ООО "Союз-М"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 29.06.2022
 Податель жалобы: Прокуратура Центрального района г. Калининграда
 Наименование должника: ООО "Союз-М"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.02.2023
 Податель жалобы: Банк "Солидарность" АО
 Наименование должника: ООО "Минора Лайф"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 30.01.2023
@@ -14642,84 +15622,92 @@
     <t xml:space="preserve">Полис №66-15/TPL16/781348 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.09.2015/04.09.2016
 Полис №66-16/TPL16/002139 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.09.2016/04.09.2017
 Полис №66-17/TPL16/003285 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  с 24.05.2018 по  04.09.2018 (дополнительное соглашение)
 Даты: 05.09.2017/04.09.2018
 Полис №66-18/TPL16/003558 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.09.2018/04.09.2019
 Полис №52-19/TPL16/004520 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 05.09.2019/04.09.2020
 №УБК_6022/АУ-2020 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 05.09.2020/04.09.2021
 Полис №УБК_10175/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 05.09.2021/04.09.2022
 Полис №УБК_12753/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 05.09.2022/04.09.2023
 Полис №УБК_15078/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 05.09.2023/04.09.2024
 Полис №УБК_17065/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 05.09.2024/04.09.2025
 Полис № УБК_19118/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ. Страховая сумма 10 000 000 руб.
 Даты: 05.09.2025/04.09.2026
 </t>
   </si>
   <si>
-    <t>Диденко А.В. Жалоба Хмыров А.В. 05.11.2020 выявлены нарушения, применена мера ответственности в виде штрафа в размере 5 000 рублей</t>
+    <t>протокол от 15.12.2020г. штраф 5000 руб., протокол от 10.09.2024г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2015
 Результат: Декабрь 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.12.2018
 Результат: Декабрь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.12.2021
 Результат: декабрь  2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.12.2024
 Результат: декабрь 2024  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 5 000 рублей)
 </t>
   </si>
   <si>
     <t>ООО "Арборетум Европа-Азия" Бутакова Н.К., Старков Д.Н. 10.10.2016 нарушения в действиях АУ отсутствуют  
 ООО «РМ-Фасилити» Мальцев А.Н. 09.10.2017 нарушения в действиях АУ отсутствуют,
 ЗАО "Аркобизнес" Мартынова О.А. 20.03.2018 нарушения в действиях АУ отсутствуют, ЗАО "Аркобизнес" Ващенко В.Н. 10.10.2018 нарушения в действиях АУ отсутствуют  
 ЗАО "Аркобизнес" АО "УК "Европейское" 25.12.2018 не применять мер дисциплинарной ответственности; ООО "Юмакс-Центр" ООО "Купишин-Уфа" 07.05.2019 нарушения в действиях АУ отсутствуют  
 ООО "Юмакс-Центр" ООО СК "Строймонтаж" 05.06.2019 нарушения в действиях АУ отсутствуют  
 ООО "Юмакс-Центр" ООО СК "Строймонтаж" 03.09.2019 нарушения в действиях АУ отсутствуют  
 ИП Халиулина Ф.Г. ИП Халиулина Ф.Г. 20.08.2020 нарушения в действиях АУ отсутствуют  
 Диденко А.В. Хмыров А.В. 05.11.2020 выявлены нарушения, применена мера ответственности в виде штрафа в размере 5 000 рублей
 Дата поступления жалобы: 09.03.2022
 Податель жалобы: ИП Кошель В.С.
 Наименование должника: ООО "Теплокомплекс"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 24.04.2023
 Податель жалобы: Шейкин С.И.
 Наименование должника: ООО "Смарт Строй"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 14.09.2023
 Податель жалобы: Семенова А.А.
 Наименование должника: Семенов Д.В.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 21.11.2023Податель жалобы: Старокожев Е.В.Наименование должника: ООО "УК "Юмашев"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 23.07.2024Податель жалобы: Шейкин С.И.Наименование должника: ООО "СЛАКО", ООО "еКантур", ОАО "Торгмаш"Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 21.11.2023
+Податель жалобы: Старокожев Е.В.
+Наименование должника: ООО "УК "Юмашев"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 23.07.2024
+Податель жалобы: Шейкин С.И.
+Наименование должника: ООО "СЛАКО", ООО "еКантур", ОАО "Торгмаш"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Шутилов Андрей Владимирович</t>
   </si>
   <si>
     <t>27.08.1960</t>
   </si>
   <si>
     <t>16.01.2004/16.01.2004</t>
   </si>
   <si>
     <t>576-70-07 aavs@mail.ru, 191060, г. Санкт-Петербург, ул. Смольного, д. 1/3, 6 подъезд</t>
   </si>
   <si>
     <t>ЗВ № 261544 от 28.02.1983  ЛЭТИ им.Ульянова-Ленина по специальности "Полупроводники и диэлектрики" присвоена квалификация инженера электронной техники, КД №016511 от 30.05.1990г. Ленинградский государственный университет присуждена ученая степень кандидата экономических наук</t>
   </si>
   <si>
     <t>стаж более 1 года АТ-III №7120169 от 25.07.1983</t>
   </si>
   <si>
     <t>свидетельство №12/01-СР ОТ 16.01.2004 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №34/004744 от 12.01.2004</t>
   </si>
@@ -14729,51 +15717,51 @@
 Полис №083/01 №000012/20-2/16 (ф) ООО "Страховое общество "Сургутнефтегаз"
 Даты: 20.01.2016/19.01.2017
 Полис №083/01№000001//120-2/17 ООО "Страховое общество "Сургутнефтегаз"
 Даты: 20.01.2017/19.01.2018
 Полис 77777 ОАУ-000044/18 ООО "ЦСО"
 Даты: 20.01.2018/19.01.2019
 Полис №876/АУ-2018 АО СГ "Спасские ворота"
 Даты: 12.07.2018/11.07.2019
 Полис №00412-480000-19 АО "Боровицкое страховое общество"
 Даты: 12.07.2019/11.07.2020
 Полис №УБК_5725/АУ-2020 ООО "Страховая компания "ТИТ"
 Даты: 12.07.2020/11.07.2021
 Договор №60/21/177/002991 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2021/11.07.2022
 Договор №60/22/177/012156 ОО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 12.07.2022/11.07.2023
 Полис ОАУ №3007/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2023/11.07.2024
 Полис № УБК_16763/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 12.07.2024/11.07.2025
 Полис ОАУ № 16930/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35). Страховая сумма 10 000 000 руб.
 Даты: 12.07.2025/11.07.2026
 </t>
   </si>
   <si>
-    <t>АО "Кондопога" жалоба ООО "Северный лес" 26.08.2019 выявлены нарушения, применена мера ответственности в виде предупреждения</t>
+    <t>протокол от 22.08.2013г. предупреждение, протокол от 14.10.2019г. предупреждение, протокол от 26.07.2021г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2016
 Результат: Январь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.02.2019
 Результат: Февраль  2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2022
 Результат: Февраль 2022 (выявлены нарушения. Принято решение о не применении в отношении Шутилова А.В. меры дисциплинарной ответственности.)
 01.02.2025
 Результат: февраль 2025 (выявлены нарушения. Принято решение о не применении в отношении Шутилова А.В. меры дисциплинарной ответственности. )
 </t>
   </si>
   <si>
     <t>ОАО "СЕВКАБЕЛЬ" Захаров О.Ю. 25.02.2014 нарушения в действиях АУ отсутствуют  
 ОАО "СЕВКАБЕЛЬ" Клинков И.Ф. 13.05.2014 нарушения в действиях АУ отсутствуют  
 ОАО "СЕВКАБЕЛЬ" кредиторы ОАО "СЕВКАБЕЛЬ" 02.06.2014 нарушения в действиях АУ отсутствуют  
 ОАО "СЕВКАБЕЛЬ" кредитор ОАО "СЕВКАБЕЛЬ" Невмирухо В.С. 01.07.2014 нарушения в действиях АУ отсутствуют  
 ОАО "СЕВКАБЕЛЬ" ФГУП «Дирекция по инвестиционной деятельности» 18.12.2014 нарушения в действиях АУ отсутствуют  
 ОАО "СЕВКАБЕЛЬ" Кандалей А.В. 08.04.2015 нарушения в действиях АУ отсутствуют  
 ОАО "СЕВКАБЕЛЬ" Компания Rienco Investments Limited 23.04.2015 нарушения в действиях АУ отсутствуют  
 ОАО "Кондопога" ОАО "Банк УРАЛСИБ" 29.05.2015 нарушения в действиях АУ отсутствуют  
 ЗАО "Осташковский кожевенный завод" УПФР в Осташковском районе Тверской области 09.06.2015 нарушения в действиях АУ отсутствуют  
 ОАО "СЕВКАБЕЛЬ" УПФР РФ в Василеостровском районе Санкт-Петербурга 16.11.2015 нарушения в действиях АУ отсутствуют , ОАО "СЕВКАБЕЛЬ" ГУ-Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют,    ОАО "Промышленная группа "ЛАДОГА" МИФНС РФ №23 по СПб 08.06.2016 нарушения в действиях АУ отсутствуют  
 ОАО "Кондопога" АО "Россельхозбанк" 20.04.2017 нарушения в действиях АУ отсутствуют  
 ОАО "СЕВКАБЕЛЬ" кредитор ОАО "СЕВКАБЕЛЬ" Исаенков М.А. 27.06.2017 нарушения в действиях АУ отсутствуют  
@@ -14796,50 +15784,52 @@
   </si>
   <si>
     <t>город Магдебург ФРГ</t>
   </si>
   <si>
     <t>11.02.2025/11.02.2025</t>
   </si>
   <si>
     <t>305000, г. Курск, ул. Ленина, д. 60, 4 этаж, офис 36, телефон офиса:  +7 (4712) 742727, эл. почта: SVV92.AU@yandex.ru</t>
   </si>
   <si>
     <t>104618 0356335 от 06.07.2015 Курский государственный университет по специальности: Юриспруденция, присвоена квалификация юрист</t>
   </si>
   <si>
     <t>стаж более 1 года, трудовой договор №К-2 от 15.08.2023г. ООО "КМК" (ИНН 4632190346), приказ о приеме работника на работу №К-2 от 15.08.2023, приказ о прекращении трудового договора №3 от 08.11.2024г.</t>
   </si>
   <si>
     <t>свидетельство №750 от 27.12.2024г. Выдано САМРО "Ассоциация Антикризисных Управляющих"</t>
   </si>
   <si>
     <t>свидетельство №11/040899 от 06.12.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №13734/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49). Страховая сумма 10 000 000 руб.
 Даты: 31.01.2025/30.01.2026
+Полис ОАУ №20715/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма- 10 000 000 руб.
+Даты: 31.01.2026/30.01.2027
 </t>
   </si>
   <si>
     <t>Яковлев Алексей Евгеньевич</t>
   </si>
   <si>
     <t>25.11.1973</t>
   </si>
   <si>
     <t>гор. Рязань</t>
   </si>
   <si>
     <t>20.11.2011/20.11.2011</t>
   </si>
   <si>
     <t>ausz-yakovlev@mail.ru, 390000 г.Рязань ул.Право-Лыбедская д.27 оф.1613, тел. 8-910-506-08-58</t>
   </si>
   <si>
     <t>АВБ 0347100 от 24 июня 1999 присуждена стрепень бакалавра "Юриспруденции" ДВС№1480384 от 04.04.2003 Рязанский Гос.педагогический Университет имени С.А. Есенина присуждена квалификация по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года АТ-VII №0964271 от 01.10.1994 справка ООО "КПЦ "Форпост" №47 от 11.10.2011</t>
   </si>
   <si>
     <t>свидетельство №191/П от 15.07.2011 выдано НП СРО АУ "Меркурий"</t>
@@ -14855,64 +15845,63 @@
 Полис №34-16/TPL16/002299 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.10.2016/18.10.2017
 Полис №ГОАУ/560-17 АО "АСК "РОСМЕД"
 Даты: 20.10.2017/19.10.2018
 Полис №77777 ОАУ-000636/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №342-18/TPL16/003628 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.08.2018/31.07.2019
 Полис №52-19/TPL16/003798 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.08.2019/31.07.2020
 Полис №52-20/TPL16/003455 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.08.2020/31.08.2021
 Договор №60/21/177/003491 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.08.2021/31.07.2022
 Договор №60/22/177/012565 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.08.2022/31.07.2023
 Полис ОАУ №3119/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.08.2023/31.07.2024
 Полис №60/24/177/024214 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 01.08.2024/31.07.2025
 Полис ОАУ №17685/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35). Страховая сумма 10 000 000 руб.
 Даты: 01.08.2025/31.07.2026
 </t>
   </si>
   <si>
-    <t>08.12.2016/ жалоба ОАО "КБ "Стройкредит", 15.05.2017/определение Арбитражного суда г. Москвы, 31.01.2018/жалоба ООО "Рязанский завод металлических конструкций"/Дилин С.С. жалоба Дилин С.С. 19.02.2021 выявлены нарушения, применена мера ответственности в виде штрафа 5000 руб.  
- </t>
+    <t>протокол от 08.12.2026г. предупреждение, протокол от 15.05.2017г. предупреждение, протокол от 31.01.2018г. предупреждение, протокол от 02.04.2021г. штраф 5000 руб., протокол от 31.07.2023г. штраф 10000 руб.,протокол от 18.09.204г. освободить с процедуры</t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2014
 Результат: Июнь  2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.09.2017
 Результат: Сентябрь 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.08.2020
 Результат: август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2023
 Результат: август 2023  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  применения меры дисциплинарного  воздействия в виде наложения штрафа в размере 5 000 (пять  тысяч)  рублей.)
 01.09.2025
-Результат: сентябрь 2025 (выявлены нарушения)
+Результат: сентябрь 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.))
 </t>
   </si>
   <si>
     <t>ООО "МолПродТорг" ОАО КБ "Стройкредит" 31.10.2016 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "СТ-Логистика" Арбитражный суд г. Москвы 30.03.2017 выявлены нарушения, применена мера ответственности в виде предупреждения ,
 ООО "СТ-Логистик" ООО "Рязанский завод металлических конструкций" 12.12.2017 выявлены нарушения, применена мера ответственности в виде предупреждения; Дилин С.С. Дилин С.С. 19.02.2021 выявлены нарушения, применена мера ответственности в виде штрафа 5000 руб.  
 Дата поступления жалобы: 23.03.2022
 Податель жалобы: Шитиков Г.А.
 Наименование должника: Шитиков Г.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 13.06.2023
 Податель жалобы: Патрушева Л.Ю.
 Наименование должника: Шитиков Г.А.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 10000 руб.
 Дата поступления жалобы: 11.04.2024
 Податель жалобы: Осипова Л.Н.
 Наименование должника: ООО "Стройактив"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.08.2024
 Податель жалобы: Шитиков Г.А.
 Наименование должника: Шитиков Г.А.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде рекомендации об освобождении от исполнения обязанностей</t>
   </si>
   <si>
     <t>Якубов Вячеслав Раисович</t>
   </si>
@@ -15290,81 +16279,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W219"/>
+  <dimension ref="A1:W220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H2" sqref="H2:H219"/>
+      <selection activeCell="H2" sqref="H2:H220"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="76" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="306" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="192" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="608" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="658" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="290" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="207" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="76" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="91" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="438" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="356" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="439" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="365" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="81" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="627" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="976" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="90" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="293" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="3192" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="1407" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -15461,51 +16450,53 @@
       </c>
       <c r="O2" t="s">
         <v>34</v>
       </c>
       <c r="P2" t="s">
         <v>35</v>
       </c>
       <c r="Q2" t="s">
         <v>36</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2" t="s">
         <v>38</v>
       </c>
       <c r="T2" t="s">
         <v>39</v>
       </c>
       <c r="U2" t="s">
         <v>40</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
-      <c r="W2"/>
+      <c r="W2" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
         <v>42</v>
       </c>
       <c r="C3" t="s">
         <v>43</v>
       </c>
       <c r="D3" t="s">
         <v>44</v>
       </c>
       <c r="E3" t="s">
         <v>45</v>
       </c>
       <c r="F3">
         <v>22581</v>
       </c>
       <c r="G3" t="s">
         <v>46</v>
       </c>
       <c r="H3" s="2">
         <v>524800312669</v>
@@ -15522,1494 +16513,1516 @@
       <c r="L3" t="s">
         <v>49</v>
       </c>
       <c r="M3" t="s">
         <v>50</v>
       </c>
       <c r="N3" t="s">
         <v>51</v>
       </c>
       <c r="O3" t="s">
         <v>34</v>
       </c>
       <c r="P3" t="s">
         <v>35</v>
       </c>
       <c r="Q3" t="s">
         <v>52</v>
       </c>
       <c r="R3" t="s">
         <v>53</v>
       </c>
       <c r="S3" t="s">
         <v>38</v>
       </c>
       <c r="T3" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U3" t="s">
         <v>40</v>
       </c>
       <c r="V3" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="W3"/>
+        <v>54</v>
+      </c>
+      <c r="W3" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" t="s">
         <v>56</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>57</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="F4">
         <v>7510</v>
       </c>
       <c r="G4" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="H4" s="2">
         <v>561004493390</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
+        <v>60</v>
+      </c>
+      <c r="K4" t="s">
         <v>61</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>62</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>63</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>64</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>65</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>66</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>67</v>
       </c>
-      <c r="Q4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R4" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="S4" t="s">
         <v>38</v>
       </c>
-      <c r="T4"/>
+      <c r="T4" t="s">
+        <v>68</v>
+      </c>
       <c r="U4" t="s">
         <v>40</v>
       </c>
       <c r="V4" t="s">
+        <v>69</v>
+      </c>
+      <c r="W4" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C5" t="s">
         <v>72</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>73</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="F5">
         <v>7439</v>
       </c>
       <c r="G5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H5" s="2">
         <v>110104854408</v>
       </c>
       <c r="I5" t="s">
+        <v>76</v>
+      </c>
+      <c r="J5" t="s">
         <v>77</v>
       </c>
-      <c r="J5" t="s">
+      <c r="K5" t="s">
         <v>78</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>79</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>80</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="O5" t="s">
         <v>34</v>
       </c>
       <c r="P5" t="s">
         <v>35</v>
       </c>
       <c r="Q5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="R5" t="s">
         <v>53</v>
       </c>
       <c r="S5" t="s">
         <v>38</v>
       </c>
       <c r="T5" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U5" t="s">
         <v>40</v>
       </c>
       <c r="V5"/>
-      <c r="W5"/>
+      <c r="W5" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" t="s">
         <v>84</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>85</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="F6">
         <v>22469</v>
       </c>
       <c r="G6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="H6" s="2">
         <v>262809025310</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
+        <v>88</v>
+      </c>
+      <c r="K6" t="s">
         <v>89</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>90</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>91</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="O6" t="s">
         <v>34</v>
       </c>
       <c r="P6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="R6" t="s">
         <v>53</v>
       </c>
       <c r="S6" t="s">
         <v>38</v>
       </c>
       <c r="T6" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U6" t="s">
         <v>40</v>
       </c>
       <c r="V6" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="W6"/>
+        <v>94</v>
+      </c>
+      <c r="W6" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>95</v>
+      </c>
+      <c r="C7" t="s">
         <v>96</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>97</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="F7">
         <v>9076</v>
       </c>
       <c r="G7" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H7" s="2">
         <v>635003595463</v>
       </c>
       <c r="I7"/>
       <c r="J7" t="s">
+        <v>100</v>
+      </c>
+      <c r="K7" t="s">
         <v>101</v>
       </c>
-      <c r="K7" t="s">
+      <c r="L7" t="s">
         <v>102</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>103</v>
       </c>
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>104</v>
       </c>
-      <c r="N7" t="s">
+      <c r="O7" t="s">
         <v>105</v>
       </c>
-      <c r="O7" t="s">
+      <c r="P7" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q7" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="R7" t="s">
         <v>37</v>
       </c>
       <c r="S7" t="s">
+        <v>107</v>
+      </c>
+      <c r="T7" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="U7" t="s">
         <v>40</v>
       </c>
       <c r="V7" t="s">
+        <v>109</v>
+      </c>
+      <c r="W7" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
+        <v>111</v>
+      </c>
+      <c r="C8" t="s">
         <v>112</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>113</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="F8">
         <v>19449</v>
       </c>
       <c r="G8" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="H8" s="2">
         <v>712900302973</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K8" t="s">
         <v>117</v>
       </c>
-      <c r="K8" t="s">
+      <c r="L8" t="s">
         <v>118</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>119</v>
       </c>
-      <c r="M8" t="s">
+      <c r="N8" t="s">
         <v>120</v>
       </c>
-      <c r="N8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O8" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="P8" t="s">
         <v>35</v>
       </c>
       <c r="Q8" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="R8" t="s">
-        <v>123</v>
+        <v>53</v>
       </c>
       <c r="S8" t="s">
         <v>38</v>
       </c>
       <c r="T8" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U8" t="s">
         <v>40</v>
       </c>
       <c r="V8" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="W8" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>124</v>
+      </c>
+      <c r="C9" t="s">
+        <v>125</v>
+      </c>
+      <c r="D9" t="s">
         <v>126</v>
       </c>
-      <c r="C9" t="s">
+      <c r="E9" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="F9">
         <v>390</v>
       </c>
       <c r="G9" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="H9" s="2">
         <v>650100457600</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
+        <v>129</v>
+      </c>
+      <c r="K9" t="s">
+        <v>130</v>
+      </c>
+      <c r="L9" t="s">
         <v>131</v>
       </c>
-      <c r="K9" t="s">
+      <c r="M9" t="s">
         <v>132</v>
       </c>
-      <c r="L9" t="s">
+      <c r="N9" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="O9" t="s">
         <v>34</v>
       </c>
       <c r="P9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q9" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="R9" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="S9" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T9" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U9" t="s">
         <v>40</v>
       </c>
       <c r="V9" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="W9" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C10" t="s">
+        <v>139</v>
+      </c>
+      <c r="D10" t="s">
         <v>140</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="F10">
         <v>415</v>
       </c>
       <c r="G10" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="H10" s="2">
         <v>220401543563</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
+        <v>143</v>
+      </c>
+      <c r="K10" t="s">
+        <v>144</v>
+      </c>
+      <c r="L10" t="s">
         <v>145</v>
       </c>
-      <c r="K10" t="s">
+      <c r="M10" t="s">
         <v>146</v>
       </c>
-      <c r="L10" t="s">
+      <c r="N10" t="s">
         <v>147</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="O10" t="s">
         <v>34</v>
       </c>
       <c r="P10" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q10" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="R10" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S10" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T10" t="s">
-        <v>54</v>
+        <v>149</v>
       </c>
       <c r="U10" t="s">
         <v>40</v>
       </c>
       <c r="V10" t="s">
+        <v>150</v>
+      </c>
+      <c r="W10" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
+        <v>152</v>
+      </c>
+      <c r="C11" t="s">
         <v>153</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>154</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="F11">
         <v>6165</v>
       </c>
       <c r="G11" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="H11" s="2">
         <v>772825791583</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
+        <v>157</v>
+      </c>
+      <c r="K11" t="s">
         <v>158</v>
       </c>
-      <c r="K11" t="s">
+      <c r="L11" t="s">
         <v>159</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>160</v>
       </c>
-      <c r="M11" t="s">
+      <c r="N11" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="O11" t="s">
         <v>34</v>
       </c>
       <c r="P11" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q11" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="R11" t="s">
         <v>53</v>
       </c>
       <c r="S11" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T11" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="U11" t="s">
         <v>40</v>
       </c>
       <c r="V11" t="s">
+        <v>164</v>
+      </c>
+      <c r="W11" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C12" t="s">
         <v>167</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>168</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="F12">
         <v>10931</v>
       </c>
       <c r="G12" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="H12" s="2">
         <v>781801167099</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
+        <v>170</v>
+      </c>
+      <c r="K12" t="s">
         <v>171</v>
       </c>
-      <c r="K12" t="s">
+      <c r="L12" t="s">
         <v>172</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>173</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
         <v>174</v>
       </c>
-      <c r="N12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P12" t="s">
         <v>35</v>
       </c>
       <c r="Q12" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="R12" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S12" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T12" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U12" t="s">
         <v>40</v>
       </c>
       <c r="V12" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="W12" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
+        <v>178</v>
+      </c>
+      <c r="C13" t="s">
+        <v>179</v>
+      </c>
+      <c r="D13" t="s">
         <v>180</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
       <c r="F13">
         <v>9193</v>
       </c>
       <c r="G13" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H13" s="2">
         <v>519015397549</v>
       </c>
       <c r="I13" t="s">
+        <v>182</v>
+      </c>
+      <c r="J13" t="s">
+        <v>183</v>
+      </c>
+      <c r="K13" t="s">
         <v>184</v>
       </c>
-      <c r="J13" t="s">
+      <c r="L13" t="s">
         <v>185</v>
       </c>
-      <c r="K13" t="s">
+      <c r="M13" t="s">
         <v>186</v>
       </c>
-      <c r="L13" t="s">
+      <c r="N13" t="s">
         <v>187</v>
       </c>
-      <c r="M13" t="s">
+      <c r="O13" t="s">
+        <v>105</v>
+      </c>
+      <c r="P13" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q13" t="s">
         <v>188</v>
       </c>
-      <c r="N13" t="s">
+      <c r="R13" t="s">
         <v>189</v>
       </c>
-      <c r="O13" t="s">
+      <c r="S13" t="s">
+        <v>190</v>
+      </c>
+      <c r="T13" t="s">
         <v>39</v>
       </c>
-      <c r="P13" t="s">
-[...11 lines deleted...]
-      <c r="T13"/>
       <c r="U13" t="s">
         <v>40</v>
       </c>
       <c r="V13" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="W13"/>
+        <v>191</v>
+      </c>
+      <c r="W13" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>192</v>
+      </c>
+      <c r="C14" t="s">
+        <v>193</v>
+      </c>
+      <c r="D14" t="s">
+        <v>194</v>
+      </c>
+      <c r="E14" t="s">
         <v>195</v>
-      </c>
-[...7 lines deleted...]
-        <v>198</v>
       </c>
       <c r="F14">
         <v>20580</v>
       </c>
       <c r="G14" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H14" s="2">
         <v>525819487960</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
+        <v>196</v>
+      </c>
+      <c r="K14" t="s">
+        <v>197</v>
+      </c>
+      <c r="L14" t="s">
+        <v>198</v>
+      </c>
+      <c r="M14" t="s">
         <v>199</v>
       </c>
-      <c r="K14" t="s">
+      <c r="N14" t="s">
         <v>200</v>
       </c>
-      <c r="L14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O14" t="s">
-        <v>204</v>
+        <v>105</v>
       </c>
       <c r="P14" t="s">
         <v>35</v>
       </c>
       <c r="Q14" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="R14" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S14" t="s">
         <v>38</v>
       </c>
       <c r="T14" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U14" t="s">
         <v>40</v>
       </c>
       <c r="V14" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="W14"/>
+        <v>202</v>
+      </c>
+      <c r="W14" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C15" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="D15" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="E15" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="F15">
         <v>600</v>
       </c>
       <c r="G15" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="H15" s="2">
         <v>363100076559</v>
       </c>
       <c r="I15" t="s">
+        <v>208</v>
+      </c>
+      <c r="J15" t="s">
+        <v>209</v>
+      </c>
+      <c r="K15" t="s">
+        <v>210</v>
+      </c>
+      <c r="L15" t="s">
+        <v>211</v>
+      </c>
+      <c r="M15" t="s">
         <v>212</v>
       </c>
-      <c r="J15" t="s">
+      <c r="N15" t="s">
         <v>213</v>
-      </c>
-[...10 lines deleted...]
-        <v>217</v>
       </c>
       <c r="O15" t="s">
         <v>34</v>
       </c>
       <c r="P15" t="s">
         <v>35</v>
       </c>
       <c r="Q15" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="R15" t="s">
         <v>53</v>
       </c>
       <c r="S15" t="s">
         <v>38</v>
       </c>
       <c r="T15" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U15" t="s">
         <v>40</v>
       </c>
       <c r="V15"/>
-      <c r="W15"/>
+      <c r="W15" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C16" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="D16" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="E16" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="F16">
         <v>17959</v>
       </c>
       <c r="G16" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="H16" s="2">
         <v>501202596494</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
+        <v>219</v>
+      </c>
+      <c r="K16" t="s">
+        <v>220</v>
+      </c>
+      <c r="L16" t="s">
+        <v>221</v>
+      </c>
+      <c r="M16" t="s">
+        <v>222</v>
+      </c>
+      <c r="N16" t="s">
         <v>223</v>
       </c>
-      <c r="K16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O16" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P16" t="s">
         <v>35</v>
       </c>
       <c r="Q16" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="R16" t="s">
         <v>37</v>
       </c>
       <c r="S16" t="s">
         <v>38</v>
       </c>
       <c r="T16" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="U16" t="s">
         <v>40</v>
       </c>
       <c r="V16" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="W16" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C17" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="D17" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="E17" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="F17">
         <v>625</v>
       </c>
       <c r="G17" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H17" s="2">
         <v>232800177005</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
+        <v>232</v>
+      </c>
+      <c r="K17" t="s">
+        <v>233</v>
+      </c>
+      <c r="L17" t="s">
+        <v>234</v>
+      </c>
+      <c r="M17" t="s">
+        <v>235</v>
+      </c>
+      <c r="N17" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
       <c r="O17" t="s">
         <v>34</v>
       </c>
       <c r="P17" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q17" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="R17" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S17" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T17" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="U17" t="s">
         <v>40</v>
       </c>
       <c r="V17" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="W17" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C18" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D18" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="E18" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="F18">
         <v>18585</v>
       </c>
       <c r="G18" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="H18" s="2">
         <v>460303001997</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
+        <v>246</v>
+      </c>
+      <c r="K18" t="s">
+        <v>247</v>
+      </c>
+      <c r="L18" t="s">
+        <v>248</v>
+      </c>
+      <c r="M18" t="s">
+        <v>249</v>
+      </c>
+      <c r="N18" t="s">
         <v>250</v>
       </c>
-      <c r="K18" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O18" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P18" t="s">
         <v>35</v>
       </c>
       <c r="Q18" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="R18" t="s">
         <v>37</v>
       </c>
       <c r="S18" t="s">
         <v>38</v>
       </c>
       <c r="T18" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U18" t="s">
         <v>40</v>
       </c>
       <c r="V18" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="W18" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C19" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D19" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="E19" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="F19">
         <v>23984</v>
       </c>
       <c r="G19" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="H19" s="2">
         <v>781109110123</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
+        <v>259</v>
+      </c>
+      <c r="K19" t="s">
+        <v>260</v>
+      </c>
+      <c r="L19" t="s">
+        <v>261</v>
+      </c>
+      <c r="M19" t="s">
+        <v>262</v>
+      </c>
+      <c r="N19" t="s">
         <v>263</v>
-      </c>
-[...10 lines deleted...]
-        <v>267</v>
       </c>
       <c r="O19" t="s">
         <v>34</v>
       </c>
       <c r="P19" t="s">
         <v>35</v>
       </c>
       <c r="Q19" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="R19" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="S19" t="s">
         <v>38</v>
       </c>
       <c r="T19" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U19" t="s">
         <v>40</v>
       </c>
       <c r="V19"/>
-      <c r="W19"/>
+      <c r="W19" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="C20" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="D20" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="E20" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="F20">
         <v>732</v>
       </c>
       <c r="G20" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="H20" s="2">
         <v>773100357620</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
+        <v>271</v>
+      </c>
+      <c r="K20" t="s">
+        <v>272</v>
+      </c>
+      <c r="L20" t="s">
+        <v>273</v>
+      </c>
+      <c r="M20" t="s">
+        <v>274</v>
+      </c>
+      <c r="N20" t="s">
         <v>275</v>
       </c>
-      <c r="K20" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O20" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P20" t="s">
         <v>35</v>
       </c>
       <c r="Q20" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="R20" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="S20" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T20" t="s">
-        <v>54</v>
+        <v>278</v>
       </c>
       <c r="U20" t="s">
         <v>40</v>
       </c>
       <c r="V20" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="W20" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
+        <v>281</v>
+      </c>
+      <c r="C21" t="s">
+        <v>282</v>
+      </c>
+      <c r="D21" t="s">
+        <v>283</v>
+      </c>
+      <c r="E21" t="s">
         <v>284</v>
-      </c>
-[...7 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F21">
         <v>14119</v>
       </c>
       <c r="G21" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="H21" s="2">
         <v>745011454641</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
+        <v>286</v>
+      </c>
+      <c r="K21" t="s">
+        <v>287</v>
+      </c>
+      <c r="L21" t="s">
+        <v>288</v>
+      </c>
+      <c r="M21" t="s">
         <v>289</v>
       </c>
-      <c r="K21" t="s">
+      <c r="N21" t="s">
         <v>290</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
       <c r="O21" t="s">
         <v>34</v>
       </c>
       <c r="P21" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q21" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="R21" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="S21" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T21" t="s">
-        <v>54</v>
+        <v>292</v>
       </c>
       <c r="U21" t="s">
         <v>40</v>
       </c>
       <c r="V21" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="W21" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
+        <v>295</v>
+      </c>
+      <c r="C22" t="s">
+        <v>296</v>
+      </c>
+      <c r="D22" t="s">
         <v>297</v>
       </c>
-      <c r="C22" t="s">
+      <c r="E22" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
       <c r="F22">
         <v>23156</v>
       </c>
       <c r="G22" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="H22" s="2">
         <v>390407096887</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
+        <v>300</v>
+      </c>
+      <c r="K22" t="s">
+        <v>301</v>
+      </c>
+      <c r="L22" t="s">
         <v>302</v>
       </c>
-      <c r="K22" t="s">
+      <c r="M22" t="s">
         <v>303</v>
       </c>
-      <c r="L22" t="s">
+      <c r="N22" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
       <c r="O22" t="s">
         <v>34</v>
       </c>
       <c r="P22" t="s">
         <v>35</v>
       </c>
       <c r="Q22" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="R22" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="S22" t="s">
         <v>38</v>
       </c>
       <c r="T22" t="s">
-        <v>39</v>
+        <v>307</v>
       </c>
       <c r="U22" t="s">
         <v>40</v>
       </c>
       <c r="V22"/>
       <c r="W22" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
+        <v>309</v>
+      </c>
+      <c r="C23" t="s">
         <v>310</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>311</v>
       </c>
-      <c r="D23" t="s">
+      <c r="E23" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F23">
         <v>10359</v>
       </c>
       <c r="G23" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="H23" s="2">
         <v>420302701239</v>
       </c>
       <c r="I23" t="s">
+        <v>314</v>
+      </c>
+      <c r="J23" t="s">
         <v>315</v>
       </c>
-      <c r="J23" t="s">
+      <c r="K23" t="s">
         <v>316</v>
       </c>
-      <c r="K23" t="s">
+      <c r="L23" t="s">
         <v>317</v>
       </c>
-      <c r="L23" t="s">
+      <c r="M23" t="s">
         <v>318</v>
       </c>
-      <c r="M23" t="s">
+      <c r="N23" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="O23" t="s">
         <v>34</v>
       </c>
       <c r="P23" t="s">
         <v>35</v>
       </c>
       <c r="Q23" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="R23" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S23" t="s">
         <v>38</v>
       </c>
       <c r="T23" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U23" t="s">
         <v>40</v>
       </c>
-      <c r="V23"/>
-      <c r="W23"/>
+      <c r="V23" t="s">
+        <v>321</v>
+      </c>
+      <c r="W23" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>322</v>
       </c>
       <c r="C24" t="s">
         <v>323</v>
       </c>
       <c r="D24" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="E24" t="s">
         <v>324</v>
       </c>
       <c r="F24">
         <v>15410</v>
       </c>
       <c r="G24" t="s">
         <v>325</v>
       </c>
       <c r="H24" s="2">
         <v>780626955134</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>326</v>
       </c>
       <c r="K24" t="s">
         <v>327</v>
       </c>
       <c r="L24" t="s">
         <v>328</v>
       </c>
       <c r="M24" t="s">
         <v>329</v>
       </c>
       <c r="N24" t="s">
         <v>330</v>
       </c>
       <c r="O24" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P24" t="s">
         <v>35</v>
       </c>
       <c r="Q24" t="s">
         <v>331</v>
       </c>
       <c r="R24" t="s">
         <v>53</v>
       </c>
       <c r="S24" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T24" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U24" t="s">
         <v>40</v>
       </c>
       <c r="V24" t="s">
         <v>332</v>
       </c>
       <c r="W24" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>334</v>
       </c>
       <c r="C25" t="s">
         <v>335</v>
       </c>
       <c r="D25" t="s">
         <v>336</v>
       </c>
       <c r="E25" t="s">
@@ -17030,682 +18043,686 @@
       <c r="J25" t="s">
         <v>340</v>
       </c>
       <c r="K25" t="s">
         <v>341</v>
       </c>
       <c r="L25" t="s">
         <v>342</v>
       </c>
       <c r="M25" t="s">
         <v>343</v>
       </c>
       <c r="N25" t="s">
         <v>344</v>
       </c>
       <c r="O25" t="s">
         <v>34</v>
       </c>
       <c r="P25" t="s">
         <v>35</v>
       </c>
       <c r="Q25" t="s">
         <v>345</v>
       </c>
       <c r="R25" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S25" t="s">
         <v>38</v>
       </c>
       <c r="T25" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U25" t="s">
         <v>40</v>
       </c>
       <c r="V25"/>
-      <c r="W25"/>
+      <c r="W25" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
         <v>346</v>
       </c>
       <c r="C26" t="s">
         <v>347</v>
       </c>
       <c r="D26" t="s">
         <v>348</v>
       </c>
       <c r="E26" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F26">
         <v>6878</v>
       </c>
       <c r="G26" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="H26" s="2">
         <v>227700182903</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="K26" t="s">
         <v>349</v>
       </c>
       <c r="L26" t="s">
         <v>350</v>
       </c>
       <c r="M26" t="s">
         <v>351</v>
       </c>
       <c r="N26" t="s">
         <v>352</v>
       </c>
       <c r="O26" t="s">
         <v>34</v>
       </c>
       <c r="P26" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q26" t="s">
         <v>353</v>
       </c>
       <c r="R26" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S26" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T26" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U26" t="s">
         <v>40</v>
       </c>
       <c r="V26" t="s">
         <v>354</v>
       </c>
       <c r="W26" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>356</v>
       </c>
       <c r="C27" t="s">
         <v>357</v>
       </c>
       <c r="D27" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="E27" t="s">
         <v>358</v>
       </c>
       <c r="F27">
         <v>859</v>
       </c>
       <c r="G27" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="H27" s="2">
         <v>780100382106</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
         <v>359</v>
       </c>
       <c r="K27" t="s">
         <v>360</v>
       </c>
       <c r="L27" t="s">
         <v>361</v>
       </c>
       <c r="M27" t="s">
         <v>362</v>
       </c>
       <c r="N27" t="s">
         <v>363</v>
       </c>
       <c r="O27" t="s">
         <v>34</v>
       </c>
       <c r="P27" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q27" t="s">
         <v>364</v>
       </c>
       <c r="R27" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="S27" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T27" t="s">
-        <v>365</v>
+        <v>39</v>
       </c>
       <c r="U27" t="s">
         <v>40</v>
       </c>
       <c r="V27" t="s">
+        <v>365</v>
+      </c>
+      <c r="W27" t="s">
         <v>366</v>
-      </c>
-[...1 lines deleted...]
-        <v>367</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
+        <v>367</v>
+      </c>
+      <c r="C28" t="s">
         <v>368</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>369</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="F28">
         <v>15589</v>
       </c>
       <c r="G28" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="H28" s="2">
         <v>666005176324</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
+        <v>372</v>
+      </c>
+      <c r="K28" t="s">
         <v>373</v>
       </c>
-      <c r="K28" t="s">
+      <c r="L28" t="s">
         <v>374</v>
       </c>
-      <c r="L28" t="s">
+      <c r="M28" t="s">
         <v>375</v>
       </c>
-      <c r="M28" t="s">
+      <c r="N28" t="s">
         <v>376</v>
       </c>
-      <c r="N28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O28" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P28" t="s">
         <v>35</v>
       </c>
       <c r="Q28" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="R28" t="s">
         <v>53</v>
       </c>
       <c r="S28" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T28" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U28" t="s">
         <v>40</v>
       </c>
       <c r="V28" t="s">
+        <v>378</v>
+      </c>
+      <c r="W28" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
+        <v>380</v>
+      </c>
+      <c r="C29" t="s">
         <v>381</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>73</v>
+      </c>
+      <c r="E29" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F29">
         <v>11156</v>
       </c>
       <c r="G29" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="H29" s="2">
         <v>110110211772</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
+        <v>384</v>
+      </c>
+      <c r="K29" t="s">
         <v>385</v>
       </c>
-      <c r="K29" t="s">
+      <c r="L29" t="s">
         <v>386</v>
       </c>
-      <c r="L29" t="s">
+      <c r="M29" t="s">
         <v>387</v>
       </c>
-      <c r="M29" t="s">
+      <c r="N29" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="O29" t="s">
         <v>34</v>
       </c>
       <c r="P29" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q29" t="s">
+        <v>389</v>
+      </c>
+      <c r="R29" t="s">
+        <v>53</v>
+      </c>
+      <c r="S29" t="s">
+        <v>107</v>
+      </c>
+      <c r="T29" t="s">
         <v>390</v>
-      </c>
-[...7 lines deleted...]
-        <v>391</v>
       </c>
       <c r="U29" t="s">
         <v>40</v>
       </c>
       <c r="V29" t="s">
+        <v>391</v>
+      </c>
+      <c r="W29" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
+        <v>393</v>
+      </c>
+      <c r="C30" t="s">
         <v>394</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>395</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="F30">
         <v>19152</v>
       </c>
       <c r="G30" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="H30" s="2">
         <v>780258965966</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
+        <v>398</v>
+      </c>
+      <c r="K30" t="s">
         <v>399</v>
       </c>
-      <c r="K30" t="s">
+      <c r="L30" t="s">
         <v>400</v>
       </c>
-      <c r="L30" t="s">
+      <c r="M30" t="s">
         <v>401</v>
       </c>
-      <c r="M30" t="s">
+      <c r="N30" t="s">
         <v>402</v>
       </c>
-      <c r="N30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O30" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P30" t="s">
         <v>35</v>
       </c>
       <c r="Q30" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="R30" t="s">
         <v>53</v>
       </c>
       <c r="S30" t="s">
         <v>38</v>
       </c>
       <c r="T30" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U30" t="s">
         <v>40</v>
       </c>
       <c r="V30" t="s">
+        <v>404</v>
+      </c>
+      <c r="W30" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
+        <v>406</v>
+      </c>
+      <c r="C31" t="s">
         <v>407</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>194</v>
+      </c>
+      <c r="E31" t="s">
         <v>408</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F31">
         <v>22397</v>
       </c>
       <c r="G31" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="H31" s="2">
         <v>526221268540</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
+        <v>410</v>
+      </c>
+      <c r="K31" t="s">
         <v>411</v>
       </c>
-      <c r="K31" t="s">
+      <c r="L31" t="s">
         <v>412</v>
       </c>
-      <c r="L31" t="s">
+      <c r="M31" t="s">
         <v>413</v>
       </c>
-      <c r="M31" t="s">
+      <c r="N31" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="O31" t="s">
         <v>34</v>
       </c>
       <c r="P31" t="s">
         <v>35</v>
       </c>
       <c r="Q31" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="R31" t="s">
         <v>53</v>
       </c>
       <c r="S31" t="s">
         <v>38</v>
       </c>
       <c r="T31" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U31" t="s">
         <v>40</v>
       </c>
       <c r="V31" t="s">
-        <v>417</v>
-[...1 lines deleted...]
-      <c r="W31"/>
+        <v>416</v>
+      </c>
+      <c r="W31" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
+        <v>417</v>
+      </c>
+      <c r="C32" t="s">
         <v>418</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>419</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="F32">
         <v>17909</v>
       </c>
       <c r="G32" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="H32" s="2">
         <v>352816291358</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
+        <v>422</v>
+      </c>
+      <c r="K32" t="s">
         <v>423</v>
       </c>
-      <c r="K32" t="s">
+      <c r="L32" t="s">
         <v>424</v>
       </c>
-      <c r="L32" t="s">
+      <c r="M32" t="s">
         <v>425</v>
       </c>
-      <c r="M32" t="s">
+      <c r="N32" t="s">
         <v>426</v>
       </c>
-      <c r="N32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O32" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P32" t="s">
         <v>35</v>
       </c>
       <c r="Q32" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="R32" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="S32" t="s">
         <v>38</v>
       </c>
       <c r="T32" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U32" t="s">
         <v>40</v>
       </c>
       <c r="V32" t="s">
+        <v>428</v>
+      </c>
+      <c r="W32" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>430</v>
+      </c>
+      <c r="C33" t="s">
         <v>431</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>194</v>
+      </c>
+      <c r="E33" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>433</v>
       </c>
       <c r="F33">
         <v>8712</v>
       </c>
       <c r="G33" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="H33" s="2">
         <v>525820264278</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
+        <v>434</v>
+      </c>
+      <c r="K33" t="s">
         <v>435</v>
       </c>
-      <c r="K33" t="s">
+      <c r="L33" t="s">
         <v>436</v>
       </c>
-      <c r="L33" t="s">
+      <c r="M33" t="s">
+        <v>235</v>
+      </c>
+      <c r="N33" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>438</v>
       </c>
       <c r="O33" t="s">
         <v>34</v>
       </c>
       <c r="P33" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q33" t="s">
+        <v>438</v>
+      </c>
+      <c r="R33" t="s">
+        <v>53</v>
+      </c>
+      <c r="S33" t="s">
+        <v>107</v>
+      </c>
+      <c r="T33" t="s">
         <v>439</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
       <c r="U33" t="s">
         <v>40</v>
       </c>
       <c r="V33" t="s">
         <v>440</v>
       </c>
       <c r="W33" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>442</v>
       </c>
       <c r="C34" t="s">
         <v>443</v>
       </c>
       <c r="D34" t="s">
         <v>444</v>
       </c>
       <c r="E34" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="F34">
         <v>18586</v>
       </c>
       <c r="G34" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="H34" s="2">
         <v>420540768626</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>445</v>
       </c>
       <c r="K34" t="s">
         <v>446</v>
       </c>
       <c r="L34" t="s">
         <v>447</v>
       </c>
       <c r="M34" t="s">
         <v>448</v>
       </c>
       <c r="N34" t="s">
         <v>449</v>
       </c>
       <c r="O34" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P34" t="s">
         <v>35</v>
       </c>
       <c r="Q34" t="s">
         <v>450</v>
       </c>
       <c r="R34" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="S34" t="s">
         <v>38</v>
       </c>
       <c r="T34" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U34" t="s">
         <v>40</v>
       </c>
       <c r="V34" t="s">
         <v>451</v>
       </c>
       <c r="W34" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>453</v>
       </c>
       <c r="C35" t="s">
         <v>454</v>
       </c>
       <c r="D35" t="s">
         <v>455</v>
       </c>
       <c r="E35" t="s">
@@ -17717,66 +18734,66 @@
       <c r="G35" t="s">
         <v>325</v>
       </c>
       <c r="H35" s="2">
         <v>616201699061</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>457</v>
       </c>
       <c r="K35" t="s">
         <v>458</v>
       </c>
       <c r="L35" t="s">
         <v>459</v>
       </c>
       <c r="M35" t="s">
         <v>460</v>
       </c>
       <c r="N35" t="s">
         <v>461</v>
       </c>
       <c r="O35" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="P35" t="s">
         <v>35</v>
       </c>
       <c r="Q35" t="s">
         <v>462</v>
       </c>
       <c r="R35" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="S35" t="s">
         <v>38</v>
       </c>
       <c r="T35" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U35" t="s">
         <v>40</v>
       </c>
       <c r="V35" t="s">
         <v>463</v>
       </c>
       <c r="W35" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>465</v>
       </c>
       <c r="C36" t="s">
         <v>466</v>
       </c>
       <c r="D36" t="s">
         <v>467</v>
       </c>
       <c r="E36" t="s">
@@ -17788,12679 +18805,12838 @@
       <c r="G36" t="s">
         <v>469</v>
       </c>
       <c r="H36" s="2">
         <v>540428320639</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>470</v>
       </c>
       <c r="K36" t="s">
         <v>471</v>
       </c>
       <c r="L36" t="s">
         <v>472</v>
       </c>
       <c r="M36" t="s">
         <v>473</v>
       </c>
       <c r="N36" t="s">
         <v>474</v>
       </c>
       <c r="O36" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P36" t="s">
         <v>35</v>
       </c>
       <c r="Q36" t="s">
         <v>475</v>
       </c>
       <c r="R36" t="s">
         <v>53</v>
       </c>
       <c r="S36" t="s">
         <v>38</v>
       </c>
       <c r="T36" t="s">
-        <v>54</v>
+        <v>476</v>
       </c>
       <c r="U36" t="s">
         <v>40</v>
       </c>
       <c r="V36" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="W36" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C37" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="D37" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="E37" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="F37">
-        <v>20546</v>
+        <v>24371</v>
       </c>
       <c r="G37" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="H37" s="2">
-        <v>101700792765</v>
+        <v>402915392164</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="K37" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="L37" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="M37" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="N37" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="O37" t="s">
         <v>34</v>
       </c>
       <c r="P37" t="s">
         <v>35</v>
       </c>
       <c r="Q37" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="R37" t="s">
-        <v>489</v>
+        <v>277</v>
       </c>
       <c r="S37" t="s">
         <v>38</v>
       </c>
       <c r="T37" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U37" t="s">
         <v>40</v>
       </c>
-      <c r="V37" t="s">
-[...2 lines deleted...]
-      <c r="W37"/>
+      <c r="V37"/>
+      <c r="W37" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>490</v>
+      </c>
+      <c r="C38" t="s">
         <v>491</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>492</v>
       </c>
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>493</v>
       </c>
-      <c r="E38" t="s">
+      <c r="F38">
+        <v>20546</v>
+      </c>
+      <c r="G38" t="s">
         <v>494</v>
       </c>
-      <c r="F38">
-[...4 lines deleted...]
-      </c>
       <c r="H38" s="2">
-        <v>772375645205</v>
+        <v>101700792765</v>
       </c>
       <c r="I38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J38" t="s">
         <v>495</v>
       </c>
-      <c r="J38" t="s">
+      <c r="K38" t="s">
         <v>496</v>
       </c>
-      <c r="K38" t="s">
+      <c r="L38" t="s">
         <v>497</v>
       </c>
-      <c r="L38" t="s">
+      <c r="M38" t="s">
         <v>498</v>
       </c>
-      <c r="M38" t="s">
+      <c r="N38" t="s">
         <v>499</v>
       </c>
-      <c r="N38" t="s">
+      <c r="O38" t="s">
+        <v>34</v>
+      </c>
+      <c r="P38" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q38" t="s">
         <v>500</v>
       </c>
-      <c r="O38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R38" t="s">
-        <v>308</v>
+        <v>53</v>
       </c>
       <c r="S38" t="s">
         <v>38</v>
       </c>
       <c r="T38" t="s">
         <v>39</v>
       </c>
       <c r="U38" t="s">
         <v>40</v>
       </c>
       <c r="V38" t="s">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="W38"/>
+        <v>501</v>
+      </c>
+      <c r="W38" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
+        <v>502</v>
+      </c>
+      <c r="C39" t="s">
         <v>503</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>504</v>
       </c>
-      <c r="D39" t="s">
+      <c r="E39" t="s">
         <v>505</v>
       </c>
-      <c r="E39" t="s">
+      <c r="F39">
+        <v>13997</v>
+      </c>
+      <c r="G39" t="s">
+        <v>87</v>
+      </c>
+      <c r="H39" s="2">
+        <v>772375645205</v>
+      </c>
+      <c r="I39" t="s">
         <v>506</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>507</v>
       </c>
       <c r="K39" t="s">
         <v>508</v>
       </c>
       <c r="L39" t="s">
         <v>509</v>
       </c>
       <c r="M39" t="s">
         <v>510</v>
       </c>
       <c r="N39" t="s">
         <v>511</v>
       </c>
       <c r="O39" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P39" t="s">
         <v>35</v>
       </c>
       <c r="Q39" t="s">
         <v>512</v>
       </c>
       <c r="R39" t="s">
-        <v>53</v>
+        <v>306</v>
       </c>
       <c r="S39" t="s">
         <v>38</v>
       </c>
       <c r="T39" t="s">
-        <v>54</v>
+        <v>307</v>
       </c>
       <c r="U39" t="s">
         <v>40</v>
       </c>
-      <c r="V39"/>
-      <c r="W39"/>
+      <c r="V39" t="s">
+        <v>513</v>
+      </c>
+      <c r="W39" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="C40" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="D40" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E40" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F40">
-        <v>16290</v>
+        <v>24019</v>
       </c>
       <c r="G40" t="s">
-        <v>100</v>
+        <v>299</v>
       </c>
       <c r="H40" s="2">
-        <v>190302421372</v>
+        <v>263605639970</v>
       </c>
       <c r="I40" t="s">
-        <v>517</v>
+        <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>518</v>
       </c>
       <c r="K40" t="s">
         <v>519</v>
       </c>
       <c r="L40" t="s">
         <v>520</v>
       </c>
       <c r="M40" t="s">
         <v>521</v>
       </c>
       <c r="N40" t="s">
         <v>522</v>
       </c>
       <c r="O40" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="P40" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="Q40" t="s">
         <v>523</v>
       </c>
       <c r="R40" t="s">
-        <v>192</v>
+        <v>53</v>
       </c>
       <c r="S40" t="s">
         <v>38</v>
       </c>
-      <c r="T40"/>
+      <c r="T40" t="s">
+        <v>39</v>
+      </c>
       <c r="U40" t="s">
         <v>40</v>
       </c>
       <c r="V40"/>
-      <c r="W40"/>
+      <c r="W40" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>524</v>
       </c>
       <c r="C41" t="s">
         <v>525</v>
       </c>
       <c r="D41" t="s">
         <v>526</v>
       </c>
       <c r="E41" t="s">
         <v>527</v>
       </c>
       <c r="F41">
-        <v>15421</v>
+        <v>16290</v>
       </c>
       <c r="G41" t="s">
+        <v>99</v>
+      </c>
+      <c r="H41" s="2">
+        <v>190302421372</v>
+      </c>
+      <c r="I41" t="s">
         <v>528</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>529</v>
       </c>
       <c r="K41" t="s">
         <v>530</v>
       </c>
       <c r="L41" t="s">
         <v>531</v>
       </c>
       <c r="M41" t="s">
         <v>532</v>
       </c>
       <c r="N41" t="s">
         <v>533</v>
       </c>
       <c r="O41" t="s">
-        <v>176</v>
+        <v>65</v>
       </c>
       <c r="P41" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="Q41" t="s">
         <v>534</v>
       </c>
       <c r="R41" t="s">
-        <v>269</v>
+        <v>189</v>
       </c>
       <c r="S41" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T41" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U41" t="s">
         <v>40</v>
       </c>
-      <c r="V41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V41"/>
       <c r="W41" t="s">
-        <v>536</v>
+        <v>39</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
+        <v>535</v>
+      </c>
+      <c r="C42" t="s">
+        <v>536</v>
+      </c>
+      <c r="D42" t="s">
         <v>537</v>
       </c>
-      <c r="C42" t="s">
+      <c r="E42" t="s">
         <v>538</v>
       </c>
-      <c r="D42" t="s">
+      <c r="F42">
+        <v>15421</v>
+      </c>
+      <c r="G42" t="s">
         <v>539</v>
       </c>
-      <c r="E42" t="s">
+      <c r="H42" s="2">
+        <v>331500562085</v>
+      </c>
+      <c r="I42" t="s">
+        <v>28</v>
+      </c>
+      <c r="J42" t="s">
         <v>540</v>
       </c>
-      <c r="F42">
-[...9 lines deleted...]
-      <c r="J42" t="s">
+      <c r="K42" t="s">
         <v>541</v>
       </c>
-      <c r="K42" t="s">
+      <c r="L42" t="s">
         <v>542</v>
       </c>
-      <c r="L42" t="s">
+      <c r="M42" t="s">
         <v>543</v>
       </c>
-      <c r="M42" t="s">
+      <c r="N42" t="s">
         <v>544</v>
       </c>
-      <c r="N42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O42" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P42" t="s">
         <v>35</v>
       </c>
       <c r="Q42" t="s">
+        <v>545</v>
+      </c>
+      <c r="R42" t="s">
+        <v>265</v>
+      </c>
+      <c r="S42" t="s">
+        <v>107</v>
+      </c>
+      <c r="T42" t="s">
         <v>546</v>
-      </c>
-[...7 lines deleted...]
-        <v>547</v>
       </c>
       <c r="U42" t="s">
         <v>40</v>
       </c>
       <c r="V42" t="s">
+        <v>547</v>
+      </c>
+      <c r="W42" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
+        <v>549</v>
+      </c>
+      <c r="C43" t="s">
         <v>550</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>551</v>
       </c>
-      <c r="D43" t="s">
+      <c r="E43" t="s">
         <v>552</v>
       </c>
-      <c r="E43" t="s">
+      <c r="F43">
+        <v>10441</v>
+      </c>
+      <c r="G43" t="s">
+        <v>313</v>
+      </c>
+      <c r="H43" s="2">
+        <v>550714754030</v>
+      </c>
+      <c r="I43" t="s">
         <v>553</v>
       </c>
-      <c r="F43">
-[...2 lines deleted...]
-      <c r="G43" t="s">
+      <c r="J43" t="s">
         <v>554</v>
       </c>
-      <c r="H43" s="2">
-[...5 lines deleted...]
-      <c r="J43" t="s">
+      <c r="K43" t="s">
         <v>555</v>
       </c>
-      <c r="K43" t="s">
+      <c r="L43" t="s">
         <v>556</v>
       </c>
-      <c r="L43" t="s">
+      <c r="M43" t="s">
         <v>557</v>
       </c>
-      <c r="M43" t="s">
+      <c r="N43" t="s">
         <v>558</v>
       </c>
-      <c r="N43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O43" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="P43" t="s">
         <v>35</v>
       </c>
       <c r="Q43" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="R43" t="s">
-        <v>269</v>
+        <v>53</v>
       </c>
       <c r="S43" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T43" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U43" t="s">
         <v>40</v>
       </c>
-      <c r="V43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V43"/>
       <c r="W43" t="s">
-        <v>562</v>
+        <v>39</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
+        <v>560</v>
+      </c>
+      <c r="C44" t="s">
+        <v>561</v>
+      </c>
+      <c r="D44" t="s">
+        <v>562</v>
+      </c>
+      <c r="E44" t="s">
         <v>563</v>
       </c>
-      <c r="C44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F44">
-        <v>8597</v>
+        <v>7282</v>
       </c>
       <c r="G44" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>567</v>
+        <v>285</v>
+      </c>
+      <c r="H44" s="2">
+        <v>563901001529</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
+        <v>564</v>
+      </c>
+      <c r="K44" t="s">
+        <v>565</v>
+      </c>
+      <c r="L44" t="s">
+        <v>566</v>
+      </c>
+      <c r="M44" t="s">
+        <v>567</v>
+      </c>
+      <c r="N44" t="s">
         <v>568</v>
       </c>
-      <c r="K44" t="s">
+      <c r="O44" t="s">
+        <v>105</v>
+      </c>
+      <c r="P44" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q44" t="s">
         <v>569</v>
-      </c>
-[...16 lines deleted...]
-        <v>573</v>
       </c>
       <c r="R44" t="s">
         <v>53</v>
       </c>
       <c r="S44" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T44" t="s">
-        <v>54</v>
+        <v>570</v>
       </c>
       <c r="U44" t="s">
         <v>40</v>
       </c>
       <c r="V44" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="W44" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
+        <v>573</v>
+      </c>
+      <c r="C45" t="s">
+        <v>574</v>
+      </c>
+      <c r="D45" t="s">
+        <v>575</v>
+      </c>
+      <c r="E45" t="s">
         <v>576</v>
       </c>
-      <c r="C45" t="s">
+      <c r="F45">
+        <v>15331</v>
+      </c>
+      <c r="G45" t="s">
         <v>577</v>
       </c>
-      <c r="D45" t="s">
+      <c r="H45" s="2">
+        <v>352503167426</v>
+      </c>
+      <c r="I45" t="s">
+        <v>28</v>
+      </c>
+      <c r="J45" t="s">
         <v>578</v>
       </c>
-      <c r="E45" t="s">
+      <c r="K45" t="s">
         <v>579</v>
       </c>
-      <c r="F45">
-[...9 lines deleted...]
-      <c r="J45" t="s">
+      <c r="L45" t="s">
         <v>580</v>
       </c>
-      <c r="K45" t="s">
+      <c r="M45" t="s">
         <v>581</v>
       </c>
-      <c r="L45" t="s">
+      <c r="N45" t="s">
         <v>582</v>
       </c>
-      <c r="M45" t="s">
+      <c r="O45" t="s">
+        <v>105</v>
+      </c>
+      <c r="P45" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q45" t="s">
         <v>583</v>
       </c>
-      <c r="N45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="R45" t="s">
-        <v>37</v>
+        <v>265</v>
       </c>
       <c r="S45" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T45" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U45" t="s">
         <v>40</v>
       </c>
       <c r="V45" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="W45" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
+        <v>586</v>
+      </c>
+      <c r="C46" t="s">
+        <v>587</v>
+      </c>
+      <c r="D46" t="s">
         <v>588</v>
       </c>
-      <c r="C46" t="s">
+      <c r="E46" t="s">
         <v>589</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46" t="s">
+      <c r="F46">
+        <v>8597</v>
+      </c>
+      <c r="G46" t="s">
+        <v>421</v>
+      </c>
+      <c r="H46" s="2" t="s">
         <v>590</v>
-      </c>
-[...7 lines deleted...]
-        <v>110114019727</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
         <v>591</v>
       </c>
       <c r="K46" t="s">
         <v>592</v>
       </c>
       <c r="L46" t="s">
         <v>593</v>
       </c>
       <c r="M46" t="s">
         <v>594</v>
       </c>
       <c r="N46" t="s">
         <v>595</v>
       </c>
       <c r="O46" t="s">
         <v>34</v>
       </c>
       <c r="P46" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q46" t="s">
         <v>596</v>
       </c>
       <c r="R46" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S46" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T46" t="s">
         <v>597</v>
       </c>
       <c r="U46" t="s">
         <v>40</v>
       </c>
       <c r="V46" t="s">
         <v>598</v>
       </c>
       <c r="W46" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>600</v>
       </c>
       <c r="C47" t="s">
         <v>601</v>
       </c>
       <c r="D47" t="s">
         <v>602</v>
       </c>
       <c r="E47" t="s">
         <v>603</v>
       </c>
       <c r="F47">
-        <v>1609</v>
+        <v>1488</v>
       </c>
       <c r="G47" t="s">
-        <v>604</v>
+        <v>285</v>
       </c>
       <c r="H47" s="2">
-        <v>292700627516</v>
+        <v>110300824008</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
+        <v>604</v>
+      </c>
+      <c r="K47" t="s">
         <v>605</v>
       </c>
-      <c r="K47" t="s">
+      <c r="L47" t="s">
         <v>606</v>
       </c>
-      <c r="L47" t="s">
+      <c r="M47" t="s">
         <v>607</v>
       </c>
-      <c r="M47" t="s">
+      <c r="N47" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
       <c r="O47" t="s">
         <v>34</v>
       </c>
       <c r="P47" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q47" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="R47" t="s">
         <v>37</v>
       </c>
       <c r="S47" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T47" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U47" t="s">
         <v>40</v>
       </c>
       <c r="V47" t="s">
+        <v>610</v>
+      </c>
+      <c r="W47" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
+        <v>612</v>
+      </c>
+      <c r="C48" t="s">
         <v>613</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
+        <v>73</v>
+      </c>
+      <c r="E48" t="s">
         <v>614</v>
       </c>
-      <c r="D48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F48">
-        <v>12732</v>
+        <v>13261</v>
       </c>
       <c r="G48" t="s">
-        <v>617</v>
+        <v>469</v>
       </c>
       <c r="H48" s="2">
-        <v>745302797837</v>
+        <v>110114019727</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
+        <v>615</v>
+      </c>
+      <c r="K48" t="s">
+        <v>616</v>
+      </c>
+      <c r="L48" t="s">
+        <v>617</v>
+      </c>
+      <c r="M48" t="s">
         <v>618</v>
       </c>
-      <c r="K48" t="s">
+      <c r="N48" t="s">
         <v>619</v>
       </c>
-      <c r="L48" t="s">
+      <c r="O48" t="s">
+        <v>34</v>
+      </c>
+      <c r="P48" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q48" t="s">
         <v>620</v>
       </c>
-      <c r="M48" t="s">
+      <c r="R48" t="s">
+        <v>53</v>
+      </c>
+      <c r="S48" t="s">
+        <v>107</v>
+      </c>
+      <c r="T48" t="s">
         <v>621</v>
-      </c>
-[...19 lines deleted...]
-        <v>54</v>
       </c>
       <c r="U48" t="s">
         <v>40</v>
       </c>
       <c r="V48" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="W48" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
+        <v>624</v>
+      </c>
+      <c r="C49" t="s">
+        <v>625</v>
+      </c>
+      <c r="D49" t="s">
         <v>626</v>
       </c>
-      <c r="C49" t="s">
+      <c r="E49" t="s">
         <v>627</v>
       </c>
-      <c r="D49" t="s">
+      <c r="F49">
+        <v>1609</v>
+      </c>
+      <c r="G49" t="s">
         <v>628</v>
       </c>
-      <c r="E49" t="s">
+      <c r="H49" s="2">
+        <v>292700627516</v>
+      </c>
+      <c r="I49"/>
+      <c r="J49" t="s">
         <v>629</v>
       </c>
-      <c r="F49">
-[...2 lines deleted...]
-      <c r="G49" t="s">
+      <c r="K49" t="s">
         <v>630</v>
       </c>
-      <c r="H49" s="2">
-[...5 lines deleted...]
-      <c r="J49" t="s">
+      <c r="L49" t="s">
         <v>631</v>
       </c>
-      <c r="K49" t="s">
+      <c r="M49" t="s">
         <v>632</v>
       </c>
-      <c r="L49" t="s">
+      <c r="N49" t="s">
         <v>633</v>
-      </c>
-[...4 lines deleted...]
-        <v>635</v>
       </c>
       <c r="O49" t="s">
         <v>34</v>
       </c>
       <c r="P49" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="Q49" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="R49" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S49" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T49" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U49" t="s">
         <v>40</v>
       </c>
-      <c r="V49"/>
+      <c r="V49" t="s">
+        <v>635</v>
+      </c>
       <c r="W49" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
+        <v>637</v>
+      </c>
+      <c r="C50" t="s">
         <v>638</v>
       </c>
-      <c r="C50" t="s">
+      <c r="D50" t="s">
         <v>639</v>
       </c>
-      <c r="D50" t="s">
+      <c r="E50" t="s">
         <v>640</v>
       </c>
-      <c r="E50" t="s">
+      <c r="F50">
+        <v>12732</v>
+      </c>
+      <c r="G50" t="s">
         <v>641</v>
       </c>
-      <c r="F50">
-[...4 lines deleted...]
-      </c>
       <c r="H50" s="2">
-        <v>645503992320</v>
-[...3 lines deleted...]
-      </c>
+        <v>745302797837</v>
+      </c>
+      <c r="I50"/>
       <c r="J50" t="s">
         <v>642</v>
       </c>
       <c r="K50" t="s">
         <v>643</v>
       </c>
       <c r="L50" t="s">
         <v>644</v>
       </c>
       <c r="M50" t="s">
         <v>645</v>
       </c>
       <c r="N50" t="s">
         <v>646</v>
       </c>
       <c r="O50" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P50" t="s">
         <v>35</v>
       </c>
       <c r="Q50" t="s">
         <v>647</v>
       </c>
       <c r="R50" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S50" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T50" t="s">
-        <v>54</v>
+        <v>648</v>
       </c>
       <c r="U50" t="s">
         <v>40</v>
       </c>
-      <c r="V50"/>
-      <c r="W50"/>
+      <c r="V50" t="s">
+        <v>649</v>
+      </c>
+      <c r="W50" t="s">
+        <v>650</v>
+      </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="C51" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="D51" t="s">
-        <v>299</v>
+        <v>653</v>
       </c>
       <c r="E51" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="F51">
-        <v>13643</v>
+        <v>22876</v>
       </c>
       <c r="G51" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="H51" s="2">
-        <v>645503795643</v>
-[...1 lines deleted...]
-      <c r="I51"/>
+        <v>381298237410</v>
+      </c>
+      <c r="I51" t="s">
+        <v>28</v>
+      </c>
       <c r="J51" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
       <c r="K51" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="L51" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="M51" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="N51" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="O51" t="s">
         <v>34</v>
       </c>
       <c r="P51" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="Q51" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="R51" t="s">
-        <v>658</v>
+        <v>53</v>
       </c>
       <c r="S51" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T51" t="s">
-        <v>659</v>
+        <v>39</v>
       </c>
       <c r="U51" t="s">
         <v>40</v>
       </c>
-      <c r="V51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V51"/>
       <c r="W51" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="C52" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D52" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="E52" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="F52">
-        <v>20481</v>
+        <v>23983</v>
       </c>
       <c r="G52" t="s">
-        <v>384</v>
+        <v>27</v>
       </c>
       <c r="H52" s="2">
-        <v>165034301415</v>
+        <v>645503992320</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="K52" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="L52" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="M52" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="N52" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="O52" t="s">
         <v>34</v>
       </c>
       <c r="P52" t="s">
         <v>35</v>
       </c>
       <c r="Q52" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="R52" t="s">
         <v>37</v>
       </c>
       <c r="S52" t="s">
         <v>38</v>
       </c>
       <c r="T52" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U52" t="s">
         <v>40</v>
       </c>
-      <c r="V52" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V52"/>
+      <c r="W52"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
+        <v>673</v>
+      </c>
+      <c r="C53" t="s">
         <v>674</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
+        <v>297</v>
+      </c>
+      <c r="E53" t="s">
         <v>675</v>
       </c>
-      <c r="D53" t="s">
+      <c r="F53">
+        <v>13643</v>
+      </c>
+      <c r="G53" t="s">
         <v>676</v>
       </c>
-      <c r="E53" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H53" s="2">
-        <v>661507842265</v>
+        <v>645503795643</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
         <v>677</v>
       </c>
       <c r="K53" t="s">
         <v>678</v>
       </c>
       <c r="L53" t="s">
         <v>679</v>
       </c>
       <c r="M53" t="s">
         <v>680</v>
       </c>
       <c r="N53" t="s">
         <v>681</v>
       </c>
       <c r="O53" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="P53" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="Q53" t="s">
         <v>682</v>
       </c>
       <c r="R53" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="S53" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T53" t="s">
-        <v>54</v>
+        <v>684</v>
       </c>
       <c r="U53" t="s">
         <v>40</v>
       </c>
       <c r="V53" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="W53" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="C54" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="D54" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="E54" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="F54">
-        <v>1768</v>
+        <v>20481</v>
       </c>
       <c r="G54" t="s">
-        <v>604</v>
+        <v>383</v>
       </c>
       <c r="H54" s="2">
-        <v>164700163739</v>
-[...1 lines deleted...]
-      <c r="I54"/>
+        <v>165034301415</v>
+      </c>
+      <c r="I54" t="s">
+        <v>28</v>
+      </c>
       <c r="J54" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="K54" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="L54" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="M54" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="N54" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="O54" t="s">
         <v>34</v>
       </c>
       <c r="P54" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="Q54" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="R54" t="s">
-        <v>269</v>
+        <v>53</v>
       </c>
       <c r="S54" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T54" t="s">
-        <v>54</v>
+        <v>697</v>
       </c>
       <c r="U54" t="s">
         <v>40</v>
       </c>
       <c r="V54" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="W54" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="C55" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="D55" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="E55" t="s">
-        <v>700</v>
+        <v>432</v>
       </c>
       <c r="F55">
-        <v>15633</v>
+        <v>12782</v>
       </c>
       <c r="G55" t="s">
-        <v>701</v>
+        <v>433</v>
       </c>
       <c r="H55" s="2">
-        <v>164605698830</v>
-[...3 lines deleted...]
-      </c>
+        <v>661507842265</v>
+      </c>
+      <c r="I55"/>
       <c r="J55" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="K55" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="L55" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="M55" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="N55" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="O55" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P55" t="s">
         <v>35</v>
       </c>
       <c r="Q55" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="R55" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S55" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T55" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U55" t="s">
         <v>40</v>
       </c>
       <c r="V55" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="W55" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C56" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D56" t="s">
-        <v>552</v>
+        <v>713</v>
       </c>
       <c r="E56" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="F56">
-        <v>7254</v>
+        <v>1768</v>
       </c>
       <c r="G56" t="s">
-        <v>422</v>
+        <v>628</v>
       </c>
       <c r="H56" s="2">
-        <v>100115399793</v>
+        <v>164700163739</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="K56" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="L56" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="M56" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="N56" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="O56" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="P56" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="Q56" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="R56" t="s">
-        <v>37</v>
+        <v>265</v>
       </c>
       <c r="S56" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T56" t="s">
-        <v>54</v>
+        <v>721</v>
       </c>
       <c r="U56" t="s">
         <v>40</v>
       </c>
       <c r="V56" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="W56" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="C57" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="D57" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="E57" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="F57">
-        <v>16654</v>
+        <v>15633</v>
       </c>
       <c r="G57" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="H57" s="2">
-        <v>380470434446</v>
+        <v>164605698830</v>
       </c>
       <c r="I57" t="s">
-        <v>726</v>
+        <v>28</v>
       </c>
       <c r="J57" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="K57" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="L57" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="M57" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="N57" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="O57" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P57" t="s">
         <v>35</v>
       </c>
       <c r="Q57" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="R57" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S57" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T57" t="s">
-        <v>54</v>
+        <v>735</v>
       </c>
       <c r="U57" t="s">
         <v>40</v>
       </c>
       <c r="V57" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="W57" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="C58" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="D58" t="s">
-        <v>737</v>
+        <v>575</v>
       </c>
       <c r="E58" t="s">
-        <v>650</v>
+        <v>740</v>
       </c>
       <c r="F58">
-        <v>16654</v>
+        <v>7254</v>
       </c>
       <c r="G58" t="s">
-        <v>651</v>
+        <v>421</v>
       </c>
       <c r="H58" s="2">
-        <v>290400491074</v>
+        <v>100115399793</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>605</v>
+        <v>741</v>
       </c>
       <c r="K58" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="L58" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="M58" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="N58" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="O58" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P58" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="Q58" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="R58" t="s">
         <v>53</v>
       </c>
       <c r="S58" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T58" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="U58" t="s">
         <v>40</v>
       </c>
       <c r="V58" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="W58" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="C59" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="D59" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E59" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F59">
-        <v>19566</v>
+        <v>16654</v>
       </c>
       <c r="G59" t="s">
-        <v>274</v>
+        <v>754</v>
       </c>
       <c r="H59" s="2">
-        <v>164805694582</v>
+        <v>380470434446</v>
       </c>
       <c r="I59" t="s">
-        <v>28</v>
+        <v>755</v>
       </c>
       <c r="J59" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="K59" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="L59" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="M59" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="N59" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="O59" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
       <c r="P59" t="s">
         <v>35</v>
       </c>
       <c r="Q59" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="R59" t="s">
         <v>37</v>
       </c>
       <c r="S59" t="s">
         <v>38</v>
       </c>
       <c r="T59" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U59" t="s">
         <v>40</v>
       </c>
       <c r="V59" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="W59" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="C60" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="D60" t="s">
-        <v>299</v>
+        <v>766</v>
       </c>
       <c r="E60" t="s">
-        <v>760</v>
+        <v>675</v>
       </c>
       <c r="F60">
-        <v>19356</v>
+        <v>16654</v>
       </c>
       <c r="G60" t="s">
-        <v>651</v>
+        <v>676</v>
       </c>
       <c r="H60" s="2">
-        <v>781710993274</v>
-[...3 lines deleted...]
-      </c>
+        <v>290400491074</v>
+      </c>
+      <c r="I60"/>
       <c r="J60" t="s">
-        <v>761</v>
+        <v>629</v>
       </c>
       <c r="K60" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="L60" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="M60" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="N60" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="O60" t="s">
         <v>34</v>
       </c>
       <c r="P60" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q60" t="s">
-        <v>766</v>
+        <v>771</v>
       </c>
       <c r="R60" t="s">
-        <v>269</v>
+        <v>53</v>
       </c>
       <c r="S60" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T60" t="s">
-        <v>54</v>
+        <v>772</v>
       </c>
       <c r="U60" t="s">
         <v>40</v>
       </c>
       <c r="V60" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="W60" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="C61" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="D61" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="E61" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="F61">
-        <v>24107</v>
+        <v>19566</v>
       </c>
       <c r="G61" t="s">
-        <v>773</v>
+        <v>270</v>
       </c>
       <c r="H61" s="2">
-        <v>463229972106</v>
+        <v>164805694582</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
       <c r="K61" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
       <c r="L61" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="M61" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="N61" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="O61" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="P61" t="s">
         <v>35</v>
       </c>
       <c r="Q61" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
       <c r="R61" t="s">
-        <v>137</v>
+        <v>53</v>
       </c>
       <c r="S61" t="s">
         <v>38</v>
       </c>
       <c r="T61" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U61" t="s">
         <v>40</v>
       </c>
-      <c r="V61"/>
-      <c r="W61"/>
+      <c r="V61" t="s">
+        <v>785</v>
+      </c>
+      <c r="W61" t="s">
+        <v>786</v>
+      </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="C62" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="D62" t="s">
-        <v>782</v>
+        <v>297</v>
       </c>
       <c r="E62" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="F62">
-        <v>15088</v>
+        <v>19356</v>
       </c>
       <c r="G62" t="s">
-        <v>288</v>
+        <v>676</v>
       </c>
       <c r="H62" s="2">
-        <v>420501221090</v>
+        <v>781710993274</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="J62" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
       <c r="K62" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="L62" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="M62" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="N62" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="O62" t="s">
         <v>34</v>
       </c>
       <c r="P62" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q62" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="R62" t="s">
-        <v>658</v>
+        <v>265</v>
       </c>
       <c r="S62" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T62" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="U62" t="s">
         <v>40</v>
       </c>
       <c r="V62" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
       <c r="W62" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="C63" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
       <c r="D63" t="s">
-        <v>795</v>
+        <v>801</v>
       </c>
       <c r="E63" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
       <c r="F63">
-        <v>6856</v>
+        <v>24107</v>
       </c>
       <c r="G63" t="s">
-        <v>630</v>
+        <v>803</v>
       </c>
       <c r="H63" s="2">
-        <v>781015544069</v>
-[...1 lines deleted...]
-      <c r="I63"/>
+        <v>463229972106</v>
+      </c>
+      <c r="I63" t="s">
+        <v>28</v>
+      </c>
       <c r="J63" t="s">
-        <v>797</v>
+        <v>804</v>
       </c>
       <c r="K63" t="s">
-        <v>798</v>
+        <v>805</v>
       </c>
       <c r="L63" t="s">
-        <v>799</v>
+        <v>806</v>
       </c>
       <c r="M63" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="N63" t="s">
-        <v>801</v>
+        <v>808</v>
       </c>
       <c r="O63" t="s">
         <v>34</v>
       </c>
       <c r="P63" t="s">
         <v>35</v>
       </c>
       <c r="Q63" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="R63" t="s">
-        <v>269</v>
+        <v>135</v>
       </c>
       <c r="S63" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T63" t="s">
-        <v>803</v>
+        <v>39</v>
       </c>
       <c r="U63" t="s">
         <v>40</v>
       </c>
-      <c r="V63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V63"/>
       <c r="W63" t="s">
-        <v>805</v>
+        <v>39</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="C64" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="D64" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E64" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F64">
-        <v>20244</v>
+        <v>15088</v>
       </c>
       <c r="G64" t="s">
-        <v>398</v>
+        <v>285</v>
       </c>
       <c r="H64" s="2">
-        <v>560400096443</v>
+        <v>420501221090</v>
       </c>
       <c r="I64" t="s">
         <v>28</v>
       </c>
       <c r="J64" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="K64" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="L64" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="M64" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="N64" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="O64" t="s">
+        <v>34</v>
+      </c>
+      <c r="P64" t="s">
         <v>66</v>
       </c>
-      <c r="P64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q64" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="R64" t="s">
-        <v>37</v>
+        <v>683</v>
       </c>
       <c r="S64" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T64" t="s">
-        <v>54</v>
+        <v>820</v>
       </c>
       <c r="U64" t="s">
         <v>40</v>
       </c>
       <c r="V64" t="s">
-        <v>816</v>
-[...1 lines deleted...]
-      <c r="W64"/>
+        <v>821</v>
+      </c>
+      <c r="W64" t="s">
+        <v>822</v>
+      </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
       <c r="C65" t="s">
-        <v>818</v>
+        <v>824</v>
       </c>
       <c r="D65" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="E65" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>826</v>
+      </c>
+      <c r="F65">
+        <v>2892</v>
       </c>
       <c r="G65" t="s">
-        <v>604</v>
+        <v>827</v>
       </c>
       <c r="H65" s="2">
-        <v>352501559114</v>
+        <v>720305577813</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>821</v>
+        <v>828</v>
       </c>
       <c r="K65" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
       <c r="L65" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="M65" t="s">
-        <v>824</v>
+        <v>235</v>
       </c>
       <c r="N65" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
       <c r="O65" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="P65" t="s">
         <v>35</v>
       </c>
       <c r="Q65" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
       <c r="R65" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S65" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T65" t="s">
-        <v>54</v>
+        <v>833</v>
       </c>
       <c r="U65" t="s">
         <v>40</v>
       </c>
       <c r="V65" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="W65" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
       <c r="C66" t="s">
-        <v>830</v>
+        <v>837</v>
       </c>
       <c r="D66" t="s">
-        <v>771</v>
+        <v>838</v>
       </c>
       <c r="E66" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="F66">
-        <v>21087</v>
+        <v>6856</v>
       </c>
       <c r="G66" t="s">
-        <v>262</v>
+        <v>655</v>
       </c>
       <c r="H66" s="2">
-        <v>463229258325</v>
-[...3 lines deleted...]
-      </c>
+        <v>781015544069</v>
+      </c>
+      <c r="I66"/>
       <c r="J66" t="s">
-        <v>833</v>
+        <v>840</v>
       </c>
       <c r="K66" t="s">
-        <v>834</v>
+        <v>841</v>
       </c>
       <c r="L66" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
       <c r="M66" t="s">
-        <v>836</v>
+        <v>843</v>
       </c>
       <c r="N66" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="O66" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="P66" t="s">
         <v>35</v>
       </c>
       <c r="Q66" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
       <c r="R66" t="s">
-        <v>308</v>
+        <v>265</v>
       </c>
       <c r="S66" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T66" t="s">
-        <v>54</v>
+        <v>846</v>
       </c>
       <c r="U66" t="s">
         <v>40</v>
       </c>
       <c r="V66" t="s">
-        <v>839</v>
-[...1 lines deleted...]
-      <c r="W66"/>
+        <v>847</v>
+      </c>
+      <c r="W66" t="s">
+        <v>848</v>
+      </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>840</v>
+        <v>849</v>
       </c>
       <c r="C67" t="s">
-        <v>841</v>
+        <v>850</v>
       </c>
       <c r="D67" t="s">
-        <v>842</v>
+        <v>851</v>
       </c>
       <c r="E67" t="s">
-        <v>843</v>
+        <v>852</v>
       </c>
       <c r="F67">
-        <v>6505</v>
+        <v>20244</v>
       </c>
       <c r="G67" t="s">
-        <v>844</v>
-[...4 lines deleted...]
-      <c r="I67"/>
+        <v>397</v>
+      </c>
+      <c r="H67" s="2">
+        <v>560400096443</v>
+      </c>
+      <c r="I67" t="s">
+        <v>28</v>
+      </c>
       <c r="J67" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="K67" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
       <c r="L67" t="s">
-        <v>848</v>
+        <v>855</v>
       </c>
       <c r="M67" t="s">
-        <v>849</v>
+        <v>856</v>
       </c>
       <c r="N67" t="s">
-        <v>850</v>
+        <v>857</v>
       </c>
       <c r="O67" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="P67" t="s">
         <v>35</v>
       </c>
       <c r="Q67" t="s">
-        <v>851</v>
+        <v>858</v>
       </c>
       <c r="R67" t="s">
         <v>53</v>
       </c>
       <c r="S67" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T67" t="s">
-        <v>852</v>
+        <v>39</v>
       </c>
       <c r="U67" t="s">
         <v>40</v>
       </c>
       <c r="V67" t="s">
-        <v>853</v>
-[...3 lines deleted...]
-      </c>
+        <v>859</v>
+      </c>
+      <c r="W67"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="C68" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="D68" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="E68" t="s">
-        <v>858</v>
-[...2 lines deleted...]
-        <v>7883</v>
+        <v>627</v>
+      </c>
+      <c r="F68" t="s">
+        <v>863</v>
       </c>
       <c r="G68" t="s">
-        <v>554</v>
+        <v>628</v>
       </c>
       <c r="H68" s="2">
-        <v>381251450694</v>
+        <v>352501559114</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="K68" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="L68" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="M68" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="N68" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="O68" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
       <c r="P68" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="Q68" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="R68" t="s">
         <v>37</v>
       </c>
       <c r="S68" t="s">
-        <v>865</v>
+        <v>107</v>
       </c>
       <c r="T68" t="s">
-        <v>866</v>
+        <v>39</v>
       </c>
       <c r="U68" t="s">
         <v>40</v>
       </c>
       <c r="V68" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="W68" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="C69" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="D69" t="s">
-        <v>871</v>
+        <v>801</v>
       </c>
       <c r="E69" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="F69">
-        <v>17858</v>
+        <v>21087</v>
       </c>
       <c r="G69" t="s">
-        <v>384</v>
+        <v>258</v>
       </c>
       <c r="H69" s="2">
-        <v>164492198784</v>
+        <v>463229258325</v>
       </c>
       <c r="I69" t="s">
-        <v>28</v>
+        <v>875</v>
       </c>
       <c r="J69" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="K69" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="L69" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="M69" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="N69" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="O69" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P69" t="s">
         <v>35</v>
       </c>
       <c r="Q69" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="R69" t="s">
-        <v>37</v>
+        <v>306</v>
       </c>
       <c r="S69" t="s">
         <v>38</v>
       </c>
       <c r="T69" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U69" t="s">
         <v>40</v>
       </c>
       <c r="V69" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="W69" t="s">
-        <v>880</v>
+        <v>39</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="C70" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="D70" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="E70" t="s">
-        <v>198</v>
+        <v>886</v>
       </c>
       <c r="F70">
-        <v>20581</v>
+        <v>6505</v>
       </c>
       <c r="G70" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>887</v>
+      </c>
+      <c r="H70" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="I70"/>
       <c r="J70" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="K70" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="L70" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
       <c r="M70" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="N70" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="O70" t="s">
         <v>34</v>
       </c>
       <c r="P70" t="s">
         <v>35</v>
       </c>
       <c r="Q70" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
       <c r="R70" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S70" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T70" t="s">
-        <v>54</v>
+        <v>895</v>
       </c>
       <c r="U70" t="s">
         <v>40</v>
       </c>
       <c r="V70" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
       <c r="W70" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="C71" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
       <c r="D71" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="E71" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="F71">
-        <v>23621</v>
+        <v>7883</v>
       </c>
       <c r="G71" t="s">
-        <v>896</v>
+        <v>577</v>
       </c>
       <c r="H71" s="2">
-        <v>781699772600</v>
-[...3 lines deleted...]
-      </c>
+        <v>381251450694</v>
+      </c>
+      <c r="I71"/>
       <c r="J71" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="K71" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="L71" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="M71" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="N71" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="O71" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="P71" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="Q71" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="R71" t="s">
-        <v>37</v>
+        <v>908</v>
       </c>
       <c r="S71" t="s">
-        <v>38</v>
+        <v>909</v>
       </c>
       <c r="T71" t="s">
-        <v>54</v>
+        <v>910</v>
       </c>
       <c r="U71" t="s">
         <v>40</v>
       </c>
-      <c r="V71"/>
-      <c r="W71"/>
+      <c r="V71" t="s">
+        <v>911</v>
+      </c>
+      <c r="W71" t="s">
+        <v>912</v>
+      </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>903</v>
+        <v>913</v>
       </c>
       <c r="C72" t="s">
-        <v>904</v>
+        <v>914</v>
       </c>
       <c r="D72" t="s">
-        <v>299</v>
+        <v>915</v>
       </c>
       <c r="E72" t="s">
-        <v>905</v>
+        <v>916</v>
       </c>
       <c r="F72">
-        <v>15590</v>
+        <v>17858</v>
       </c>
       <c r="G72" t="s">
-        <v>130</v>
+        <v>383</v>
       </c>
       <c r="H72" s="2">
-        <v>780155950855</v>
+        <v>164492198784</v>
       </c>
       <c r="I72" t="s">
         <v>28</v>
       </c>
       <c r="J72" t="s">
-        <v>906</v>
+        <v>917</v>
       </c>
       <c r="K72" t="s">
-        <v>907</v>
+        <v>918</v>
       </c>
       <c r="L72" t="s">
-        <v>908</v>
+        <v>919</v>
       </c>
       <c r="M72" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
       <c r="N72" t="s">
-        <v>910</v>
+        <v>921</v>
       </c>
       <c r="O72" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P72" t="s">
         <v>35</v>
       </c>
       <c r="Q72" t="s">
-        <v>911</v>
+        <v>922</v>
       </c>
       <c r="R72" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S72" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T72" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U72" t="s">
         <v>40</v>
       </c>
       <c r="V72" t="s">
-        <v>912</v>
+        <v>923</v>
       </c>
       <c r="W72" t="s">
-        <v>913</v>
+        <v>924</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>914</v>
+        <v>925</v>
       </c>
       <c r="C73" t="s">
-        <v>915</v>
+        <v>926</v>
       </c>
       <c r="D73" t="s">
-        <v>916</v>
+        <v>927</v>
       </c>
       <c r="E73" t="s">
-        <v>917</v>
+        <v>195</v>
       </c>
       <c r="F73">
-        <v>18931</v>
+        <v>20581</v>
       </c>
       <c r="G73" t="s">
-        <v>288</v>
+        <v>99</v>
       </c>
       <c r="H73" s="2">
-        <v>500101710145</v>
+        <v>615492734703</v>
       </c>
       <c r="I73" t="s">
         <v>28</v>
       </c>
       <c r="J73" t="s">
-        <v>918</v>
+        <v>928</v>
       </c>
       <c r="K73" t="s">
-        <v>919</v>
+        <v>929</v>
       </c>
       <c r="L73" t="s">
-        <v>920</v>
+        <v>930</v>
       </c>
       <c r="M73" t="s">
-        <v>921</v>
+        <v>931</v>
       </c>
       <c r="N73" t="s">
-        <v>922</v>
+        <v>932</v>
       </c>
       <c r="O73" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="P73" t="s">
         <v>35</v>
       </c>
       <c r="Q73" t="s">
-        <v>923</v>
+        <v>933</v>
       </c>
       <c r="R73" t="s">
-        <v>924</v>
+        <v>53</v>
       </c>
       <c r="S73" t="s">
         <v>38</v>
       </c>
       <c r="T73" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U73" t="s">
         <v>40</v>
       </c>
       <c r="V73" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="W73" t="s">
-        <v>926</v>
+        <v>935</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="C74" t="s">
-        <v>928</v>
+        <v>937</v>
       </c>
       <c r="D74" t="s">
-        <v>929</v>
+        <v>938</v>
       </c>
       <c r="E74" t="s">
-        <v>930</v>
+        <v>939</v>
       </c>
       <c r="F74">
-        <v>23947</v>
+        <v>23621</v>
       </c>
       <c r="G74" t="s">
-        <v>338</v>
+        <v>483</v>
       </c>
       <c r="H74" s="2">
-        <v>890511685138</v>
+        <v>781699772600</v>
       </c>
       <c r="I74" t="s">
         <v>28</v>
       </c>
       <c r="J74" t="s">
-        <v>931</v>
+        <v>940</v>
       </c>
       <c r="K74" t="s">
-        <v>932</v>
+        <v>941</v>
       </c>
       <c r="L74" t="s">
-        <v>933</v>
+        <v>942</v>
       </c>
       <c r="M74" t="s">
-        <v>934</v>
+        <v>943</v>
       </c>
       <c r="N74" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="O74" t="s">
         <v>34</v>
       </c>
       <c r="P74" t="s">
         <v>35</v>
       </c>
       <c r="Q74" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="R74" t="s">
-        <v>937</v>
+        <v>53</v>
       </c>
       <c r="S74" t="s">
         <v>38</v>
       </c>
       <c r="T74" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U74" t="s">
         <v>40</v>
       </c>
       <c r="V74"/>
       <c r="W74"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="C75" t="s">
-        <v>939</v>
+        <v>947</v>
       </c>
       <c r="D75" t="s">
-        <v>940</v>
+        <v>297</v>
       </c>
       <c r="E75" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="F75">
-        <v>14919</v>
+        <v>15590</v>
       </c>
       <c r="G75" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="H75" s="2">
-        <v>661706795806</v>
+        <v>780155950855</v>
       </c>
       <c r="I75" t="s">
         <v>28</v>
       </c>
       <c r="J75" t="s">
-        <v>942</v>
+        <v>949</v>
       </c>
       <c r="K75" t="s">
-        <v>943</v>
+        <v>950</v>
       </c>
       <c r="L75" t="s">
-        <v>944</v>
+        <v>951</v>
       </c>
       <c r="M75" t="s">
-        <v>945</v>
+        <v>952</v>
       </c>
       <c r="N75" t="s">
-        <v>946</v>
+        <v>953</v>
       </c>
       <c r="O75" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P75" t="s">
         <v>35</v>
       </c>
       <c r="Q75" t="s">
-        <v>947</v>
+        <v>954</v>
       </c>
       <c r="R75" t="s">
         <v>37</v>
       </c>
       <c r="S75" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T75" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U75" t="s">
         <v>40</v>
       </c>
       <c r="V75" t="s">
-        <v>948</v>
-[...1 lines deleted...]
-      <c r="W75"/>
+        <v>955</v>
+      </c>
+      <c r="W75" t="s">
+        <v>956</v>
+      </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
       <c r="C76" t="s">
-        <v>950</v>
+        <v>958</v>
       </c>
       <c r="D76" t="s">
-        <v>197</v>
+        <v>959</v>
       </c>
       <c r="E76" t="s">
-        <v>951</v>
+        <v>960</v>
       </c>
       <c r="F76">
-        <v>2420</v>
+        <v>18931</v>
       </c>
       <c r="G76" t="s">
-        <v>952</v>
+        <v>285</v>
       </c>
       <c r="H76" s="2">
-        <v>525801564847</v>
+        <v>500101710145</v>
       </c>
       <c r="I76" t="s">
-        <v>953</v>
+        <v>28</v>
       </c>
       <c r="J76" t="s">
-        <v>954</v>
+        <v>961</v>
       </c>
       <c r="K76" t="s">
-        <v>955</v>
+        <v>962</v>
       </c>
       <c r="L76" t="s">
-        <v>956</v>
+        <v>963</v>
       </c>
       <c r="M76" t="s">
-        <v>239</v>
+        <v>964</v>
       </c>
       <c r="N76" t="s">
-        <v>957</v>
+        <v>965</v>
       </c>
       <c r="O76" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P76" t="s">
         <v>35</v>
       </c>
       <c r="Q76" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
       <c r="R76" t="s">
-        <v>37</v>
+        <v>967</v>
       </c>
       <c r="S76" t="s">
         <v>38</v>
       </c>
-      <c r="T76"/>
+      <c r="T76" t="s">
+        <v>39</v>
+      </c>
       <c r="U76" t="s">
         <v>40</v>
       </c>
       <c r="V76" t="s">
-        <v>959</v>
+        <v>968</v>
       </c>
       <c r="W76" t="s">
-        <v>960</v>
+        <v>969</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
       <c r="C77" t="s">
-        <v>962</v>
+        <v>971</v>
       </c>
       <c r="D77" t="s">
-        <v>963</v>
+        <v>972</v>
       </c>
       <c r="E77" t="s">
-        <v>964</v>
+        <v>973</v>
       </c>
       <c r="F77">
-        <v>2892</v>
+        <v>23947</v>
       </c>
       <c r="G77" t="s">
-        <v>965</v>
+        <v>338</v>
       </c>
       <c r="H77" s="2">
-        <v>720305577813</v>
-[...1 lines deleted...]
-      <c r="I77"/>
+        <v>890511685138</v>
+      </c>
+      <c r="I77" t="s">
+        <v>28</v>
+      </c>
       <c r="J77" t="s">
-        <v>966</v>
+        <v>974</v>
       </c>
       <c r="K77" t="s">
-        <v>967</v>
+        <v>975</v>
       </c>
       <c r="L77" t="s">
-        <v>968</v>
+        <v>976</v>
       </c>
       <c r="M77" t="s">
-        <v>239</v>
+        <v>977</v>
       </c>
       <c r="N77" t="s">
-        <v>969</v>
+        <v>978</v>
       </c>
       <c r="O77" t="s">
         <v>34</v>
       </c>
       <c r="P77" t="s">
         <v>35</v>
       </c>
       <c r="Q77" t="s">
-        <v>970</v>
+        <v>979</v>
       </c>
       <c r="R77" t="s">
-        <v>53</v>
+        <v>980</v>
       </c>
       <c r="S77" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T77" t="s">
-        <v>971</v>
+        <v>39</v>
       </c>
       <c r="U77" t="s">
         <v>40</v>
       </c>
-      <c r="V77" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V77"/>
+      <c r="W77"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>974</v>
+        <v>981</v>
       </c>
       <c r="C78" t="s">
-        <v>975</v>
+        <v>982</v>
       </c>
       <c r="D78" t="s">
-        <v>976</v>
+        <v>983</v>
       </c>
       <c r="E78" t="s">
-        <v>977</v>
+        <v>984</v>
       </c>
       <c r="F78">
-        <v>7912</v>
+        <v>14919</v>
       </c>
       <c r="G78" t="s">
-        <v>288</v>
+        <v>99</v>
       </c>
       <c r="H78" s="2">
-        <v>312300803222</v>
-[...1 lines deleted...]
-      <c r="I78"/>
+        <v>661706795806</v>
+      </c>
+      <c r="I78" t="s">
+        <v>28</v>
+      </c>
       <c r="J78" t="s">
-        <v>978</v>
+        <v>985</v>
       </c>
       <c r="K78" t="s">
-        <v>979</v>
+        <v>986</v>
       </c>
       <c r="L78" t="s">
-        <v>980</v>
+        <v>987</v>
       </c>
       <c r="M78" t="s">
-        <v>981</v>
+        <v>988</v>
       </c>
       <c r="N78" t="s">
-        <v>982</v>
+        <v>989</v>
       </c>
       <c r="O78" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P78" t="s">
         <v>35</v>
       </c>
       <c r="Q78" t="s">
-        <v>983</v>
+        <v>990</v>
       </c>
       <c r="R78" t="s">
         <v>53</v>
       </c>
       <c r="S78" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T78" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U78" t="s">
         <v>40</v>
       </c>
       <c r="V78" t="s">
-        <v>984</v>
+        <v>991</v>
       </c>
       <c r="W78" t="s">
-        <v>985</v>
+        <v>39</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>986</v>
+        <v>992</v>
       </c>
       <c r="C79" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="D79" t="s">
-        <v>272</v>
+        <v>994</v>
       </c>
       <c r="E79" t="s">
-        <v>988</v>
+        <v>995</v>
       </c>
       <c r="F79">
-        <v>14612</v>
+        <v>7912</v>
       </c>
       <c r="G79" t="s">
-        <v>989</v>
+        <v>285</v>
       </c>
       <c r="H79" s="2">
-        <v>773117130723</v>
+        <v>312300803222</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
-        <v>990</v>
+        <v>996</v>
       </c>
       <c r="K79" t="s">
-        <v>991</v>
+        <v>997</v>
       </c>
       <c r="L79" t="s">
-        <v>992</v>
+        <v>998</v>
       </c>
       <c r="M79" t="s">
-        <v>993</v>
+        <v>999</v>
       </c>
       <c r="N79" t="s">
-        <v>994</v>
+        <v>1000</v>
       </c>
       <c r="O79" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="P79" t="s">
         <v>35</v>
       </c>
       <c r="Q79" t="s">
-        <v>995</v>
+        <v>1001</v>
       </c>
       <c r="R79" t="s">
         <v>53</v>
       </c>
       <c r="S79" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T79" t="s">
-        <v>996</v>
+        <v>1002</v>
       </c>
       <c r="U79" t="s">
         <v>40</v>
       </c>
       <c r="V79" t="s">
-        <v>997</v>
+        <v>1003</v>
       </c>
       <c r="W79" t="s">
-        <v>998</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>999</v>
+        <v>1005</v>
       </c>
       <c r="C80" t="s">
-        <v>1000</v>
+        <v>1006</v>
       </c>
       <c r="D80" t="s">
-        <v>1001</v>
+        <v>268</v>
       </c>
       <c r="E80" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="F80">
-        <v>2554</v>
+        <v>14612</v>
       </c>
       <c r="G80" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="H80" s="2">
-        <v>590400428627</v>
+        <v>773117130723</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>1004</v>
+        <v>1009</v>
       </c>
       <c r="K80" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="L80" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="M80" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="N80" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="O80" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P80" t="s">
         <v>35</v>
       </c>
       <c r="Q80" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="R80" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S80" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T80" t="s">
-        <v>54</v>
+        <v>1015</v>
       </c>
       <c r="U80" t="s">
         <v>40</v>
       </c>
       <c r="V80" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="W80" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
       <c r="C81" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="D81" t="s">
-        <v>1014</v>
+        <v>1020</v>
       </c>
       <c r="E81" t="s">
-        <v>1015</v>
+        <v>1021</v>
       </c>
       <c r="F81">
-        <v>19239</v>
+        <v>2554</v>
       </c>
       <c r="G81" t="s">
-        <v>372</v>
+        <v>1022</v>
       </c>
       <c r="H81" s="2">
-        <v>231517733071</v>
-[...3 lines deleted...]
-      </c>
+        <v>590400428627</v>
+      </c>
+      <c r="I81"/>
       <c r="J81" t="s">
-        <v>1016</v>
+        <v>1023</v>
       </c>
       <c r="K81" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
       <c r="L81" t="s">
-        <v>1018</v>
+        <v>1025</v>
       </c>
       <c r="M81" t="s">
-        <v>1019</v>
+        <v>1026</v>
       </c>
       <c r="N81" t="s">
-        <v>1020</v>
+        <v>1027</v>
       </c>
       <c r="O81" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P81" t="s">
         <v>35</v>
       </c>
       <c r="Q81" t="s">
-        <v>1021</v>
+        <v>1028</v>
       </c>
       <c r="R81" t="s">
-        <v>269</v>
+        <v>53</v>
       </c>
       <c r="S81" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T81" t="s">
-        <v>54</v>
+        <v>1029</v>
       </c>
       <c r="U81" t="s">
         <v>40</v>
       </c>
       <c r="V81" t="s">
-        <v>1022</v>
+        <v>1030</v>
       </c>
       <c r="W81" t="s">
-        <v>1023</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>1024</v>
+        <v>1032</v>
       </c>
       <c r="C82" t="s">
-        <v>1025</v>
+        <v>1033</v>
       </c>
       <c r="D82" t="s">
-        <v>1026</v>
+        <v>1034</v>
       </c>
       <c r="E82" t="s">
-        <v>700</v>
+        <v>1035</v>
       </c>
       <c r="F82">
-        <v>15634</v>
+        <v>19239</v>
       </c>
       <c r="G82" t="s">
-        <v>701</v>
+        <v>371</v>
       </c>
       <c r="H82" s="2">
-        <v>330400522256</v>
+        <v>231517733071</v>
       </c>
       <c r="I82" t="s">
         <v>28</v>
       </c>
       <c r="J82" t="s">
-        <v>1027</v>
+        <v>1036</v>
       </c>
       <c r="K82" t="s">
-        <v>1028</v>
+        <v>1037</v>
       </c>
       <c r="L82" t="s">
-        <v>1029</v>
+        <v>1038</v>
       </c>
       <c r="M82" t="s">
-        <v>1030</v>
+        <v>1039</v>
       </c>
       <c r="N82" t="s">
-        <v>1031</v>
+        <v>1040</v>
       </c>
       <c r="O82" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P82" t="s">
         <v>35</v>
       </c>
       <c r="Q82" t="s">
-        <v>1032</v>
+        <v>1041</v>
       </c>
       <c r="R82" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="S82" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T82" t="s">
-        <v>54</v>
+        <v>1042</v>
       </c>
       <c r="U82" t="s">
         <v>40</v>
       </c>
       <c r="V82" t="s">
-        <v>1033</v>
+        <v>1043</v>
       </c>
       <c r="W82" t="s">
-        <v>1034</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>1035</v>
+        <v>1045</v>
       </c>
       <c r="C83" t="s">
-        <v>1036</v>
+        <v>1046</v>
       </c>
       <c r="D83" t="s">
-        <v>1037</v>
+        <v>1047</v>
       </c>
       <c r="E83" t="s">
-        <v>1038</v>
+        <v>727</v>
       </c>
       <c r="F83">
-        <v>11939</v>
+        <v>15634</v>
       </c>
       <c r="G83" t="s">
-        <v>372</v>
+        <v>728</v>
       </c>
       <c r="H83" s="2">
-        <v>110107169305</v>
-[...1 lines deleted...]
-      <c r="I83"/>
+        <v>330400522256</v>
+      </c>
+      <c r="I83" t="s">
+        <v>28</v>
+      </c>
       <c r="J83" t="s">
-        <v>1039</v>
+        <v>1048</v>
       </c>
       <c r="K83" t="s">
-        <v>1040</v>
+        <v>1049</v>
       </c>
       <c r="L83" t="s">
-        <v>1041</v>
+        <v>1050</v>
       </c>
       <c r="M83" t="s">
-        <v>1042</v>
+        <v>1051</v>
       </c>
       <c r="N83" t="s">
-        <v>1043</v>
+        <v>1052</v>
       </c>
       <c r="O83" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P83" t="s">
         <v>35</v>
       </c>
       <c r="Q83" t="s">
-        <v>1044</v>
+        <v>1053</v>
       </c>
       <c r="R83" t="s">
-        <v>658</v>
+        <v>265</v>
       </c>
       <c r="S83" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T83" t="s">
-        <v>1045</v>
+        <v>39</v>
       </c>
       <c r="U83" t="s">
         <v>40</v>
       </c>
       <c r="V83" t="s">
-        <v>1046</v>
+        <v>1054</v>
       </c>
       <c r="W83" t="s">
-        <v>1047</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>1048</v>
+        <v>1056</v>
       </c>
       <c r="C84" t="s">
-        <v>1049</v>
+        <v>1057</v>
       </c>
       <c r="D84" t="s">
-        <v>1050</v>
+        <v>1058</v>
       </c>
       <c r="E84" t="s">
-        <v>1051</v>
+        <v>1059</v>
       </c>
       <c r="F84">
-        <v>10445</v>
+        <v>11939</v>
       </c>
       <c r="G84" t="s">
-        <v>1052</v>
+        <v>371</v>
       </c>
       <c r="H84" s="2">
-        <v>434541547253</v>
+        <v>110107169305</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="K84" t="s">
-        <v>1054</v>
+        <v>1061</v>
       </c>
       <c r="L84" t="s">
-        <v>1055</v>
+        <v>1062</v>
       </c>
       <c r="M84" t="s">
-        <v>1056</v>
+        <v>1063</v>
       </c>
       <c r="N84" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
       <c r="O84" t="s">
         <v>34</v>
       </c>
       <c r="P84" t="s">
         <v>35</v>
       </c>
       <c r="Q84" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="R84" t="s">
-        <v>269</v>
+        <v>53</v>
       </c>
       <c r="S84" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T84" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
       <c r="U84" t="s">
         <v>40</v>
       </c>
       <c r="V84" t="s">
-        <v>1060</v>
+        <v>1067</v>
       </c>
       <c r="W84" t="s">
-        <v>1061</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>1062</v>
+        <v>1069</v>
       </c>
       <c r="C85" t="s">
-        <v>1063</v>
+        <v>1070</v>
       </c>
       <c r="D85" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
       <c r="E85" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
       <c r="F85">
         <v>22117</v>
       </c>
       <c r="G85" t="s">
-        <v>1066</v>
+        <v>1073</v>
       </c>
       <c r="H85" s="2">
         <v>251811421263</v>
       </c>
       <c r="I85" t="s">
         <v>28</v>
       </c>
       <c r="J85" t="s">
-        <v>1067</v>
+        <v>1074</v>
       </c>
       <c r="K85" t="s">
-        <v>1068</v>
+        <v>1075</v>
       </c>
       <c r="L85" t="s">
-        <v>1069</v>
+        <v>1076</v>
       </c>
       <c r="M85" t="s">
-        <v>1070</v>
+        <v>1077</v>
       </c>
       <c r="N85" t="s">
-        <v>1071</v>
+        <v>1078</v>
       </c>
       <c r="O85" t="s">
         <v>34</v>
       </c>
       <c r="P85" t="s">
         <v>35</v>
       </c>
       <c r="Q85" t="s">
-        <v>1072</v>
+        <v>1079</v>
       </c>
       <c r="R85" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S85" t="s">
         <v>38</v>
       </c>
       <c r="T85" t="s">
-        <v>54</v>
+        <v>1080</v>
       </c>
       <c r="U85" t="s">
         <v>40</v>
       </c>
       <c r="V85" t="s">
-        <v>1073</v>
+        <v>1081</v>
       </c>
       <c r="W85" t="s">
-        <v>1074</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>1075</v>
+        <v>1083</v>
       </c>
       <c r="C86" t="s">
-        <v>1076</v>
+        <v>1084</v>
       </c>
       <c r="D86" t="s">
-        <v>1077</v>
+        <v>1085</v>
       </c>
       <c r="E86" t="s">
-        <v>1078</v>
+        <v>1086</v>
       </c>
       <c r="F86">
         <v>11719</v>
       </c>
       <c r="G86" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="H86" s="2">
         <v>461100615496</v>
       </c>
       <c r="I86" t="s">
-        <v>1079</v>
+        <v>1087</v>
       </c>
       <c r="J86" t="s">
-        <v>1080</v>
+        <v>1088</v>
       </c>
       <c r="K86" t="s">
-        <v>1081</v>
+        <v>1089</v>
       </c>
       <c r="L86" t="s">
-        <v>1082</v>
+        <v>1090</v>
       </c>
       <c r="M86" t="s">
-        <v>1083</v>
+        <v>1091</v>
       </c>
       <c r="N86" t="s">
-        <v>1084</v>
+        <v>1092</v>
       </c>
       <c r="O86" t="s">
         <v>34</v>
       </c>
       <c r="P86" t="s">
         <v>35</v>
       </c>
       <c r="Q86" t="s">
-        <v>1085</v>
+        <v>1093</v>
       </c>
       <c r="R86" t="s">
         <v>53</v>
       </c>
       <c r="S86" t="s">
         <v>38</v>
       </c>
       <c r="T86" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U86" t="s">
         <v>40</v>
       </c>
       <c r="V86" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
       <c r="W86" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>1088</v>
+        <v>1096</v>
       </c>
       <c r="C87" t="s">
-        <v>1089</v>
+        <v>1097</v>
       </c>
       <c r="D87" t="s">
-        <v>1090</v>
+        <v>1098</v>
       </c>
       <c r="E87" t="s">
-        <v>1091</v>
+        <v>1099</v>
       </c>
       <c r="F87">
         <v>13913</v>
       </c>
       <c r="G87" t="s">
         <v>469</v>
       </c>
       <c r="H87" s="2">
         <v>220455829657</v>
       </c>
       <c r="I87"/>
       <c r="J87" t="s">
-        <v>1092</v>
+        <v>1100</v>
       </c>
       <c r="K87" t="s">
-        <v>1093</v>
+        <v>1101</v>
       </c>
       <c r="L87" t="s">
-        <v>1094</v>
+        <v>1102</v>
       </c>
       <c r="M87" t="s">
-        <v>1095</v>
+        <v>1103</v>
       </c>
       <c r="N87" t="s">
-        <v>1096</v>
+        <v>1104</v>
       </c>
       <c r="O87" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P87" t="s">
         <v>35</v>
       </c>
       <c r="Q87" t="s">
-        <v>1097</v>
+        <v>1105</v>
       </c>
       <c r="R87" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="S87" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T87" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U87" t="s">
         <v>40</v>
       </c>
       <c r="V87" t="s">
-        <v>719</v>
+        <v>748</v>
       </c>
       <c r="W87" t="s">
-        <v>1098</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>1099</v>
+        <v>1107</v>
       </c>
       <c r="C88" t="s">
-        <v>1100</v>
+        <v>1108</v>
       </c>
       <c r="D88" t="s">
-        <v>602</v>
+        <v>626</v>
       </c>
       <c r="E88" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="F88">
         <v>22816</v>
       </c>
       <c r="G88" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="H88" s="2">
         <v>470606827725</v>
       </c>
       <c r="I88" t="s">
         <v>28</v>
       </c>
       <c r="J88" t="s">
-        <v>1101</v>
+        <v>1109</v>
       </c>
       <c r="K88" t="s">
-        <v>1102</v>
+        <v>1110</v>
       </c>
       <c r="L88" t="s">
-        <v>1103</v>
+        <v>1111</v>
       </c>
       <c r="M88" t="s">
-        <v>1104</v>
+        <v>1112</v>
       </c>
       <c r="N88" t="s">
-        <v>1105</v>
+        <v>1113</v>
       </c>
       <c r="O88" t="s">
         <v>34</v>
       </c>
       <c r="P88" t="s">
         <v>35</v>
       </c>
       <c r="Q88" t="s">
-        <v>1106</v>
+        <v>1114</v>
       </c>
       <c r="R88" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S88" t="s">
         <v>38</v>
       </c>
       <c r="T88" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U88" t="s">
         <v>40</v>
       </c>
-      <c r="V88"/>
+      <c r="V88" t="s">
+        <v>1115</v>
+      </c>
       <c r="W88"/>
     </row>
     <row r="89" spans="1:23">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>1107</v>
+        <v>1116</v>
       </c>
       <c r="C89" t="s">
-        <v>1108</v>
+        <v>1117</v>
       </c>
       <c r="D89" t="s">
-        <v>1109</v>
+        <v>551</v>
       </c>
       <c r="E89" t="s">
-        <v>1110</v>
+        <v>1118</v>
       </c>
       <c r="F89">
         <v>2788</v>
       </c>
       <c r="G89" t="s">
-        <v>1111</v>
+        <v>1119</v>
       </c>
       <c r="H89" s="2">
         <v>550104481209</v>
       </c>
       <c r="I89"/>
       <c r="J89" t="s">
-        <v>1112</v>
+        <v>1120</v>
       </c>
       <c r="K89" t="s">
-        <v>1113</v>
+        <v>1121</v>
       </c>
       <c r="L89" t="s">
-        <v>1114</v>
+        <v>1122</v>
       </c>
       <c r="M89" t="s">
-        <v>1115</v>
+        <v>1123</v>
       </c>
       <c r="N89" t="s">
-        <v>1116</v>
+        <v>1124</v>
       </c>
       <c r="O89" t="s">
         <v>34</v>
       </c>
       <c r="P89" t="s">
         <v>35</v>
       </c>
       <c r="Q89" t="s">
-        <v>1117</v>
+        <v>1125</v>
       </c>
       <c r="R89" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S89" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T89" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U89" t="s">
         <v>40</v>
       </c>
       <c r="V89" t="s">
-        <v>1118</v>
+        <v>1126</v>
       </c>
       <c r="W89" t="s">
-        <v>1119</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>1120</v>
+        <v>1128</v>
       </c>
       <c r="C90" t="s">
-        <v>1121</v>
+        <v>1129</v>
       </c>
       <c r="D90" t="s">
-        <v>1109</v>
+        <v>551</v>
       </c>
       <c r="E90" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="F90">
         <v>2895</v>
       </c>
       <c r="G90" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="H90" s="2">
         <v>550305897084</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
-        <v>1122</v>
+        <v>1130</v>
       </c>
       <c r="K90" t="s">
-        <v>1123</v>
+        <v>1131</v>
       </c>
       <c r="L90" t="s">
-        <v>1124</v>
+        <v>1132</v>
       </c>
       <c r="M90" t="s">
-        <v>1125</v>
+        <v>1133</v>
       </c>
       <c r="N90" t="s">
-        <v>1126</v>
+        <v>1134</v>
       </c>
       <c r="O90" t="s">
         <v>34</v>
       </c>
       <c r="P90" t="s">
         <v>35</v>
       </c>
       <c r="Q90" t="s">
-        <v>1127</v>
+        <v>1135</v>
       </c>
       <c r="R90" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="S90" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T90" t="s">
-        <v>1128</v>
+        <v>1136</v>
       </c>
       <c r="U90" t="s">
         <v>40</v>
       </c>
       <c r="V90" t="s">
-        <v>1129</v>
+        <v>1137</v>
       </c>
       <c r="W90" t="s">
-        <v>1130</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>1131</v>
+        <v>1139</v>
       </c>
       <c r="C91" t="s">
-        <v>1132</v>
+        <v>1140</v>
       </c>
       <c r="D91" t="s">
-        <v>1133</v>
+        <v>1141</v>
       </c>
       <c r="E91" t="s">
-        <v>1134</v>
+        <v>1142</v>
       </c>
       <c r="F91">
         <v>2915</v>
       </c>
       <c r="G91" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="H91" s="2">
         <v>662306616927</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>1135</v>
+        <v>1143</v>
       </c>
       <c r="K91" t="s">
-        <v>1136</v>
+        <v>1144</v>
       </c>
       <c r="L91" t="s">
-        <v>1137</v>
+        <v>1145</v>
       </c>
       <c r="M91" t="s">
-        <v>1138</v>
+        <v>1146</v>
       </c>
       <c r="N91" t="s">
-        <v>1139</v>
+        <v>1147</v>
       </c>
       <c r="O91" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P91" t="s">
         <v>35</v>
       </c>
       <c r="Q91" t="s">
-        <v>1140</v>
+        <v>1148</v>
       </c>
       <c r="R91" t="s">
         <v>37</v>
       </c>
       <c r="S91" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T91" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U91" t="s">
         <v>40</v>
       </c>
       <c r="V91" t="s">
-        <v>1141</v>
-[...1 lines deleted...]
-      <c r="W91"/>
+        <v>1149</v>
+      </c>
+      <c r="W91" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>1142</v>
+        <v>1150</v>
       </c>
       <c r="C92" t="s">
-        <v>1143</v>
+        <v>1151</v>
       </c>
       <c r="D92" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="E92" t="s">
-        <v>1144</v>
+        <v>1152</v>
       </c>
       <c r="F92">
         <v>20002</v>
       </c>
       <c r="G92" t="s">
-        <v>1003</v>
+        <v>1022</v>
       </c>
       <c r="H92" s="2">
         <v>780161668751</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
-        <v>1145</v>
+        <v>1153</v>
       </c>
       <c r="K92" t="s">
-        <v>1146</v>
+        <v>1154</v>
       </c>
       <c r="L92" t="s">
-        <v>1147</v>
+        <v>1155</v>
       </c>
       <c r="M92" t="s">
-        <v>1148</v>
+        <v>1156</v>
       </c>
       <c r="N92" t="s">
-        <v>1149</v>
+        <v>1157</v>
       </c>
       <c r="O92" t="s">
         <v>34</v>
       </c>
       <c r="P92" t="s">
         <v>35</v>
       </c>
       <c r="Q92" t="s">
-        <v>1150</v>
+        <v>1158</v>
       </c>
       <c r="R92" t="s">
         <v>53</v>
       </c>
       <c r="S92" t="s">
         <v>38</v>
       </c>
       <c r="T92" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U92" t="s">
         <v>40</v>
       </c>
       <c r="V92" t="s">
-        <v>1151</v>
+        <v>1159</v>
       </c>
       <c r="W92" t="s">
-        <v>1152</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>1153</v>
+        <v>1161</v>
       </c>
       <c r="C93" t="s">
-        <v>1154</v>
+        <v>1162</v>
       </c>
       <c r="D93" t="s">
         <v>467</v>
       </c>
       <c r="E93" t="s">
-        <v>1155</v>
+        <v>1163</v>
       </c>
       <c r="F93">
         <v>16293</v>
       </c>
       <c r="G93" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="H93" s="2">
         <v>540600252249</v>
       </c>
       <c r="I93" t="s">
         <v>28</v>
       </c>
       <c r="J93" t="s">
-        <v>1156</v>
+        <v>1164</v>
       </c>
       <c r="K93" t="s">
-        <v>1157</v>
+        <v>1165</v>
       </c>
       <c r="L93" t="s">
-        <v>1158</v>
+        <v>1166</v>
       </c>
       <c r="M93" t="s">
-        <v>1159</v>
+        <v>1167</v>
       </c>
       <c r="N93" t="s">
-        <v>1160</v>
+        <v>1168</v>
       </c>
       <c r="O93" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P93" t="s">
         <v>35</v>
       </c>
       <c r="Q93" t="s">
-        <v>1161</v>
+        <v>1169</v>
       </c>
       <c r="R93" t="s">
         <v>37</v>
       </c>
       <c r="S93" t="s">
-        <v>1162</v>
+        <v>1170</v>
       </c>
       <c r="T93" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U93" t="s">
         <v>40</v>
       </c>
       <c r="V93" t="s">
-        <v>1163</v>
+        <v>1171</v>
       </c>
       <c r="W93" t="s">
-        <v>1164</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>1165</v>
+        <v>1173</v>
       </c>
       <c r="C94" t="s">
-        <v>1166</v>
+        <v>1174</v>
       </c>
       <c r="D94" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E94" t="s">
-        <v>1167</v>
+        <v>1175</v>
       </c>
       <c r="F94">
         <v>8716</v>
       </c>
       <c r="G94" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="H94" s="2">
         <v>110108565823</v>
       </c>
       <c r="I94"/>
       <c r="J94" t="s">
-        <v>1168</v>
+        <v>1176</v>
       </c>
       <c r="K94" t="s">
-        <v>1169</v>
+        <v>1177</v>
       </c>
       <c r="L94" t="s">
-        <v>1170</v>
+        <v>1178</v>
       </c>
       <c r="M94" t="s">
-        <v>1171</v>
+        <v>1179</v>
       </c>
       <c r="N94" t="s">
-        <v>1172</v>
+        <v>1180</v>
       </c>
       <c r="O94" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P94" t="s">
         <v>35</v>
       </c>
       <c r="Q94" t="s">
-        <v>1173</v>
+        <v>1181</v>
       </c>
       <c r="R94" t="s">
         <v>53</v>
       </c>
       <c r="S94" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T94" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U94" t="s">
         <v>40</v>
       </c>
       <c r="V94" t="s">
-        <v>1174</v>
+        <v>1182</v>
       </c>
       <c r="W94" t="s">
-        <v>1175</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>1176</v>
+        <v>1184</v>
       </c>
       <c r="C95" t="s">
-        <v>1177</v>
+        <v>1185</v>
       </c>
       <c r="D95" t="s">
-        <v>1178</v>
+        <v>1186</v>
       </c>
       <c r="E95" t="s">
-        <v>1179</v>
+        <v>1187</v>
       </c>
       <c r="F95">
         <v>13343</v>
       </c>
       <c r="G95" t="s">
-        <v>1003</v>
+        <v>1022</v>
       </c>
       <c r="H95" s="2">
         <v>263509983578</v>
       </c>
       <c r="I95"/>
       <c r="J95" t="s">
-        <v>1180</v>
+        <v>1188</v>
       </c>
       <c r="K95" t="s">
-        <v>1181</v>
+        <v>1189</v>
       </c>
       <c r="L95" t="s">
-        <v>1182</v>
+        <v>1190</v>
       </c>
       <c r="M95" t="s">
-        <v>1183</v>
+        <v>1191</v>
       </c>
       <c r="N95" t="s">
-        <v>1184</v>
+        <v>1192</v>
       </c>
       <c r="O95" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P95" t="s">
         <v>35</v>
       </c>
       <c r="Q95" t="s">
-        <v>1185</v>
+        <v>1193</v>
       </c>
       <c r="R95" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S95" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T95" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U95" t="s">
         <v>40</v>
       </c>
       <c r="V95" t="s">
-        <v>1186</v>
+        <v>1194</v>
       </c>
       <c r="W95" t="s">
-        <v>1187</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>1188</v>
+        <v>1196</v>
       </c>
       <c r="C96" t="s">
-        <v>1189</v>
+        <v>1197</v>
       </c>
       <c r="D96" t="s">
-        <v>1190</v>
+        <v>1198</v>
       </c>
       <c r="E96" t="s">
-        <v>603</v>
+        <v>627</v>
       </c>
       <c r="F96">
         <v>3049</v>
       </c>
       <c r="G96" t="s">
-        <v>604</v>
+        <v>628</v>
       </c>
       <c r="H96" s="2">
         <v>291300083066</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>1191</v>
+        <v>1199</v>
       </c>
       <c r="K96" t="s">
-        <v>1192</v>
+        <v>1200</v>
       </c>
       <c r="L96" t="s">
-        <v>1193</v>
+        <v>1201</v>
       </c>
       <c r="M96" t="s">
-        <v>1194</v>
+        <v>1202</v>
       </c>
       <c r="N96" t="s">
-        <v>1195</v>
+        <v>1203</v>
       </c>
       <c r="O96" t="s">
         <v>34</v>
       </c>
       <c r="P96" t="s">
         <v>35</v>
       </c>
       <c r="Q96" t="s">
-        <v>1196</v>
+        <v>1204</v>
       </c>
       <c r="R96" t="s">
         <v>53</v>
       </c>
       <c r="S96" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T96" t="s">
-        <v>54</v>
+        <v>1205</v>
       </c>
       <c r="U96" t="s">
         <v>40</v>
       </c>
       <c r="V96" t="s">
-        <v>1197</v>
+        <v>1206</v>
       </c>
       <c r="W96" t="s">
-        <v>1198</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>1199</v>
+        <v>1208</v>
       </c>
       <c r="C97" t="s">
-        <v>1200</v>
+        <v>1209</v>
       </c>
       <c r="D97" t="s">
-        <v>1201</v>
+        <v>1210</v>
       </c>
       <c r="E97" t="s">
-        <v>1202</v>
+        <v>1211</v>
       </c>
       <c r="F97">
         <v>8909</v>
       </c>
       <c r="G97" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="H97" s="2">
         <v>246406879916</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>1203</v>
+        <v>1212</v>
       </c>
       <c r="K97" t="s">
-        <v>1204</v>
+        <v>1213</v>
       </c>
       <c r="L97" t="s">
-        <v>1205</v>
+        <v>1214</v>
       </c>
       <c r="M97" t="s">
-        <v>1206</v>
+        <v>1215</v>
       </c>
       <c r="N97" t="s">
-        <v>1207</v>
+        <v>1216</v>
       </c>
       <c r="O97" t="s">
         <v>34</v>
       </c>
       <c r="P97" t="s">
         <v>35</v>
       </c>
       <c r="Q97" t="s">
-        <v>1208</v>
+        <v>1217</v>
       </c>
       <c r="R97" t="s">
-        <v>658</v>
+        <v>265</v>
       </c>
       <c r="S97" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T97" t="s">
-        <v>1209</v>
+        <v>1218</v>
       </c>
       <c r="U97" t="s">
         <v>40</v>
       </c>
       <c r="V97" t="s">
-        <v>1210</v>
+        <v>1219</v>
       </c>
       <c r="W97" t="s">
-        <v>1211</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>1212</v>
+        <v>1221</v>
       </c>
       <c r="C98" t="s">
-        <v>1213</v>
+        <v>1222</v>
       </c>
       <c r="D98" t="s">
-        <v>1214</v>
+        <v>1223</v>
       </c>
       <c r="E98" t="s">
-        <v>1215</v>
+        <v>1224</v>
       </c>
       <c r="F98">
         <v>19079</v>
       </c>
       <c r="G98" t="s">
-        <v>965</v>
+        <v>827</v>
       </c>
       <c r="H98" s="2">
         <v>290502765711</v>
       </c>
       <c r="I98" t="s">
         <v>28</v>
       </c>
       <c r="J98" t="s">
-        <v>1216</v>
+        <v>1225</v>
       </c>
       <c r="K98" t="s">
-        <v>1217</v>
+        <v>1226</v>
       </c>
       <c r="L98" t="s">
-        <v>1218</v>
+        <v>1227</v>
       </c>
       <c r="M98" t="s">
-        <v>1219</v>
+        <v>1228</v>
       </c>
       <c r="N98" t="s">
-        <v>1220</v>
+        <v>1229</v>
       </c>
       <c r="O98" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P98" t="s">
         <v>35</v>
       </c>
       <c r="Q98" t="s">
-        <v>1221</v>
+        <v>1230</v>
       </c>
       <c r="R98" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="S98" t="s">
         <v>38</v>
       </c>
       <c r="T98" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U98" t="s">
         <v>40</v>
       </c>
       <c r="V98" t="s">
-        <v>1222</v>
-[...1 lines deleted...]
-      <c r="W98"/>
+        <v>1231</v>
+      </c>
+      <c r="W98" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>1223</v>
+        <v>1232</v>
       </c>
       <c r="C99" t="s">
-        <v>1224</v>
+        <v>1233</v>
       </c>
       <c r="D99" t="s">
-        <v>771</v>
+        <v>801</v>
       </c>
       <c r="E99" t="s">
-        <v>1225</v>
+        <v>1234</v>
       </c>
       <c r="F99">
         <v>8808</v>
       </c>
       <c r="G99" t="s">
-        <v>1226</v>
+        <v>1235</v>
       </c>
       <c r="H99" s="2">
         <v>463225053550</v>
       </c>
       <c r="I99"/>
       <c r="J99" t="s">
-        <v>1227</v>
+        <v>1236</v>
       </c>
       <c r="K99" t="s">
-        <v>1228</v>
+        <v>1237</v>
       </c>
       <c r="L99" t="s">
-        <v>1229</v>
+        <v>1238</v>
       </c>
       <c r="M99" t="s">
-        <v>1230</v>
+        <v>1239</v>
       </c>
       <c r="N99" t="s">
-        <v>1231</v>
+        <v>1240</v>
       </c>
       <c r="O99" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P99" t="s">
         <v>35</v>
       </c>
       <c r="Q99" t="s">
-        <v>1232</v>
+        <v>1241</v>
       </c>
       <c r="R99" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S99" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T99" t="s">
-        <v>1233</v>
+        <v>1242</v>
       </c>
       <c r="U99" t="s">
         <v>40</v>
       </c>
       <c r="V99" t="s">
-        <v>1234</v>
+        <v>1243</v>
       </c>
       <c r="W99" t="s">
-        <v>1235</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>1236</v>
+        <v>1245</v>
       </c>
       <c r="C100" t="s">
-        <v>1237</v>
+        <v>1246</v>
       </c>
       <c r="D100" t="s">
-        <v>1109</v>
+        <v>551</v>
       </c>
       <c r="E100" t="s">
-        <v>1238</v>
+        <v>1247</v>
       </c>
       <c r="F100">
         <v>21317</v>
       </c>
       <c r="G100" t="s">
-        <v>630</v>
+        <v>655</v>
       </c>
       <c r="H100" s="2">
         <v>550710252992</v>
       </c>
       <c r="I100" t="s">
         <v>28</v>
       </c>
       <c r="J100" t="s">
-        <v>1239</v>
+        <v>1248</v>
       </c>
       <c r="K100" t="s">
-        <v>1240</v>
+        <v>1249</v>
       </c>
       <c r="L100" t="s">
-        <v>1241</v>
+        <v>1250</v>
       </c>
       <c r="M100" t="s">
-        <v>1242</v>
+        <v>1251</v>
       </c>
       <c r="N100" t="s">
-        <v>1243</v>
+        <v>1252</v>
       </c>
       <c r="O100" t="s">
         <v>34</v>
       </c>
       <c r="P100" t="s">
         <v>35</v>
       </c>
       <c r="Q100" t="s">
-        <v>1244</v>
+        <v>1253</v>
       </c>
       <c r="R100" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S100" t="s">
         <v>38</v>
       </c>
       <c r="T100" t="s">
-        <v>39</v>
+        <v>307</v>
       </c>
       <c r="U100" t="s">
         <v>40</v>
       </c>
       <c r="V100" t="s">
-        <v>1245</v>
-[...1 lines deleted...]
-      <c r="W100"/>
+        <v>1254</v>
+      </c>
+      <c r="W100" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>1246</v>
+        <v>1255</v>
       </c>
       <c r="C101" t="s">
-        <v>1247</v>
+        <v>1256</v>
       </c>
       <c r="D101" t="s">
-        <v>771</v>
+        <v>626</v>
       </c>
       <c r="E101" t="s">
-        <v>300</v>
+        <v>1257</v>
       </c>
       <c r="F101">
-        <v>23157</v>
+        <v>11451</v>
       </c>
       <c r="G101" t="s">
-        <v>301</v>
+        <v>469</v>
       </c>
       <c r="H101" s="2">
-        <v>780726653000</v>
-[...3 lines deleted...]
-      </c>
+        <v>290105227675</v>
+      </c>
+      <c r="I101"/>
       <c r="J101" t="s">
-        <v>1248</v>
+        <v>1258</v>
       </c>
       <c r="K101" t="s">
-        <v>1249</v>
+        <v>1259</v>
       </c>
       <c r="L101" t="s">
-        <v>1250</v>
+        <v>1260</v>
       </c>
       <c r="M101" t="s">
-        <v>1251</v>
+        <v>1261</v>
       </c>
       <c r="N101" t="s">
-        <v>1252</v>
+        <v>1262</v>
       </c>
       <c r="O101" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P101" t="s">
         <v>35</v>
       </c>
       <c r="Q101" t="s">
-        <v>1253</v>
+        <v>1263</v>
       </c>
       <c r="R101" t="s">
-        <v>269</v>
+        <v>53</v>
       </c>
       <c r="S101" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T101" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U101" t="s">
         <v>40</v>
       </c>
-      <c r="V101"/>
-      <c r="W101"/>
+      <c r="V101" t="s">
+        <v>1264</v>
+      </c>
+      <c r="W101" t="s">
+        <v>1265</v>
+      </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>1254</v>
+        <v>1266</v>
       </c>
       <c r="C102" t="s">
-        <v>1255</v>
+        <v>1267</v>
       </c>
       <c r="D102" t="s">
-        <v>602</v>
+        <v>1268</v>
       </c>
       <c r="E102" t="s">
-        <v>1256</v>
+        <v>298</v>
       </c>
       <c r="F102">
-        <v>11451</v>
+        <v>23199</v>
       </c>
       <c r="G102" t="s">
-        <v>469</v>
+        <v>299</v>
       </c>
       <c r="H102" s="2">
-        <v>290105227675</v>
-[...1 lines deleted...]
-      <c r="I102"/>
+        <v>272206273855</v>
+      </c>
+      <c r="I102" t="s">
+        <v>1269</v>
+      </c>
       <c r="J102" t="s">
-        <v>1257</v>
+        <v>1270</v>
       </c>
       <c r="K102" t="s">
-        <v>1258</v>
+        <v>1271</v>
       </c>
       <c r="L102" t="s">
-        <v>1259</v>
+        <v>1272</v>
       </c>
       <c r="M102" t="s">
-        <v>1260</v>
+        <v>1273</v>
       </c>
       <c r="N102" t="s">
-        <v>1261</v>
+        <v>1274</v>
       </c>
       <c r="O102" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="P102" t="s">
         <v>35</v>
       </c>
       <c r="Q102" t="s">
-        <v>1262</v>
+        <v>1275</v>
       </c>
       <c r="R102" t="s">
-        <v>53</v>
+        <v>967</v>
       </c>
       <c r="S102" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T102" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U102" t="s">
         <v>40</v>
       </c>
-      <c r="V102" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V102"/>
       <c r="W102" t="s">
-        <v>1264</v>
+        <v>39</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>1265</v>
+        <v>1276</v>
       </c>
       <c r="C103" t="s">
-        <v>1266</v>
+        <v>1277</v>
       </c>
       <c r="D103" t="s">
-        <v>1267</v>
+        <v>1278</v>
       </c>
       <c r="E103" t="s">
-        <v>300</v>
+        <v>675</v>
       </c>
       <c r="F103">
-        <v>23199</v>
+        <v>13637</v>
       </c>
       <c r="G103" t="s">
-        <v>301</v>
+        <v>676</v>
       </c>
       <c r="H103" s="2">
-        <v>272206273855</v>
-[...3 lines deleted...]
-      </c>
+        <v>245905553097</v>
+      </c>
+      <c r="I103"/>
       <c r="J103" t="s">
-        <v>1269</v>
+        <v>1279</v>
       </c>
       <c r="K103" t="s">
-        <v>1270</v>
+        <v>1280</v>
       </c>
       <c r="L103" t="s">
-        <v>1271</v>
+        <v>1281</v>
       </c>
       <c r="M103" t="s">
-        <v>1272</v>
+        <v>1282</v>
       </c>
       <c r="N103" t="s">
-        <v>1273</v>
+        <v>1283</v>
       </c>
       <c r="O103" t="s">
         <v>34</v>
       </c>
       <c r="P103" t="s">
         <v>35</v>
       </c>
       <c r="Q103" t="s">
-        <v>1274</v>
+        <v>1284</v>
       </c>
       <c r="R103" t="s">
-        <v>924</v>
+        <v>53</v>
       </c>
       <c r="S103" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T103" t="s">
-        <v>54</v>
+        <v>1285</v>
       </c>
       <c r="U103" t="s">
         <v>40</v>
       </c>
-      <c r="V103"/>
-      <c r="W103"/>
+      <c r="V103" t="s">
+        <v>1286</v>
+      </c>
+      <c r="W103" t="s">
+        <v>1287</v>
+      </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>1275</v>
+        <v>1288</v>
       </c>
       <c r="C104" t="s">
-        <v>1276</v>
+        <v>1289</v>
       </c>
       <c r="D104" t="s">
-        <v>1277</v>
+        <v>1290</v>
       </c>
       <c r="E104" t="s">
-        <v>650</v>
+        <v>1291</v>
       </c>
       <c r="F104">
-        <v>13637</v>
+        <v>21158</v>
       </c>
       <c r="G104" t="s">
-        <v>651</v>
+        <v>483</v>
       </c>
       <c r="H104" s="2">
-        <v>245905553097</v>
-[...1 lines deleted...]
-      <c r="I104"/>
+        <v>381207767830</v>
+      </c>
+      <c r="I104" t="s">
+        <v>28</v>
+      </c>
       <c r="J104" t="s">
-        <v>1278</v>
+        <v>1292</v>
       </c>
       <c r="K104" t="s">
-        <v>1279</v>
+        <v>1293</v>
       </c>
       <c r="L104" t="s">
-        <v>1280</v>
+        <v>1294</v>
       </c>
       <c r="M104" t="s">
-        <v>1281</v>
+        <v>1295</v>
       </c>
       <c r="N104" t="s">
-        <v>1282</v>
+        <v>1296</v>
       </c>
       <c r="O104" t="s">
         <v>34</v>
       </c>
       <c r="P104" t="s">
         <v>35</v>
       </c>
       <c r="Q104" t="s">
-        <v>1283</v>
+        <v>1297</v>
       </c>
       <c r="R104" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S104" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T104" t="s">
-        <v>1284</v>
+        <v>39</v>
       </c>
       <c r="U104" t="s">
         <v>40</v>
       </c>
       <c r="V104" t="s">
-        <v>1285</v>
+        <v>1298</v>
       </c>
       <c r="W104" t="s">
-        <v>1286</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>1287</v>
+        <v>1300</v>
       </c>
       <c r="C105" t="s">
-        <v>1288</v>
+        <v>1301</v>
       </c>
       <c r="D105" t="s">
-        <v>1289</v>
+        <v>1302</v>
       </c>
       <c r="E105" t="s">
-        <v>1290</v>
+        <v>563</v>
       </c>
       <c r="F105">
-        <v>21158</v>
+        <v>7302</v>
       </c>
       <c r="G105" t="s">
-        <v>896</v>
+        <v>285</v>
       </c>
       <c r="H105" s="2">
-        <v>381207767830</v>
-[...3 lines deleted...]
-      </c>
+        <v>561204423495</v>
+      </c>
+      <c r="I105"/>
       <c r="J105" t="s">
-        <v>1291</v>
+        <v>1303</v>
       </c>
       <c r="K105" t="s">
-        <v>1292</v>
+        <v>1304</v>
       </c>
       <c r="L105" t="s">
-        <v>1293</v>
+        <v>1305</v>
       </c>
       <c r="M105" t="s">
-        <v>1294</v>
+        <v>1306</v>
       </c>
       <c r="N105" t="s">
-        <v>1295</v>
+        <v>1307</v>
       </c>
       <c r="O105" t="s">
         <v>34</v>
       </c>
       <c r="P105" t="s">
         <v>35</v>
       </c>
       <c r="Q105" t="s">
-        <v>1296</v>
+        <v>1308</v>
       </c>
       <c r="R105" t="s">
-        <v>37</v>
+        <v>1309</v>
       </c>
       <c r="S105" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T105" t="s">
-        <v>54</v>
+        <v>1310</v>
       </c>
       <c r="U105" t="s">
         <v>40</v>
       </c>
       <c r="V105" t="s">
-        <v>1297</v>
+        <v>1311</v>
       </c>
       <c r="W105" t="s">
-        <v>1298</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>1299</v>
+        <v>1313</v>
       </c>
       <c r="C106" t="s">
-        <v>1300</v>
+        <v>1314</v>
       </c>
       <c r="D106" t="s">
-        <v>1301</v>
+        <v>1315</v>
       </c>
       <c r="E106" t="s">
-        <v>540</v>
+        <v>1316</v>
       </c>
       <c r="F106">
-        <v>7302</v>
+        <v>23892</v>
       </c>
       <c r="G106" t="s">
-        <v>288</v>
+        <v>1317</v>
       </c>
       <c r="H106" s="2">
-        <v>561204423495</v>
-[...1 lines deleted...]
-      <c r="I106"/>
+        <v>470306696937</v>
+      </c>
+      <c r="I106" t="s">
+        <v>28</v>
+      </c>
       <c r="J106" t="s">
-        <v>1302</v>
+        <v>1318</v>
       </c>
       <c r="K106" t="s">
-        <v>1303</v>
+        <v>1319</v>
       </c>
       <c r="L106" t="s">
-        <v>1304</v>
+        <v>1320</v>
       </c>
       <c r="M106" t="s">
-        <v>1305</v>
+        <v>1321</v>
       </c>
       <c r="N106" t="s">
-        <v>1306</v>
+        <v>1322</v>
       </c>
       <c r="O106" t="s">
         <v>34</v>
       </c>
       <c r="P106" t="s">
         <v>35</v>
       </c>
       <c r="Q106" t="s">
-        <v>1307</v>
+        <v>1323</v>
       </c>
       <c r="R106" t="s">
         <v>37</v>
       </c>
       <c r="S106" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T106" t="s">
-        <v>1308</v>
+        <v>39</v>
       </c>
       <c r="U106" t="s">
         <v>40</v>
       </c>
-      <c r="V106" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V106"/>
       <c r="W106" t="s">
-        <v>1310</v>
+        <v>39</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>1311</v>
+        <v>1324</v>
       </c>
       <c r="C107" t="s">
-        <v>1312</v>
+        <v>1325</v>
       </c>
       <c r="D107" t="s">
-        <v>1313</v>
+        <v>1326</v>
       </c>
       <c r="E107" t="s">
-        <v>1314</v>
+        <v>666</v>
       </c>
       <c r="F107">
-        <v>23892</v>
+        <v>22948</v>
       </c>
       <c r="G107" t="s">
-        <v>1315</v>
+        <v>421</v>
       </c>
       <c r="H107" s="2">
-        <v>470306696937</v>
+        <v>402315297423</v>
       </c>
       <c r="I107" t="s">
-        <v>28</v>
+        <v>1327</v>
       </c>
       <c r="J107" t="s">
-        <v>1316</v>
+        <v>1328</v>
       </c>
       <c r="K107" t="s">
-        <v>1317</v>
+        <v>1329</v>
       </c>
       <c r="L107" t="s">
-        <v>1318</v>
+        <v>1330</v>
       </c>
       <c r="M107" t="s">
-        <v>1319</v>
+        <v>1331</v>
       </c>
       <c r="N107" t="s">
-        <v>1320</v>
+        <v>1332</v>
       </c>
       <c r="O107" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P107" t="s">
         <v>35</v>
       </c>
       <c r="Q107" t="s">
-        <v>1321</v>
+        <v>1333</v>
       </c>
       <c r="R107" t="s">
         <v>37</v>
       </c>
       <c r="S107" t="s">
-        <v>38</v>
+        <v>1334</v>
       </c>
       <c r="T107" t="s">
-        <v>54</v>
+        <v>307</v>
       </c>
       <c r="U107" t="s">
         <v>40</v>
       </c>
       <c r="V107"/>
-      <c r="W107"/>
+      <c r="W107" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>1322</v>
+        <v>1335</v>
       </c>
       <c r="C108" t="s">
-        <v>1323</v>
+        <v>1336</v>
       </c>
       <c r="D108" t="s">
-        <v>1324</v>
+        <v>1337</v>
       </c>
       <c r="E108" t="s">
-        <v>641</v>
+        <v>1338</v>
       </c>
       <c r="F108">
-        <v>22948</v>
+        <v>10888</v>
       </c>
       <c r="G108" t="s">
-        <v>422</v>
+        <v>827</v>
       </c>
       <c r="H108" s="2">
-        <v>402315297423</v>
+        <v>662514060447</v>
       </c>
       <c r="I108" t="s">
-        <v>1325</v>
+        <v>1339</v>
       </c>
       <c r="J108" t="s">
-        <v>1326</v>
+        <v>1340</v>
       </c>
       <c r="K108" t="s">
-        <v>1327</v>
+        <v>1341</v>
       </c>
       <c r="L108" t="s">
-        <v>1328</v>
+        <v>1342</v>
       </c>
       <c r="M108" t="s">
-        <v>1329</v>
+        <v>1343</v>
       </c>
       <c r="N108" t="s">
-        <v>1330</v>
+        <v>1344</v>
       </c>
       <c r="O108" t="s">
-        <v>1331</v>
+        <v>105</v>
       </c>
       <c r="P108" t="s">
-        <v>1332</v>
+        <v>35</v>
       </c>
       <c r="Q108" t="s">
-        <v>1333</v>
+        <v>1345</v>
       </c>
       <c r="R108" t="s">
-        <v>37</v>
+        <v>135</v>
       </c>
       <c r="S108" t="s">
-        <v>1334</v>
+        <v>38</v>
       </c>
       <c r="T108" t="s">
         <v>39</v>
       </c>
       <c r="U108" t="s">
         <v>40</v>
       </c>
-      <c r="V108"/>
-      <c r="W108"/>
+      <c r="V108" t="s">
+        <v>1346</v>
+      </c>
+      <c r="W108" t="s">
+        <v>1347</v>
+      </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>1335</v>
+        <v>1348</v>
       </c>
       <c r="C109" t="s">
-        <v>1336</v>
+        <v>1349</v>
       </c>
       <c r="D109" t="s">
-        <v>1337</v>
+        <v>1350</v>
       </c>
       <c r="E109" t="s">
-        <v>1338</v>
+        <v>1351</v>
       </c>
       <c r="F109">
-        <v>10888</v>
+        <v>3340</v>
       </c>
       <c r="G109" t="s">
-        <v>965</v>
+        <v>99</v>
       </c>
       <c r="H109" s="2">
-        <v>662514060447</v>
-[...3 lines deleted...]
-      </c>
+        <v>772443423806</v>
+      </c>
+      <c r="I109"/>
       <c r="J109" t="s">
-        <v>1340</v>
+        <v>1352</v>
       </c>
       <c r="K109" t="s">
-        <v>1341</v>
+        <v>1353</v>
       </c>
       <c r="L109" t="s">
-        <v>1342</v>
+        <v>1354</v>
       </c>
       <c r="M109" t="s">
-        <v>1343</v>
+        <v>1355</v>
       </c>
       <c r="N109" t="s">
-        <v>1344</v>
+        <v>1356</v>
       </c>
       <c r="O109" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P109" t="s">
         <v>35</v>
       </c>
       <c r="Q109" t="s">
-        <v>1345</v>
+        <v>1357</v>
       </c>
       <c r="R109" t="s">
-        <v>137</v>
+        <v>967</v>
       </c>
       <c r="S109" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T109" t="s">
-        <v>54</v>
+        <v>1358</v>
       </c>
       <c r="U109" t="s">
         <v>40</v>
       </c>
       <c r="V109" t="s">
-        <v>1346</v>
+        <v>1359</v>
       </c>
       <c r="W109" t="s">
-        <v>1347</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>1348</v>
+        <v>1361</v>
       </c>
       <c r="C110" t="s">
-        <v>1349</v>
+        <v>1362</v>
       </c>
       <c r="D110" t="s">
-        <v>1350</v>
+        <v>444</v>
       </c>
       <c r="E110" t="s">
-        <v>1351</v>
+        <v>552</v>
       </c>
       <c r="F110">
-        <v>3340</v>
+        <v>24428</v>
       </c>
       <c r="G110" t="s">
-        <v>100</v>
+        <v>313</v>
       </c>
       <c r="H110" s="2">
-        <v>772443423806</v>
-[...1 lines deleted...]
-      <c r="I110"/>
+        <v>420552882813</v>
+      </c>
+      <c r="I110" t="s">
+        <v>28</v>
+      </c>
       <c r="J110" t="s">
-        <v>1352</v>
+        <v>1363</v>
       </c>
       <c r="K110" t="s">
-        <v>1353</v>
+        <v>1364</v>
       </c>
       <c r="L110" t="s">
-        <v>1354</v>
+        <v>1365</v>
       </c>
       <c r="M110" t="s">
-        <v>1355</v>
+        <v>1366</v>
       </c>
       <c r="N110" t="s">
-        <v>1356</v>
+        <v>1367</v>
       </c>
       <c r="O110" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="P110" t="s">
         <v>35</v>
       </c>
       <c r="Q110" t="s">
-        <v>1357</v>
+        <v>1368</v>
       </c>
       <c r="R110" t="s">
-        <v>924</v>
+        <v>967</v>
       </c>
       <c r="S110" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T110" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U110" t="s">
         <v>40</v>
       </c>
-      <c r="V110" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V110"/>
+      <c r="W110"/>
     </row>
     <row r="111" spans="1:23">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>1360</v>
+        <v>1369</v>
       </c>
       <c r="C111" t="s">
-        <v>1361</v>
+        <v>1370</v>
       </c>
       <c r="D111" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="E111" t="s">
-        <v>665</v>
+        <v>690</v>
       </c>
       <c r="F111">
         <v>20486</v>
       </c>
       <c r="G111" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="H111" s="2">
         <v>590522271910</v>
       </c>
       <c r="I111" t="s">
         <v>28</v>
       </c>
       <c r="J111" t="s">
-        <v>1362</v>
+        <v>1371</v>
       </c>
       <c r="K111" t="s">
-        <v>1363</v>
+        <v>1372</v>
       </c>
       <c r="L111" t="s">
-        <v>1364</v>
+        <v>1373</v>
       </c>
       <c r="M111" t="s">
-        <v>1365</v>
+        <v>1374</v>
       </c>
       <c r="N111" t="s">
-        <v>1366</v>
+        <v>1375</v>
       </c>
       <c r="O111" t="s">
         <v>34</v>
       </c>
       <c r="P111" t="s">
         <v>35</v>
       </c>
       <c r="Q111" t="s">
-        <v>1367</v>
+        <v>1376</v>
       </c>
       <c r="R111" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S111" t="s">
         <v>38</v>
       </c>
       <c r="T111" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U111" t="s">
         <v>40</v>
       </c>
       <c r="V111" t="s">
-        <v>1368</v>
-[...1 lines deleted...]
-      <c r="W111"/>
+        <v>1377</v>
+      </c>
+      <c r="W111" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>1369</v>
+        <v>1378</v>
       </c>
       <c r="C112" t="s">
-        <v>1370</v>
+        <v>1379</v>
       </c>
       <c r="D112" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="E112" t="s">
-        <v>1371</v>
+        <v>1380</v>
       </c>
       <c r="F112">
         <v>22635</v>
       </c>
       <c r="G112" t="s">
-        <v>1372</v>
+        <v>1381</v>
       </c>
       <c r="H112" s="2">
         <v>381260736749</v>
       </c>
       <c r="I112" t="s">
         <v>28</v>
       </c>
       <c r="J112" t="s">
-        <v>1373</v>
+        <v>1382</v>
       </c>
       <c r="K112" t="s">
-        <v>1374</v>
+        <v>1383</v>
       </c>
       <c r="L112" t="s">
-        <v>1375</v>
+        <v>1384</v>
       </c>
       <c r="M112" t="s">
-        <v>1376</v>
+        <v>1385</v>
       </c>
       <c r="N112" t="s">
-        <v>1377</v>
+        <v>1386</v>
       </c>
       <c r="O112" t="s">
         <v>34</v>
       </c>
       <c r="P112" t="s">
         <v>35</v>
       </c>
       <c r="Q112" t="s">
-        <v>1378</v>
+        <v>1387</v>
       </c>
       <c r="R112" t="s">
         <v>53</v>
       </c>
       <c r="S112" t="s">
         <v>38</v>
       </c>
       <c r="T112" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U112" t="s">
         <v>40</v>
       </c>
       <c r="V112" t="s">
-        <v>1379</v>
-[...1 lines deleted...]
-      <c r="W112"/>
+        <v>1388</v>
+      </c>
+      <c r="W112" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>1380</v>
+        <v>1389</v>
       </c>
       <c r="C113" t="s">
-        <v>1381</v>
+        <v>1390</v>
       </c>
       <c r="D113" t="s">
-        <v>1382</v>
+        <v>1391</v>
       </c>
       <c r="E113" t="s">
-        <v>1383</v>
+        <v>1392</v>
       </c>
       <c r="F113">
         <v>8974</v>
       </c>
       <c r="G113" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="H113" s="2">
         <v>110115321578</v>
       </c>
       <c r="I113"/>
       <c r="J113" t="s">
-        <v>1384</v>
+        <v>1393</v>
       </c>
       <c r="K113" t="s">
-        <v>1385</v>
+        <v>1394</v>
       </c>
       <c r="L113" t="s">
-        <v>1386</v>
+        <v>1395</v>
       </c>
       <c r="M113" t="s">
-        <v>1387</v>
+        <v>1396</v>
       </c>
       <c r="N113" t="s">
-        <v>1388</v>
+        <v>1397</v>
       </c>
       <c r="O113" t="s">
         <v>34</v>
       </c>
       <c r="P113" t="s">
         <v>35</v>
       </c>
       <c r="Q113" t="s">
-        <v>1389</v>
+        <v>1398</v>
       </c>
       <c r="R113" t="s">
         <v>53</v>
       </c>
       <c r="S113" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T113" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U113" t="s">
         <v>40</v>
       </c>
       <c r="V113" t="s">
-        <v>1390</v>
+        <v>1399</v>
       </c>
       <c r="W113" t="s">
-        <v>1391</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>1392</v>
+        <v>1401</v>
       </c>
       <c r="C114" t="s">
-        <v>1393</v>
+        <v>1402</v>
       </c>
       <c r="D114" t="s">
-        <v>1394</v>
+        <v>1403</v>
       </c>
       <c r="E114" t="s">
-        <v>872</v>
+        <v>916</v>
       </c>
       <c r="F114">
         <v>17859</v>
       </c>
       <c r="G114" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="H114" s="2">
         <v>164493594808</v>
       </c>
       <c r="I114" t="s">
         <v>28</v>
       </c>
       <c r="J114" t="s">
-        <v>1395</v>
+        <v>1404</v>
       </c>
       <c r="K114" t="s">
-        <v>1396</v>
+        <v>1405</v>
       </c>
       <c r="L114" t="s">
-        <v>1397</v>
+        <v>1406</v>
       </c>
       <c r="M114" t="s">
-        <v>1398</v>
+        <v>1407</v>
       </c>
       <c r="N114" t="s">
-        <v>1399</v>
+        <v>1408</v>
       </c>
       <c r="O114" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P114" t="s">
         <v>35</v>
       </c>
       <c r="Q114" t="s">
-        <v>1400</v>
+        <v>1409</v>
       </c>
       <c r="R114" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S114" t="s">
         <v>38</v>
       </c>
       <c r="T114" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U114" t="s">
         <v>40</v>
       </c>
       <c r="V114" t="s">
-        <v>879</v>
+        <v>923</v>
       </c>
       <c r="W114" t="s">
-        <v>1401</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>1402</v>
+        <v>1411</v>
       </c>
       <c r="C115" t="s">
-        <v>1403</v>
+        <v>1412</v>
       </c>
       <c r="D115" t="s">
-        <v>1404</v>
+        <v>1413</v>
       </c>
       <c r="E115" t="s">
-        <v>1405</v>
+        <v>1414</v>
       </c>
       <c r="F115">
         <v>3523</v>
       </c>
       <c r="G115" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="H115" s="2">
         <v>260100135171</v>
       </c>
       <c r="I115"/>
       <c r="J115" t="s">
-        <v>1407</v>
+        <v>1416</v>
       </c>
       <c r="K115" t="s">
-        <v>1408</v>
+        <v>1417</v>
       </c>
       <c r="L115" t="s">
-        <v>1409</v>
+        <v>1418</v>
       </c>
       <c r="M115" t="s">
-        <v>1410</v>
+        <v>1419</v>
       </c>
       <c r="N115" t="s">
-        <v>1411</v>
+        <v>1420</v>
       </c>
       <c r="O115" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P115" t="s">
         <v>35</v>
       </c>
       <c r="Q115" t="s">
-        <v>1412</v>
+        <v>1421</v>
       </c>
       <c r="R115" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="S115" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T115" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U115" t="s">
         <v>40</v>
       </c>
       <c r="V115" t="s">
-        <v>1413</v>
+        <v>1422</v>
       </c>
       <c r="W115" t="s">
-        <v>1414</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>1415</v>
+        <v>1424</v>
       </c>
       <c r="C116" t="s">
-        <v>1416</v>
+        <v>1425</v>
       </c>
       <c r="D116" t="s">
-        <v>1417</v>
+        <v>1426</v>
       </c>
       <c r="E116" t="s">
-        <v>1418</v>
+        <v>1427</v>
       </c>
       <c r="F116">
         <v>13431</v>
       </c>
       <c r="G116" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="H116" s="2">
         <v>261806229320</v>
       </c>
       <c r="I116"/>
       <c r="J116" t="s">
-        <v>1419</v>
+        <v>1428</v>
       </c>
       <c r="K116" t="s">
-        <v>1420</v>
+        <v>1429</v>
       </c>
       <c r="L116" t="s">
-        <v>1421</v>
+        <v>1430</v>
       </c>
       <c r="M116" t="s">
-        <v>1422</v>
+        <v>1431</v>
       </c>
       <c r="N116" t="s">
-        <v>1423</v>
+        <v>1432</v>
       </c>
       <c r="O116" t="s">
         <v>34</v>
       </c>
       <c r="P116" t="s">
         <v>35</v>
       </c>
       <c r="Q116" t="s">
-        <v>1424</v>
+        <v>1433</v>
       </c>
       <c r="R116" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="S116" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T116" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U116" t="s">
         <v>40</v>
       </c>
       <c r="V116" t="s">
-        <v>1425</v>
+        <v>1434</v>
       </c>
       <c r="W116" t="s">
-        <v>1426</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>1427</v>
+        <v>1436</v>
       </c>
       <c r="C117" t="s">
-        <v>1428</v>
+        <v>1437</v>
       </c>
       <c r="D117" t="s">
-        <v>1429</v>
+        <v>1438</v>
       </c>
       <c r="E117" t="s">
-        <v>1430</v>
+        <v>1439</v>
       </c>
       <c r="F117">
         <v>7448</v>
       </c>
       <c r="G117" t="s">
-        <v>965</v>
+        <v>827</v>
       </c>
       <c r="H117" s="2">
         <v>166003405670</v>
       </c>
       <c r="I117" t="s">
-        <v>1431</v>
+        <v>1440</v>
       </c>
       <c r="J117" t="s">
-        <v>1432</v>
+        <v>1441</v>
       </c>
       <c r="K117" t="s">
-        <v>1433</v>
+        <v>1442</v>
       </c>
       <c r="L117" t="s">
-        <v>1434</v>
+        <v>1443</v>
       </c>
       <c r="M117" t="s">
-        <v>1435</v>
+        <v>1444</v>
       </c>
       <c r="N117" t="s">
-        <v>1436</v>
+        <v>1445</v>
       </c>
       <c r="O117" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P117" t="s">
         <v>35</v>
       </c>
       <c r="Q117" t="s">
-        <v>1437</v>
+        <v>1446</v>
       </c>
       <c r="R117" t="s">
-        <v>489</v>
+        <v>53</v>
       </c>
       <c r="S117" t="s">
         <v>38</v>
       </c>
       <c r="T117" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U117" t="s">
         <v>40</v>
       </c>
       <c r="V117" t="s">
-        <v>1438</v>
+        <v>1447</v>
       </c>
       <c r="W117" t="s">
-        <v>1439</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>1440</v>
+        <v>1449</v>
       </c>
       <c r="C118" t="s">
-        <v>1441</v>
+        <v>1450</v>
       </c>
       <c r="D118" t="s">
-        <v>1429</v>
+        <v>1438</v>
       </c>
       <c r="E118" t="s">
-        <v>1442</v>
+        <v>1451</v>
       </c>
       <c r="F118">
         <v>16528</v>
       </c>
       <c r="G118" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="H118" s="2">
         <v>160601033114</v>
       </c>
       <c r="I118" t="s">
         <v>28</v>
       </c>
       <c r="J118" t="s">
-        <v>1443</v>
+        <v>1452</v>
       </c>
       <c r="K118" t="s">
-        <v>1444</v>
+        <v>1453</v>
       </c>
       <c r="L118" t="s">
-        <v>1445</v>
+        <v>1454</v>
       </c>
       <c r="M118" t="s">
-        <v>1446</v>
+        <v>1455</v>
       </c>
       <c r="N118" t="s">
-        <v>1447</v>
+        <v>1456</v>
       </c>
       <c r="O118" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P118" t="s">
         <v>35</v>
       </c>
       <c r="Q118" t="s">
-        <v>1448</v>
+        <v>1457</v>
       </c>
       <c r="R118" t="s">
         <v>37</v>
       </c>
       <c r="S118" t="s">
-        <v>1162</v>
+        <v>1170</v>
       </c>
       <c r="T118" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U118" t="s">
         <v>40</v>
       </c>
       <c r="V118" t="s">
-        <v>1449</v>
+        <v>1458</v>
       </c>
       <c r="W118" t="s">
-        <v>1450</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>1451</v>
+        <v>1460</v>
       </c>
       <c r="C119" t="s">
-        <v>1452</v>
+        <v>1461</v>
       </c>
       <c r="D119" t="s">
-        <v>1453</v>
+        <v>1462</v>
       </c>
       <c r="E119" t="s">
-        <v>1225</v>
+        <v>1234</v>
       </c>
       <c r="F119">
         <v>3603</v>
       </c>
       <c r="G119" t="s">
-        <v>1226</v>
+        <v>1235</v>
       </c>
       <c r="H119" s="2">
         <v>381600165492</v>
       </c>
       <c r="I119"/>
       <c r="J119" t="s">
-        <v>1454</v>
+        <v>1463</v>
       </c>
       <c r="K119" t="s">
-        <v>1455</v>
+        <v>1464</v>
       </c>
       <c r="L119" t="s">
-        <v>1456</v>
+        <v>1465</v>
       </c>
       <c r="M119" t="s">
-        <v>1457</v>
+        <v>1466</v>
       </c>
       <c r="N119" t="s">
-        <v>1458</v>
+        <v>1467</v>
       </c>
       <c r="O119" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P119" t="s">
         <v>35</v>
       </c>
       <c r="Q119" t="s">
-        <v>1459</v>
+        <v>1468</v>
       </c>
       <c r="R119" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S119" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T119" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U119" t="s">
         <v>40</v>
       </c>
       <c r="V119" t="s">
-        <v>1460</v>
+        <v>1469</v>
       </c>
       <c r="W119" t="s">
-        <v>1461</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>1462</v>
+        <v>1471</v>
       </c>
       <c r="C120" t="s">
-        <v>1463</v>
+        <v>1472</v>
       </c>
       <c r="D120" t="s">
-        <v>1464</v>
+        <v>1473</v>
       </c>
       <c r="E120" t="s">
-        <v>1465</v>
+        <v>1474</v>
       </c>
       <c r="F120">
         <v>19943</v>
       </c>
       <c r="G120" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="H120" s="2">
         <v>312326450317</v>
       </c>
       <c r="I120" t="s">
         <v>28</v>
       </c>
       <c r="J120" t="s">
-        <v>1466</v>
+        <v>1475</v>
       </c>
       <c r="K120" t="s">
-        <v>1467</v>
+        <v>1476</v>
       </c>
       <c r="L120" t="s">
-        <v>1468</v>
+        <v>1477</v>
       </c>
       <c r="M120" t="s">
-        <v>1469</v>
+        <v>1478</v>
       </c>
       <c r="N120" t="s">
-        <v>1470</v>
+        <v>1479</v>
       </c>
       <c r="O120" t="s">
         <v>34</v>
       </c>
       <c r="P120" t="s">
         <v>35</v>
       </c>
       <c r="Q120" t="s">
-        <v>1471</v>
+        <v>1480</v>
       </c>
       <c r="R120" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="S120" t="s">
         <v>38</v>
       </c>
       <c r="T120" t="s">
-        <v>54</v>
+        <v>1481</v>
       </c>
       <c r="U120" t="s">
         <v>40</v>
       </c>
       <c r="V120" t="s">
-        <v>1472</v>
+        <v>1482</v>
       </c>
       <c r="W120" t="s">
-        <v>1473</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>1474</v>
+        <v>1484</v>
       </c>
       <c r="C121" t="s">
-        <v>1475</v>
+        <v>1485</v>
       </c>
       <c r="D121" t="s">
-        <v>1476</v>
+        <v>1486</v>
       </c>
       <c r="E121" t="s">
-        <v>1215</v>
+        <v>1224</v>
       </c>
       <c r="F121">
         <v>19065</v>
       </c>
       <c r="G121" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="H121" s="2">
         <v>780600941088</v>
       </c>
       <c r="I121" t="s">
         <v>28</v>
       </c>
       <c r="J121" t="s">
-        <v>1477</v>
+        <v>1487</v>
       </c>
       <c r="K121" t="s">
-        <v>1478</v>
+        <v>1488</v>
       </c>
       <c r="L121" t="s">
-        <v>1479</v>
+        <v>1489</v>
       </c>
       <c r="M121" t="s">
-        <v>1480</v>
+        <v>1490</v>
       </c>
       <c r="N121" t="s">
-        <v>1481</v>
+        <v>1491</v>
       </c>
       <c r="O121" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P121" t="s">
         <v>35</v>
       </c>
       <c r="Q121" t="s">
-        <v>1482</v>
+        <v>1492</v>
       </c>
       <c r="R121" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="S121" t="s">
         <v>38</v>
       </c>
       <c r="T121" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U121" t="s">
         <v>40</v>
       </c>
       <c r="V121" t="s">
-        <v>1483</v>
+        <v>1493</v>
       </c>
       <c r="W121" t="s">
-        <v>1484</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>1485</v>
+        <v>1495</v>
       </c>
       <c r="C122" t="s">
-        <v>1486</v>
+        <v>1496</v>
       </c>
       <c r="D122" t="s">
-        <v>1487</v>
+        <v>1497</v>
       </c>
       <c r="E122" t="s">
-        <v>1488</v>
+        <v>1498</v>
       </c>
       <c r="F122">
         <v>15860</v>
       </c>
       <c r="G122" t="s">
-        <v>1226</v>
+        <v>1235</v>
       </c>
       <c r="H122" s="2">
         <v>782510242145</v>
       </c>
       <c r="I122" t="s">
         <v>28</v>
       </c>
       <c r="J122" t="s">
-        <v>1489</v>
+        <v>1499</v>
       </c>
       <c r="K122" t="s">
-        <v>1490</v>
+        <v>1500</v>
       </c>
       <c r="L122" t="s">
-        <v>1491</v>
+        <v>1501</v>
       </c>
       <c r="M122" t="s">
-        <v>1492</v>
+        <v>1502</v>
       </c>
       <c r="N122" t="s">
-        <v>1493</v>
+        <v>1503</v>
       </c>
       <c r="O122" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P122" t="s">
         <v>35</v>
       </c>
       <c r="Q122" t="s">
-        <v>1494</v>
+        <v>1504</v>
       </c>
       <c r="R122" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S122" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T122" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U122" t="s">
         <v>40</v>
       </c>
       <c r="V122" t="s">
-        <v>1495</v>
+        <v>1505</v>
       </c>
       <c r="W122" t="s">
-        <v>1496</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>1497</v>
+        <v>1507</v>
       </c>
       <c r="C123" t="s">
-        <v>1498</v>
+        <v>1508</v>
       </c>
       <c r="D123" t="s">
-        <v>1499</v>
+        <v>1509</v>
       </c>
       <c r="E123" t="s">
-        <v>506</v>
+        <v>517</v>
       </c>
       <c r="F123">
         <v>24018</v>
       </c>
       <c r="G123" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="H123" s="2">
         <v>366411047877</v>
       </c>
       <c r="I123" t="s">
-        <v>1500</v>
+        <v>1510</v>
       </c>
       <c r="J123" t="s">
-        <v>1501</v>
+        <v>1511</v>
       </c>
       <c r="K123" t="s">
-        <v>1502</v>
+        <v>1512</v>
       </c>
       <c r="L123" t="s">
-        <v>1503</v>
+        <v>1513</v>
       </c>
       <c r="M123" t="s">
-        <v>1504</v>
+        <v>1514</v>
       </c>
       <c r="N123" t="s">
-        <v>1505</v>
+        <v>1515</v>
       </c>
       <c r="O123" t="s">
         <v>34</v>
       </c>
       <c r="P123" t="s">
         <v>35</v>
       </c>
       <c r="Q123" t="s">
-        <v>1506</v>
+        <v>1516</v>
       </c>
       <c r="R123" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="S123" t="s">
         <v>38</v>
       </c>
       <c r="T123" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U123" t="s">
         <v>40</v>
       </c>
       <c r="V123"/>
-      <c r="W123"/>
+      <c r="W123" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>1507</v>
+        <v>1517</v>
       </c>
       <c r="C124" t="s">
-        <v>1508</v>
+        <v>1518</v>
       </c>
       <c r="D124" t="s">
-        <v>1509</v>
+        <v>1519</v>
       </c>
       <c r="E124" t="s">
-        <v>1510</v>
+        <v>1520</v>
       </c>
       <c r="F124">
         <v>13320</v>
       </c>
       <c r="G124" t="s">
-        <v>1406</v>
+        <v>1415</v>
       </c>
       <c r="H124" s="2">
         <v>222102268680</v>
       </c>
       <c r="I124"/>
       <c r="J124" t="s">
-        <v>1511</v>
+        <v>1521</v>
       </c>
       <c r="K124" t="s">
-        <v>1512</v>
+        <v>1522</v>
       </c>
       <c r="L124" t="s">
-        <v>1513</v>
+        <v>1523</v>
       </c>
       <c r="M124" t="s">
-        <v>1514</v>
+        <v>1524</v>
       </c>
       <c r="N124" t="s">
-        <v>1515</v>
+        <v>1525</v>
       </c>
       <c r="O124" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P124" t="s">
         <v>35</v>
       </c>
       <c r="Q124" t="s">
-        <v>1516</v>
+        <v>1526</v>
       </c>
       <c r="R124" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="S124" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T124" t="s">
-        <v>54</v>
+        <v>1527</v>
       </c>
       <c r="U124" t="s">
         <v>40</v>
       </c>
       <c r="V124" t="s">
-        <v>1517</v>
+        <v>1528</v>
       </c>
       <c r="W124" t="s">
-        <v>1518</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>1519</v>
+        <v>1530</v>
       </c>
       <c r="C125" t="s">
-        <v>1520</v>
+        <v>1531</v>
       </c>
       <c r="D125" t="s">
-        <v>602</v>
+        <v>626</v>
       </c>
       <c r="E125" t="s">
-        <v>1521</v>
+        <v>1532</v>
       </c>
       <c r="F125">
         <v>8126</v>
       </c>
       <c r="G125" t="s">
         <v>469</v>
       </c>
       <c r="H125" s="2">
         <v>463200635355</v>
       </c>
       <c r="I125"/>
       <c r="J125" t="s">
-        <v>1522</v>
+        <v>1533</v>
       </c>
       <c r="K125" t="s">
-        <v>1523</v>
+        <v>1534</v>
       </c>
       <c r="L125" t="s">
-        <v>1524</v>
+        <v>1535</v>
       </c>
       <c r="M125" t="s">
-        <v>1525</v>
+        <v>1536</v>
       </c>
       <c r="N125" t="s">
-        <v>1526</v>
+        <v>1537</v>
       </c>
       <c r="O125" t="s">
         <v>34</v>
       </c>
       <c r="P125" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q125" t="s">
-        <v>1527</v>
+        <v>1538</v>
       </c>
       <c r="R125" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S125" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T125" t="s">
-        <v>1528</v>
+        <v>1539</v>
       </c>
       <c r="U125" t="s">
         <v>40</v>
       </c>
       <c r="V125" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="W125" t="s">
-        <v>1529</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>1530</v>
+        <v>1541</v>
       </c>
       <c r="C126" t="s">
-        <v>1531</v>
+        <v>1542</v>
       </c>
       <c r="D126" t="s">
-        <v>1532</v>
+        <v>1543</v>
       </c>
       <c r="E126" t="s">
-        <v>1533</v>
+        <v>1544</v>
       </c>
       <c r="F126">
         <v>21500</v>
       </c>
       <c r="G126" t="s">
         <v>27</v>
       </c>
       <c r="H126" s="2">
         <v>720403862079</v>
       </c>
       <c r="I126" t="s">
         <v>28</v>
       </c>
       <c r="J126" t="s">
-        <v>1534</v>
+        <v>1545</v>
       </c>
       <c r="K126" t="s">
-        <v>1535</v>
+        <v>1546</v>
       </c>
       <c r="L126" t="s">
-        <v>1536</v>
+        <v>1547</v>
       </c>
       <c r="M126" t="s">
-        <v>1537</v>
+        <v>1548</v>
       </c>
       <c r="N126" t="s">
-        <v>1538</v>
+        <v>1549</v>
       </c>
       <c r="O126" t="s">
+        <v>105</v>
+      </c>
+      <c r="P126" t="s">
         <v>35</v>
       </c>
-      <c r="P126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q126" t="s">
-        <v>1539</v>
+        <v>1550</v>
       </c>
       <c r="R126" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="S126" t="s">
         <v>38</v>
       </c>
       <c r="T126" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U126" t="s">
         <v>40</v>
       </c>
       <c r="V126" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="W126" t="s">
-        <v>1541</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>1542</v>
+        <v>1553</v>
       </c>
       <c r="C127" t="s">
-        <v>1543</v>
+        <v>1554</v>
       </c>
       <c r="D127" t="s">
-        <v>1544</v>
+        <v>1555</v>
       </c>
       <c r="E127" t="s">
-        <v>1545</v>
+        <v>1556</v>
       </c>
       <c r="F127">
         <v>14860</v>
       </c>
       <c r="G127" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="H127" s="2">
         <v>162700738711</v>
       </c>
       <c r="I127" t="s">
         <v>28</v>
       </c>
       <c r="J127" t="s">
-        <v>1546</v>
+        <v>1557</v>
       </c>
       <c r="K127" t="s">
-        <v>1547</v>
+        <v>1558</v>
       </c>
       <c r="L127" t="s">
-        <v>1548</v>
+        <v>1559</v>
       </c>
       <c r="M127" t="s">
-        <v>1549</v>
+        <v>1560</v>
       </c>
       <c r="N127" t="s">
-        <v>1550</v>
+        <v>1561</v>
       </c>
       <c r="O127" t="s">
+        <v>105</v>
+      </c>
+      <c r="P127" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q127" t="s">
+        <v>1562</v>
+      </c>
+      <c r="R127" t="s">
+        <v>265</v>
+      </c>
+      <c r="S127" t="s">
+        <v>107</v>
+      </c>
+      <c r="T127" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
       <c r="U127" t="s">
         <v>40</v>
       </c>
       <c r="V127" t="s">
-        <v>1552</v>
+        <v>1563</v>
       </c>
       <c r="W127" t="s">
-        <v>1553</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>1554</v>
+        <v>1565</v>
       </c>
       <c r="C128" t="s">
-        <v>1555</v>
+        <v>1566</v>
       </c>
       <c r="D128" t="s">
-        <v>782</v>
+        <v>812</v>
       </c>
       <c r="E128" t="s">
-        <v>1545</v>
+        <v>1556</v>
       </c>
       <c r="F128">
         <v>14866</v>
       </c>
       <c r="G128" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="H128" s="2">
         <v>420592839684</v>
       </c>
       <c r="I128" t="s">
         <v>28</v>
       </c>
       <c r="J128" t="s">
-        <v>1556</v>
+        <v>1567</v>
       </c>
       <c r="K128" t="s">
-        <v>1557</v>
+        <v>1568</v>
       </c>
       <c r="L128" t="s">
-        <v>1558</v>
+        <v>1569</v>
       </c>
       <c r="M128" t="s">
-        <v>1559</v>
+        <v>1570</v>
       </c>
       <c r="N128" t="s">
-        <v>1560</v>
+        <v>1571</v>
       </c>
       <c r="O128" t="s">
+        <v>105</v>
+      </c>
+      <c r="P128" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>1572</v>
+      </c>
+      <c r="R128" t="s">
+        <v>53</v>
+      </c>
+      <c r="S128" t="s">
+        <v>107</v>
+      </c>
+      <c r="T128" t="s">
         <v>39</v>
       </c>
-      <c r="P128" t="s">
-[...11 lines deleted...]
-      <c r="T128"/>
       <c r="U128" t="s">
         <v>40</v>
       </c>
       <c r="V128" t="s">
-        <v>1562</v>
+        <v>1573</v>
       </c>
       <c r="W128" t="s">
-        <v>1563</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
-        <v>1564</v>
+        <v>1575</v>
       </c>
       <c r="C129" t="s">
-        <v>1565</v>
+        <v>1576</v>
       </c>
       <c r="D129" t="s">
-        <v>1566</v>
+        <v>1577</v>
       </c>
       <c r="E129" t="s">
-        <v>930</v>
+        <v>973</v>
       </c>
       <c r="F129">
         <v>23946</v>
       </c>
       <c r="G129" t="s">
         <v>338</v>
       </c>
       <c r="H129" s="2">
         <v>561101765218</v>
       </c>
       <c r="I129" t="s">
         <v>28</v>
       </c>
       <c r="J129" t="s">
-        <v>1567</v>
+        <v>1578</v>
       </c>
       <c r="K129" t="s">
-        <v>1568</v>
+        <v>1579</v>
       </c>
       <c r="L129" t="s">
-        <v>1569</v>
+        <v>1580</v>
       </c>
       <c r="M129" t="s">
-        <v>1570</v>
+        <v>1581</v>
       </c>
       <c r="N129" t="s">
-        <v>1571</v>
+        <v>1582</v>
       </c>
       <c r="O129" t="s">
         <v>34</v>
       </c>
       <c r="P129" t="s">
         <v>35</v>
       </c>
       <c r="Q129" t="s">
-        <v>1572</v>
+        <v>1583</v>
       </c>
       <c r="R129" t="s">
-        <v>937</v>
+        <v>980</v>
       </c>
       <c r="S129" t="s">
         <v>38</v>
       </c>
       <c r="T129" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U129" t="s">
         <v>40</v>
       </c>
       <c r="V129"/>
-      <c r="W129"/>
+      <c r="W129" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>1573</v>
+        <v>1584</v>
       </c>
       <c r="C130" t="s">
-        <v>1574</v>
+        <v>1585</v>
       </c>
       <c r="D130" t="s">
-        <v>1575</v>
+        <v>1586</v>
       </c>
       <c r="E130" t="s">
-        <v>1576</v>
+        <v>1587</v>
       </c>
       <c r="F130">
         <v>3924</v>
       </c>
       <c r="G130" t="s">
-        <v>1577</v>
+        <v>1588</v>
       </c>
       <c r="H130" s="2">
         <v>100100378568</v>
       </c>
       <c r="I130"/>
       <c r="J130" t="s">
-        <v>1578</v>
+        <v>1589</v>
       </c>
       <c r="K130" t="s">
-        <v>1579</v>
+        <v>1590</v>
       </c>
       <c r="L130" t="s">
-        <v>1580</v>
+        <v>1591</v>
       </c>
       <c r="M130" t="s">
-        <v>1581</v>
+        <v>1592</v>
       </c>
       <c r="N130" t="s">
-        <v>1582</v>
+        <v>1593</v>
       </c>
       <c r="O130" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="P130" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="Q130" t="s">
-        <v>1583</v>
+        <v>1594</v>
       </c>
       <c r="R130" t="s">
-        <v>658</v>
+        <v>277</v>
       </c>
       <c r="S130" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T130" t="s">
-        <v>1584</v>
+        <v>1595</v>
       </c>
       <c r="U130" t="s">
         <v>40</v>
       </c>
       <c r="V130" t="s">
-        <v>1585</v>
+        <v>1596</v>
       </c>
       <c r="W130" t="s">
-        <v>1586</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>1587</v>
+        <v>1598</v>
       </c>
       <c r="C131" t="s">
-        <v>1588</v>
+        <v>1599</v>
       </c>
       <c r="D131" t="s">
-        <v>1589</v>
+        <v>1600</v>
       </c>
       <c r="E131" t="s">
-        <v>1590</v>
+        <v>1601</v>
       </c>
       <c r="F131">
         <v>22640</v>
       </c>
       <c r="G131" t="s">
-        <v>1591</v>
+        <v>1602</v>
       </c>
       <c r="H131" s="2">
         <v>591805876587</v>
       </c>
       <c r="I131" t="s">
         <v>28</v>
       </c>
       <c r="J131" t="s">
-        <v>1592</v>
+        <v>1603</v>
       </c>
       <c r="K131" t="s">
-        <v>1593</v>
+        <v>1604</v>
       </c>
       <c r="L131" t="s">
-        <v>1594</v>
+        <v>1605</v>
       </c>
       <c r="M131" t="s">
-        <v>1595</v>
+        <v>1606</v>
       </c>
       <c r="N131" t="s">
-        <v>1596</v>
+        <v>1607</v>
       </c>
       <c r="O131" t="s">
+        <v>65</v>
+      </c>
+      <c r="P131" t="s">
         <v>66</v>
       </c>
-      <c r="P131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q131" t="s">
-        <v>1597</v>
+        <v>1608</v>
       </c>
       <c r="R131" t="s">
         <v>53</v>
       </c>
       <c r="S131" t="s">
-        <v>1598</v>
+        <v>1609</v>
       </c>
       <c r="T131" t="s">
-        <v>54</v>
+        <v>1610</v>
       </c>
       <c r="U131" t="s">
         <v>40</v>
       </c>
       <c r="V131" t="s">
-        <v>959</v>
+        <v>1611</v>
       </c>
       <c r="W131" t="s">
-        <v>1599</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>1600</v>
+        <v>1613</v>
       </c>
       <c r="C132" t="s">
-        <v>1601</v>
+        <v>1614</v>
       </c>
       <c r="D132" t="s">
-        <v>1602</v>
+        <v>1615</v>
       </c>
       <c r="E132" t="s">
-        <v>1603</v>
+        <v>1616</v>
       </c>
       <c r="F132">
         <v>10833</v>
       </c>
       <c r="G132" t="s">
-        <v>1604</v>
+        <v>1617</v>
       </c>
       <c r="H132" s="2">
         <v>590298936761</v>
       </c>
       <c r="I132"/>
       <c r="J132" t="s">
-        <v>1605</v>
+        <v>1618</v>
       </c>
       <c r="K132" t="s">
-        <v>1606</v>
+        <v>1619</v>
       </c>
       <c r="L132" t="s">
-        <v>1607</v>
+        <v>1620</v>
       </c>
       <c r="M132" t="s">
-        <v>1608</v>
+        <v>1621</v>
       </c>
       <c r="N132" t="s">
-        <v>1609</v>
+        <v>1622</v>
       </c>
       <c r="O132" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P132" t="s">
         <v>35</v>
       </c>
       <c r="Q132" t="s">
-        <v>1610</v>
+        <v>1623</v>
       </c>
       <c r="R132" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="S132" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T132" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U132" t="s">
         <v>40</v>
       </c>
       <c r="V132" t="s">
-        <v>1611</v>
+        <v>1624</v>
       </c>
       <c r="W132" t="s">
-        <v>1612</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>1613</v>
+        <v>1626</v>
       </c>
       <c r="C133" t="s">
-        <v>1614</v>
+        <v>1627</v>
       </c>
       <c r="D133" t="s">
-        <v>1201</v>
+        <v>268</v>
       </c>
       <c r="E133" t="s">
-        <v>1615</v>
+        <v>482</v>
       </c>
       <c r="F133">
-        <v>10077</v>
+        <v>24432</v>
       </c>
       <c r="G133" t="s">
-        <v>338</v>
+        <v>483</v>
       </c>
       <c r="H133" s="2">
-        <v>246212253421</v>
-[...1 lines deleted...]
-      <c r="I133"/>
+        <v>773170854270</v>
+      </c>
+      <c r="I133" t="s">
+        <v>28</v>
+      </c>
       <c r="J133" t="s">
-        <v>1616</v>
+        <v>1628</v>
       </c>
       <c r="K133" t="s">
-        <v>1617</v>
+        <v>1629</v>
       </c>
       <c r="L133" t="s">
-        <v>1618</v>
+        <v>1630</v>
       </c>
       <c r="M133" t="s">
-        <v>1619</v>
+        <v>1631</v>
       </c>
       <c r="N133" t="s">
-        <v>1620</v>
+        <v>1632</v>
       </c>
       <c r="O133" t="s">
+        <v>34</v>
+      </c>
+      <c r="P133" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>1633</v>
+      </c>
+      <c r="R133" t="s">
+        <v>53</v>
+      </c>
+      <c r="S133" t="s">
+        <v>38</v>
+      </c>
+      <c r="T133" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>1622</v>
       </c>
       <c r="U133" t="s">
         <v>40</v>
       </c>
-      <c r="V133" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V133"/>
       <c r="W133" t="s">
-        <v>1624</v>
+        <v>39</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>1625</v>
+        <v>1634</v>
       </c>
       <c r="C134" t="s">
-        <v>1626</v>
+        <v>1635</v>
       </c>
       <c r="D134" t="s">
-        <v>272</v>
+        <v>1210</v>
       </c>
       <c r="E134" t="s">
-        <v>1627</v>
+        <v>1636</v>
       </c>
       <c r="F134">
-        <v>4154</v>
+        <v>10077</v>
       </c>
       <c r="G134" t="s">
-        <v>1628</v>
+        <v>338</v>
       </c>
       <c r="H134" s="2">
-        <v>770200046359</v>
+        <v>246212253421</v>
       </c>
       <c r="I134"/>
       <c r="J134" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="K134" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="L134" t="s">
-        <v>1631</v>
+        <v>1639</v>
       </c>
       <c r="M134" t="s">
-        <v>1632</v>
+        <v>1640</v>
       </c>
       <c r="N134" t="s">
-        <v>1633</v>
+        <v>1641</v>
       </c>
       <c r="O134" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P134" t="s">
         <v>35</v>
       </c>
       <c r="Q134" t="s">
-        <v>1634</v>
+        <v>1642</v>
       </c>
       <c r="R134" t="s">
         <v>53</v>
       </c>
       <c r="S134" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T134" t="s">
-        <v>54</v>
+        <v>1643</v>
       </c>
       <c r="U134" t="s">
         <v>40</v>
       </c>
       <c r="V134" t="s">
-        <v>1635</v>
+        <v>1644</v>
       </c>
       <c r="W134" t="s">
-        <v>1636</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>1637</v>
+        <v>1646</v>
       </c>
       <c r="C135" t="s">
-        <v>1638</v>
+        <v>1647</v>
       </c>
       <c r="D135" t="s">
-        <v>1639</v>
+        <v>268</v>
       </c>
       <c r="E135" t="s">
-        <v>1640</v>
+        <v>1648</v>
       </c>
       <c r="F135">
-        <v>17183</v>
+        <v>4154</v>
       </c>
       <c r="G135" t="s">
-        <v>116</v>
+        <v>1649</v>
       </c>
       <c r="H135" s="2">
-        <v>525204888870</v>
-[...3 lines deleted...]
-      </c>
+        <v>770200046359</v>
+      </c>
+      <c r="I135"/>
       <c r="J135" t="s">
-        <v>1641</v>
+        <v>1650</v>
       </c>
       <c r="K135" t="s">
-        <v>1642</v>
+        <v>1651</v>
       </c>
       <c r="L135" t="s">
-        <v>1643</v>
+        <v>1652</v>
       </c>
       <c r="M135" t="s">
-        <v>1644</v>
+        <v>1653</v>
       </c>
       <c r="N135" t="s">
-        <v>1645</v>
+        <v>1654</v>
       </c>
       <c r="O135" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P135" t="s">
         <v>35</v>
       </c>
       <c r="Q135" t="s">
-        <v>1646</v>
+        <v>1655</v>
       </c>
       <c r="R135" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S135" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="T135"/>
+        <v>107</v>
+      </c>
+      <c r="T135" t="s">
+        <v>39</v>
+      </c>
       <c r="U135" t="s">
         <v>40</v>
       </c>
       <c r="V135" t="s">
-        <v>1647</v>
-[...1 lines deleted...]
-      <c r="W135"/>
+        <v>1656</v>
+      </c>
+      <c r="W135" t="s">
+        <v>1657</v>
+      </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>1648</v>
+        <v>1658</v>
       </c>
       <c r="C136" t="s">
-        <v>1649</v>
+        <v>1659</v>
       </c>
       <c r="D136" t="s">
-        <v>1650</v>
+        <v>1660</v>
       </c>
       <c r="E136" t="s">
-        <v>1651</v>
+        <v>1661</v>
       </c>
       <c r="F136">
-        <v>20301</v>
+        <v>17183</v>
       </c>
       <c r="G136" t="s">
-        <v>60</v>
+        <v>115</v>
       </c>
       <c r="H136" s="2">
-        <v>505016111862</v>
+        <v>525204888870</v>
       </c>
       <c r="I136" t="s">
         <v>28</v>
       </c>
       <c r="J136" t="s">
-        <v>1652</v>
+        <v>1662</v>
       </c>
       <c r="K136" t="s">
-        <v>1653</v>
+        <v>1663</v>
       </c>
       <c r="L136" t="s">
-        <v>1654</v>
+        <v>1664</v>
       </c>
       <c r="M136" t="s">
-        <v>1655</v>
+        <v>1665</v>
       </c>
       <c r="N136" t="s">
-        <v>1656</v>
+        <v>1666</v>
       </c>
       <c r="O136" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
       <c r="P136" t="s">
         <v>35</v>
       </c>
       <c r="Q136" t="s">
-        <v>1657</v>
+        <v>1667</v>
       </c>
       <c r="R136" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S136" t="s">
         <v>38</v>
       </c>
       <c r="T136" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U136" t="s">
         <v>40</v>
       </c>
       <c r="V136" t="s">
-        <v>1658</v>
+        <v>1668</v>
       </c>
       <c r="W136" t="s">
-        <v>1659</v>
+        <v>39</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>1660</v>
+        <v>1669</v>
       </c>
       <c r="C137" t="s">
-        <v>1661</v>
+        <v>1670</v>
       </c>
       <c r="D137" t="s">
-        <v>1662</v>
+        <v>1671</v>
       </c>
       <c r="E137" t="s">
-        <v>1663</v>
+        <v>1672</v>
       </c>
       <c r="F137">
-        <v>11383</v>
+        <v>20301</v>
       </c>
       <c r="G137" t="s">
-        <v>144</v>
+        <v>59</v>
       </c>
       <c r="H137" s="2">
-        <v>650108155463</v>
-[...1 lines deleted...]
-      <c r="I137"/>
+        <v>505016111862</v>
+      </c>
+      <c r="I137" t="s">
+        <v>28</v>
+      </c>
       <c r="J137" t="s">
-        <v>1664</v>
+        <v>1673</v>
       </c>
       <c r="K137" t="s">
-        <v>1665</v>
+        <v>1674</v>
       </c>
       <c r="L137" t="s">
-        <v>1666</v>
+        <v>1675</v>
       </c>
       <c r="M137" t="s">
-        <v>1667</v>
+        <v>1676</v>
       </c>
       <c r="N137" t="s">
-        <v>1668</v>
+        <v>1677</v>
       </c>
       <c r="O137" t="s">
-        <v>176</v>
+        <v>65</v>
       </c>
       <c r="P137" t="s">
         <v>35</v>
       </c>
       <c r="Q137" t="s">
-        <v>1669</v>
+        <v>1678</v>
       </c>
       <c r="R137" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S137" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T137" t="s">
-        <v>54</v>
+        <v>1679</v>
       </c>
       <c r="U137" t="s">
         <v>40</v>
       </c>
       <c r="V137" t="s">
-        <v>1670</v>
+        <v>1680</v>
       </c>
       <c r="W137" t="s">
-        <v>1671</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>1672</v>
+        <v>1682</v>
       </c>
       <c r="C138" t="s">
-        <v>1673</v>
+        <v>1683</v>
       </c>
       <c r="D138" t="s">
-        <v>1674</v>
+        <v>1684</v>
       </c>
       <c r="E138" t="s">
-        <v>1155</v>
+        <v>1685</v>
       </c>
       <c r="F138">
-        <v>16295</v>
+        <v>11383</v>
       </c>
       <c r="G138" t="s">
-        <v>482</v>
-[...6 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="H138" s="2">
+        <v>650108155463</v>
+      </c>
+      <c r="I138"/>
       <c r="J138" t="s">
-        <v>1676</v>
+        <v>1686</v>
       </c>
       <c r="K138" t="s">
-        <v>1677</v>
+        <v>1687</v>
       </c>
       <c r="L138" t="s">
-        <v>1678</v>
+        <v>1688</v>
       </c>
       <c r="M138" t="s">
-        <v>1679</v>
+        <v>1689</v>
       </c>
       <c r="N138" t="s">
-        <v>1680</v>
+        <v>1690</v>
       </c>
       <c r="O138" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P138" t="s">
         <v>35</v>
       </c>
       <c r="Q138" t="s">
-        <v>1681</v>
+        <v>1691</v>
       </c>
       <c r="R138" t="s">
-        <v>269</v>
+        <v>53</v>
       </c>
       <c r="S138" t="s">
-        <v>1162</v>
-[...1 lines deleted...]
-      <c r="T138"/>
+        <v>107</v>
+      </c>
+      <c r="T138" t="s">
+        <v>1692</v>
+      </c>
       <c r="U138" t="s">
         <v>40</v>
       </c>
       <c r="V138" t="s">
-        <v>1682</v>
+        <v>1693</v>
       </c>
       <c r="W138" t="s">
-        <v>1683</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>1684</v>
+        <v>1695</v>
       </c>
       <c r="C139" t="s">
-        <v>1685</v>
+        <v>1696</v>
       </c>
       <c r="D139" t="s">
-        <v>1133</v>
+        <v>1697</v>
       </c>
       <c r="E139" t="s">
-        <v>1686</v>
+        <v>1163</v>
       </c>
       <c r="F139">
-        <v>4219</v>
+        <v>16295</v>
       </c>
       <c r="G139" t="s">
-        <v>288</v>
-[...4 lines deleted...]
-      <c r="I139"/>
+        <v>494</v>
+      </c>
+      <c r="H139" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I139" t="s">
+        <v>28</v>
+      </c>
       <c r="J139" t="s">
-        <v>677</v>
+        <v>1699</v>
       </c>
       <c r="K139" t="s">
-        <v>1687</v>
+        <v>1700</v>
       </c>
       <c r="L139" t="s">
-        <v>1688</v>
+        <v>1701</v>
       </c>
       <c r="M139" t="s">
-        <v>1689</v>
+        <v>1702</v>
       </c>
       <c r="N139" t="s">
-        <v>1690</v>
+        <v>1703</v>
       </c>
       <c r="O139" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P139" t="s">
         <v>35</v>
       </c>
       <c r="Q139" t="s">
-        <v>1691</v>
+        <v>1704</v>
       </c>
       <c r="R139" t="s">
-        <v>37</v>
+        <v>265</v>
       </c>
       <c r="S139" t="s">
-        <v>108</v>
+        <v>1170</v>
       </c>
       <c r="T139" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U139" t="s">
         <v>40</v>
       </c>
       <c r="V139" t="s">
-        <v>1692</v>
+        <v>1705</v>
       </c>
       <c r="W139" t="s">
-        <v>1693</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>1694</v>
+        <v>1707</v>
       </c>
       <c r="C140" t="s">
-        <v>1695</v>
+        <v>1708</v>
       </c>
       <c r="D140" t="s">
-        <v>1696</v>
+        <v>1141</v>
       </c>
       <c r="E140" t="s">
-        <v>603</v>
+        <v>1709</v>
       </c>
       <c r="F140">
-        <v>4227</v>
+        <v>4219</v>
       </c>
       <c r="G140" t="s">
-        <v>1697</v>
+        <v>285</v>
       </c>
       <c r="H140" s="2">
-        <v>350700233843</v>
+        <v>666800065997</v>
       </c>
       <c r="I140"/>
       <c r="J140" t="s">
-        <v>1698</v>
+        <v>703</v>
       </c>
       <c r="K140" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="L140" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="M140" t="s">
-        <v>1701</v>
+        <v>1712</v>
       </c>
       <c r="N140" t="s">
-        <v>1702</v>
+        <v>1713</v>
       </c>
       <c r="O140" t="s">
+        <v>105</v>
+      </c>
+      <c r="P140" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>1714</v>
+      </c>
+      <c r="R140" t="s">
+        <v>53</v>
+      </c>
+      <c r="S140" t="s">
+        <v>107</v>
+      </c>
+      <c r="T140" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>1704</v>
       </c>
       <c r="U140" t="s">
         <v>40</v>
       </c>
       <c r="V140" t="s">
-        <v>1705</v>
+        <v>1715</v>
       </c>
       <c r="W140" t="s">
-        <v>1706</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>1707</v>
+        <v>1717</v>
       </c>
       <c r="C141" t="s">
-        <v>1708</v>
+        <v>1718</v>
       </c>
       <c r="D141" t="s">
-        <v>1709</v>
+        <v>1719</v>
       </c>
       <c r="E141" t="s">
-        <v>1710</v>
+        <v>627</v>
       </c>
       <c r="F141">
-        <v>13826</v>
+        <v>4227</v>
       </c>
       <c r="G141" t="s">
-        <v>1711</v>
+        <v>1720</v>
       </c>
       <c r="H141" s="2">
-        <v>667111799185</v>
+        <v>350700233843</v>
       </c>
       <c r="I141"/>
       <c r="J141" t="s">
-        <v>1712</v>
+        <v>1721</v>
       </c>
       <c r="K141" t="s">
-        <v>1713</v>
+        <v>1722</v>
       </c>
       <c r="L141" t="s">
-        <v>1714</v>
+        <v>1723</v>
       </c>
       <c r="M141" t="s">
-        <v>1715</v>
+        <v>1724</v>
       </c>
       <c r="N141" t="s">
-        <v>1716</v>
+        <v>1725</v>
       </c>
       <c r="O141" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="P141" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="Q141" t="s">
-        <v>1717</v>
+        <v>1726</v>
       </c>
       <c r="R141" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S141" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T141" t="s">
-        <v>54</v>
+        <v>1727</v>
       </c>
       <c r="U141" t="s">
         <v>40</v>
       </c>
       <c r="V141" t="s">
-        <v>1718</v>
+        <v>1728</v>
       </c>
       <c r="W141" t="s">
-        <v>1719</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>1720</v>
+        <v>1730</v>
       </c>
       <c r="C142" t="s">
-        <v>1721</v>
+        <v>1731</v>
       </c>
       <c r="D142" t="s">
-        <v>1722</v>
+        <v>1732</v>
       </c>
       <c r="E142" t="s">
-        <v>1723</v>
+        <v>1733</v>
       </c>
       <c r="F142">
-        <v>7358</v>
+        <v>13826</v>
       </c>
       <c r="G142" t="s">
-        <v>1724</v>
+        <v>1734</v>
       </c>
       <c r="H142" s="2">
-        <v>110116044503</v>
+        <v>667111799185</v>
       </c>
       <c r="I142"/>
       <c r="J142" t="s">
-        <v>1725</v>
+        <v>1735</v>
       </c>
       <c r="K142" t="s">
-        <v>1726</v>
+        <v>1736</v>
       </c>
       <c r="L142" t="s">
-        <v>1727</v>
+        <v>1737</v>
       </c>
       <c r="M142" t="s">
-        <v>1728</v>
+        <v>1738</v>
       </c>
       <c r="N142" t="s">
-        <v>1729</v>
+        <v>1739</v>
       </c>
       <c r="O142" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P142" t="s">
         <v>35</v>
       </c>
       <c r="Q142" t="s">
-        <v>1730</v>
+        <v>1740</v>
       </c>
       <c r="R142" t="s">
         <v>53</v>
       </c>
       <c r="S142" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T142" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U142" t="s">
         <v>40</v>
       </c>
       <c r="V142" t="s">
-        <v>1731</v>
+        <v>1741</v>
       </c>
       <c r="W142" t="s">
-        <v>1732</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>1733</v>
+        <v>1743</v>
       </c>
       <c r="C143" t="s">
-        <v>1734</v>
+        <v>1744</v>
       </c>
       <c r="D143" t="s">
-        <v>795</v>
+        <v>1745</v>
       </c>
       <c r="E143" t="s">
-        <v>1735</v>
+        <v>1746</v>
       </c>
       <c r="F143">
-        <v>13661</v>
+        <v>7358</v>
       </c>
       <c r="G143" t="s">
-        <v>1736</v>
+        <v>1747</v>
       </c>
       <c r="H143" s="2">
-        <v>780436785050</v>
+        <v>110116044503</v>
       </c>
       <c r="I143"/>
       <c r="J143" t="s">
-        <v>1737</v>
+        <v>1748</v>
       </c>
       <c r="K143" t="s">
-        <v>1738</v>
+        <v>1749</v>
       </c>
       <c r="L143" t="s">
-        <v>1739</v>
+        <v>1750</v>
       </c>
       <c r="M143" t="s">
-        <v>1740</v>
+        <v>1751</v>
       </c>
       <c r="N143" t="s">
-        <v>1741</v>
+        <v>1752</v>
       </c>
       <c r="O143" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="P143" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="Q143" t="s">
-        <v>1742</v>
+        <v>1753</v>
       </c>
       <c r="R143" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S143" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T143" t="s">
-        <v>54</v>
+        <v>1754</v>
       </c>
       <c r="U143" t="s">
         <v>40</v>
       </c>
       <c r="V143" t="s">
-        <v>1743</v>
+        <v>1755</v>
       </c>
       <c r="W143" t="s">
-        <v>1744</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>1745</v>
+        <v>1757</v>
       </c>
       <c r="C144" t="s">
-        <v>1746</v>
+        <v>1758</v>
       </c>
       <c r="D144" t="s">
-        <v>1747</v>
+        <v>838</v>
       </c>
       <c r="E144" t="s">
-        <v>603</v>
+        <v>1759</v>
       </c>
       <c r="F144">
-        <v>4267</v>
+        <v>13661</v>
       </c>
       <c r="G144" t="s">
-        <v>1052</v>
+        <v>1760</v>
       </c>
       <c r="H144" s="2">
-        <v>519010048086</v>
+        <v>780436785050</v>
       </c>
       <c r="I144"/>
       <c r="J144" t="s">
-        <v>1748</v>
+        <v>1761</v>
       </c>
       <c r="K144" t="s">
-        <v>1749</v>
+        <v>1762</v>
       </c>
       <c r="L144" t="s">
-        <v>1750</v>
+        <v>1763</v>
       </c>
       <c r="M144" t="s">
-        <v>1751</v>
+        <v>1764</v>
       </c>
       <c r="N144" t="s">
-        <v>1752</v>
+        <v>1765</v>
       </c>
       <c r="O144" t="s">
+        <v>105</v>
+      </c>
+      <c r="P144" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>1766</v>
+      </c>
+      <c r="R144" t="s">
+        <v>53</v>
+      </c>
+      <c r="S144" t="s">
+        <v>107</v>
+      </c>
+      <c r="T144" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>1754</v>
       </c>
       <c r="U144" t="s">
         <v>40</v>
       </c>
       <c r="V144" t="s">
-        <v>1755</v>
+        <v>1767</v>
       </c>
       <c r="W144" t="s">
-        <v>1756</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>1757</v>
+        <v>1769</v>
       </c>
       <c r="C145" t="s">
-        <v>1758</v>
+        <v>1770</v>
       </c>
       <c r="D145" t="s">
-        <v>1759</v>
+        <v>1771</v>
       </c>
       <c r="E145" t="s">
-        <v>1760</v>
+        <v>627</v>
       </c>
       <c r="F145">
-        <v>9726</v>
+        <v>4267</v>
       </c>
       <c r="G145" t="s">
-        <v>1003</v>
+        <v>1772</v>
       </c>
       <c r="H145" s="2">
-        <v>771706730710</v>
+        <v>519010048086</v>
       </c>
       <c r="I145"/>
       <c r="J145" t="s">
-        <v>1761</v>
+        <v>1773</v>
       </c>
       <c r="K145" t="s">
-        <v>1762</v>
+        <v>1774</v>
       </c>
       <c r="L145" t="s">
-        <v>1763</v>
+        <v>1775</v>
       </c>
       <c r="M145" t="s">
-        <v>1764</v>
+        <v>1776</v>
       </c>
       <c r="N145" t="s">
-        <v>1765</v>
+        <v>1777</v>
       </c>
       <c r="O145" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P145" t="s">
         <v>35</v>
       </c>
       <c r="Q145" t="s">
-        <v>1766</v>
+        <v>1778</v>
       </c>
       <c r="R145" t="s">
-        <v>269</v>
+        <v>53</v>
       </c>
       <c r="S145" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T145" t="s">
-        <v>54</v>
+        <v>1779</v>
       </c>
       <c r="U145" t="s">
         <v>40</v>
       </c>
       <c r="V145" t="s">
-        <v>1767</v>
+        <v>1780</v>
       </c>
       <c r="W145" t="s">
-        <v>1768</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>1769</v>
+        <v>1782</v>
       </c>
       <c r="C146" t="s">
-        <v>1770</v>
+        <v>1783</v>
       </c>
       <c r="D146" t="s">
-        <v>1771</v>
+        <v>1784</v>
       </c>
       <c r="E146" t="s">
-        <v>1488</v>
+        <v>1785</v>
       </c>
       <c r="F146">
-        <v>6021</v>
+        <v>9726</v>
       </c>
       <c r="G146" t="s">
-        <v>1226</v>
+        <v>1022</v>
       </c>
       <c r="H146" s="2">
-        <v>165902053970</v>
-[...3 lines deleted...]
-      </c>
+        <v>771706730710</v>
+      </c>
+      <c r="I146"/>
       <c r="J146" t="s">
-        <v>1773</v>
+        <v>1786</v>
       </c>
       <c r="K146" t="s">
-        <v>1774</v>
+        <v>1787</v>
       </c>
       <c r="L146" t="s">
-        <v>1775</v>
+        <v>1788</v>
       </c>
       <c r="M146" t="s">
-        <v>1776</v>
+        <v>1789</v>
       </c>
       <c r="N146" t="s">
-        <v>1777</v>
+        <v>1790</v>
       </c>
       <c r="O146" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P146" t="s">
         <v>35</v>
       </c>
       <c r="Q146" t="s">
-        <v>1778</v>
+        <v>1791</v>
       </c>
       <c r="R146" t="s">
-        <v>53</v>
+        <v>265</v>
       </c>
       <c r="S146" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T146" t="s">
-        <v>54</v>
+        <v>1792</v>
       </c>
       <c r="U146" t="s">
         <v>40</v>
       </c>
       <c r="V146" t="s">
-        <v>1779</v>
+        <v>1793</v>
       </c>
       <c r="W146" t="s">
-        <v>1780</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>1781</v>
+        <v>1795</v>
       </c>
       <c r="C147" t="s">
-        <v>1782</v>
+        <v>1796</v>
       </c>
       <c r="D147" t="s">
-        <v>1783</v>
+        <v>1797</v>
       </c>
       <c r="E147" t="s">
-        <v>1784</v>
+        <v>1498</v>
       </c>
       <c r="F147">
-        <v>14792</v>
+        <v>6021</v>
       </c>
       <c r="G147" t="s">
-        <v>116</v>
+        <v>1235</v>
       </c>
       <c r="H147" s="2">
-        <v>162802556485</v>
+        <v>165902053970</v>
       </c>
       <c r="I147" t="s">
-        <v>28</v>
+        <v>1798</v>
       </c>
       <c r="J147" t="s">
-        <v>1785</v>
+        <v>1799</v>
       </c>
       <c r="K147" t="s">
-        <v>1786</v>
+        <v>1800</v>
       </c>
       <c r="L147" t="s">
-        <v>1787</v>
+        <v>1801</v>
       </c>
       <c r="M147" t="s">
-        <v>1788</v>
+        <v>1802</v>
       </c>
       <c r="N147" t="s">
-        <v>1789</v>
+        <v>1803</v>
       </c>
       <c r="O147" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P147" t="s">
         <v>35</v>
       </c>
       <c r="Q147" t="s">
-        <v>1790</v>
+        <v>1804</v>
       </c>
       <c r="R147" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S147" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T147" t="s">
-        <v>54</v>
+        <v>1805</v>
       </c>
       <c r="U147" t="s">
         <v>40</v>
       </c>
       <c r="V147" t="s">
-        <v>1791</v>
+        <v>1806</v>
       </c>
       <c r="W147" t="s">
-        <v>1792</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>1793</v>
+        <v>1808</v>
       </c>
       <c r="C148" t="s">
-        <v>1794</v>
+        <v>1809</v>
       </c>
       <c r="D148" t="s">
-        <v>1795</v>
+        <v>1810</v>
       </c>
       <c r="E148" t="s">
-        <v>1796</v>
+        <v>1811</v>
       </c>
       <c r="F148">
-        <v>14972</v>
+        <v>14792</v>
       </c>
       <c r="G148" t="s">
-        <v>144</v>
+        <v>115</v>
       </c>
       <c r="H148" s="2">
-        <v>165035910113</v>
+        <v>162802556485</v>
       </c>
       <c r="I148" t="s">
-        <v>1797</v>
+        <v>28</v>
       </c>
       <c r="J148" t="s">
-        <v>1798</v>
+        <v>1812</v>
       </c>
       <c r="K148" t="s">
-        <v>1799</v>
+        <v>1813</v>
       </c>
       <c r="L148" t="s">
-        <v>1800</v>
+        <v>1814</v>
       </c>
       <c r="M148" t="s">
-        <v>1801</v>
+        <v>1815</v>
       </c>
       <c r="N148" t="s">
-        <v>1802</v>
+        <v>1816</v>
       </c>
       <c r="O148" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P148" t="s">
         <v>35</v>
       </c>
       <c r="Q148" t="s">
-        <v>1803</v>
+        <v>1817</v>
       </c>
       <c r="R148" t="s">
         <v>53</v>
       </c>
       <c r="S148" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T148" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U148" t="s">
         <v>40</v>
       </c>
       <c r="V148" t="s">
-        <v>1804</v>
+        <v>1818</v>
       </c>
       <c r="W148" t="s">
-        <v>1805</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>1806</v>
+        <v>1820</v>
       </c>
       <c r="C149" t="s">
-        <v>1807</v>
+        <v>1821</v>
       </c>
       <c r="D149" t="s">
-        <v>1808</v>
+        <v>1822</v>
       </c>
       <c r="E149" t="s">
-        <v>1809</v>
+        <v>1823</v>
       </c>
       <c r="F149">
-        <v>9404</v>
+        <v>14972</v>
       </c>
       <c r="G149" t="s">
-        <v>1052</v>
+        <v>142</v>
       </c>
       <c r="H149" s="2">
-        <v>330700214005</v>
-[...1 lines deleted...]
-      <c r="I149"/>
+        <v>165035910113</v>
+      </c>
+      <c r="I149" t="s">
+        <v>1824</v>
+      </c>
       <c r="J149" t="s">
-        <v>1810</v>
+        <v>1825</v>
       </c>
       <c r="K149" t="s">
-        <v>1811</v>
+        <v>1826</v>
       </c>
       <c r="L149" t="s">
-        <v>1812</v>
+        <v>1827</v>
       </c>
       <c r="M149" t="s">
-        <v>1813</v>
+        <v>1828</v>
       </c>
       <c r="N149" t="s">
-        <v>1814</v>
+        <v>1829</v>
       </c>
       <c r="O149" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P149" t="s">
         <v>35</v>
       </c>
       <c r="Q149" t="s">
-        <v>1815</v>
+        <v>1830</v>
       </c>
       <c r="R149" t="s">
-        <v>281</v>
+        <v>53</v>
       </c>
       <c r="S149" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T149" t="s">
-        <v>1816</v>
+        <v>1831</v>
       </c>
       <c r="U149" t="s">
         <v>40</v>
       </c>
       <c r="V149" t="s">
-        <v>1817</v>
+        <v>1832</v>
       </c>
       <c r="W149" t="s">
-        <v>1818</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>1819</v>
+        <v>1834</v>
       </c>
       <c r="C150" t="s">
-        <v>1820</v>
+        <v>1835</v>
       </c>
       <c r="D150" t="s">
-        <v>1821</v>
+        <v>1836</v>
       </c>
       <c r="E150" t="s">
-        <v>1822</v>
+        <v>1837</v>
       </c>
       <c r="F150">
-        <v>12496</v>
+        <v>9404</v>
       </c>
       <c r="G150" t="s">
-        <v>398</v>
+        <v>1772</v>
       </c>
       <c r="H150" s="2">
-        <v>780160047864</v>
+        <v>330700214005</v>
       </c>
       <c r="I150"/>
       <c r="J150" t="s">
-        <v>1823</v>
+        <v>1838</v>
       </c>
       <c r="K150" t="s">
-        <v>1824</v>
+        <v>1839</v>
       </c>
       <c r="L150" t="s">
-        <v>1825</v>
+        <v>1840</v>
       </c>
       <c r="M150" t="s">
-        <v>1826</v>
+        <v>1841</v>
       </c>
       <c r="N150" t="s">
-        <v>1827</v>
+        <v>1842</v>
       </c>
       <c r="O150" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P150" t="s">
         <v>35</v>
       </c>
       <c r="Q150" t="s">
-        <v>1828</v>
+        <v>1843</v>
       </c>
       <c r="R150" t="s">
-        <v>53</v>
+        <v>277</v>
       </c>
       <c r="S150" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T150" t="s">
-        <v>54</v>
+        <v>1844</v>
       </c>
       <c r="U150" t="s">
         <v>40</v>
       </c>
       <c r="V150" t="s">
-        <v>1829</v>
+        <v>1845</v>
       </c>
       <c r="W150" t="s">
-        <v>1830</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>1831</v>
+        <v>1847</v>
       </c>
       <c r="C151" t="s">
-        <v>1832</v>
+        <v>1848</v>
       </c>
       <c r="D151" t="s">
-        <v>1833</v>
+        <v>1849</v>
       </c>
       <c r="E151" t="s">
-        <v>1834</v>
+        <v>1850</v>
       </c>
       <c r="F151">
-        <v>13985</v>
+        <v>12496</v>
       </c>
       <c r="G151" t="s">
-        <v>604</v>
+        <v>397</v>
       </c>
       <c r="H151" s="2">
-        <v>781439943740</v>
+        <v>780160047864</v>
       </c>
       <c r="I151"/>
       <c r="J151" t="s">
-        <v>1835</v>
+        <v>1851</v>
       </c>
       <c r="K151" t="s">
-        <v>1836</v>
+        <v>1852</v>
       </c>
       <c r="L151" t="s">
-        <v>1837</v>
+        <v>1853</v>
       </c>
       <c r="M151" t="s">
-        <v>1838</v>
+        <v>1854</v>
       </c>
       <c r="N151" t="s">
-        <v>1839</v>
+        <v>1855</v>
       </c>
       <c r="O151" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P151" t="s">
         <v>35</v>
       </c>
       <c r="Q151" t="s">
-        <v>1840</v>
+        <v>1856</v>
       </c>
       <c r="R151" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S151" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T151" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U151" t="s">
         <v>40</v>
       </c>
       <c r="V151" t="s">
-        <v>1841</v>
+        <v>1857</v>
       </c>
       <c r="W151" t="s">
-        <v>1842</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>1843</v>
+        <v>1859</v>
       </c>
       <c r="C152" t="s">
-        <v>1844</v>
+        <v>1860</v>
       </c>
       <c r="D152" t="s">
-        <v>1845</v>
+        <v>1861</v>
       </c>
       <c r="E152" t="s">
-        <v>1846</v>
+        <v>1862</v>
       </c>
       <c r="F152">
         <v>14336</v>
       </c>
       <c r="G152" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="H152" s="2">
         <v>165702640410</v>
       </c>
       <c r="I152"/>
       <c r="J152" t="s">
-        <v>1847</v>
+        <v>1863</v>
       </c>
       <c r="K152" t="s">
-        <v>1848</v>
+        <v>1864</v>
       </c>
       <c r="L152" t="s">
-        <v>1849</v>
+        <v>1865</v>
       </c>
       <c r="M152" t="s">
-        <v>1850</v>
+        <v>1866</v>
       </c>
       <c r="N152" t="s">
-        <v>1851</v>
+        <v>1867</v>
       </c>
       <c r="O152" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P152" t="s">
         <v>35</v>
       </c>
       <c r="Q152" t="s">
-        <v>1852</v>
+        <v>1868</v>
       </c>
       <c r="R152" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="S152" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T152" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U152" t="s">
         <v>40</v>
       </c>
       <c r="V152" t="s">
-        <v>1853</v>
-[...1 lines deleted...]
-      <c r="W152"/>
+        <v>1869</v>
+      </c>
+      <c r="W152" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>1854</v>
+        <v>1870</v>
       </c>
       <c r="C153" t="s">
-        <v>1855</v>
+        <v>1871</v>
       </c>
       <c r="D153" t="s">
-        <v>1856</v>
+        <v>1872</v>
       </c>
       <c r="E153" t="s">
-        <v>1857</v>
+        <v>1873</v>
       </c>
       <c r="F153">
         <v>19722</v>
       </c>
       <c r="G153" t="s">
-        <v>1858</v>
+        <v>1874</v>
       </c>
       <c r="H153" s="2">
         <v>233903488572</v>
       </c>
       <c r="I153" t="s">
         <v>28</v>
       </c>
       <c r="J153" t="s">
-        <v>1859</v>
+        <v>1875</v>
       </c>
       <c r="K153" t="s">
-        <v>1860</v>
+        <v>1876</v>
       </c>
       <c r="L153" t="s">
-        <v>1861</v>
+        <v>1877</v>
       </c>
       <c r="M153" t="s">
-        <v>1862</v>
+        <v>1878</v>
       </c>
       <c r="N153" t="s">
-        <v>1863</v>
+        <v>1879</v>
       </c>
       <c r="O153" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="P153" t="s">
         <v>35</v>
       </c>
       <c r="Q153" t="s">
-        <v>1864</v>
+        <v>1880</v>
       </c>
       <c r="R153" t="s">
         <v>37</v>
       </c>
       <c r="S153" t="s">
         <v>38</v>
       </c>
       <c r="T153" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U153" t="s">
         <v>40</v>
       </c>
       <c r="V153" t="s">
-        <v>1865</v>
+        <v>1881</v>
       </c>
       <c r="W153" t="s">
-        <v>1866</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>1867</v>
+        <v>1883</v>
       </c>
       <c r="C154" t="s">
-        <v>1868</v>
+        <v>1884</v>
       </c>
       <c r="D154" t="s">
-        <v>1869</v>
+        <v>1885</v>
       </c>
       <c r="E154" t="s">
-        <v>1870</v>
+        <v>1886</v>
       </c>
       <c r="F154">
-        <v>9938</v>
+        <v>16294</v>
       </c>
       <c r="G154" t="s">
-        <v>528</v>
+        <v>46</v>
       </c>
       <c r="H154" s="2">
-        <v>770265011756</v>
-[...1 lines deleted...]
-      <c r="I154"/>
+        <v>420546549081</v>
+      </c>
+      <c r="I154" t="s">
+        <v>1887</v>
+      </c>
       <c r="J154" t="s">
-        <v>1871</v>
+        <v>1888</v>
       </c>
       <c r="K154" t="s">
-        <v>1872</v>
+        <v>1889</v>
       </c>
       <c r="L154" t="s">
-        <v>1873</v>
+        <v>1890</v>
       </c>
       <c r="M154" t="s">
-        <v>1874</v>
+        <v>1891</v>
       </c>
       <c r="N154" t="s">
-        <v>1875</v>
+        <v>1892</v>
       </c>
       <c r="O154" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="P154" t="s">
         <v>35</v>
       </c>
       <c r="Q154" t="s">
-        <v>1876</v>
+        <v>1893</v>
       </c>
       <c r="R154" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S154" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T154" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U154" t="s">
         <v>40</v>
       </c>
-      <c r="V154" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V154"/>
       <c r="W154" t="s">
-        <v>1878</v>
+        <v>39</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>1879</v>
+        <v>1894</v>
       </c>
       <c r="C155" t="s">
-        <v>1880</v>
+        <v>1895</v>
       </c>
       <c r="D155" t="s">
-        <v>1881</v>
+        <v>1896</v>
       </c>
       <c r="E155" t="s">
-        <v>1882</v>
+        <v>1897</v>
       </c>
       <c r="F155">
-        <v>4416</v>
+        <v>9938</v>
       </c>
       <c r="G155" t="s">
-        <v>338</v>
+        <v>539</v>
       </c>
       <c r="H155" s="2">
-        <v>246600260122</v>
+        <v>770265011756</v>
       </c>
       <c r="I155"/>
       <c r="J155" t="s">
-        <v>1883</v>
+        <v>1898</v>
       </c>
       <c r="K155" t="s">
-        <v>1884</v>
+        <v>1899</v>
       </c>
       <c r="L155" t="s">
-        <v>1885</v>
+        <v>1900</v>
       </c>
       <c r="M155" t="s">
-        <v>1886</v>
+        <v>1901</v>
       </c>
       <c r="N155" t="s">
-        <v>1887</v>
+        <v>1902</v>
       </c>
       <c r="O155" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P155" t="s">
         <v>35</v>
       </c>
       <c r="Q155" t="s">
-        <v>1888</v>
+        <v>1903</v>
       </c>
       <c r="R155" t="s">
-        <v>281</v>
+        <v>37</v>
       </c>
       <c r="S155" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T155" t="s">
-        <v>1889</v>
+        <v>39</v>
       </c>
       <c r="U155" t="s">
         <v>40</v>
       </c>
       <c r="V155" t="s">
-        <v>1890</v>
+        <v>1904</v>
       </c>
       <c r="W155" t="s">
-        <v>1891</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>1892</v>
+        <v>1906</v>
       </c>
       <c r="C156" t="s">
-        <v>1893</v>
+        <v>1907</v>
       </c>
       <c r="D156" t="s">
-        <v>1894</v>
+        <v>1908</v>
       </c>
       <c r="E156" t="s">
-        <v>930</v>
+        <v>1909</v>
       </c>
       <c r="F156">
-        <v>23948</v>
+        <v>4416</v>
       </c>
       <c r="G156" t="s">
         <v>338</v>
       </c>
       <c r="H156" s="2">
-        <v>163203164272</v>
-[...3 lines deleted...]
-      </c>
+        <v>246600260122</v>
+      </c>
+      <c r="I156"/>
       <c r="J156" t="s">
-        <v>1895</v>
+        <v>1910</v>
       </c>
       <c r="K156" t="s">
-        <v>1896</v>
+        <v>1911</v>
       </c>
       <c r="L156" t="s">
-        <v>1897</v>
+        <v>1912</v>
       </c>
       <c r="M156" t="s">
-        <v>1898</v>
+        <v>1913</v>
       </c>
       <c r="N156" t="s">
-        <v>1899</v>
+        <v>1914</v>
       </c>
       <c r="O156" t="s">
         <v>34</v>
       </c>
       <c r="P156" t="s">
         <v>35</v>
       </c>
       <c r="Q156" t="s">
-        <v>1900</v>
+        <v>1915</v>
       </c>
       <c r="R156" t="s">
-        <v>937</v>
+        <v>277</v>
       </c>
       <c r="S156" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T156" t="s">
-        <v>54</v>
+        <v>1916</v>
       </c>
       <c r="U156" t="s">
         <v>40</v>
       </c>
-      <c r="V156"/>
-      <c r="W156"/>
+      <c r="V156" t="s">
+        <v>1917</v>
+      </c>
+      <c r="W156" t="s">
+        <v>1918</v>
+      </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>1901</v>
+        <v>1919</v>
       </c>
       <c r="C157" t="s">
-        <v>1902</v>
+        <v>1920</v>
       </c>
       <c r="D157" t="s">
-        <v>1903</v>
+        <v>1921</v>
       </c>
       <c r="E157" t="s">
-        <v>1904</v>
+        <v>973</v>
       </c>
       <c r="F157">
-        <v>10205</v>
+        <v>23948</v>
       </c>
       <c r="G157" t="s">
-        <v>630</v>
+        <v>338</v>
       </c>
       <c r="H157" s="2">
-        <v>461105546327</v>
-[...1 lines deleted...]
-      <c r="I157"/>
+        <v>163203164272</v>
+      </c>
+      <c r="I157" t="s">
+        <v>28</v>
+      </c>
       <c r="J157" t="s">
-        <v>1905</v>
+        <v>1922</v>
       </c>
       <c r="K157" t="s">
-        <v>1906</v>
+        <v>1923</v>
       </c>
       <c r="L157" t="s">
-        <v>1907</v>
+        <v>1924</v>
       </c>
       <c r="M157" t="s">
-        <v>1908</v>
+        <v>1925</v>
       </c>
       <c r="N157" t="s">
-        <v>1909</v>
+        <v>1926</v>
       </c>
       <c r="O157" t="s">
+        <v>34</v>
+      </c>
+      <c r="P157" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>1927</v>
+      </c>
+      <c r="R157" t="s">
+        <v>980</v>
+      </c>
+      <c r="S157" t="s">
+        <v>38</v>
+      </c>
+      <c r="T157" t="s">
         <v>39</v>
       </c>
-      <c r="P157" t="s">
+      <c r="U157" t="s">
+        <v>40</v>
+      </c>
+      <c r="V157"/>
+      <c r="W157" t="s">
         <v>39</v>
-      </c>
-[...17 lines deleted...]
-        <v>1913</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>1914</v>
+        <v>1928</v>
       </c>
       <c r="C158" t="s">
-        <v>1915</v>
+        <v>1929</v>
       </c>
       <c r="D158" t="s">
-        <v>1916</v>
+        <v>1930</v>
       </c>
       <c r="E158" t="s">
-        <v>1917</v>
+        <v>1931</v>
       </c>
       <c r="F158">
-        <v>17055</v>
+        <v>10205</v>
       </c>
       <c r="G158" t="s">
-        <v>1918</v>
+        <v>655</v>
       </c>
       <c r="H158" s="2">
-        <v>773374003567</v>
-[...3 lines deleted...]
-      </c>
+        <v>461105546327</v>
+      </c>
+      <c r="I158"/>
       <c r="J158" t="s">
-        <v>1920</v>
+        <v>1932</v>
       </c>
       <c r="K158" t="s">
-        <v>1921</v>
+        <v>1933</v>
       </c>
       <c r="L158" t="s">
-        <v>1922</v>
+        <v>1934</v>
       </c>
       <c r="M158" t="s">
-        <v>1923</v>
+        <v>1935</v>
       </c>
       <c r="N158" t="s">
-        <v>1924</v>
+        <v>1936</v>
       </c>
       <c r="O158" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P158" t="s">
         <v>35</v>
       </c>
       <c r="Q158" t="s">
-        <v>1925</v>
+        <v>1937</v>
       </c>
       <c r="R158" t="s">
-        <v>269</v>
+        <v>53</v>
       </c>
       <c r="S158" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T158" t="s">
-        <v>54</v>
+        <v>1938</v>
       </c>
       <c r="U158" t="s">
         <v>40</v>
       </c>
       <c r="V158" t="s">
-        <v>1926</v>
+        <v>1939</v>
       </c>
       <c r="W158" t="s">
-        <v>1927</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>1928</v>
+        <v>1941</v>
       </c>
       <c r="C159" t="s">
-        <v>1929</v>
+        <v>1942</v>
       </c>
       <c r="D159" t="s">
-        <v>1930</v>
+        <v>1943</v>
       </c>
       <c r="E159" t="s">
-        <v>1521</v>
+        <v>1944</v>
       </c>
       <c r="F159">
-        <v>8128</v>
+        <v>17055</v>
       </c>
       <c r="G159" t="s">
-        <v>469</v>
+        <v>1945</v>
       </c>
       <c r="H159" s="2">
-        <v>462400129690</v>
-[...1 lines deleted...]
-      <c r="I159"/>
+        <v>773374003567</v>
+      </c>
+      <c r="I159" t="s">
+        <v>1946</v>
+      </c>
       <c r="J159" t="s">
-        <v>1931</v>
+        <v>1947</v>
       </c>
       <c r="K159" t="s">
-        <v>1932</v>
+        <v>1948</v>
       </c>
       <c r="L159" t="s">
-        <v>1933</v>
+        <v>1949</v>
       </c>
       <c r="M159" t="s">
-        <v>1934</v>
+        <v>1950</v>
       </c>
       <c r="N159" t="s">
-        <v>1935</v>
+        <v>1951</v>
       </c>
       <c r="O159" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P159" t="s">
         <v>35</v>
       </c>
       <c r="Q159" t="s">
-        <v>1936</v>
+        <v>1952</v>
       </c>
       <c r="R159" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S159" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T159" t="s">
-        <v>54</v>
+        <v>1953</v>
       </c>
       <c r="U159" t="s">
         <v>40</v>
       </c>
       <c r="V159" t="s">
-        <v>1937</v>
+        <v>1954</v>
       </c>
       <c r="W159" t="s">
-        <v>1938</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>1939</v>
+        <v>1956</v>
       </c>
       <c r="C160" t="s">
-        <v>1940</v>
+        <v>1957</v>
       </c>
       <c r="D160" t="s">
-        <v>1941</v>
+        <v>1958</v>
       </c>
       <c r="E160" t="s">
-        <v>397</v>
+        <v>1532</v>
       </c>
       <c r="F160">
-        <v>19151</v>
+        <v>8128</v>
       </c>
       <c r="G160" t="s">
-        <v>398</v>
+        <v>469</v>
       </c>
       <c r="H160" s="2">
-        <v>222409370806</v>
-[...3 lines deleted...]
-      </c>
+        <v>462400129690</v>
+      </c>
+      <c r="I160"/>
       <c r="J160" t="s">
-        <v>1942</v>
+        <v>1959</v>
       </c>
       <c r="K160" t="s">
-        <v>1943</v>
+        <v>1960</v>
       </c>
       <c r="L160" t="s">
-        <v>1944</v>
+        <v>1961</v>
       </c>
       <c r="M160" t="s">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="N160" t="s">
-        <v>1946</v>
+        <v>1963</v>
       </c>
       <c r="O160" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P160" t="s">
         <v>35</v>
       </c>
       <c r="Q160" t="s">
-        <v>1947</v>
+        <v>1964</v>
       </c>
       <c r="R160" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S160" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T160" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U160" t="s">
         <v>40</v>
       </c>
       <c r="V160" t="s">
-        <v>1948</v>
+        <v>1965</v>
       </c>
       <c r="W160" t="s">
-        <v>1949</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>1950</v>
+        <v>1967</v>
       </c>
       <c r="C161" t="s">
-        <v>1951</v>
+        <v>1968</v>
       </c>
       <c r="D161" t="s">
-        <v>1952</v>
+        <v>1969</v>
       </c>
       <c r="E161" t="s">
-        <v>1953</v>
+        <v>396</v>
       </c>
       <c r="F161">
-        <v>7926</v>
+        <v>19151</v>
       </c>
       <c r="G161" t="s">
-        <v>288</v>
+        <v>397</v>
       </c>
       <c r="H161" s="2">
-        <v>272208897048</v>
-[...1 lines deleted...]
-      <c r="I161"/>
+        <v>222409370806</v>
+      </c>
+      <c r="I161" t="s">
+        <v>28</v>
+      </c>
       <c r="J161" t="s">
-        <v>1954</v>
+        <v>1970</v>
       </c>
       <c r="K161" t="s">
-        <v>1955</v>
+        <v>1971</v>
       </c>
       <c r="L161" t="s">
-        <v>1956</v>
+        <v>1972</v>
       </c>
       <c r="M161" t="s">
-        <v>1957</v>
+        <v>1973</v>
       </c>
       <c r="N161" t="s">
-        <v>1958</v>
+        <v>1974</v>
       </c>
       <c r="O161" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P161" t="s">
         <v>35</v>
       </c>
       <c r="Q161" t="s">
-        <v>1959</v>
+        <v>1975</v>
       </c>
       <c r="R161" t="s">
         <v>37</v>
       </c>
       <c r="S161" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T161" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U161" t="s">
         <v>40</v>
       </c>
       <c r="V161" t="s">
-        <v>1960</v>
+        <v>1976</v>
       </c>
       <c r="W161" t="s">
-        <v>1961</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>1962</v>
+        <v>1978</v>
       </c>
       <c r="C162" t="s">
-        <v>1963</v>
+        <v>1979</v>
       </c>
       <c r="D162" t="s">
-        <v>1964</v>
+        <v>1980</v>
       </c>
       <c r="E162" t="s">
-        <v>358</v>
+        <v>1981</v>
       </c>
       <c r="F162">
-        <v>4533</v>
+        <v>7926</v>
       </c>
       <c r="G162" t="s">
-        <v>116</v>
+        <v>285</v>
       </c>
       <c r="H162" s="2">
-        <v>352501368913</v>
+        <v>272208897048</v>
       </c>
       <c r="I162"/>
       <c r="J162" t="s">
-        <v>1965</v>
+        <v>1982</v>
       </c>
       <c r="K162" t="s">
-        <v>1966</v>
+        <v>1983</v>
       </c>
       <c r="L162" t="s">
-        <v>1967</v>
+        <v>1984</v>
       </c>
       <c r="M162" t="s">
-        <v>1968</v>
+        <v>1985</v>
       </c>
       <c r="N162" t="s">
-        <v>1969</v>
+        <v>1986</v>
       </c>
       <c r="O162" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P162" t="s">
         <v>35</v>
       </c>
       <c r="Q162" t="s">
-        <v>1970</v>
+        <v>1987</v>
       </c>
       <c r="R162" t="s">
         <v>37</v>
       </c>
       <c r="S162" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T162" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U162" t="s">
         <v>40</v>
       </c>
       <c r="V162" t="s">
-        <v>1971</v>
+        <v>1988</v>
       </c>
       <c r="W162" t="s">
-        <v>1972</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>1973</v>
+        <v>1990</v>
       </c>
       <c r="C163" t="s">
-        <v>928</v>
+        <v>1991</v>
       </c>
       <c r="D163" t="s">
-        <v>1974</v>
+        <v>1992</v>
       </c>
       <c r="E163" t="s">
-        <v>1975</v>
+        <v>358</v>
       </c>
       <c r="F163">
-        <v>22539</v>
+        <v>4533</v>
       </c>
       <c r="G163" t="s">
-        <v>76</v>
+        <v>115</v>
       </c>
       <c r="H163" s="2">
-        <v>590425669286</v>
-[...3 lines deleted...]
-      </c>
+        <v>352501368913</v>
+      </c>
+      <c r="I163"/>
       <c r="J163" t="s">
-        <v>1976</v>
+        <v>1993</v>
       </c>
       <c r="K163" t="s">
-        <v>1977</v>
+        <v>1994</v>
       </c>
       <c r="L163" t="s">
-        <v>1978</v>
+        <v>1995</v>
       </c>
       <c r="M163" t="s">
-        <v>1979</v>
+        <v>1996</v>
       </c>
       <c r="N163" t="s">
-        <v>1980</v>
+        <v>1997</v>
       </c>
       <c r="O163" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P163" t="s">
         <v>35</v>
       </c>
       <c r="Q163" t="s">
-        <v>1981</v>
+        <v>1998</v>
       </c>
       <c r="R163" t="s">
         <v>53</v>
       </c>
       <c r="S163" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T163" t="s">
-        <v>54</v>
+        <v>1999</v>
       </c>
       <c r="U163" t="s">
         <v>40</v>
       </c>
       <c r="V163" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="W163"/>
+        <v>2000</v>
+      </c>
+      <c r="W163" t="s">
+        <v>2001</v>
+      </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>1982</v>
+        <v>2002</v>
       </c>
       <c r="C164" t="s">
-        <v>1983</v>
+        <v>971</v>
       </c>
       <c r="D164" t="s">
-        <v>1984</v>
+        <v>2003</v>
       </c>
       <c r="E164" t="s">
-        <v>1985</v>
+        <v>2004</v>
       </c>
       <c r="F164">
-        <v>22773</v>
+        <v>22539</v>
       </c>
       <c r="G164" t="s">
-        <v>1226</v>
+        <v>75</v>
       </c>
       <c r="H164" s="2">
-        <v>222213536990</v>
+        <v>590425669286</v>
       </c>
       <c r="I164" t="s">
         <v>28</v>
       </c>
       <c r="J164" t="s">
-        <v>1986</v>
+        <v>2005</v>
       </c>
       <c r="K164" t="s">
-        <v>1987</v>
+        <v>2006</v>
       </c>
       <c r="L164" t="s">
-        <v>1988</v>
+        <v>2007</v>
       </c>
       <c r="M164" t="s">
-        <v>1989</v>
+        <v>2008</v>
       </c>
       <c r="N164" t="s">
-        <v>1990</v>
+        <v>2009</v>
       </c>
       <c r="O164" t="s">
         <v>34</v>
       </c>
       <c r="P164" t="s">
-        <v>1991</v>
+        <v>35</v>
       </c>
       <c r="Q164" t="s">
-        <v>1992</v>
+        <v>2010</v>
       </c>
       <c r="R164" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S164" t="s">
         <v>38</v>
       </c>
       <c r="T164" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U164" t="s">
         <v>40</v>
       </c>
-      <c r="V164"/>
-      <c r="W164"/>
+      <c r="V164" t="s">
+        <v>41</v>
+      </c>
+      <c r="W164" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>1993</v>
+        <v>2011</v>
       </c>
       <c r="C165" t="s">
-        <v>1994</v>
+        <v>2012</v>
       </c>
       <c r="D165" t="s">
-        <v>370</v>
+        <v>2013</v>
       </c>
       <c r="E165" t="s">
-        <v>1995</v>
+        <v>2014</v>
       </c>
       <c r="F165">
-        <v>15774</v>
+        <v>22773</v>
       </c>
       <c r="G165" t="s">
-        <v>1996</v>
+        <v>1235</v>
       </c>
       <c r="H165" s="2">
-        <v>665812742377</v>
+        <v>222213536990</v>
       </c>
       <c r="I165" t="s">
         <v>28</v>
       </c>
       <c r="J165" t="s">
-        <v>1997</v>
+        <v>2015</v>
       </c>
       <c r="K165" t="s">
-        <v>1998</v>
+        <v>2016</v>
       </c>
       <c r="L165" t="s">
-        <v>1999</v>
+        <v>2017</v>
       </c>
       <c r="M165" t="s">
-        <v>2000</v>
+        <v>2018</v>
       </c>
       <c r="N165" t="s">
-        <v>2001</v>
+        <v>2019</v>
       </c>
       <c r="O165" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="P165" t="s">
-        <v>35</v>
+        <v>2020</v>
       </c>
       <c r="Q165" t="s">
-        <v>2002</v>
+        <v>2021</v>
       </c>
       <c r="R165" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S165" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T165" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U165" t="s">
         <v>40</v>
       </c>
       <c r="V165" t="s">
-        <v>2003</v>
+        <v>2022</v>
       </c>
       <c r="W165" t="s">
-        <v>2004</v>
+        <v>39</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>2005</v>
+        <v>2023</v>
       </c>
       <c r="C166" t="s">
-        <v>2006</v>
+        <v>2024</v>
       </c>
       <c r="D166" t="s">
-        <v>2007</v>
+        <v>369</v>
       </c>
       <c r="E166" t="s">
-        <v>506</v>
+        <v>2025</v>
       </c>
       <c r="F166">
-        <v>10049</v>
+        <v>15774</v>
       </c>
       <c r="G166" t="s">
-        <v>301</v>
+        <v>2026</v>
       </c>
       <c r="H166" s="2">
-        <v>781411977362</v>
+        <v>665812742377</v>
       </c>
       <c r="I166" t="s">
-        <v>2008</v>
+        <v>28</v>
       </c>
       <c r="J166" t="s">
-        <v>2009</v>
+        <v>2027</v>
       </c>
       <c r="K166" t="s">
-        <v>2010</v>
+        <v>2028</v>
       </c>
       <c r="L166" t="s">
-        <v>2011</v>
+        <v>2029</v>
       </c>
       <c r="M166" t="s">
-        <v>2012</v>
+        <v>2030</v>
       </c>
       <c r="N166" t="s">
-        <v>2013</v>
+        <v>2031</v>
       </c>
       <c r="O166" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P166" t="s">
         <v>35</v>
       </c>
       <c r="Q166" t="s">
-        <v>2014</v>
+        <v>2032</v>
       </c>
       <c r="R166" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S166" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T166" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U166" t="s">
         <v>40</v>
       </c>
-      <c r="V166"/>
-      <c r="W166"/>
+      <c r="V166" t="s">
+        <v>2033</v>
+      </c>
+      <c r="W166" t="s">
+        <v>2034</v>
+      </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>2015</v>
+        <v>2035</v>
       </c>
       <c r="C167" t="s">
-        <v>2016</v>
+        <v>2036</v>
       </c>
       <c r="D167" t="s">
-        <v>2017</v>
+        <v>2037</v>
       </c>
       <c r="E167" t="s">
-        <v>2018</v>
+        <v>517</v>
       </c>
       <c r="F167">
-        <v>20946</v>
+        <v>10049</v>
       </c>
       <c r="G167" t="s">
-        <v>46</v>
+        <v>299</v>
       </c>
       <c r="H167" s="2">
-        <v>311603752310</v>
+        <v>781411977362</v>
       </c>
       <c r="I167" t="s">
-        <v>28</v>
+        <v>2038</v>
       </c>
       <c r="J167" t="s">
-        <v>2019</v>
+        <v>2039</v>
       </c>
       <c r="K167" t="s">
-        <v>2020</v>
+        <v>2040</v>
       </c>
       <c r="L167" t="s">
-        <v>2021</v>
+        <v>2041</v>
       </c>
       <c r="M167" t="s">
-        <v>2022</v>
+        <v>2042</v>
       </c>
       <c r="N167" t="s">
-        <v>2023</v>
+        <v>2043</v>
       </c>
       <c r="O167" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="P167" t="s">
-        <v>2024</v>
+        <v>35</v>
       </c>
       <c r="Q167" t="s">
-        <v>2025</v>
+        <v>2044</v>
       </c>
       <c r="R167" t="s">
         <v>53</v>
       </c>
       <c r="S167" t="s">
         <v>38</v>
       </c>
       <c r="T167" t="s">
         <v>39</v>
       </c>
       <c r="U167" t="s">
         <v>40</v>
       </c>
-      <c r="V167" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V167"/>
       <c r="W167" t="s">
-        <v>2027</v>
+        <v>39</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>2028</v>
+        <v>2045</v>
       </c>
       <c r="C168" t="s">
-        <v>2029</v>
+        <v>2046</v>
       </c>
       <c r="D168" t="s">
-        <v>1289</v>
+        <v>2047</v>
       </c>
       <c r="E168" t="s">
-        <v>2030</v>
+        <v>2048</v>
       </c>
       <c r="F168">
-        <v>16627</v>
+        <v>20946</v>
       </c>
       <c r="G168" t="s">
-        <v>288</v>
+        <v>46</v>
       </c>
       <c r="H168" s="2">
-        <v>380502817067</v>
+        <v>311603752310</v>
       </c>
       <c r="I168" t="s">
-        <v>2031</v>
+        <v>28</v>
       </c>
       <c r="J168" t="s">
-        <v>2032</v>
+        <v>2049</v>
       </c>
       <c r="K168" t="s">
-        <v>2033</v>
+        <v>2050</v>
       </c>
       <c r="L168" t="s">
-        <v>2034</v>
+        <v>2051</v>
       </c>
       <c r="M168" t="s">
-        <v>2035</v>
+        <v>2052</v>
       </c>
       <c r="N168" t="s">
-        <v>2036</v>
+        <v>2053</v>
       </c>
       <c r="O168" t="s">
-        <v>66</v>
+        <v>105</v>
       </c>
       <c r="P168" t="s">
         <v>35</v>
       </c>
       <c r="Q168" t="s">
-        <v>2037</v>
+        <v>2054</v>
       </c>
       <c r="R168" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S168" t="s">
         <v>38</v>
       </c>
       <c r="T168" t="s">
-        <v>54</v>
+        <v>307</v>
       </c>
       <c r="U168" t="s">
         <v>40</v>
       </c>
       <c r="V168" t="s">
-        <v>2038</v>
+        <v>2055</v>
       </c>
       <c r="W168" t="s">
-        <v>2039</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>2040</v>
+        <v>2057</v>
       </c>
       <c r="C169" t="s">
-        <v>2041</v>
+        <v>2058</v>
       </c>
       <c r="D169" t="s">
-        <v>2042</v>
+        <v>1290</v>
       </c>
       <c r="E169" t="s">
-        <v>1179</v>
+        <v>2059</v>
       </c>
       <c r="F169">
-        <v>13339</v>
+        <v>16627</v>
       </c>
       <c r="G169" t="s">
-        <v>2043</v>
+        <v>285</v>
       </c>
       <c r="H169" s="2">
-        <v>631228598057</v>
-[...1 lines deleted...]
-      <c r="I169"/>
+        <v>380502817067</v>
+      </c>
+      <c r="I169" t="s">
+        <v>2060</v>
+      </c>
       <c r="J169" t="s">
-        <v>2044</v>
+        <v>2061</v>
       </c>
       <c r="K169" t="s">
-        <v>2045</v>
+        <v>2062</v>
       </c>
       <c r="L169" t="s">
-        <v>2046</v>
+        <v>2063</v>
       </c>
       <c r="M169" t="s">
-        <v>2047</v>
+        <v>2064</v>
       </c>
       <c r="N169" t="s">
-        <v>2048</v>
+        <v>2065</v>
       </c>
       <c r="O169" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="P169" t="s">
-        <v>2049</v>
+        <v>35</v>
       </c>
       <c r="Q169" t="s">
-        <v>2050</v>
+        <v>2066</v>
       </c>
       <c r="R169" t="s">
         <v>37</v>
       </c>
       <c r="S169" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T169" t="s">
-        <v>39</v>
+        <v>2067</v>
       </c>
       <c r="U169" t="s">
         <v>40</v>
       </c>
       <c r="V169" t="s">
-        <v>2051</v>
+        <v>2068</v>
       </c>
       <c r="W169" t="s">
-        <v>2052</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>2053</v>
+        <v>2070</v>
       </c>
       <c r="C170" t="s">
-        <v>2054</v>
+        <v>2071</v>
       </c>
       <c r="D170" t="s">
-        <v>1289</v>
+        <v>2072</v>
       </c>
       <c r="E170" t="s">
-        <v>1167</v>
+        <v>1187</v>
       </c>
       <c r="F170">
-        <v>8569</v>
+        <v>13339</v>
       </c>
       <c r="G170" t="s">
-        <v>338</v>
+        <v>2073</v>
       </c>
       <c r="H170" s="2">
-        <v>381111865709</v>
+        <v>631228598057</v>
       </c>
       <c r="I170"/>
       <c r="J170" t="s">
-        <v>2055</v>
+        <v>2074</v>
       </c>
       <c r="K170" t="s">
-        <v>2056</v>
+        <v>2075</v>
       </c>
       <c r="L170" t="s">
-        <v>2057</v>
+        <v>2076</v>
       </c>
       <c r="M170" t="s">
-        <v>2058</v>
+        <v>2077</v>
       </c>
       <c r="N170" t="s">
-        <v>2059</v>
+        <v>2078</v>
       </c>
       <c r="O170" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="P170" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="Q170" t="s">
-        <v>2060</v>
+        <v>2079</v>
       </c>
       <c r="R170" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S170" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T170" t="s">
-        <v>2061</v>
+        <v>307</v>
       </c>
       <c r="U170" t="s">
         <v>40</v>
       </c>
       <c r="V170" t="s">
-        <v>2062</v>
+        <v>2080</v>
       </c>
       <c r="W170" t="s">
-        <v>2063</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="171" spans="1:23">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>2064</v>
+        <v>2082</v>
       </c>
       <c r="C171" t="s">
-        <v>2065</v>
+        <v>2083</v>
       </c>
       <c r="D171" t="s">
-        <v>2066</v>
+        <v>1290</v>
       </c>
       <c r="E171" t="s">
-        <v>2067</v>
+        <v>1175</v>
       </c>
       <c r="F171">
-        <v>11472</v>
+        <v>8569</v>
       </c>
       <c r="G171" t="s">
-        <v>1406</v>
+        <v>338</v>
       </c>
       <c r="H171" s="2">
-        <v>140201384980</v>
+        <v>381111865709</v>
       </c>
       <c r="I171"/>
       <c r="J171" t="s">
-        <v>2068</v>
+        <v>2084</v>
       </c>
       <c r="K171" t="s">
-        <v>2069</v>
+        <v>2085</v>
       </c>
       <c r="L171" t="s">
-        <v>2070</v>
+        <v>2086</v>
       </c>
       <c r="M171" t="s">
-        <v>2071</v>
+        <v>2087</v>
       </c>
       <c r="N171" t="s">
-        <v>2072</v>
+        <v>2088</v>
       </c>
       <c r="O171" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P171" t="s">
         <v>35</v>
       </c>
       <c r="Q171" t="s">
-        <v>2073</v>
+        <v>2089</v>
       </c>
       <c r="R171" t="s">
         <v>37</v>
       </c>
       <c r="S171" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T171" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U171" t="s">
         <v>40</v>
       </c>
       <c r="V171" t="s">
-        <v>2074</v>
+        <v>2090</v>
       </c>
       <c r="W171" t="s">
-        <v>2075</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>2076</v>
+        <v>2092</v>
       </c>
       <c r="C172" t="s">
-        <v>2077</v>
+        <v>2093</v>
       </c>
       <c r="D172" t="s">
-        <v>2007</v>
+        <v>2037</v>
       </c>
       <c r="E172" t="s">
-        <v>2078</v>
+        <v>2094</v>
       </c>
       <c r="F172">
         <v>19039</v>
       </c>
       <c r="G172" t="s">
-        <v>554</v>
+        <v>577</v>
       </c>
       <c r="H172" s="2">
         <v>781716135508</v>
       </c>
       <c r="I172" t="s">
         <v>28</v>
       </c>
       <c r="J172" t="s">
-        <v>2079</v>
+        <v>2095</v>
       </c>
       <c r="K172" t="s">
-        <v>2080</v>
+        <v>2096</v>
       </c>
       <c r="L172" t="s">
-        <v>2081</v>
+        <v>2097</v>
       </c>
       <c r="M172" t="s">
-        <v>2082</v>
+        <v>2098</v>
       </c>
       <c r="N172" t="s">
-        <v>2083</v>
+        <v>2099</v>
       </c>
       <c r="O172" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P172" t="s">
         <v>35</v>
       </c>
       <c r="Q172" t="s">
-        <v>2084</v>
+        <v>2100</v>
       </c>
       <c r="R172" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="S172" t="s">
         <v>38</v>
       </c>
       <c r="T172" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U172" t="s">
         <v>40</v>
       </c>
       <c r="V172" t="s">
-        <v>2085</v>
+        <v>2101</v>
       </c>
       <c r="W172" t="s">
-        <v>2086</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="173" spans="1:23">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>2087</v>
+        <v>2103</v>
       </c>
       <c r="C173" t="s">
-        <v>2088</v>
+        <v>2104</v>
       </c>
       <c r="D173" t="s">
-        <v>2089</v>
+        <v>2105</v>
       </c>
       <c r="E173" t="s">
-        <v>1870</v>
+        <v>1897</v>
       </c>
       <c r="F173">
         <v>7253</v>
       </c>
       <c r="G173" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="H173" s="2">
         <v>100101606802</v>
       </c>
       <c r="I173"/>
       <c r="J173" t="s">
-        <v>2090</v>
+        <v>2106</v>
       </c>
       <c r="K173" t="s">
-        <v>2091</v>
+        <v>2107</v>
       </c>
       <c r="L173" t="s">
-        <v>2092</v>
+        <v>2108</v>
       </c>
       <c r="M173" t="s">
-        <v>2093</v>
+        <v>2109</v>
       </c>
       <c r="N173" t="s">
-        <v>2094</v>
+        <v>2110</v>
       </c>
       <c r="O173" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P173" t="s">
         <v>35</v>
       </c>
       <c r="Q173" t="s">
-        <v>2095</v>
+        <v>2111</v>
       </c>
       <c r="R173" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="S173" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T173" t="s">
-        <v>54</v>
+        <v>2112</v>
       </c>
       <c r="U173" t="s">
         <v>40</v>
       </c>
       <c r="V173" t="s">
-        <v>2096</v>
+        <v>2113</v>
       </c>
       <c r="W173" t="s">
-        <v>2097</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>2098</v>
+        <v>2115</v>
       </c>
       <c r="C174" t="s">
-        <v>2099</v>
+        <v>2116</v>
       </c>
       <c r="D174" t="s">
-        <v>2100</v>
+        <v>2117</v>
       </c>
       <c r="E174" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="F174">
         <v>9006</v>
       </c>
       <c r="G174" t="s">
-        <v>2101</v>
+        <v>2118</v>
       </c>
       <c r="H174" s="2">
         <v>732600200483</v>
       </c>
       <c r="I174"/>
       <c r="J174" t="s">
-        <v>2102</v>
+        <v>2119</v>
       </c>
       <c r="K174" t="s">
-        <v>2103</v>
+        <v>2120</v>
       </c>
       <c r="L174" t="s">
-        <v>2104</v>
+        <v>2121</v>
       </c>
       <c r="M174" t="s">
-        <v>2105</v>
+        <v>2122</v>
       </c>
       <c r="N174" t="s">
-        <v>2106</v>
+        <v>2123</v>
       </c>
       <c r="O174" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="P174" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="Q174" t="s">
-        <v>2107</v>
+        <v>2124</v>
       </c>
       <c r="R174" t="s">
-        <v>658</v>
+        <v>683</v>
       </c>
       <c r="S174" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T174" t="s">
-        <v>2108</v>
+        <v>2125</v>
       </c>
       <c r="U174" t="s">
         <v>40</v>
       </c>
       <c r="V174" t="s">
-        <v>2109</v>
+        <v>2126</v>
       </c>
       <c r="W174" t="s">
-        <v>2110</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="175" spans="1:23">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>2111</v>
+        <v>2128</v>
       </c>
       <c r="C175" t="s">
-        <v>2112</v>
+        <v>2129</v>
       </c>
       <c r="D175" t="s">
-        <v>2113</v>
+        <v>2130</v>
       </c>
       <c r="E175" t="s">
-        <v>2114</v>
+        <v>2131</v>
       </c>
       <c r="F175">
         <v>22506</v>
       </c>
       <c r="G175" t="s">
-        <v>2043</v>
+        <v>2073</v>
       </c>
       <c r="H175" s="2">
         <v>461105529177</v>
       </c>
       <c r="I175" t="s">
         <v>28</v>
       </c>
       <c r="J175" t="s">
-        <v>2115</v>
+        <v>2132</v>
       </c>
       <c r="K175" t="s">
-        <v>2116</v>
+        <v>2133</v>
       </c>
       <c r="L175" t="s">
-        <v>2117</v>
+        <v>2134</v>
       </c>
       <c r="M175" t="s">
-        <v>2118</v>
+        <v>2135</v>
       </c>
       <c r="N175" t="s">
-        <v>2119</v>
+        <v>2136</v>
       </c>
       <c r="O175" t="s">
         <v>34</v>
       </c>
       <c r="P175" t="s">
         <v>35</v>
       </c>
       <c r="Q175" t="s">
-        <v>2120</v>
+        <v>2137</v>
       </c>
       <c r="R175" t="s">
         <v>53</v>
       </c>
       <c r="S175" t="s">
-        <v>2121</v>
+        <v>2138</v>
       </c>
       <c r="T175" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U175" t="s">
         <v>40</v>
       </c>
       <c r="V175"/>
-      <c r="W175"/>
+      <c r="W175" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="176" spans="1:23">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>2122</v>
+        <v>2139</v>
       </c>
       <c r="C176" t="s">
-        <v>2123</v>
+        <v>2140</v>
       </c>
       <c r="D176" t="s">
-        <v>2124</v>
+        <v>2141</v>
       </c>
       <c r="E176" t="s">
-        <v>2125</v>
+        <v>2142</v>
       </c>
       <c r="F176">
         <v>23198</v>
       </c>
       <c r="G176" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="H176" s="2">
         <v>263512663240</v>
       </c>
       <c r="I176" t="s">
         <v>28</v>
       </c>
       <c r="J176" t="s">
-        <v>2126</v>
+        <v>2143</v>
       </c>
       <c r="K176" t="s">
-        <v>2127</v>
+        <v>2144</v>
       </c>
       <c r="L176" t="s">
-        <v>2128</v>
+        <v>2145</v>
       </c>
       <c r="M176" t="s">
-        <v>2129</v>
+        <v>2146</v>
       </c>
       <c r="N176" t="s">
-        <v>2130</v>
+        <v>2147</v>
       </c>
       <c r="O176" t="s">
         <v>34</v>
       </c>
       <c r="P176" t="s">
         <v>35</v>
       </c>
       <c r="Q176" t="s">
-        <v>2131</v>
+        <v>2148</v>
       </c>
       <c r="R176" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="S176" t="s">
         <v>38</v>
       </c>
       <c r="T176" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U176" t="s">
         <v>40</v>
       </c>
       <c r="V176"/>
-      <c r="W176"/>
+      <c r="W176" t="s">
+        <v>2149</v>
+      </c>
     </row>
     <row r="177" spans="1:23">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>2132</v>
+        <v>2150</v>
       </c>
       <c r="C177" t="s">
-        <v>2133</v>
+        <v>2151</v>
       </c>
       <c r="D177" t="s">
-        <v>2134</v>
+        <v>2152</v>
       </c>
       <c r="E177" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="F177">
         <v>18587</v>
       </c>
       <c r="G177" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="H177" s="2">
         <v>325001695122</v>
       </c>
       <c r="I177" t="s">
         <v>28</v>
       </c>
       <c r="J177" t="s">
-        <v>2135</v>
+        <v>2153</v>
       </c>
       <c r="K177" t="s">
-        <v>2136</v>
+        <v>2154</v>
       </c>
       <c r="L177" t="s">
-        <v>2137</v>
+        <v>2155</v>
       </c>
       <c r="M177" t="s">
-        <v>2138</v>
+        <v>2156</v>
       </c>
       <c r="N177" t="s">
-        <v>2139</v>
+        <v>2157</v>
       </c>
       <c r="O177" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P177" t="s">
         <v>35</v>
       </c>
       <c r="Q177" t="s">
-        <v>2140</v>
+        <v>2158</v>
       </c>
       <c r="R177" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S177" t="s">
         <v>38</v>
       </c>
       <c r="T177" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U177" t="s">
         <v>40</v>
       </c>
       <c r="V177" t="s">
-        <v>2141</v>
+        <v>2159</v>
       </c>
       <c r="W177" t="s">
-        <v>2142</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="178" spans="1:23">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>2143</v>
+        <v>2161</v>
       </c>
       <c r="C178" t="s">
-        <v>2144</v>
+        <v>2162</v>
       </c>
       <c r="D178" t="s">
-        <v>2145</v>
+        <v>2163</v>
       </c>
       <c r="E178" t="s">
-        <v>2146</v>
+        <v>2164</v>
       </c>
       <c r="F178">
         <v>24077</v>
       </c>
       <c r="G178" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="H178" s="2">
         <v>431312163186</v>
       </c>
       <c r="I178" t="s">
         <v>28</v>
       </c>
       <c r="J178" t="s">
-        <v>2147</v>
+        <v>2165</v>
       </c>
       <c r="K178" t="s">
-        <v>2148</v>
+        <v>2166</v>
       </c>
       <c r="L178" t="s">
-        <v>2149</v>
+        <v>2167</v>
       </c>
       <c r="M178" t="s">
-        <v>2150</v>
+        <v>2168</v>
       </c>
       <c r="N178" t="s">
-        <v>2151</v>
+        <v>2169</v>
       </c>
       <c r="O178" t="s">
         <v>34</v>
       </c>
       <c r="P178" t="s">
         <v>35</v>
       </c>
       <c r="Q178" t="s">
-        <v>2152</v>
+        <v>2170</v>
       </c>
       <c r="R178" t="s">
         <v>53</v>
       </c>
       <c r="S178" t="s">
         <v>38</v>
       </c>
       <c r="T178" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U178" t="s">
         <v>40</v>
       </c>
       <c r="V178"/>
-      <c r="W178"/>
+      <c r="W178" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="179" spans="1:23">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>2153</v>
+        <v>2171</v>
       </c>
       <c r="C179" t="s">
-        <v>2154</v>
+        <v>2172</v>
       </c>
       <c r="D179" t="s">
-        <v>1109</v>
+        <v>551</v>
       </c>
       <c r="E179" t="s">
-        <v>2155</v>
+        <v>2173</v>
       </c>
       <c r="F179">
         <v>22295</v>
       </c>
       <c r="G179" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="H179" s="2">
         <v>550618472040</v>
       </c>
       <c r="I179" t="s">
         <v>28</v>
       </c>
       <c r="J179" t="s">
-        <v>2156</v>
+        <v>2174</v>
       </c>
       <c r="K179" t="s">
-        <v>2157</v>
+        <v>2175</v>
       </c>
       <c r="L179" t="s">
-        <v>2158</v>
+        <v>2176</v>
       </c>
       <c r="M179" t="s">
-        <v>2159</v>
+        <v>2177</v>
       </c>
       <c r="N179" t="s">
-        <v>2160</v>
+        <v>2178</v>
       </c>
       <c r="O179" t="s">
         <v>34</v>
       </c>
       <c r="P179" t="s">
         <v>35</v>
       </c>
       <c r="Q179" t="s">
-        <v>2161</v>
+        <v>2179</v>
       </c>
       <c r="R179" t="s">
         <v>37</v>
       </c>
       <c r="S179" t="s">
         <v>38</v>
       </c>
       <c r="T179" t="s">
-        <v>54</v>
+        <v>2180</v>
       </c>
       <c r="U179" t="s">
         <v>40</v>
       </c>
       <c r="V179" t="s">
-        <v>2162</v>
+        <v>2181</v>
       </c>
       <c r="W179" t="s">
-        <v>2163</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>2164</v>
+        <v>2183</v>
       </c>
       <c r="C180" t="s">
-        <v>2165</v>
+        <v>2184</v>
       </c>
       <c r="D180" t="s">
-        <v>2166</v>
+        <v>2185</v>
       </c>
       <c r="E180" t="s">
-        <v>2167</v>
+        <v>2186</v>
       </c>
       <c r="F180">
         <v>23604</v>
       </c>
       <c r="G180" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="H180" s="2">
         <v>775101657518</v>
       </c>
       <c r="I180" t="s">
         <v>28</v>
       </c>
       <c r="J180" t="s">
-        <v>2168</v>
+        <v>2187</v>
       </c>
       <c r="K180" t="s">
-        <v>2169</v>
+        <v>2188</v>
       </c>
       <c r="L180" t="s">
-        <v>2170</v>
+        <v>2189</v>
       </c>
       <c r="M180" t="s">
-        <v>2171</v>
+        <v>2190</v>
       </c>
       <c r="N180" t="s">
-        <v>2172</v>
+        <v>2191</v>
       </c>
       <c r="O180" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="P180" t="s">
-        <v>2173</v>
+        <v>35</v>
       </c>
       <c r="Q180" t="s">
-        <v>2174</v>
+        <v>2192</v>
       </c>
       <c r="R180" t="s">
-        <v>658</v>
+        <v>53</v>
       </c>
       <c r="S180" t="s">
         <v>38</v>
       </c>
       <c r="T180" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U180" t="s">
         <v>40</v>
       </c>
       <c r="V180"/>
-      <c r="W180"/>
+      <c r="W180" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="181" spans="1:23">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>2175</v>
+        <v>2193</v>
       </c>
       <c r="C181" t="s">
-        <v>2176</v>
+        <v>2194</v>
       </c>
       <c r="D181" t="s">
-        <v>2177</v>
+        <v>2195</v>
       </c>
       <c r="E181" t="s">
-        <v>2178</v>
+        <v>2196</v>
       </c>
       <c r="F181">
         <v>21646</v>
       </c>
       <c r="G181" t="s">
-        <v>773</v>
+        <v>803</v>
       </c>
       <c r="H181" s="2">
         <v>470600621446</v>
       </c>
       <c r="I181" t="s">
         <v>28</v>
       </c>
       <c r="J181" t="s">
-        <v>2179</v>
+        <v>2197</v>
       </c>
       <c r="K181" t="s">
-        <v>2180</v>
+        <v>2198</v>
       </c>
       <c r="L181" t="s">
-        <v>2181</v>
+        <v>2199</v>
       </c>
       <c r="M181" t="s">
-        <v>2182</v>
+        <v>2200</v>
       </c>
       <c r="N181" t="s">
-        <v>2183</v>
+        <v>2201</v>
       </c>
       <c r="O181" t="s">
         <v>34</v>
       </c>
       <c r="P181" t="s">
         <v>35</v>
       </c>
       <c r="Q181" t="s">
-        <v>2184</v>
+        <v>2202</v>
       </c>
       <c r="R181" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="S181" t="s">
-        <v>2185</v>
+        <v>2203</v>
       </c>
       <c r="T181" t="s">
-        <v>54</v>
+        <v>2204</v>
       </c>
       <c r="U181" t="s">
         <v>40</v>
       </c>
       <c r="V181" t="s">
-        <v>2186</v>
+        <v>2205</v>
       </c>
       <c r="W181" t="s">
-        <v>2187</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="182" spans="1:23">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>2188</v>
+        <v>2207</v>
       </c>
       <c r="C182" t="s">
-        <v>2189</v>
+        <v>2208</v>
       </c>
       <c r="D182" t="s">
-        <v>2190</v>
+        <v>2209</v>
       </c>
       <c r="E182" t="s">
-        <v>941</v>
+        <v>984</v>
       </c>
       <c r="F182">
         <v>14920</v>
       </c>
       <c r="G182" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H182" s="2">
         <v>290121908382</v>
       </c>
       <c r="I182" t="s">
         <v>28</v>
       </c>
       <c r="J182" t="s">
-        <v>2191</v>
+        <v>2210</v>
       </c>
       <c r="K182" t="s">
-        <v>2192</v>
+        <v>2211</v>
       </c>
       <c r="L182" t="s">
-        <v>2193</v>
+        <v>2212</v>
       </c>
       <c r="M182" t="s">
-        <v>2194</v>
+        <v>2213</v>
       </c>
       <c r="N182" t="s">
-        <v>2195</v>
+        <v>2214</v>
       </c>
       <c r="O182" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P182" t="s">
         <v>35</v>
       </c>
       <c r="Q182" t="s">
-        <v>2196</v>
+        <v>2215</v>
       </c>
       <c r="R182" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="S182" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T182" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U182" t="s">
         <v>40</v>
       </c>
       <c r="V182" t="s">
-        <v>2197</v>
-[...1 lines deleted...]
-      <c r="W182"/>
+        <v>2216</v>
+      </c>
+      <c r="W182" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="183" spans="1:23">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>2198</v>
+        <v>2217</v>
       </c>
       <c r="C183" t="s">
-        <v>2199</v>
+        <v>2218</v>
       </c>
       <c r="D183" t="s">
-        <v>2200</v>
+        <v>2219</v>
       </c>
       <c r="E183" t="s">
-        <v>712</v>
+        <v>740</v>
       </c>
       <c r="F183">
         <v>4923</v>
       </c>
       <c r="G183" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="H183" s="2">
         <v>372900004741</v>
       </c>
       <c r="I183"/>
       <c r="J183" t="s">
-        <v>2201</v>
+        <v>2220</v>
       </c>
       <c r="K183" t="s">
-        <v>2202</v>
+        <v>2221</v>
       </c>
       <c r="L183" t="s">
-        <v>2203</v>
+        <v>2222</v>
       </c>
       <c r="M183" t="s">
-        <v>2204</v>
+        <v>2223</v>
       </c>
       <c r="N183" t="s">
-        <v>2205</v>
+        <v>2224</v>
       </c>
       <c r="O183" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P183" t="s">
         <v>35</v>
       </c>
       <c r="Q183" t="s">
-        <v>2206</v>
+        <v>2225</v>
       </c>
       <c r="R183" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S183" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T183" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U183" t="s">
         <v>40</v>
       </c>
       <c r="V183" t="s">
-        <v>2207</v>
+        <v>2226</v>
       </c>
       <c r="W183" t="s">
-        <v>2208</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="184" spans="1:23">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>2209</v>
+        <v>2228</v>
       </c>
       <c r="C184" t="s">
-        <v>2210</v>
+        <v>2229</v>
       </c>
       <c r="D184" t="s">
-        <v>1133</v>
+        <v>1141</v>
       </c>
       <c r="E184" t="s">
-        <v>2211</v>
+        <v>2230</v>
       </c>
       <c r="F184">
         <v>10369</v>
       </c>
       <c r="G184" t="s">
         <v>338</v>
       </c>
       <c r="H184" s="2">
         <v>662337118880</v>
       </c>
       <c r="I184"/>
       <c r="J184" t="s">
-        <v>2212</v>
+        <v>2231</v>
       </c>
       <c r="K184" t="s">
-        <v>2213</v>
+        <v>2232</v>
       </c>
       <c r="L184" t="s">
-        <v>2214</v>
+        <v>2233</v>
       </c>
       <c r="M184" t="s">
-        <v>2215</v>
+        <v>2234</v>
       </c>
       <c r="N184" t="s">
-        <v>2216</v>
+        <v>2235</v>
       </c>
       <c r="O184" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="P184" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="Q184" t="s">
-        <v>2217</v>
+        <v>2236</v>
       </c>
       <c r="R184" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S184" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T184" t="s">
-        <v>2218</v>
+        <v>2237</v>
       </c>
       <c r="U184" t="s">
         <v>40</v>
       </c>
       <c r="V184" t="s">
-        <v>2219</v>
+        <v>2238</v>
       </c>
       <c r="W184" t="s">
-        <v>2220</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="185" spans="1:23">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>2221</v>
+        <v>2240</v>
       </c>
       <c r="C185" t="s">
-        <v>2222</v>
+        <v>2241</v>
       </c>
       <c r="D185" t="s">
-        <v>2223</v>
+        <v>2242</v>
       </c>
       <c r="E185" t="s">
-        <v>2224</v>
+        <v>2243</v>
       </c>
       <c r="F185">
         <v>19208</v>
       </c>
       <c r="G185" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="H185" s="2">
         <v>231519626004</v>
       </c>
       <c r="I185" t="s">
         <v>28</v>
       </c>
       <c r="J185" t="s">
-        <v>2225</v>
+        <v>2244</v>
       </c>
       <c r="K185" t="s">
-        <v>2226</v>
+        <v>2245</v>
       </c>
       <c r="L185" t="s">
-        <v>2227</v>
+        <v>2246</v>
       </c>
       <c r="M185" t="s">
-        <v>2228</v>
+        <v>2247</v>
       </c>
       <c r="N185" t="s">
-        <v>2229</v>
+        <v>2248</v>
       </c>
       <c r="O185" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P185" t="s">
         <v>35</v>
       </c>
       <c r="Q185" t="s">
-        <v>2230</v>
+        <v>2249</v>
       </c>
       <c r="R185" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="S185" t="s">
         <v>38</v>
       </c>
       <c r="T185" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U185" t="s">
         <v>40</v>
       </c>
       <c r="V185" t="s">
-        <v>2231</v>
+        <v>2250</v>
       </c>
       <c r="W185" t="s">
-        <v>2232</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>2233</v>
+        <v>2252</v>
       </c>
       <c r="C186" t="s">
-        <v>2234</v>
+        <v>2253</v>
       </c>
       <c r="D186" t="s">
-        <v>2235</v>
+        <v>2254</v>
       </c>
       <c r="E186" t="s">
-        <v>2236</v>
+        <v>2255</v>
       </c>
       <c r="F186">
         <v>17681</v>
       </c>
       <c r="G186" t="s">
-        <v>2237</v>
+        <v>2256</v>
       </c>
       <c r="H186" s="2">
         <v>860220234124</v>
       </c>
       <c r="I186" t="s">
         <v>339</v>
       </c>
       <c r="J186" t="s">
-        <v>2238</v>
+        <v>2257</v>
       </c>
       <c r="K186" t="s">
-        <v>2239</v>
+        <v>2258</v>
       </c>
       <c r="L186" t="s">
-        <v>2240</v>
+        <v>2259</v>
       </c>
       <c r="M186" t="s">
-        <v>2241</v>
+        <v>2260</v>
       </c>
       <c r="N186" t="s">
-        <v>2242</v>
+        <v>2261</v>
       </c>
       <c r="O186" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P186" t="s">
         <v>35</v>
       </c>
       <c r="Q186" t="s">
-        <v>2243</v>
+        <v>2262</v>
       </c>
       <c r="R186" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S186" t="s">
         <v>38</v>
       </c>
       <c r="T186" t="s">
-        <v>2244</v>
+        <v>2263</v>
       </c>
       <c r="U186" t="s">
         <v>40</v>
       </c>
       <c r="V186" t="s">
-        <v>2245</v>
+        <v>2264</v>
       </c>
       <c r="W186" t="s">
-        <v>2246</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="187" spans="1:23">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>2247</v>
+        <v>2266</v>
       </c>
       <c r="C187" t="s">
-        <v>2248</v>
+        <v>2267</v>
       </c>
       <c r="D187" t="s">
-        <v>2249</v>
+        <v>2268</v>
       </c>
       <c r="E187" t="s">
-        <v>2250</v>
+        <v>2269</v>
       </c>
       <c r="F187">
         <v>5053</v>
       </c>
       <c r="G187" t="s">
-        <v>1003</v>
+        <v>1022</v>
       </c>
       <c r="H187" s="2">
         <v>590300901511</v>
       </c>
       <c r="I187"/>
       <c r="J187" t="s">
-        <v>2251</v>
+        <v>2270</v>
       </c>
       <c r="K187" t="s">
-        <v>2252</v>
+        <v>2271</v>
       </c>
       <c r="L187" t="s">
-        <v>2253</v>
+        <v>2272</v>
       </c>
       <c r="M187" t="s">
-        <v>2254</v>
+        <v>2273</v>
       </c>
       <c r="N187" t="s">
-        <v>2255</v>
+        <v>2274</v>
       </c>
       <c r="O187" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="P187" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="Q187" t="s">
-        <v>2256</v>
+        <v>2275</v>
       </c>
       <c r="R187" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S187" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T187" t="s">
-        <v>2257</v>
+        <v>2276</v>
       </c>
       <c r="U187" t="s">
         <v>40</v>
       </c>
       <c r="V187" t="s">
-        <v>2258</v>
+        <v>2277</v>
       </c>
       <c r="W187" t="s">
-        <v>2259</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="188" spans="1:23">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>2260</v>
+        <v>2279</v>
       </c>
       <c r="C188" t="s">
-        <v>2261</v>
+        <v>2280</v>
       </c>
       <c r="D188" t="s">
-        <v>2262</v>
+        <v>2281</v>
       </c>
       <c r="E188" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="F188">
         <v>17910</v>
       </c>
       <c r="G188" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="H188" s="2">
         <v>772320320631</v>
       </c>
       <c r="I188"/>
       <c r="J188" t="s">
-        <v>2263</v>
+        <v>2282</v>
       </c>
       <c r="K188" t="s">
-        <v>2264</v>
+        <v>2283</v>
       </c>
       <c r="L188" t="s">
-        <v>2265</v>
+        <v>2284</v>
       </c>
       <c r="M188" t="s">
-        <v>2266</v>
+        <v>2285</v>
       </c>
       <c r="N188" t="s">
-        <v>2267</v>
+        <v>2286</v>
       </c>
       <c r="O188" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P188" t="s">
         <v>35</v>
       </c>
       <c r="Q188" t="s">
-        <v>2268</v>
+        <v>2287</v>
       </c>
       <c r="R188" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="S188" t="s">
         <v>38</v>
       </c>
       <c r="T188" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U188" t="s">
         <v>40</v>
       </c>
       <c r="V188" t="s">
-        <v>2269</v>
+        <v>2288</v>
       </c>
       <c r="W188" t="s">
-        <v>2270</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="189" spans="1:23">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>2271</v>
+        <v>2290</v>
       </c>
       <c r="C189" t="s">
-        <v>2272</v>
+        <v>2291</v>
       </c>
       <c r="D189" t="s">
-        <v>2273</v>
+        <v>2292</v>
       </c>
       <c r="E189" t="s">
-        <v>2274</v>
+        <v>2293</v>
       </c>
       <c r="F189">
         <v>22980</v>
       </c>
       <c r="G189" t="s">
-        <v>2275</v>
+        <v>2294</v>
       </c>
       <c r="H189" s="2">
         <v>784004416014</v>
       </c>
       <c r="I189" t="s">
-        <v>2276</v>
+        <v>2295</v>
       </c>
       <c r="J189" t="s">
-        <v>2277</v>
+        <v>2296</v>
       </c>
       <c r="K189" t="s">
-        <v>2278</v>
+        <v>2297</v>
       </c>
       <c r="L189" t="s">
-        <v>2279</v>
+        <v>2298</v>
       </c>
       <c r="M189" t="s">
-        <v>2280</v>
+        <v>2299</v>
       </c>
       <c r="N189" t="s">
-        <v>2281</v>
+        <v>2300</v>
       </c>
       <c r="O189" t="s">
         <v>34</v>
       </c>
       <c r="P189" t="s">
         <v>35</v>
       </c>
       <c r="Q189" t="s">
-        <v>2282</v>
+        <v>2301</v>
       </c>
       <c r="R189" t="s">
         <v>37</v>
       </c>
       <c r="S189" t="s">
         <v>38</v>
       </c>
       <c r="T189" t="s">
-        <v>54</v>
+        <v>2302</v>
       </c>
       <c r="U189" t="s">
         <v>40</v>
       </c>
       <c r="V189"/>
       <c r="W189" t="s">
-        <v>2283</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="190" spans="1:23">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>2284</v>
+        <v>2304</v>
       </c>
       <c r="C190" t="s">
-        <v>2285</v>
+        <v>2305</v>
       </c>
       <c r="D190" t="s">
-        <v>2286</v>
+        <v>2306</v>
       </c>
       <c r="E190" t="s">
-        <v>2287</v>
+        <v>2307</v>
       </c>
       <c r="F190">
         <v>11152</v>
       </c>
       <c r="G190" t="s">
-        <v>630</v>
+        <v>655</v>
       </c>
       <c r="H190" s="2">
         <v>352502440792</v>
       </c>
       <c r="I190"/>
       <c r="J190" t="s">
-        <v>2288</v>
+        <v>2308</v>
       </c>
       <c r="K190" t="s">
-        <v>2289</v>
+        <v>2309</v>
       </c>
       <c r="L190" t="s">
-        <v>2290</v>
+        <v>2310</v>
       </c>
       <c r="M190" t="s">
-        <v>2291</v>
+        <v>2311</v>
       </c>
       <c r="N190" t="s">
-        <v>2292</v>
+        <v>2312</v>
       </c>
       <c r="O190" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="P190" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="Q190" t="s">
-        <v>2293</v>
+        <v>2313</v>
       </c>
       <c r="R190" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S190" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T190" t="s">
-        <v>2294</v>
+        <v>2314</v>
       </c>
       <c r="U190" t="s">
         <v>40</v>
       </c>
       <c r="V190" t="s">
-        <v>2295</v>
+        <v>2315</v>
       </c>
       <c r="W190" t="s">
-        <v>2296</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="191" spans="1:23">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>2297</v>
+        <v>2317</v>
       </c>
       <c r="C191" t="s">
-        <v>893</v>
+        <v>937</v>
       </c>
       <c r="D191" t="s">
-        <v>1845</v>
+        <v>1861</v>
       </c>
       <c r="E191" t="s">
         <v>468</v>
       </c>
       <c r="F191">
         <v>18963</v>
       </c>
       <c r="G191" t="s">
         <v>469</v>
       </c>
       <c r="H191" s="2">
         <v>166020365160</v>
       </c>
       <c r="I191" t="s">
         <v>28</v>
       </c>
       <c r="J191" t="s">
-        <v>2298</v>
+        <v>2318</v>
       </c>
       <c r="K191" t="s">
-        <v>2299</v>
+        <v>2319</v>
       </c>
       <c r="L191" t="s">
-        <v>2300</v>
+        <v>2320</v>
       </c>
       <c r="M191" t="s">
-        <v>2301</v>
+        <v>2321</v>
       </c>
       <c r="N191" t="s">
-        <v>2302</v>
+        <v>2322</v>
       </c>
       <c r="O191" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P191" t="s">
         <v>35</v>
       </c>
       <c r="Q191" t="s">
-        <v>2303</v>
+        <v>2323</v>
       </c>
       <c r="R191" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S191" t="s">
         <v>38</v>
       </c>
       <c r="T191" t="s">
-        <v>54</v>
+        <v>2324</v>
       </c>
       <c r="U191" t="s">
         <v>40</v>
       </c>
       <c r="V191" t="s">
-        <v>2304</v>
+        <v>2325</v>
       </c>
       <c r="W191" t="s">
-        <v>2305</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="192" spans="1:23">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>2306</v>
+        <v>2327</v>
       </c>
       <c r="C192" t="s">
-        <v>2307</v>
+        <v>2328</v>
       </c>
       <c r="D192" t="s">
-        <v>2308</v>
+        <v>2329</v>
       </c>
       <c r="E192" t="s">
-        <v>2309</v>
+        <v>2330</v>
       </c>
       <c r="F192">
         <v>17085</v>
       </c>
       <c r="G192" t="s">
-        <v>1226</v>
+        <v>1235</v>
       </c>
       <c r="H192" s="2">
         <v>507562695614</v>
       </c>
       <c r="I192" t="s">
         <v>28</v>
       </c>
       <c r="J192" t="s">
-        <v>2310</v>
+        <v>2331</v>
       </c>
       <c r="K192" t="s">
-        <v>2311</v>
+        <v>2332</v>
       </c>
       <c r="L192" t="s">
-        <v>2312</v>
+        <v>2333</v>
       </c>
       <c r="M192" t="s">
-        <v>2313</v>
+        <v>2334</v>
       </c>
       <c r="N192" t="s">
-        <v>2314</v>
+        <v>2335</v>
       </c>
       <c r="O192" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P192" t="s">
         <v>35</v>
       </c>
       <c r="Q192" t="s">
-        <v>2315</v>
+        <v>2336</v>
       </c>
       <c r="R192" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S192" t="s">
         <v>38</v>
       </c>
       <c r="T192" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U192" t="s">
         <v>40</v>
       </c>
       <c r="V192" t="s">
-        <v>2316</v>
+        <v>2337</v>
       </c>
       <c r="W192" t="s">
-        <v>2317</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="193" spans="1:23">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>2318</v>
+        <v>2339</v>
       </c>
       <c r="C193" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D193" t="s">
-        <v>2319</v>
+        <v>2340</v>
       </c>
       <c r="E193" t="s">
-        <v>2320</v>
+        <v>2341</v>
       </c>
       <c r="F193">
         <v>23286</v>
       </c>
       <c r="G193" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="H193" s="2">
         <v>262312939040</v>
       </c>
       <c r="I193" t="s">
         <v>28</v>
       </c>
       <c r="J193" t="s">
-        <v>2321</v>
+        <v>2342</v>
       </c>
       <c r="K193" t="s">
-        <v>2322</v>
+        <v>2343</v>
       </c>
       <c r="L193" t="s">
-        <v>2323</v>
+        <v>2344</v>
       </c>
       <c r="M193" t="s">
-        <v>2324</v>
+        <v>2345</v>
       </c>
       <c r="N193" t="s">
-        <v>2325</v>
+        <v>2346</v>
       </c>
       <c r="O193" t="s">
         <v>34</v>
       </c>
       <c r="P193" t="s">
         <v>35</v>
       </c>
       <c r="Q193" t="s">
-        <v>2326</v>
+        <v>2347</v>
       </c>
       <c r="R193" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="S193" t="s">
         <v>38</v>
       </c>
       <c r="T193" t="s">
-        <v>39</v>
+        <v>2348</v>
       </c>
       <c r="U193" t="s">
         <v>40</v>
       </c>
       <c r="V193"/>
       <c r="W193" t="s">
-        <v>2327</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="194" spans="1:23">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>2328</v>
+        <v>2350</v>
       </c>
       <c r="C194" t="s">
-        <v>2329</v>
+        <v>2351</v>
       </c>
       <c r="D194" t="s">
-        <v>2330</v>
+        <v>2352</v>
       </c>
       <c r="E194" t="s">
-        <v>1723</v>
+        <v>1746</v>
       </c>
       <c r="F194">
         <v>6940</v>
       </c>
       <c r="G194" t="s">
-        <v>1226</v>
+        <v>1235</v>
       </c>
       <c r="H194" s="2">
         <v>602712924820</v>
       </c>
       <c r="I194"/>
       <c r="J194" t="s">
-        <v>2331</v>
+        <v>2353</v>
       </c>
       <c r="K194" t="s">
-        <v>2332</v>
+        <v>2354</v>
       </c>
       <c r="L194" t="s">
-        <v>2333</v>
+        <v>2355</v>
       </c>
       <c r="M194" t="s">
-        <v>2334</v>
+        <v>2356</v>
       </c>
       <c r="N194" t="s">
-        <v>2335</v>
+        <v>2357</v>
       </c>
       <c r="O194" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P194" t="s">
         <v>35</v>
       </c>
       <c r="Q194" t="s">
-        <v>2336</v>
+        <v>2358</v>
       </c>
       <c r="R194" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S194" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T194" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U194" t="s">
         <v>40</v>
       </c>
       <c r="V194" t="s">
-        <v>2337</v>
+        <v>2359</v>
       </c>
       <c r="W194" t="s">
-        <v>2338</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="195" spans="1:23">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>2339</v>
+        <v>2361</v>
       </c>
       <c r="C195" t="s">
-        <v>2340</v>
+        <v>2362</v>
       </c>
       <c r="D195" t="s">
-        <v>2341</v>
+        <v>2363</v>
       </c>
       <c r="E195" t="s">
-        <v>2342</v>
+        <v>2364</v>
       </c>
       <c r="F195">
         <v>14984</v>
       </c>
       <c r="G195" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="H195" s="2">
         <v>165039948929</v>
       </c>
       <c r="I195" t="s">
-        <v>2343</v>
+        <v>2365</v>
       </c>
       <c r="J195" t="s">
-        <v>2344</v>
+        <v>2366</v>
       </c>
       <c r="K195" t="s">
-        <v>2345</v>
+        <v>2367</v>
       </c>
       <c r="L195" t="s">
-        <v>2346</v>
+        <v>2368</v>
       </c>
       <c r="M195" t="s">
-        <v>2347</v>
+        <v>2369</v>
       </c>
       <c r="N195" t="s">
-        <v>2348</v>
+        <v>2370</v>
       </c>
       <c r="O195" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P195" t="s">
         <v>35</v>
       </c>
       <c r="Q195" t="s">
-        <v>2349</v>
+        <v>2371</v>
       </c>
       <c r="R195" t="s">
         <v>37</v>
       </c>
       <c r="S195" t="s">
         <v>38</v>
       </c>
-      <c r="T195"/>
+      <c r="T195" t="s">
+        <v>2372</v>
+      </c>
       <c r="U195" t="s">
         <v>40</v>
       </c>
       <c r="V195" t="s">
-        <v>2350</v>
+        <v>2373</v>
       </c>
       <c r="W195" t="s">
-        <v>2351</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="196" spans="1:23">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>2352</v>
+        <v>2375</v>
       </c>
       <c r="C196" t="s">
-        <v>2353</v>
+        <v>2376</v>
       </c>
       <c r="D196" t="s">
-        <v>2354</v>
+        <v>2377</v>
       </c>
       <c r="E196" t="s">
-        <v>2355</v>
+        <v>2378</v>
       </c>
       <c r="F196">
         <v>5324</v>
       </c>
       <c r="G196" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="H196" s="2">
         <v>344400092261</v>
       </c>
       <c r="I196" t="s">
-        <v>2356</v>
+        <v>2379</v>
       </c>
       <c r="J196" t="s">
-        <v>2357</v>
+        <v>2380</v>
       </c>
       <c r="K196" t="s">
-        <v>2358</v>
+        <v>2381</v>
       </c>
       <c r="L196" t="s">
-        <v>2359</v>
+        <v>2382</v>
       </c>
       <c r="M196" t="s">
-        <v>1125</v>
+        <v>1133</v>
       </c>
       <c r="N196" t="s">
-        <v>2360</v>
+        <v>2383</v>
       </c>
       <c r="O196" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="P196" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="Q196" t="s">
-        <v>2361</v>
+        <v>2384</v>
       </c>
       <c r="R196" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S196" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T196" t="s">
-        <v>2362</v>
+        <v>2385</v>
       </c>
       <c r="U196" t="s">
         <v>40</v>
       </c>
       <c r="V196" t="s">
-        <v>2363</v>
+        <v>2386</v>
       </c>
       <c r="W196" t="s">
-        <v>2364</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="197" spans="1:23">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>2365</v>
+        <v>2388</v>
       </c>
       <c r="C197" t="s">
-        <v>2366</v>
+        <v>2389</v>
       </c>
       <c r="D197" t="s">
-        <v>1845</v>
+        <v>1861</v>
       </c>
       <c r="E197" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="F197">
         <v>15050</v>
       </c>
       <c r="G197" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="H197" s="2">
         <v>165811856593</v>
       </c>
       <c r="I197" t="s">
-        <v>2367</v>
+        <v>2390</v>
       </c>
       <c r="J197" t="s">
-        <v>2368</v>
+        <v>2391</v>
       </c>
       <c r="K197" t="s">
-        <v>2369</v>
+        <v>2392</v>
       </c>
       <c r="L197" t="s">
-        <v>2370</v>
+        <v>2393</v>
       </c>
       <c r="M197" t="s">
-        <v>2371</v>
+        <v>2394</v>
       </c>
       <c r="N197" t="s">
-        <v>2372</v>
+        <v>2395</v>
       </c>
       <c r="O197" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P197" t="s">
         <v>35</v>
       </c>
       <c r="Q197" t="s">
-        <v>2373</v>
+        <v>2396</v>
       </c>
       <c r="R197" t="s">
-        <v>2374</v>
+        <v>908</v>
       </c>
       <c r="S197" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T197" t="s">
-        <v>54</v>
+        <v>2397</v>
       </c>
       <c r="U197" t="s">
         <v>40</v>
       </c>
       <c r="V197" t="s">
-        <v>2375</v>
+        <v>2398</v>
       </c>
       <c r="W197" t="s">
-        <v>2376</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="198" spans="1:23">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>2377</v>
+        <v>2400</v>
       </c>
       <c r="C198" t="s">
-        <v>2378</v>
+        <v>2401</v>
       </c>
       <c r="D198" t="s">
-        <v>2379</v>
+        <v>2402</v>
       </c>
       <c r="E198" t="s">
-        <v>665</v>
+        <v>690</v>
       </c>
       <c r="F198">
         <v>20487</v>
       </c>
       <c r="G198" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="H198" s="2">
         <v>166016977072</v>
       </c>
       <c r="I198" t="s">
         <v>28</v>
       </c>
       <c r="J198" t="s">
-        <v>2380</v>
+        <v>2403</v>
       </c>
       <c r="K198" t="s">
-        <v>2381</v>
+        <v>2404</v>
       </c>
       <c r="L198" t="s">
-        <v>2382</v>
+        <v>2405</v>
       </c>
       <c r="M198" t="s">
-        <v>2383</v>
+        <v>2406</v>
       </c>
       <c r="N198" t="s">
-        <v>2384</v>
+        <v>2407</v>
       </c>
       <c r="O198" t="s">
         <v>34</v>
       </c>
       <c r="P198" t="s">
         <v>35</v>
       </c>
       <c r="Q198" t="s">
-        <v>2385</v>
+        <v>2408</v>
       </c>
       <c r="R198" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="S198" t="s">
         <v>38</v>
       </c>
       <c r="T198" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U198" t="s">
         <v>40</v>
       </c>
       <c r="V198" t="s">
-        <v>2386</v>
-[...1 lines deleted...]
-      <c r="W198"/>
+        <v>2409</v>
+      </c>
+      <c r="W198" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="199" spans="1:23">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>2387</v>
+        <v>2410</v>
       </c>
       <c r="C199" t="s">
-        <v>2388</v>
+        <v>2411</v>
       </c>
       <c r="D199" t="s">
-        <v>2389</v>
+        <v>2412</v>
       </c>
       <c r="E199" t="s">
-        <v>2287</v>
+        <v>2307</v>
       </c>
       <c r="F199">
         <v>11044</v>
       </c>
       <c r="G199" t="s">
-        <v>630</v>
+        <v>655</v>
       </c>
       <c r="H199" s="2">
         <v>245501245146</v>
       </c>
       <c r="I199"/>
       <c r="J199" t="s">
-        <v>2390</v>
+        <v>2413</v>
       </c>
       <c r="K199" t="s">
-        <v>2391</v>
+        <v>2414</v>
       </c>
       <c r="L199" t="s">
-        <v>2392</v>
+        <v>2415</v>
       </c>
       <c r="M199" t="s">
-        <v>2393</v>
+        <v>2416</v>
       </c>
       <c r="N199" t="s">
-        <v>2394</v>
+        <v>2417</v>
       </c>
       <c r="O199" t="s">
+        <v>105</v>
+      </c>
+      <c r="P199" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q199" t="s">
+        <v>2418</v>
+      </c>
+      <c r="R199" t="s">
+        <v>53</v>
+      </c>
+      <c r="S199" t="s">
+        <v>107</v>
+      </c>
+      <c r="T199" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
       <c r="U199" t="s">
         <v>40</v>
       </c>
       <c r="V199" t="s">
-        <v>2396</v>
+        <v>2419</v>
       </c>
       <c r="W199" t="s">
-        <v>2397</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="200" spans="1:23">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>2398</v>
+        <v>2421</v>
       </c>
       <c r="C200" t="s">
-        <v>2399</v>
+        <v>2422</v>
       </c>
       <c r="D200" t="s">
-        <v>2400</v>
+        <v>2423</v>
       </c>
       <c r="E200" t="s">
-        <v>2401</v>
+        <v>2424</v>
       </c>
       <c r="F200">
         <v>11057</v>
       </c>
       <c r="G200" t="s">
         <v>27</v>
       </c>
       <c r="H200" s="2">
         <v>612001935902</v>
       </c>
       <c r="I200" t="s">
-        <v>2402</v>
+        <v>2425</v>
       </c>
       <c r="J200" t="s">
-        <v>2403</v>
+        <v>2426</v>
       </c>
       <c r="K200" t="s">
-        <v>2404</v>
+        <v>2427</v>
       </c>
       <c r="L200" t="s">
-        <v>2405</v>
+        <v>2428</v>
       </c>
       <c r="M200" t="s">
-        <v>2406</v>
+        <v>2429</v>
       </c>
       <c r="N200" t="s">
-        <v>2407</v>
+        <v>2430</v>
       </c>
       <c r="O200" t="s">
         <v>34</v>
       </c>
       <c r="P200" t="s">
         <v>35</v>
       </c>
       <c r="Q200" t="s">
-        <v>2408</v>
+        <v>2431</v>
       </c>
       <c r="R200" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S200" t="s">
         <v>38</v>
       </c>
-      <c r="T200"/>
+      <c r="T200" t="s">
+        <v>39</v>
+      </c>
       <c r="U200" t="s">
         <v>40</v>
       </c>
       <c r="V200"/>
-      <c r="W200"/>
+      <c r="W200" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="201" spans="1:23">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>2409</v>
+        <v>2432</v>
       </c>
       <c r="C201" t="s">
-        <v>2410</v>
+        <v>2433</v>
       </c>
       <c r="D201" t="s">
-        <v>2007</v>
+        <v>2037</v>
       </c>
       <c r="E201" t="s">
-        <v>2411</v>
+        <v>2434</v>
       </c>
       <c r="F201">
         <v>5491</v>
       </c>
       <c r="G201" t="s">
-        <v>630</v>
+        <v>655</v>
       </c>
       <c r="H201" s="2">
         <v>781101058552</v>
       </c>
       <c r="I201"/>
       <c r="J201" t="s">
-        <v>2412</v>
+        <v>2435</v>
       </c>
       <c r="K201" t="s">
-        <v>2413</v>
+        <v>2436</v>
       </c>
       <c r="L201" t="s">
-        <v>2414</v>
+        <v>2437</v>
       </c>
       <c r="M201" t="s">
-        <v>1125</v>
+        <v>1133</v>
       </c>
       <c r="N201" t="s">
-        <v>2415</v>
+        <v>2438</v>
       </c>
       <c r="O201" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="P201" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="Q201" t="s">
-        <v>2416</v>
+        <v>2439</v>
       </c>
       <c r="R201" t="s">
         <v>37</v>
       </c>
       <c r="S201" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="T201"/>
+        <v>107</v>
+      </c>
+      <c r="T201" t="s">
+        <v>39</v>
+      </c>
       <c r="U201" t="s">
         <v>40</v>
       </c>
       <c r="V201" t="s">
-        <v>2417</v>
+        <v>2440</v>
       </c>
       <c r="W201" t="s">
-        <v>2418</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="202" spans="1:23">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>2419</v>
+        <v>2442</v>
       </c>
       <c r="C202" t="s">
-        <v>2420</v>
+        <v>2443</v>
       </c>
       <c r="D202" t="s">
-        <v>1201</v>
+        <v>2444</v>
       </c>
       <c r="E202" t="s">
-        <v>1904</v>
+        <v>2445</v>
       </c>
       <c r="F202">
-        <v>10216</v>
+        <v>24310</v>
       </c>
       <c r="G202" t="s">
-        <v>116</v>
+        <v>2294</v>
       </c>
       <c r="H202" s="2">
-        <v>246303136203</v>
-[...1 lines deleted...]
-      <c r="I202"/>
+        <v>290406535105</v>
+      </c>
+      <c r="I202" t="s">
+        <v>28</v>
+      </c>
       <c r="J202" t="s">
-        <v>2421</v>
+        <v>2446</v>
       </c>
       <c r="K202" t="s">
-        <v>2422</v>
+        <v>2447</v>
       </c>
       <c r="L202" t="s">
-        <v>2423</v>
+        <v>2448</v>
       </c>
       <c r="M202" t="s">
-        <v>2424</v>
+        <v>2449</v>
       </c>
       <c r="N202" t="s">
-        <v>2425</v>
+        <v>2450</v>
       </c>
       <c r="O202" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="P202" t="s">
         <v>35</v>
       </c>
       <c r="Q202" t="s">
-        <v>2426</v>
+        <v>2451</v>
       </c>
       <c r="R202" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S202" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T202" t="s">
-        <v>2427</v>
+        <v>39</v>
       </c>
       <c r="U202" t="s">
         <v>40</v>
       </c>
-      <c r="V202" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V202"/>
       <c r="W202" t="s">
-        <v>2429</v>
+        <v>39</v>
       </c>
     </row>
     <row r="203" spans="1:23">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>2430</v>
+        <v>2452</v>
       </c>
       <c r="C203" t="s">
-        <v>2431</v>
+        <v>2453</v>
       </c>
       <c r="D203" t="s">
-        <v>2432</v>
+        <v>1210</v>
       </c>
       <c r="E203" t="s">
-        <v>2433</v>
+        <v>1931</v>
       </c>
       <c r="F203">
-        <v>5532</v>
+        <v>10216</v>
       </c>
       <c r="G203" t="s">
-        <v>1315</v>
+        <v>115</v>
       </c>
       <c r="H203" s="2">
-        <v>665800435269</v>
+        <v>246303136203</v>
       </c>
       <c r="I203"/>
       <c r="J203" t="s">
-        <v>2434</v>
+        <v>2454</v>
       </c>
       <c r="K203" t="s">
-        <v>2435</v>
+        <v>2455</v>
       </c>
       <c r="L203" t="s">
-        <v>2436</v>
+        <v>2456</v>
       </c>
       <c r="M203" t="s">
-        <v>2437</v>
+        <v>2457</v>
       </c>
       <c r="N203" t="s">
-        <v>2438</v>
+        <v>2458</v>
       </c>
       <c r="O203" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="P203" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="Q203" t="s">
-        <v>2439</v>
+        <v>2459</v>
       </c>
       <c r="R203" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S203" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T203" t="s">
-        <v>2440</v>
+        <v>2460</v>
       </c>
       <c r="U203" t="s">
         <v>40</v>
       </c>
       <c r="V203" t="s">
-        <v>2441</v>
+        <v>2461</v>
       </c>
       <c r="W203" t="s">
-        <v>2442</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="204" spans="1:23">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>2443</v>
+        <v>2463</v>
       </c>
       <c r="C204" t="s">
-        <v>2444</v>
+        <v>2464</v>
       </c>
       <c r="D204" t="s">
-        <v>2445</v>
+        <v>2465</v>
       </c>
       <c r="E204" t="s">
-        <v>2446</v>
+        <v>2466</v>
       </c>
       <c r="F204">
-        <v>21267</v>
+        <v>5532</v>
       </c>
       <c r="G204" t="s">
-        <v>1577</v>
+        <v>1317</v>
       </c>
       <c r="H204" s="2">
-        <v>343525416713</v>
-[...3 lines deleted...]
-      </c>
+        <v>665800435269</v>
+      </c>
+      <c r="I204"/>
       <c r="J204" t="s">
-        <v>2447</v>
+        <v>2467</v>
       </c>
       <c r="K204" t="s">
-        <v>2448</v>
+        <v>2468</v>
       </c>
       <c r="L204" t="s">
-        <v>2449</v>
+        <v>2469</v>
       </c>
       <c r="M204" t="s">
-        <v>2450</v>
+        <v>2470</v>
       </c>
       <c r="N204" t="s">
-        <v>2451</v>
+        <v>2471</v>
       </c>
       <c r="O204" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="P204" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="Q204" t="s">
-        <v>2452</v>
+        <v>2472</v>
       </c>
       <c r="R204" t="s">
-        <v>269</v>
+        <v>53</v>
       </c>
       <c r="S204" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T204" t="s">
-        <v>54</v>
+        <v>2473</v>
       </c>
       <c r="U204" t="s">
         <v>40</v>
       </c>
       <c r="V204" t="s">
-        <v>1245</v>
-[...1 lines deleted...]
-      <c r="W204"/>
+        <v>2474</v>
+      </c>
+      <c r="W204" t="s">
+        <v>2475</v>
+      </c>
     </row>
     <row r="205" spans="1:23">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>2453</v>
+        <v>2476</v>
       </c>
       <c r="C205" t="s">
-        <v>2454</v>
+        <v>2477</v>
       </c>
       <c r="D205" t="s">
-        <v>1674</v>
+        <v>2478</v>
       </c>
       <c r="E205" t="s">
-        <v>917</v>
+        <v>2479</v>
       </c>
       <c r="F205">
-        <v>18932</v>
+        <v>21267</v>
       </c>
       <c r="G205" t="s">
-        <v>288</v>
+        <v>1588</v>
       </c>
       <c r="H205" s="2">
-        <v>222509695004</v>
+        <v>343525416713</v>
       </c>
       <c r="I205" t="s">
         <v>28</v>
       </c>
       <c r="J205" t="s">
-        <v>2455</v>
+        <v>2480</v>
       </c>
       <c r="K205" t="s">
-        <v>2456</v>
+        <v>2481</v>
       </c>
       <c r="L205" t="s">
-        <v>2457</v>
+        <v>2482</v>
       </c>
       <c r="M205" t="s">
-        <v>2458</v>
+        <v>2483</v>
       </c>
       <c r="N205" t="s">
-        <v>2459</v>
+        <v>2484</v>
       </c>
       <c r="O205" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P205" t="s">
         <v>35</v>
       </c>
       <c r="Q205" t="s">
-        <v>2460</v>
+        <v>2485</v>
       </c>
       <c r="R205" t="s">
-        <v>37</v>
+        <v>265</v>
       </c>
       <c r="S205" t="s">
         <v>38</v>
       </c>
-      <c r="T205"/>
+      <c r="T205" t="s">
+        <v>39</v>
+      </c>
       <c r="U205" t="s">
         <v>40</v>
       </c>
       <c r="V205" t="s">
-        <v>2461</v>
+        <v>1254</v>
       </c>
       <c r="W205" t="s">
-        <v>2462</v>
+        <v>39</v>
       </c>
     </row>
     <row r="206" spans="1:23">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>2463</v>
+        <v>2486</v>
       </c>
       <c r="C206" t="s">
-        <v>2464</v>
+        <v>2487</v>
       </c>
       <c r="D206" t="s">
-        <v>1845</v>
+        <v>1697</v>
       </c>
       <c r="E206" t="s">
-        <v>2465</v>
+        <v>960</v>
       </c>
       <c r="F206">
-        <v>13324</v>
+        <v>18932</v>
       </c>
       <c r="G206" t="s">
-        <v>469</v>
+        <v>285</v>
       </c>
       <c r="H206" s="2">
-        <v>166102629030</v>
+        <v>222509695004</v>
       </c>
       <c r="I206" t="s">
-        <v>2466</v>
+        <v>28</v>
       </c>
       <c r="J206" t="s">
-        <v>2467</v>
+        <v>2488</v>
       </c>
       <c r="K206" t="s">
-        <v>2468</v>
+        <v>2489</v>
       </c>
       <c r="L206" t="s">
-        <v>2469</v>
+        <v>2490</v>
       </c>
       <c r="M206" t="s">
-        <v>2470</v>
+        <v>2491</v>
       </c>
       <c r="N206" t="s">
-        <v>2471</v>
+        <v>2492</v>
       </c>
       <c r="O206" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P206" t="s">
         <v>35</v>
       </c>
       <c r="Q206" t="s">
-        <v>2472</v>
+        <v>2493</v>
       </c>
       <c r="R206" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S206" t="s">
         <v>38</v>
       </c>
       <c r="T206" t="s">
-        <v>54</v>
+        <v>2494</v>
       </c>
       <c r="U206" t="s">
         <v>40</v>
       </c>
       <c r="V206" t="s">
-        <v>2473</v>
+        <v>2495</v>
       </c>
       <c r="W206" t="s">
-        <v>2474</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="207" spans="1:23">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>2475</v>
+        <v>2497</v>
       </c>
       <c r="C207" t="s">
-        <v>2476</v>
+        <v>2498</v>
       </c>
       <c r="D207" t="s">
-        <v>2477</v>
+        <v>1861</v>
       </c>
       <c r="E207" t="s">
-        <v>2478</v>
+        <v>2499</v>
       </c>
       <c r="F207">
-        <v>19357</v>
+        <v>13324</v>
       </c>
       <c r="G207" t="s">
-        <v>1577</v>
+        <v>469</v>
       </c>
       <c r="H207" s="2">
-        <v>420545438526</v>
+        <v>166102629030</v>
       </c>
       <c r="I207" t="s">
-        <v>2479</v>
+        <v>2500</v>
       </c>
       <c r="J207" t="s">
-        <v>2480</v>
+        <v>2501</v>
       </c>
       <c r="K207" t="s">
-        <v>2481</v>
+        <v>2502</v>
       </c>
       <c r="L207" t="s">
-        <v>2482</v>
+        <v>2503</v>
       </c>
       <c r="M207" t="s">
-        <v>2483</v>
+        <v>2504</v>
       </c>
       <c r="N207" t="s">
-        <v>2484</v>
+        <v>2505</v>
       </c>
       <c r="O207" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P207" t="s">
         <v>35</v>
       </c>
       <c r="Q207" t="s">
-        <v>2485</v>
+        <v>2506</v>
       </c>
       <c r="R207" t="s">
         <v>53</v>
       </c>
       <c r="S207" t="s">
         <v>38</v>
       </c>
       <c r="T207" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U207" t="s">
         <v>40</v>
       </c>
-      <c r="V207"/>
-      <c r="W207"/>
+      <c r="V207" t="s">
+        <v>2507</v>
+      </c>
+      <c r="W207" t="s">
+        <v>2508</v>
+      </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>2486</v>
+        <v>2509</v>
       </c>
       <c r="C208" t="s">
-        <v>2487</v>
+        <v>2510</v>
       </c>
       <c r="D208" t="s">
-        <v>2488</v>
+        <v>2511</v>
       </c>
       <c r="E208" t="s">
-        <v>2489</v>
+        <v>2512</v>
       </c>
       <c r="F208">
-        <v>18859</v>
+        <v>19357</v>
       </c>
       <c r="G208" t="s">
-        <v>422</v>
+        <v>1588</v>
       </c>
       <c r="H208" s="2">
-        <v>350700164438</v>
+        <v>420545438526</v>
       </c>
       <c r="I208" t="s">
-        <v>2490</v>
+        <v>2513</v>
       </c>
       <c r="J208" t="s">
-        <v>2491</v>
+        <v>2514</v>
       </c>
       <c r="K208" t="s">
-        <v>2492</v>
+        <v>2515</v>
       </c>
       <c r="L208" t="s">
-        <v>2493</v>
+        <v>2516</v>
       </c>
       <c r="M208" t="s">
-        <v>2494</v>
+        <v>2517</v>
       </c>
       <c r="N208" t="s">
-        <v>2495</v>
+        <v>2518</v>
       </c>
       <c r="O208" t="s">
         <v>34</v>
       </c>
       <c r="P208" t="s">
         <v>35</v>
       </c>
       <c r="Q208" t="s">
-        <v>2496</v>
+        <v>2519</v>
       </c>
       <c r="R208" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S208" t="s">
         <v>38</v>
       </c>
       <c r="T208" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="U208" t="s">
         <v>40</v>
       </c>
-      <c r="V208" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V208"/>
       <c r="W208" t="s">
-        <v>2498</v>
+        <v>39</v>
       </c>
     </row>
     <row r="209" spans="1:23">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>2499</v>
+        <v>2520</v>
       </c>
       <c r="C209" t="s">
-        <v>2500</v>
+        <v>2521</v>
       </c>
       <c r="D209" t="s">
-        <v>2501</v>
+        <v>2522</v>
       </c>
       <c r="E209" t="s">
-        <v>2502</v>
+        <v>2523</v>
       </c>
       <c r="F209">
-        <v>13420</v>
+        <v>18859</v>
       </c>
       <c r="G209" t="s">
-        <v>2275</v>
+        <v>421</v>
       </c>
       <c r="H209" s="2">
-        <v>231507932511</v>
-[...1 lines deleted...]
-      <c r="I209"/>
+        <v>350700164438</v>
+      </c>
+      <c r="I209" t="s">
+        <v>2524</v>
+      </c>
       <c r="J209" t="s">
-        <v>2503</v>
+        <v>2525</v>
       </c>
       <c r="K209" t="s">
-        <v>2504</v>
+        <v>2526</v>
       </c>
       <c r="L209" t="s">
-        <v>2505</v>
+        <v>2527</v>
       </c>
       <c r="M209" t="s">
-        <v>2506</v>
+        <v>2528</v>
       </c>
       <c r="N209" t="s">
-        <v>2507</v>
+        <v>2529</v>
       </c>
       <c r="O209" t="s">
+        <v>34</v>
+      </c>
+      <c r="P209" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q209" t="s">
+        <v>2530</v>
+      </c>
+      <c r="R209" t="s">
+        <v>37</v>
+      </c>
+      <c r="S209" t="s">
+        <v>38</v>
+      </c>
+      <c r="T209" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>2509</v>
       </c>
       <c r="U209" t="s">
         <v>40</v>
       </c>
       <c r="V209" t="s">
-        <v>2510</v>
+        <v>2531</v>
       </c>
       <c r="W209" t="s">
-        <v>2511</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="210" spans="1:23">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>2512</v>
+        <v>2533</v>
       </c>
       <c r="C210" t="s">
-        <v>2513</v>
+        <v>2534</v>
       </c>
       <c r="D210" t="s">
-        <v>771</v>
+        <v>2535</v>
       </c>
       <c r="E210" t="s">
-        <v>2514</v>
+        <v>2536</v>
       </c>
       <c r="F210">
-        <v>14504</v>
+        <v>13420</v>
       </c>
       <c r="G210" t="s">
-        <v>372</v>
+        <v>2294</v>
       </c>
       <c r="H210" s="2">
-        <v>505008649311</v>
+        <v>231507932511</v>
       </c>
       <c r="I210"/>
       <c r="J210" t="s">
-        <v>2515</v>
+        <v>2537</v>
       </c>
       <c r="K210" t="s">
-        <v>2516</v>
+        <v>2538</v>
       </c>
       <c r="L210" t="s">
-        <v>2517</v>
+        <v>2539</v>
       </c>
       <c r="M210" t="s">
-        <v>2518</v>
+        <v>2540</v>
       </c>
       <c r="N210" t="s">
-        <v>2519</v>
+        <v>2541</v>
       </c>
       <c r="O210" t="s">
-        <v>176</v>
+        <v>105</v>
       </c>
       <c r="P210" t="s">
         <v>35</v>
       </c>
       <c r="Q210" t="s">
-        <v>2520</v>
+        <v>2542</v>
       </c>
       <c r="R210" t="s">
-        <v>281</v>
+        <v>265</v>
       </c>
       <c r="S210" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T210" t="s">
-        <v>54</v>
+        <v>2543</v>
       </c>
       <c r="U210" t="s">
         <v>40</v>
       </c>
       <c r="V210" t="s">
-        <v>2521</v>
+        <v>2544</v>
       </c>
       <c r="W210" t="s">
-        <v>2522</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="211" spans="1:23">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>2523</v>
+        <v>2546</v>
       </c>
       <c r="C211" t="s">
-        <v>2524</v>
+        <v>2547</v>
       </c>
       <c r="D211" t="s">
-        <v>2525</v>
+        <v>801</v>
       </c>
       <c r="E211" t="s">
-        <v>2526</v>
+        <v>2548</v>
       </c>
       <c r="F211">
-        <v>12426</v>
+        <v>14504</v>
       </c>
       <c r="G211" t="s">
-        <v>76</v>
+        <v>371</v>
       </c>
       <c r="H211" s="2">
-        <v>182707643684</v>
+        <v>505008649311</v>
       </c>
       <c r="I211"/>
       <c r="J211" t="s">
-        <v>2527</v>
+        <v>2549</v>
       </c>
       <c r="K211" t="s">
-        <v>2528</v>
+        <v>2550</v>
       </c>
       <c r="L211" t="s">
-        <v>2529</v>
+        <v>2551</v>
       </c>
       <c r="M211" t="s">
-        <v>2530</v>
+        <v>2552</v>
       </c>
       <c r="N211" t="s">
-        <v>2531</v>
+        <v>2553</v>
       </c>
       <c r="O211" t="s">
+        <v>105</v>
+      </c>
+      <c r="P211" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q211" t="s">
+        <v>2554</v>
+      </c>
+      <c r="R211" t="s">
+        <v>277</v>
+      </c>
+      <c r="S211" t="s">
+        <v>107</v>
+      </c>
+      <c r="T211" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>2533</v>
       </c>
       <c r="U211" t="s">
         <v>40</v>
       </c>
       <c r="V211" t="s">
-        <v>2534</v>
+        <v>2555</v>
       </c>
       <c r="W211" t="s">
-        <v>2535</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="212" spans="1:23">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>2536</v>
+        <v>2557</v>
       </c>
       <c r="C212" t="s">
-        <v>2537</v>
+        <v>2558</v>
       </c>
       <c r="D212" t="s">
-        <v>2538</v>
+        <v>2559</v>
       </c>
       <c r="E212" t="s">
-        <v>2539</v>
+        <v>2560</v>
       </c>
       <c r="F212">
-        <v>10430</v>
+        <v>12426</v>
       </c>
       <c r="G212" t="s">
-        <v>1315</v>
+        <v>75</v>
       </c>
       <c r="H212" s="2">
-        <v>263622287799</v>
+        <v>182707643684</v>
       </c>
       <c r="I212"/>
       <c r="J212" t="s">
-        <v>2540</v>
+        <v>2561</v>
       </c>
       <c r="K212" t="s">
-        <v>2541</v>
+        <v>2562</v>
       </c>
       <c r="L212" t="s">
-        <v>2542</v>
+        <v>2563</v>
       </c>
       <c r="M212" t="s">
-        <v>2543</v>
+        <v>2564</v>
       </c>
       <c r="N212" t="s">
-        <v>2544</v>
+        <v>2565</v>
       </c>
       <c r="O212" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P212" t="s">
         <v>35</v>
       </c>
       <c r="Q212" t="s">
-        <v>2545</v>
+        <v>2566</v>
       </c>
       <c r="R212" t="s">
         <v>37</v>
       </c>
       <c r="S212" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T212" t="s">
-        <v>2546</v>
+        <v>2567</v>
       </c>
       <c r="U212" t="s">
         <v>40</v>
       </c>
       <c r="V212" t="s">
-        <v>2547</v>
+        <v>2568</v>
       </c>
       <c r="W212" t="s">
-        <v>2548</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="213" spans="1:23">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>2549</v>
+        <v>2570</v>
       </c>
       <c r="C213" t="s">
-        <v>2550</v>
+        <v>2571</v>
       </c>
       <c r="D213" t="s">
-        <v>2042</v>
+        <v>2572</v>
       </c>
       <c r="E213" t="s">
-        <v>2551</v>
+        <v>2573</v>
       </c>
       <c r="F213">
-        <v>17528</v>
+        <v>10430</v>
       </c>
       <c r="G213" t="s">
-        <v>398</v>
+        <v>1317</v>
       </c>
       <c r="H213" s="2">
-        <v>471007403817</v>
-[...3 lines deleted...]
-      </c>
+        <v>263622287799</v>
+      </c>
+      <c r="I213"/>
       <c r="J213" t="s">
-        <v>2552</v>
+        <v>2574</v>
       </c>
       <c r="K213" t="s">
-        <v>2553</v>
+        <v>2575</v>
       </c>
       <c r="L213" t="s">
-        <v>2554</v>
+        <v>2576</v>
       </c>
       <c r="M213" t="s">
-        <v>2555</v>
+        <v>2577</v>
       </c>
       <c r="N213" t="s">
-        <v>2556</v>
+        <v>2578</v>
       </c>
       <c r="O213" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="P213" t="s">
         <v>35</v>
       </c>
       <c r="Q213" t="s">
-        <v>2557</v>
+        <v>2579</v>
       </c>
       <c r="R213" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S213" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T213" t="s">
-        <v>2558</v>
+        <v>2580</v>
       </c>
       <c r="U213" t="s">
         <v>40</v>
       </c>
       <c r="V213" t="s">
-        <v>2559</v>
+        <v>2581</v>
       </c>
       <c r="W213" t="s">
-        <v>2560</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="214" spans="1:23">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>2561</v>
+        <v>2583</v>
       </c>
       <c r="C214" t="s">
-        <v>2562</v>
+        <v>2584</v>
       </c>
       <c r="D214" t="s">
-        <v>2563</v>
+        <v>2072</v>
       </c>
       <c r="E214" t="s">
-        <v>2564</v>
+        <v>2585</v>
       </c>
       <c r="F214">
-        <v>12497</v>
+        <v>17528</v>
       </c>
       <c r="G214" t="s">
-        <v>2565</v>
+        <v>397</v>
       </c>
       <c r="H214" s="2">
-        <v>666001643384</v>
-[...1 lines deleted...]
-      <c r="I214"/>
+        <v>471007403817</v>
+      </c>
+      <c r="I214" t="s">
+        <v>28</v>
+      </c>
       <c r="J214" t="s">
-        <v>2566</v>
+        <v>2586</v>
       </c>
       <c r="K214" t="s">
-        <v>2567</v>
+        <v>2587</v>
       </c>
       <c r="L214" t="s">
-        <v>2568</v>
+        <v>2588</v>
       </c>
       <c r="M214" t="s">
-        <v>2569</v>
+        <v>2589</v>
       </c>
       <c r="N214" t="s">
-        <v>2570</v>
+        <v>2590</v>
       </c>
       <c r="O214" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="P214" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="Q214" t="s">
-        <v>2571</v>
+        <v>2591</v>
       </c>
       <c r="R214" t="s">
-        <v>281</v>
+        <v>53</v>
       </c>
       <c r="S214" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T214" t="s">
-        <v>2572</v>
+        <v>2592</v>
       </c>
       <c r="U214" t="s">
         <v>40</v>
       </c>
       <c r="V214" t="s">
-        <v>2573</v>
+        <v>2593</v>
       </c>
       <c r="W214" t="s">
-        <v>2574</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="215" spans="1:23">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>2575</v>
+        <v>2595</v>
       </c>
       <c r="C215" t="s">
-        <v>2576</v>
+        <v>2596</v>
       </c>
       <c r="D215" t="s">
-        <v>299</v>
+        <v>2597</v>
       </c>
       <c r="E215" t="s">
-        <v>2577</v>
+        <v>2598</v>
       </c>
       <c r="F215">
-        <v>5783</v>
+        <v>12497</v>
       </c>
       <c r="G215" t="s">
-        <v>773</v>
+        <v>2599</v>
       </c>
       <c r="H215" s="2">
-        <v>781403074180</v>
+        <v>666001643384</v>
       </c>
       <c r="I215"/>
       <c r="J215" t="s">
-        <v>2578</v>
+        <v>2600</v>
       </c>
       <c r="K215" t="s">
-        <v>2579</v>
+        <v>2601</v>
       </c>
       <c r="L215" t="s">
-        <v>2580</v>
+        <v>2602</v>
       </c>
       <c r="M215" t="s">
-        <v>2581</v>
+        <v>2603</v>
       </c>
       <c r="N215" t="s">
-        <v>2582</v>
+        <v>2604</v>
       </c>
       <c r="O215" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="P215" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="Q215" t="s">
-        <v>2583</v>
+        <v>2605</v>
       </c>
       <c r="R215" t="s">
-        <v>53</v>
+        <v>277</v>
       </c>
       <c r="S215" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="T215" t="s">
-        <v>2584</v>
+        <v>2606</v>
       </c>
       <c r="U215" t="s">
         <v>40</v>
       </c>
       <c r="V215" t="s">
-        <v>2585</v>
+        <v>2607</v>
       </c>
       <c r="W215" t="s">
-        <v>2586</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="216" spans="1:23">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>2587</v>
+        <v>2609</v>
       </c>
       <c r="C216" t="s">
-        <v>2588</v>
+        <v>2610</v>
       </c>
       <c r="D216" t="s">
-        <v>2589</v>
+        <v>297</v>
       </c>
       <c r="E216" t="s">
-        <v>2590</v>
+        <v>2611</v>
       </c>
       <c r="F216">
-        <v>23647</v>
+        <v>5783</v>
       </c>
       <c r="G216" t="s">
-        <v>314</v>
+        <v>803</v>
       </c>
       <c r="H216" s="2">
-        <v>461108864448</v>
-[...3 lines deleted...]
-      </c>
+        <v>781403074180</v>
+      </c>
+      <c r="I216"/>
       <c r="J216" t="s">
-        <v>2591</v>
+        <v>2612</v>
       </c>
       <c r="K216" t="s">
-        <v>2592</v>
+        <v>2613</v>
       </c>
       <c r="L216" t="s">
-        <v>2593</v>
+        <v>2614</v>
       </c>
       <c r="M216" t="s">
-        <v>2594</v>
+        <v>2615</v>
       </c>
       <c r="N216" t="s">
-        <v>2595</v>
+        <v>2616</v>
       </c>
       <c r="O216" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P216" t="s">
         <v>35</v>
       </c>
       <c r="Q216" t="s">
-        <v>2596</v>
+        <v>2617</v>
       </c>
       <c r="R216" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="S216" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T216" t="s">
-        <v>54</v>
+        <v>2618</v>
       </c>
       <c r="U216" t="s">
         <v>40</v>
       </c>
-      <c r="V216"/>
-      <c r="W216"/>
+      <c r="V216" t="s">
+        <v>2619</v>
+      </c>
+      <c r="W216" t="s">
+        <v>2620</v>
+      </c>
     </row>
     <row r="217" spans="1:23">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>2597</v>
+        <v>2621</v>
       </c>
       <c r="C217" t="s">
-        <v>2598</v>
+        <v>2622</v>
       </c>
       <c r="D217" t="s">
-        <v>2599</v>
+        <v>2623</v>
       </c>
       <c r="E217" t="s">
-        <v>2600</v>
+        <v>2624</v>
       </c>
       <c r="F217">
-        <v>11592</v>
+        <v>23647</v>
       </c>
       <c r="G217" t="s">
-        <v>2275</v>
+        <v>313</v>
       </c>
       <c r="H217" s="2">
-        <v>622702632814</v>
-[...1 lines deleted...]
-      <c r="I217"/>
+        <v>461108864448</v>
+      </c>
+      <c r="I217" t="s">
+        <v>28</v>
+      </c>
       <c r="J217" t="s">
-        <v>2601</v>
+        <v>2625</v>
       </c>
       <c r="K217" t="s">
-        <v>2602</v>
+        <v>2626</v>
       </c>
       <c r="L217" t="s">
-        <v>2603</v>
+        <v>2627</v>
       </c>
       <c r="M217" t="s">
-        <v>2604</v>
+        <v>2628</v>
       </c>
       <c r="N217" t="s">
-        <v>2605</v>
+        <v>2629</v>
       </c>
       <c r="O217" t="s">
         <v>34</v>
       </c>
       <c r="P217" t="s">
         <v>35</v>
       </c>
       <c r="Q217" t="s">
-        <v>2606</v>
+        <v>2630</v>
       </c>
       <c r="R217" t="s">
         <v>53</v>
       </c>
       <c r="S217" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="T217" t="s">
-        <v>2607</v>
+        <v>39</v>
       </c>
       <c r="U217" t="s">
         <v>40</v>
       </c>
-      <c r="V217" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V217"/>
       <c r="W217" t="s">
-        <v>2609</v>
+        <v>39</v>
       </c>
     </row>
     <row r="218" spans="1:23">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>2610</v>
+        <v>2631</v>
       </c>
       <c r="C218" t="s">
-        <v>2611</v>
+        <v>2632</v>
       </c>
       <c r="D218" t="s">
-        <v>2612</v>
+        <v>2633</v>
       </c>
       <c r="E218" t="s">
-        <v>1215</v>
+        <v>2634</v>
       </c>
       <c r="F218">
-        <v>19081</v>
+        <v>11592</v>
       </c>
       <c r="G218" t="s">
-        <v>88</v>
+        <v>2294</v>
       </c>
       <c r="H218" s="2">
-        <v>165033110633</v>
-[...3 lines deleted...]
-      </c>
+        <v>622702632814</v>
+      </c>
+      <c r="I218"/>
       <c r="J218" t="s">
-        <v>2613</v>
+        <v>2635</v>
       </c>
       <c r="K218" t="s">
-        <v>2614</v>
+        <v>2636</v>
       </c>
       <c r="L218" t="s">
-        <v>2615</v>
+        <v>2637</v>
       </c>
       <c r="M218" t="s">
-        <v>2616</v>
+        <v>2638</v>
       </c>
       <c r="N218" t="s">
-        <v>2617</v>
+        <v>2639</v>
       </c>
       <c r="O218" t="s">
-        <v>176</v>
+        <v>34</v>
       </c>
       <c r="P218" t="s">
         <v>35</v>
       </c>
       <c r="Q218" t="s">
-        <v>2618</v>
+        <v>2640</v>
       </c>
       <c r="R218" t="s">
-        <v>269</v>
+        <v>53</v>
       </c>
       <c r="S218" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="T218" t="s">
-        <v>54</v>
+        <v>2641</v>
       </c>
       <c r="U218" t="s">
         <v>40</v>
       </c>
       <c r="V218" t="s">
-        <v>2619</v>
-[...1 lines deleted...]
-      <c r="W218"/>
+        <v>2642</v>
+      </c>
+      <c r="W218" t="s">
+        <v>2643</v>
+      </c>
     </row>
     <row r="219" spans="1:23">
-      <c r="H219" s="2"/>
+      <c r="A219">
+        <v>218</v>
+      </c>
+      <c r="B219" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C219" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D219" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E219" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F219">
+        <v>19081</v>
+      </c>
+      <c r="G219" t="s">
+        <v>87</v>
+      </c>
+      <c r="H219" s="2">
+        <v>165033110633</v>
+      </c>
+      <c r="I219" t="s">
+        <v>28</v>
+      </c>
+      <c r="J219" t="s">
+        <v>2647</v>
+      </c>
+      <c r="K219" t="s">
+        <v>2648</v>
+      </c>
+      <c r="L219" t="s">
+        <v>2649</v>
+      </c>
+      <c r="M219" t="s">
+        <v>2650</v>
+      </c>
+      <c r="N219" t="s">
+        <v>2651</v>
+      </c>
+      <c r="O219" t="s">
+        <v>105</v>
+      </c>
+      <c r="P219" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q219" t="s">
+        <v>2652</v>
+      </c>
+      <c r="R219" t="s">
+        <v>265</v>
+      </c>
+      <c r="S219" t="s">
+        <v>38</v>
+      </c>
+      <c r="T219" t="s">
+        <v>39</v>
+      </c>
+      <c r="U219" t="s">
+        <v>40</v>
+      </c>
+      <c r="V219" t="s">
+        <v>2653</v>
+      </c>
+      <c r="W219" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="220" spans="1:23">
+      <c r="H220" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>