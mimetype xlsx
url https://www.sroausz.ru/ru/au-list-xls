--- v1 (2026-04-04)
+++ v2 (2026-05-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Акт_члены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2654">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2673">
   <si>
     <t>№ реестровой записи</t>
   </si>
   <si>
     <t>Фамилия, имя, отчество АУ</t>
   </si>
   <si>
     <t>Дата рождения</t>
   </si>
   <si>
     <t>Место рождения</t>
   </si>
   <si>
     <t>Дата регистрации в реестре / дата решения о приёме в СРО</t>
   </si>
   <si>
     <t>Регистрационный номер в реестре</t>
   </si>
   <si>
     <t>Номер решения о приеме в члены СРО</t>
   </si>
   <si>
     <t>ИНН</t>
   </si>
   <si>
@@ -128,54 +128,56 @@
   <si>
     <t>107805 0617367 от  25.06.2020г. Санкт-Петербургский университет Государственной противопожарной службы Министерства РФ по делам гражданской обороны, черезвычайным ситуациям и ликвидации последствий стихийных бедствий" по специальности "Правовое обеспечение национальной безопасности" присвоена квалификация юрист</t>
   </si>
   <si>
     <t>стаж более года справка от 10.03.2021г.  ООО "РЕНКАР" (ИНН 5904102238)</t>
   </si>
   <si>
     <t>свидельство №585 от 03.04.2023г. Выдано НПС СОПАУ "Альянс управляющих"</t>
   </si>
   <si>
     <t>свидетельство №11/038406 от 29.03.2023г.</t>
   </si>
   <si>
     <t>Дисквалификации не имеет </t>
   </si>
   <si>
     <t>Судимости не имеет</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №УБК_14157/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 17.04.2023/16.04.2024
 Полис №Arbitr-3980975400-63284 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 17.04.2024/16.04.2025
 Полис ОАУ №14909/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 17.04.2025/16.04.2026
-</t>
-[...2 lines deleted...]
-    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)</t>
+Полис ОАУ №22694/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб
+Даты: 17.04.2026/16.04.2027
+</t>
+  </si>
+  <si>
+    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)</t>
   </si>
   <si>
     <t>взнос в размере 200 000 рублей внесен на счет компенсационного фонда</t>
   </si>
   <si>
     <t>отсутствуют</t>
   </si>
   <si>
     <t>соответствует</t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2024
 Результат: декабрь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Алексеева Ирина Валерьевна</t>
   </si>
   <si>
     <t>22.05.1975</t>
   </si>
   <si>
     <t>гор. Городец Горьковской обл.</t>
   </si>
   <si>
@@ -186,53 +188,50 @@
   </si>
   <si>
     <t>телефон: +7(910) 006 10 42
 адрес: 603094, Нижегородская обл., г. Нижний Новгород, пер.Проходной, д.4 а/я 48;  эл. почта: aleks.irina75@mail.ru</t>
   </si>
   <si>
     <t>БВС 0136375 от 22.06.1998 Нижегородский коммерческий институт присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более двух лет, вкладыш в тудовую книжку ВТ-I №0300088 от 17.09.2015г.</t>
   </si>
   <si>
     <t>свидетельство №499/08-СР от 03.08.2023. выдано Союзом СРО АУ Северо-Запад </t>
   </si>
   <si>
     <t>свидетельство №11/038540 от 05.06.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №4306/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.09.2023/31.08.2024
 Полис ОАУ №10600/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.09.2024/31.08.2025
 Полис ОАУ №17955/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 01.09.2025/31.08.2026
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)</t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2025
 Результат: апрель 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Ананьев Виталий Петрович</t>
   </si>
   <si>
     <t>18.03.1974</t>
   </si>
   <si>
     <t>Оренбург</t>
   </si>
   <si>
     <t>07.02.2023/07.02.2023</t>
   </si>
   <si>
     <t>протокол №02</t>
   </si>
   <si>
     <t>460041 Оренбург, мкр.п.Ростоши, ул.Римская д.19    +7-903-395-02-38</t>
   </si>
   <si>
@@ -339,50 +338,53 @@
   <si>
     <t>ВСА 0815154 от 02.07.2009 Российский государственный социальный университет присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>Справка от 27.07.2023г. ООО "ЮрКонсалтГрупп" (ОГРН 1132651015430, ИНН 2635821525) стаж более 2 лет</t>
   </si>
   <si>
     <t>свидетельство №302-с от 14.02.2023г. выдано АССОЦИАЦИЕЙ "МСК СРО ПАУ "Содружество"</t>
   </si>
   <si>
     <t>свидетельство №11/036088 от 29.04.2021г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №УБК_14918/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 07.08.2023/06.08.2024
 Полис ОАУ №9799/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 07.08.2024/06.08.2025
 Полис ОАУ №17622/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10000000 рублей.
 Даты: 07.08.2025/06.08.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2025
 Результат: август 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
+  </si>
+  <si>
+    <t>отсутствуютДата поступления  жалобы: 15.04.2026Податель жалобы: Солдатенко Р.С.Наименование должника: СПК "Архангельский"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 16.04.2026Податель жалобы: коллективная жалоба дольщиковНаименование должника: СПК "Архангельский"Результат проверки: приостановлено</t>
   </si>
   <si>
     <t>Артемьева Наталья Викторовна</t>
   </si>
   <si>
     <t>02.07.1982</t>
   </si>
   <si>
     <t>г. Кинель Куйбышевской области</t>
   </si>
   <si>
     <t>30.06.2008/30.06.2008</t>
   </si>
   <si>
     <t>протокол №09</t>
   </si>
   <si>
     <t>artemevanata82@mail.ru ,  443081 г.Самара а/я 5677, 8-927-267-46-04</t>
   </si>
   <si>
     <t>ВСВ №0696322 от 30.06.2004 Московский государственный педагогический университет присуждена квалификация юрист по специальности "юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 2 лет справка ООО "НИКОС" (ИНН 6316085668) от 28.05.2008 №15, трудовая книжка  AT-IX №9785662 от 01.12.2003</t>
   </si>
@@ -399,50 +401,53 @@
     <t xml:space="preserve">Полис №78Л16-60000530 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.07.2014/07.07.2015
 Полис №78-15/TPL16/781081 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.07.2015/07.07.2016
 Полис №52-16/TPL16/001402 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.07.2016/07.07.2017
 Полис №52-17/TPL16/002394 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  (с 20.01.2018 по 07.07.2018 дополнительное соглашение)
 Даты: 08.07.2017/07.07.2018
 Полис №596/АУ-2018 АО СГ "Спасские ворота"
 Даты: 08.07.2018/07.07.2019
 Полис №52-19/TPL16/003423 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.07.2019/07.07.2020
 Полис №52-20/TPL16/002670 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 08.07.2020/07.07.2021
 Полис №77-21/TPL16/001688 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 08.07.2021/07.07.2022
 Договор №60/22/177/011789 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.07.2022/07.07.2023
 Полис ОАУ №2833/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.07.2023/07.07.2024
 Полис ОАУ №9738/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.07.2024/07.07.2025
 Полис ОАУ №16650/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.07.2025/07.07.2026
 </t>
+  </si>
+  <si>
+    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)</t>
   </si>
   <si>
     <t>взнос в размере 50 000 рублей внесен на счет компенсационного фонда</t>
   </si>
   <si>
     <t>протокол от 13.01.2026, вынесено предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2014
 Результат: Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено
 01.10.2017
 Результат: Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено
 01.10.2020
 Результат: октябрь  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2023
 Результат: Октябрь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ЗАО СК "Средневолжскстрой" ООО "ЧОП Редут" 18.06.2013 нарушения в действиях АУ отсутствуют  
 ООО "Ежовское" ГУ-Волгоградское РО ФСС РФ 14.01.2016 нарушения в действиях АУ отсутствуют  
 ООО "Ежовское" МИФНС РФ №3 по Волгоградской области 14.01.2016 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "Камышинские Колбасы Соловьева" Камышинская городская прокуратура Волгоградской области 24.05.2016 нарушения в действиях АУ отсутствуют, ООО "Стадия-Плюс" УПФР в г.Пензе Пензенской области 05.08.2016 нарушения в действиях АУ отсутствуют,   ООО "Ежовское" ООО "Газпром трансгаз Волгоград" 24.11.2016 нарушения в действиях АУ отсутствуют,   ИП Демина М.А. ООО "Тренд-Инвест" 30.03.2017 нарушения в действиях АУ отсутствуют  
 гр. Котельникова В.В. ПАО КБ "Восточный" 02.06.2017 нарушения в действиях АУ отсутствуют, ООО "Новониколаевка" филиал №9 ГУ-Волгоградское РО ФСС РФ 12.09.2018 нарушения в действиях АУ отсутствуют  
 ООО "Липовские сады" филиал №14 ГУ- Волгоградское РО ФСС РФ 18.09.2018 нарушения в действиях АУ отсутствуют  
 ООО "Натали Проджект" фииал №7 ГУ - Волгоградское РО ФСС РФ 10.01.2019 нарушения в действиях АУ отсутствуют  
@@ -1315,124 +1320,130 @@
     <t>стаж более 1 года справка б/н от 06.04.2018 ООО "Онлайн Соушэл Аппликейшэнс" ИНН 4632155920</t>
   </si>
   <si>
     <t>свидетельство от 03.04.2018 №455/04-СР выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/026240 от 28.06.2016г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-18/TPL16/001325 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.04.2018/15.04.2019
 Полис №52-19/TPL16/001103 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.04.2019/15.04.2020
 Полис №52-20/TPL16/001171 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.04.2020/14.04.2021
 Полис №77-21/TPL16/001096 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 15.04.2021/14.04.2022
 Договор №60/22/177/010127 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 15.04.2022/14.04.2023
 Полис ОАУ №1652/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 15.04.2023/14.04.2024
 Полис ОАУ №7630/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 15.04.2024/14.04.2025
 Полис ОАУ №15560/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 15.04.2025/14.04.2026
-</t>
+Полис Arbitr-3980975400-33023 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 15.04.2026/14.04.2027
+</t>
+  </si>
+  <si>
+    <t>АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.</t>
   </si>
   <si>
     <t xml:space="preserve">01.10.2020
 Результат: Октябрь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.10.2023
 Результат: октябрь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 18.05.2020
 Податель жалобы: ООО "Краймиа Солар 3"
 Наименование должника: ООО "Краймиа Солар 3"
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 18.05.2020
 Податель жалобы: ООО "Краймиа Солар 1"
 Наименование должника: ООО "Краймиа Солар 1"
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 01.03.2021
 Податель жалобы: Прокуратура Ванинского района Хабаровского края
 Наименование должника: ООО "ЛАН"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 21.06.2021
 Податель жалобы: Прокуратура Ванинского района Хабаровского края
 Наименование должника: ООО "ЛАН"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.08.2021
 Податель жалобы: Прокуратура Ванинского района Хабаровского края
 Наименование должника: ООО "ЛАН"
 Результат проверки: прекращено
 Дата поступления жалобы: 29.01.2024
 Податель жалобы: Афанасьев Ю.М.
 Наименование должника: ООО ПФ "Инзенский ДОЗ"
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 19.03.2024Податель жалобы: Куприянов В.Н.Наименование должника: ООО ПФ "Инзенский ДОЗ"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 19.03.2024
+Податель жалобы: Куприянов В.Н.
+Наименование должника: ООО ПФ "Инзенский ДОЗ"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Булкина Татьяна Андреевна</t>
   </si>
   <si>
     <t>22.01.1971</t>
   </si>
   <si>
     <t>гор. Будапешт Венгрия</t>
   </si>
   <si>
     <t>25.06.2025/25.06.2025</t>
   </si>
   <si>
     <t>Протокол №11</t>
   </si>
   <si>
     <t>191015, Санкт-Петербург, а/я № 9, тел. +7-931-290-24-03, эл. почта: bulkinat@mail.ru
  </t>
   </si>
   <si>
     <t>АВС 0479565 от 26.06.1998 Санкт-Петербургский государственный университет присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более года Приказ ООО "ДСМ-Инвест" (ИНН 7814540939) №1 от 02.07.2012, Выписка из ЕГРЮЛ от 27.11.2013</t>
   </si>
   <si>
     <t>свидетельство №514/03-СР от 27.03.2025 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/041928 от 22.10.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Полис№Arbitr-3980975400-39677 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,страховая сумма 10000000 рублей, эл. почта info@d2insur.ru.
 Даты: 24.06.2025/23.06.2026
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.</t>
   </si>
   <si>
     <t>Буханов Алексей Николаевич</t>
   </si>
   <si>
     <t>17.09.1964</t>
   </si>
   <si>
     <t>гор. Москва</t>
   </si>
   <si>
     <t>12.02.2013/12.02.2013</t>
   </si>
   <si>
     <t>протокол №06</t>
   </si>
   <si>
     <t>+7-985-999-27-71 alexbn@list.ru , 123308 Москва, а/я 30</t>
   </si>
   <si>
     <t>МВ №465487 от 23.06.1986 Московский экономико-статистический институт по специальности: статистика, присуждена квалификация: экономиста</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-III №4669488 от 06.01.1986</t>
   </si>
@@ -1445,50 +1456,52 @@
   <si>
     <t xml:space="preserve">Полис 083/01 №08615/083-2014 ООО "Страховое общество "Сургутнефтегаз"
 Даты: 17.04.2014/16.04.2015
 Полис  083-01 № 09540/083/2015 ООО "Страховое общество "Сургутнефтегаз"
 Даты: 17.04.2015/16.04.2016
 Полис №78-16/TPL16/000895  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 17.04.2016/16.04.2017
 Полис №78-17/TPL16/001443 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 17.04.2017/16.04.2018
 Полис № 78-18/TPL16/001065 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 17.04.2018/16.04.2019
 Полис №52-19/TPL16/001136 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 17.04.2019/16.04.2020
 Полис №52-20/TPL16/001203 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 17.04.2020/16.04.2021
 Полис №УБК_8850/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 17.04.2021/16.04.2022
 Полис №УБК_11621/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 17.04.2022/16.04.2023
 Полис №УБК_14075/АУ-2023  ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 17.04.2023/16.04.2024
 Полис №УБК_16227/АУ-2024  ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 17.04.2024/16.04.2025
 Полис №УБК_18406/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
 Даты: 17.04.2025/16.04.2026
+Полис №УБК_20218/АУ-2026 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
+Даты: 17.04.2026/16.04.2027
 </t>
   </si>
   <si>
     <t>ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ</t>
   </si>
   <si>
     <t>протокол от 21.04.2025г., предупреждение, протокол от 21.07.2025г., предупреждение.</t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2015
 Результат: Февраль  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.02.2018
 Результат: Февраль 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2021
 Результат: Февраль 2021 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
 01.02.2024
 Результат: февраль 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО «Мединвест» ИФНС РФ №5 по г. Москве 31.03.2014 нарушения в действиях АУ отсутствуют, ООО «Эксплуатационный центр» ГУ- Санкт-Петербургское РО ФСС РФ 05.04.2016 нарушения в действиях АУ отсутствуют, ОАО "Зарайский завод стройматериалов" Заряйская городская прокуратура Московской области 12.04.2016 выявлены нарушения, применена мера ответственности в виде предупреждения; ООО "ЗИЛ-СБО" адвокат Гайсина С.С. 08.02.2017 нарушения в действиях АУ отсутствуют; ООО "Эксплуатационный участок" Соболев А.В. 22.02.2017 нарушения в действиях АУ отсутствуют; ООО "ЗИЛ-СБО" адвокат Гайсина С.С. 31.05.2017 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 27.03.2024
 Податель жалобы: ООО "Басен"
 Наименование должника: ООО "Актив"
 Результат проверки: нарушения в деятельности АУ отсутствуют
@@ -1815,50 +1828,55 @@
     <t>До вступления в члены СРО не являлся арбитражным управляющим</t>
   </si>
   <si>
     <t>8-906-411-70-46, эл. почта arbitr_vrt@mail.ru
 адрес почтовый: 355035, Ставропольский край, г. Ставрополь, а/я 3553</t>
   </si>
   <si>
     <t>102624 3531759 от 09.07.2019 Северо-Кавказский федеральный университет", присвоена квалификация Бакалавр по специальности Юриспруденция</t>
   </si>
   <si>
     <t>стаж более 2 лет ООО "Альфа-Центр" (ОГРН 1142651020555) выписка из ЕГРЮЛ №ЮЭ9965-24-25042977 от 05.03.2024</t>
   </si>
   <si>
     <t>свидетельство №502/01-СР от 29.01.2024 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/039160 от 15.09.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №7557/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 11.03.2024/10.03.2025
 Полис ОАУ №14070/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 11.03.2025/10.03.2026
 Полис ОАУ №22080/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 11.03.2026/10.03.2027
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.04.2026
+Результат: апрель 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Ващенко Евгений Михайлович</t>
   </si>
   <si>
     <t>10.07.1972</t>
   </si>
   <si>
     <t>р.п. Тальменка Тальменского р-на Алтайского края</t>
   </si>
   <si>
     <t>ПТ №087851 Тальменский сельскохозяйственный техникум по специальности "Бухгалтерский в сельскохозяйственном производстве", квалификация бухгалтер, АВС 0965287 от 11.06.1999 Алтайский государственный университет присуждена квалификация коммерсант по специальности "Коммерция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-IХ №5757364 от 02.08.1993</t>
   </si>
   <si>
     <t>свидетельство №0001071 от 01.10.2004 выдано НП "СРО "РСНЭ"</t>
   </si>
   <si>
     <t>свидетельство №34/003365 от 29.12.2003</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №22Л16-60000506 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
@@ -2786,88 +2804,93 @@
   </si>
   <si>
     <t>гор. Ставрополь</t>
   </si>
   <si>
     <t>16.07.2025/16.07.2025</t>
   </si>
   <si>
     <t>Эл.почта: info@grunis.ru, почтовый адрес: 355017, г. Ставрополь, а/я 1803, Номер телефона: +7-928-300-80-20</t>
   </si>
   <si>
     <t>ВСА 0565372 от 11.02.2011г. "Ставропольский государственный университет" присуждена квалификация Математик по специальности "Компьютерная безопасность", 102624 0859057 от 17.12.2016г. "Северо-Кавказский федеральный университет"по направлению подготовки Юриспруденция, присвоена квалификация Магистр</t>
   </si>
   <si>
     <t>стаж более 2-х лет, выписка из ЕГРЮЛ от 22.03.2011 ООО "Правовое бюро "Амикус" (ОГРН 1082635000898) Протокол №1/13 от 25.09.2013  внеочередного Общего собрания участников ООО "Правовое бюро "Амикус" о досрочном прекращении полномочий директора</t>
   </si>
   <si>
     <t>свидетельство №255-с от 12.02.2019г. выдано  Ассоциацией "Межрегиональная Северо-Кавказская саморегулируемая организация профессиональных арбитражных управляющих "Содружество"</t>
   </si>
   <si>
     <t>свидетельство №11/029314 от 25.01.2018г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №16839/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма 10000000 рублей.
 Даты: 30.05.2025/29.05.2026
+Полис ОАУ №23664/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 30.05.2026/29.05.2027
 </t>
   </si>
   <si>
     <t>Гулько Наталья Александровна</t>
   </si>
   <si>
     <t>04.01.1985</t>
   </si>
   <si>
     <t>пос.Депутатский Усть-Янский р-н Республика САХА (Якутия)</t>
   </si>
   <si>
     <t>16.06.2025/16.06.2025</t>
   </si>
   <si>
     <t>06.06.2025  исключена на основании личного заявления о выходе из членов Ассоциации МСРО "Содействие"</t>
   </si>
   <si>
     <t>191028 г.Санкт-Петербург  а/я 19; Natalya_gulko66@mail.ru; +8-911-491-91-51</t>
   </si>
   <si>
     <t>ГОУ ВПО "Уральская государственная юридическая академия" диплом ВСГ 1040871, по специальности "юриспруденция", присвоена квалификация - юрист</t>
   </si>
   <si>
     <t>стаж более года, трудовой договор ООО "Вестер-Баинг" от 12.01.2009г.</t>
   </si>
   <si>
     <t>свидетельство выдано 31.10.2014г. НП "СРО АУ "ГАРАНТИЯ"</t>
   </si>
   <si>
     <t>свидетельство 11/024341 от 21.08.2015</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №60/24/177/024856 от 26.09.2024 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 04.10.2024/03.10.2025
 Полис №60/25/177/029432 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
 Даты: 04.10.2025/03.10.2026
 </t>
+  </si>
+  <si>
+    <t>отсутствуютДата поступления  жалобы: 24.03.2026Податель жалобы: адвокат Панков О.И.Наименование должника: АО "ГлавСтройКомплекс"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Гуреева Людмила Викторовна</t>
   </si>
   <si>
     <t>06.09.1968</t>
   </si>
   <si>
     <t>д. Ершово Селивановский район Владимирская область</t>
   </si>
   <si>
     <t>25.08.2015/25.08.2015</t>
   </si>
   <si>
     <t>протокол №19</t>
   </si>
   <si>
     <t>8-904-251-90-61, ул. Школьная, д. 2Б, оф. 1 г.Камешково Владимирская область, gureevalb@rambler.ru</t>
   </si>
   <si>
     <t>ТВ №151999 19.06.1990 Владимирский политехнический институт (квалификация инженер-строитель), ЭВ №786103 от 30.06.1996 Всероссийский заочный финансово-экономический институт (квалификация-экономист) по специльности бухгалтерский учет и аудит</t>
   </si>
   <si>
     <t>стаж более 2-лет трудовая книжка АТ-III №8205013 от 03.08.1990г., справка ООО "Трубочист" (ИНН 3315004491) от 03.08.2015г.</t>
   </si>
@@ -3203,51 +3226,51 @@
     <t>ООО "Капитальное строительство» ГУ- РО ФСС РФ по Республике Башкортостан 18.11.2013 нарушения в действиях АУ отсутствуют  
 ООО "Региональная строительная компания" прокуратура Калининского района г. Уфы 13.02.2014 нарушения в действиях АУ отсутствуют, гр. Муллагалиева Н.В. ПАО Банк "Уралсиб" 19.10.2017 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 08.06.2023
 Податель жалобы: Карягина Т.И.
 Наименование должника: Карягина Т.И.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 29.08.2023
 Податель жалобы: Иванов А.С.
 Наименование должника: Абилев Д.А.
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 01.07.2024
 Податель жалобы: Управление Росреестра по Республике Башкортостан
 Наименование должника: Репина Е.И.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 10000 руб.
 Дата поступления жалобы: 23.09.2024
 Податель жалобы: Хамзин Э.Д.
 Наименование должника: Галимов В.Р.
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 03.06.2024
 Податель жалобы: Прокуратура Октябрьского района г. Уфы
 Наименование должника: МУП "Уфагорэксплуатация"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 03.02.2025
 Податель жалобы: Аллабирдин С.Г.
 Наименование должника: Аллабирдин С.Г.
-Результат проверки: отказ от жалобы</t>
+Результат проверки: отказ от жалобыДата поступления  жалобы: 27.04.2026Податель жалобы: Арбитражный суд Республики БашкортостанНаименование должника: Хафизова М.Г.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Доронина Наталья Александровна</t>
   </si>
   <si>
     <t>11.08.1978</t>
   </si>
   <si>
     <t>город Черновцы Украинской ССР</t>
   </si>
   <si>
     <t>18.07.2011/18.07.2011</t>
   </si>
   <si>
     <t>8(8212) 24-93-52,  nataldoronina@mail.ru </t>
   </si>
   <si>
     <t>АВС №0020237 от 06.06.2000 Сыктывкарский государственный университет присуждена квалификация: юрист по специальности: юриспруденция</t>
   </si>
   <si>
     <t>стаж более 1 года АТ-VIII№4756910 от 12.04.1999 справка Некоммерческой организации "Фонд "Союз юристов Республики Коми" (ИНН 1101477112) от 14.07.2011</t>
   </si>
   <si>
     <t>свидетельство №360 от 23.12.2004 выдано НП "МСО ПАУ"</t>
   </si>
@@ -3574,50 +3597,55 @@
   <si>
     <t> 8-914-926-60-56, эл. почта: injdanov@arbitr38.ru,  адрес: 664009, г. Иркутск, ул. Лузина 28, а/я 51</t>
   </si>
   <si>
     <t>107706 0001978 от 14.07.2014г. "Российская правовая академия министерства юстиции РФ"присвоена квалификация юрист, по специальности Юриспруденция</t>
   </si>
   <si>
     <t>стаж более 2 лет, справка от 07.06.2021г. (ООО "Бастион" ОГРН 1173850006802)</t>
   </si>
   <si>
     <t>свидетельство №496/07-СР от 05.07.2023 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/035548 от 26.04.2021</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №7086/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 20.02.2024/19.02.2025
 Полис ОАУ №13174/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 20.02.2025/19.02.2026
 Полис ОАУ №21528/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 20.02.2026/19.02.2027
 </t>
   </si>
   <si>
+    <t xml:space="preserve">01.04.2026
+Результат: апрель 2026 (Отсутствуют основания для применения мер дисциплинарного воздействия )
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 30.06.2025
 Податель жалобы: Грошева Н.Г.
 Наименование должника: Нифталиева О.П.к.
 Результат проверки: отказ от жалобы</t>
   </si>
   <si>
     <t>Железинский Михаил Александрович</t>
   </si>
   <si>
     <t>08.01.1988</t>
   </si>
   <si>
     <t>п. Чегдомын Верхнебурейнского р-на Хабаровского края</t>
   </si>
   <si>
     <t>19.06.2025/19.06.2025</t>
   </si>
   <si>
     <t>199004, Санкт-Петербург, а/я 78, тел. 8-950-008-57-57, zhelezinsky777@yandex.ru</t>
   </si>
   <si>
     <t>ВСГ 4814700 от 26.06.2010г. "Поволжская академия государственной службы имени П.А. Столыпина" присуждена квалификация экономист-менеджер, по специальности "Экономика и управление на предприятии (операции с недвижимым имуществом)"</t>
   </si>
   <si>
@@ -4228,51 +4256,51 @@
 01.02.2025
 Результат: февраль 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцева Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., Евдокимов В.В., Карханов Р.А., Парамонова Э.В., Огонесян О.А., Морозова Е.А., Ярина Н.С., Федотов Н.В., Николаевский К.А., Максименко А.А., Львов Д.А., Лапин А.В., ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., Евдокимов В.В., Карханов Р.А., Парамонова Э.В., Огонесян О.А., Морозова Е.А., Ярина Н.С., Федотов Н.В., Николаевский К.А., Максименко А.А., Львов Д.А., Лапин А.В., ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., Думчев В.В.., Камынин Н.А., Парамонова О.Г., Степанов В.С., Сторожук Е.В., Разумный С.А., Чернышов Н.Н., Бегматова Я.В., Гаврилов А.О., и др ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 05.05.2025
 Податель жалобы: Синкин С.И.
 Наименование должника: Гусейналиев П.А.о., Степаненкова Н.Н., Хайретдинов Н.Д., Рязанцев Е.П., и др. , ООО «КСМ», ООО «Амтек», ООО «УОЗ «Питкяранта»
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 20.08.2025
 Податель жалобы: ПАО АКБ "Авангард"
 Наименование должника: Парамонова О.Г.
-Результат проверки: выявлены нарушения</t>
+Результат проверки: выявлены нарушенияДата поступления  жалобы: 19.03.2026Податель жалобы: ООО АКБ "Авангард"Наименование должника: Парамонова О.Г.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Захаров Артём Дмитриевич</t>
   </si>
   <si>
     <t>13.04.1991</t>
   </si>
   <si>
     <t>гор. Братск Иркутской области</t>
   </si>
   <si>
     <t>23.01.2018/23.01.2018</t>
   </si>
   <si>
     <t>Протокол №2</t>
   </si>
   <si>
     <t>22.01.2018г. ААУ "СЦЭАУ" - Ассоциация арбитражных управляющих "СИБИРСКИЙ ЦЕНТР ЭКСПЕРТОВ АНТИКРИЗИСНОГО УПРАВЛЕНИЯ" на основании Заявления о добровольном выходе</t>
   </si>
   <si>
     <t>8-911-089-20-54, zartem1439@gmail.com, 191060, Санкт-Петербург, ул. Смольного 1/3, 6-й подъезд</t>
   </si>
   <si>
     <t>КТ №90007 от 26.06.2013г. Санкт-Петербургский государственный экономический университет присуждена квалификация экономист-менеджер по специальности "Экономика и управление на предприятии (городское хозяйство)" 107806 0021935 от 30.06.2015г. присвоена квалификация бакалавр по направлению "Юриспруденция"</t>
   </si>
@@ -4983,103 +5011,115 @@
   <si>
     <t xml:space="preserve">Полис №52-15/TPL16/781889 ООО "Страховая компания "Арсеналъ"
 Даты: 16.12.2015/15.12.2016
 Полис №52-16/TPL16/002980 ООО "Страховая компания "Арсеналъ"
 Даты: 16.12.2016/15.12.2017
 Полис №52-17/TPL16/004529 ООО "Страховая компания "Арсеналъ", с 25.05.2018 по 15.12.2018 (дополнительное соглашение)
 Даты: 16.12.2017/15.12.2018
 Полис  77777 ОАУ-000732/17 ООО "ЦСО"
 Даты: 01.01.2018/31.12.2018
 Полис №П179370-29-18 ООО "Страховое общество "Помощь"
 Даты: 16.12.2018/15.12.2019
 Полис №П187655-29-19 ООО "Страховое общество "Помощь"
 Даты: 16.12.2019/15.12.2020
 Полис №52-20/TPL16/005074 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 16.12.2020/15.12.2021
 Полис №77-21/TPL16/002715 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 16.12.2021/15.12.2022
 Полис №Arbitr-3980975400-28354 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 22.05.2022/21.05.2023
 Полис ОАУ №1967/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.05.2023/21.05.2024
 Полис  ОАУ №7933/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 22.05.2024/21.05.2025
 Полис ОАУ №15638/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 22.05.2025/21.05.2026
+Полис ОАУ №23719/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 22.05.2026/21.05.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.05.2015
 Результат: Май  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.05.2018
 Результат: Май 2018 (Выявлены нарушения. Меры дисциплинарной ответственности не применены в связи с объективными обстоятельствами)
 01.05.2021
 Результат: Май 2021 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
 01.05.2024
 Результат: май 2024 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
 </t>
   </si>
   <si>
     <t>ОАО "Вологдаэлектротранс" Администрация города Вологды 20.02.2019 нарушения в действиях АУ отсутствуют  
 АО "ПАТП №1" ГИТ в Вологодской области 17.07.2019 нарушения в действиях АУ отсутствуют  
 АО "ПАТП №1" Паничева Е.В. 02.06.2020 нарушения в действиях АУ отсутствуют  
-ООО "УК РСО" Прокуратура города Вологды 20.01.2021 Нарушения в действиях АУ отсутствуютДата поступления  жалобы: 14.06.2024Податель жалобы: Фомин А.В.Наименование должника: Фомин А.В.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 29.10.2025Податель жалобы: Фомин А.в.Наименование должника: Фомин А.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+ООО "УК РСО" Прокуратура города Вологды 20.01.2021 Нарушения в действиях АУ отсутствуют
+Дата поступления жалобы: 14.06.2024
+Податель жалобы: Фомин А.В.
+Наименование должника: Фомин А.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 29.10.2025
+Податель жалобы: Фомин А.в.
+Наименование должника: Фомин А.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Каратаева Ирина Сергеевна</t>
   </si>
   <si>
     <t>18.07.1989</t>
   </si>
   <si>
     <t>26.05.2023/26.05.2023</t>
   </si>
   <si>
     <t>14.04.2023  исключена из САМРО  "Ассоциация антикризисных управляющих" на основании Заявления о добровольном выходе  </t>
   </si>
   <si>
     <t>305000, г. Курск, ул. Ленина, д. 60, 4 этаж, офис 36, телефон офиса:  +7 (4712) 742-727, мобильный +7-961-192-01-92, эл. почта: irina_karataeva_046@mail.ru</t>
   </si>
   <si>
     <t>ОК №38145 от 24.12.2011 "Юго-Западный государственный университет" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет ТК-III № 5072161 от 15.03.2013, выписка из ЕГРЮЛ ООО "ЮРИДИЧЕСКОЕ БЮРО "АРГУМЕНТ"</t>
   </si>
   <si>
     <t>свидетельство №568 от 12.11.2021г..выдано САМРО "Ассоциация Антикризисных Управляющих"</t>
   </si>
   <si>
     <t>свидетельство №11/035274 от 19.12.2020</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №Arbitr-3980975400-19446 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 24.04.2023/23.04.2024
 Полис ОАУ №8198/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 24.04.2024/23.05.2025
 Полис ОАУ №15420/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 24.05.2025/23.05.2026
+Полис ОАУ №23661/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма  - 10 000 000 руб.
+Даты: 24.05.2026/23.05.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2024
 Результат: Ноябрь 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>Карданов Хасан Львович</t>
   </si>
   <si>
     <t>10.10.1962</t>
   </si>
   <si>
     <t>гор. Нальчик</t>
   </si>
   <si>
     <t>14.12.2004/14.12.2004</t>
   </si>
   <si>
     <t>Протокол №24</t>
   </si>
   <si>
     <t>071304662500</t>
   </si>
@@ -5280,50 +5320,52 @@
     <t xml:space="preserve">Полис №П174066-29-18 ООО "Страховое общество "Помощь"
 Даты: 23.04.2018/22.04.2019
 Полис №П181795-29-19 ООО "Страховое общество "Помощь"
 Даты: 23.04.2019/22.04.2020
 Полис №П190969-29-20 ООО "Страховое общество "Помощь"
 Даты: 23.04.2020/22.04.2021
 Договор №60/21/177/000908 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2022
 Договор №60/21/177/000908, дополнительное соглашение №2 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2023
 Полис №Arbitr-3980975400-45248 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №6041/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13087/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.02.2025/07.02.2026
 Полис ОАУ №21761/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10 000 000 руб.
 Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.05.2020
 Результат: Май  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.05.2023
 Результат: май 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.04.2026
+Результат: апрель 2026 (Выявлены нарушения, применена  мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства  )
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 28.01.2021
 Податель жалобы: Дилабирова Л.И.
 Наименование должника: ООО "Центр ДИС"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.07.2021
 Податель жалобы: ООО "Алгоритм"
 Наименование должника: ООО "Промэнерго"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Катаев Алексей Олегович</t>
   </si>
   <si>
     <t>11.09.1991</t>
   </si>
   <si>
     <t>гор. Таганрог Ростовская обл.</t>
   </si>
   <si>
     <t>21099, Москва, пл. Смоленская, дом 13/21, а/я 77, тел. 8-928-956-99-91, эл. почта: 
 kataev.alexeyy@gmail.com</t>
@@ -5509,54 +5551,53 @@
   </si>
   <si>
     <t>Стаж более 1 года трудовой договор № 2 от 30.10.2007 г. ЗАО "ЛэвэрЭкс Интернешнл" (ИНН 7716512700)</t>
   </si>
   <si>
     <t>свидетельство №0001270 от 30.01.2019г. выдано САУ "Авангард"</t>
   </si>
   <si>
     <t>свидетельство №11/026672 от 26.10.2016г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/002630 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.06.2019/09.06.2020
 Полис №52-20/TPL16/001978 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 10.06.2020/09.06.2021
 Полис №77-21/TPL16/001400 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 10.06.2021/09.06.2022
 Полис №Arbitr-3980975400-71185 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 10.06.2022/09.06.2023
 Полис ОАУ №2246/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.06.2023/09.06.2024
 Полис №60/24/177/022996 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 10.06.2024/09.06.2025
 Полис ОАУ №16171/700/25  ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
 Даты: 10.06.2025/09.06.2026
-</t>
-[...2 lines deleted...]
-    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, bstrakhovoydom@mail.ru</t>
+Полис ОАУ №24108/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 10.06.2026/09.06.2027
+</t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2021
 Результат: Апрель 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.04.2024
 Результат: апрель 2024 (Выявлены нарушения. Применена мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 01.04.2024
 Податель жалобы: ООО "НБК Финанс"
 Наименование должника: Новиков О.Р.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Колкова Анастасия Борисовна</t>
   </si>
   <si>
     <t>11.07.1994</t>
   </si>
   <si>
     <t>г. Надым, Тюменская обл.</t>
   </si>
   <si>
@@ -5827,51 +5868,51 @@
 Наименование должника: АО "Кислородмонтаж"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 06.09.2022
 Податель жалобы: АО "Ивэлектроналадка"
 Наименование должника: АО "ИЦ ЕЭС"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.01.2023
 Податель жалобы: ООО "Ивэлектроналадка"
 Наименование должника: АО "Инженерный центр ЕЭС"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 27.03.2023
 Податель жалобы: ООО "Сварог"
 Наименование должника: АО "Инженерный центр ЕЭС"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 02.06.2025
 Податель жалобы: ТУ Росимущества в Московской области
 Наименование должника: АО "Кислородмонтаж"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.02.2026
 Податель жалобы: прокуратура ЦАО г. Москвы
 Наименование должника: АО "Кислородмонтаж"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 17.02.2026
 Податель жалобы: Симонян А.Н.
 Наименование должника: ООО "Альянс"
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 17.03.2026Податель жалобы: ТУ Росимущества в Московской областиНаименование должника: АО "Кислородмонтаж"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Котельников Андрей Вениаминович</t>
   </si>
   <si>
     <t>10.11.1967</t>
   </si>
   <si>
     <t>гор. Калининград</t>
   </si>
   <si>
     <t>25.02.2004/25.02.2004</t>
   </si>
   <si>
     <t>протокол №17</t>
   </si>
   <si>
     <t>8(342) 227-49-90, kotelnikovav@yandex.ru, 614000 г.Пермь а/я 328</t>
   </si>
   <si>
     <t>ФВ №191023 от 15.06.1992 Пермский политехнический институт по специальности: Автоматика и управление в технических системах, присвоена квалификация: инженера-электрика</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-III №4304550 от 01.07.1988</t>
   </si>
@@ -6224,50 +6265,91 @@
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.05.2025
 Податель жалобы: Доберчак Н.В.
 Наименование должника: ООО "Акваград"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 10.06.2025
 Податель жалобы: Чупров А.В.
 Наименование должника: ООО "Акваград"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 22.12.2025
 Податель жалобы: Канева Л.С.
 Наименование должника: ООО "Акваград"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.12.2025
 Податель жалобы: Финько Ю.А.
 Наименование должника: ООО "Акваград"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.12.2025
 Податель жалобы: Доберчак Н.В.
 Наименование должника: ООО "Акваград"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.01.2026
 Податель жалобы: Крестьянникова Т.Д.
 Наименование должника: ООО "Акваград"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+  </si>
+  <si>
+    <t>Кузнецов Дмитрий Андреевич</t>
+  </si>
+  <si>
+    <t>01.11.1991</t>
+  </si>
+  <si>
+    <t>гор. Владивосток</t>
+  </si>
+  <si>
+    <t>08.04.2026/08.04.2026</t>
+  </si>
+  <si>
+    <t>Протокол №03</t>
+  </si>
+  <si>
+    <t>19.02.2024 исключен на основании личного заявления о выходе из членов  ААУ "Орион" </t>
+  </si>
+  <si>
+    <t>8-995-623-35-85, эл. почта: k.dmitry.au@mail.ru, почтовый адрес: 192102, Санкт-Петербург, а/я 111</t>
+  </si>
+  <si>
+    <t>105024 0034666 от 14.03.2014г. "Российская таможенная академия" присвоена квалификация: специалист таможенного дела</t>
+  </si>
+  <si>
+    <t>стаж более 1-го года трудовая книжка ТК-IV № 4326608 от 24.12.2012г.</t>
+  </si>
+  <si>
+    <t>свидетельство №200736 от 15.07.2020 г. выдано НП АУ "ОРИОН"</t>
+  </si>
+  <si>
+    <t>свидетельство №11/032373 от 18.05.2020 г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис ОАУ №22974/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 03.03.2026/02.03.2027
+</t>
+  </si>
+  <si>
+    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35</t>
   </si>
   <si>
     <t>Кузнецова Екатерина Хачиковна</t>
   </si>
   <si>
     <t>25.03.1992</t>
   </si>
   <si>
     <t>пос. Преображение Лазовского р-на Приморского края</t>
   </si>
   <si>
     <t>20.03.2023/20.03.2023</t>
   </si>
   <si>
     <t>Протокол №07</t>
   </si>
   <si>
     <t>8(993)958-01-78, 192102, Санкт-Петербург, а/я 18, kuznetsova.spb.au@gmail.com</t>
   </si>
   <si>
     <t>РС №06945 от 28.06.2013 Дальневосточный федеральный университет присуждена степень бакалавра  Техники и Технологии по направлению "Инноватика"  </t>
   </si>
   <si>
     <t>стаж более 2-х лет трудовая книжка TK-IV №3734442 от 25.02.2013г.</t>
   </si>
@@ -6359,51 +6441,51 @@
 Наименование должника: Мишарин М.В.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 14.10.2025
 Податель жалобы: Арбитражный суд г. Москвы
 Наименование должника: Акимов Р.А.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 05.11.2025
 Податель жалобы: Загородняя Е.В.
 Наименование должника: Загородняя Е.В.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 09.12.2025
 Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
 Наименование должника: Давыдов Ф.С.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 05.02.2026
 Податель жалобы: Акимов В.В.
 Наименование должника: Акимов В.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 04.02.2026
 Податель жалобы: Смирнова Я.В.
 Наименование должника: Смирнова Я.В.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 16.02.2026
 Податель жалобы: Арбитражный суд Новосибирской области
 Наименование должника: Миненко С.В.
-Результат проверки: выявлены нарушенияДата поступления  жалобы: 03.03.2026Податель жалобы: Арбитражный суд г. МосквыНаименование должника: Кузнецова А.П.Результат проверки: выявлены нарушенияДата поступления  жалобы: 10.03.2026Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Подвалков А.Г.Результат проверки: выявлены нарушения</t>
+Результат проверки: выявлены нарушенияДата поступления  жалобы: 03.03.2026Податель жалобы: Арбитражный суд г. МосквыНаименование должника: Кузнецова А.П.Результат проверки: выявлены нарушенияДата поступления  жалобы: 10.03.2026Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Подвалков А.Г.Результат проверки: выявлены нарушенияДата поступления  жалобы: 15.04.2026Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской областиНаименование должника: Медведева Е.Н.Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Кумов Евгений Вячеславович</t>
   </si>
   <si>
     <t>11.09.1980</t>
   </si>
   <si>
     <t>дер. Голощаповка Советского р-на Курской обл.</t>
   </si>
   <si>
     <t>20.02.2017/20.02.2017</t>
   </si>
   <si>
     <t>16.02.2017 исключен на основании личного заявления о выходе из членов Ассоциации МСРО "Содействие"</t>
   </si>
   <si>
     <t>8(4712)74-10-10,      activconsalt@mail.ru, г. Курск, Ленина 60, 4 эт. оф. 36,  Kumov80@mail.ru  </t>
   </si>
   <si>
     <t>ДВС 1370214  от 25.06.2002 Орловский юридический институт МВД России, Курский филиал, присуждена  квалификация юрист по специальности "юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 2-х лет АТ-VIII №9521500 от 10.08.2001</t>
   </si>
@@ -6539,50 +6621,53 @@
   <si>
     <t>107818 0713055 от 21.06.2016 "Российский государственный педагогический университет им. А.И. Герцена" присвоена квалификация бакалавр по направлению подготовки Юриспруденция</t>
   </si>
   <si>
     <t>стаж более 1 года Трудовой договор ООО "Управляющая компания Помощь" (ИНН: 7805729303) №3 от 01.03.2019г.</t>
   </si>
   <si>
     <t>свидетельство №501/12-СР от 27.12.2023 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/040142 от 01.12.2023г.</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №5917/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 10.01.2024/09.01.2025
 Полис ОАУ №12279/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 10.01.2025/09.01.2026
 Полис ОАУ №20136/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)
 Даты: 10.01.2026/09.01.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.11.2025
 Результат: Ноябрь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
+  </si>
+  <si>
+    <t>Дата поступления  жалобы: 16.03.2026Податель жалобы: Прокуратура Кировского района г. ЯрославляНаименование должника: Столицин И.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Кущенко Юлия Александровна</t>
   </si>
   <si>
     <t>13.12.1966</t>
   </si>
   <si>
     <t>03.03.2008/03.03.2008</t>
   </si>
   <si>
     <t>Протокол  №04</t>
   </si>
   <si>
     <t>8-913-979-5307, juliakutchenko@mail.ru, 199178 г.Санкт-Петербург Средний пр-т В.О. д.57А а/я 24</t>
   </si>
   <si>
     <t>АВС 0854672 от 01.07.1999 "Омский государственный университет" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VIII №2193828 от 05.01.2000, Справка ООО "ЮФ "Кленовый лист" (ИНН 5501063321) от 12.02.2008г. №4</t>
   </si>
   <si>
     <t>свидетельство №348 от 08.12.2004 выдано НП "МСО ПАУ"</t>
   </si>
@@ -6670,50 +6755,52 @@
   <si>
     <t xml:space="preserve">Полис №78Л16-6000498 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.05.2014/18.05.2015
 Полис №15/TPL16/780916 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.05.2015/18.05.2016
 Полис №78-16/TPL16/000869 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.05.2016/18.05.2017
 Полис №52-17/TPL16/001804 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.05.2017/18.05.2018
 Полис №383/АУ-2018 АО Страховая группа "Спасские ворота"
 Даты: 18.05.2018/17.05.2019
 Полис №659/АУ-2019 АО Страховая группа "Спасские ворота"
 Даты: 18.05.2019/17.05.2020
 Полис №698/АУ-2020, АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Ценральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 18.05.2020/17.05.2021
 Договор №60/21/177/001949 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 18.05.2021/17.05.2022
 Полис №УБК_11741/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 18.05.2022/17.05.2023
 Полис №УБК_14257/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 18.05.2023/17.05.2024
 Полис №УБК_16247/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 18.05.2024/17.05.2025
 Полис №УБК_18440/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
 Даты: 18.05.2025/17.05.2026
+Полис №УБК_20340/АУ-2026 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма - 10 000 000 руб.
+Даты: 18.05.2026/17.05.2027
 </t>
   </si>
   <si>
     <t>протокол от 19.07.2016г. предупреждение, протокол от 25.06.2018г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.09.2016
 Результат: Сентябрь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.07.2019
 Результат: Июль 2019  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.06.2022
 Результат: Июнь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.06.2025
 Результат: июнь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>СППСК "Головино" председатель СППСК "Головино" 17.07.2014 нарушения в действиях АУ отсутствуют , ЗАО "Русь" Прокуратура Омской области 29.06.2016 нарушения в действиях АУ отсутствуют, ЖСК "Бремен" ПК "МТИЗ Инициатива" 19.10.2016 нарушения в действиях АУ отсутствуют  
 ЖСК "Бремен" ПК "МТИЗ Инициатива" 25.10.2016 нарушения в действиях АУ отсутствуют ,
 гражданка Измоденова Р.М. Акулова Е.В. 02.12.2016 нарушения в действиях АУ отсутствуют,  ЗАО "Русь" ГУ Омское РО ФСС 07.03.2018 нарушения в действиях АУ отсутствуют
 ООО "Специальная техника" - Управление Росреестра по Краснодарскому краю 30.03.2018г. выявлены нарушения, применена мера ответственности в виде предупреждения,  ЗАО "Компания "Коммед" Нагорный В.П. 11.09.2018 нарушения в действиях АУ отсутствуют, АО "Восход" филиал №9 ГУ - Омское РО ФСС РФ 27.11.2019 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 08.12.2021
 Податель жалобы: ПАО "КВАНТ МОБАЙЛ БАНК"
 Наименование должника: ООО "КВАДР"
 Результат проверки: нарушения в деятельности АУ отсутствуют
@@ -6880,66 +6967,72 @@
   </si>
   <si>
     <t>свидетельство №11/019668 от 24.01.2013</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-16/TPL16/001001 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.05.2016/13.05.2017
 Полис №52-17/TPL16/001802 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.05.2017/13.05.2018
 Полис №52-18/TPL16/001495 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.05.2018/13.05.2019
 Полис №52-19/TPL16/001476 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.05.2019/13.05.2020
 Полис №52-20/TPL16/001543 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27)
 Даты: 14.05.2020/13.05.2021
 Полис №УБК_8750/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 14.05.2021/13.05.2022
 Договор №60/22/177/010500 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 14.05.2022/13.05.2023
 Договор ОАУ №1984/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 14.05.2023/13.05.2024
 Полис ОАУ №8027/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 14.05.2024/13.05.2025
 Полис ОАУ №15413/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 14.05.2025/13.05.2026
+Полис Arbitr-3980975400-38554 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 14.05.2026/13.05.2027
 </t>
   </si>
   <si>
     <t>взнос в размере 100 000 рублей внесен на счет компенсационного фонда</t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2018
 Результат: Август 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2021
 Результат: Август 2021  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.06.2024
 Результат: июнь 2024  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
-    <t>Дата поступления  жалобы: 18.08.2025Податель жалобы: Гомонова О.В.Наименование должника: ООО "Новатэра"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+    <t xml:space="preserve">
+Дата поступления жалобы: 18.08.2025
+Податель жалобы: Гомонова О.В.
+Наименование должника: ООО "Новатэра"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Лютоева Светлана Альбертовна</t>
   </si>
   <si>
     <t>15.06.1969</t>
   </si>
   <si>
     <t>22.06.2007/22.06.2007</t>
   </si>
   <si>
     <t>8(8212) 24-93-52 sallut@bk.ru, 167983 Респ.Коми г.Сыктывкар ул.Орджоникидзе д.49А каб.205</t>
   </si>
   <si>
     <t>УВ №360750 от 21.06.1990 Сыктывкарский государственный университет им. 50-летия СССР по специальности: "Бухгалтерский учет, контроль и анализ хозяйственной деятельности", присвоена квалификация: экономиста</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-V№6260370 от04.04.1989 справка Торговая сеть "Фото-Трейд" (ИНН 110100198272) от 15.06.2007 №125</t>
   </si>
   <si>
     <t>свидетельство №224/06-СР от 13.06.2007 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/010419 от 18.07.2006</t>
   </si>
@@ -6957,50 +7050,52 @@
 Полис №52-19/TPL16/004950 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27)
 Даты: 08.10.2019/07.10.2020
 Полис №52-20/TPL16/004392 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 08.10.2020/07.10.2021
 Полис №77-21/TPL16/002482 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 08.10.2021/07.10.2022
 Договор №60/22/177/014459 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.10.2022/07.10.2023
 Полис №4737/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.10.2023/07.10.2024
 Полис ОАУ №10891/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.10.2024/07.10.2025
 Полис ОАУ №18520/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 08.10.2025/07.10.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.03.2014
 Результат: Март 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.03.2017
 Результат: Март 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.04.2020
 Результат: Апрель 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2023
 Результат: апрель 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
+01.04.2026
+Результат: апрель 2026 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .).)
 </t>
   </si>
   <si>
     <t>ООО «Комплект Экология» ООО «Комплект Экология» 26.01.2018 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 24.01.2023
 Податель жалобы: ООО "СВК"
 Наименование должника: Ольшевский А.А.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Ляхов Алексей Петрович</t>
   </si>
   <si>
     <t>02.12.1987</t>
   </si>
   <si>
     <t>город  Ставрополь РСФСР</t>
   </si>
   <si>
     <t>14.06.2013/14.06.2013</t>
   </si>
   <si>
     <t>8-928-012-82-00  9280128200@yandex.ru, 355029 Ставрополь а/я 2930</t>
   </si>
   <si>
@@ -7505,50 +7600,52 @@
     <t>гор. Хабаровск</t>
   </si>
   <si>
     <t>до вступления в члены СРО не являлась арбитражным управляющим</t>
   </si>
   <si>
     <t>8-915-334-80-66, matr.alina@yandex.ru, адрес:121351, г. Москва-351, а/я 45</t>
   </si>
   <si>
     <t>ЭВ №267964 от 08.07.1996 Хабаровский государственный педагогический институт по специальности английский язык, присвоена квалификация: учитель английского языка</t>
   </si>
   <si>
     <t>стаж более 1 года справка от 12.03.2018 №130 ООО "Русская строительная компания", трудовая книжка АТ-V №8274646 от 10.06.1990</t>
   </si>
   <si>
     <t>свидетельство №504/02-СР от 26.02.2024 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/040346 от 10.11.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №9397/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.06.2024/31.05.2025
 Полис ОАУ №15954/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, bstrakhovoydom@mail.ru, страховая сумма 10000000 рублей.
 Даты: 01.06.2025/31.05.2026
+Полис ОАУ №24045/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 01.06.2026/31.05.2027
 </t>
   </si>
   <si>
     <t>Меренков Олег Викторович</t>
   </si>
   <si>
     <t>31.08.1984</t>
   </si>
   <si>
     <t>гор. Шарыпово Красноярского края</t>
   </si>
   <si>
     <t>8(391) 227-16-53, MerenkovOV@mail.ru, 660028, Красноярский край, Красноярск, Ладо Кецховели, 97, 56, а/я 11973</t>
   </si>
   <si>
     <t>ВСГ 0683459 от 16.06.2006 Красноярский государственный университет присуждена квалификация юрист по специальности "юриспруденция"  24 К №11659 от 02.03.2012  Красноярский государственный торгово-экономический институт присуждена квалификация экономист по специальности "Финансы и кредит"</t>
   </si>
   <si>
     <t>стаж более 1 года ТК №3715363 от 19.02.2008, справка с места работы ООО Восточно-Сибирский центр "Юрисдикция права" (ИНН 2460237820)  от 09.09.2013г. , выписка из ЕГРЮЛ</t>
   </si>
   <si>
     <t>свидетельство №48 от 08.05.2013 выдано НП "СГАУ"</t>
   </si>
   <si>
     <t>свидетельство №11/018012 от 12.01.2012</t>
@@ -7773,82 +7870,86 @@
   </si>
   <si>
     <t>28.04.2025/28.04.2025</t>
   </si>
   <si>
     <t>Протокол №06</t>
   </si>
   <si>
     <t>199155, Санкт-Петербург, а/я 24, тел. +7-929-111-13-46, эл. почта:dm9291111346@mail.ru</t>
   </si>
   <si>
     <t>ВСГ 4363951 от 27.06.2009 "Юридический институт" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 1 года справка ООО "Соловьевский сад" от 24.03.2023г (ИНН 7801682333)</t>
   </si>
   <si>
     <t>свидетельство №512/03-СР от 27.03.2025 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/042343 от 20.02.2025</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №15894/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 15.04.2025/14.04.2026
+Полис ОАУ №22594/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 15.04.2026/14.04.2027
 </t>
   </si>
   <si>
     <t>Михалева Ульяна Владимировна</t>
   </si>
   <si>
     <t>19.09.1995</t>
   </si>
   <si>
     <t>г.Киров Калужской области</t>
   </si>
   <si>
     <t>28.04.2025г. исключена на основании личного заявления о выходе из членов Ассоциация Евросибирская саморегулируемая организация арбитражных управляющих (Протокол Совета Ассоциации № 613) </t>
   </si>
   <si>
     <t>119002, г.Москва,  а/я 84, au.mihaleva@gmail.com; +7-995-896-19-09</t>
   </si>
   <si>
     <t>ФГБ ОУ ВО "Московский государственный юридический университет имени О.Е.Кутафина (МГЮА), специализация "юриспруденция", присвоена квалификация магистр, диплом 107704 0187591</t>
   </si>
   <si>
     <t>стаж более одного года, ООО "Калипсо" (ИНН 7704872875) справка от 12.03.2024 №2</t>
   </si>
   <si>
     <t>свидетельство №614 от 04.04.2024 выдано Ассоциация Евросибирская саморегулируемая организация арбитражных управляющих</t>
   </si>
   <si>
     <t>рег.№11/037081, серия АК №2915, дата выдачи 30.11.2021, г.Москва</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №17234/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 16.06.2025/15.06.2026
+Полис ОАУ №24135/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 16.06.2026/15.06.2027
 </t>
   </si>
   <si>
     <t>взнос в размере 200000 руб. внесен в компенсационный фонд</t>
   </si>
   <si>
     <t>Михалева Елена Александровна</t>
   </si>
   <si>
     <t>20.11.1984</t>
   </si>
   <si>
     <t>с. Советная Сексунского р-на Пермской обл.</t>
   </si>
   <si>
     <t>08.09.2016/08.09.2016</t>
   </si>
   <si>
     <t>31.08.2016 исключена на основании личного заявления о выходе из членов СРО "Союз менеджеров и арбитражных управляющих"</t>
   </si>
   <si>
     <t>620086 г.Екатеринбург, а/я 46, (343)298-06-29, elena-8406@mail.ru</t>
   </si>
   <si>
     <t>ВСВ 0906870 от 23.07.2005 Уральский Финансово-Юридический институт, присуждена квалификация юрист по специальности юриспруденция</t>
@@ -7931,50 +8032,52 @@
   <si>
     <t xml:space="preserve">Полис №Л16-60000492 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.05.2014/13.05.2015
 Полис №52-15/TPL16/780972 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.05.2015/13.05.2016
 Полис №52-16/TPL16/001136 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.05.2016/13.05.2017
 Полис №52-17/TPL 16/001801 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.05.2017/13.05.2018
 Полис №52-18/TPL16/001379 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.05.2018/13.05.2019
 Полис №52-19/TPL16/001480 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 14.05.2019/13.05.2020
 Полис№52-20/TPL16/001547 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 14.05.2020/13.05.2021
 Полис №77-21/TPL16/001225 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 14.05.2021/13.05.2022
 Договор №60/22/177/010604 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 14.05.2022/13.05.2023
 Полис УБК_14270/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 14.05.2023/13.05.2024
 Полис ОАУ №8025/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 14.05.2024/13.05.2025
 Полис ОАУ №8025/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, bstrakhovoydom@mail.ru, страховая сумма 10000000 рублей.
 Даты: 14.05.2025/13.05.2026
+Полис ОАУ №23619/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма - 10 000 000 руб.
+Даты: 14.05.2026/13.05.2027
 </t>
   </si>
   <si>
     <t>протокол от 13.06.2023г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2015
 Результат: Июль 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 31.12.2018
 Результат: Июнь 2018  (На момент проверки процедуры банкротства арбитражным управляющим не ведутся, в связи с чем, проверка не проводилась.)
 01.06.2021
 Результат: Июнь 2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 01.01.2025
 Результат: январь 2025 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 13.10.2022
 Податель жалобы: Барковский А.А.
 Наименование должника: Шаляпин В.А.
 Результат проверки: отказ от жалобы
 Дата поступления жалобы: 27.03.2023
 Податель жалобы: Косякин К.С.
 Наименование должника: Шаляпин В.А.
@@ -7983,50 +8086,53 @@
   <si>
     <t>Муллин Александр Павлович</t>
   </si>
   <si>
     <t>28.05.1998</t>
   </si>
   <si>
     <t>650066, г. Кемерово, а/я, 487, эл.почта: mullin.a@inbox.ru, тел.:+7 -913-129-32-47</t>
   </si>
   <si>
     <t>104208 0012768 от 16.07.2020 "Кемеровский государственный университет" освоил программу бакалавриата по направлению подготовки Юриспруденция, присвоена квалификация Бакалавр</t>
   </si>
   <si>
     <t>стаж более 2-х лет ТК-VII №0403219 от 16.01.2023г.</t>
   </si>
   <si>
     <t>свидетельство №521/10-СР от 06.10.2025г. Выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/038288 от 09.06.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №21899/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, bstrakhovoydom@mail.ru, страховая сумма - 10 000 000 руб.
 Даты: 03.02.2026/02.02.2027
 </t>
+  </si>
+  <si>
+    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35, bstrakhovoydom@mail.ru</t>
   </si>
   <si>
     <t>Насырова Резеда Мансуровна</t>
   </si>
   <si>
     <t>22.02.1982</t>
   </si>
   <si>
     <t>614068, г. Пермь, ОПС 68 до востребования, эл. почта: rez.arbitr@yandex.ru</t>
   </si>
   <si>
     <t>К №15341 от 06.06.2012 Пермский государственный педагогический университет" присуждена квалификациия менеджер по специальности "Менеджмент организации"</t>
   </si>
   <si>
     <t>стаж более 2-х лет ТК-II №2502156 от 01.10.2004</t>
   </si>
   <si>
     <t>свидетельство №2 от 29.01.2018 выдано Ассоциацией АУ "Солидарность"</t>
   </si>
   <si>
     <t>свидетельство №11/019846 от 15.02.2013</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №121/АУ-2021 АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Ценральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 26.02.2021/25.02.2022
@@ -8197,50 +8303,59 @@
   <si>
     <t>свидетельство №11/029828 от 01.03.2018</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №М174245-29-18 ООО "Страховое общество "Помощь"
 Даты: 25.04.2018/24.04.2019
 Полис №М182939-29-19 ООО "Страховое общество "Помощь"
 Даты: 25.04.2019/24.04.2020
 Полис №М191039-29-20, ООО "Страховое общество "Помощь", Лицензия СИ №3834 от 07 июля 2017 г. выдана Центральным банком РФ, 191124, Санкт-Петербург, Синопская наб., д. 50а, литер А
 Даты: 25.04.2020/24.04.2021
 Полис №52-21/TPL16/000774 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 08.02.2021/07.02.2022
 Договор №60/22/177/008725 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2022/07.02.2023
 Полис ОАУ №0632/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №5877/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13126/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 08.02.2025/07.02.2026
 Полис ОАУ №21155/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма 10 000 000 руб. -
 Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
+    <t xml:space="preserve">01.05.2020
+Результат: Май  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.05.2023
+Результат: май 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.04.2026
+Результат: апрель 2026 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+</t>
+  </si>
+  <si>
     <t>ООО "Ак Барс Снаб" ООО "Агроснаб Поволжье" 29.04.2019 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 30.08.2022
 Податель жалобы: ООО "ТехСтрой"
 Наименование должника: ЗАО "ФЦСР"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Никитенко Александр Николаевич</t>
   </si>
   <si>
     <t>15.01.1965</t>
   </si>
   <si>
     <t>город  Ставрополь</t>
   </si>
   <si>
     <t>04.06.2012/04.06.2012</t>
   </si>
   <si>
     <t>протокол №14</t>
   </si>
   <si>
     <t>8-961-474-14-04, nikitenko-1965@mail.ru , 355029, Ставропольский края, г. Ставрополь , а/я 2944 </t>
   </si>
   <si>
@@ -8326,50 +8441,52 @@
   <si>
     <t xml:space="preserve">Полис № 52Л16-60000442 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.05.2014/14.05.2015
 Полис №52-15/TPL16/780969 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.05.2015/14.05.2016
 Полис №52-16/TPL16/001014 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.05.2016/14.05.2017
 Полис №52-17/TPL16/001812 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.05.2017/14.05.2018
 Полис №52-18/TPL16/001393 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.05.2018/14.05.2019
 Полис №52-19/TPL16/001488 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.05.2019/14.05.2020
 Полис №52-20/TPL16/001552, ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603006, Нижний Новгород, ул. Решетниковская, д. 4, тел (831) 416-02-89)
 Даты: 15.05.2020/14.05.2021
 Полис №УБК_9084/АУ-2021 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.05.2021/14.05.2022
 Полис №УБК_11676/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.05.2022/14.05.2023
 Полис №УБК_14266/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.05.2023/14.05.2024
 Полис № УБК_16249/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 15.05.2024/14.05.2025
 Полис №УБК_18373/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
 Даты: 15.05.2025/14.05.2026
+Полис №УБК_20382/АУ-2026 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
+Даты: 15.05.2026/14.05.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2016
 Результат: Январь 2016 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.02.2019
 Результат: Февраль  2019 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.01.2022
 Результат: январь 2022 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.01.2025
 Результат: январь 2025  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 5 000 рублей) )
 </t>
   </si>
   <si>
     <t>ООО "ЛизСтрой" МИФНС РФ №12 по Ставропольскому краю 03.12.2014 нарушения в действиях АУ отсутствуют  
 ООО "ПМК №5" ГУ - Краснодарское РО ФСС РФ 08.06.2015 нарушения в действиях АУ отсутствуют  
 СПК "Кучерлинский" ГУ- Ставропольское региональное отделение ФСС РФ 26.06.2015 нарушения в действиях АУ отсутствуют  
 ООО "ПМК №5" ГУ -Ставропольское РО ФСС РФ 15.09.2015 нарушения в действиях АУ отсутствуют  
 ООО "СтройАльянс" УФНС РФ по Ставропольскому краю 23.09.2015 нарушения в действиях АУ отсутствуют  
 ООО "ПМК №5" ГУ -Ставропольское РО ФСС РФ 26.04.2017 нарушения в действиях АУ отсутствуют  
 ООО "СК Гросс" Гладких С.В. 30.10.2017 нарушения в действиях АУ отсутствуют  
 ООО СК "Гросс" Гладких С.В. 05.12.2017 нарушения в действиях АУ отсутствуютДата поступления  жалобы: 29.03.2024Податель жалобы: Прокуратура Шпаковского района Ставропольского краяНаименование должника: ООО "Технология"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 04.02.2025Податель жалобы: Прокуратура г. НевинномысскаНаименование должника: ООО "Сотоварищи"Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
     <t>Нотфуллин Раиль Мансурович</t>
@@ -8483,51 +8600,51 @@
 Даты: 12.07.2023/11.07.2024
 Полис ОАУ №8943/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 12.07.2024/11.07.2025
 Полис ОАУ №16536/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
 Даты: 12.07.2025/11.07.2026
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.08.2018
 Результат: Август 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.08.2021
 Результат: Август  2021  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.07.2024
 Результат: июль 2024 (Выявлены нарушения. Применена мера дисциплинарного воздействия  в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t>ООО "АК Барс Буинск" ООО "Геокорп" 04.05.2018 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 23.09.2020
 Податель жалобы: АО "ЖИЗ"
 Наименование должника: АО "Судостроительно-судоремонтный завод им. Бутякова С.Н."
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 05.07.2021
 Податель жалобы: Кравцов О.Е.
 Наименование должника: Кравцов О.Е.
-Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 09.09.2024Податель жалобы: ИП Гаспарян С.В.Наименование должника: ООО "МИКО-МСЕ"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 12.09.2025Податель жалобы: Мулеев А.Ю.Наименование должника: ООО "УЗМС"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 09.09.2024Податель жалобы: ИП Гаспарян С.В.Наименование должника: ООО "МИКО-МСЕ"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 12.09.2025Податель жалобы: Мулеев А.Ю.Наименование должника: ООО "УЗМС"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 17.03.2026Податель жалобы: Авдеенко Л.В.Наименование должника: ООО "Л-Актив"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Обеднин Андрей Владимирович</t>
   </si>
   <si>
     <t>07.12.1969</t>
   </si>
   <si>
     <t>г. Тулун Иркутской области</t>
   </si>
   <si>
     <t>8-(3952)20-91-11;20-82-00 merkasim@pisem.net, 664009 Иркутск ул.Лызина 28 а/я 51</t>
   </si>
   <si>
     <t>ТВ №494671 от 14.05.1993 Красноярский инженерно-строительный институт по специальности: Промышленное и гражданское строительство присвоена квалификация: инженер-строитель ВЕА №0098542 от 14.01.2005 Современная Гуманитарная Академия присуждена степень бакалавра юриспруденции по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VII №6479703 от 12.08.1993</t>
   </si>
   <si>
     <t>подтверждение Стажировки Решение АС  от 25.10.2000 Дело А19-1017/00-38, свидетельство выдано СРО "Объединение арбитражных управляющих "АВАНГАРД"</t>
   </si>
   <si>
     <t>свидетельство №34/004871 от 15.01.2004</t>
   </si>
@@ -8872,50 +8989,52 @@
   <si>
     <t xml:space="preserve">Полис №78 Л16-60000451 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.04.2014/21.04.2015
 Полис №78 15/TPL16/781003 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.04.2015/21.04.2016
 Полис №78-16/TPL16/000765 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.04.2016/21.04.2017
 Полис №782-17/TPL16/001919 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.04.2017/21.04.2018
 Полис №782-18/TPL16/001152 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.04.2018/21.04.2019
 Полис №52-19/TPL16/001216 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 22.04.2019/21.04.2020
 Полис №52-20/TPL16/001499  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 22.04.2020/21.04.2021
 Полис №247/АУ-2021 АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Центральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 22.04.2021/21.04.2022
 Полис №УБК_11623/АУ-2022 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 22.04.2022/21.04.2023
 Полис № УБК_14155/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 22.04.2023/21.04.2024
 Полис №УБК_16132/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 22.04.2024/21.04.2025
 Полис №УБК_18279/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
 Даты: 22.04.2025/21.04.2026
+Полис УБК_20291/АУ-2026 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ, страховая сумма 10000000 рублей.
+Даты: 22.04.2026/21.04.2027
 </t>
   </si>
   <si>
     <t>протокол от 11.01.2022г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2015
 Результат: Июль 2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.05.2018
 Результат: Май 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.04.2021
 Результат: Апрель  2021 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
 01.03.2024
 Результат: март 2024  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 17.12.2019
 Податель жалобы: Администрация Солтонского района Алтайского края
 Наименование должника: ООО "Энерго-Сервис"
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 29.09.2020
 Податель жалобы: Данелия Л.Т.
 Наименование должника: Данелия Л.Т.
@@ -9103,50 +9222,52 @@
   <si>
     <t> 
 625049, Тюменская область, г. Тюмень, а/я №1601, эл.почта: t300921@yandex.ru, тел. +7-912-991-10-77</t>
   </si>
   <si>
     <t>УВ № 338676 от 21.06.1991  Тюменский инженерно-строительный институт, по специальности "экономика и управление в строительстве", присвоена квалификация инженера-экономиста</t>
   </si>
   <si>
     <t>Стаж более 2 лет справка ООО "Центр эффективной реализации активов" от 20.01.2020 г. (ИНН 7203204517)</t>
   </si>
   <si>
     <t>свидетельство №12 от 24.12.2018г.</t>
   </si>
   <si>
     <t>свидетельство №11/028640 от 26.01.2018</t>
   </si>
   <si>
     <t xml:space="preserve">Договор №60/22/177/010939 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 10.05.2022/09.05.2023
 Полис №Arbitr-3980975400-21800 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 10.05.2023/09.05.2024
 Полис Arbitr-3980975400-26211 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 10.05.2024/09.05.2025
 Полис №Arbitr-3980975400-61049  АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru, страховая сумма 10000000 рублей.
 Даты: 10.05.2025/09.05.2026
+Полис №Arbitr-3980975400-93194 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 10.05.2026/09.05.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2023
 Результат: Декабрь 2023 (Выявлены нарушения.  Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 29.01.2024
 Податель жалобы: Рустамов Р.А.
 Наименование должника: Ботоев В.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 27.05.2025
 Податель жалобы: Брункин Е.Н.
 Наименование должника: Брункин Е.Н.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Плеханов Иван Владимирович</t>
   </si>
   <si>
     <t>16.04.1988</t>
   </si>
   <si>
@@ -9245,116 +9366,117 @@
 Полис №П181326-29-19 ООО "Страховое общество "Помощь"
 Даты: 02.03.2019/01.03.2020
 Полис №П190133-29-20  ООО "Страховое общество "Помощь"
 Даты: 02.03.2020/01.03.2021
 Полис №60/21/177/000813 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2022
 дополнительное соглашение №1 к договору №60/21/177/000813 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2021/07.02.2023
 Полис №ОАУ 0393/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №6047/700/24  ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13031/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 08.02.2025/07.02.2026
 Полис ОАУ №21393/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2017
 Результат: Февраль  2017  (Нарушений норм Закона о банкротстве и Правилами деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2020
 Результат: Март  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2023
 Результат: март 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.03.2026
+Результат: март 2026 (Выявлены нарушения.  Принято решение   не применении  меры дисциплинарной ответственности. )
 </t>
   </si>
   <si>
     <t>ООО "Аквамаркет" ПАО "Промсвязьбанк" 25.02.2016 нарушения в действиях АУ отсутствуют  
 ООО "Аквамаркет" Бирюлев Ю.П. 18.05.2016 нарушения в действиях АУ отсутствуют  
 ООО "Аквамаркет" Администрация Мысковского городского округа 29.08.2016 нарушения в действиях АУ отсутствуют  
 ООО "Аквамаркет" Администрация Топкинского муниципального района 20.10.2016 нарушения в действиях АУ отсутствуют  
 ООО "Аквамаркет" Глава администрации Дзержинского района Новосибирска 01.08.2017 нарушения в действиях АУ отсутствуют  
 ООО "Аквамаркет" ГУ Кузбасское РО ФСС РФ филиал №18 03.04.2018 нарушения в действиях АУ отсутствуют; ООО "Аквамаркет" филиал №18 ГУ Кузбасское РО ФСС РФ 10.04.2019 нарушения в действиях АУ отсутствуют  
 ООО "Завод газового оборудования" АО "Армавирский завод газовой аппаратуры" 25.09.2019 нарушения в действиях АУ отсутствуют  
 ООО "Завод газового оборудования" Прокуратура г. Армавира 19.12.2019 нарушения в действиях АУ отсутствуют  
 ООО "Завод газового оборудования" ООО "Проектгазстрой" 12.05.2020 нарушения в действиях АУ отсутствуют  
 ООО "Завод газового оборудования" Прокуратура г. Армавира 14.05.2020 нарушения в действиях АУ отсутствуют  
 ООО "Завод газового оборудования" Прокуратура г. Армавира 11.08.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 24.02.2022
 Податель жалобы: ООО "ЮКОР"
 Наименование должника: Сятынь М.Г.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 19.08.2024
 Податель жалобы: ОВО по г. Прокопьевску
 Наименование должника: ООО "Аквамаркет"
 Результат проверки: нарушений в деятельности ау не выявлено</t>
   </si>
   <si>
     <t>Подковыров Андрей Александрович</t>
   </si>
   <si>
     <t>05.08.1983</t>
   </si>
   <si>
     <t>гор. Оренбург, Оренбургская область</t>
   </si>
   <si>
     <t>8-995-844-94-18, sroausz@bk.ru, 460000, Оренбург,  а/я 2988</t>
   </si>
   <si>
     <t>ВСВ 1085108 от 03.09.2005г. "Московская государственная юридическая академия" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2-х лет ООО Правовые Решения" (ИНН 7702765733) Приказ о назначении заместителем генерального директора от 01.08.2017г. №4-к/Ор, приказ о расторжении трудового договора от 28.02.2023г. №59-к/Ор</t>
   </si>
   <si>
     <t>свидетельство от 17.10.2024г. №509/10-СР выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/041488 от 30.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №15689/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)755-53-35, страховая сумма - 10 000 000 руб.
 Даты: 10.04.2025/09.04.2026
+Полис ОАУ №22808/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ), 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: bsd@bihouse.ru прямой номер телефона - 8 (495)129-53-35, страховая сумма 10 000 000 руб.
+Даты: 10.04.2026/09.04.2027
 </t>
   </si>
   <si>
     <t>Подолянчик Валентина Николаевна</t>
   </si>
   <si>
     <t>27.08.1950</t>
   </si>
   <si>
     <t>гор. Орша Витебской обл.</t>
   </si>
   <si>
     <t>09.12.2002/09.12.2002</t>
-  </si>
-[...1 lines deleted...]
-    <t>Протокол №03</t>
   </si>
   <si>
     <t>8921-726-55-70,   999@karelia.ru, 185030, Республика Карелия, Петрозаводск,а/я114</t>
   </si>
   <si>
     <t>ТВ №130579 от 23.06.1989 Ленинградский ордена Трудового Красного Знамени финансово-экономический институт по специальности: экономика и планирование материально-технического снабжения, присвоена квалификация: экономиста   БВС №0311594 от 22.02.2000 Петрозаводский государственный университет присуждена квалификация: юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет от 10.09.1967</t>
   </si>
   <si>
     <t>свидетельство №119/01-СР ОТ 16.01.2004 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство 34/005329 ОТ 22.01.2004</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №14/TPL16/52716 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.12.2014/22.12.2015
 Полис №52-15/TPL16/782530 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.12.2015/22.12.2016
 Полис №52-16/TPL16/003448 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.12.2016/22.12.2017
 Полис №52-17/TPL16/004513 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"  с 02.02.2018 по 22.12.2018 (дополнительное соглашение №1)
 Даты: 23.12.2017/22.12.2018
@@ -10015,50 +10137,52 @@
   </si>
   <si>
     <t>свидетельство № 11/019667 от 24.01.2013</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-16/TPL16/000999 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.05.2016/15.05.2017
 Полис №52-17/TPL16/001816  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.05.2017/15.05.2018
 Полис №52-18/TPL16/001396  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.05.2018/15.05.2019
 Полис №52-19/TPL16/001505 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" с  08.08.2019г. дополнительное соглашение (увеличение страховой суммы)
 Даты: 16.05.2019/15.05.2020
 Полис №52-20/TPL16/001576 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 16.05.2020/14.05.2021
 Полис №77-21/TPL16/001301 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 16.05.2021/15.05.2022
 Договор №60/22/177/010638 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 16.05.2022/15.05.2023
 Полис №Arbitr-3980975400-55713 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 16.05.2023/15.05.2024
 Полис №Arbitr-3980975400-41819 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 16.05.2024/15.05.2025
 Полис №Arbitr-3980975400-27096 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 16.05.2025/15.05.2026
+Полис № Arbitr-3980975400-25361  АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 16.05.2026/15.05.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2018
 Результат: Июль 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
 01.06.2021
 Результат: Июнь 2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.)
 01.05.2024
 Результат: май 2024  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 05.06.2023
 Податель жалобы: Миланина Н.В.
 Наименование должника: ООО "Каспий"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 17.06.2025
 Податель жалобы: Елкова А.М.
 Наименование должника: ООО "Оптстрой №1"
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Рохлин Евгений Борисович</t>
   </si>
@@ -10815,50 +10939,52 @@
 Полис №П180877-29-19 ООО "Страховое общество "Помощь"
 Даты: 08.02.2019/07.02.2020
 Полис №П189363-29-20  ООО "Страховое общество "Помощь"
 Даты: 08.02.2020/07.02.2021
 Полис №140/АУ-2021 АО Страховая группа "Спасские ворота" (Лицензия СИ №330 от 05 декабря 2016 г. выдана Центральным  банком России), 105318, г. Москва, улица Ибрагимова, дом 15, корпус 2
 Даты: 08.02.2021/07.02.2022
 Полис №Arbitr-398097500-71344 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адре: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 08.02.2022/07.02.2023
 Полис ОАУ  №0758/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ №5943/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13030/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 08.02.2025/07.02.2026
 Полис ОАУ №21196/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2017
 Результат: Апрель 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2020
 Результат: Апрель   2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2023
 Результат: апрель 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
+01.03.2026
+Результат: марта2026 (Выявлены нарушения. Применена  мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t>ООО "СК "ПОЛИСТРОЙ" Дьячков А.Н. 18.05.2015 нарушения в действиях АУ отсутствуют Апрель 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 Дата поступления жалобы: 30.03.2021
 Податель жалобы: Зайцев А.И.
 Наименование должника: ООО "ПАК-Инвест"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.09.2022
 Податель жалобы: МО СПИОИП УФССП по Республике Марий Эл
 Наименование должника: АО "Судостроительно-судоремонтный завод им. Бутякова С.Н."
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Савин Сергей Николаевич</t>
   </si>
   <si>
     <t>22.08.1981</t>
   </si>
   <si>
     <t>г. Набережные Челны Республики Татарстан</t>
   </si>
   <si>
     <t>16.08.2017/16.08.2017</t>
   </si>
@@ -12976,51 +13102,51 @@
   </si>
   <si>
     <t>свидетельство №11/037707 от 10.03.2022г.</t>
   </si>
   <si>
     <t xml:space="preserve">Договор №60/22/177/012633 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 06.07.2022/05.07.2023
 Полис ОАУ №2921/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 06.07.2023/05.07.2024
 Полис ОАУ №9515/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 05.07.2024/04.07.2025
 Полис№УБК_19052/АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ,  страховая сумма -10 000 000 руб.
 Даты: 05.07.2025/04.07.2026
 </t>
   </si>
   <si>
     <t>Взнос в размере 200 000 рублей внесен на счет компенсационного фонда</t>
   </si>
   <si>
     <t>протокол от 15.05.2023г. предупреждение, протокол от 29.10.2024г. предупреждение, протокол от 22.11.2024г. предупреждение, протокол от 23.01.2025г. предупреждение, протокол от 27.05.2025г. предупреждение, протокол от 21.10.2025г. предупреждение, протокол от 24.11.2025г. предупреждение, протокол от 12.03.2026г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.12.2023
 Результат: декабрь 2023 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  15000 (пятнадцать тысяч)  рублей.)
 01.03.2026
-Результат: март 2026 (выявлены нарушения)
+Результат: март 2026 (Выявлены нарушения. Применена  мера дисциплинарного воздействия в виде  наложения  штрафа в размере  20000 (двадцать тысяч)  рублей.) )
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 22.11.2022
 Податель жалобы: Лобырев В.В.
 Наименование должника: Лобырев В.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.12.2022
 Податель жалобы: ИП Абдулаев Х.А.о.
 Наименование должника: Зубрицкий (Полищук) А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 30.03.2023
 Податель жалобы: УФНС России по Мурманской области
 Наименование должника: ООО "Тамара-Голд"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 17.08.2023
 Податель жалобы: Герасимова В.С.
 Наименование должника: Лушкин Е.С.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 22.08.2023
 Податель жалобы: Гринева Н.В.
 Наименование должника: ООО "РЛК "XXI век"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 09.10.2023
@@ -13104,51 +13230,51 @@
 Наименование должника: Жумаева И.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 02.10.2025
 Податель жалобы: ООО "СтройСити"
 Наименование должника: ООО "СК "ИНТЭК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.10.2025
 Податель жалобы: Букин А.В.
 Наименование должника: Букин А.В.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 18.11.2025
 Податель жалобы: Арбитражный суд Саратовской области
 Наименование должника: Полищук О.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 18.12.2025
 Податель жалобы: Якимова Ю.Н.
 Наименование должника: Андреев А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 04.02.2026
 Податель жалобы: прокуратура г. Сибая
 Наименование должника: ООО "Сибайлеспром"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 10.02.2026
 Податель жалобы: Лушкин С.А., Лушкина С.Н.
 Наименование должника: Лушкин Е.С.
-Результат проверки: без рассмотрения</t>
+Результат проверки: без рассмотренияДата поступления  жалобы: 30.03.2026Податель жалобы: Титова В.В.Наименование должника: ООО "Актив Центр"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 27.04.2026Податель жалобы: ООО "УК "ТРЦ "Юность"Наименование должника: ООО "НИКА"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Сущев Сергей Александрович</t>
   </si>
   <si>
     <t>27.10.1979</t>
   </si>
   <si>
     <t>дер. Мелехово Приморский р-н, Архангельская обл.</t>
   </si>
   <si>
     <t>8-(8182)65-97-51;65-97-00 detkova_galina@mail.ru, sasfox@yandex.ru 163000 Архангельск Главпочтампт а/я 59</t>
   </si>
   <si>
     <t>АВБ 0484961 Современный гуманитарный институт присуждена степень Бакалавра юриспруденции по направлению "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-III №6433295 от 20.02.2006</t>
   </si>
   <si>
     <t>свидетельство № 426/03-СР от 26.03.2015 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство № 11/020868 от 06.11.2013</t>
   </si>
@@ -13457,51 +13583,51 @@
 Полис №52-20/TPL16/000291 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 19.02.2020/18.02.2021
 Полис №52-21/TPL16/000704 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
 Даты: 19.02.2021/18.02.2022
 Полис №Arbitr-3980975400-73429 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 19.02.2022/18.02.2023
 Полис №УБК_13796/АУ-2023 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
 Даты: 19.02.2023/18.02.2024
 Полис ОАУ №6086/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 19.02.2024/18.02.2025
 Полис ОАУ №12999/700/25 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 19.02.2025/18.02.2026
 Полис ОАУ №21254/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 19.02.2026/18.02.2027
 </t>
   </si>
   <si>
     <t>протокол от 21.05.2020г. предупреждение</t>
   </si>
   <si>
     <t xml:space="preserve">01.04.2020
 Результат: Апрель  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2023
 Результат: апрель 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства).
 01.03.2026
-Результат: марта2026 (Выявлены нарушения)
+Результат: марта2026 (Выявлены нарушения, применена  мера дисциплинарной ответственности в виде наложения штрафа в размере 10 000 руб.) )
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 18.02.2020
 Податель жалобы: Прокуратура Тюменского района
 Наименование должника: Борковское ПО
 Результат проверки: выявлены нарушения, применена мера ответственности в виде предупреждения
 Дата поступления жалобы: 18.08.2020
 Податель жалобы: Прокуратура Тюменского района
 Наименование должника: Борковское ПО
 Результат проверки: нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 09.06.2025
 Податель жалобы: Хоборков С.А.
 Наименование должника: Хоборкова И.О.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 24.11.2025
 Податель жалобы: Яскевич И.Д.
 Наименование должника: Кобринец А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Трусов Вадим Николаевич</t>
   </si>
   <si>
@@ -13550,51 +13676,51 @@
 Договор №60/22/177/009138 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 17.03.2022/16.03.2023
 Договор ОАУ №1099/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 17.03.2023/16.03.2024
 Полис ОАУ №6742/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 17.03.2024/16.03.2025
 Полис ОАУ №14154/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 17.03.2025/16.03.2026
 Полис ОАУ №22287/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 17.03.2026/16.03.2027
 </t>
   </si>
   <si>
     <t>протокол от 17.09.2007г. предупреждение, протокол от 11.11.2010г. предупреждение, протокол от 02.05.2012г. штраф 5000 руб., протокол от 28.08.2018г. штраф 5000 руб., протокол от 03.07.2013г. предупреждение, протокол от 01.08.2013г. штраф 5000 руб., протокол от 13.09.2013г. предупреждение, протокол от 01.04.2016г. штраф 5000 руб., протокол от 31.07.2017г. предупреждение, протокол от 28.08.2018г. штраф 5000 руб., протокол от 06.11.2018г. предупреждение, протокол от 05.12.2018г. предупреждение, протокол от 27.12.2018г. предупреждение, протокол от 10.01.2019г. предупреждение, протокол от 28.06.2019г. предупреждение, протокол от 21.05.2020г. предупреждение, протокол от 12.11.2021г. штраф 10000 руб., протокол от 30.06.2022г. предупреждение, протокол от 06.04.2023г. предупреждение, протокол от 06.02.2024г. штраф 5000 руб. </t>
   </si>
   <si>
     <t xml:space="preserve">01.05.2014
 Результат: Май 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.04.2017
 Результат: Апрель 2017  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2020
 Результат: Апрель  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.04.2023
 Результат: апрель 2023 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  наложения  штрафа в размере  5 000 (пять тысяч)  рублей. )
 01.03.2026
-Результат: марта 2026 ( выявлены нарушения)
+Результат: март 2026 ( выявлены нарушения. Применена  мера дисциплинарного воздействия  в виде  наложения  штрафа в размере  10 000 (десять тысяч)  рублей. )
 </t>
   </si>
   <si>
     <t>ООО "НПО "Трансгазкомплект" ИФНС РФ №43 по г. Москве 20.06.2014 нарушения в действиях АУ отсутствуют  
 ООО "НПО "Трансгазкомплект" ИФНС РФ №43 по г. Москве 03.07.2015 нарушения в действиях АУ отсутствуют  
 ИМУПП "Теплоэнерго" Прокуратура Ильинского района 17.02.2016 выявлены нарушения, применена мера ответственности в  виде штрафа 5 000 рублей  (протокол от 01.04.2016г.), гр. Шестакова Н.И. Шихова Г.Н. 10.04.2017 нарушения в действиях АУ отсутствуют  
 ООО "Север-Строй" Прокуратура Свердловского района г. Перми 05.07.2017 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Урал" ГУ Пермское РО ФСС 22.09.2017 нарушения в действиях АУ отсутствуют, ООО «Торговая компания «Чудославские» ООО «Торговая фирма «Чудославские» 04.04.2018 нарушения в действиях АУ отсутствуют, ООО "Октябрьский коньячный завод" ООО "Октябрьский коньячный завод" 19.06.2018 нарушения в действиях АУ отсутствуют  
 ООО "Современные торговые технологии" Прокуратура Свердловского района г. Перми 17.07.2018 выявлены нарушения, применена мера ответственности в в виде штрафа 5 000 рублей  
 ООО "Север-Строй" ООО Пермская сетевая компания 25.09.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "ЛПЧФ" УФНС России по Пермскому краю 17.10.2018 нарушения в действиях АУ отсутствуют  
 ООО "ЛЧПФ" АО МСП "Лизинг" 25.10.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Строй-Инвест-Риэл" АО "Русперфоратор" 14.11.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Триумф" Халецкая О.Н. 27.11.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Триумф" Прокуратура Свердловского района г. Перми 14.01.2019 нарушения в действиях АУ отсутствуют  
 Гукенгеймер С.В. Гукенгеймер С.В. 22.02.2019 нарушения в действиях АУ отсутствуют  
 ООО "Триумф" Камакшина Н.В. 22.03.2019 нарушения в действиях АУ отсутствуют; Гукенгеймер С.В. Гукенгеймер А.В. 16.04.2019 нарушения в действиях АУ отсутствуют  
 ООО "Триумф" амакшина Н.В. 21.05.2019 ыявлены нарушения, применена мера ответственности в виде предупреждения  
 Бывальцев С.А. Слесарчук М.А. 04.09.2019 нарушения в действиях АУ отсутствуют  
 ООО "Триумф" ООО "ОргСтрой-Финанс" 01.10.2019 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "ЗМК "Авангард" Кисилев К.А. 29.06.2020 нарушения в действиях АУ отсутствуют  
 Шестаков Н.И. Тельнова Д.В. 28.07.2020 нарушения в действиях АУ отсутствуют  
 ООО "Промышленная инвестиционная компания" Югов А.П. 06.10.2020 нарушения в действиях АУ отсутствуют  
 ООО "ЗМК "Авангард" Кисилев К.А. 26.11.2020 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 23.08.2021
@@ -13667,50 +13793,52 @@
   <si>
     <t>свидетельство №457/04-СР от 03.04.2018 выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/030405 от 12.02.2018</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-18/TPL16/001814 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.05.2018/22.05.2019
 Полис №52-19/TPL16/001613 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.05.2019/22.05.2020
 Полис №52-20/TPL16/001664 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 23.05.2020/22.05.2021
 Договор №60/21/177/002024 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 23.05.2021/22.05.2022
 Договор №60/22/177/011275 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 23.05.2022/22.05.2023
 Полис №Arbitr-3980975400-57937 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 23.05.2023/22.05.2024
 Полис№ Arbitr-39809754000-49095 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 23.05.2024/22.05.2025
 Полис №Arbitr-3980975400-49095 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 23.05.2024/22.05.2025
 Полис №Arbitr-3980975400-27714 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
 Даты: 23.05.2025/22.05.2026
+Полис №Arbitr-3980975400-50655 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru., страховая сумма - 10 000 000 руб.
+Даты: 23.05.2026/22.05.2027
 </t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2020
 Результат: июль 2020 (Выявлены нарушения.Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства, а также обязание устранить выявленные нарушения. )
 01.07.2023
 Результат: Июль 2023 (В деятельности Трусовой Р.А. отсутствуют нарушения требований законодательства о банкротстве, меру дисциплинарной ответственности не применять)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 20.12.2022
 Податель жалобы: Штейн М.Д.
 Наименование должника: Трушкин С.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 22.05.2023
 Податель жалобы: Управление Роскомнадзора по СЗФО
 Наименование должника: АО "Ивэлектроналадка"
 Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 18.04.2024Податель жалобы: Казанцева М.В.Наименование должника: Трушкин С.В.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 19.02.2026Податель жалобы: Мишин Д.А.Наименование должника: АО "Департамент инвестиционных проектов"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Тухфетулина (Арифуллина) Мадина Рафкатовна</t>
   </si>
   <si>
     <t>07.04.1997</t>
@@ -13867,51 +13995,51 @@
 Наименование должника: ООО "УК "Северная"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 04.12.2023
 Податель жалобы: Прокуратура Ленского района
 Наименование должника: Козьминское МУППЖКХ
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 13.05.2024
 Податель жалобы: ОСП по г. Череповцу №2 УФССП по Вологодской области
 Наименование должника: ООО "УК "Северная"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 25.12.2024
 Податель жалобы: Гумирова Т.А.
 Наименование должника: МП "Служба благоустройства"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.04.2025
 Податель жалобы: Прокуратура Вытегорского района
 Наименование должника: ООО "ЖЭК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 08.07.2025
 Податель жалобы: Прокуратура Вытегорского района
 Наименование должника: МП "Служба благоустройства"
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 02.10.2025
 Податель жалобы: Прокуратура Архангельской области и Ненецкого автономного округа
 Наименование должника: ООО "Заполярный медицинский центр"
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 16.03.2026Податель жалобы: ОСП по г. Череповцу №2 УФССП по Вологодской областиНаименование должника: ООО "УК "Северная"Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Фадеева Марина Юрьевна</t>
   </si>
   <si>
     <t>420030, город Казань, улица Широкая, дом 2, офис 15, блок Б. mf1991@rambler.ru89503175524</t>
   </si>
   <si>
     <t>ОКА №33407 от 29.06.2013 "Казанский (Приволжский) федеральный университет" присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2-х лет справка ООО "Юридическое агентство "Бизнес и Право" (ИНН 2127006536) от 27.05.2019</t>
   </si>
   <si>
     <t>свидетельство №463/01-СР от 21.01.2019г. Выдано Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/029665 от 27.02.2018</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-19/TPL16/002485 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2019/31.05.2020
 Полис №П191648-29-20 ООО "Страховое общество "Помощь"
 Даты: 01.06.2020/31.05.2021
 Полис №52-21/TPL16/000270 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор, 603000, Нижний Новгород, ул. Новая, д. 28. 3 подъезд, 4 этаж, офис 16 ООО "СК АРСЕНАЛЪ" тел 8(831)411-50-27
@@ -13925,51 +14053,51 @@
 Полис ОАУ №13021/700/25) ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 08.02.2025/07.02.2026
 Полис ОАУ №21715/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t>протокол от 15.01.2024г. предупреждение, протокол от 15.01.2026г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.02.2021
 Результат: Февраль 2021 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.02.2024
 Результат: февраль 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 21.11.2023
 Податель жалобы: Арбитражный суд Республики Татарстан
 Наименование должника: Попков А.Н.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 01.12.2025
 Податель жалобы: Управление Росреестра по Самарской области
 Наименование должника: Михальчук О.А.
-Результат проверки: выявлены нарушения</t>
+Результат проверки: выявлены нарушенияДата поступления  жалобы: 17.03.2026Податель жалобы: Арбитражный суд Самарской областиНаименование должника: Мамонов А.Н.Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 02.04.2026Податель жалобы: Арбитражный суд Самарской областиНаименование должника: Мамонов А.Н.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Федорцова (Чернявская) Ирина Андреевна</t>
   </si>
   <si>
     <t>28.04.1993</t>
   </si>
   <si>
     <t>ж/г Старая Руза Рузского р-на Московской обл.</t>
   </si>
   <si>
     <t>31.01.2017/31.01.2017</t>
   </si>
   <si>
     <t>125565, г. Москва, а/я 29,  8 (926)137-89-03, fedortsova.i@mail.ru </t>
   </si>
   <si>
     <t>№1/2015-11977 от 27.06.2015 Финансовый университет при Правительстве РФ присвоена степень бакалавр по направлению менеджмент </t>
   </si>
   <si>
     <t>стаж более 1 года TK-IV №9713216 от 20.02.2014г.</t>
   </si>
   <si>
     <t>свидетельство б/н от 12.07.2016 выдано Ассоциацией арбитражных управляющих Инициатива</t>
   </si>
@@ -14150,50 +14278,52 @@
   <si>
     <t>свидетельство №401/11-СР от 05.11.2014 выдано НП "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/021951 от 10.07.2014</t>
   </si>
   <si>
     <t xml:space="preserve">полис №52-17/NPL16/003057 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 18.07.2017/17.07.2018
 полис №П175259-29-18 ООО "Страховое общество "Помощь"
 Даты: 01.06.2018/31.05.2019
 полис №52-19/TPL16/002295 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2019/31.05.2020
 Полис №52-20/TPL16/001839 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 01.06.2020/31.05.2021
 Полис №77-21/TPL16/001294 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 01.06.2021/31.05.2022
 Полис  №Arbitr-3980975400-78816 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 01.06.2022/31.05.2023
 Полис ОАУ №1952/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.06.2023/31.05.2024
 Полис ОАУ №8391/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.06.2024/31.05.2025
 Полис ОАУ №15981/700/25ООО "Страховой дом "БСД",  (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 01.06.2025/31.05.2026
+Полис ОАУ №24434/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 01.06.2026/31.05.2027
 </t>
   </si>
   <si>
     <t>протокол от 05.05.2022г. предупреждение, протокол от 05.05.2022г. предупреждение, протокол от 24.05.2022г. предупреждение, протокол от 13.11.2025г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2020
 Результат: Январь 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.01.2023
 Результат: январь 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз  «СРО АУ СЗ» - не выявлено)
 01.01.2026
 Результат: январь 2026 (выявлены нарушения. Применена мера дисциплинарного воздействия в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 Дата поступления жалобы: 26.10.2021
 Податель жалобы: Надымов Н.Н.
 Наименование должника: ЗАО "ФОН"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 08.11.2021
 Податель жалобы: Теплых В.А.
 Наименование должника: ЗАО "ФОН"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 19.10.2021
@@ -14504,50 +14634,55 @@
     <t>8-928-199-17-88, эл. почта: chernookaya.katerina@mail.ru, 344011, г. Ростов-на-Дону, ул.Красноармейская,17, а/я 501
  </t>
   </si>
   <si>
     <t>ВСГ 2646800 от 20.06.2008 ГОУ ВПО "Ростовский Государственный экономический университет "РИНХ", присуждена квалификация Экономист по специальности "Бухгалтерский учет, анализ и аудит"</t>
   </si>
   <si>
     <t>стаж более 2 лет Трудовой договор от 15.09.2008г с ООО"Многопрофильная фирма "Темп", копия приказа о приеме работника на работу от 15.09.2008г № 40л/с, копия приказа о прекращении (расторжении) трудового договора с работником от 11.01.2011г. №28</t>
   </si>
   <si>
     <t>свидетельство №136 от 24.02.2011г. выдано НП "Межрегиональная ассоциация профессиональных арбитражных управляющих "Лига"</t>
   </si>
   <si>
     <t>свидетельство №11/016686 от 24.02.2011</t>
   </si>
   <si>
     <t xml:space="preserve">Полис ОАУ №7319/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 01.04.2024/31.03.2025
 Полис ОАУ №14895/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
 Даты: 01.04.2025/31.03.2026
 Полис ОАУ №22620/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 01.04.2026/31.03.2027
 </t>
   </si>
   <si>
+    <t xml:space="preserve">01.04.2026
+Результат: апрель 2026 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе требований действующего законодательства .).)
+</t>
+  </si>
+  <si>
     <t>Черняев Сергей Владимирович</t>
   </si>
   <si>
     <t>14.07.1975</t>
   </si>
   <si>
     <t>21.02.2014/21.02.2014</t>
   </si>
   <si>
     <t>191015, СПб, а/я 45, 8-953-344-32-26, schwarzm@mail.ru  </t>
   </si>
   <si>
     <t>АВС 0919859 16.06.1998 Санкт-Петербургский государственный университет водных коммуникаций присуждена квалификация инженер-судомеханик по специальности "Эксплуатация судовых энергетических установок"</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VI №9177922</t>
   </si>
   <si>
     <t>Свидетельство №34/000866 от 26.11.2003</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №78Л16-60000319-1 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.02.2014/19.02.2015
 Полис №15/TPL16/780294 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 20.02.2015/19.02.2016
@@ -14754,83 +14889,83 @@
 Договор №60/22/177/008449 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
 Даты: 08.02.2022/07.02.2023
 Полис ОАУ №0638/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2023/07.02.2024
 Полис ОАУ № 6365/700/24 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 08.02.2024/07.02.2025
 Полис ОАУ №13018/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49). Страховая сумма 10 000 000 руб.
 Даты: 08.02.2025/07.02.2026
 Полис ОАУ №21296/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
 Даты: 08.02.2026/07.02.2027
 </t>
   </si>
   <si>
     <t>протокол от 10.05.2018г. предупреждение, протокол от 13.08.2018г. предупреждение, протокол от 17.02.2016г. предупреждение, </t>
   </si>
   <si>
     <t xml:space="preserve">01.01.2014
 Результат: Январь 2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.02.2017
 Результат: Февраль 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
 01.03.2020
 Результат: Март  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2023
 Результат: Март  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.03.2026
-Результат: март 2026 (Выявлены нарушения)
+Результат: март 2026 (Выявлены нарушения. Привлечен к мере дисциплинарного воздействия в виде штрафа в размере  10 000 (десять тысяч) рублей. ) )
 </t>
   </si>
   <si>
     <t>ООО "Кирпичный завод №3" ГУ - Челябинское РО ФСС РФ 08.04.2014 нарушения в действиях АУ отсутствуют , ЗАО"Полевской машиностроительный завод" ГУ Свердловское ро ФСС РФ 09.06.2016 нарушения в действиях АУ отсутствуют  
 ООО "Магистраль" Магомедалиев М.Р. 17.09.2014 нарушения в действиях АУ отсутствуют  
 ООО " СМУ -СТКС" ГУ Свердловское ро ФСС РФ 16.12.2014 нарушения в действиях АУ отсутствуют  
 ООО "Техинвест-22" ГУ-Челябинское РО ФСС РФ 24.12.2014 нарушения в действиях АУ отсутствуют  
 ООО "Уральский завод железобетонных изделий №1" работники ООО "Уральский завод железобетонных изделий №1" 30.03.2015 нарушения в действиях АУ отсутствуют  
 ООО "Беломорский карьер" Прокуратура Республики Карелия 13.01.2016 нарушения в действиях АУ отсутствуют, ООО "Магистраль" ГУ-Свердловское ФСС 21.04.2016 нарушения в действиях АУ отсутствуют, ООО "Березовское СУ" МИФНС РФ №24 по Свердловской области 25.04.2016 нарушения в действиях АУ отсутствуют,  ЗАО "Полевской машиностроительный завод" Темербаев В.К. 06.09.2016 нарушения в действиях АУ отсутствуют, ЗАО "УралФрансАвто" Шаламов Е.Н. 19.10.2016 нарушения в действиях АУ отсутствуют, ООО "Мостовик Девелопмент" ООО "Коллекторское агенство "Эксперт" 28.03.2017 нарушения в действиях АУ отсутствуют, ООО "Норд Милк" ГУ Тюменское РО ФСС РФ 14.12.2017 нарушения в действиях АУ отсутствуют,              ООО "УК Пента" ООО "Лекстор СПб" 13.04.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "УК Пента" ООО "Лекстор СПб" 02.07.2018 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО СМУ "Универсал" Гаджиев Р.К. 29.03.2019 нарушения в действиях АУ отсутствуют; ООО СМУ "Универсал" ООО "СК 22 Век" 21.08.2019 нарушения в действиях АУ отсутствуют  
 АО "УРАЛПЛАСТ" ЗАО "Завод новых полимеров Сенеж" 06.08.2019 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 12.01.2022
 Податель жалобы: Якуба В.А.
 Наименование должника: ООО "НК КНГ"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 30.06.2022
 Податель жалобы: Прокуратура Свердловской области
 Наименование должника: ЗАО "Полевской машиностроительный завод"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 16.05.2023
 Податель жалобы: Дроздова Я.О.
 Наименование должника: ЖСК "Западный-1"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 28.10.2025
 Податель жалобы: ИП Герасимов Р.В.
 Наименование должника: Москвичев А.Е.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 13.01.2026
 Податель жалобы: Управление Росреестра по Свердловской области
 Наименование должника: Кучумов А.А.
-Результат проверки: выявлены нарушения</t>
+Результат проверки: выявлены нарушенияДата поступления  жалобы: 07.04.2026Податель жалобы: Муравьев Н.В.Наименование должника: Шипицын Е.В.Результат проверки: нарушения в деятельности АУ отсутствуют</t>
   </si>
   <si>
     <t>Чушкина Анна Валентиновна</t>
   </si>
   <si>
     <t>26.10.1990</t>
   </si>
   <si>
     <t>гор. Волжский Волгоградской обл.</t>
   </si>
   <si>
     <t>07.02.2022/07.02.2022</t>
   </si>
   <si>
     <t>191015, Санкт-Петербург, а/я 223, тел. +7-921-769-33-54, эл. почта: chushkina.anna@mail.ru</t>
   </si>
   <si>
     <t>107805 0140817 от 03.07.2015г. Санкт-Петербургский государственный морской технический университет" по специальности юриспруденция, присвоена квалификация юрист</t>
   </si>
   <si>
     <t>стаж более 2-х лет  ТК-III  №7679309 от 20.07.2012г., справка ООО  "Глория Сервис" (ОГРН 1107847307336) от 02.02.2022г.</t>
   </si>
   <si>
     <t>свидетельство №492/02-СР от 03.02.2022 выдано Союзом "СРО АУ СЗ"</t>
   </si>
@@ -15468,51 +15603,51 @@
 Наименование должника: Неклюдов А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 13.12.2023
 Податель жалобы: Неклюдов А.В.
 Наименование должника: Неклюдов А.В.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 18.01.2024
 Податель жалобы: Кононенко В.Н.
 Наименование должника: ООО "ПКП "ЖБИК"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 28.08.2024
 Податель жалобы: Прокуратура г. Кисловодска
 Наименование должника: ООО "Кислород"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
 Дата поступления жалобы: 18.08.2025
 Податель жалобы: МИФНС России №5 по Краснодарскому краю
 Наименование должника: Бабенко Т.В.
 Результат проверки: выявлены нарушения
 Дата поступления жалобы: 22.12.2025
 Податель жалобы: Арзуманян Б.Г.
 Наименование должника: Бибарсов Р.Р.
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 04.02.2026
 Податель жалобы: Арбитражный суд Самарской области
 Наименование должника: ООО ТПК "Синергия"
-Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 24.03.2026Податель жалобы: Арбитражный суд Самарской областиНаименование должника: ООО ТПК "Синергия"Результат проверки: нарушения в деятельности АУ отсутствуютДата поступления  жалобы: 30.03.2026Податель жалобы: Прокуратура Красноармейского района Краснодарского краяНаименование должника: ООО "Агат"Результат проверки: выявлены нарушения</t>
   </si>
   <si>
     <t>Шокарев Сергей Евгеньевич</t>
   </si>
   <si>
     <t>18.05.1971</t>
   </si>
   <si>
     <t>12.12.2017/12.12.2017</t>
   </si>
   <si>
     <t>8(921) 931-63-87, shokarev71@mail.ru</t>
   </si>
   <si>
     <t>АВС 0422099 от 23.06.1998г. Санкт-Петербургский государственный университет экономики и финансов присуждена квалификация экономист по специальности "Национальная экономика"</t>
   </si>
   <si>
     <t>стаж более 1 года AT-IV №7715818 от 28.12.1988</t>
   </si>
   <si>
     <t>свидетельство №780034 от 14.07.2015 выдано НП АУ "ОРИОН"</t>
   </si>
   <si>
     <t>свидетельство №11/028080 от 12.07.2017</t>
   </si>
@@ -16279,54 +16414,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W220"/>
+  <dimension ref="A1:W221"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H2" sqref="H2:H220"/>
+      <selection activeCell="H2" sqref="H2:H221"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="76" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="67" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="306" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="192" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="658" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="290" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="207" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="76" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="98" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="91" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="439" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="365" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="81" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="976" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="90" bestFit="true" customWidth="true" style="0"/>
@@ -16507,275 +16642,275 @@
       <c r="J3" t="s">
         <v>47</v>
       </c>
       <c r="K3" t="s">
         <v>48</v>
       </c>
       <c r="L3" t="s">
         <v>49</v>
       </c>
       <c r="M3" t="s">
         <v>50</v>
       </c>
       <c r="N3" t="s">
         <v>51</v>
       </c>
       <c r="O3" t="s">
         <v>34</v>
       </c>
       <c r="P3" t="s">
         <v>35</v>
       </c>
       <c r="Q3" t="s">
         <v>52</v>
       </c>
       <c r="R3" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S3" t="s">
         <v>38</v>
       </c>
       <c r="T3" t="s">
         <v>39</v>
       </c>
       <c r="U3" t="s">
         <v>40</v>
       </c>
       <c r="V3" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="W3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" t="s">
         <v>55</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>56</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="F4">
         <v>7510</v>
       </c>
       <c r="G4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H4" s="2">
         <v>561004493390</v>
       </c>
       <c r="I4"/>
       <c r="J4" t="s">
+        <v>59</v>
+      </c>
+      <c r="K4" t="s">
         <v>60</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>61</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>62</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>63</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>64</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>65</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>66</v>
       </c>
-      <c r="Q4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R4" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S4" t="s">
         <v>38</v>
       </c>
       <c r="T4" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="U4" t="s">
         <v>40</v>
       </c>
       <c r="V4" t="s">
+        <v>68</v>
+      </c>
+      <c r="W4" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" t="s">
         <v>71</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>72</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F5">
         <v>7439</v>
       </c>
       <c r="G5" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="H5" s="2">
         <v>110104854408</v>
       </c>
       <c r="I5" t="s">
+        <v>75</v>
+      </c>
+      <c r="J5" t="s">
         <v>76</v>
       </c>
-      <c r="J5" t="s">
+      <c r="K5" t="s">
         <v>77</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>78</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>79</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="O5" t="s">
         <v>34</v>
       </c>
       <c r="P5" t="s">
         <v>35</v>
       </c>
       <c r="Q5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="R5" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S5" t="s">
         <v>38</v>
       </c>
       <c r="T5" t="s">
         <v>39</v>
       </c>
       <c r="U5" t="s">
         <v>40</v>
       </c>
       <c r="V5"/>
       <c r="W5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
+        <v>82</v>
+      </c>
+      <c r="C6" t="s">
         <v>83</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>84</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F6">
         <v>22469</v>
       </c>
       <c r="G6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H6" s="2">
         <v>262809025310</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
+        <v>87</v>
+      </c>
+      <c r="K6" t="s">
         <v>88</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>89</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>90</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="O6" t="s">
         <v>34</v>
       </c>
       <c r="P6" t="s">
         <v>35</v>
       </c>
       <c r="Q6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="R6" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S6" t="s">
         <v>38</v>
       </c>
       <c r="T6" t="s">
         <v>39</v>
       </c>
       <c r="U6" t="s">
         <v>40</v>
       </c>
       <c r="V6" t="s">
+        <v>93</v>
+      </c>
+      <c r="W6" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>95</v>
       </c>
       <c r="C7" t="s">
         <v>96</v>
       </c>
       <c r="D7" t="s">
         <v>97</v>
       </c>
       <c r="E7" t="s">
         <v>98</v>
       </c>
       <c r="F7">
         <v>9076</v>
       </c>
       <c r="G7" t="s">
         <v>99</v>
       </c>
       <c r="H7" s="2">
@@ -16785,14858 +16920,14933 @@
       <c r="J7" t="s">
         <v>100</v>
       </c>
       <c r="K7" t="s">
         <v>101</v>
       </c>
       <c r="L7" t="s">
         <v>102</v>
       </c>
       <c r="M7" t="s">
         <v>103</v>
       </c>
       <c r="N7" t="s">
         <v>104</v>
       </c>
       <c r="O7" t="s">
         <v>105</v>
       </c>
       <c r="P7" t="s">
         <v>35</v>
       </c>
       <c r="Q7" t="s">
         <v>106</v>
       </c>
       <c r="R7" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="S7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="U7" t="s">
         <v>40</v>
       </c>
       <c r="V7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="W7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F8">
         <v>19449</v>
       </c>
       <c r="G8" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H8" s="2">
         <v>712900302973</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="L8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="M8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="N8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="O8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="P8" t="s">
         <v>35</v>
       </c>
       <c r="Q8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="R8" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S8" t="s">
         <v>38</v>
       </c>
       <c r="T8" t="s">
         <v>39</v>
       </c>
       <c r="U8" t="s">
         <v>40</v>
       </c>
       <c r="V8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="W8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F9">
         <v>390</v>
       </c>
       <c r="G9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H9" s="2">
         <v>650100457600</v>
       </c>
       <c r="I9"/>
       <c r="J9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="K9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="N9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="O9" t="s">
         <v>34</v>
       </c>
       <c r="P9" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="R9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="S9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T9" t="s">
         <v>39</v>
       </c>
       <c r="U9" t="s">
         <v>40</v>
       </c>
       <c r="V9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="W9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F10">
         <v>415</v>
       </c>
       <c r="G10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H10" s="2">
         <v>220401543563</v>
       </c>
       <c r="I10"/>
       <c r="J10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="L10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="N10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="O10" t="s">
         <v>34</v>
       </c>
       <c r="P10" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="R10" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="U10" t="s">
         <v>40</v>
       </c>
       <c r="V10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="W10" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C11" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F11">
         <v>6165</v>
       </c>
       <c r="G11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H11" s="2">
         <v>772825791583</v>
       </c>
       <c r="I11"/>
       <c r="J11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="K11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="L11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="N11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="O11" t="s">
         <v>34</v>
       </c>
       <c r="P11" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="R11" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S11" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="U11" t="s">
         <v>40</v>
       </c>
       <c r="V11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="W11" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F12">
         <v>10931</v>
       </c>
       <c r="G12" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="H12" s="2">
         <v>781801167099</v>
       </c>
       <c r="I12"/>
       <c r="J12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="K12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="L12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="N12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="O12" t="s">
         <v>105</v>
       </c>
       <c r="P12" t="s">
         <v>35</v>
       </c>
       <c r="Q12" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="R12" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T12" t="s">
         <v>39</v>
       </c>
       <c r="U12" t="s">
         <v>40</v>
       </c>
       <c r="V12" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="W12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E13" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F13">
         <v>9193</v>
       </c>
       <c r="G13" t="s">
         <v>99</v>
       </c>
       <c r="H13" s="2">
         <v>519015397549</v>
       </c>
       <c r="I13" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="J13" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="K13" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L13" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M13" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="N13" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="O13" t="s">
         <v>105</v>
       </c>
       <c r="P13" t="s">
         <v>35</v>
       </c>
       <c r="Q13" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="R13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="S13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="T13" t="s">
         <v>39</v>
       </c>
       <c r="U13" t="s">
         <v>40</v>
       </c>
       <c r="V13" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="W13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C14" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F14">
         <v>20580</v>
       </c>
       <c r="G14" t="s">
         <v>99</v>
       </c>
       <c r="H14" s="2">
         <v>525819487960</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="K14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="L14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="M14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="N14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="O14" t="s">
         <v>105</v>
       </c>
       <c r="P14" t="s">
         <v>35</v>
       </c>
       <c r="Q14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="R14" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S14" t="s">
         <v>38</v>
       </c>
       <c r="T14" t="s">
         <v>39</v>
       </c>
       <c r="U14" t="s">
         <v>40</v>
       </c>
       <c r="V14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="W14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C15" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E15" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F15">
         <v>600</v>
       </c>
       <c r="G15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H15" s="2">
         <v>363100076559</v>
       </c>
       <c r="I15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="J15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="K15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="L15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="M15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="N15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="O15" t="s">
         <v>34</v>
       </c>
       <c r="P15" t="s">
         <v>35</v>
       </c>
       <c r="Q15" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="R15" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S15" t="s">
         <v>38</v>
       </c>
       <c r="T15" t="s">
         <v>39</v>
       </c>
       <c r="U15" t="s">
         <v>40</v>
       </c>
       <c r="V15"/>
       <c r="W15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C16" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D16" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E16" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F16">
         <v>17959</v>
       </c>
       <c r="G16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H16" s="2">
         <v>501202596494</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="K16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="L16" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="M16" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="N16" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="O16" t="s">
         <v>105</v>
       </c>
       <c r="P16" t="s">
         <v>35</v>
       </c>
       <c r="Q16" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="R16" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="S16" t="s">
         <v>38</v>
       </c>
       <c r="T16" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="U16" t="s">
         <v>40</v>
       </c>
       <c r="V16" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="W16" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D17" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E17" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="F17">
         <v>625</v>
       </c>
       <c r="G17" t="s">
         <v>99</v>
       </c>
       <c r="H17" s="2">
         <v>232800177005</v>
       </c>
       <c r="I17"/>
       <c r="J17" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="K17" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="L17" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="M17" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="N17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="O17" t="s">
         <v>34</v>
       </c>
       <c r="P17" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q17" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="R17" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T17" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="U17" t="s">
         <v>40</v>
       </c>
       <c r="V17" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="W17" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C18" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D18" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E18" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F18">
         <v>18585</v>
       </c>
       <c r="G18" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H18" s="2">
         <v>460303001997</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="K18" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="L18" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="M18" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="N18" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="O18" t="s">
         <v>105</v>
       </c>
       <c r="P18" t="s">
         <v>35</v>
       </c>
       <c r="Q18" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="R18" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S18" t="s">
         <v>38</v>
       </c>
       <c r="T18" t="s">
         <v>39</v>
       </c>
       <c r="U18" t="s">
         <v>40</v>
       </c>
       <c r="V18" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="W18" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C19" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D19" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E19" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F19">
         <v>23984</v>
       </c>
       <c r="G19" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="H19" s="2">
         <v>781109110123</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="K19" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="L19" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="M19" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="N19" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="O19" t="s">
         <v>34</v>
       </c>
       <c r="P19" t="s">
         <v>35</v>
       </c>
       <c r="Q19" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="R19" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="S19" t="s">
         <v>38</v>
       </c>
       <c r="T19" t="s">
         <v>39</v>
       </c>
       <c r="U19" t="s">
         <v>40</v>
       </c>
       <c r="V19"/>
       <c r="W19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="C20" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D20" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E20" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F20">
         <v>732</v>
       </c>
       <c r="G20" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H20" s="2">
         <v>773100357620</v>
       </c>
       <c r="I20"/>
       <c r="J20" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="K20" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="L20" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="M20" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="N20" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="O20" t="s">
         <v>105</v>
       </c>
       <c r="P20" t="s">
         <v>35</v>
       </c>
       <c r="Q20" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="R20" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="S20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T20" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="U20" t="s">
         <v>40</v>
       </c>
       <c r="V20" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="W20" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C21" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D21" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E21" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F21">
         <v>14119</v>
       </c>
       <c r="G21" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H21" s="2">
         <v>745011454641</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="K21" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="L21" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="M21" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="N21" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="O21" t="s">
         <v>34</v>
       </c>
       <c r="P21" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q21" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="R21" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="S21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T21" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="U21" t="s">
         <v>40</v>
       </c>
       <c r="V21" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="W21" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C22" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D22" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E22" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F22">
         <v>23156</v>
       </c>
       <c r="G22" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H22" s="2">
         <v>390407096887</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="K22" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L22" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M22" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="N22" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="O22" t="s">
         <v>34</v>
       </c>
       <c r="P22" t="s">
         <v>35</v>
       </c>
       <c r="Q22" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="R22" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="S22" t="s">
         <v>38</v>
       </c>
       <c r="T22" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="U22" t="s">
         <v>40</v>
       </c>
       <c r="V22"/>
       <c r="W22" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C23" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D23" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E23" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="F23">
         <v>10359</v>
       </c>
       <c r="G23" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H23" s="2">
         <v>420302701239</v>
       </c>
       <c r="I23" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J23" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="K23" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="L23" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="M23" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="N23" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="O23" t="s">
         <v>34</v>
       </c>
       <c r="P23" t="s">
         <v>35</v>
       </c>
       <c r="Q23" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="R23" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S23" t="s">
         <v>38</v>
       </c>
       <c r="T23" t="s">
         <v>39</v>
       </c>
       <c r="U23" t="s">
         <v>40</v>
       </c>
       <c r="V23" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="W23" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C24" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D24" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E24" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F24">
         <v>15410</v>
       </c>
       <c r="G24" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H24" s="2">
         <v>780626955134</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="K24" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="L24" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="M24" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="N24" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="O24" t="s">
         <v>105</v>
       </c>
       <c r="P24" t="s">
         <v>35</v>
       </c>
       <c r="Q24" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="R24" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T24" t="s">
         <v>39</v>
       </c>
       <c r="U24" t="s">
         <v>40</v>
       </c>
       <c r="V24" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="W24" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C25" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="D25" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E25" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F25">
         <v>22935</v>
       </c>
       <c r="G25" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H25" s="2">
         <v>263410839952</v>
       </c>
       <c r="I25" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J25" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="K25" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="L25" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M25" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="N25" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="O25" t="s">
         <v>34</v>
       </c>
       <c r="P25" t="s">
         <v>35</v>
       </c>
       <c r="Q25" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="R25" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S25" t="s">
         <v>38</v>
       </c>
       <c r="T25" t="s">
         <v>39</v>
       </c>
       <c r="U25" t="s">
         <v>40</v>
       </c>
-      <c r="V25"/>
+      <c r="V25" t="s">
+        <v>347</v>
+      </c>
       <c r="W25" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="C26" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="D26" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="E26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F26">
         <v>6878</v>
       </c>
       <c r="G26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H26" s="2">
         <v>227700182903</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="K26" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="L26" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="M26" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="N26" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="O26" t="s">
         <v>34</v>
       </c>
       <c r="P26" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q26" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="R26" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T26" t="s">
         <v>39</v>
       </c>
       <c r="U26" t="s">
         <v>40</v>
       </c>
       <c r="V26" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="W26" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C27" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D27" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E27" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="F27">
         <v>859</v>
       </c>
       <c r="G27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H27" s="2">
         <v>780100382106</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="K27" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="L27" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="M27" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="N27" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="O27" t="s">
         <v>34</v>
       </c>
       <c r="P27" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q27" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="R27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="S27" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T27" t="s">
         <v>39</v>
       </c>
       <c r="U27" t="s">
         <v>40</v>
       </c>
       <c r="V27" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="W27" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="C28" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D28" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E28" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="F28">
         <v>15589</v>
       </c>
       <c r="G28" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="H28" s="2">
         <v>666005176324</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="K28" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="L28" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="M28" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="N28" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="O28" t="s">
         <v>105</v>
       </c>
       <c r="P28" t="s">
         <v>35</v>
       </c>
       <c r="Q28" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="R28" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T28" t="s">
         <v>39</v>
       </c>
       <c r="U28" t="s">
         <v>40</v>
       </c>
       <c r="V28" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="W28" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="C29" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="D29" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E29" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="F29">
         <v>11156</v>
       </c>
       <c r="G29" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="H29" s="2">
         <v>110110211772</v>
       </c>
       <c r="I29"/>
       <c r="J29" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="K29" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="L29" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="M29" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="N29" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="O29" t="s">
         <v>34</v>
       </c>
       <c r="P29" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q29" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="R29" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T29" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="U29" t="s">
         <v>40</v>
       </c>
       <c r="V29" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="W29" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C30" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="D30" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="E30" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="F30">
         <v>19152</v>
       </c>
       <c r="G30" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="H30" s="2">
         <v>780258965966</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="K30" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="L30" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="M30" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="N30" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="O30" t="s">
         <v>105</v>
       </c>
       <c r="P30" t="s">
         <v>35</v>
       </c>
       <c r="Q30" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="R30" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S30" t="s">
         <v>38</v>
       </c>
       <c r="T30" t="s">
         <v>39</v>
       </c>
       <c r="U30" t="s">
         <v>40</v>
       </c>
       <c r="V30" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="W30" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C31" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="D31" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E31" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="F31">
         <v>22397</v>
       </c>
       <c r="G31" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="H31" s="2">
         <v>526221268540</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="K31" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="L31" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="M31" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="N31" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="O31" t="s">
         <v>34</v>
       </c>
       <c r="P31" t="s">
         <v>35</v>
       </c>
       <c r="Q31" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="R31" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S31" t="s">
         <v>38</v>
       </c>
       <c r="T31" t="s">
         <v>39</v>
       </c>
       <c r="U31" t="s">
         <v>40</v>
       </c>
       <c r="V31" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="W31" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C32" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="D32" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="E32" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="F32">
         <v>17909</v>
       </c>
       <c r="G32" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="H32" s="2">
         <v>352816291358</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="K32" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="L32" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="M32" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="N32" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="O32" t="s">
         <v>105</v>
       </c>
       <c r="P32" t="s">
         <v>35</v>
       </c>
       <c r="Q32" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="R32" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="S32" t="s">
         <v>38</v>
       </c>
       <c r="T32" t="s">
         <v>39</v>
       </c>
       <c r="U32" t="s">
         <v>40</v>
       </c>
       <c r="V32" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="W32" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="C33" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="D33" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E33" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F33">
         <v>8712</v>
       </c>
       <c r="G33" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="H33" s="2">
         <v>525820264278</v>
       </c>
       <c r="I33"/>
       <c r="J33" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="K33" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="L33" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="M33" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="N33" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="O33" t="s">
         <v>34</v>
       </c>
       <c r="P33" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q33" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="R33" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S33" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T33" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="U33" t="s">
         <v>40</v>
       </c>
       <c r="V33" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="W33" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C34" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="D34" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E34" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F34">
         <v>18586</v>
       </c>
       <c r="G34" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H34" s="2">
         <v>420540768626</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="K34" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="L34" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="M34" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="N34" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="O34" t="s">
         <v>105</v>
       </c>
       <c r="P34" t="s">
         <v>35</v>
       </c>
       <c r="Q34" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="R34" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S34" t="s">
         <v>38</v>
       </c>
       <c r="T34" t="s">
         <v>39</v>
       </c>
       <c r="U34" t="s">
         <v>40</v>
       </c>
       <c r="V34" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="W34" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="C35" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="D35" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E35" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F35">
         <v>20020</v>
       </c>
       <c r="G35" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H35" s="2">
         <v>616201699061</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="K35" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="L35" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="M35" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="N35" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="O35" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="P35" t="s">
         <v>35</v>
       </c>
       <c r="Q35" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="R35" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="S35" t="s">
         <v>38</v>
       </c>
       <c r="T35" t="s">
         <v>39</v>
       </c>
       <c r="U35" t="s">
         <v>40</v>
       </c>
       <c r="V35" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="W35" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C36" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="D36" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E36" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="F36">
         <v>18962</v>
       </c>
       <c r="G36" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="H36" s="2">
         <v>540428320639</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="K36" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="L36" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="M36" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="N36" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="O36" t="s">
         <v>105</v>
       </c>
       <c r="P36" t="s">
         <v>35</v>
       </c>
       <c r="Q36" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="R36" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S36" t="s">
         <v>38</v>
       </c>
       <c r="T36" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="U36" t="s">
         <v>40</v>
       </c>
       <c r="V36" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="W36" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C37" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="D37" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="E37" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="F37">
         <v>24371</v>
       </c>
       <c r="G37" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="H37" s="2">
         <v>402915392164</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="K37" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="L37" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="M37" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="N37" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="O37" t="s">
         <v>34</v>
       </c>
       <c r="P37" t="s">
         <v>35</v>
       </c>
       <c r="Q37" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="R37" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="S37" t="s">
         <v>38</v>
       </c>
       <c r="T37" t="s">
         <v>39</v>
       </c>
       <c r="U37" t="s">
         <v>40</v>
       </c>
       <c r="V37"/>
       <c r="W37" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="C38" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="D38" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E38" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F38">
         <v>20546</v>
       </c>
       <c r="G38" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="H38" s="2">
         <v>101700792765</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="K38" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="L38" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="M38" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="N38" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="O38" t="s">
         <v>34</v>
       </c>
       <c r="P38" t="s">
         <v>35</v>
       </c>
       <c r="Q38" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="R38" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S38" t="s">
         <v>38</v>
       </c>
       <c r="T38" t="s">
         <v>39</v>
       </c>
       <c r="U38" t="s">
         <v>40</v>
       </c>
       <c r="V38" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="W38" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="C39" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="D39" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="E39" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="F39">
         <v>13997</v>
       </c>
       <c r="G39" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H39" s="2">
         <v>772375645205</v>
       </c>
       <c r="I39" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="J39" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="K39" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="L39" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="M39" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="N39" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="O39" t="s">
         <v>105</v>
       </c>
       <c r="P39" t="s">
         <v>35</v>
       </c>
       <c r="Q39" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="R39" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="S39" t="s">
         <v>38</v>
       </c>
       <c r="T39" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="U39" t="s">
         <v>40</v>
       </c>
       <c r="V39" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="W39" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C40" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D40" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="E40" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="F40">
         <v>24019</v>
       </c>
       <c r="G40" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H40" s="2">
         <v>263605639970</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="K40" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="L40" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="M40" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="N40" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="O40" t="s">
         <v>34</v>
       </c>
       <c r="P40" t="s">
         <v>35</v>
       </c>
       <c r="Q40" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="R40" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S40" t="s">
         <v>38</v>
       </c>
       <c r="T40" t="s">
         <v>39</v>
       </c>
       <c r="U40" t="s">
         <v>40</v>
       </c>
       <c r="V40"/>
       <c r="W40" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C41" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="D41" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E41" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F41">
         <v>16290</v>
       </c>
       <c r="G41" t="s">
         <v>99</v>
       </c>
       <c r="H41" s="2">
         <v>190302421372</v>
       </c>
       <c r="I41" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="J41" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="K41" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="L41" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="M41" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="N41" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="O41" t="s">
+        <v>64</v>
+      </c>
+      <c r="P41" t="s">
         <v>65</v>
       </c>
-      <c r="P41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q41" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="R41" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="S41" t="s">
         <v>38</v>
       </c>
       <c r="T41" t="s">
         <v>39</v>
       </c>
       <c r="U41" t="s">
         <v>40</v>
       </c>
       <c r="V41"/>
       <c r="W41" t="s">
-        <v>39</v>
+        <v>537</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="C42" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="D42" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E42" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="F42">
         <v>15421</v>
       </c>
       <c r="G42" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="H42" s="2">
         <v>331500562085</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="K42" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="L42" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="M42" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="N42" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="O42" t="s">
         <v>105</v>
       </c>
       <c r="P42" t="s">
         <v>35</v>
       </c>
       <c r="Q42" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="R42" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="S42" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T42" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="U42" t="s">
         <v>40</v>
       </c>
       <c r="V42" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="W42" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C43" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="D43" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="E43" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="F43">
         <v>10441</v>
       </c>
       <c r="G43" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H43" s="2">
         <v>550714754030</v>
       </c>
       <c r="I43" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="J43" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="K43" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="L43" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="M43" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="N43" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="O43" t="s">
         <v>34</v>
       </c>
       <c r="P43" t="s">
         <v>35</v>
       </c>
       <c r="Q43" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="R43" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S43" t="s">
         <v>38</v>
       </c>
       <c r="T43" t="s">
         <v>39</v>
       </c>
       <c r="U43" t="s">
         <v>40</v>
       </c>
       <c r="V43"/>
       <c r="W43" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="C44" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="D44" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="E44" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="F44">
         <v>7282</v>
       </c>
       <c r="G44" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H44" s="2">
         <v>563901001529</v>
       </c>
       <c r="I44"/>
       <c r="J44" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="K44" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="L44" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="M44" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="N44" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="O44" t="s">
         <v>105</v>
       </c>
       <c r="P44" t="s">
         <v>35</v>
       </c>
       <c r="Q44" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="R44" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S44" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T44" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="U44" t="s">
         <v>40</v>
       </c>
       <c r="V44" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="W44" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C45" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="D45" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="E45" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F45">
         <v>15331</v>
       </c>
       <c r="G45" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="H45" s="2">
         <v>352503167426</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="K45" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="L45" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="M45" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="N45" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="O45" t="s">
         <v>105</v>
       </c>
       <c r="P45" t="s">
         <v>35</v>
       </c>
       <c r="Q45" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="R45" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="S45" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T45" t="s">
         <v>39</v>
       </c>
       <c r="U45" t="s">
         <v>40</v>
       </c>
       <c r="V45" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="W45" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="C46" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="D46" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E46" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F46">
         <v>8597</v>
       </c>
       <c r="G46" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="H46" s="2" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="K46" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="L46" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="M46" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="N46" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="O46" t="s">
         <v>34</v>
       </c>
       <c r="P46" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q46" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="R46" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S46" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T46" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="U46" t="s">
         <v>40</v>
       </c>
       <c r="V46" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="W46" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="C47" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="D47" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="E47" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="F47">
         <v>1488</v>
       </c>
       <c r="G47" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H47" s="2">
         <v>110300824008</v>
       </c>
       <c r="I47"/>
       <c r="J47" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="K47" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="L47" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="M47" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="N47" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="O47" t="s">
         <v>34</v>
       </c>
       <c r="P47" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q47" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="R47" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="S47" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T47" t="s">
         <v>39</v>
       </c>
       <c r="U47" t="s">
         <v>40</v>
       </c>
       <c r="V47" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="W47" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="C48" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="D48" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E48" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="F48">
         <v>13261</v>
       </c>
       <c r="G48" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="H48" s="2">
         <v>110114019727</v>
       </c>
       <c r="I48"/>
       <c r="J48" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="K48" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="L48" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="M48" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="N48" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="O48" t="s">
         <v>34</v>
       </c>
       <c r="P48" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q48" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="R48" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S48" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T48" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="U48" t="s">
         <v>40</v>
       </c>
       <c r="V48" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="W48" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="C49" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="D49" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="E49" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="F49">
         <v>1609</v>
       </c>
       <c r="G49" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="H49" s="2">
         <v>292700627516</v>
       </c>
       <c r="I49"/>
       <c r="J49" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="K49" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="L49" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="M49" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="N49" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="O49" t="s">
         <v>34</v>
       </c>
       <c r="P49" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q49" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="R49" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S49" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T49" t="s">
         <v>39</v>
       </c>
       <c r="U49" t="s">
         <v>40</v>
       </c>
       <c r="V49" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="W49" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="C50" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="D50" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="E50" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="F50">
         <v>12732</v>
       </c>
       <c r="G50" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="H50" s="2">
         <v>745302797837</v>
       </c>
       <c r="I50"/>
       <c r="J50" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="K50" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="L50" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="M50" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="N50" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="O50" t="s">
         <v>105</v>
       </c>
       <c r="P50" t="s">
         <v>35</v>
       </c>
       <c r="Q50" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="R50" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S50" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T50" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="U50" t="s">
         <v>40</v>
       </c>
       <c r="V50" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="W50" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="C51" t="s">
-        <v>652</v>
+        <v>655</v>
       </c>
       <c r="D51" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="E51" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
       <c r="F51">
         <v>22876</v>
       </c>
       <c r="G51" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="H51" s="2">
         <v>381298237410</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="K51" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="L51" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="M51" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="N51" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="O51" t="s">
         <v>34</v>
       </c>
       <c r="P51" t="s">
         <v>35</v>
       </c>
       <c r="Q51" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="R51" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S51" t="s">
         <v>38</v>
       </c>
       <c r="T51" t="s">
         <v>39</v>
       </c>
       <c r="U51" t="s">
         <v>40</v>
       </c>
-      <c r="V51"/>
+      <c r="V51" t="s">
+        <v>665</v>
+      </c>
       <c r="W51" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="C52" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="D52" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="E52" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="F52">
         <v>23983</v>
       </c>
       <c r="G52" t="s">
         <v>27</v>
       </c>
       <c r="H52" s="2">
         <v>645503992320</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="K52" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="L52" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="M52" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="N52" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="O52" t="s">
         <v>34</v>
       </c>
       <c r="P52" t="s">
         <v>35</v>
       </c>
       <c r="Q52" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="R52" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="S52" t="s">
         <v>38</v>
       </c>
       <c r="T52" t="s">
         <v>39</v>
       </c>
       <c r="U52" t="s">
         <v>40</v>
       </c>
       <c r="V52"/>
       <c r="W52"/>
     </row>
     <row r="53" spans="1:23">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="C53" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="D53" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E53" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="F53">
         <v>13643</v>
       </c>
       <c r="G53" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="H53" s="2">
         <v>645503795643</v>
       </c>
       <c r="I53"/>
       <c r="J53" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="K53" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="L53" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="M53" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="N53" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="O53" t="s">
         <v>34</v>
       </c>
       <c r="P53" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q53" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="R53" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="S53" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T53" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="U53" t="s">
         <v>40</v>
       </c>
       <c r="V53" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="W53" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="C54" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="D54" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="E54" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="F54">
         <v>20481</v>
       </c>
       <c r="G54" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="H54" s="2">
         <v>165034301415</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="K54" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="L54" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="M54" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="N54" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="O54" t="s">
         <v>34</v>
       </c>
       <c r="P54" t="s">
         <v>35</v>
       </c>
       <c r="Q54" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="R54" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S54" t="s">
         <v>38</v>
       </c>
       <c r="T54" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="U54" t="s">
         <v>40</v>
       </c>
       <c r="V54" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="W54" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="C55" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="D55" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="E55" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="F55">
         <v>12782</v>
       </c>
       <c r="G55" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="H55" s="2">
         <v>661507842265</v>
       </c>
       <c r="I55"/>
       <c r="J55" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="K55" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="L55" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="M55" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="N55" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="O55" t="s">
         <v>105</v>
       </c>
       <c r="P55" t="s">
         <v>35</v>
       </c>
       <c r="Q55" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
       <c r="R55" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S55" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T55" t="s">
         <v>39</v>
       </c>
       <c r="U55" t="s">
         <v>40</v>
       </c>
       <c r="V55" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="W55" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="C56" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="D56" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="E56" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="F56">
         <v>1768</v>
       </c>
       <c r="G56" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="H56" s="2">
         <v>164700163739</v>
       </c>
       <c r="I56"/>
       <c r="J56" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="K56" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="L56" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
       <c r="M56" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="N56" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="O56" t="s">
         <v>34</v>
       </c>
       <c r="P56" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q56" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="R56" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="S56" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T56" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="U56" t="s">
         <v>40</v>
       </c>
       <c r="V56" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="W56" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="C57" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="D57" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="E57" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F57">
         <v>15633</v>
       </c>
       <c r="G57" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="H57" s="2">
         <v>164605698830</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="J57" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="K57" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="L57" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="M57" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="N57" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="O57" t="s">
         <v>105</v>
       </c>
       <c r="P57" t="s">
         <v>35</v>
       </c>
       <c r="Q57" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="R57" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S57" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T57" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="U57" t="s">
         <v>40</v>
       </c>
       <c r="V57" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="W57" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="C58" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="D58" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="E58" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F58">
         <v>7254</v>
       </c>
       <c r="G58" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="H58" s="2">
         <v>100115399793</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="K58" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="L58" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="M58" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="N58" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="O58" t="s">
         <v>105</v>
       </c>
       <c r="P58" t="s">
         <v>35</v>
       </c>
       <c r="Q58" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="R58" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S58" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T58" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="U58" t="s">
         <v>40</v>
       </c>
       <c r="V58" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="W58" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="C59" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="D59" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="E59" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="F59">
         <v>16654</v>
       </c>
       <c r="G59" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="H59" s="2">
         <v>380470434446</v>
       </c>
       <c r="I59" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="J59" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="K59" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="L59" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="M59" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="N59" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="O59" t="s">
         <v>105</v>
       </c>
       <c r="P59" t="s">
         <v>35</v>
       </c>
       <c r="Q59" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="R59" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="S59" t="s">
         <v>38</v>
       </c>
       <c r="T59" t="s">
         <v>39</v>
       </c>
       <c r="U59" t="s">
         <v>40</v>
       </c>
       <c r="V59" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="W59" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="C60" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="D60" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E60" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="F60">
         <v>16654</v>
       </c>
       <c r="G60" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="H60" s="2">
         <v>290400491074</v>
       </c>
       <c r="I60"/>
       <c r="J60" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="K60" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="L60" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="M60" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="N60" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="O60" t="s">
         <v>34</v>
       </c>
       <c r="P60" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q60" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="R60" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S60" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T60" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="U60" t="s">
         <v>40</v>
       </c>
       <c r="V60" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="W60" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="C61" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="D61" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="E61" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="F61">
         <v>19566</v>
       </c>
       <c r="G61" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H61" s="2">
         <v>164805694582</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="K61" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="L61" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="M61" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="N61" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="O61" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="P61" t="s">
         <v>35</v>
       </c>
       <c r="Q61" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="R61" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S61" t="s">
         <v>38</v>
       </c>
       <c r="T61" t="s">
         <v>39</v>
       </c>
       <c r="U61" t="s">
         <v>40</v>
       </c>
       <c r="V61" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="W61" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="C62" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="D62" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E62" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="F62">
         <v>19356</v>
       </c>
       <c r="G62" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="H62" s="2">
         <v>781710993274</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="J62" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="K62" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="L62" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="M62" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="N62" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="O62" t="s">
         <v>34</v>
       </c>
       <c r="P62" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q62" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="R62" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="S62" t="s">
         <v>38</v>
       </c>
       <c r="T62" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="U62" t="s">
         <v>40</v>
       </c>
       <c r="V62" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="W62" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="C63" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="D63" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="E63" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="F63">
         <v>24107</v>
       </c>
       <c r="G63" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="H63" s="2">
         <v>463229972106</v>
       </c>
       <c r="I63" t="s">
         <v>28</v>
       </c>
       <c r="J63" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="K63" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="L63" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="M63" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="N63" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="O63" t="s">
         <v>34</v>
       </c>
       <c r="P63" t="s">
         <v>35</v>
       </c>
       <c r="Q63" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="R63" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="S63" t="s">
         <v>38</v>
       </c>
       <c r="T63" t="s">
         <v>39</v>
       </c>
       <c r="U63" t="s">
         <v>40</v>
       </c>
       <c r="V63"/>
       <c r="W63" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="C64" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="D64" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="E64" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="F64">
         <v>15088</v>
       </c>
       <c r="G64" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H64" s="2">
         <v>420501221090</v>
       </c>
       <c r="I64" t="s">
         <v>28</v>
       </c>
       <c r="J64" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="K64" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="L64" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="M64" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="N64" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="O64" t="s">
         <v>34</v>
       </c>
       <c r="P64" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="Q64" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="R64" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="S64" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T64" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="U64" t="s">
         <v>40</v>
       </c>
       <c r="V64" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="W64" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="C65" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="D65" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="E65" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="F65">
         <v>2892</v>
       </c>
       <c r="G65" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="H65" s="2">
         <v>720305577813</v>
       </c>
       <c r="I65"/>
       <c r="J65" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="K65" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="L65" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="M65" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="N65" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="O65" t="s">
         <v>34</v>
       </c>
       <c r="P65" t="s">
         <v>35</v>
       </c>
       <c r="Q65" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="R65" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S65" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T65" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="U65" t="s">
         <v>40</v>
       </c>
       <c r="V65" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="W65" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="C66" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="D66" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E66" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F66">
         <v>6856</v>
       </c>
       <c r="G66" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="H66" s="2">
         <v>781015544069</v>
       </c>
       <c r="I66"/>
       <c r="J66" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="K66" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="L66" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="M66" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="N66" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="O66" t="s">
         <v>34</v>
       </c>
       <c r="P66" t="s">
         <v>35</v>
       </c>
       <c r="Q66" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="R66" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="S66" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T66" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="U66" t="s">
         <v>40</v>
       </c>
       <c r="V66" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="W66" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="C67" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="D67" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="E67" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="F67">
         <v>20244</v>
       </c>
       <c r="G67" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="H67" s="2">
         <v>560400096443</v>
       </c>
       <c r="I67" t="s">
         <v>28</v>
       </c>
       <c r="J67" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="K67" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="L67" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="M67" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="N67" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="O67" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="P67" t="s">
         <v>35</v>
       </c>
       <c r="Q67" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="R67" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S67" t="s">
         <v>38</v>
       </c>
       <c r="T67" t="s">
         <v>39</v>
       </c>
       <c r="U67" t="s">
         <v>40</v>
       </c>
       <c r="V67" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="W67"/>
     </row>
     <row r="68" spans="1:23">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="C68" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="D68" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E68" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="F68" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="G68" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="H68" s="2">
         <v>352501559114</v>
       </c>
       <c r="I68"/>
       <c r="J68" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="K68" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="L68" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="M68" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="N68" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="O68" t="s">
         <v>105</v>
       </c>
       <c r="P68" t="s">
         <v>35</v>
       </c>
       <c r="Q68" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="R68" t="s">
         <v>37</v>
       </c>
       <c r="S68" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T68" t="s">
         <v>39</v>
       </c>
       <c r="U68" t="s">
         <v>40</v>
       </c>
       <c r="V68" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="W68" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="C69" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="D69" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="E69" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="F69">
         <v>21087</v>
       </c>
       <c r="G69" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="H69" s="2">
         <v>463229258325</v>
       </c>
       <c r="I69" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="J69" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="K69" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="L69" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="M69" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="N69" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="O69" t="s">
         <v>105</v>
       </c>
       <c r="P69" t="s">
         <v>35</v>
       </c>
       <c r="Q69" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="R69" t="s">
-        <v>306</v>
+        <v>37</v>
       </c>
       <c r="S69" t="s">
         <v>38</v>
       </c>
       <c r="T69" t="s">
         <v>39</v>
       </c>
       <c r="U69" t="s">
         <v>40</v>
       </c>
       <c r="V69" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="W69" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="C70" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="D70" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="E70" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="F70">
         <v>6505</v>
       </c>
       <c r="G70" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="K70" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="L70" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="M70" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="N70" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="O70" t="s">
         <v>34</v>
       </c>
       <c r="P70" t="s">
         <v>35</v>
       </c>
       <c r="Q70" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="R70" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S70" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T70" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="U70" t="s">
         <v>40</v>
       </c>
       <c r="V70" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="W70" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="C71" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="D71" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="E71" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="F71">
         <v>7883</v>
       </c>
       <c r="G71" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="H71" s="2">
         <v>381251450694</v>
       </c>
       <c r="I71"/>
       <c r="J71" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="K71" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="L71" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="M71" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="N71" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="O71" t="s">
+        <v>64</v>
+      </c>
+      <c r="P71" t="s">
         <v>65</v>
       </c>
-      <c r="P71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q71" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="R71" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="S71" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="T71" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="U71" t="s">
         <v>40</v>
       </c>
       <c r="V71" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="W71" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C72" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="D72" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="E72" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="F72">
         <v>17858</v>
       </c>
       <c r="G72" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="H72" s="2">
         <v>164492198784</v>
       </c>
       <c r="I72" t="s">
         <v>28</v>
       </c>
       <c r="J72" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="K72" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="L72" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="M72" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="N72" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="O72" t="s">
         <v>105</v>
       </c>
       <c r="P72" t="s">
         <v>35</v>
       </c>
       <c r="Q72" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="R72" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S72" t="s">
         <v>38</v>
       </c>
       <c r="T72" t="s">
         <v>39</v>
       </c>
       <c r="U72" t="s">
         <v>40</v>
       </c>
       <c r="V72" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="W72" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="C73" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="D73" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="E73" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F73">
         <v>20581</v>
       </c>
       <c r="G73" t="s">
         <v>99</v>
       </c>
       <c r="H73" s="2">
         <v>615492734703</v>
       </c>
       <c r="I73" t="s">
         <v>28</v>
       </c>
       <c r="J73" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="K73" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="L73" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="M73" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="N73" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="O73" t="s">
         <v>34</v>
       </c>
       <c r="P73" t="s">
         <v>35</v>
       </c>
       <c r="Q73" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="R73" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S73" t="s">
         <v>38</v>
       </c>
       <c r="T73" t="s">
         <v>39</v>
       </c>
       <c r="U73" t="s">
         <v>40</v>
       </c>
       <c r="V73" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="W73" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="C74" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="D74" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E74" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="F74">
         <v>23621</v>
       </c>
       <c r="G74" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="H74" s="2">
         <v>781699772600</v>
       </c>
       <c r="I74" t="s">
         <v>28</v>
       </c>
       <c r="J74" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="K74" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="L74" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="M74" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="N74" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="O74" t="s">
         <v>34</v>
       </c>
       <c r="P74" t="s">
         <v>35</v>
       </c>
       <c r="Q74" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="R74" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S74" t="s">
         <v>38</v>
       </c>
       <c r="T74" t="s">
         <v>39</v>
       </c>
       <c r="U74" t="s">
         <v>40</v>
       </c>
       <c r="V74"/>
       <c r="W74"/>
     </row>
     <row r="75" spans="1:23">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C75" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="D75" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E75" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="F75">
         <v>15590</v>
       </c>
       <c r="G75" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H75" s="2">
         <v>780155950855</v>
       </c>
       <c r="I75" t="s">
         <v>28</v>
       </c>
       <c r="J75" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="K75" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="L75" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="M75" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="N75" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="O75" t="s">
         <v>105</v>
       </c>
       <c r="P75" t="s">
         <v>35</v>
       </c>
       <c r="Q75" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="R75" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="S75" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T75" t="s">
         <v>39</v>
       </c>
       <c r="U75" t="s">
         <v>40</v>
       </c>
       <c r="V75" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="W75" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="C76" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="D76" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="E76" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="F76">
         <v>18931</v>
       </c>
       <c r="G76" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H76" s="2">
         <v>500101710145</v>
       </c>
       <c r="I76" t="s">
         <v>28</v>
       </c>
       <c r="J76" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="K76" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="L76" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="M76" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="N76" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="O76" t="s">
         <v>105</v>
       </c>
       <c r="P76" t="s">
         <v>35</v>
       </c>
       <c r="Q76" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="R76" t="s">
-        <v>967</v>
+        <v>37</v>
       </c>
       <c r="S76" t="s">
         <v>38</v>
       </c>
       <c r="T76" t="s">
         <v>39</v>
       </c>
       <c r="U76" t="s">
         <v>40</v>
       </c>
       <c r="V76" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="W76" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="C77" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="D77" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="E77" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="F77">
         <v>23947</v>
       </c>
       <c r="G77" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H77" s="2">
         <v>890511685138</v>
       </c>
       <c r="I77" t="s">
         <v>28</v>
       </c>
       <c r="J77" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="K77" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
       <c r="L77" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="M77" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="N77" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="O77" t="s">
         <v>34</v>
       </c>
       <c r="P77" t="s">
         <v>35</v>
       </c>
       <c r="Q77" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="R77" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="S77" t="s">
         <v>38</v>
       </c>
       <c r="T77" t="s">
         <v>39</v>
       </c>
       <c r="U77" t="s">
         <v>40</v>
       </c>
       <c r="V77"/>
       <c r="W77"/>
     </row>
     <row r="78" spans="1:23">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
       <c r="C78" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="D78" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="E78" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="F78">
         <v>14919</v>
       </c>
       <c r="G78" t="s">
         <v>99</v>
       </c>
       <c r="H78" s="2">
         <v>661706795806</v>
       </c>
       <c r="I78" t="s">
         <v>28</v>
       </c>
       <c r="J78" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="K78" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
       <c r="L78" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="M78" t="s">
-        <v>988</v>
+        <v>991</v>
       </c>
       <c r="N78" t="s">
-        <v>989</v>
+        <v>992</v>
       </c>
       <c r="O78" t="s">
         <v>105</v>
       </c>
       <c r="P78" t="s">
         <v>35</v>
       </c>
       <c r="Q78" t="s">
-        <v>990</v>
+        <v>993</v>
       </c>
       <c r="R78" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S78" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T78" t="s">
         <v>39</v>
       </c>
       <c r="U78" t="s">
         <v>40</v>
       </c>
       <c r="V78" t="s">
-        <v>991</v>
+        <v>994</v>
       </c>
       <c r="W78" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
-        <v>992</v>
+        <v>995</v>
       </c>
       <c r="C79" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
       <c r="D79" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="E79" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="F79">
         <v>7912</v>
       </c>
       <c r="G79" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H79" s="2">
         <v>312300803222</v>
       </c>
       <c r="I79"/>
       <c r="J79" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="K79" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="L79" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="M79" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="N79" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="O79" t="s">
         <v>34</v>
       </c>
       <c r="P79" t="s">
         <v>35</v>
       </c>
       <c r="Q79" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="R79" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S79" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T79" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="U79" t="s">
         <v>40</v>
       </c>
       <c r="V79" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="W79" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="C80" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="D80" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E80" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="F80">
         <v>14612</v>
       </c>
       <c r="G80" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="H80" s="2">
         <v>773117130723</v>
       </c>
       <c r="I80"/>
       <c r="J80" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="K80" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="L80" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="M80" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="N80" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="O80" t="s">
         <v>105</v>
       </c>
       <c r="P80" t="s">
         <v>35</v>
       </c>
       <c r="Q80" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
       <c r="R80" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S80" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T80" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="U80" t="s">
         <v>40</v>
       </c>
       <c r="V80" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="W80" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="C81" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="D81" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
       <c r="E81" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="F81">
         <v>2554</v>
       </c>
       <c r="G81" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="H81" s="2">
         <v>590400428627</v>
       </c>
       <c r="I81"/>
       <c r="J81" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
       <c r="K81" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="L81" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="M81" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
       <c r="N81" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="O81" t="s">
         <v>105</v>
       </c>
       <c r="P81" t="s">
         <v>35</v>
       </c>
       <c r="Q81" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="R81" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S81" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T81" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="U81" t="s">
         <v>40</v>
       </c>
       <c r="V81" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="W81" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="C82" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="D82" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="E82" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F82">
         <v>19239</v>
       </c>
       <c r="G82" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="H82" s="2">
         <v>231517733071</v>
       </c>
       <c r="I82" t="s">
         <v>28</v>
       </c>
       <c r="J82" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="K82" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="L82" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="M82" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="N82" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="O82" t="s">
         <v>105</v>
       </c>
       <c r="P82" t="s">
         <v>35</v>
       </c>
       <c r="Q82" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="R82" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="S82" t="s">
         <v>38</v>
       </c>
       <c r="T82" t="s">
-        <v>1042</v>
+        <v>1045</v>
       </c>
       <c r="U82" t="s">
         <v>40</v>
       </c>
       <c r="V82" t="s">
-        <v>1043</v>
+        <v>1046</v>
       </c>
       <c r="W82" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="C83" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="D83" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
       <c r="E83" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="F83">
         <v>15634</v>
       </c>
       <c r="G83" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="H83" s="2">
         <v>330400522256</v>
       </c>
       <c r="I83" t="s">
         <v>28</v>
       </c>
       <c r="J83" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="K83" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="L83" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="M83" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="N83" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="O83" t="s">
         <v>105</v>
       </c>
       <c r="P83" t="s">
         <v>35</v>
       </c>
       <c r="Q83" t="s">
-        <v>1053</v>
+        <v>1056</v>
       </c>
       <c r="R83" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="S83" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T83" t="s">
         <v>39</v>
       </c>
       <c r="U83" t="s">
         <v>40</v>
       </c>
       <c r="V83" t="s">
-        <v>1054</v>
+        <v>1057</v>
       </c>
       <c r="W83" t="s">
-        <v>1055</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="C84" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="D84" t="s">
-        <v>1058</v>
+        <v>1061</v>
       </c>
       <c r="E84" t="s">
-        <v>1059</v>
+        <v>1062</v>
       </c>
       <c r="F84">
         <v>11939</v>
       </c>
       <c r="G84" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="H84" s="2">
         <v>110107169305</v>
       </c>
       <c r="I84"/>
       <c r="J84" t="s">
-        <v>1060</v>
+        <v>1063</v>
       </c>
       <c r="K84" t="s">
-        <v>1061</v>
+        <v>1064</v>
       </c>
       <c r="L84" t="s">
-        <v>1062</v>
+        <v>1065</v>
       </c>
       <c r="M84" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="N84" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="O84" t="s">
         <v>34</v>
       </c>
       <c r="P84" t="s">
         <v>35</v>
       </c>
       <c r="Q84" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
       <c r="R84" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S84" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T84" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="U84" t="s">
         <v>40</v>
       </c>
       <c r="V84" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
       <c r="W84" t="s">
-        <v>1068</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
       <c r="C85" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="D85" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="E85" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="F85">
-        <v>22117</v>
+        <v>20340</v>
       </c>
       <c r="G85" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="H85" s="2">
-        <v>251811421263</v>
+        <v>253715052585</v>
       </c>
       <c r="I85" t="s">
-        <v>28</v>
+        <v>1077</v>
       </c>
       <c r="J85" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="K85" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="L85" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
       <c r="M85" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="N85" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="O85" t="s">
         <v>34</v>
       </c>
       <c r="P85" t="s">
         <v>35</v>
       </c>
       <c r="Q85" t="s">
-        <v>1079</v>
+        <v>1083</v>
       </c>
       <c r="R85" t="s">
-        <v>53</v>
+        <v>1084</v>
       </c>
       <c r="S85" t="s">
         <v>38</v>
       </c>
       <c r="T85" t="s">
-        <v>1080</v>
+        <v>39</v>
       </c>
       <c r="U85" t="s">
         <v>40</v>
       </c>
-      <c r="V85" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V85"/>
+      <c r="W85"/>
     </row>
     <row r="86" spans="1:23">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="C86" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="D86" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E86" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F86">
-        <v>11719</v>
+        <v>22117</v>
       </c>
       <c r="G86" t="s">
-        <v>313</v>
+        <v>1089</v>
       </c>
       <c r="H86" s="2">
-        <v>461100615496</v>
+        <v>251811421263</v>
       </c>
       <c r="I86" t="s">
-        <v>1087</v>
+        <v>28</v>
       </c>
       <c r="J86" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="K86" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="L86" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="M86" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="N86" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="O86" t="s">
         <v>34</v>
       </c>
       <c r="P86" t="s">
         <v>35</v>
       </c>
       <c r="Q86" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="R86" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S86" t="s">
         <v>38</v>
       </c>
       <c r="T86" t="s">
-        <v>39</v>
+        <v>1096</v>
       </c>
       <c r="U86" t="s">
         <v>40</v>
       </c>
       <c r="V86" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="W86" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>1096</v>
+        <v>1099</v>
       </c>
       <c r="C87" t="s">
-        <v>1097</v>
+        <v>1100</v>
       </c>
       <c r="D87" t="s">
-        <v>1098</v>
+        <v>1101</v>
       </c>
       <c r="E87" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="F87">
-        <v>13913</v>
+        <v>11719</v>
       </c>
       <c r="G87" t="s">
-        <v>469</v>
+        <v>314</v>
       </c>
       <c r="H87" s="2">
-        <v>220455829657</v>
-[...1 lines deleted...]
-      <c r="I87"/>
+        <v>461100615496</v>
+      </c>
+      <c r="I87" t="s">
+        <v>1103</v>
+      </c>
       <c r="J87" t="s">
-        <v>1100</v>
+        <v>1104</v>
       </c>
       <c r="K87" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="L87" t="s">
-        <v>1102</v>
+        <v>1106</v>
       </c>
       <c r="M87" t="s">
-        <v>1103</v>
+        <v>1107</v>
       </c>
       <c r="N87" t="s">
-        <v>1104</v>
+        <v>1108</v>
       </c>
       <c r="O87" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P87" t="s">
         <v>35</v>
       </c>
       <c r="Q87" t="s">
-        <v>1105</v>
+        <v>1109</v>
       </c>
       <c r="R87" t="s">
-        <v>277</v>
+        <v>37</v>
       </c>
       <c r="S87" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T87" t="s">
         <v>39</v>
       </c>
       <c r="U87" t="s">
         <v>40</v>
       </c>
       <c r="V87" t="s">
-        <v>748</v>
+        <v>1110</v>
       </c>
       <c r="W87" t="s">
-        <v>1106</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
       <c r="C88" t="s">
-        <v>1108</v>
+        <v>1113</v>
       </c>
       <c r="D88" t="s">
-        <v>626</v>
+        <v>1114</v>
       </c>
       <c r="E88" t="s">
-        <v>312</v>
+        <v>1115</v>
       </c>
       <c r="F88">
-        <v>22816</v>
+        <v>13913</v>
       </c>
       <c r="G88" t="s">
-        <v>313</v>
+        <v>471</v>
       </c>
       <c r="H88" s="2">
-        <v>470606827725</v>
-[...3 lines deleted...]
-      </c>
+        <v>220455829657</v>
+      </c>
+      <c r="I88"/>
       <c r="J88" t="s">
-        <v>1109</v>
+        <v>1116</v>
       </c>
       <c r="K88" t="s">
-        <v>1110</v>
+        <v>1117</v>
       </c>
       <c r="L88" t="s">
-        <v>1111</v>
+        <v>1118</v>
       </c>
       <c r="M88" t="s">
-        <v>1112</v>
+        <v>1119</v>
       </c>
       <c r="N88" t="s">
-        <v>1113</v>
+        <v>1120</v>
       </c>
       <c r="O88" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P88" t="s">
         <v>35</v>
       </c>
       <c r="Q88" t="s">
-        <v>1114</v>
+        <v>1121</v>
       </c>
       <c r="R88" t="s">
-        <v>53</v>
+        <v>278</v>
       </c>
       <c r="S88" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T88" t="s">
         <v>39</v>
       </c>
       <c r="U88" t="s">
         <v>40</v>
       </c>
       <c r="V88" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="W88"/>
+        <v>752</v>
+      </c>
+      <c r="W88" t="s">
+        <v>1122</v>
+      </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
-        <v>1116</v>
+        <v>1123</v>
       </c>
       <c r="C89" t="s">
-        <v>1117</v>
+        <v>1124</v>
       </c>
       <c r="D89" t="s">
-        <v>551</v>
+        <v>629</v>
       </c>
       <c r="E89" t="s">
-        <v>1118</v>
+        <v>313</v>
       </c>
       <c r="F89">
-        <v>2788</v>
+        <v>22816</v>
       </c>
       <c r="G89" t="s">
-        <v>1119</v>
+        <v>314</v>
       </c>
       <c r="H89" s="2">
-        <v>550104481209</v>
-[...1 lines deleted...]
-      <c r="I89"/>
+        <v>470606827725</v>
+      </c>
+      <c r="I89" t="s">
+        <v>28</v>
+      </c>
       <c r="J89" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="K89" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="L89" t="s">
-        <v>1122</v>
+        <v>1127</v>
       </c>
       <c r="M89" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
       <c r="N89" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
       <c r="O89" t="s">
         <v>34</v>
       </c>
       <c r="P89" t="s">
         <v>35</v>
       </c>
       <c r="Q89" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="R89" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S89" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T89" t="s">
         <v>39</v>
       </c>
       <c r="U89" t="s">
         <v>40</v>
       </c>
       <c r="V89" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="W89" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="C90" t="s">
-        <v>1129</v>
+        <v>1134</v>
       </c>
       <c r="D90" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="E90" t="s">
-        <v>284</v>
+        <v>1135</v>
       </c>
       <c r="F90">
-        <v>2895</v>
+        <v>2788</v>
       </c>
       <c r="G90" t="s">
-        <v>285</v>
+        <v>1136</v>
       </c>
       <c r="H90" s="2">
-        <v>550305897084</v>
+        <v>550104481209</v>
       </c>
       <c r="I90"/>
       <c r="J90" t="s">
-        <v>1130</v>
+        <v>1137</v>
       </c>
       <c r="K90" t="s">
-        <v>1131</v>
+        <v>1138</v>
       </c>
       <c r="L90" t="s">
-        <v>1132</v>
+        <v>1139</v>
       </c>
       <c r="M90" t="s">
-        <v>1133</v>
+        <v>1140</v>
       </c>
       <c r="N90" t="s">
-        <v>1134</v>
+        <v>1141</v>
       </c>
       <c r="O90" t="s">
         <v>34</v>
       </c>
       <c r="P90" t="s">
         <v>35</v>
       </c>
       <c r="Q90" t="s">
-        <v>1135</v>
+        <v>1142</v>
       </c>
       <c r="R90" t="s">
-        <v>277</v>
+        <v>37</v>
       </c>
       <c r="S90" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T90" t="s">
-        <v>1136</v>
+        <v>39</v>
       </c>
       <c r="U90" t="s">
         <v>40</v>
       </c>
       <c r="V90" t="s">
-        <v>1137</v>
+        <v>1143</v>
       </c>
       <c r="W90" t="s">
-        <v>1138</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
-        <v>1139</v>
+        <v>1145</v>
       </c>
       <c r="C91" t="s">
-        <v>1140</v>
+        <v>1146</v>
       </c>
       <c r="D91" t="s">
-        <v>1141</v>
+        <v>554</v>
       </c>
       <c r="E91" t="s">
-        <v>1142</v>
+        <v>285</v>
       </c>
       <c r="F91">
-        <v>2915</v>
+        <v>2895</v>
       </c>
       <c r="G91" t="s">
-        <v>383</v>
+        <v>286</v>
       </c>
       <c r="H91" s="2">
-        <v>662306616927</v>
+        <v>550305897084</v>
       </c>
       <c r="I91"/>
       <c r="J91" t="s">
-        <v>1143</v>
+        <v>1147</v>
       </c>
       <c r="K91" t="s">
-        <v>1144</v>
+        <v>1148</v>
       </c>
       <c r="L91" t="s">
-        <v>1145</v>
+        <v>1149</v>
       </c>
       <c r="M91" t="s">
-        <v>1146</v>
+        <v>1150</v>
       </c>
       <c r="N91" t="s">
-        <v>1147</v>
+        <v>1151</v>
       </c>
       <c r="O91" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P91" t="s">
         <v>35</v>
       </c>
       <c r="Q91" t="s">
-        <v>1148</v>
+        <v>1152</v>
       </c>
       <c r="R91" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="S91" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T91" t="s">
-        <v>39</v>
+        <v>1153</v>
       </c>
       <c r="U91" t="s">
         <v>40</v>
       </c>
       <c r="V91" t="s">
-        <v>1149</v>
+        <v>1154</v>
       </c>
       <c r="W91" t="s">
-        <v>39</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
-        <v>1150</v>
+        <v>1156</v>
       </c>
       <c r="C92" t="s">
-        <v>1151</v>
+        <v>1157</v>
       </c>
       <c r="D92" t="s">
-        <v>297</v>
+        <v>1158</v>
       </c>
       <c r="E92" t="s">
-        <v>1152</v>
+        <v>1159</v>
       </c>
       <c r="F92">
-        <v>20002</v>
+        <v>2915</v>
       </c>
       <c r="G92" t="s">
-        <v>1022</v>
+        <v>385</v>
       </c>
       <c r="H92" s="2">
-        <v>780161668751</v>
+        <v>662306616927</v>
       </c>
       <c r="I92"/>
       <c r="J92" t="s">
-        <v>1153</v>
+        <v>1160</v>
       </c>
       <c r="K92" t="s">
-        <v>1154</v>
+        <v>1161</v>
       </c>
       <c r="L92" t="s">
-        <v>1155</v>
+        <v>1162</v>
       </c>
       <c r="M92" t="s">
-        <v>1156</v>
+        <v>1163</v>
       </c>
       <c r="N92" t="s">
-        <v>1157</v>
+        <v>1164</v>
       </c>
       <c r="O92" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P92" t="s">
         <v>35</v>
       </c>
       <c r="Q92" t="s">
-        <v>1158</v>
+        <v>1165</v>
       </c>
       <c r="R92" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="S92" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T92" t="s">
         <v>39</v>
       </c>
       <c r="U92" t="s">
         <v>40</v>
       </c>
       <c r="V92" t="s">
-        <v>1159</v>
+        <v>1166</v>
       </c>
       <c r="W92" t="s">
-        <v>1160</v>
+        <v>39</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
-        <v>1161</v>
+        <v>1167</v>
       </c>
       <c r="C93" t="s">
-        <v>1162</v>
+        <v>1168</v>
       </c>
       <c r="D93" t="s">
-        <v>467</v>
+        <v>298</v>
       </c>
       <c r="E93" t="s">
-        <v>1163</v>
+        <v>1169</v>
       </c>
       <c r="F93">
-        <v>16293</v>
+        <v>20002</v>
       </c>
       <c r="G93" t="s">
-        <v>494</v>
+        <v>1025</v>
       </c>
       <c r="H93" s="2">
-        <v>540600252249</v>
-[...3 lines deleted...]
-      </c>
+        <v>780161668751</v>
+      </c>
+      <c r="I93"/>
       <c r="J93" t="s">
-        <v>1164</v>
+        <v>1170</v>
       </c>
       <c r="K93" t="s">
-        <v>1165</v>
+        <v>1171</v>
       </c>
       <c r="L93" t="s">
-        <v>1166</v>
+        <v>1172</v>
       </c>
       <c r="M93" t="s">
-        <v>1167</v>
+        <v>1173</v>
       </c>
       <c r="N93" t="s">
-        <v>1168</v>
+        <v>1174</v>
       </c>
       <c r="O93" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P93" t="s">
         <v>35</v>
       </c>
       <c r="Q93" t="s">
-        <v>1169</v>
+        <v>1175</v>
       </c>
       <c r="R93" t="s">
         <v>37</v>
       </c>
       <c r="S93" t="s">
-        <v>1170</v>
+        <v>38</v>
       </c>
       <c r="T93" t="s">
         <v>39</v>
       </c>
       <c r="U93" t="s">
         <v>40</v>
       </c>
       <c r="V93" t="s">
-        <v>1171</v>
+        <v>1176</v>
       </c>
       <c r="W93" t="s">
-        <v>1172</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
       <c r="C94" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
       <c r="D94" t="s">
-        <v>73</v>
+        <v>469</v>
       </c>
       <c r="E94" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="F94">
-        <v>8716</v>
+        <v>16293</v>
       </c>
       <c r="G94" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="H94" s="2">
-        <v>110108565823</v>
-[...1 lines deleted...]
-      <c r="I94"/>
+        <v>540600252249</v>
+      </c>
+      <c r="I94" t="s">
+        <v>28</v>
+      </c>
       <c r="J94" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="K94" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="L94" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="M94" t="s">
-        <v>1179</v>
+        <v>1184</v>
       </c>
       <c r="N94" t="s">
-        <v>1180</v>
+        <v>1185</v>
       </c>
       <c r="O94" t="s">
         <v>105</v>
       </c>
       <c r="P94" t="s">
         <v>35</v>
       </c>
       <c r="Q94" t="s">
-        <v>1181</v>
+        <v>1186</v>
       </c>
       <c r="R94" t="s">
-        <v>53</v>
+        <v>253</v>
       </c>
       <c r="S94" t="s">
-        <v>107</v>
+        <v>1187</v>
       </c>
       <c r="T94" t="s">
         <v>39</v>
       </c>
       <c r="U94" t="s">
         <v>40</v>
       </c>
       <c r="V94" t="s">
-        <v>1182</v>
+        <v>1188</v>
       </c>
       <c r="W94" t="s">
-        <v>1183</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
-        <v>1184</v>
+        <v>1190</v>
       </c>
       <c r="C95" t="s">
-        <v>1185</v>
+        <v>1191</v>
       </c>
       <c r="D95" t="s">
-        <v>1186</v>
+        <v>72</v>
       </c>
       <c r="E95" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="F95">
-        <v>13343</v>
+        <v>8716</v>
       </c>
       <c r="G95" t="s">
-        <v>1022</v>
+        <v>496</v>
       </c>
       <c r="H95" s="2">
-        <v>263509983578</v>
+        <v>110108565823</v>
       </c>
       <c r="I95"/>
       <c r="J95" t="s">
-        <v>1188</v>
+        <v>1193</v>
       </c>
       <c r="K95" t="s">
-        <v>1189</v>
+        <v>1194</v>
       </c>
       <c r="L95" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="M95" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="N95" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="O95" t="s">
         <v>105</v>
       </c>
       <c r="P95" t="s">
         <v>35</v>
       </c>
       <c r="Q95" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="R95" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S95" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T95" t="s">
         <v>39</v>
       </c>
       <c r="U95" t="s">
         <v>40</v>
       </c>
       <c r="V95" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
       <c r="W95" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
-        <v>1196</v>
+        <v>1201</v>
       </c>
       <c r="C96" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
       <c r="D96" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
       <c r="E96" t="s">
-        <v>627</v>
+        <v>1204</v>
       </c>
       <c r="F96">
-        <v>3049</v>
+        <v>13343</v>
       </c>
       <c r="G96" t="s">
-        <v>628</v>
+        <v>1025</v>
       </c>
       <c r="H96" s="2">
-        <v>291300083066</v>
+        <v>263509983578</v>
       </c>
       <c r="I96"/>
       <c r="J96" t="s">
-        <v>1199</v>
+        <v>1205</v>
       </c>
       <c r="K96" t="s">
-        <v>1200</v>
+        <v>1206</v>
       </c>
       <c r="L96" t="s">
-        <v>1201</v>
+        <v>1207</v>
       </c>
       <c r="M96" t="s">
-        <v>1202</v>
+        <v>1208</v>
       </c>
       <c r="N96" t="s">
-        <v>1203</v>
+        <v>1209</v>
       </c>
       <c r="O96" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P96" t="s">
         <v>35</v>
       </c>
       <c r="Q96" t="s">
-        <v>1204</v>
+        <v>1210</v>
       </c>
       <c r="R96" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S96" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T96" t="s">
-        <v>1205</v>
+        <v>39</v>
       </c>
       <c r="U96" t="s">
         <v>40</v>
       </c>
       <c r="V96" t="s">
-        <v>1206</v>
+        <v>1211</v>
       </c>
       <c r="W96" t="s">
-        <v>1207</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="C97" t="s">
-        <v>1209</v>
+        <v>1214</v>
       </c>
       <c r="D97" t="s">
-        <v>1210</v>
+        <v>1215</v>
       </c>
       <c r="E97" t="s">
-        <v>1211</v>
+        <v>630</v>
       </c>
       <c r="F97">
-        <v>8909</v>
+        <v>3049</v>
       </c>
       <c r="G97" t="s">
-        <v>421</v>
+        <v>631</v>
       </c>
       <c r="H97" s="2">
-        <v>246406879916</v>
+        <v>291300083066</v>
       </c>
       <c r="I97"/>
       <c r="J97" t="s">
-        <v>1212</v>
+        <v>1216</v>
       </c>
       <c r="K97" t="s">
-        <v>1213</v>
+        <v>1217</v>
       </c>
       <c r="L97" t="s">
-        <v>1214</v>
+        <v>1218</v>
       </c>
       <c r="M97" t="s">
-        <v>1215</v>
+        <v>1219</v>
       </c>
       <c r="N97" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
       <c r="O97" t="s">
         <v>34</v>
       </c>
       <c r="P97" t="s">
         <v>35</v>
       </c>
       <c r="Q97" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="R97" t="s">
-        <v>265</v>
+        <v>37</v>
       </c>
       <c r="S97" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T97" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="U97" t="s">
         <v>40</v>
       </c>
       <c r="V97" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
       <c r="W97" t="s">
-        <v>1220</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
-        <v>1221</v>
+        <v>1225</v>
       </c>
       <c r="C98" t="s">
-        <v>1222</v>
+        <v>1226</v>
       </c>
       <c r="D98" t="s">
-        <v>1223</v>
+        <v>1227</v>
       </c>
       <c r="E98" t="s">
-        <v>1224</v>
+        <v>1228</v>
       </c>
       <c r="F98">
-        <v>19079</v>
+        <v>8909</v>
       </c>
       <c r="G98" t="s">
-        <v>827</v>
+        <v>423</v>
       </c>
       <c r="H98" s="2">
-        <v>290502765711</v>
-[...3 lines deleted...]
-      </c>
+        <v>246406879916</v>
+      </c>
+      <c r="I98"/>
       <c r="J98" t="s">
-        <v>1225</v>
+        <v>1229</v>
       </c>
       <c r="K98" t="s">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="L98" t="s">
-        <v>1227</v>
+        <v>1231</v>
       </c>
       <c r="M98" t="s">
-        <v>1228</v>
+        <v>1232</v>
       </c>
       <c r="N98" t="s">
-        <v>1229</v>
+        <v>1233</v>
       </c>
       <c r="O98" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P98" t="s">
         <v>35</v>
       </c>
       <c r="Q98" t="s">
-        <v>1230</v>
+        <v>1234</v>
       </c>
       <c r="R98" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="S98" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T98" t="s">
-        <v>39</v>
+        <v>1235</v>
       </c>
       <c r="U98" t="s">
         <v>40</v>
       </c>
       <c r="V98" t="s">
-        <v>1231</v>
+        <v>1236</v>
       </c>
       <c r="W98" t="s">
-        <v>39</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
-        <v>1232</v>
+        <v>1238</v>
       </c>
       <c r="C99" t="s">
-        <v>1233</v>
+        <v>1239</v>
       </c>
       <c r="D99" t="s">
-        <v>801</v>
+        <v>1240</v>
       </c>
       <c r="E99" t="s">
-        <v>1234</v>
+        <v>1241</v>
       </c>
       <c r="F99">
-        <v>8808</v>
+        <v>19079</v>
       </c>
       <c r="G99" t="s">
-        <v>1235</v>
+        <v>831</v>
       </c>
       <c r="H99" s="2">
-        <v>463225053550</v>
-[...1 lines deleted...]
-      <c r="I99"/>
+        <v>290502765711</v>
+      </c>
+      <c r="I99" t="s">
+        <v>28</v>
+      </c>
       <c r="J99" t="s">
-        <v>1236</v>
+        <v>1242</v>
       </c>
       <c r="K99" t="s">
-        <v>1237</v>
+        <v>1243</v>
       </c>
       <c r="L99" t="s">
-        <v>1238</v>
+        <v>1244</v>
       </c>
       <c r="M99" t="s">
-        <v>1239</v>
+        <v>1245</v>
       </c>
       <c r="N99" t="s">
-        <v>1240</v>
+        <v>1246</v>
       </c>
       <c r="O99" t="s">
         <v>105</v>
       </c>
       <c r="P99" t="s">
         <v>35</v>
       </c>
       <c r="Q99" t="s">
-        <v>1241</v>
+        <v>1247</v>
       </c>
       <c r="R99" t="s">
-        <v>53</v>
+        <v>253</v>
       </c>
       <c r="S99" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T99" t="s">
-        <v>1242</v>
+        <v>39</v>
       </c>
       <c r="U99" t="s">
         <v>40</v>
       </c>
       <c r="V99" t="s">
-        <v>1243</v>
+        <v>1248</v>
       </c>
       <c r="W99" t="s">
-        <v>1244</v>
+        <v>39</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
-        <v>1245</v>
+        <v>1249</v>
       </c>
       <c r="C100" t="s">
-        <v>1246</v>
+        <v>1250</v>
       </c>
       <c r="D100" t="s">
-        <v>551</v>
+        <v>805</v>
       </c>
       <c r="E100" t="s">
-        <v>1247</v>
+        <v>1251</v>
       </c>
       <c r="F100">
-        <v>21317</v>
+        <v>8808</v>
       </c>
       <c r="G100" t="s">
-        <v>655</v>
+        <v>1252</v>
       </c>
       <c r="H100" s="2">
-        <v>550710252992</v>
-[...3 lines deleted...]
-      </c>
+        <v>463225053550</v>
+      </c>
+      <c r="I100"/>
       <c r="J100" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="K100" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="L100" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="M100" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="N100" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="O100" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P100" t="s">
         <v>35</v>
       </c>
       <c r="Q100" t="s">
-        <v>1253</v>
+        <v>1258</v>
       </c>
       <c r="R100" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S100" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T100" t="s">
-        <v>307</v>
+        <v>1259</v>
       </c>
       <c r="U100" t="s">
         <v>40</v>
       </c>
       <c r="V100" t="s">
-        <v>1254</v>
+        <v>1260</v>
       </c>
       <c r="W100" t="s">
-        <v>39</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>1255</v>
+        <v>1262</v>
       </c>
       <c r="C101" t="s">
-        <v>1256</v>
+        <v>1263</v>
       </c>
       <c r="D101" t="s">
-        <v>626</v>
+        <v>554</v>
       </c>
       <c r="E101" t="s">
-        <v>1257</v>
+        <v>1264</v>
       </c>
       <c r="F101">
-        <v>11451</v>
+        <v>21317</v>
       </c>
       <c r="G101" t="s">
-        <v>469</v>
+        <v>658</v>
       </c>
       <c r="H101" s="2">
-        <v>290105227675</v>
-[...1 lines deleted...]
-      <c r="I101"/>
+        <v>550710252992</v>
+      </c>
+      <c r="I101" t="s">
+        <v>28</v>
+      </c>
       <c r="J101" t="s">
-        <v>1258</v>
+        <v>1265</v>
       </c>
       <c r="K101" t="s">
-        <v>1259</v>
+        <v>1266</v>
       </c>
       <c r="L101" t="s">
-        <v>1260</v>
+        <v>1267</v>
       </c>
       <c r="M101" t="s">
-        <v>1261</v>
+        <v>1268</v>
       </c>
       <c r="N101" t="s">
-        <v>1262</v>
+        <v>1269</v>
       </c>
       <c r="O101" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P101" t="s">
         <v>35</v>
       </c>
       <c r="Q101" t="s">
-        <v>1263</v>
+        <v>1270</v>
       </c>
       <c r="R101" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S101" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T101" t="s">
-        <v>39</v>
+        <v>308</v>
       </c>
       <c r="U101" t="s">
         <v>40</v>
       </c>
       <c r="V101" t="s">
-        <v>1264</v>
+        <v>1271</v>
       </c>
       <c r="W101" t="s">
-        <v>1265</v>
+        <v>39</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
-        <v>1266</v>
+        <v>1272</v>
       </c>
       <c r="C102" t="s">
-        <v>1267</v>
+        <v>1273</v>
       </c>
       <c r="D102" t="s">
-        <v>1268</v>
+        <v>629</v>
       </c>
       <c r="E102" t="s">
-        <v>298</v>
+        <v>1274</v>
       </c>
       <c r="F102">
-        <v>23199</v>
+        <v>11451</v>
       </c>
       <c r="G102" t="s">
-        <v>299</v>
+        <v>471</v>
       </c>
       <c r="H102" s="2">
-        <v>272206273855</v>
-[...3 lines deleted...]
-      </c>
+        <v>290105227675</v>
+      </c>
+      <c r="I102"/>
       <c r="J102" t="s">
-        <v>1270</v>
+        <v>1275</v>
       </c>
       <c r="K102" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="L102" t="s">
-        <v>1272</v>
+        <v>1277</v>
       </c>
       <c r="M102" t="s">
-        <v>1273</v>
+        <v>1278</v>
       </c>
       <c r="N102" t="s">
-        <v>1274</v>
+        <v>1279</v>
       </c>
       <c r="O102" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P102" t="s">
         <v>35</v>
       </c>
       <c r="Q102" t="s">
-        <v>1275</v>
+        <v>1280</v>
       </c>
       <c r="R102" t="s">
-        <v>967</v>
+        <v>37</v>
       </c>
       <c r="S102" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T102" t="s">
         <v>39</v>
       </c>
       <c r="U102" t="s">
         <v>40</v>
       </c>
-      <c r="V102"/>
+      <c r="V102" t="s">
+        <v>1281</v>
+      </c>
       <c r="W102" t="s">
-        <v>39</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
-        <v>1276</v>
+        <v>1283</v>
       </c>
       <c r="C103" t="s">
-        <v>1277</v>
+        <v>1284</v>
       </c>
       <c r="D103" t="s">
-        <v>1278</v>
+        <v>1285</v>
       </c>
       <c r="E103" t="s">
-        <v>675</v>
+        <v>299</v>
       </c>
       <c r="F103">
-        <v>13637</v>
+        <v>23199</v>
       </c>
       <c r="G103" t="s">
-        <v>676</v>
+        <v>300</v>
       </c>
       <c r="H103" s="2">
-        <v>245905553097</v>
-[...1 lines deleted...]
-      <c r="I103"/>
+        <v>272206273855</v>
+      </c>
+      <c r="I103" t="s">
+        <v>1286</v>
+      </c>
       <c r="J103" t="s">
-        <v>1279</v>
+        <v>1287</v>
       </c>
       <c r="K103" t="s">
-        <v>1280</v>
+        <v>1288</v>
       </c>
       <c r="L103" t="s">
-        <v>1281</v>
+        <v>1289</v>
       </c>
       <c r="M103" t="s">
-        <v>1282</v>
+        <v>1290</v>
       </c>
       <c r="N103" t="s">
-        <v>1283</v>
+        <v>1291</v>
       </c>
       <c r="O103" t="s">
         <v>34</v>
       </c>
       <c r="P103" t="s">
         <v>35</v>
       </c>
       <c r="Q103" t="s">
-        <v>1284</v>
+        <v>1292</v>
       </c>
       <c r="R103" t="s">
-        <v>53</v>
+        <v>912</v>
       </c>
       <c r="S103" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T103" t="s">
-        <v>1285</v>
+        <v>39</v>
       </c>
       <c r="U103" t="s">
         <v>40</v>
       </c>
-      <c r="V103" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V103"/>
       <c r="W103" t="s">
-        <v>1287</v>
+        <v>39</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="C104" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
       <c r="D104" t="s">
-        <v>1290</v>
+        <v>1295</v>
       </c>
       <c r="E104" t="s">
-        <v>1291</v>
+        <v>679</v>
       </c>
       <c r="F104">
-        <v>21158</v>
+        <v>13637</v>
       </c>
       <c r="G104" t="s">
-        <v>483</v>
+        <v>680</v>
       </c>
       <c r="H104" s="2">
-        <v>381207767830</v>
-[...3 lines deleted...]
-      </c>
+        <v>245905553097</v>
+      </c>
+      <c r="I104"/>
       <c r="J104" t="s">
-        <v>1292</v>
+        <v>1296</v>
       </c>
       <c r="K104" t="s">
-        <v>1293</v>
+        <v>1297</v>
       </c>
       <c r="L104" t="s">
-        <v>1294</v>
+        <v>1298</v>
       </c>
       <c r="M104" t="s">
-        <v>1295</v>
+        <v>1299</v>
       </c>
       <c r="N104" t="s">
-        <v>1296</v>
+        <v>1300</v>
       </c>
       <c r="O104" t="s">
         <v>34</v>
       </c>
       <c r="P104" t="s">
         <v>35</v>
       </c>
       <c r="Q104" t="s">
-        <v>1297</v>
+        <v>1301</v>
       </c>
       <c r="R104" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S104" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T104" t="s">
-        <v>39</v>
+        <v>1302</v>
       </c>
       <c r="U104" t="s">
         <v>40</v>
       </c>
       <c r="V104" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
       <c r="W104" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="C105" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="D105" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="E105" t="s">
-        <v>563</v>
+        <v>1308</v>
       </c>
       <c r="F105">
-        <v>7302</v>
+        <v>21158</v>
       </c>
       <c r="G105" t="s">
-        <v>285</v>
+        <v>485</v>
       </c>
       <c r="H105" s="2">
-        <v>561204423495</v>
-[...1 lines deleted...]
-      <c r="I105"/>
+        <v>381207767830</v>
+      </c>
+      <c r="I105" t="s">
+        <v>28</v>
+      </c>
       <c r="J105" t="s">
-        <v>1303</v>
+        <v>1309</v>
       </c>
       <c r="K105" t="s">
-        <v>1304</v>
+        <v>1310</v>
       </c>
       <c r="L105" t="s">
-        <v>1305</v>
+        <v>1311</v>
       </c>
       <c r="M105" t="s">
-        <v>1306</v>
+        <v>1312</v>
       </c>
       <c r="N105" t="s">
-        <v>1307</v>
+        <v>1313</v>
       </c>
       <c r="O105" t="s">
         <v>34</v>
       </c>
       <c r="P105" t="s">
         <v>35</v>
       </c>
       <c r="Q105" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="R105" t="s">
-        <v>1309</v>
+        <v>37</v>
       </c>
       <c r="S105" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T105" t="s">
-        <v>1310</v>
+        <v>39</v>
       </c>
       <c r="U105" t="s">
         <v>40</v>
       </c>
       <c r="V105" t="s">
-        <v>1311</v>
+        <v>1315</v>
       </c>
       <c r="W105" t="s">
-        <v>1312</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
-        <v>1313</v>
+        <v>1317</v>
       </c>
       <c r="C106" t="s">
-        <v>1314</v>
+        <v>1318</v>
       </c>
       <c r="D106" t="s">
-        <v>1315</v>
+        <v>1319</v>
       </c>
       <c r="E106" t="s">
-        <v>1316</v>
+        <v>566</v>
       </c>
       <c r="F106">
-        <v>23892</v>
+        <v>7302</v>
       </c>
       <c r="G106" t="s">
-        <v>1317</v>
+        <v>286</v>
       </c>
       <c r="H106" s="2">
-        <v>470306696937</v>
-[...3 lines deleted...]
-      </c>
+        <v>561204423495</v>
+      </c>
+      <c r="I106"/>
       <c r="J106" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="K106" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="L106" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="M106" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="N106" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="O106" t="s">
         <v>34</v>
       </c>
       <c r="P106" t="s">
         <v>35</v>
       </c>
       <c r="Q106" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="R106" t="s">
-        <v>37</v>
+        <v>1326</v>
       </c>
       <c r="S106" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T106" t="s">
-        <v>39</v>
+        <v>1327</v>
       </c>
       <c r="U106" t="s">
         <v>40</v>
       </c>
-      <c r="V106"/>
+      <c r="V106" t="s">
+        <v>1328</v>
+      </c>
       <c r="W106" t="s">
-        <v>39</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
-        <v>1324</v>
+        <v>1330</v>
       </c>
       <c r="C107" t="s">
-        <v>1325</v>
+        <v>1331</v>
       </c>
       <c r="D107" t="s">
-        <v>1326</v>
+        <v>1332</v>
       </c>
       <c r="E107" t="s">
-        <v>666</v>
+        <v>1333</v>
       </c>
       <c r="F107">
-        <v>22948</v>
+        <v>23892</v>
       </c>
       <c r="G107" t="s">
-        <v>421</v>
+        <v>1334</v>
       </c>
       <c r="H107" s="2">
-        <v>402315297423</v>
+        <v>470306696937</v>
       </c>
       <c r="I107" t="s">
-        <v>1327</v>
+        <v>28</v>
       </c>
       <c r="J107" t="s">
-        <v>1328</v>
+        <v>1335</v>
       </c>
       <c r="K107" t="s">
-        <v>1329</v>
+        <v>1336</v>
       </c>
       <c r="L107" t="s">
-        <v>1330</v>
+        <v>1337</v>
       </c>
       <c r="M107" t="s">
-        <v>1331</v>
+        <v>1338</v>
       </c>
       <c r="N107" t="s">
-        <v>1332</v>
+        <v>1339</v>
       </c>
       <c r="O107" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P107" t="s">
         <v>35</v>
       </c>
       <c r="Q107" t="s">
-        <v>1333</v>
+        <v>1340</v>
       </c>
       <c r="R107" t="s">
-        <v>37</v>
+        <v>1084</v>
       </c>
       <c r="S107" t="s">
-        <v>1334</v>
+        <v>38</v>
       </c>
       <c r="T107" t="s">
-        <v>307</v>
+        <v>39</v>
       </c>
       <c r="U107" t="s">
         <v>40</v>
       </c>
       <c r="V107"/>
       <c r="W107" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
-        <v>1335</v>
+        <v>1341</v>
       </c>
       <c r="C108" t="s">
-        <v>1336</v>
+        <v>1342</v>
       </c>
       <c r="D108" t="s">
-        <v>1337</v>
+        <v>1343</v>
       </c>
       <c r="E108" t="s">
-        <v>1338</v>
+        <v>670</v>
       </c>
       <c r="F108">
-        <v>10888</v>
+        <v>22948</v>
       </c>
       <c r="G108" t="s">
-        <v>827</v>
+        <v>423</v>
       </c>
       <c r="H108" s="2">
-        <v>662514060447</v>
+        <v>402315297423</v>
       </c>
       <c r="I108" t="s">
-        <v>1339</v>
+        <v>1344</v>
       </c>
       <c r="J108" t="s">
-        <v>1340</v>
+        <v>1345</v>
       </c>
       <c r="K108" t="s">
-        <v>1341</v>
+        <v>1346</v>
       </c>
       <c r="L108" t="s">
-        <v>1342</v>
+        <v>1347</v>
       </c>
       <c r="M108" t="s">
-        <v>1343</v>
+        <v>1348</v>
       </c>
       <c r="N108" t="s">
-        <v>1344</v>
+        <v>1349</v>
       </c>
       <c r="O108" t="s">
         <v>105</v>
       </c>
       <c r="P108" t="s">
         <v>35</v>
       </c>
       <c r="Q108" t="s">
-        <v>1345</v>
+        <v>1350</v>
       </c>
       <c r="R108" t="s">
-        <v>135</v>
+        <v>37</v>
       </c>
       <c r="S108" t="s">
-        <v>38</v>
+        <v>1351</v>
       </c>
       <c r="T108" t="s">
-        <v>39</v>
+        <v>308</v>
       </c>
       <c r="U108" t="s">
         <v>40</v>
       </c>
-      <c r="V108" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V108"/>
       <c r="W108" t="s">
-        <v>1347</v>
+        <v>39</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
-        <v>1348</v>
+        <v>1352</v>
       </c>
       <c r="C109" t="s">
-        <v>1349</v>
+        <v>1353</v>
       </c>
       <c r="D109" t="s">
-        <v>1350</v>
+        <v>1354</v>
       </c>
       <c r="E109" t="s">
-        <v>1351</v>
+        <v>1355</v>
       </c>
       <c r="F109">
-        <v>3340</v>
+        <v>10888</v>
       </c>
       <c r="G109" t="s">
-        <v>99</v>
+        <v>831</v>
       </c>
       <c r="H109" s="2">
-        <v>772443423806</v>
-[...1 lines deleted...]
-      <c r="I109"/>
+        <v>662514060447</v>
+      </c>
+      <c r="I109" t="s">
+        <v>1356</v>
+      </c>
       <c r="J109" t="s">
-        <v>1352</v>
+        <v>1357</v>
       </c>
       <c r="K109" t="s">
-        <v>1353</v>
+        <v>1358</v>
       </c>
       <c r="L109" t="s">
-        <v>1354</v>
+        <v>1359</v>
       </c>
       <c r="M109" t="s">
-        <v>1355</v>
+        <v>1360</v>
       </c>
       <c r="N109" t="s">
-        <v>1356</v>
+        <v>1361</v>
       </c>
       <c r="O109" t="s">
         <v>105</v>
       </c>
       <c r="P109" t="s">
         <v>35</v>
       </c>
       <c r="Q109" t="s">
-        <v>1357</v>
+        <v>1362</v>
       </c>
       <c r="R109" t="s">
-        <v>967</v>
+        <v>136</v>
       </c>
       <c r="S109" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T109" t="s">
-        <v>1358</v>
+        <v>39</v>
       </c>
       <c r="U109" t="s">
         <v>40</v>
       </c>
       <c r="V109" t="s">
-        <v>1359</v>
+        <v>1363</v>
       </c>
       <c r="W109" t="s">
-        <v>1360</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>1361</v>
+        <v>1365</v>
       </c>
       <c r="C110" t="s">
-        <v>1362</v>
+        <v>1366</v>
       </c>
       <c r="D110" t="s">
-        <v>444</v>
+        <v>1367</v>
       </c>
       <c r="E110" t="s">
-        <v>552</v>
+        <v>1368</v>
       </c>
       <c r="F110">
-        <v>24428</v>
+        <v>3340</v>
       </c>
       <c r="G110" t="s">
-        <v>313</v>
+        <v>99</v>
       </c>
       <c r="H110" s="2">
-        <v>420552882813</v>
-[...3 lines deleted...]
-      </c>
+        <v>772443423806</v>
+      </c>
+      <c r="I110"/>
       <c r="J110" t="s">
-        <v>1363</v>
+        <v>1369</v>
       </c>
       <c r="K110" t="s">
-        <v>1364</v>
+        <v>1370</v>
       </c>
       <c r="L110" t="s">
-        <v>1365</v>
+        <v>1371</v>
       </c>
       <c r="M110" t="s">
-        <v>1366</v>
+        <v>1372</v>
       </c>
       <c r="N110" t="s">
-        <v>1367</v>
+        <v>1373</v>
       </c>
       <c r="O110" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P110" t="s">
         <v>35</v>
       </c>
       <c r="Q110" t="s">
-        <v>1368</v>
+        <v>1374</v>
       </c>
       <c r="R110" t="s">
-        <v>967</v>
+        <v>912</v>
       </c>
       <c r="S110" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T110" t="s">
-        <v>39</v>
+        <v>1375</v>
       </c>
       <c r="U110" t="s">
         <v>40</v>
       </c>
-      <c r="V110"/>
-      <c r="W110"/>
+      <c r="V110" t="s">
+        <v>1376</v>
+      </c>
+      <c r="W110" t="s">
+        <v>1377</v>
+      </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>1369</v>
+        <v>1378</v>
       </c>
       <c r="C111" t="s">
-        <v>1370</v>
+        <v>1379</v>
       </c>
       <c r="D111" t="s">
-        <v>168</v>
+        <v>446</v>
       </c>
       <c r="E111" t="s">
-        <v>690</v>
+        <v>555</v>
       </c>
       <c r="F111">
-        <v>20486</v>
+        <v>24428</v>
       </c>
       <c r="G111" t="s">
-        <v>383</v>
+        <v>314</v>
       </c>
       <c r="H111" s="2">
-        <v>590522271910</v>
+        <v>420552882813</v>
       </c>
       <c r="I111" t="s">
         <v>28</v>
       </c>
       <c r="J111" t="s">
-        <v>1371</v>
+        <v>1380</v>
       </c>
       <c r="K111" t="s">
-        <v>1372</v>
+        <v>1381</v>
       </c>
       <c r="L111" t="s">
-        <v>1373</v>
+        <v>1382</v>
       </c>
       <c r="M111" t="s">
-        <v>1374</v>
+        <v>1383</v>
       </c>
       <c r="N111" t="s">
-        <v>1375</v>
+        <v>1384</v>
       </c>
       <c r="O111" t="s">
         <v>34</v>
       </c>
       <c r="P111" t="s">
         <v>35</v>
       </c>
       <c r="Q111" t="s">
-        <v>1376</v>
+        <v>1385</v>
       </c>
       <c r="R111" t="s">
-        <v>53</v>
+        <v>1386</v>
       </c>
       <c r="S111" t="s">
         <v>38</v>
       </c>
       <c r="T111" t="s">
         <v>39</v>
       </c>
       <c r="U111" t="s">
         <v>40</v>
       </c>
-      <c r="V111" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="V111"/>
+      <c r="W111"/>
     </row>
     <row r="112" spans="1:23">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>1378</v>
+        <v>1387</v>
       </c>
       <c r="C112" t="s">
-        <v>1379</v>
+        <v>1388</v>
       </c>
       <c r="D112" t="s">
-        <v>1290</v>
+        <v>169</v>
       </c>
       <c r="E112" t="s">
-        <v>1380</v>
+        <v>694</v>
       </c>
       <c r="F112">
-        <v>22635</v>
+        <v>20486</v>
       </c>
       <c r="G112" t="s">
-        <v>1381</v>
+        <v>385</v>
       </c>
       <c r="H112" s="2">
-        <v>381260736749</v>
+        <v>590522271910</v>
       </c>
       <c r="I112" t="s">
         <v>28</v>
       </c>
       <c r="J112" t="s">
-        <v>1382</v>
+        <v>1389</v>
       </c>
       <c r="K112" t="s">
-        <v>1383</v>
+        <v>1390</v>
       </c>
       <c r="L112" t="s">
-        <v>1384</v>
+        <v>1391</v>
       </c>
       <c r="M112" t="s">
-        <v>1385</v>
+        <v>1392</v>
       </c>
       <c r="N112" t="s">
-        <v>1386</v>
+        <v>1393</v>
       </c>
       <c r="O112" t="s">
         <v>34</v>
       </c>
       <c r="P112" t="s">
         <v>35</v>
       </c>
       <c r="Q112" t="s">
-        <v>1387</v>
+        <v>1394</v>
       </c>
       <c r="R112" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S112" t="s">
         <v>38</v>
       </c>
       <c r="T112" t="s">
         <v>39</v>
       </c>
       <c r="U112" t="s">
         <v>40</v>
       </c>
       <c r="V112" t="s">
-        <v>1388</v>
+        <v>1395</v>
       </c>
       <c r="W112" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>1389</v>
+        <v>1396</v>
       </c>
       <c r="C113" t="s">
-        <v>1390</v>
+        <v>1397</v>
       </c>
       <c r="D113" t="s">
-        <v>1391</v>
+        <v>1307</v>
       </c>
       <c r="E113" t="s">
-        <v>1392</v>
+        <v>1398</v>
       </c>
       <c r="F113">
-        <v>8974</v>
+        <v>22635</v>
       </c>
       <c r="G113" t="s">
-        <v>494</v>
+        <v>1399</v>
       </c>
       <c r="H113" s="2">
-        <v>110115321578</v>
-[...1 lines deleted...]
-      <c r="I113"/>
+        <v>381260736749</v>
+      </c>
+      <c r="I113" t="s">
+        <v>28</v>
+      </c>
       <c r="J113" t="s">
-        <v>1393</v>
+        <v>1400</v>
       </c>
       <c r="K113" t="s">
-        <v>1394</v>
+        <v>1401</v>
       </c>
       <c r="L113" t="s">
-        <v>1395</v>
+        <v>1402</v>
       </c>
       <c r="M113" t="s">
-        <v>1396</v>
+        <v>1403</v>
       </c>
       <c r="N113" t="s">
-        <v>1397</v>
+        <v>1404</v>
       </c>
       <c r="O113" t="s">
         <v>34</v>
       </c>
       <c r="P113" t="s">
         <v>35</v>
       </c>
       <c r="Q113" t="s">
-        <v>1398</v>
+        <v>1405</v>
       </c>
       <c r="R113" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S113" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T113" t="s">
         <v>39</v>
       </c>
       <c r="U113" t="s">
         <v>40</v>
       </c>
       <c r="V113" t="s">
-        <v>1399</v>
+        <v>1406</v>
       </c>
       <c r="W113" t="s">
-        <v>1400</v>
+        <v>39</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>1401</v>
+        <v>1407</v>
       </c>
       <c r="C114" t="s">
-        <v>1402</v>
+        <v>1408</v>
       </c>
       <c r="D114" t="s">
-        <v>1403</v>
+        <v>1409</v>
       </c>
       <c r="E114" t="s">
-        <v>916</v>
+        <v>1410</v>
       </c>
       <c r="F114">
-        <v>17859</v>
+        <v>8974</v>
       </c>
       <c r="G114" t="s">
-        <v>383</v>
+        <v>496</v>
       </c>
       <c r="H114" s="2">
-        <v>164493594808</v>
-[...3 lines deleted...]
-      </c>
+        <v>110115321578</v>
+      </c>
+      <c r="I114"/>
       <c r="J114" t="s">
-        <v>1404</v>
+        <v>1411</v>
       </c>
       <c r="K114" t="s">
-        <v>1405</v>
+        <v>1412</v>
       </c>
       <c r="L114" t="s">
-        <v>1406</v>
+        <v>1413</v>
       </c>
       <c r="M114" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="N114" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="O114" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P114" t="s">
         <v>35</v>
       </c>
       <c r="Q114" t="s">
-        <v>1409</v>
+        <v>1416</v>
       </c>
       <c r="R114" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S114" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T114" t="s">
         <v>39</v>
       </c>
       <c r="U114" t="s">
         <v>40</v>
       </c>
       <c r="V114" t="s">
-        <v>923</v>
+        <v>1417</v>
       </c>
       <c r="W114" t="s">
-        <v>1410</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>1411</v>
+        <v>1419</v>
       </c>
       <c r="C115" t="s">
-        <v>1412</v>
+        <v>1420</v>
       </c>
       <c r="D115" t="s">
-        <v>1413</v>
+        <v>1421</v>
       </c>
       <c r="E115" t="s">
-        <v>1414</v>
+        <v>920</v>
       </c>
       <c r="F115">
-        <v>3523</v>
+        <v>17859</v>
       </c>
       <c r="G115" t="s">
-        <v>1415</v>
+        <v>385</v>
       </c>
       <c r="H115" s="2">
-        <v>260100135171</v>
-[...1 lines deleted...]
-      <c r="I115"/>
+        <v>164493594808</v>
+      </c>
+      <c r="I115" t="s">
+        <v>28</v>
+      </c>
       <c r="J115" t="s">
-        <v>1416</v>
+        <v>1422</v>
       </c>
       <c r="K115" t="s">
-        <v>1417</v>
+        <v>1423</v>
       </c>
       <c r="L115" t="s">
-        <v>1418</v>
+        <v>1424</v>
       </c>
       <c r="M115" t="s">
-        <v>1419</v>
+        <v>1425</v>
       </c>
       <c r="N115" t="s">
-        <v>1420</v>
+        <v>1426</v>
       </c>
       <c r="O115" t="s">
         <v>105</v>
       </c>
       <c r="P115" t="s">
         <v>35</v>
       </c>
       <c r="Q115" t="s">
-        <v>1421</v>
+        <v>1427</v>
       </c>
       <c r="R115" t="s">
-        <v>265</v>
+        <v>37</v>
       </c>
       <c r="S115" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T115" t="s">
         <v>39</v>
       </c>
       <c r="U115" t="s">
         <v>40</v>
       </c>
       <c r="V115" t="s">
-        <v>1422</v>
+        <v>1428</v>
       </c>
       <c r="W115" t="s">
-        <v>1423</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>1424</v>
+        <v>1430</v>
       </c>
       <c r="C116" t="s">
-        <v>1425</v>
+        <v>1431</v>
       </c>
       <c r="D116" t="s">
-        <v>1426</v>
+        <v>1432</v>
       </c>
       <c r="E116" t="s">
-        <v>1427</v>
+        <v>1433</v>
       </c>
       <c r="F116">
-        <v>13431</v>
+        <v>3523</v>
       </c>
       <c r="G116" t="s">
-        <v>397</v>
+        <v>1434</v>
       </c>
       <c r="H116" s="2">
-        <v>261806229320</v>
+        <v>260100135171</v>
       </c>
       <c r="I116"/>
       <c r="J116" t="s">
-        <v>1428</v>
+        <v>1435</v>
       </c>
       <c r="K116" t="s">
-        <v>1429</v>
+        <v>1436</v>
       </c>
       <c r="L116" t="s">
-        <v>1430</v>
+        <v>1437</v>
       </c>
       <c r="M116" t="s">
-        <v>1431</v>
+        <v>1438</v>
       </c>
       <c r="N116" t="s">
-        <v>1432</v>
+        <v>1439</v>
       </c>
       <c r="O116" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P116" t="s">
         <v>35</v>
       </c>
       <c r="Q116" t="s">
-        <v>1433</v>
+        <v>1440</v>
       </c>
       <c r="R116" t="s">
-        <v>277</v>
+        <v>253</v>
       </c>
       <c r="S116" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T116" t="s">
         <v>39</v>
       </c>
       <c r="U116" t="s">
         <v>40</v>
       </c>
       <c r="V116" t="s">
-        <v>1434</v>
+        <v>1441</v>
       </c>
       <c r="W116" t="s">
-        <v>1435</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>1436</v>
+        <v>1443</v>
       </c>
       <c r="C117" t="s">
-        <v>1437</v>
+        <v>1444</v>
       </c>
       <c r="D117" t="s">
-        <v>1438</v>
+        <v>1445</v>
       </c>
       <c r="E117" t="s">
-        <v>1439</v>
+        <v>1446</v>
       </c>
       <c r="F117">
-        <v>7448</v>
+        <v>13431</v>
       </c>
       <c r="G117" t="s">
-        <v>827</v>
+        <v>399</v>
       </c>
       <c r="H117" s="2">
-        <v>166003405670</v>
-[...3 lines deleted...]
-      </c>
+        <v>261806229320</v>
+      </c>
+      <c r="I117"/>
       <c r="J117" t="s">
-        <v>1441</v>
+        <v>1447</v>
       </c>
       <c r="K117" t="s">
-        <v>1442</v>
+        <v>1448</v>
       </c>
       <c r="L117" t="s">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="M117" t="s">
-        <v>1444</v>
+        <v>1450</v>
       </c>
       <c r="N117" t="s">
-        <v>1445</v>
+        <v>1451</v>
       </c>
       <c r="O117" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P117" t="s">
         <v>35</v>
       </c>
       <c r="Q117" t="s">
-        <v>1446</v>
+        <v>1452</v>
       </c>
       <c r="R117" t="s">
-        <v>53</v>
+        <v>278</v>
       </c>
       <c r="S117" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T117" t="s">
         <v>39</v>
       </c>
       <c r="U117" t="s">
         <v>40</v>
       </c>
       <c r="V117" t="s">
-        <v>1447</v>
+        <v>1453</v>
       </c>
       <c r="W117" t="s">
-        <v>1448</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>1449</v>
+        <v>1455</v>
       </c>
       <c r="C118" t="s">
-        <v>1450</v>
+        <v>1456</v>
       </c>
       <c r="D118" t="s">
-        <v>1438</v>
+        <v>1457</v>
       </c>
       <c r="E118" t="s">
-        <v>1451</v>
+        <v>1458</v>
       </c>
       <c r="F118">
-        <v>16528</v>
+        <v>7448</v>
       </c>
       <c r="G118" t="s">
-        <v>285</v>
+        <v>831</v>
       </c>
       <c r="H118" s="2">
-        <v>160601033114</v>
+        <v>166003405670</v>
       </c>
       <c r="I118" t="s">
-        <v>28</v>
+        <v>1459</v>
       </c>
       <c r="J118" t="s">
-        <v>1452</v>
+        <v>1460</v>
       </c>
       <c r="K118" t="s">
-        <v>1453</v>
+        <v>1461</v>
       </c>
       <c r="L118" t="s">
-        <v>1454</v>
+        <v>1462</v>
       </c>
       <c r="M118" t="s">
-        <v>1455</v>
+        <v>1463</v>
       </c>
       <c r="N118" t="s">
-        <v>1456</v>
+        <v>1464</v>
       </c>
       <c r="O118" t="s">
         <v>105</v>
       </c>
       <c r="P118" t="s">
         <v>35</v>
       </c>
       <c r="Q118" t="s">
-        <v>1457</v>
+        <v>1465</v>
       </c>
       <c r="R118" t="s">
         <v>37</v>
       </c>
       <c r="S118" t="s">
-        <v>1170</v>
+        <v>38</v>
       </c>
       <c r="T118" t="s">
         <v>39</v>
       </c>
       <c r="U118" t="s">
         <v>40</v>
       </c>
       <c r="V118" t="s">
-        <v>1458</v>
+        <v>1466</v>
       </c>
       <c r="W118" t="s">
-        <v>1459</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>1460</v>
+        <v>1468</v>
       </c>
       <c r="C119" t="s">
-        <v>1461</v>
+        <v>1469</v>
       </c>
       <c r="D119" t="s">
-        <v>1462</v>
+        <v>1457</v>
       </c>
       <c r="E119" t="s">
-        <v>1234</v>
+        <v>1470</v>
       </c>
       <c r="F119">
-        <v>3603</v>
+        <v>16528</v>
       </c>
       <c r="G119" t="s">
-        <v>1235</v>
+        <v>286</v>
       </c>
       <c r="H119" s="2">
-        <v>381600165492</v>
-[...1 lines deleted...]
-      <c r="I119"/>
+        <v>160601033114</v>
+      </c>
+      <c r="I119" t="s">
+        <v>28</v>
+      </c>
       <c r="J119" t="s">
-        <v>1463</v>
+        <v>1471</v>
       </c>
       <c r="K119" t="s">
-        <v>1464</v>
+        <v>1472</v>
       </c>
       <c r="L119" t="s">
-        <v>1465</v>
+        <v>1473</v>
       </c>
       <c r="M119" t="s">
-        <v>1466</v>
+        <v>1474</v>
       </c>
       <c r="N119" t="s">
-        <v>1467</v>
+        <v>1475</v>
       </c>
       <c r="O119" t="s">
         <v>105</v>
       </c>
       <c r="P119" t="s">
         <v>35</v>
       </c>
       <c r="Q119" t="s">
-        <v>1468</v>
+        <v>1476</v>
       </c>
       <c r="R119" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="S119" t="s">
-        <v>107</v>
+        <v>1187</v>
       </c>
       <c r="T119" t="s">
         <v>39</v>
       </c>
       <c r="U119" t="s">
         <v>40</v>
       </c>
       <c r="V119" t="s">
-        <v>1469</v>
+        <v>1477</v>
       </c>
       <c r="W119" t="s">
-        <v>1470</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>1471</v>
+        <v>1479</v>
       </c>
       <c r="C120" t="s">
-        <v>1472</v>
+        <v>1480</v>
       </c>
       <c r="D120" t="s">
-        <v>1473</v>
+        <v>1481</v>
       </c>
       <c r="E120" t="s">
-        <v>1474</v>
+        <v>1251</v>
       </c>
       <c r="F120">
-        <v>19943</v>
+        <v>3603</v>
       </c>
       <c r="G120" t="s">
-        <v>87</v>
+        <v>1252</v>
       </c>
       <c r="H120" s="2">
-        <v>312326450317</v>
-[...3 lines deleted...]
-      </c>
+        <v>381600165492</v>
+      </c>
+      <c r="I120"/>
       <c r="J120" t="s">
-        <v>1475</v>
+        <v>1482</v>
       </c>
       <c r="K120" t="s">
-        <v>1476</v>
+        <v>1483</v>
       </c>
       <c r="L120" t="s">
-        <v>1477</v>
+        <v>1484</v>
       </c>
       <c r="M120" t="s">
-        <v>1478</v>
+        <v>1485</v>
       </c>
       <c r="N120" t="s">
-        <v>1479</v>
+        <v>1486</v>
       </c>
       <c r="O120" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P120" t="s">
         <v>35</v>
       </c>
       <c r="Q120" t="s">
-        <v>1480</v>
+        <v>1487</v>
       </c>
       <c r="R120" t="s">
-        <v>265</v>
+        <v>37</v>
       </c>
       <c r="S120" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T120" t="s">
-        <v>1481</v>
+        <v>39</v>
       </c>
       <c r="U120" t="s">
         <v>40</v>
       </c>
       <c r="V120" t="s">
-        <v>1482</v>
+        <v>1488</v>
       </c>
       <c r="W120" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="C121" t="s">
-        <v>1485</v>
+        <v>1491</v>
       </c>
       <c r="D121" t="s">
-        <v>1486</v>
+        <v>1492</v>
       </c>
       <c r="E121" t="s">
-        <v>1224</v>
+        <v>1493</v>
       </c>
       <c r="F121">
-        <v>19065</v>
+        <v>19943</v>
       </c>
       <c r="G121" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H121" s="2">
-        <v>780600941088</v>
+        <v>312326450317</v>
       </c>
       <c r="I121" t="s">
         <v>28</v>
       </c>
       <c r="J121" t="s">
-        <v>1487</v>
+        <v>1494</v>
       </c>
       <c r="K121" t="s">
-        <v>1488</v>
+        <v>1495</v>
       </c>
       <c r="L121" t="s">
-        <v>1489</v>
+        <v>1496</v>
       </c>
       <c r="M121" t="s">
-        <v>1490</v>
+        <v>1497</v>
       </c>
       <c r="N121" t="s">
-        <v>1491</v>
+        <v>1498</v>
       </c>
       <c r="O121" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P121" t="s">
         <v>35</v>
       </c>
       <c r="Q121" t="s">
-        <v>1492</v>
+        <v>1499</v>
       </c>
       <c r="R121" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="S121" t="s">
         <v>38</v>
       </c>
       <c r="T121" t="s">
-        <v>39</v>
+        <v>1500</v>
       </c>
       <c r="U121" t="s">
         <v>40</v>
       </c>
       <c r="V121" t="s">
-        <v>1493</v>
+        <v>1501</v>
       </c>
       <c r="W121" t="s">
-        <v>1494</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>1495</v>
+        <v>1503</v>
       </c>
       <c r="C122" t="s">
-        <v>1496</v>
+        <v>1504</v>
       </c>
       <c r="D122" t="s">
-        <v>1497</v>
+        <v>1505</v>
       </c>
       <c r="E122" t="s">
-        <v>1498</v>
+        <v>1241</v>
       </c>
       <c r="F122">
-        <v>15860</v>
+        <v>19065</v>
       </c>
       <c r="G122" t="s">
-        <v>1235</v>
+        <v>86</v>
       </c>
       <c r="H122" s="2">
-        <v>782510242145</v>
+        <v>780600941088</v>
       </c>
       <c r="I122" t="s">
         <v>28</v>
       </c>
       <c r="J122" t="s">
-        <v>1499</v>
+        <v>1506</v>
       </c>
       <c r="K122" t="s">
-        <v>1500</v>
+        <v>1507</v>
       </c>
       <c r="L122" t="s">
-        <v>1501</v>
+        <v>1508</v>
       </c>
       <c r="M122" t="s">
-        <v>1502</v>
+        <v>1509</v>
       </c>
       <c r="N122" t="s">
-        <v>1503</v>
+        <v>1510</v>
       </c>
       <c r="O122" t="s">
         <v>105</v>
       </c>
       <c r="P122" t="s">
         <v>35</v>
       </c>
       <c r="Q122" t="s">
-        <v>1504</v>
+        <v>1511</v>
       </c>
       <c r="R122" t="s">
-        <v>53</v>
+        <v>253</v>
       </c>
       <c r="S122" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T122" t="s">
         <v>39</v>
       </c>
       <c r="U122" t="s">
         <v>40</v>
       </c>
       <c r="V122" t="s">
-        <v>1505</v>
+        <v>1512</v>
       </c>
       <c r="W122" t="s">
-        <v>1506</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>1507</v>
+        <v>1514</v>
       </c>
       <c r="C123" t="s">
-        <v>1508</v>
+        <v>1515</v>
       </c>
       <c r="D123" t="s">
-        <v>1509</v>
+        <v>1516</v>
       </c>
       <c r="E123" t="s">
-        <v>517</v>
+        <v>1517</v>
       </c>
       <c r="F123">
-        <v>24018</v>
+        <v>15860</v>
       </c>
       <c r="G123" t="s">
-        <v>299</v>
+        <v>1252</v>
       </c>
       <c r="H123" s="2">
-        <v>366411047877</v>
+        <v>782510242145</v>
       </c>
       <c r="I123" t="s">
-        <v>1510</v>
+        <v>28</v>
       </c>
       <c r="J123" t="s">
-        <v>1511</v>
+        <v>1518</v>
       </c>
       <c r="K123" t="s">
-        <v>1512</v>
+        <v>1519</v>
       </c>
       <c r="L123" t="s">
-        <v>1513</v>
+        <v>1520</v>
       </c>
       <c r="M123" t="s">
-        <v>1514</v>
+        <v>1521</v>
       </c>
       <c r="N123" t="s">
-        <v>1515</v>
+        <v>1522</v>
       </c>
       <c r="O123" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P123" t="s">
         <v>35</v>
       </c>
       <c r="Q123" t="s">
-        <v>1516</v>
+        <v>1523</v>
       </c>
       <c r="R123" t="s">
-        <v>135</v>
+        <v>37</v>
       </c>
       <c r="S123" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T123" t="s">
         <v>39</v>
       </c>
       <c r="U123" t="s">
         <v>40</v>
       </c>
-      <c r="V123"/>
+      <c r="V123" t="s">
+        <v>1524</v>
+      </c>
       <c r="W123" t="s">
-        <v>39</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>1517</v>
+        <v>1526</v>
       </c>
       <c r="C124" t="s">
-        <v>1518</v>
+        <v>1527</v>
       </c>
       <c r="D124" t="s">
-        <v>1519</v>
+        <v>1528</v>
       </c>
       <c r="E124" t="s">
-        <v>1520</v>
+        <v>519</v>
       </c>
       <c r="F124">
-        <v>13320</v>
+        <v>24018</v>
       </c>
       <c r="G124" t="s">
-        <v>1415</v>
+        <v>300</v>
       </c>
       <c r="H124" s="2">
-        <v>222102268680</v>
-[...1 lines deleted...]
-      <c r="I124"/>
+        <v>366411047877</v>
+      </c>
+      <c r="I124" t="s">
+        <v>1529</v>
+      </c>
       <c r="J124" t="s">
-        <v>1521</v>
+        <v>1530</v>
       </c>
       <c r="K124" t="s">
-        <v>1522</v>
+        <v>1531</v>
       </c>
       <c r="L124" t="s">
-        <v>1523</v>
+        <v>1532</v>
       </c>
       <c r="M124" t="s">
-        <v>1524</v>
+        <v>1533</v>
       </c>
       <c r="N124" t="s">
-        <v>1525</v>
+        <v>1534</v>
       </c>
       <c r="O124" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P124" t="s">
         <v>35</v>
       </c>
       <c r="Q124" t="s">
-        <v>1526</v>
+        <v>1535</v>
       </c>
       <c r="R124" t="s">
-        <v>277</v>
+        <v>136</v>
       </c>
       <c r="S124" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T124" t="s">
-        <v>1527</v>
+        <v>39</v>
       </c>
       <c r="U124" t="s">
         <v>40</v>
       </c>
-      <c r="V124" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V124"/>
       <c r="W124" t="s">
-        <v>1529</v>
+        <v>39</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>1530</v>
+        <v>1536</v>
       </c>
       <c r="C125" t="s">
-        <v>1531</v>
+        <v>1537</v>
       </c>
       <c r="D125" t="s">
-        <v>626</v>
+        <v>1538</v>
       </c>
       <c r="E125" t="s">
-        <v>1532</v>
+        <v>1539</v>
       </c>
       <c r="F125">
-        <v>8126</v>
+        <v>13320</v>
       </c>
       <c r="G125" t="s">
-        <v>469</v>
+        <v>1434</v>
       </c>
       <c r="H125" s="2">
-        <v>463200635355</v>
+        <v>222102268680</v>
       </c>
       <c r="I125"/>
       <c r="J125" t="s">
-        <v>1533</v>
+        <v>1540</v>
       </c>
       <c r="K125" t="s">
-        <v>1534</v>
+        <v>1541</v>
       </c>
       <c r="L125" t="s">
-        <v>1535</v>
+        <v>1542</v>
       </c>
       <c r="M125" t="s">
-        <v>1536</v>
+        <v>1543</v>
       </c>
       <c r="N125" t="s">
-        <v>1537</v>
+        <v>1544</v>
       </c>
       <c r="O125" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P125" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="Q125" t="s">
-        <v>1538</v>
+        <v>1545</v>
       </c>
       <c r="R125" t="s">
-        <v>53</v>
+        <v>278</v>
       </c>
       <c r="S125" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T125" t="s">
-        <v>1539</v>
+        <v>1546</v>
       </c>
       <c r="U125" t="s">
         <v>40</v>
       </c>
       <c r="V125" t="s">
-        <v>1264</v>
+        <v>1547</v>
       </c>
       <c r="W125" t="s">
-        <v>1540</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>1541</v>
+        <v>1549</v>
       </c>
       <c r="C126" t="s">
-        <v>1542</v>
+        <v>1550</v>
       </c>
       <c r="D126" t="s">
-        <v>1543</v>
+        <v>629</v>
       </c>
       <c r="E126" t="s">
-        <v>1544</v>
+        <v>1551</v>
       </c>
       <c r="F126">
-        <v>21500</v>
+        <v>8126</v>
       </c>
       <c r="G126" t="s">
-        <v>27</v>
+        <v>471</v>
       </c>
       <c r="H126" s="2">
-        <v>720403862079</v>
-[...3 lines deleted...]
-      </c>
+        <v>463200635355</v>
+      </c>
+      <c r="I126"/>
       <c r="J126" t="s">
-        <v>1545</v>
+        <v>1552</v>
       </c>
       <c r="K126" t="s">
-        <v>1546</v>
+        <v>1553</v>
       </c>
       <c r="L126" t="s">
-        <v>1547</v>
+        <v>1554</v>
       </c>
       <c r="M126" t="s">
-        <v>1548</v>
+        <v>1555</v>
       </c>
       <c r="N126" t="s">
-        <v>1549</v>
+        <v>1556</v>
       </c>
       <c r="O126" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P126" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="Q126" t="s">
-        <v>1550</v>
+        <v>1557</v>
       </c>
       <c r="R126" t="s">
-        <v>265</v>
+        <v>37</v>
       </c>
       <c r="S126" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T126" t="s">
-        <v>39</v>
+        <v>1558</v>
       </c>
       <c r="U126" t="s">
         <v>40</v>
       </c>
       <c r="V126" t="s">
-        <v>1551</v>
+        <v>1281</v>
       </c>
       <c r="W126" t="s">
-        <v>1552</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>1553</v>
+        <v>1560</v>
       </c>
       <c r="C127" t="s">
-        <v>1554</v>
+        <v>1561</v>
       </c>
       <c r="D127" t="s">
-        <v>1555</v>
+        <v>1562</v>
       </c>
       <c r="E127" t="s">
-        <v>1556</v>
+        <v>1563</v>
       </c>
       <c r="F127">
-        <v>14860</v>
+        <v>21500</v>
       </c>
       <c r="G127" t="s">
-        <v>1317</v>
+        <v>27</v>
       </c>
       <c r="H127" s="2">
-        <v>162700738711</v>
+        <v>720403862079</v>
       </c>
       <c r="I127" t="s">
         <v>28</v>
       </c>
       <c r="J127" t="s">
-        <v>1557</v>
+        <v>1564</v>
       </c>
       <c r="K127" t="s">
-        <v>1558</v>
+        <v>1565</v>
       </c>
       <c r="L127" t="s">
-        <v>1559</v>
+        <v>1566</v>
       </c>
       <c r="M127" t="s">
-        <v>1560</v>
+        <v>1567</v>
       </c>
       <c r="N127" t="s">
-        <v>1561</v>
+        <v>1568</v>
       </c>
       <c r="O127" t="s">
         <v>105</v>
       </c>
       <c r="P127" t="s">
         <v>35</v>
       </c>
       <c r="Q127" t="s">
-        <v>1562</v>
+        <v>1569</v>
       </c>
       <c r="R127" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="S127" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T127" t="s">
         <v>39</v>
       </c>
       <c r="U127" t="s">
         <v>40</v>
       </c>
       <c r="V127" t="s">
-        <v>1563</v>
+        <v>1570</v>
       </c>
       <c r="W127" t="s">
-        <v>1564</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>1565</v>
+        <v>1572</v>
       </c>
       <c r="C128" t="s">
-        <v>1566</v>
+        <v>1573</v>
       </c>
       <c r="D128" t="s">
-        <v>812</v>
+        <v>1574</v>
       </c>
       <c r="E128" t="s">
-        <v>1556</v>
+        <v>1575</v>
       </c>
       <c r="F128">
-        <v>14866</v>
+        <v>14860</v>
       </c>
       <c r="G128" t="s">
-        <v>1317</v>
+        <v>1334</v>
       </c>
       <c r="H128" s="2">
-        <v>420592839684</v>
+        <v>162700738711</v>
       </c>
       <c r="I128" t="s">
         <v>28</v>
       </c>
       <c r="J128" t="s">
-        <v>1567</v>
+        <v>1576</v>
       </c>
       <c r="K128" t="s">
-        <v>1568</v>
+        <v>1577</v>
       </c>
       <c r="L128" t="s">
-        <v>1569</v>
+        <v>1578</v>
       </c>
       <c r="M128" t="s">
-        <v>1570</v>
+        <v>1579</v>
       </c>
       <c r="N128" t="s">
-        <v>1571</v>
+        <v>1580</v>
       </c>
       <c r="O128" t="s">
         <v>105</v>
       </c>
       <c r="P128" t="s">
         <v>35</v>
       </c>
       <c r="Q128" t="s">
-        <v>1572</v>
+        <v>1581</v>
       </c>
       <c r="R128" t="s">
-        <v>53</v>
+        <v>253</v>
       </c>
       <c r="S128" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T128" t="s">
         <v>39</v>
       </c>
       <c r="U128" t="s">
         <v>40</v>
       </c>
       <c r="V128" t="s">
-        <v>1573</v>
+        <v>1582</v>
       </c>
       <c r="W128" t="s">
-        <v>1574</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C129" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D129" t="s">
+        <v>816</v>
+      </c>
+      <c r="E129" t="s">
         <v>1575</v>
       </c>
-      <c r="C129" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F129">
-        <v>23946</v>
+        <v>14866</v>
       </c>
       <c r="G129" t="s">
-        <v>338</v>
+        <v>1334</v>
       </c>
       <c r="H129" s="2">
-        <v>561101765218</v>
+        <v>420592839684</v>
       </c>
       <c r="I129" t="s">
         <v>28</v>
       </c>
       <c r="J129" t="s">
-        <v>1578</v>
+        <v>1586</v>
       </c>
       <c r="K129" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
       <c r="L129" t="s">
-        <v>1580</v>
+        <v>1588</v>
       </c>
       <c r="M129" t="s">
-        <v>1581</v>
+        <v>1589</v>
       </c>
       <c r="N129" t="s">
-        <v>1582</v>
+        <v>1590</v>
       </c>
       <c r="O129" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P129" t="s">
         <v>35</v>
       </c>
       <c r="Q129" t="s">
-        <v>1583</v>
+        <v>1591</v>
       </c>
       <c r="R129" t="s">
-        <v>980</v>
+        <v>37</v>
       </c>
       <c r="S129" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T129" t="s">
         <v>39</v>
       </c>
       <c r="U129" t="s">
         <v>40</v>
       </c>
-      <c r="V129"/>
+      <c r="V129" t="s">
+        <v>1592</v>
+      </c>
       <c r="W129" t="s">
-        <v>39</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
-        <v>1584</v>
+        <v>1594</v>
       </c>
       <c r="C130" t="s">
-        <v>1585</v>
+        <v>1595</v>
       </c>
       <c r="D130" t="s">
-        <v>1586</v>
+        <v>1596</v>
       </c>
       <c r="E130" t="s">
-        <v>1587</v>
+        <v>976</v>
       </c>
       <c r="F130">
-        <v>3924</v>
+        <v>23946</v>
       </c>
       <c r="G130" t="s">
-        <v>1588</v>
+        <v>339</v>
       </c>
       <c r="H130" s="2">
-        <v>100100378568</v>
-[...1 lines deleted...]
-      <c r="I130"/>
+        <v>561101765218</v>
+      </c>
+      <c r="I130" t="s">
+        <v>28</v>
+      </c>
       <c r="J130" t="s">
-        <v>1589</v>
+        <v>1597</v>
       </c>
       <c r="K130" t="s">
-        <v>1590</v>
+        <v>1598</v>
       </c>
       <c r="L130" t="s">
-        <v>1591</v>
+        <v>1599</v>
       </c>
       <c r="M130" t="s">
-        <v>1592</v>
+        <v>1600</v>
       </c>
       <c r="N130" t="s">
-        <v>1593</v>
+        <v>1601</v>
       </c>
       <c r="O130" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P130" t="s">
         <v>35</v>
       </c>
       <c r="Q130" t="s">
-        <v>1594</v>
+        <v>1602</v>
       </c>
       <c r="R130" t="s">
-        <v>277</v>
+        <v>1084</v>
       </c>
       <c r="S130" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T130" t="s">
-        <v>1595</v>
+        <v>39</v>
       </c>
       <c r="U130" t="s">
         <v>40</v>
       </c>
-      <c r="V130" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V130"/>
       <c r="W130" t="s">
-        <v>1597</v>
+        <v>39</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="C131" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
       <c r="D131" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="E131" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="F131">
-        <v>22640</v>
+        <v>3924</v>
       </c>
       <c r="G131" t="s">
-        <v>1602</v>
+        <v>1076</v>
       </c>
       <c r="H131" s="2">
-        <v>591805876587</v>
-[...3 lines deleted...]
-      </c>
+        <v>100100378568</v>
+      </c>
+      <c r="I131"/>
       <c r="J131" t="s">
-        <v>1603</v>
+        <v>1607</v>
       </c>
       <c r="K131" t="s">
-        <v>1604</v>
+        <v>1608</v>
       </c>
       <c r="L131" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
       <c r="M131" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="N131" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
       <c r="O131" t="s">
-        <v>65</v>
+        <v>105</v>
       </c>
       <c r="P131" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="Q131" t="s">
-        <v>1608</v>
+        <v>1612</v>
       </c>
       <c r="R131" t="s">
-        <v>53</v>
+        <v>278</v>
       </c>
       <c r="S131" t="s">
-        <v>1609</v>
+        <v>108</v>
       </c>
       <c r="T131" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="U131" t="s">
         <v>40</v>
       </c>
       <c r="V131" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="W131" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="C132" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="D132" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="E132" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="F132">
-        <v>10833</v>
+        <v>22640</v>
       </c>
       <c r="G132" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="H132" s="2">
-        <v>590298936761</v>
-[...1 lines deleted...]
-      <c r="I132"/>
+        <v>591805876587</v>
+      </c>
+      <c r="I132" t="s">
+        <v>28</v>
+      </c>
       <c r="J132" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="K132" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="L132" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="M132" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
       <c r="N132" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="O132" t="s">
-        <v>105</v>
+        <v>64</v>
       </c>
       <c r="P132" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="Q132" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="R132" t="s">
-        <v>265</v>
+        <v>37</v>
       </c>
       <c r="S132" t="s">
-        <v>107</v>
+        <v>1627</v>
       </c>
       <c r="T132" t="s">
-        <v>39</v>
+        <v>1628</v>
       </c>
       <c r="U132" t="s">
         <v>40</v>
       </c>
       <c r="V132" t="s">
-        <v>1624</v>
+        <v>1629</v>
       </c>
       <c r="W132" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>1626</v>
+        <v>1631</v>
       </c>
       <c r="C133" t="s">
-        <v>1627</v>
+        <v>1632</v>
       </c>
       <c r="D133" t="s">
-        <v>268</v>
+        <v>1633</v>
       </c>
       <c r="E133" t="s">
-        <v>482</v>
+        <v>1634</v>
       </c>
       <c r="F133">
-        <v>24432</v>
+        <v>10833</v>
       </c>
       <c r="G133" t="s">
-        <v>483</v>
+        <v>1635</v>
       </c>
       <c r="H133" s="2">
-        <v>773170854270</v>
-[...3 lines deleted...]
-      </c>
+        <v>590298936761</v>
+      </c>
+      <c r="I133"/>
       <c r="J133" t="s">
-        <v>1628</v>
+        <v>1636</v>
       </c>
       <c r="K133" t="s">
-        <v>1629</v>
+        <v>1637</v>
       </c>
       <c r="L133" t="s">
-        <v>1630</v>
+        <v>1638</v>
       </c>
       <c r="M133" t="s">
-        <v>1631</v>
+        <v>1639</v>
       </c>
       <c r="N133" t="s">
-        <v>1632</v>
+        <v>1640</v>
       </c>
       <c r="O133" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P133" t="s">
         <v>35</v>
       </c>
       <c r="Q133" t="s">
-        <v>1633</v>
+        <v>1641</v>
       </c>
       <c r="R133" t="s">
-        <v>53</v>
+        <v>253</v>
       </c>
       <c r="S133" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T133" t="s">
         <v>39</v>
       </c>
       <c r="U133" t="s">
         <v>40</v>
       </c>
-      <c r="V133"/>
+      <c r="V133" t="s">
+        <v>1642</v>
+      </c>
       <c r="W133" t="s">
-        <v>39</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>1634</v>
+        <v>1644</v>
       </c>
       <c r="C134" t="s">
-        <v>1635</v>
+        <v>1645</v>
       </c>
       <c r="D134" t="s">
-        <v>1210</v>
+        <v>269</v>
       </c>
       <c r="E134" t="s">
-        <v>1636</v>
+        <v>484</v>
       </c>
       <c r="F134">
-        <v>10077</v>
+        <v>24432</v>
       </c>
       <c r="G134" t="s">
-        <v>338</v>
+        <v>485</v>
       </c>
       <c r="H134" s="2">
-        <v>246212253421</v>
-[...1 lines deleted...]
-      <c r="I134"/>
+        <v>773170854270</v>
+      </c>
+      <c r="I134" t="s">
+        <v>28</v>
+      </c>
       <c r="J134" t="s">
-        <v>1637</v>
+        <v>1646</v>
       </c>
       <c r="K134" t="s">
-        <v>1638</v>
+        <v>1647</v>
       </c>
       <c r="L134" t="s">
-        <v>1639</v>
+        <v>1648</v>
       </c>
       <c r="M134" t="s">
-        <v>1640</v>
+        <v>1649</v>
       </c>
       <c r="N134" t="s">
-        <v>1641</v>
+        <v>1650</v>
       </c>
       <c r="O134" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P134" t="s">
         <v>35</v>
       </c>
       <c r="Q134" t="s">
-        <v>1642</v>
+        <v>1651</v>
       </c>
       <c r="R134" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S134" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T134" t="s">
-        <v>1643</v>
+        <v>39</v>
       </c>
       <c r="U134" t="s">
         <v>40</v>
       </c>
-      <c r="V134" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V134"/>
       <c r="W134" t="s">
-        <v>1645</v>
+        <v>39</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>1646</v>
+        <v>1652</v>
       </c>
       <c r="C135" t="s">
-        <v>1647</v>
+        <v>1653</v>
       </c>
       <c r="D135" t="s">
-        <v>268</v>
+        <v>1227</v>
       </c>
       <c r="E135" t="s">
-        <v>1648</v>
+        <v>1654</v>
       </c>
       <c r="F135">
-        <v>4154</v>
+        <v>10077</v>
       </c>
       <c r="G135" t="s">
-        <v>1649</v>
+        <v>339</v>
       </c>
       <c r="H135" s="2">
-        <v>770200046359</v>
+        <v>246212253421</v>
       </c>
       <c r="I135"/>
       <c r="J135" t="s">
-        <v>1650</v>
+        <v>1655</v>
       </c>
       <c r="K135" t="s">
-        <v>1651</v>
+        <v>1656</v>
       </c>
       <c r="L135" t="s">
-        <v>1652</v>
+        <v>1657</v>
       </c>
       <c r="M135" t="s">
-        <v>1653</v>
+        <v>1658</v>
       </c>
       <c r="N135" t="s">
-        <v>1654</v>
+        <v>1659</v>
       </c>
       <c r="O135" t="s">
         <v>105</v>
       </c>
       <c r="P135" t="s">
         <v>35</v>
       </c>
       <c r="Q135" t="s">
-        <v>1655</v>
+        <v>1660</v>
       </c>
       <c r="R135" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S135" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T135" t="s">
-        <v>39</v>
+        <v>1661</v>
       </c>
       <c r="U135" t="s">
         <v>40</v>
       </c>
       <c r="V135" t="s">
-        <v>1656</v>
+        <v>1662</v>
       </c>
       <c r="W135" t="s">
-        <v>1657</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>1658</v>
+        <v>1664</v>
       </c>
       <c r="C136" t="s">
-        <v>1659</v>
+        <v>1665</v>
       </c>
       <c r="D136" t="s">
-        <v>1660</v>
+        <v>269</v>
       </c>
       <c r="E136" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="F136">
-        <v>17183</v>
+        <v>4154</v>
       </c>
       <c r="G136" t="s">
-        <v>115</v>
+        <v>1667</v>
       </c>
       <c r="H136" s="2">
-        <v>525204888870</v>
-[...3 lines deleted...]
-      </c>
+        <v>770200046359</v>
+      </c>
+      <c r="I136"/>
       <c r="J136" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="K136" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
       <c r="L136" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
       <c r="M136" t="s">
-        <v>1665</v>
+        <v>1671</v>
       </c>
       <c r="N136" t="s">
-        <v>1666</v>
+        <v>1672</v>
       </c>
       <c r="O136" t="s">
         <v>105</v>
       </c>
       <c r="P136" t="s">
         <v>35</v>
       </c>
       <c r="Q136" t="s">
-        <v>1667</v>
+        <v>1673</v>
       </c>
       <c r="R136" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S136" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T136" t="s">
         <v>39</v>
       </c>
       <c r="U136" t="s">
         <v>40</v>
       </c>
       <c r="V136" t="s">
-        <v>1668</v>
+        <v>1674</v>
       </c>
       <c r="W136" t="s">
-        <v>39</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>1669</v>
+        <v>1676</v>
       </c>
       <c r="C137" t="s">
-        <v>1670</v>
+        <v>1677</v>
       </c>
       <c r="D137" t="s">
-        <v>1671</v>
+        <v>1678</v>
       </c>
       <c r="E137" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="F137">
-        <v>20301</v>
+        <v>17183</v>
       </c>
       <c r="G137" t="s">
-        <v>59</v>
+        <v>116</v>
       </c>
       <c r="H137" s="2">
-        <v>505016111862</v>
+        <v>525204888870</v>
       </c>
       <c r="I137" t="s">
         <v>28</v>
       </c>
       <c r="J137" t="s">
-        <v>1673</v>
+        <v>1680</v>
       </c>
       <c r="K137" t="s">
-        <v>1674</v>
+        <v>1681</v>
       </c>
       <c r="L137" t="s">
-        <v>1675</v>
+        <v>1682</v>
       </c>
       <c r="M137" t="s">
-        <v>1676</v>
+        <v>1683</v>
       </c>
       <c r="N137" t="s">
-        <v>1677</v>
+        <v>1684</v>
       </c>
       <c r="O137" t="s">
-        <v>65</v>
+        <v>105</v>
       </c>
       <c r="P137" t="s">
         <v>35</v>
       </c>
       <c r="Q137" t="s">
-        <v>1678</v>
+        <v>1685</v>
       </c>
       <c r="R137" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S137" t="s">
         <v>38</v>
       </c>
       <c r="T137" t="s">
-        <v>1679</v>
+        <v>39</v>
       </c>
       <c r="U137" t="s">
         <v>40</v>
       </c>
       <c r="V137" t="s">
-        <v>1680</v>
+        <v>1686</v>
       </c>
       <c r="W137" t="s">
-        <v>1681</v>
+        <v>39</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="C138" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
       <c r="D138" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="E138" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="F138">
-        <v>11383</v>
+        <v>20301</v>
       </c>
       <c r="G138" t="s">
-        <v>142</v>
+        <v>58</v>
       </c>
       <c r="H138" s="2">
-        <v>650108155463</v>
-[...1 lines deleted...]
-      <c r="I138"/>
+        <v>505016111862</v>
+      </c>
+      <c r="I138" t="s">
+        <v>28</v>
+      </c>
       <c r="J138" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="K138" t="s">
-        <v>1687</v>
+        <v>1692</v>
       </c>
       <c r="L138" t="s">
-        <v>1688</v>
+        <v>1693</v>
       </c>
       <c r="M138" t="s">
-        <v>1689</v>
+        <v>1694</v>
       </c>
       <c r="N138" t="s">
-        <v>1690</v>
+        <v>1695</v>
       </c>
       <c r="O138" t="s">
-        <v>105</v>
+        <v>64</v>
       </c>
       <c r="P138" t="s">
         <v>35</v>
       </c>
       <c r="Q138" t="s">
-        <v>1691</v>
+        <v>1696</v>
       </c>
       <c r="R138" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S138" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T138" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="U138" t="s">
         <v>40</v>
       </c>
       <c r="V138" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="W138" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
       <c r="C139" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="D139" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="E139" t="s">
-        <v>1163</v>
+        <v>1703</v>
       </c>
       <c r="F139">
-        <v>16295</v>
+        <v>11383</v>
       </c>
       <c r="G139" t="s">
-        <v>494</v>
-[...6 lines deleted...]
-      </c>
+        <v>143</v>
+      </c>
+      <c r="H139" s="2">
+        <v>650108155463</v>
+      </c>
+      <c r="I139"/>
       <c r="J139" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
       <c r="K139" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="L139" t="s">
-        <v>1701</v>
+        <v>1706</v>
       </c>
       <c r="M139" t="s">
-        <v>1702</v>
+        <v>1707</v>
       </c>
       <c r="N139" t="s">
-        <v>1703</v>
+        <v>1708</v>
       </c>
       <c r="O139" t="s">
         <v>105</v>
       </c>
       <c r="P139" t="s">
         <v>35</v>
       </c>
       <c r="Q139" t="s">
-        <v>1704</v>
+        <v>1709</v>
       </c>
       <c r="R139" t="s">
-        <v>265</v>
+        <v>37</v>
       </c>
       <c r="S139" t="s">
-        <v>1170</v>
+        <v>108</v>
       </c>
       <c r="T139" t="s">
-        <v>39</v>
+        <v>1710</v>
       </c>
       <c r="U139" t="s">
         <v>40</v>
       </c>
       <c r="V139" t="s">
-        <v>1705</v>
+        <v>1711</v>
       </c>
       <c r="W139" t="s">
-        <v>1706</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>1707</v>
+        <v>1713</v>
       </c>
       <c r="C140" t="s">
-        <v>1708</v>
+        <v>1714</v>
       </c>
       <c r="D140" t="s">
-        <v>1141</v>
+        <v>1715</v>
       </c>
       <c r="E140" t="s">
-        <v>1709</v>
+        <v>1180</v>
       </c>
       <c r="F140">
-        <v>4219</v>
+        <v>16295</v>
       </c>
       <c r="G140" t="s">
-        <v>285</v>
-[...4 lines deleted...]
-      <c r="I140"/>
+        <v>496</v>
+      </c>
+      <c r="H140" s="2" t="s">
+        <v>1716</v>
+      </c>
+      <c r="I140" t="s">
+        <v>28</v>
+      </c>
       <c r="J140" t="s">
-        <v>703</v>
+        <v>1717</v>
       </c>
       <c r="K140" t="s">
-        <v>1710</v>
+        <v>1718</v>
       </c>
       <c r="L140" t="s">
-        <v>1711</v>
+        <v>1719</v>
       </c>
       <c r="M140" t="s">
-        <v>1712</v>
+        <v>1720</v>
       </c>
       <c r="N140" t="s">
-        <v>1713</v>
+        <v>1721</v>
       </c>
       <c r="O140" t="s">
         <v>105</v>
       </c>
       <c r="P140" t="s">
         <v>35</v>
       </c>
       <c r="Q140" t="s">
-        <v>1714</v>
+        <v>1722</v>
       </c>
       <c r="R140" t="s">
-        <v>53</v>
+        <v>253</v>
       </c>
       <c r="S140" t="s">
-        <v>107</v>
+        <v>1187</v>
       </c>
       <c r="T140" t="s">
         <v>39</v>
       </c>
       <c r="U140" t="s">
         <v>40</v>
       </c>
       <c r="V140" t="s">
-        <v>1715</v>
+        <v>1723</v>
       </c>
       <c r="W140" t="s">
-        <v>1716</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>1717</v>
+        <v>1725</v>
       </c>
       <c r="C141" t="s">
-        <v>1718</v>
+        <v>1726</v>
       </c>
       <c r="D141" t="s">
-        <v>1719</v>
+        <v>1158</v>
       </c>
       <c r="E141" t="s">
-        <v>627</v>
+        <v>1727</v>
       </c>
       <c r="F141">
-        <v>4227</v>
+        <v>4219</v>
       </c>
       <c r="G141" t="s">
-        <v>1720</v>
+        <v>286</v>
       </c>
       <c r="H141" s="2">
-        <v>350700233843</v>
+        <v>666800065997</v>
       </c>
       <c r="I141"/>
       <c r="J141" t="s">
-        <v>1721</v>
+        <v>707</v>
       </c>
       <c r="K141" t="s">
-        <v>1722</v>
+        <v>1728</v>
       </c>
       <c r="L141" t="s">
-        <v>1723</v>
+        <v>1729</v>
       </c>
       <c r="M141" t="s">
-        <v>1724</v>
+        <v>1730</v>
       </c>
       <c r="N141" t="s">
-        <v>1725</v>
+        <v>1731</v>
       </c>
       <c r="O141" t="s">
         <v>105</v>
       </c>
       <c r="P141" t="s">
         <v>35</v>
       </c>
       <c r="Q141" t="s">
-        <v>1726</v>
+        <v>1732</v>
       </c>
       <c r="R141" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S141" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T141" t="s">
-        <v>1727</v>
+        <v>39</v>
       </c>
       <c r="U141" t="s">
         <v>40</v>
       </c>
       <c r="V141" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="W141" t="s">
-        <v>1729</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>1730</v>
+        <v>1735</v>
       </c>
       <c r="C142" t="s">
-        <v>1731</v>
+        <v>1736</v>
       </c>
       <c r="D142" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
       <c r="E142" t="s">
-        <v>1733</v>
+        <v>630</v>
       </c>
       <c r="F142">
-        <v>13826</v>
+        <v>4227</v>
       </c>
       <c r="G142" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="H142" s="2">
-        <v>667111799185</v>
+        <v>350700233843</v>
       </c>
       <c r="I142"/>
       <c r="J142" t="s">
-        <v>1735</v>
+        <v>1739</v>
       </c>
       <c r="K142" t="s">
-        <v>1736</v>
+        <v>1740</v>
       </c>
       <c r="L142" t="s">
-        <v>1737</v>
+        <v>1741</v>
       </c>
       <c r="M142" t="s">
-        <v>1738</v>
+        <v>1742</v>
       </c>
       <c r="N142" t="s">
-        <v>1739</v>
+        <v>1743</v>
       </c>
       <c r="O142" t="s">
         <v>105</v>
       </c>
       <c r="P142" t="s">
         <v>35</v>
       </c>
       <c r="Q142" t="s">
-        <v>1740</v>
+        <v>1744</v>
       </c>
       <c r="R142" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S142" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T142" t="s">
-        <v>39</v>
+        <v>1745</v>
       </c>
       <c r="U142" t="s">
         <v>40</v>
       </c>
       <c r="V142" t="s">
-        <v>1741</v>
+        <v>1746</v>
       </c>
       <c r="W142" t="s">
-        <v>1742</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="143" spans="1:23">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>1743</v>
+        <v>1748</v>
       </c>
       <c r="C143" t="s">
-        <v>1744</v>
+        <v>1749</v>
       </c>
       <c r="D143" t="s">
-        <v>1745</v>
+        <v>1750</v>
       </c>
       <c r="E143" t="s">
-        <v>1746</v>
+        <v>1751</v>
       </c>
       <c r="F143">
-        <v>7358</v>
+        <v>13826</v>
       </c>
       <c r="G143" t="s">
-        <v>1747</v>
+        <v>1752</v>
       </c>
       <c r="H143" s="2">
-        <v>110116044503</v>
+        <v>667111799185</v>
       </c>
       <c r="I143"/>
       <c r="J143" t="s">
-        <v>1748</v>
+        <v>1753</v>
       </c>
       <c r="K143" t="s">
-        <v>1749</v>
+        <v>1754</v>
       </c>
       <c r="L143" t="s">
-        <v>1750</v>
+        <v>1755</v>
       </c>
       <c r="M143" t="s">
-        <v>1751</v>
+        <v>1756</v>
       </c>
       <c r="N143" t="s">
-        <v>1752</v>
+        <v>1757</v>
       </c>
       <c r="O143" t="s">
         <v>105</v>
       </c>
       <c r="P143" t="s">
         <v>35</v>
       </c>
       <c r="Q143" t="s">
-        <v>1753</v>
+        <v>1758</v>
       </c>
       <c r="R143" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S143" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T143" t="s">
-        <v>1754</v>
+        <v>39</v>
       </c>
       <c r="U143" t="s">
         <v>40</v>
       </c>
       <c r="V143" t="s">
-        <v>1755</v>
+        <v>1759</v>
       </c>
       <c r="W143" t="s">
-        <v>1756</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="144" spans="1:23">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>1757</v>
+        <v>1761</v>
       </c>
       <c r="C144" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="D144" t="s">
-        <v>838</v>
+        <v>1763</v>
       </c>
       <c r="E144" t="s">
-        <v>1759</v>
+        <v>1764</v>
       </c>
       <c r="F144">
-        <v>13661</v>
+        <v>7358</v>
       </c>
       <c r="G144" t="s">
-        <v>1760</v>
+        <v>1765</v>
       </c>
       <c r="H144" s="2">
-        <v>780436785050</v>
+        <v>110116044503</v>
       </c>
       <c r="I144"/>
       <c r="J144" t="s">
-        <v>1761</v>
+        <v>1766</v>
       </c>
       <c r="K144" t="s">
-        <v>1762</v>
+        <v>1767</v>
       </c>
       <c r="L144" t="s">
-        <v>1763</v>
+        <v>1768</v>
       </c>
       <c r="M144" t="s">
-        <v>1764</v>
+        <v>1769</v>
       </c>
       <c r="N144" t="s">
-        <v>1765</v>
+        <v>1770</v>
       </c>
       <c r="O144" t="s">
         <v>105</v>
       </c>
       <c r="P144" t="s">
         <v>35</v>
       </c>
       <c r="Q144" t="s">
-        <v>1766</v>
+        <v>1771</v>
       </c>
       <c r="R144" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S144" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T144" t="s">
-        <v>39</v>
+        <v>1772</v>
       </c>
       <c r="U144" t="s">
         <v>40</v>
       </c>
       <c r="V144" t="s">
-        <v>1767</v>
+        <v>1773</v>
       </c>
       <c r="W144" t="s">
-        <v>1768</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="145" spans="1:23">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>1769</v>
+        <v>1775</v>
       </c>
       <c r="C145" t="s">
-        <v>1770</v>
+        <v>1776</v>
       </c>
       <c r="D145" t="s">
-        <v>1771</v>
+        <v>842</v>
       </c>
       <c r="E145" t="s">
-        <v>627</v>
+        <v>1777</v>
       </c>
       <c r="F145">
-        <v>4267</v>
+        <v>13661</v>
       </c>
       <c r="G145" t="s">
-        <v>1772</v>
+        <v>1778</v>
       </c>
       <c r="H145" s="2">
-        <v>519010048086</v>
+        <v>780436785050</v>
       </c>
       <c r="I145"/>
       <c r="J145" t="s">
-        <v>1773</v>
+        <v>1779</v>
       </c>
       <c r="K145" t="s">
-        <v>1774</v>
+        <v>1780</v>
       </c>
       <c r="L145" t="s">
-        <v>1775</v>
+        <v>1781</v>
       </c>
       <c r="M145" t="s">
-        <v>1776</v>
+        <v>1782</v>
       </c>
       <c r="N145" t="s">
-        <v>1777</v>
+        <v>1783</v>
       </c>
       <c r="O145" t="s">
         <v>105</v>
       </c>
       <c r="P145" t="s">
         <v>35</v>
       </c>
       <c r="Q145" t="s">
-        <v>1778</v>
+        <v>1784</v>
       </c>
       <c r="R145" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S145" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T145" t="s">
-        <v>1779</v>
+        <v>39</v>
       </c>
       <c r="U145" t="s">
         <v>40</v>
       </c>
       <c r="V145" t="s">
-        <v>1780</v>
+        <v>1785</v>
       </c>
       <c r="W145" t="s">
-        <v>1781</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="146" spans="1:23">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>1782</v>
+        <v>1787</v>
       </c>
       <c r="C146" t="s">
-        <v>1783</v>
+        <v>1788</v>
       </c>
       <c r="D146" t="s">
-        <v>1784</v>
+        <v>1789</v>
       </c>
       <c r="E146" t="s">
-        <v>1785</v>
+        <v>630</v>
       </c>
       <c r="F146">
-        <v>9726</v>
+        <v>4267</v>
       </c>
       <c r="G146" t="s">
-        <v>1022</v>
+        <v>1790</v>
       </c>
       <c r="H146" s="2">
-        <v>771706730710</v>
+        <v>519010048086</v>
       </c>
       <c r="I146"/>
       <c r="J146" t="s">
-        <v>1786</v>
+        <v>1791</v>
       </c>
       <c r="K146" t="s">
-        <v>1787</v>
+        <v>1792</v>
       </c>
       <c r="L146" t="s">
-        <v>1788</v>
+        <v>1793</v>
       </c>
       <c r="M146" t="s">
-        <v>1789</v>
+        <v>1794</v>
       </c>
       <c r="N146" t="s">
-        <v>1790</v>
+        <v>1795</v>
       </c>
       <c r="O146" t="s">
         <v>105</v>
       </c>
       <c r="P146" t="s">
         <v>35</v>
       </c>
       <c r="Q146" t="s">
-        <v>1791</v>
+        <v>1796</v>
       </c>
       <c r="R146" t="s">
-        <v>265</v>
+        <v>37</v>
       </c>
       <c r="S146" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T146" t="s">
-        <v>1792</v>
+        <v>1797</v>
       </c>
       <c r="U146" t="s">
         <v>40</v>
       </c>
       <c r="V146" t="s">
-        <v>1793</v>
+        <v>1798</v>
       </c>
       <c r="W146" t="s">
-        <v>1794</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="147" spans="1:23">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>1795</v>
+        <v>1800</v>
       </c>
       <c r="C147" t="s">
-        <v>1796</v>
+        <v>1801</v>
       </c>
       <c r="D147" t="s">
-        <v>1797</v>
+        <v>1802</v>
       </c>
       <c r="E147" t="s">
-        <v>1498</v>
+        <v>1803</v>
       </c>
       <c r="F147">
-        <v>6021</v>
+        <v>9726</v>
       </c>
       <c r="G147" t="s">
-        <v>1235</v>
+        <v>1025</v>
       </c>
       <c r="H147" s="2">
-        <v>165902053970</v>
-[...3 lines deleted...]
-      </c>
+        <v>771706730710</v>
+      </c>
+      <c r="I147"/>
       <c r="J147" t="s">
-        <v>1799</v>
+        <v>1804</v>
       </c>
       <c r="K147" t="s">
-        <v>1800</v>
+        <v>1805</v>
       </c>
       <c r="L147" t="s">
-        <v>1801</v>
+        <v>1806</v>
       </c>
       <c r="M147" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="N147" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="O147" t="s">
         <v>105</v>
       </c>
       <c r="P147" t="s">
         <v>35</v>
       </c>
       <c r="Q147" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
       <c r="R147" t="s">
-        <v>53</v>
+        <v>253</v>
       </c>
       <c r="S147" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T147" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
       <c r="U147" t="s">
         <v>40</v>
       </c>
       <c r="V147" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="W147" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="148" spans="1:23">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>1808</v>
+        <v>1813</v>
       </c>
       <c r="C148" t="s">
-        <v>1809</v>
+        <v>1814</v>
       </c>
       <c r="D148" t="s">
-        <v>1810</v>
+        <v>1815</v>
       </c>
       <c r="E148" t="s">
-        <v>1811</v>
+        <v>1517</v>
       </c>
       <c r="F148">
-        <v>14792</v>
+        <v>6021</v>
       </c>
       <c r="G148" t="s">
-        <v>115</v>
+        <v>1252</v>
       </c>
       <c r="H148" s="2">
-        <v>162802556485</v>
+        <v>165902053970</v>
       </c>
       <c r="I148" t="s">
-        <v>28</v>
+        <v>1816</v>
       </c>
       <c r="J148" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="K148" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="L148" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="M148" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="N148" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
       <c r="O148" t="s">
         <v>105</v>
       </c>
       <c r="P148" t="s">
         <v>35</v>
       </c>
       <c r="Q148" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="R148" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S148" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T148" t="s">
-        <v>39</v>
+        <v>1823</v>
       </c>
       <c r="U148" t="s">
         <v>40</v>
       </c>
       <c r="V148" t="s">
-        <v>1818</v>
+        <v>1824</v>
       </c>
       <c r="W148" t="s">
-        <v>1819</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="149" spans="1:23">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>1820</v>
+        <v>1826</v>
       </c>
       <c r="C149" t="s">
-        <v>1821</v>
+        <v>1827</v>
       </c>
       <c r="D149" t="s">
-        <v>1822</v>
+        <v>1828</v>
       </c>
       <c r="E149" t="s">
-        <v>1823</v>
+        <v>1829</v>
       </c>
       <c r="F149">
-        <v>14972</v>
+        <v>14792</v>
       </c>
       <c r="G149" t="s">
-        <v>142</v>
+        <v>116</v>
       </c>
       <c r="H149" s="2">
-        <v>165035910113</v>
+        <v>162802556485</v>
       </c>
       <c r="I149" t="s">
-        <v>1824</v>
+        <v>28</v>
       </c>
       <c r="J149" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
       <c r="K149" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="L149" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="M149" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="N149" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="O149" t="s">
         <v>105</v>
       </c>
       <c r="P149" t="s">
         <v>35</v>
       </c>
       <c r="Q149" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
       <c r="R149" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S149" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T149" t="s">
-        <v>1831</v>
+        <v>39</v>
       </c>
       <c r="U149" t="s">
         <v>40</v>
       </c>
       <c r="V149" t="s">
-        <v>1832</v>
+        <v>1836</v>
       </c>
       <c r="W149" t="s">
-        <v>1833</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="150" spans="1:23">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>1834</v>
+        <v>1838</v>
       </c>
       <c r="C150" t="s">
-        <v>1835</v>
+        <v>1839</v>
       </c>
       <c r="D150" t="s">
-        <v>1836</v>
+        <v>1840</v>
       </c>
       <c r="E150" t="s">
-        <v>1837</v>
+        <v>1841</v>
       </c>
       <c r="F150">
-        <v>9404</v>
+        <v>14972</v>
       </c>
       <c r="G150" t="s">
-        <v>1772</v>
+        <v>143</v>
       </c>
       <c r="H150" s="2">
-        <v>330700214005</v>
-[...1 lines deleted...]
-      <c r="I150"/>
+        <v>165035910113</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1842</v>
+      </c>
       <c r="J150" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="K150" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
       <c r="L150" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
       <c r="M150" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
       <c r="N150" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
       <c r="O150" t="s">
         <v>105</v>
       </c>
       <c r="P150" t="s">
         <v>35</v>
       </c>
       <c r="Q150" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
       <c r="R150" t="s">
-        <v>277</v>
+        <v>37</v>
       </c>
       <c r="S150" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T150" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="U150" t="s">
         <v>40</v>
       </c>
       <c r="V150" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
       <c r="W150" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="151" spans="1:23">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="C151" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
       <c r="D151" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
       <c r="E151" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="F151">
-        <v>12496</v>
+        <v>9404</v>
       </c>
       <c r="G151" t="s">
-        <v>397</v>
+        <v>1790</v>
       </c>
       <c r="H151" s="2">
-        <v>780160047864</v>
+        <v>330700214005</v>
       </c>
       <c r="I151"/>
       <c r="J151" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
       <c r="K151" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
       <c r="L151" t="s">
-        <v>1853</v>
+        <v>1858</v>
       </c>
       <c r="M151" t="s">
-        <v>1854</v>
+        <v>1859</v>
       </c>
       <c r="N151" t="s">
-        <v>1855</v>
+        <v>1860</v>
       </c>
       <c r="O151" t="s">
         <v>105</v>
       </c>
       <c r="P151" t="s">
         <v>35</v>
       </c>
       <c r="Q151" t="s">
-        <v>1856</v>
+        <v>1861</v>
       </c>
       <c r="R151" t="s">
-        <v>53</v>
+        <v>278</v>
       </c>
       <c r="S151" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T151" t="s">
-        <v>39</v>
+        <v>1862</v>
       </c>
       <c r="U151" t="s">
         <v>40</v>
       </c>
       <c r="V151" t="s">
-        <v>1857</v>
+        <v>1863</v>
       </c>
       <c r="W151" t="s">
-        <v>1858</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="152" spans="1:23">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>1859</v>
+        <v>1865</v>
       </c>
       <c r="C152" t="s">
-        <v>1860</v>
+        <v>1866</v>
       </c>
       <c r="D152" t="s">
-        <v>1861</v>
+        <v>1867</v>
       </c>
       <c r="E152" t="s">
-        <v>1862</v>
+        <v>1868</v>
       </c>
       <c r="F152">
-        <v>14336</v>
+        <v>12496</v>
       </c>
       <c r="G152" t="s">
-        <v>539</v>
+        <v>399</v>
       </c>
       <c r="H152" s="2">
-        <v>165702640410</v>
+        <v>780160047864</v>
       </c>
       <c r="I152"/>
       <c r="J152" t="s">
-        <v>1863</v>
+        <v>1869</v>
       </c>
       <c r="K152" t="s">
-        <v>1864</v>
+        <v>1870</v>
       </c>
       <c r="L152" t="s">
-        <v>1865</v>
+        <v>1871</v>
       </c>
       <c r="M152" t="s">
-        <v>1866</v>
+        <v>1872</v>
       </c>
       <c r="N152" t="s">
-        <v>1867</v>
+        <v>1873</v>
       </c>
       <c r="O152" t="s">
         <v>105</v>
       </c>
       <c r="P152" t="s">
         <v>35</v>
       </c>
       <c r="Q152" t="s">
-        <v>1868</v>
+        <v>1874</v>
       </c>
       <c r="R152" t="s">
-        <v>265</v>
+        <v>37</v>
       </c>
       <c r="S152" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T152" t="s">
         <v>39</v>
       </c>
       <c r="U152" t="s">
         <v>40</v>
       </c>
       <c r="V152" t="s">
-        <v>1869</v>
+        <v>1875</v>
       </c>
       <c r="W152" t="s">
-        <v>39</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="153" spans="1:23">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>1870</v>
+        <v>1877</v>
       </c>
       <c r="C153" t="s">
-        <v>1871</v>
+        <v>1878</v>
       </c>
       <c r="D153" t="s">
-        <v>1872</v>
+        <v>1879</v>
       </c>
       <c r="E153" t="s">
-        <v>1873</v>
+        <v>1880</v>
       </c>
       <c r="F153">
-        <v>19722</v>
+        <v>14336</v>
       </c>
       <c r="G153" t="s">
-        <v>1874</v>
+        <v>542</v>
       </c>
       <c r="H153" s="2">
-        <v>233903488572</v>
-[...3 lines deleted...]
-      </c>
+        <v>165702640410</v>
+      </c>
+      <c r="I153"/>
       <c r="J153" t="s">
-        <v>1875</v>
+        <v>1881</v>
       </c>
       <c r="K153" t="s">
-        <v>1876</v>
+        <v>1882</v>
       </c>
       <c r="L153" t="s">
-        <v>1877</v>
+        <v>1883</v>
       </c>
       <c r="M153" t="s">
-        <v>1878</v>
+        <v>1884</v>
       </c>
       <c r="N153" t="s">
-        <v>1879</v>
+        <v>1885</v>
       </c>
       <c r="O153" t="s">
-        <v>65</v>
+        <v>105</v>
       </c>
       <c r="P153" t="s">
         <v>35</v>
       </c>
       <c r="Q153" t="s">
-        <v>1880</v>
+        <v>1886</v>
       </c>
       <c r="R153" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S153" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T153" t="s">
         <v>39</v>
       </c>
       <c r="U153" t="s">
         <v>40</v>
       </c>
       <c r="V153" t="s">
-        <v>1881</v>
+        <v>1887</v>
       </c>
       <c r="W153" t="s">
-        <v>1882</v>
+        <v>39</v>
       </c>
     </row>
     <row r="154" spans="1:23">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>1883</v>
+        <v>1888</v>
       </c>
       <c r="C154" t="s">
-        <v>1884</v>
+        <v>1889</v>
       </c>
       <c r="D154" t="s">
-        <v>1885</v>
+        <v>1890</v>
       </c>
       <c r="E154" t="s">
-        <v>1886</v>
+        <v>1891</v>
       </c>
       <c r="F154">
-        <v>16294</v>
+        <v>19722</v>
       </c>
       <c r="G154" t="s">
-        <v>46</v>
+        <v>1892</v>
       </c>
       <c r="H154" s="2">
-        <v>420546549081</v>
+        <v>233903488572</v>
       </c>
       <c r="I154" t="s">
-        <v>1887</v>
+        <v>28</v>
       </c>
       <c r="J154" t="s">
-        <v>1888</v>
+        <v>1893</v>
       </c>
       <c r="K154" t="s">
-        <v>1889</v>
+        <v>1894</v>
       </c>
       <c r="L154" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="M154" t="s">
-        <v>1891</v>
+        <v>1896</v>
       </c>
       <c r="N154" t="s">
-        <v>1892</v>
+        <v>1897</v>
       </c>
       <c r="O154" t="s">
-        <v>34</v>
+        <v>64</v>
       </c>
       <c r="P154" t="s">
         <v>35</v>
       </c>
       <c r="Q154" t="s">
-        <v>1893</v>
+        <v>1898</v>
       </c>
       <c r="R154" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="S154" t="s">
         <v>38</v>
       </c>
       <c r="T154" t="s">
         <v>39</v>
       </c>
       <c r="U154" t="s">
         <v>40</v>
       </c>
-      <c r="V154"/>
+      <c r="V154" t="s">
+        <v>1899</v>
+      </c>
       <c r="W154" t="s">
-        <v>39</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="155" spans="1:23">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>1894</v>
+        <v>1901</v>
       </c>
       <c r="C155" t="s">
-        <v>1895</v>
+        <v>1902</v>
       </c>
       <c r="D155" t="s">
-        <v>1896</v>
+        <v>1903</v>
       </c>
       <c r="E155" t="s">
-        <v>1897</v>
+        <v>1904</v>
       </c>
       <c r="F155">
-        <v>9938</v>
+        <v>16294</v>
       </c>
       <c r="G155" t="s">
-        <v>539</v>
+        <v>46</v>
       </c>
       <c r="H155" s="2">
-        <v>770265011756</v>
-[...1 lines deleted...]
-      <c r="I155"/>
+        <v>420546549081</v>
+      </c>
+      <c r="I155" t="s">
+        <v>1905</v>
+      </c>
       <c r="J155" t="s">
-        <v>1898</v>
+        <v>1906</v>
       </c>
       <c r="K155" t="s">
-        <v>1899</v>
+        <v>1907</v>
       </c>
       <c r="L155" t="s">
-        <v>1900</v>
+        <v>1908</v>
       </c>
       <c r="M155" t="s">
-        <v>1901</v>
+        <v>1909</v>
       </c>
       <c r="N155" t="s">
-        <v>1902</v>
+        <v>1910</v>
       </c>
       <c r="O155" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P155" t="s">
         <v>35</v>
       </c>
       <c r="Q155" t="s">
-        <v>1903</v>
+        <v>1911</v>
       </c>
       <c r="R155" t="s">
         <v>37</v>
       </c>
       <c r="S155" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T155" t="s">
         <v>39</v>
       </c>
       <c r="U155" t="s">
         <v>40</v>
       </c>
-      <c r="V155" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V155"/>
       <c r="W155" t="s">
-        <v>1905</v>
+        <v>39</v>
       </c>
     </row>
     <row r="156" spans="1:23">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>1906</v>
+        <v>1912</v>
       </c>
       <c r="C156" t="s">
-        <v>1907</v>
+        <v>1913</v>
       </c>
       <c r="D156" t="s">
-        <v>1908</v>
+        <v>1914</v>
       </c>
       <c r="E156" t="s">
-        <v>1909</v>
+        <v>1915</v>
       </c>
       <c r="F156">
-        <v>4416</v>
+        <v>9938</v>
       </c>
       <c r="G156" t="s">
-        <v>338</v>
+        <v>542</v>
       </c>
       <c r="H156" s="2">
-        <v>246600260122</v>
+        <v>770265011756</v>
       </c>
       <c r="I156"/>
       <c r="J156" t="s">
-        <v>1910</v>
+        <v>1916</v>
       </c>
       <c r="K156" t="s">
-        <v>1911</v>
+        <v>1917</v>
       </c>
       <c r="L156" t="s">
-        <v>1912</v>
+        <v>1918</v>
       </c>
       <c r="M156" t="s">
-        <v>1913</v>
+        <v>1919</v>
       </c>
       <c r="N156" t="s">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="O156" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P156" t="s">
         <v>35</v>
       </c>
       <c r="Q156" t="s">
-        <v>1915</v>
+        <v>1921</v>
       </c>
       <c r="R156" t="s">
-        <v>277</v>
+        <v>107</v>
       </c>
       <c r="S156" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T156" t="s">
-        <v>1916</v>
+        <v>39</v>
       </c>
       <c r="U156" t="s">
         <v>40</v>
       </c>
       <c r="V156" t="s">
-        <v>1917</v>
+        <v>1922</v>
       </c>
       <c r="W156" t="s">
-        <v>1918</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="157" spans="1:23">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>1919</v>
+        <v>1924</v>
       </c>
       <c r="C157" t="s">
-        <v>1920</v>
+        <v>1925</v>
       </c>
       <c r="D157" t="s">
-        <v>1921</v>
+        <v>1926</v>
       </c>
       <c r="E157" t="s">
-        <v>973</v>
+        <v>1927</v>
       </c>
       <c r="F157">
-        <v>23948</v>
+        <v>4416</v>
       </c>
       <c r="G157" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="H157" s="2">
-        <v>163203164272</v>
-[...3 lines deleted...]
-      </c>
+        <v>246600260122</v>
+      </c>
+      <c r="I157"/>
       <c r="J157" t="s">
-        <v>1922</v>
+        <v>1928</v>
       </c>
       <c r="K157" t="s">
-        <v>1923</v>
+        <v>1929</v>
       </c>
       <c r="L157" t="s">
-        <v>1924</v>
+        <v>1930</v>
       </c>
       <c r="M157" t="s">
-        <v>1925</v>
+        <v>1931</v>
       </c>
       <c r="N157" t="s">
-        <v>1926</v>
+        <v>1932</v>
       </c>
       <c r="O157" t="s">
         <v>34</v>
       </c>
       <c r="P157" t="s">
         <v>35</v>
       </c>
       <c r="Q157" t="s">
-        <v>1927</v>
+        <v>1933</v>
       </c>
       <c r="R157" t="s">
-        <v>980</v>
+        <v>278</v>
       </c>
       <c r="S157" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T157" t="s">
-        <v>39</v>
+        <v>1934</v>
       </c>
       <c r="U157" t="s">
         <v>40</v>
       </c>
-      <c r="V157"/>
+      <c r="V157" t="s">
+        <v>1935</v>
+      </c>
       <c r="W157" t="s">
-        <v>39</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="158" spans="1:23">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>1928</v>
+        <v>1937</v>
       </c>
       <c r="C158" t="s">
-        <v>1929</v>
+        <v>1938</v>
       </c>
       <c r="D158" t="s">
-        <v>1930</v>
+        <v>1939</v>
       </c>
       <c r="E158" t="s">
-        <v>1931</v>
+        <v>976</v>
       </c>
       <c r="F158">
-        <v>10205</v>
+        <v>23948</v>
       </c>
       <c r="G158" t="s">
-        <v>655</v>
+        <v>339</v>
       </c>
       <c r="H158" s="2">
-        <v>461105546327</v>
-[...1 lines deleted...]
-      <c r="I158"/>
+        <v>163203164272</v>
+      </c>
+      <c r="I158" t="s">
+        <v>28</v>
+      </c>
       <c r="J158" t="s">
-        <v>1932</v>
+        <v>1940</v>
       </c>
       <c r="K158" t="s">
-        <v>1933</v>
+        <v>1941</v>
       </c>
       <c r="L158" t="s">
-        <v>1934</v>
+        <v>1942</v>
       </c>
       <c r="M158" t="s">
-        <v>1935</v>
+        <v>1943</v>
       </c>
       <c r="N158" t="s">
-        <v>1936</v>
+        <v>1944</v>
       </c>
       <c r="O158" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P158" t="s">
         <v>35</v>
       </c>
       <c r="Q158" t="s">
-        <v>1937</v>
+        <v>1945</v>
       </c>
       <c r="R158" t="s">
-        <v>53</v>
+        <v>983</v>
       </c>
       <c r="S158" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T158" t="s">
-        <v>1938</v>
+        <v>39</v>
       </c>
       <c r="U158" t="s">
         <v>40</v>
       </c>
-      <c r="V158" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V158"/>
       <c r="W158" t="s">
-        <v>1940</v>
+        <v>39</v>
       </c>
     </row>
     <row r="159" spans="1:23">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>1941</v>
+        <v>1946</v>
       </c>
       <c r="C159" t="s">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="D159" t="s">
-        <v>1943</v>
+        <v>1948</v>
       </c>
       <c r="E159" t="s">
-        <v>1944</v>
+        <v>1949</v>
       </c>
       <c r="F159">
-        <v>17055</v>
+        <v>10205</v>
       </c>
       <c r="G159" t="s">
-        <v>1945</v>
+        <v>658</v>
       </c>
       <c r="H159" s="2">
-        <v>773374003567</v>
-[...3 lines deleted...]
-      </c>
+        <v>461105546327</v>
+      </c>
+      <c r="I159"/>
       <c r="J159" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="K159" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
       <c r="L159" t="s">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="M159" t="s">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="N159" t="s">
-        <v>1951</v>
+        <v>1954</v>
       </c>
       <c r="O159" t="s">
         <v>105</v>
       </c>
       <c r="P159" t="s">
         <v>35</v>
       </c>
       <c r="Q159" t="s">
-        <v>1952</v>
+        <v>1955</v>
       </c>
       <c r="R159" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S159" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T159" t="s">
-        <v>1953</v>
+        <v>1956</v>
       </c>
       <c r="U159" t="s">
         <v>40</v>
       </c>
       <c r="V159" t="s">
-        <v>1954</v>
+        <v>1957</v>
       </c>
       <c r="W159" t="s">
-        <v>1955</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="160" spans="1:23">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>1956</v>
+        <v>1959</v>
       </c>
       <c r="C160" t="s">
-        <v>1957</v>
+        <v>1960</v>
       </c>
       <c r="D160" t="s">
-        <v>1958</v>
+        <v>1961</v>
       </c>
       <c r="E160" t="s">
-        <v>1532</v>
+        <v>1962</v>
       </c>
       <c r="F160">
-        <v>8128</v>
+        <v>17055</v>
       </c>
       <c r="G160" t="s">
-        <v>469</v>
+        <v>1963</v>
       </c>
       <c r="H160" s="2">
-        <v>462400129690</v>
-[...1 lines deleted...]
-      <c r="I160"/>
+        <v>773374003567</v>
+      </c>
+      <c r="I160" t="s">
+        <v>1964</v>
+      </c>
       <c r="J160" t="s">
-        <v>1959</v>
+        <v>1965</v>
       </c>
       <c r="K160" t="s">
-        <v>1960</v>
+        <v>1966</v>
       </c>
       <c r="L160" t="s">
-        <v>1961</v>
+        <v>1967</v>
       </c>
       <c r="M160" t="s">
-        <v>1962</v>
+        <v>1968</v>
       </c>
       <c r="N160" t="s">
-        <v>1963</v>
+        <v>1969</v>
       </c>
       <c r="O160" t="s">
         <v>105</v>
       </c>
       <c r="P160" t="s">
         <v>35</v>
       </c>
       <c r="Q160" t="s">
-        <v>1964</v>
+        <v>1970</v>
       </c>
       <c r="R160" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S160" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T160" t="s">
-        <v>39</v>
+        <v>1971</v>
       </c>
       <c r="U160" t="s">
         <v>40</v>
       </c>
       <c r="V160" t="s">
-        <v>1965</v>
+        <v>1972</v>
       </c>
       <c r="W160" t="s">
-        <v>1966</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="161" spans="1:23">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>1967</v>
+        <v>1974</v>
       </c>
       <c r="C161" t="s">
-        <v>1968</v>
+        <v>1975</v>
       </c>
       <c r="D161" t="s">
-        <v>1969</v>
+        <v>1976</v>
       </c>
       <c r="E161" t="s">
-        <v>396</v>
+        <v>1551</v>
       </c>
       <c r="F161">
-        <v>19151</v>
+        <v>8128</v>
       </c>
       <c r="G161" t="s">
-        <v>397</v>
+        <v>471</v>
       </c>
       <c r="H161" s="2">
-        <v>222409370806</v>
-[...3 lines deleted...]
-      </c>
+        <v>462400129690</v>
+      </c>
+      <c r="I161"/>
       <c r="J161" t="s">
-        <v>1970</v>
+        <v>1977</v>
       </c>
       <c r="K161" t="s">
-        <v>1971</v>
+        <v>1978</v>
       </c>
       <c r="L161" t="s">
-        <v>1972</v>
+        <v>1979</v>
       </c>
       <c r="M161" t="s">
-        <v>1973</v>
+        <v>1980</v>
       </c>
       <c r="N161" t="s">
-        <v>1974</v>
+        <v>1981</v>
       </c>
       <c r="O161" t="s">
         <v>105</v>
       </c>
       <c r="P161" t="s">
         <v>35</v>
       </c>
       <c r="Q161" t="s">
-        <v>1975</v>
+        <v>1982</v>
       </c>
       <c r="R161" t="s">
         <v>37</v>
       </c>
       <c r="S161" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T161" t="s">
         <v>39</v>
       </c>
       <c r="U161" t="s">
         <v>40</v>
       </c>
       <c r="V161" t="s">
-        <v>1976</v>
+        <v>1983</v>
       </c>
       <c r="W161" t="s">
-        <v>1977</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="162" spans="1:23">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>1978</v>
+        <v>1985</v>
       </c>
       <c r="C162" t="s">
-        <v>1979</v>
+        <v>1986</v>
       </c>
       <c r="D162" t="s">
-        <v>1980</v>
+        <v>1987</v>
       </c>
       <c r="E162" t="s">
-        <v>1981</v>
+        <v>398</v>
       </c>
       <c r="F162">
-        <v>7926</v>
+        <v>19151</v>
       </c>
       <c r="G162" t="s">
-        <v>285</v>
+        <v>399</v>
       </c>
       <c r="H162" s="2">
-        <v>272208897048</v>
-[...1 lines deleted...]
-      <c r="I162"/>
+        <v>222409370806</v>
+      </c>
+      <c r="I162" t="s">
+        <v>28</v>
+      </c>
       <c r="J162" t="s">
-        <v>1982</v>
+        <v>1988</v>
       </c>
       <c r="K162" t="s">
-        <v>1983</v>
+        <v>1989</v>
       </c>
       <c r="L162" t="s">
-        <v>1984</v>
+        <v>1990</v>
       </c>
       <c r="M162" t="s">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="N162" t="s">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="O162" t="s">
         <v>105</v>
       </c>
       <c r="P162" t="s">
         <v>35</v>
       </c>
       <c r="Q162" t="s">
-        <v>1987</v>
+        <v>1993</v>
       </c>
       <c r="R162" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="S162" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T162" t="s">
         <v>39</v>
       </c>
       <c r="U162" t="s">
         <v>40</v>
       </c>
       <c r="V162" t="s">
-        <v>1988</v>
+        <v>1994</v>
       </c>
       <c r="W162" t="s">
-        <v>1989</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="163" spans="1:23">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>1990</v>
+        <v>1996</v>
       </c>
       <c r="C163" t="s">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="D163" t="s">
-        <v>1992</v>
+        <v>1998</v>
       </c>
       <c r="E163" t="s">
-        <v>358</v>
+        <v>1999</v>
       </c>
       <c r="F163">
-        <v>4533</v>
+        <v>7926</v>
       </c>
       <c r="G163" t="s">
-        <v>115</v>
+        <v>286</v>
       </c>
       <c r="H163" s="2">
-        <v>352501368913</v>
+        <v>272208897048</v>
       </c>
       <c r="I163"/>
       <c r="J163" t="s">
-        <v>1993</v>
+        <v>2000</v>
       </c>
       <c r="K163" t="s">
-        <v>1994</v>
+        <v>2001</v>
       </c>
       <c r="L163" t="s">
-        <v>1995</v>
+        <v>2002</v>
       </c>
       <c r="M163" t="s">
-        <v>1996</v>
+        <v>2003</v>
       </c>
       <c r="N163" t="s">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="O163" t="s">
         <v>105</v>
       </c>
       <c r="P163" t="s">
         <v>35</v>
       </c>
       <c r="Q163" t="s">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="R163" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="S163" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T163" t="s">
-        <v>1999</v>
+        <v>39</v>
       </c>
       <c r="U163" t="s">
         <v>40</v>
       </c>
       <c r="V163" t="s">
-        <v>2000</v>
+        <v>2006</v>
       </c>
       <c r="W163" t="s">
-        <v>2001</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="164" spans="1:23">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="C164" t="s">
-        <v>971</v>
+        <v>2009</v>
       </c>
       <c r="D164" t="s">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="E164" t="s">
-        <v>2004</v>
+        <v>360</v>
       </c>
       <c r="F164">
-        <v>22539</v>
+        <v>4533</v>
       </c>
       <c r="G164" t="s">
-        <v>75</v>
+        <v>116</v>
       </c>
       <c r="H164" s="2">
-        <v>590425669286</v>
-[...3 lines deleted...]
-      </c>
+        <v>352501368913</v>
+      </c>
+      <c r="I164"/>
       <c r="J164" t="s">
-        <v>2005</v>
+        <v>2011</v>
       </c>
       <c r="K164" t="s">
-        <v>2006</v>
+        <v>2012</v>
       </c>
       <c r="L164" t="s">
-        <v>2007</v>
+        <v>2013</v>
       </c>
       <c r="M164" t="s">
-        <v>2008</v>
+        <v>2014</v>
       </c>
       <c r="N164" t="s">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="O164" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P164" t="s">
         <v>35</v>
       </c>
       <c r="Q164" t="s">
-        <v>2010</v>
+        <v>2016</v>
       </c>
       <c r="R164" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S164" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T164" t="s">
-        <v>39</v>
+        <v>2017</v>
       </c>
       <c r="U164" t="s">
         <v>40</v>
       </c>
       <c r="V164" t="s">
-        <v>41</v>
+        <v>2018</v>
       </c>
       <c r="W164" t="s">
-        <v>39</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="165" spans="1:23">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>2011</v>
+        <v>2020</v>
       </c>
       <c r="C165" t="s">
-        <v>2012</v>
+        <v>974</v>
       </c>
       <c r="D165" t="s">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="E165" t="s">
-        <v>2014</v>
+        <v>2022</v>
       </c>
       <c r="F165">
-        <v>22773</v>
+        <v>22539</v>
       </c>
       <c r="G165" t="s">
-        <v>1235</v>
+        <v>74</v>
       </c>
       <c r="H165" s="2">
-        <v>222213536990</v>
+        <v>590425669286</v>
       </c>
       <c r="I165" t="s">
         <v>28</v>
       </c>
       <c r="J165" t="s">
-        <v>2015</v>
+        <v>2023</v>
       </c>
       <c r="K165" t="s">
-        <v>2016</v>
+        <v>2024</v>
       </c>
       <c r="L165" t="s">
-        <v>2017</v>
+        <v>2025</v>
       </c>
       <c r="M165" t="s">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="N165" t="s">
-        <v>2019</v>
+        <v>2027</v>
       </c>
       <c r="O165" t="s">
         <v>34</v>
       </c>
       <c r="P165" t="s">
-        <v>2020</v>
+        <v>35</v>
       </c>
       <c r="Q165" t="s">
-        <v>2021</v>
+        <v>2028</v>
       </c>
       <c r="R165" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S165" t="s">
         <v>38</v>
       </c>
       <c r="T165" t="s">
         <v>39</v>
       </c>
       <c r="U165" t="s">
         <v>40</v>
       </c>
       <c r="V165" t="s">
-        <v>2022</v>
+        <v>41</v>
       </c>
       <c r="W165" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="166" spans="1:23">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>2023</v>
+        <v>2029</v>
       </c>
       <c r="C166" t="s">
-        <v>2024</v>
+        <v>2030</v>
       </c>
       <c r="D166" t="s">
-        <v>369</v>
+        <v>2031</v>
       </c>
       <c r="E166" t="s">
-        <v>2025</v>
+        <v>2032</v>
       </c>
       <c r="F166">
-        <v>15774</v>
+        <v>22773</v>
       </c>
       <c r="G166" t="s">
-        <v>2026</v>
+        <v>1252</v>
       </c>
       <c r="H166" s="2">
-        <v>665812742377</v>
+        <v>222213536990</v>
       </c>
       <c r="I166" t="s">
         <v>28</v>
       </c>
       <c r="J166" t="s">
-        <v>2027</v>
+        <v>2033</v>
       </c>
       <c r="K166" t="s">
-        <v>2028</v>
+        <v>2034</v>
       </c>
       <c r="L166" t="s">
-        <v>2029</v>
+        <v>2035</v>
       </c>
       <c r="M166" t="s">
-        <v>2030</v>
+        <v>2036</v>
       </c>
       <c r="N166" t="s">
-        <v>2031</v>
+        <v>2037</v>
       </c>
       <c r="O166" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P166" t="s">
-        <v>35</v>
+        <v>2038</v>
       </c>
       <c r="Q166" t="s">
-        <v>2032</v>
+        <v>2039</v>
       </c>
       <c r="R166" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S166" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T166" t="s">
         <v>39</v>
       </c>
       <c r="U166" t="s">
         <v>40</v>
       </c>
       <c r="V166" t="s">
-        <v>2033</v>
+        <v>2040</v>
       </c>
       <c r="W166" t="s">
-        <v>2034</v>
+        <v>39</v>
       </c>
     </row>
     <row r="167" spans="1:23">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>2035</v>
+        <v>2041</v>
       </c>
       <c r="C167" t="s">
-        <v>2036</v>
+        <v>2042</v>
       </c>
       <c r="D167" t="s">
-        <v>2037</v>
+        <v>371</v>
       </c>
       <c r="E167" t="s">
-        <v>517</v>
+        <v>2043</v>
       </c>
       <c r="F167">
-        <v>10049</v>
+        <v>15774</v>
       </c>
       <c r="G167" t="s">
-        <v>299</v>
+        <v>2044</v>
       </c>
       <c r="H167" s="2">
-        <v>781411977362</v>
+        <v>665812742377</v>
       </c>
       <c r="I167" t="s">
-        <v>2038</v>
+        <v>28</v>
       </c>
       <c r="J167" t="s">
-        <v>2039</v>
+        <v>2045</v>
       </c>
       <c r="K167" t="s">
-        <v>2040</v>
+        <v>2046</v>
       </c>
       <c r="L167" t="s">
-        <v>2041</v>
+        <v>2047</v>
       </c>
       <c r="M167" t="s">
-        <v>2042</v>
+        <v>2048</v>
       </c>
       <c r="N167" t="s">
-        <v>2043</v>
+        <v>2049</v>
       </c>
       <c r="O167" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P167" t="s">
         <v>35</v>
       </c>
       <c r="Q167" t="s">
-        <v>2044</v>
+        <v>2050</v>
       </c>
       <c r="R167" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S167" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T167" t="s">
         <v>39</v>
       </c>
       <c r="U167" t="s">
         <v>40</v>
       </c>
-      <c r="V167"/>
+      <c r="V167" t="s">
+        <v>2051</v>
+      </c>
       <c r="W167" t="s">
-        <v>39</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="168" spans="1:23">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>2045</v>
+        <v>2053</v>
       </c>
       <c r="C168" t="s">
-        <v>2046</v>
+        <v>2054</v>
       </c>
       <c r="D168" t="s">
-        <v>2047</v>
+        <v>2055</v>
       </c>
       <c r="E168" t="s">
-        <v>2048</v>
+        <v>519</v>
       </c>
       <c r="F168">
-        <v>20946</v>
+        <v>10049</v>
       </c>
       <c r="G168" t="s">
-        <v>46</v>
+        <v>300</v>
       </c>
       <c r="H168" s="2">
-        <v>311603752310</v>
+        <v>781411977362</v>
       </c>
       <c r="I168" t="s">
-        <v>28</v>
+        <v>2056</v>
       </c>
       <c r="J168" t="s">
-        <v>2049</v>
+        <v>2057</v>
       </c>
       <c r="K168" t="s">
-        <v>2050</v>
+        <v>2058</v>
       </c>
       <c r="L168" t="s">
-        <v>2051</v>
+        <v>2059</v>
       </c>
       <c r="M168" t="s">
-        <v>2052</v>
+        <v>2060</v>
       </c>
       <c r="N168" t="s">
-        <v>2053</v>
+        <v>2061</v>
       </c>
       <c r="O168" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P168" t="s">
         <v>35</v>
       </c>
       <c r="Q168" t="s">
-        <v>2054</v>
+        <v>2062</v>
       </c>
       <c r="R168" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S168" t="s">
         <v>38</v>
       </c>
       <c r="T168" t="s">
-        <v>307</v>
+        <v>39</v>
       </c>
       <c r="U168" t="s">
         <v>40</v>
       </c>
-      <c r="V168" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V168"/>
       <c r="W168" t="s">
-        <v>2056</v>
+        <v>39</v>
       </c>
     </row>
     <row r="169" spans="1:23">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>2057</v>
+        <v>2063</v>
       </c>
       <c r="C169" t="s">
-        <v>2058</v>
+        <v>2064</v>
       </c>
       <c r="D169" t="s">
-        <v>1290</v>
+        <v>2065</v>
       </c>
       <c r="E169" t="s">
-        <v>2059</v>
+        <v>2066</v>
       </c>
       <c r="F169">
-        <v>16627</v>
+        <v>20946</v>
       </c>
       <c r="G169" t="s">
-        <v>285</v>
+        <v>46</v>
       </c>
       <c r="H169" s="2">
-        <v>380502817067</v>
+        <v>311603752310</v>
       </c>
       <c r="I169" t="s">
-        <v>2060</v>
+        <v>28</v>
       </c>
       <c r="J169" t="s">
-        <v>2061</v>
+        <v>2067</v>
       </c>
       <c r="K169" t="s">
-        <v>2062</v>
+        <v>2068</v>
       </c>
       <c r="L169" t="s">
-        <v>2063</v>
+        <v>2069</v>
       </c>
       <c r="M169" t="s">
-        <v>2064</v>
+        <v>2070</v>
       </c>
       <c r="N169" t="s">
-        <v>2065</v>
+        <v>2071</v>
       </c>
       <c r="O169" t="s">
-        <v>65</v>
+        <v>105</v>
       </c>
       <c r="P169" t="s">
         <v>35</v>
       </c>
       <c r="Q169" t="s">
-        <v>2066</v>
+        <v>2072</v>
       </c>
       <c r="R169" t="s">
         <v>37</v>
       </c>
       <c r="S169" t="s">
         <v>38</v>
       </c>
       <c r="T169" t="s">
-        <v>2067</v>
+        <v>308</v>
       </c>
       <c r="U169" t="s">
         <v>40</v>
       </c>
       <c r="V169" t="s">
-        <v>2068</v>
+        <v>2073</v>
       </c>
       <c r="W169" t="s">
-        <v>2069</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="170" spans="1:23">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>2070</v>
+        <v>2075</v>
       </c>
       <c r="C170" t="s">
-        <v>2071</v>
+        <v>2076</v>
       </c>
       <c r="D170" t="s">
-        <v>2072</v>
+        <v>1307</v>
       </c>
       <c r="E170" t="s">
-        <v>1187</v>
+        <v>2077</v>
       </c>
       <c r="F170">
-        <v>13339</v>
+        <v>16627</v>
       </c>
       <c r="G170" t="s">
-        <v>2073</v>
+        <v>286</v>
       </c>
       <c r="H170" s="2">
-        <v>631228598057</v>
-[...1 lines deleted...]
-      <c r="I170"/>
+        <v>380502817067</v>
+      </c>
+      <c r="I170" t="s">
+        <v>2078</v>
+      </c>
       <c r="J170" t="s">
-        <v>2074</v>
+        <v>2079</v>
       </c>
       <c r="K170" t="s">
-        <v>2075</v>
+        <v>2080</v>
       </c>
       <c r="L170" t="s">
-        <v>2076</v>
+        <v>2081</v>
       </c>
       <c r="M170" t="s">
-        <v>2077</v>
+        <v>2082</v>
       </c>
       <c r="N170" t="s">
-        <v>2078</v>
+        <v>2083</v>
       </c>
       <c r="O170" t="s">
-        <v>105</v>
+        <v>64</v>
       </c>
       <c r="P170" t="s">
         <v>35</v>
       </c>
       <c r="Q170" t="s">
-        <v>2079</v>
+        <v>2084</v>
       </c>
       <c r="R170" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="S170" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T170" t="s">
-        <v>307</v>
+        <v>2085</v>
       </c>
       <c r="U170" t="s">
         <v>40</v>
       </c>
       <c r="V170" t="s">
-        <v>2080</v>
+        <v>2086</v>
       </c>
       <c r="W170" t="s">
-        <v>2081</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="171" spans="1:23">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>2082</v>
+        <v>2088</v>
       </c>
       <c r="C171" t="s">
-        <v>2083</v>
+        <v>2089</v>
       </c>
       <c r="D171" t="s">
-        <v>1290</v>
+        <v>2090</v>
       </c>
       <c r="E171" t="s">
-        <v>1175</v>
+        <v>1204</v>
       </c>
       <c r="F171">
-        <v>8569</v>
+        <v>13339</v>
       </c>
       <c r="G171" t="s">
-        <v>338</v>
+        <v>2091</v>
       </c>
       <c r="H171" s="2">
-        <v>381111865709</v>
+        <v>631228598057</v>
       </c>
       <c r="I171"/>
       <c r="J171" t="s">
-        <v>2084</v>
+        <v>2092</v>
       </c>
       <c r="K171" t="s">
-        <v>2085</v>
+        <v>2093</v>
       </c>
       <c r="L171" t="s">
-        <v>2086</v>
+        <v>2094</v>
       </c>
       <c r="M171" t="s">
-        <v>2087</v>
+        <v>2095</v>
       </c>
       <c r="N171" t="s">
-        <v>2088</v>
+        <v>2096</v>
       </c>
       <c r="O171" t="s">
         <v>105</v>
       </c>
       <c r="P171" t="s">
         <v>35</v>
       </c>
       <c r="Q171" t="s">
-        <v>2089</v>
+        <v>2097</v>
       </c>
       <c r="R171" t="s">
         <v>37</v>
       </c>
       <c r="S171" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T171" t="s">
-        <v>39</v>
+        <v>308</v>
       </c>
       <c r="U171" t="s">
         <v>40</v>
       </c>
       <c r="V171" t="s">
-        <v>2090</v>
+        <v>2098</v>
       </c>
       <c r="W171" t="s">
-        <v>2091</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="172" spans="1:23">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
-        <v>2092</v>
+        <v>2100</v>
       </c>
       <c r="C172" t="s">
-        <v>2093</v>
+        <v>2101</v>
       </c>
       <c r="D172" t="s">
-        <v>2037</v>
+        <v>1307</v>
       </c>
       <c r="E172" t="s">
-        <v>2094</v>
+        <v>1192</v>
       </c>
       <c r="F172">
-        <v>19039</v>
+        <v>8569</v>
       </c>
       <c r="G172" t="s">
-        <v>577</v>
+        <v>339</v>
       </c>
       <c r="H172" s="2">
-        <v>781716135508</v>
-[...3 lines deleted...]
-      </c>
+        <v>381111865709</v>
+      </c>
+      <c r="I172"/>
       <c r="J172" t="s">
-        <v>2095</v>
+        <v>2102</v>
       </c>
       <c r="K172" t="s">
-        <v>2096</v>
+        <v>2103</v>
       </c>
       <c r="L172" t="s">
-        <v>2097</v>
+        <v>2104</v>
       </c>
       <c r="M172" t="s">
-        <v>2098</v>
+        <v>2105</v>
       </c>
       <c r="N172" t="s">
-        <v>2099</v>
+        <v>2106</v>
       </c>
       <c r="O172" t="s">
         <v>105</v>
       </c>
       <c r="P172" t="s">
         <v>35</v>
       </c>
       <c r="Q172" t="s">
-        <v>2100</v>
+        <v>2107</v>
       </c>
       <c r="R172" t="s">
-        <v>135</v>
+        <v>107</v>
       </c>
       <c r="S172" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T172" t="s">
         <v>39</v>
       </c>
       <c r="U172" t="s">
         <v>40</v>
       </c>
       <c r="V172" t="s">
-        <v>2101</v>
+        <v>2108</v>
       </c>
       <c r="W172" t="s">
-        <v>2102</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="173" spans="1:23">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>2103</v>
+        <v>2110</v>
       </c>
       <c r="C173" t="s">
-        <v>2104</v>
+        <v>2111</v>
       </c>
       <c r="D173" t="s">
-        <v>2105</v>
+        <v>2055</v>
       </c>
       <c r="E173" t="s">
-        <v>1897</v>
+        <v>2112</v>
       </c>
       <c r="F173">
-        <v>7253</v>
+        <v>19039</v>
       </c>
       <c r="G173" t="s">
-        <v>421</v>
+        <v>580</v>
       </c>
       <c r="H173" s="2">
-        <v>100101606802</v>
-[...1 lines deleted...]
-      <c r="I173"/>
+        <v>781716135508</v>
+      </c>
+      <c r="I173" t="s">
+        <v>28</v>
+      </c>
       <c r="J173" t="s">
-        <v>2106</v>
+        <v>2113</v>
       </c>
       <c r="K173" t="s">
-        <v>2107</v>
+        <v>2114</v>
       </c>
       <c r="L173" t="s">
-        <v>2108</v>
+        <v>2115</v>
       </c>
       <c r="M173" t="s">
-        <v>2109</v>
+        <v>2116</v>
       </c>
       <c r="N173" t="s">
-        <v>2110</v>
+        <v>2117</v>
       </c>
       <c r="O173" t="s">
         <v>105</v>
       </c>
       <c r="P173" t="s">
         <v>35</v>
       </c>
       <c r="Q173" t="s">
-        <v>2111</v>
+        <v>2118</v>
       </c>
       <c r="R173" t="s">
-        <v>277</v>
+        <v>136</v>
       </c>
       <c r="S173" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T173" t="s">
-        <v>2112</v>
+        <v>39</v>
       </c>
       <c r="U173" t="s">
         <v>40</v>
       </c>
       <c r="V173" t="s">
-        <v>2113</v>
+        <v>2119</v>
       </c>
       <c r="W173" t="s">
-        <v>2114</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="174" spans="1:23">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>2115</v>
+        <v>2121</v>
       </c>
       <c r="C174" t="s">
-        <v>2116</v>
+        <v>2122</v>
       </c>
       <c r="D174" t="s">
-        <v>2117</v>
+        <v>2123</v>
       </c>
       <c r="E174" t="s">
-        <v>98</v>
+        <v>1915</v>
       </c>
       <c r="F174">
-        <v>9006</v>
+        <v>7253</v>
       </c>
       <c r="G174" t="s">
-        <v>2118</v>
+        <v>423</v>
       </c>
       <c r="H174" s="2">
-        <v>732600200483</v>
+        <v>100101606802</v>
       </c>
       <c r="I174"/>
       <c r="J174" t="s">
-        <v>2119</v>
+        <v>2124</v>
       </c>
       <c r="K174" t="s">
-        <v>2120</v>
+        <v>2125</v>
       </c>
       <c r="L174" t="s">
-        <v>2121</v>
+        <v>2126</v>
       </c>
       <c r="M174" t="s">
-        <v>2122</v>
+        <v>2127</v>
       </c>
       <c r="N174" t="s">
-        <v>2123</v>
+        <v>2128</v>
       </c>
       <c r="O174" t="s">
         <v>105</v>
       </c>
       <c r="P174" t="s">
         <v>35</v>
       </c>
       <c r="Q174" t="s">
-        <v>2124</v>
+        <v>2129</v>
       </c>
       <c r="R174" t="s">
-        <v>683</v>
+        <v>278</v>
       </c>
       <c r="S174" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T174" t="s">
-        <v>2125</v>
+        <v>2130</v>
       </c>
       <c r="U174" t="s">
         <v>40</v>
       </c>
       <c r="V174" t="s">
-        <v>2126</v>
+        <v>2131</v>
       </c>
       <c r="W174" t="s">
-        <v>2127</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="175" spans="1:23">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>2128</v>
+        <v>2133</v>
       </c>
       <c r="C175" t="s">
-        <v>2129</v>
+        <v>2134</v>
       </c>
       <c r="D175" t="s">
-        <v>2130</v>
+        <v>2135</v>
       </c>
       <c r="E175" t="s">
-        <v>2131</v>
+        <v>98</v>
       </c>
       <c r="F175">
-        <v>22506</v>
+        <v>9006</v>
       </c>
       <c r="G175" t="s">
-        <v>2073</v>
+        <v>2136</v>
       </c>
       <c r="H175" s="2">
-        <v>461105529177</v>
-[...3 lines deleted...]
-      </c>
+        <v>732600200483</v>
+      </c>
+      <c r="I175"/>
       <c r="J175" t="s">
-        <v>2132</v>
+        <v>2137</v>
       </c>
       <c r="K175" t="s">
-        <v>2133</v>
+        <v>2138</v>
       </c>
       <c r="L175" t="s">
-        <v>2134</v>
+        <v>2139</v>
       </c>
       <c r="M175" t="s">
-        <v>2135</v>
+        <v>2140</v>
       </c>
       <c r="N175" t="s">
-        <v>2136</v>
+        <v>2141</v>
       </c>
       <c r="O175" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P175" t="s">
         <v>35</v>
       </c>
       <c r="Q175" t="s">
-        <v>2137</v>
+        <v>2142</v>
       </c>
       <c r="R175" t="s">
-        <v>53</v>
+        <v>687</v>
       </c>
       <c r="S175" t="s">
-        <v>2138</v>
+        <v>108</v>
       </c>
       <c r="T175" t="s">
-        <v>39</v>
+        <v>2143</v>
       </c>
       <c r="U175" t="s">
         <v>40</v>
       </c>
-      <c r="V175"/>
+      <c r="V175" t="s">
+        <v>2144</v>
+      </c>
       <c r="W175" t="s">
-        <v>39</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="176" spans="1:23">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>2139</v>
+        <v>2146</v>
       </c>
       <c r="C176" t="s">
-        <v>2140</v>
+        <v>2147</v>
       </c>
       <c r="D176" t="s">
-        <v>2141</v>
+        <v>2148</v>
       </c>
       <c r="E176" t="s">
-        <v>2142</v>
+        <v>2149</v>
       </c>
       <c r="F176">
-        <v>23198</v>
+        <v>22506</v>
       </c>
       <c r="G176" t="s">
-        <v>207</v>
+        <v>2091</v>
       </c>
       <c r="H176" s="2">
-        <v>263512663240</v>
+        <v>461105529177</v>
       </c>
       <c r="I176" t="s">
         <v>28</v>
       </c>
       <c r="J176" t="s">
-        <v>2143</v>
+        <v>2150</v>
       </c>
       <c r="K176" t="s">
-        <v>2144</v>
+        <v>2151</v>
       </c>
       <c r="L176" t="s">
-        <v>2145</v>
+        <v>2152</v>
       </c>
       <c r="M176" t="s">
-        <v>2146</v>
+        <v>2153</v>
       </c>
       <c r="N176" t="s">
-        <v>2147</v>
+        <v>2154</v>
       </c>
       <c r="O176" t="s">
         <v>34</v>
       </c>
       <c r="P176" t="s">
         <v>35</v>
       </c>
       <c r="Q176" t="s">
-        <v>2148</v>
+        <v>2155</v>
       </c>
       <c r="R176" t="s">
-        <v>277</v>
+        <v>37</v>
       </c>
       <c r="S176" t="s">
-        <v>38</v>
+        <v>2156</v>
       </c>
       <c r="T176" t="s">
         <v>39</v>
       </c>
       <c r="U176" t="s">
         <v>40</v>
       </c>
       <c r="V176"/>
       <c r="W176" t="s">
-        <v>2149</v>
+        <v>39</v>
       </c>
     </row>
     <row r="177" spans="1:23">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>2150</v>
+        <v>2157</v>
       </c>
       <c r="C177" t="s">
-        <v>2151</v>
+        <v>2158</v>
       </c>
       <c r="D177" t="s">
-        <v>2152</v>
+        <v>2159</v>
       </c>
       <c r="E177" t="s">
-        <v>244</v>
+        <v>2160</v>
       </c>
       <c r="F177">
-        <v>18587</v>
+        <v>23198</v>
       </c>
       <c r="G177" t="s">
-        <v>245</v>
+        <v>208</v>
       </c>
       <c r="H177" s="2">
-        <v>325001695122</v>
+        <v>263512663240</v>
       </c>
       <c r="I177" t="s">
         <v>28</v>
       </c>
       <c r="J177" t="s">
-        <v>2153</v>
+        <v>2161</v>
       </c>
       <c r="K177" t="s">
-        <v>2154</v>
+        <v>2162</v>
       </c>
       <c r="L177" t="s">
-        <v>2155</v>
+        <v>2163</v>
       </c>
       <c r="M177" t="s">
-        <v>2156</v>
+        <v>2164</v>
       </c>
       <c r="N177" t="s">
-        <v>2157</v>
+        <v>2165</v>
       </c>
       <c r="O177" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P177" t="s">
         <v>35</v>
       </c>
       <c r="Q177" t="s">
-        <v>2158</v>
+        <v>2166</v>
       </c>
       <c r="R177" t="s">
-        <v>53</v>
+        <v>278</v>
       </c>
       <c r="S177" t="s">
         <v>38</v>
       </c>
       <c r="T177" t="s">
         <v>39</v>
       </c>
       <c r="U177" t="s">
         <v>40</v>
       </c>
-      <c r="V177" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V177"/>
       <c r="W177" t="s">
-        <v>2160</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="178" spans="1:23">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>2161</v>
+        <v>2168</v>
       </c>
       <c r="C178" t="s">
-        <v>2162</v>
+        <v>2169</v>
       </c>
       <c r="D178" t="s">
-        <v>2163</v>
+        <v>2170</v>
       </c>
       <c r="E178" t="s">
-        <v>2164</v>
+        <v>245</v>
       </c>
       <c r="F178">
-        <v>24077</v>
+        <v>18587</v>
       </c>
       <c r="G178" t="s">
-        <v>409</v>
+        <v>246</v>
       </c>
       <c r="H178" s="2">
-        <v>431312163186</v>
+        <v>325001695122</v>
       </c>
       <c r="I178" t="s">
         <v>28</v>
       </c>
       <c r="J178" t="s">
-        <v>2165</v>
+        <v>2171</v>
       </c>
       <c r="K178" t="s">
-        <v>2166</v>
+        <v>2172</v>
       </c>
       <c r="L178" t="s">
-        <v>2167</v>
+        <v>2173</v>
       </c>
       <c r="M178" t="s">
-        <v>2168</v>
+        <v>2174</v>
       </c>
       <c r="N178" t="s">
-        <v>2169</v>
+        <v>2175</v>
       </c>
       <c r="O178" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P178" t="s">
         <v>35</v>
       </c>
       <c r="Q178" t="s">
-        <v>2170</v>
+        <v>2176</v>
       </c>
       <c r="R178" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S178" t="s">
         <v>38</v>
       </c>
       <c r="T178" t="s">
         <v>39</v>
       </c>
       <c r="U178" t="s">
         <v>40</v>
       </c>
-      <c r="V178"/>
+      <c r="V178" t="s">
+        <v>2177</v>
+      </c>
       <c r="W178" t="s">
-        <v>39</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="179" spans="1:23">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>2171</v>
+        <v>2179</v>
       </c>
       <c r="C179" t="s">
-        <v>2172</v>
+        <v>2180</v>
       </c>
       <c r="D179" t="s">
-        <v>551</v>
+        <v>2181</v>
       </c>
       <c r="E179" t="s">
-        <v>2173</v>
+        <v>2182</v>
       </c>
       <c r="F179">
-        <v>22295</v>
+        <v>24077</v>
       </c>
       <c r="G179" t="s">
-        <v>299</v>
+        <v>411</v>
       </c>
       <c r="H179" s="2">
-        <v>550618472040</v>
+        <v>431312163186</v>
       </c>
       <c r="I179" t="s">
         <v>28</v>
       </c>
       <c r="J179" t="s">
-        <v>2174</v>
+        <v>2183</v>
       </c>
       <c r="K179" t="s">
-        <v>2175</v>
+        <v>2184</v>
       </c>
       <c r="L179" t="s">
-        <v>2176</v>
+        <v>2185</v>
       </c>
       <c r="M179" t="s">
-        <v>2177</v>
+        <v>2186</v>
       </c>
       <c r="N179" t="s">
-        <v>2178</v>
+        <v>2187</v>
       </c>
       <c r="O179" t="s">
         <v>34</v>
       </c>
       <c r="P179" t="s">
         <v>35</v>
       </c>
       <c r="Q179" t="s">
-        <v>2179</v>
+        <v>2188</v>
       </c>
       <c r="R179" t="s">
         <v>37</v>
       </c>
       <c r="S179" t="s">
         <v>38</v>
       </c>
       <c r="T179" t="s">
-        <v>2180</v>
+        <v>39</v>
       </c>
       <c r="U179" t="s">
         <v>40</v>
       </c>
-      <c r="V179" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V179"/>
       <c r="W179" t="s">
-        <v>2182</v>
+        <v>39</v>
       </c>
     </row>
     <row r="180" spans="1:23">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>2183</v>
+        <v>2189</v>
       </c>
       <c r="C180" t="s">
-        <v>2184</v>
+        <v>2190</v>
       </c>
       <c r="D180" t="s">
-        <v>2185</v>
+        <v>554</v>
       </c>
       <c r="E180" t="s">
-        <v>2186</v>
+        <v>2191</v>
       </c>
       <c r="F180">
-        <v>23604</v>
+        <v>22295</v>
       </c>
       <c r="G180" t="s">
-        <v>397</v>
+        <v>300</v>
       </c>
       <c r="H180" s="2">
-        <v>775101657518</v>
+        <v>550618472040</v>
       </c>
       <c r="I180" t="s">
         <v>28</v>
       </c>
       <c r="J180" t="s">
-        <v>2187</v>
+        <v>2192</v>
       </c>
       <c r="K180" t="s">
-        <v>2188</v>
+        <v>2193</v>
       </c>
       <c r="L180" t="s">
-        <v>2189</v>
+        <v>2194</v>
       </c>
       <c r="M180" t="s">
-        <v>2190</v>
+        <v>2195</v>
       </c>
       <c r="N180" t="s">
-        <v>2191</v>
+        <v>2196</v>
       </c>
       <c r="O180" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P180" t="s">
         <v>35</v>
       </c>
       <c r="Q180" t="s">
-        <v>2192</v>
+        <v>2197</v>
       </c>
       <c r="R180" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="S180" t="s">
         <v>38</v>
       </c>
       <c r="T180" t="s">
-        <v>39</v>
+        <v>2198</v>
       </c>
       <c r="U180" t="s">
         <v>40</v>
       </c>
-      <c r="V180"/>
+      <c r="V180" t="s">
+        <v>2199</v>
+      </c>
       <c r="W180" t="s">
-        <v>39</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="181" spans="1:23">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>2193</v>
+        <v>2201</v>
       </c>
       <c r="C181" t="s">
-        <v>2194</v>
+        <v>2202</v>
       </c>
       <c r="D181" t="s">
-        <v>2195</v>
+        <v>2203</v>
       </c>
       <c r="E181" t="s">
-        <v>2196</v>
+        <v>2204</v>
       </c>
       <c r="F181">
-        <v>21646</v>
+        <v>23604</v>
       </c>
       <c r="G181" t="s">
-        <v>803</v>
+        <v>399</v>
       </c>
       <c r="H181" s="2">
-        <v>470600621446</v>
+        <v>775101657518</v>
       </c>
       <c r="I181" t="s">
         <v>28</v>
       </c>
       <c r="J181" t="s">
-        <v>2197</v>
+        <v>2205</v>
       </c>
       <c r="K181" t="s">
-        <v>2198</v>
+        <v>2206</v>
       </c>
       <c r="L181" t="s">
-        <v>2199</v>
+        <v>2207</v>
       </c>
       <c r="M181" t="s">
-        <v>2200</v>
+        <v>2208</v>
       </c>
       <c r="N181" t="s">
-        <v>2201</v>
+        <v>2209</v>
       </c>
       <c r="O181" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P181" t="s">
         <v>35</v>
       </c>
       <c r="Q181" t="s">
-        <v>2202</v>
+        <v>2210</v>
       </c>
       <c r="R181" t="s">
-        <v>277</v>
+        <v>37</v>
       </c>
       <c r="S181" t="s">
-        <v>2203</v>
+        <v>38</v>
       </c>
       <c r="T181" t="s">
-        <v>2204</v>
+        <v>39</v>
       </c>
       <c r="U181" t="s">
         <v>40</v>
       </c>
-      <c r="V181" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V181"/>
       <c r="W181" t="s">
-        <v>2206</v>
+        <v>39</v>
       </c>
     </row>
     <row r="182" spans="1:23">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>2207</v>
+        <v>2211</v>
       </c>
       <c r="C182" t="s">
-        <v>2208</v>
+        <v>2212</v>
       </c>
       <c r="D182" t="s">
-        <v>2209</v>
+        <v>2213</v>
       </c>
       <c r="E182" t="s">
-        <v>984</v>
+        <v>2214</v>
       </c>
       <c r="F182">
-        <v>14920</v>
+        <v>21646</v>
       </c>
       <c r="G182" t="s">
-        <v>99</v>
+        <v>807</v>
       </c>
       <c r="H182" s="2">
-        <v>290121908382</v>
+        <v>470600621446</v>
       </c>
       <c r="I182" t="s">
         <v>28</v>
       </c>
       <c r="J182" t="s">
-        <v>2210</v>
+        <v>2215</v>
       </c>
       <c r="K182" t="s">
-        <v>2211</v>
+        <v>2216</v>
       </c>
       <c r="L182" t="s">
-        <v>2212</v>
+        <v>2217</v>
       </c>
       <c r="M182" t="s">
-        <v>2213</v>
+        <v>2218</v>
       </c>
       <c r="N182" t="s">
-        <v>2214</v>
+        <v>2219</v>
       </c>
       <c r="O182" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P182" t="s">
         <v>35</v>
       </c>
       <c r="Q182" t="s">
-        <v>2215</v>
+        <v>2220</v>
       </c>
       <c r="R182" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="S182" t="s">
-        <v>107</v>
+        <v>2221</v>
       </c>
       <c r="T182" t="s">
-        <v>39</v>
+        <v>2222</v>
       </c>
       <c r="U182" t="s">
         <v>40</v>
       </c>
       <c r="V182" t="s">
-        <v>2216</v>
+        <v>2223</v>
       </c>
       <c r="W182" t="s">
-        <v>39</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="183" spans="1:23">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>2217</v>
+        <v>2225</v>
       </c>
       <c r="C183" t="s">
-        <v>2218</v>
+        <v>2226</v>
       </c>
       <c r="D183" t="s">
-        <v>2219</v>
+        <v>2227</v>
       </c>
       <c r="E183" t="s">
-        <v>740</v>
+        <v>987</v>
       </c>
       <c r="F183">
-        <v>4923</v>
+        <v>14920</v>
       </c>
       <c r="G183" t="s">
-        <v>421</v>
+        <v>99</v>
       </c>
       <c r="H183" s="2">
-        <v>372900004741</v>
-[...1 lines deleted...]
-      <c r="I183"/>
+        <v>290121908382</v>
+      </c>
+      <c r="I183" t="s">
+        <v>28</v>
+      </c>
       <c r="J183" t="s">
-        <v>2220</v>
+        <v>2228</v>
       </c>
       <c r="K183" t="s">
-        <v>2221</v>
+        <v>2229</v>
       </c>
       <c r="L183" t="s">
-        <v>2222</v>
+        <v>2230</v>
       </c>
       <c r="M183" t="s">
-        <v>2223</v>
+        <v>2231</v>
       </c>
       <c r="N183" t="s">
-        <v>2224</v>
+        <v>2232</v>
       </c>
       <c r="O183" t="s">
         <v>105</v>
       </c>
       <c r="P183" t="s">
         <v>35</v>
       </c>
       <c r="Q183" t="s">
-        <v>2225</v>
+        <v>2233</v>
       </c>
       <c r="R183" t="s">
-        <v>53</v>
+        <v>278</v>
       </c>
       <c r="S183" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T183" t="s">
         <v>39</v>
       </c>
       <c r="U183" t="s">
         <v>40</v>
       </c>
       <c r="V183" t="s">
-        <v>2226</v>
+        <v>2234</v>
       </c>
       <c r="W183" t="s">
-        <v>2227</v>
+        <v>39</v>
       </c>
     </row>
     <row r="184" spans="1:23">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>2228</v>
+        <v>2235</v>
       </c>
       <c r="C184" t="s">
-        <v>2229</v>
+        <v>2236</v>
       </c>
       <c r="D184" t="s">
-        <v>1141</v>
+        <v>2237</v>
       </c>
       <c r="E184" t="s">
-        <v>2230</v>
+        <v>744</v>
       </c>
       <c r="F184">
-        <v>10369</v>
+        <v>4923</v>
       </c>
       <c r="G184" t="s">
-        <v>338</v>
+        <v>423</v>
       </c>
       <c r="H184" s="2">
-        <v>662337118880</v>
+        <v>372900004741</v>
       </c>
       <c r="I184"/>
       <c r="J184" t="s">
-        <v>2231</v>
+        <v>2238</v>
       </c>
       <c r="K184" t="s">
-        <v>2232</v>
+        <v>2239</v>
       </c>
       <c r="L184" t="s">
-        <v>2233</v>
+        <v>2240</v>
       </c>
       <c r="M184" t="s">
-        <v>2234</v>
+        <v>2241</v>
       </c>
       <c r="N184" t="s">
-        <v>2235</v>
+        <v>2242</v>
       </c>
       <c r="O184" t="s">
         <v>105</v>
       </c>
       <c r="P184" t="s">
         <v>35</v>
       </c>
       <c r="Q184" t="s">
-        <v>2236</v>
+        <v>2243</v>
       </c>
       <c r="R184" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S184" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T184" t="s">
-        <v>2237</v>
+        <v>39</v>
       </c>
       <c r="U184" t="s">
         <v>40</v>
       </c>
       <c r="V184" t="s">
-        <v>2238</v>
+        <v>2244</v>
       </c>
       <c r="W184" t="s">
-        <v>2239</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="185" spans="1:23">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>2240</v>
+        <v>2246</v>
       </c>
       <c r="C185" t="s">
-        <v>2241</v>
+        <v>2247</v>
       </c>
       <c r="D185" t="s">
-        <v>2242</v>
+        <v>1158</v>
       </c>
       <c r="E185" t="s">
-        <v>2243</v>
+        <v>2248</v>
       </c>
       <c r="F185">
-        <v>19208</v>
+        <v>10369</v>
       </c>
       <c r="G185" t="s">
-        <v>128</v>
+        <v>339</v>
       </c>
       <c r="H185" s="2">
-        <v>231519626004</v>
-[...3 lines deleted...]
-      </c>
+        <v>662337118880</v>
+      </c>
+      <c r="I185"/>
       <c r="J185" t="s">
-        <v>2244</v>
+        <v>2249</v>
       </c>
       <c r="K185" t="s">
-        <v>2245</v>
+        <v>2250</v>
       </c>
       <c r="L185" t="s">
-        <v>2246</v>
+        <v>2251</v>
       </c>
       <c r="M185" t="s">
-        <v>2247</v>
+        <v>2252</v>
       </c>
       <c r="N185" t="s">
-        <v>2248</v>
+        <v>2253</v>
       </c>
       <c r="O185" t="s">
         <v>105</v>
       </c>
       <c r="P185" t="s">
         <v>35</v>
       </c>
       <c r="Q185" t="s">
-        <v>2249</v>
+        <v>2254</v>
       </c>
       <c r="R185" t="s">
-        <v>265</v>
+        <v>37</v>
       </c>
       <c r="S185" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T185" t="s">
-        <v>39</v>
+        <v>2255</v>
       </c>
       <c r="U185" t="s">
         <v>40</v>
       </c>
       <c r="V185" t="s">
-        <v>2250</v>
+        <v>2256</v>
       </c>
       <c r="W185" t="s">
-        <v>2251</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="186" spans="1:23">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>2252</v>
+        <v>2258</v>
       </c>
       <c r="C186" t="s">
-        <v>2253</v>
+        <v>2259</v>
       </c>
       <c r="D186" t="s">
-        <v>2254</v>
+        <v>2260</v>
       </c>
       <c r="E186" t="s">
-        <v>2255</v>
+        <v>2261</v>
       </c>
       <c r="F186">
-        <v>17681</v>
+        <v>19208</v>
       </c>
       <c r="G186" t="s">
-        <v>2256</v>
+        <v>129</v>
       </c>
       <c r="H186" s="2">
-        <v>860220234124</v>
+        <v>231519626004</v>
       </c>
       <c r="I186" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="J186" t="s">
-        <v>2257</v>
+        <v>2262</v>
       </c>
       <c r="K186" t="s">
-        <v>2258</v>
+        <v>2263</v>
       </c>
       <c r="L186" t="s">
-        <v>2259</v>
+        <v>2264</v>
       </c>
       <c r="M186" t="s">
-        <v>2260</v>
+        <v>2265</v>
       </c>
       <c r="N186" t="s">
-        <v>2261</v>
+        <v>2266</v>
       </c>
       <c r="O186" t="s">
         <v>105</v>
       </c>
       <c r="P186" t="s">
         <v>35</v>
       </c>
       <c r="Q186" t="s">
-        <v>2262</v>
+        <v>2267</v>
       </c>
       <c r="R186" t="s">
-        <v>53</v>
+        <v>253</v>
       </c>
       <c r="S186" t="s">
         <v>38</v>
       </c>
       <c r="T186" t="s">
-        <v>2263</v>
+        <v>39</v>
       </c>
       <c r="U186" t="s">
         <v>40</v>
       </c>
       <c r="V186" t="s">
-        <v>2264</v>
+        <v>2268</v>
       </c>
       <c r="W186" t="s">
-        <v>2265</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="187" spans="1:23">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>2266</v>
+        <v>2270</v>
       </c>
       <c r="C187" t="s">
-        <v>2267</v>
+        <v>2271</v>
       </c>
       <c r="D187" t="s">
-        <v>2268</v>
+        <v>2272</v>
       </c>
       <c r="E187" t="s">
-        <v>2269</v>
+        <v>2273</v>
       </c>
       <c r="F187">
-        <v>5053</v>
+        <v>17681</v>
       </c>
       <c r="G187" t="s">
-        <v>1022</v>
+        <v>2274</v>
       </c>
       <c r="H187" s="2">
-        <v>590300901511</v>
-[...1 lines deleted...]
-      <c r="I187"/>
+        <v>860220234124</v>
+      </c>
+      <c r="I187" t="s">
+        <v>340</v>
+      </c>
       <c r="J187" t="s">
-        <v>2270</v>
+        <v>2275</v>
       </c>
       <c r="K187" t="s">
-        <v>2271</v>
+        <v>2276</v>
       </c>
       <c r="L187" t="s">
-        <v>2272</v>
+        <v>2277</v>
       </c>
       <c r="M187" t="s">
-        <v>2273</v>
+        <v>2278</v>
       </c>
       <c r="N187" t="s">
-        <v>2274</v>
+        <v>2279</v>
       </c>
       <c r="O187" t="s">
         <v>105</v>
       </c>
       <c r="P187" t="s">
         <v>35</v>
       </c>
       <c r="Q187" t="s">
-        <v>2275</v>
+        <v>2280</v>
       </c>
       <c r="R187" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S187" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T187" t="s">
-        <v>2276</v>
+        <v>2281</v>
       </c>
       <c r="U187" t="s">
         <v>40</v>
       </c>
       <c r="V187" t="s">
-        <v>2277</v>
+        <v>2282</v>
       </c>
       <c r="W187" t="s">
-        <v>2278</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="188" spans="1:23">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>2279</v>
+        <v>2284</v>
       </c>
       <c r="C188" t="s">
-        <v>2280</v>
+        <v>2285</v>
       </c>
       <c r="D188" t="s">
-        <v>2281</v>
+        <v>2286</v>
       </c>
       <c r="E188" t="s">
-        <v>420</v>
+        <v>2287</v>
       </c>
       <c r="F188">
-        <v>17910</v>
+        <v>5053</v>
       </c>
       <c r="G188" t="s">
-        <v>421</v>
+        <v>1025</v>
       </c>
       <c r="H188" s="2">
-        <v>772320320631</v>
+        <v>590300901511</v>
       </c>
       <c r="I188"/>
       <c r="J188" t="s">
-        <v>2282</v>
+        <v>2288</v>
       </c>
       <c r="K188" t="s">
-        <v>2283</v>
+        <v>2289</v>
       </c>
       <c r="L188" t="s">
-        <v>2284</v>
+        <v>2290</v>
       </c>
       <c r="M188" t="s">
-        <v>2285</v>
+        <v>2291</v>
       </c>
       <c r="N188" t="s">
-        <v>2286</v>
+        <v>2292</v>
       </c>
       <c r="O188" t="s">
         <v>105</v>
       </c>
       <c r="P188" t="s">
         <v>35</v>
       </c>
       <c r="Q188" t="s">
-        <v>2287</v>
+        <v>2293</v>
       </c>
       <c r="R188" t="s">
-        <v>265</v>
+        <v>37</v>
       </c>
       <c r="S188" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T188" t="s">
-        <v>39</v>
+        <v>2294</v>
       </c>
       <c r="U188" t="s">
         <v>40</v>
       </c>
       <c r="V188" t="s">
-        <v>2288</v>
+        <v>2295</v>
       </c>
       <c r="W188" t="s">
-        <v>2289</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="189" spans="1:23">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>2290</v>
+        <v>2297</v>
       </c>
       <c r="C189" t="s">
-        <v>2291</v>
+        <v>2298</v>
       </c>
       <c r="D189" t="s">
-        <v>2292</v>
+        <v>2299</v>
       </c>
       <c r="E189" t="s">
-        <v>2293</v>
+        <v>422</v>
       </c>
       <c r="F189">
-        <v>22980</v>
+        <v>17910</v>
       </c>
       <c r="G189" t="s">
-        <v>2294</v>
+        <v>423</v>
       </c>
       <c r="H189" s="2">
-        <v>784004416014</v>
-[...3 lines deleted...]
-      </c>
+        <v>772320320631</v>
+      </c>
+      <c r="I189"/>
       <c r="J189" t="s">
-        <v>2296</v>
+        <v>2300</v>
       </c>
       <c r="K189" t="s">
-        <v>2297</v>
+        <v>2301</v>
       </c>
       <c r="L189" t="s">
-        <v>2298</v>
+        <v>2302</v>
       </c>
       <c r="M189" t="s">
-        <v>2299</v>
+        <v>2303</v>
       </c>
       <c r="N189" t="s">
-        <v>2300</v>
+        <v>2304</v>
       </c>
       <c r="O189" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P189" t="s">
         <v>35</v>
       </c>
       <c r="Q189" t="s">
-        <v>2301</v>
+        <v>2305</v>
       </c>
       <c r="R189" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S189" t="s">
         <v>38</v>
       </c>
       <c r="T189" t="s">
-        <v>2302</v>
+        <v>39</v>
       </c>
       <c r="U189" t="s">
         <v>40</v>
       </c>
-      <c r="V189"/>
+      <c r="V189" t="s">
+        <v>2306</v>
+      </c>
       <c r="W189" t="s">
-        <v>2303</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="190" spans="1:23">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>2304</v>
+        <v>2308</v>
       </c>
       <c r="C190" t="s">
-        <v>2305</v>
+        <v>2309</v>
       </c>
       <c r="D190" t="s">
-        <v>2306</v>
+        <v>2310</v>
       </c>
       <c r="E190" t="s">
-        <v>2307</v>
+        <v>2311</v>
       </c>
       <c r="F190">
-        <v>11152</v>
+        <v>22980</v>
       </c>
       <c r="G190" t="s">
-        <v>655</v>
+        <v>2312</v>
       </c>
       <c r="H190" s="2">
-        <v>352502440792</v>
-[...1 lines deleted...]
-      <c r="I190"/>
+        <v>784004416014</v>
+      </c>
+      <c r="I190" t="s">
+        <v>2313</v>
+      </c>
       <c r="J190" t="s">
-        <v>2308</v>
+        <v>2314</v>
       </c>
       <c r="K190" t="s">
-        <v>2309</v>
+        <v>2315</v>
       </c>
       <c r="L190" t="s">
-        <v>2310</v>
+        <v>2316</v>
       </c>
       <c r="M190" t="s">
-        <v>2311</v>
+        <v>2317</v>
       </c>
       <c r="N190" t="s">
-        <v>2312</v>
+        <v>2318</v>
       </c>
       <c r="O190" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P190" t="s">
         <v>35</v>
       </c>
       <c r="Q190" t="s">
-        <v>2313</v>
+        <v>2319</v>
       </c>
       <c r="R190" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="S190" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T190" t="s">
-        <v>2314</v>
+        <v>2320</v>
       </c>
       <c r="U190" t="s">
         <v>40</v>
       </c>
-      <c r="V190" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V190"/>
       <c r="W190" t="s">
-        <v>2316</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="191" spans="1:23">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>2317</v>
+        <v>2322</v>
       </c>
       <c r="C191" t="s">
-        <v>937</v>
+        <v>2323</v>
       </c>
       <c r="D191" t="s">
-        <v>1861</v>
+        <v>2324</v>
       </c>
       <c r="E191" t="s">
-        <v>468</v>
+        <v>2325</v>
       </c>
       <c r="F191">
-        <v>18963</v>
+        <v>11152</v>
       </c>
       <c r="G191" t="s">
-        <v>469</v>
+        <v>658</v>
       </c>
       <c r="H191" s="2">
-        <v>166020365160</v>
-[...3 lines deleted...]
-      </c>
+        <v>352502440792</v>
+      </c>
+      <c r="I191"/>
       <c r="J191" t="s">
-        <v>2318</v>
+        <v>2326</v>
       </c>
       <c r="K191" t="s">
-        <v>2319</v>
+        <v>2327</v>
       </c>
       <c r="L191" t="s">
-        <v>2320</v>
+        <v>2328</v>
       </c>
       <c r="M191" t="s">
-        <v>2321</v>
+        <v>2329</v>
       </c>
       <c r="N191" t="s">
-        <v>2322</v>
+        <v>2330</v>
       </c>
       <c r="O191" t="s">
         <v>105</v>
       </c>
       <c r="P191" t="s">
         <v>35</v>
       </c>
       <c r="Q191" t="s">
-        <v>2323</v>
+        <v>2331</v>
       </c>
       <c r="R191" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S191" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T191" t="s">
-        <v>2324</v>
+        <v>2332</v>
       </c>
       <c r="U191" t="s">
         <v>40</v>
       </c>
       <c r="V191" t="s">
-        <v>2325</v>
+        <v>2333</v>
       </c>
       <c r="W191" t="s">
-        <v>2326</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="192" spans="1:23">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>2327</v>
+        <v>2335</v>
       </c>
       <c r="C192" t="s">
-        <v>2328</v>
+        <v>941</v>
       </c>
       <c r="D192" t="s">
-        <v>2329</v>
+        <v>1879</v>
       </c>
       <c r="E192" t="s">
-        <v>2330</v>
+        <v>470</v>
       </c>
       <c r="F192">
-        <v>17085</v>
+        <v>18963</v>
       </c>
       <c r="G192" t="s">
-        <v>1235</v>
+        <v>471</v>
       </c>
       <c r="H192" s="2">
-        <v>507562695614</v>
+        <v>166020365160</v>
       </c>
       <c r="I192" t="s">
         <v>28</v>
       </c>
       <c r="J192" t="s">
-        <v>2331</v>
+        <v>2336</v>
       </c>
       <c r="K192" t="s">
-        <v>2332</v>
+        <v>2337</v>
       </c>
       <c r="L192" t="s">
-        <v>2333</v>
+        <v>2338</v>
       </c>
       <c r="M192" t="s">
-        <v>2334</v>
+        <v>2339</v>
       </c>
       <c r="N192" t="s">
-        <v>2335</v>
+        <v>2340</v>
       </c>
       <c r="O192" t="s">
         <v>105</v>
       </c>
       <c r="P192" t="s">
         <v>35</v>
       </c>
       <c r="Q192" t="s">
-        <v>2336</v>
+        <v>2341</v>
       </c>
       <c r="R192" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S192" t="s">
         <v>38</v>
       </c>
       <c r="T192" t="s">
-        <v>39</v>
+        <v>2342</v>
       </c>
       <c r="U192" t="s">
         <v>40</v>
       </c>
       <c r="V192" t="s">
-        <v>2337</v>
+        <v>2343</v>
       </c>
       <c r="W192" t="s">
-        <v>2338</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="193" spans="1:23">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>2339</v>
+        <v>2345</v>
       </c>
       <c r="C193" t="s">
-        <v>282</v>
+        <v>2346</v>
       </c>
       <c r="D193" t="s">
-        <v>2340</v>
+        <v>2347</v>
       </c>
       <c r="E193" t="s">
-        <v>2341</v>
+        <v>2348</v>
       </c>
       <c r="F193">
-        <v>23286</v>
+        <v>17085</v>
       </c>
       <c r="G193" t="s">
-        <v>409</v>
+        <v>1252</v>
       </c>
       <c r="H193" s="2">
-        <v>262312939040</v>
+        <v>507562695614</v>
       </c>
       <c r="I193" t="s">
         <v>28</v>
       </c>
       <c r="J193" t="s">
-        <v>2342</v>
+        <v>2349</v>
       </c>
       <c r="K193" t="s">
-        <v>2343</v>
+        <v>2350</v>
       </c>
       <c r="L193" t="s">
-        <v>2344</v>
+        <v>2351</v>
       </c>
       <c r="M193" t="s">
-        <v>2345</v>
+        <v>2352</v>
       </c>
       <c r="N193" t="s">
-        <v>2346</v>
+        <v>2353</v>
       </c>
       <c r="O193" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P193" t="s">
         <v>35</v>
       </c>
       <c r="Q193" t="s">
-        <v>2347</v>
+        <v>2354</v>
       </c>
       <c r="R193" t="s">
-        <v>277</v>
+        <v>37</v>
       </c>
       <c r="S193" t="s">
         <v>38</v>
       </c>
       <c r="T193" t="s">
-        <v>2348</v>
+        <v>39</v>
       </c>
       <c r="U193" t="s">
         <v>40</v>
       </c>
-      <c r="V193"/>
+      <c r="V193" t="s">
+        <v>2355</v>
+      </c>
       <c r="W193" t="s">
-        <v>2349</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="194" spans="1:23">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>2350</v>
+        <v>2357</v>
       </c>
       <c r="C194" t="s">
-        <v>2351</v>
+        <v>283</v>
       </c>
       <c r="D194" t="s">
-        <v>2352</v>
+        <v>2358</v>
       </c>
       <c r="E194" t="s">
-        <v>1746</v>
+        <v>2359</v>
       </c>
       <c r="F194">
-        <v>6940</v>
+        <v>23286</v>
       </c>
       <c r="G194" t="s">
-        <v>1235</v>
+        <v>411</v>
       </c>
       <c r="H194" s="2">
-        <v>602712924820</v>
-[...1 lines deleted...]
-      <c r="I194"/>
+        <v>262312939040</v>
+      </c>
+      <c r="I194" t="s">
+        <v>28</v>
+      </c>
       <c r="J194" t="s">
-        <v>2353</v>
+        <v>2360</v>
       </c>
       <c r="K194" t="s">
-        <v>2354</v>
+        <v>2361</v>
       </c>
       <c r="L194" t="s">
-        <v>2355</v>
+        <v>2362</v>
       </c>
       <c r="M194" t="s">
-        <v>2356</v>
+        <v>2363</v>
       </c>
       <c r="N194" t="s">
-        <v>2357</v>
+        <v>2364</v>
       </c>
       <c r="O194" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P194" t="s">
         <v>35</v>
       </c>
       <c r="Q194" t="s">
-        <v>2358</v>
+        <v>2365</v>
       </c>
       <c r="R194" t="s">
-        <v>53</v>
+        <v>278</v>
       </c>
       <c r="S194" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T194" t="s">
-        <v>39</v>
+        <v>2366</v>
       </c>
       <c r="U194" t="s">
         <v>40</v>
       </c>
-      <c r="V194" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V194"/>
       <c r="W194" t="s">
-        <v>2360</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="195" spans="1:23">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
-        <v>2361</v>
+        <v>2368</v>
       </c>
       <c r="C195" t="s">
-        <v>2362</v>
+        <v>2369</v>
       </c>
       <c r="D195" t="s">
-        <v>2363</v>
+        <v>2370</v>
       </c>
       <c r="E195" t="s">
-        <v>2364</v>
+        <v>1764</v>
       </c>
       <c r="F195">
-        <v>14984</v>
+        <v>6940</v>
       </c>
       <c r="G195" t="s">
-        <v>421</v>
+        <v>1252</v>
       </c>
       <c r="H195" s="2">
-        <v>165039948929</v>
-[...3 lines deleted...]
-      </c>
+        <v>602712924820</v>
+      </c>
+      <c r="I195"/>
       <c r="J195" t="s">
-        <v>2366</v>
+        <v>2371</v>
       </c>
       <c r="K195" t="s">
-        <v>2367</v>
+        <v>2372</v>
       </c>
       <c r="L195" t="s">
-        <v>2368</v>
+        <v>2373</v>
       </c>
       <c r="M195" t="s">
-        <v>2369</v>
+        <v>2374</v>
       </c>
       <c r="N195" t="s">
-        <v>2370</v>
+        <v>2375</v>
       </c>
       <c r="O195" t="s">
         <v>105</v>
       </c>
       <c r="P195" t="s">
         <v>35</v>
       </c>
       <c r="Q195" t="s">
-        <v>2371</v>
+        <v>2376</v>
       </c>
       <c r="R195" t="s">
         <v>37</v>
       </c>
       <c r="S195" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T195" t="s">
-        <v>2372</v>
+        <v>39</v>
       </c>
       <c r="U195" t="s">
         <v>40</v>
       </c>
       <c r="V195" t="s">
-        <v>2373</v>
+        <v>2377</v>
       </c>
       <c r="W195" t="s">
-        <v>2374</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="196" spans="1:23">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>2375</v>
+        <v>2379</v>
       </c>
       <c r="C196" t="s">
-        <v>2376</v>
+        <v>2380</v>
       </c>
       <c r="D196" t="s">
-        <v>2377</v>
+        <v>2381</v>
       </c>
       <c r="E196" t="s">
-        <v>2378</v>
+        <v>2382</v>
       </c>
       <c r="F196">
-        <v>5324</v>
+        <v>14984</v>
       </c>
       <c r="G196" t="s">
-        <v>299</v>
+        <v>423</v>
       </c>
       <c r="H196" s="2">
-        <v>344400092261</v>
+        <v>165039948929</v>
       </c>
       <c r="I196" t="s">
-        <v>2379</v>
+        <v>2383</v>
       </c>
       <c r="J196" t="s">
-        <v>2380</v>
+        <v>2384</v>
       </c>
       <c r="K196" t="s">
-        <v>2381</v>
+        <v>2385</v>
       </c>
       <c r="L196" t="s">
-        <v>2382</v>
+        <v>2386</v>
       </c>
       <c r="M196" t="s">
-        <v>1133</v>
+        <v>2387</v>
       </c>
       <c r="N196" t="s">
-        <v>2383</v>
+        <v>2388</v>
       </c>
       <c r="O196" t="s">
         <v>105</v>
       </c>
       <c r="P196" t="s">
         <v>35</v>
       </c>
       <c r="Q196" t="s">
-        <v>2384</v>
+        <v>2389</v>
       </c>
       <c r="R196" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S196" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T196" t="s">
-        <v>2385</v>
+        <v>2390</v>
       </c>
       <c r="U196" t="s">
         <v>40</v>
       </c>
       <c r="V196" t="s">
-        <v>2386</v>
+        <v>2391</v>
       </c>
       <c r="W196" t="s">
-        <v>2387</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="197" spans="1:23">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>2388</v>
+        <v>2393</v>
       </c>
       <c r="C197" t="s">
-        <v>2389</v>
+        <v>2394</v>
       </c>
       <c r="D197" t="s">
-        <v>1861</v>
+        <v>2395</v>
       </c>
       <c r="E197" t="s">
-        <v>370</v>
+        <v>2396</v>
       </c>
       <c r="F197">
-        <v>15050</v>
+        <v>5324</v>
       </c>
       <c r="G197" t="s">
-        <v>371</v>
+        <v>300</v>
       </c>
       <c r="H197" s="2">
-        <v>165811856593</v>
+        <v>344400092261</v>
       </c>
       <c r="I197" t="s">
-        <v>2390</v>
+        <v>2397</v>
       </c>
       <c r="J197" t="s">
-        <v>2391</v>
+        <v>2398</v>
       </c>
       <c r="K197" t="s">
-        <v>2392</v>
+        <v>2399</v>
       </c>
       <c r="L197" t="s">
-        <v>2393</v>
+        <v>2400</v>
       </c>
       <c r="M197" t="s">
-        <v>2394</v>
+        <v>1150</v>
       </c>
       <c r="N197" t="s">
-        <v>2395</v>
+        <v>2401</v>
       </c>
       <c r="O197" t="s">
         <v>105</v>
       </c>
       <c r="P197" t="s">
         <v>35</v>
       </c>
       <c r="Q197" t="s">
-        <v>2396</v>
+        <v>2402</v>
       </c>
       <c r="R197" t="s">
-        <v>908</v>
+        <v>37</v>
       </c>
       <c r="S197" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T197" t="s">
-        <v>2397</v>
+        <v>2403</v>
       </c>
       <c r="U197" t="s">
         <v>40</v>
       </c>
       <c r="V197" t="s">
-        <v>2398</v>
+        <v>2404</v>
       </c>
       <c r="W197" t="s">
-        <v>2399</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="198" spans="1:23">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>2400</v>
+        <v>2406</v>
       </c>
       <c r="C198" t="s">
-        <v>2401</v>
+        <v>2407</v>
       </c>
       <c r="D198" t="s">
-        <v>2402</v>
+        <v>1879</v>
       </c>
       <c r="E198" t="s">
-        <v>690</v>
+        <v>372</v>
       </c>
       <c r="F198">
-        <v>20487</v>
+        <v>15050</v>
       </c>
       <c r="G198" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="H198" s="2">
-        <v>166016977072</v>
+        <v>165811856593</v>
       </c>
       <c r="I198" t="s">
-        <v>28</v>
+        <v>2408</v>
       </c>
       <c r="J198" t="s">
-        <v>2403</v>
+        <v>2409</v>
       </c>
       <c r="K198" t="s">
-        <v>2404</v>
+        <v>2410</v>
       </c>
       <c r="L198" t="s">
-        <v>2405</v>
+        <v>2411</v>
       </c>
       <c r="M198" t="s">
-        <v>2406</v>
+        <v>2412</v>
       </c>
       <c r="N198" t="s">
-        <v>2407</v>
+        <v>2413</v>
       </c>
       <c r="O198" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P198" t="s">
         <v>35</v>
       </c>
       <c r="Q198" t="s">
-        <v>2408</v>
+        <v>2414</v>
       </c>
       <c r="R198" t="s">
-        <v>277</v>
+        <v>912</v>
       </c>
       <c r="S198" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T198" t="s">
-        <v>39</v>
+        <v>2415</v>
       </c>
       <c r="U198" t="s">
         <v>40</v>
       </c>
       <c r="V198" t="s">
-        <v>2409</v>
+        <v>2416</v>
       </c>
       <c r="W198" t="s">
-        <v>39</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="199" spans="1:23">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>2410</v>
+        <v>2418</v>
       </c>
       <c r="C199" t="s">
-        <v>2411</v>
+        <v>2419</v>
       </c>
       <c r="D199" t="s">
-        <v>2412</v>
+        <v>2420</v>
       </c>
       <c r="E199" t="s">
-        <v>2307</v>
+        <v>694</v>
       </c>
       <c r="F199">
-        <v>11044</v>
+        <v>20487</v>
       </c>
       <c r="G199" t="s">
-        <v>655</v>
+        <v>385</v>
       </c>
       <c r="H199" s="2">
-        <v>245501245146</v>
-[...1 lines deleted...]
-      <c r="I199"/>
+        <v>166016977072</v>
+      </c>
+      <c r="I199" t="s">
+        <v>28</v>
+      </c>
       <c r="J199" t="s">
-        <v>2413</v>
+        <v>2421</v>
       </c>
       <c r="K199" t="s">
-        <v>2414</v>
+        <v>2422</v>
       </c>
       <c r="L199" t="s">
-        <v>2415</v>
+        <v>2423</v>
       </c>
       <c r="M199" t="s">
-        <v>2416</v>
+        <v>2424</v>
       </c>
       <c r="N199" t="s">
-        <v>2417</v>
+        <v>2425</v>
       </c>
       <c r="O199" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P199" t="s">
         <v>35</v>
       </c>
       <c r="Q199" t="s">
-        <v>2418</v>
+        <v>2426</v>
       </c>
       <c r="R199" t="s">
-        <v>53</v>
+        <v>278</v>
       </c>
       <c r="S199" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T199" t="s">
         <v>39</v>
       </c>
       <c r="U199" t="s">
         <v>40</v>
       </c>
       <c r="V199" t="s">
-        <v>2419</v>
+        <v>2427</v>
       </c>
       <c r="W199" t="s">
-        <v>2420</v>
+        <v>39</v>
       </c>
     </row>
     <row r="200" spans="1:23">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>2421</v>
+        <v>2428</v>
       </c>
       <c r="C200" t="s">
-        <v>2422</v>
+        <v>2429</v>
       </c>
       <c r="D200" t="s">
-        <v>2423</v>
+        <v>2430</v>
       </c>
       <c r="E200" t="s">
-        <v>2424</v>
+        <v>2325</v>
       </c>
       <c r="F200">
-        <v>11057</v>
+        <v>11044</v>
       </c>
       <c r="G200" t="s">
-        <v>27</v>
+        <v>658</v>
       </c>
       <c r="H200" s="2">
-        <v>612001935902</v>
-[...3 lines deleted...]
-      </c>
+        <v>245501245146</v>
+      </c>
+      <c r="I200"/>
       <c r="J200" t="s">
-        <v>2426</v>
+        <v>2431</v>
       </c>
       <c r="K200" t="s">
-        <v>2427</v>
+        <v>2432</v>
       </c>
       <c r="L200" t="s">
-        <v>2428</v>
+        <v>2433</v>
       </c>
       <c r="M200" t="s">
-        <v>2429</v>
+        <v>2434</v>
       </c>
       <c r="N200" t="s">
-        <v>2430</v>
+        <v>2435</v>
       </c>
       <c r="O200" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P200" t="s">
         <v>35</v>
       </c>
       <c r="Q200" t="s">
-        <v>2431</v>
+        <v>2436</v>
       </c>
       <c r="R200" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S200" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T200" t="s">
         <v>39</v>
       </c>
       <c r="U200" t="s">
         <v>40</v>
       </c>
-      <c r="V200"/>
+      <c r="V200" t="s">
+        <v>2437</v>
+      </c>
       <c r="W200" t="s">
-        <v>39</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="201" spans="1:23">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>2432</v>
+        <v>2439</v>
       </c>
       <c r="C201" t="s">
-        <v>2433</v>
+        <v>2440</v>
       </c>
       <c r="D201" t="s">
-        <v>2037</v>
+        <v>2441</v>
       </c>
       <c r="E201" t="s">
-        <v>2434</v>
+        <v>2442</v>
       </c>
       <c r="F201">
-        <v>5491</v>
+        <v>11057</v>
       </c>
       <c r="G201" t="s">
-        <v>655</v>
+        <v>27</v>
       </c>
       <c r="H201" s="2">
-        <v>781101058552</v>
-[...1 lines deleted...]
-      <c r="I201"/>
+        <v>612001935902</v>
+      </c>
+      <c r="I201" t="s">
+        <v>2443</v>
+      </c>
       <c r="J201" t="s">
-        <v>2435</v>
+        <v>2444</v>
       </c>
       <c r="K201" t="s">
-        <v>2436</v>
+        <v>2445</v>
       </c>
       <c r="L201" t="s">
-        <v>2437</v>
+        <v>2446</v>
       </c>
       <c r="M201" t="s">
-        <v>1133</v>
+        <v>2447</v>
       </c>
       <c r="N201" t="s">
-        <v>2438</v>
+        <v>2448</v>
       </c>
       <c r="O201" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P201" t="s">
         <v>35</v>
       </c>
       <c r="Q201" t="s">
-        <v>2439</v>
+        <v>2449</v>
       </c>
       <c r="R201" t="s">
         <v>37</v>
       </c>
       <c r="S201" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T201" t="s">
         <v>39</v>
       </c>
       <c r="U201" t="s">
         <v>40</v>
       </c>
       <c r="V201" t="s">
-        <v>2440</v>
+        <v>2450</v>
       </c>
       <c r="W201" t="s">
-        <v>2441</v>
+        <v>39</v>
       </c>
     </row>
     <row r="202" spans="1:23">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>2442</v>
+        <v>2451</v>
       </c>
       <c r="C202" t="s">
-        <v>2443</v>
+        <v>2452</v>
       </c>
       <c r="D202" t="s">
-        <v>2444</v>
+        <v>2055</v>
       </c>
       <c r="E202" t="s">
-        <v>2445</v>
+        <v>2453</v>
       </c>
       <c r="F202">
-        <v>24310</v>
+        <v>5491</v>
       </c>
       <c r="G202" t="s">
-        <v>2294</v>
+        <v>658</v>
       </c>
       <c r="H202" s="2">
-        <v>290406535105</v>
-[...3 lines deleted...]
-      </c>
+        <v>781101058552</v>
+      </c>
+      <c r="I202"/>
       <c r="J202" t="s">
-        <v>2446</v>
+        <v>2454</v>
       </c>
       <c r="K202" t="s">
-        <v>2447</v>
+        <v>2455</v>
       </c>
       <c r="L202" t="s">
-        <v>2448</v>
+        <v>2456</v>
       </c>
       <c r="M202" t="s">
-        <v>2449</v>
+        <v>1150</v>
       </c>
       <c r="N202" t="s">
-        <v>2450</v>
+        <v>2457</v>
       </c>
       <c r="O202" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P202" t="s">
         <v>35</v>
       </c>
       <c r="Q202" t="s">
-        <v>2451</v>
+        <v>2458</v>
       </c>
       <c r="R202" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="S202" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T202" t="s">
         <v>39</v>
       </c>
       <c r="U202" t="s">
         <v>40</v>
       </c>
-      <c r="V202"/>
+      <c r="V202" t="s">
+        <v>2459</v>
+      </c>
       <c r="W202" t="s">
-        <v>39</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="203" spans="1:23">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>2452</v>
+        <v>2461</v>
       </c>
       <c r="C203" t="s">
-        <v>2453</v>
+        <v>2462</v>
       </c>
       <c r="D203" t="s">
-        <v>1210</v>
+        <v>2463</v>
       </c>
       <c r="E203" t="s">
-        <v>1931</v>
+        <v>2464</v>
       </c>
       <c r="F203">
-        <v>10216</v>
+        <v>24310</v>
       </c>
       <c r="G203" t="s">
-        <v>115</v>
+        <v>2312</v>
       </c>
       <c r="H203" s="2">
-        <v>246303136203</v>
-[...1 lines deleted...]
-      <c r="I203"/>
+        <v>290406535105</v>
+      </c>
+      <c r="I203" t="s">
+        <v>28</v>
+      </c>
       <c r="J203" t="s">
-        <v>2454</v>
+        <v>2465</v>
       </c>
       <c r="K203" t="s">
-        <v>2455</v>
+        <v>2466</v>
       </c>
       <c r="L203" t="s">
-        <v>2456</v>
+        <v>2467</v>
       </c>
       <c r="M203" t="s">
-        <v>2457</v>
+        <v>2468</v>
       </c>
       <c r="N203" t="s">
-        <v>2458</v>
+        <v>2469</v>
       </c>
       <c r="O203" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P203" t="s">
         <v>35</v>
       </c>
       <c r="Q203" t="s">
-        <v>2459</v>
+        <v>2470</v>
       </c>
       <c r="R203" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S203" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T203" t="s">
-        <v>2460</v>
+        <v>39</v>
       </c>
       <c r="U203" t="s">
         <v>40</v>
       </c>
-      <c r="V203" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V203"/>
       <c r="W203" t="s">
-        <v>2462</v>
+        <v>39</v>
       </c>
     </row>
     <row r="204" spans="1:23">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>2463</v>
+        <v>2471</v>
       </c>
       <c r="C204" t="s">
-        <v>2464</v>
+        <v>2472</v>
       </c>
       <c r="D204" t="s">
-        <v>2465</v>
+        <v>1227</v>
       </c>
       <c r="E204" t="s">
-        <v>2466</v>
+        <v>1949</v>
       </c>
       <c r="F204">
-        <v>5532</v>
+        <v>10216</v>
       </c>
       <c r="G204" t="s">
-        <v>1317</v>
+        <v>116</v>
       </c>
       <c r="H204" s="2">
-        <v>665800435269</v>
+        <v>246303136203</v>
       </c>
       <c r="I204"/>
       <c r="J204" t="s">
-        <v>2467</v>
+        <v>2473</v>
       </c>
       <c r="K204" t="s">
-        <v>2468</v>
+        <v>2474</v>
       </c>
       <c r="L204" t="s">
-        <v>2469</v>
+        <v>2475</v>
       </c>
       <c r="M204" t="s">
-        <v>2470</v>
+        <v>2476</v>
       </c>
       <c r="N204" t="s">
-        <v>2471</v>
+        <v>2477</v>
       </c>
       <c r="O204" t="s">
         <v>105</v>
       </c>
       <c r="P204" t="s">
         <v>35</v>
       </c>
       <c r="Q204" t="s">
-        <v>2472</v>
+        <v>2478</v>
       </c>
       <c r="R204" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S204" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T204" t="s">
-        <v>2473</v>
+        <v>2479</v>
       </c>
       <c r="U204" t="s">
         <v>40</v>
       </c>
       <c r="V204" t="s">
-        <v>2474</v>
+        <v>2480</v>
       </c>
       <c r="W204" t="s">
-        <v>2475</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="205" spans="1:23">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>2476</v>
+        <v>2482</v>
       </c>
       <c r="C205" t="s">
-        <v>2477</v>
+        <v>2483</v>
       </c>
       <c r="D205" t="s">
-        <v>2478</v>
+        <v>2484</v>
       </c>
       <c r="E205" t="s">
-        <v>2479</v>
+        <v>2485</v>
       </c>
       <c r="F205">
-        <v>21267</v>
+        <v>5532</v>
       </c>
       <c r="G205" t="s">
-        <v>1588</v>
+        <v>1334</v>
       </c>
       <c r="H205" s="2">
-        <v>343525416713</v>
-[...3 lines deleted...]
-      </c>
+        <v>665800435269</v>
+      </c>
+      <c r="I205"/>
       <c r="J205" t="s">
-        <v>2480</v>
+        <v>2486</v>
       </c>
       <c r="K205" t="s">
-        <v>2481</v>
+        <v>2487</v>
       </c>
       <c r="L205" t="s">
-        <v>2482</v>
+        <v>2488</v>
       </c>
       <c r="M205" t="s">
-        <v>2483</v>
+        <v>2489</v>
       </c>
       <c r="N205" t="s">
-        <v>2484</v>
+        <v>2490</v>
       </c>
       <c r="O205" t="s">
         <v>105</v>
       </c>
       <c r="P205" t="s">
         <v>35</v>
       </c>
       <c r="Q205" t="s">
-        <v>2485</v>
+        <v>2491</v>
       </c>
       <c r="R205" t="s">
-        <v>265</v>
+        <v>37</v>
       </c>
       <c r="S205" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T205" t="s">
-        <v>39</v>
+        <v>2492</v>
       </c>
       <c r="U205" t="s">
         <v>40</v>
       </c>
       <c r="V205" t="s">
-        <v>1254</v>
+        <v>2493</v>
       </c>
       <c r="W205" t="s">
-        <v>39</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="206" spans="1:23">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>2486</v>
+        <v>2495</v>
       </c>
       <c r="C206" t="s">
-        <v>2487</v>
+        <v>2496</v>
       </c>
       <c r="D206" t="s">
-        <v>1697</v>
+        <v>2497</v>
       </c>
       <c r="E206" t="s">
-        <v>960</v>
+        <v>2498</v>
       </c>
       <c r="F206">
-        <v>18932</v>
+        <v>21267</v>
       </c>
       <c r="G206" t="s">
-        <v>285</v>
+        <v>1076</v>
       </c>
       <c r="H206" s="2">
-        <v>222509695004</v>
+        <v>343525416713</v>
       </c>
       <c r="I206" t="s">
         <v>28</v>
       </c>
       <c r="J206" t="s">
-        <v>2488</v>
+        <v>2499</v>
       </c>
       <c r="K206" t="s">
-        <v>2489</v>
+        <v>2500</v>
       </c>
       <c r="L206" t="s">
-        <v>2490</v>
+        <v>2501</v>
       </c>
       <c r="M206" t="s">
-        <v>2491</v>
+        <v>2502</v>
       </c>
       <c r="N206" t="s">
-        <v>2492</v>
+        <v>2503</v>
       </c>
       <c r="O206" t="s">
         <v>105</v>
       </c>
       <c r="P206" t="s">
         <v>35</v>
       </c>
       <c r="Q206" t="s">
-        <v>2493</v>
+        <v>2504</v>
       </c>
       <c r="R206" t="s">
-        <v>37</v>
+        <v>253</v>
       </c>
       <c r="S206" t="s">
         <v>38</v>
       </c>
       <c r="T206" t="s">
-        <v>2494</v>
+        <v>39</v>
       </c>
       <c r="U206" t="s">
         <v>40</v>
       </c>
       <c r="V206" t="s">
-        <v>2495</v>
+        <v>1271</v>
       </c>
       <c r="W206" t="s">
-        <v>2496</v>
+        <v>39</v>
       </c>
     </row>
     <row r="207" spans="1:23">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>2497</v>
+        <v>2505</v>
       </c>
       <c r="C207" t="s">
-        <v>2498</v>
+        <v>2506</v>
       </c>
       <c r="D207" t="s">
-        <v>1861</v>
+        <v>1715</v>
       </c>
       <c r="E207" t="s">
-        <v>2499</v>
+        <v>964</v>
       </c>
       <c r="F207">
-        <v>13324</v>
+        <v>18932</v>
       </c>
       <c r="G207" t="s">
-        <v>469</v>
+        <v>286</v>
       </c>
       <c r="H207" s="2">
-        <v>166102629030</v>
+        <v>222509695004</v>
       </c>
       <c r="I207" t="s">
-        <v>2500</v>
+        <v>28</v>
       </c>
       <c r="J207" t="s">
-        <v>2501</v>
+        <v>2507</v>
       </c>
       <c r="K207" t="s">
-        <v>2502</v>
+        <v>2508</v>
       </c>
       <c r="L207" t="s">
-        <v>2503</v>
+        <v>2509</v>
       </c>
       <c r="M207" t="s">
-        <v>2504</v>
+        <v>2510</v>
       </c>
       <c r="N207" t="s">
-        <v>2505</v>
+        <v>2511</v>
       </c>
       <c r="O207" t="s">
         <v>105</v>
       </c>
       <c r="P207" t="s">
         <v>35</v>
       </c>
       <c r="Q207" t="s">
-        <v>2506</v>
+        <v>2512</v>
       </c>
       <c r="R207" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="S207" t="s">
         <v>38</v>
       </c>
       <c r="T207" t="s">
-        <v>39</v>
+        <v>2513</v>
       </c>
       <c r="U207" t="s">
         <v>40</v>
       </c>
       <c r="V207" t="s">
-        <v>2507</v>
+        <v>2514</v>
       </c>
       <c r="W207" t="s">
-        <v>2508</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="208" spans="1:23">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>2509</v>
+        <v>2516</v>
       </c>
       <c r="C208" t="s">
-        <v>2510</v>
+        <v>2517</v>
       </c>
       <c r="D208" t="s">
-        <v>2511</v>
+        <v>1879</v>
       </c>
       <c r="E208" t="s">
-        <v>2512</v>
+        <v>2518</v>
       </c>
       <c r="F208">
-        <v>19357</v>
+        <v>13324</v>
       </c>
       <c r="G208" t="s">
-        <v>1588</v>
+        <v>471</v>
       </c>
       <c r="H208" s="2">
-        <v>420545438526</v>
+        <v>166102629030</v>
       </c>
       <c r="I208" t="s">
-        <v>2513</v>
+        <v>2519</v>
       </c>
       <c r="J208" t="s">
-        <v>2514</v>
+        <v>2520</v>
       </c>
       <c r="K208" t="s">
-        <v>2515</v>
+        <v>2521</v>
       </c>
       <c r="L208" t="s">
-        <v>2516</v>
+        <v>2522</v>
       </c>
       <c r="M208" t="s">
-        <v>2517</v>
+        <v>2523</v>
       </c>
       <c r="N208" t="s">
-        <v>2518</v>
+        <v>2524</v>
       </c>
       <c r="O208" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P208" t="s">
         <v>35</v>
       </c>
       <c r="Q208" t="s">
-        <v>2519</v>
+        <v>2525</v>
       </c>
       <c r="R208" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S208" t="s">
         <v>38</v>
       </c>
       <c r="T208" t="s">
         <v>39</v>
       </c>
       <c r="U208" t="s">
         <v>40</v>
       </c>
-      <c r="V208"/>
+      <c r="V208" t="s">
+        <v>2526</v>
+      </c>
       <c r="W208" t="s">
-        <v>39</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="209" spans="1:23">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>2520</v>
+        <v>2528</v>
       </c>
       <c r="C209" t="s">
-        <v>2521</v>
+        <v>2529</v>
       </c>
       <c r="D209" t="s">
-        <v>2522</v>
+        <v>2530</v>
       </c>
       <c r="E209" t="s">
-        <v>2523</v>
+        <v>2531</v>
       </c>
       <c r="F209">
-        <v>18859</v>
+        <v>19357</v>
       </c>
       <c r="G209" t="s">
-        <v>421</v>
+        <v>1076</v>
       </c>
       <c r="H209" s="2">
-        <v>350700164438</v>
+        <v>420545438526</v>
       </c>
       <c r="I209" t="s">
-        <v>2524</v>
+        <v>2532</v>
       </c>
       <c r="J209" t="s">
-        <v>2525</v>
+        <v>2533</v>
       </c>
       <c r="K209" t="s">
-        <v>2526</v>
+        <v>2534</v>
       </c>
       <c r="L209" t="s">
-        <v>2527</v>
+        <v>2535</v>
       </c>
       <c r="M209" t="s">
-        <v>2528</v>
+        <v>2536</v>
       </c>
       <c r="N209" t="s">
-        <v>2529</v>
+        <v>2537</v>
       </c>
       <c r="O209" t="s">
         <v>34</v>
       </c>
       <c r="P209" t="s">
         <v>35</v>
       </c>
       <c r="Q209" t="s">
-        <v>2530</v>
+        <v>2538</v>
       </c>
       <c r="R209" t="s">
         <v>37</v>
       </c>
       <c r="S209" t="s">
         <v>38</v>
       </c>
       <c r="T209" t="s">
         <v>39</v>
       </c>
       <c r="U209" t="s">
         <v>40</v>
       </c>
-      <c r="V209" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V209"/>
       <c r="W209" t="s">
-        <v>2532</v>
+        <v>39</v>
       </c>
     </row>
     <row r="210" spans="1:23">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>2533</v>
+        <v>2539</v>
       </c>
       <c r="C210" t="s">
-        <v>2534</v>
+        <v>2540</v>
       </c>
       <c r="D210" t="s">
-        <v>2535</v>
+        <v>2541</v>
       </c>
       <c r="E210" t="s">
-        <v>2536</v>
+        <v>2542</v>
       </c>
       <c r="F210">
-        <v>13420</v>
+        <v>18859</v>
       </c>
       <c r="G210" t="s">
-        <v>2294</v>
+        <v>423</v>
       </c>
       <c r="H210" s="2">
-        <v>231507932511</v>
-[...1 lines deleted...]
-      <c r="I210"/>
+        <v>350700164438</v>
+      </c>
+      <c r="I210" t="s">
+        <v>2543</v>
+      </c>
       <c r="J210" t="s">
-        <v>2537</v>
+        <v>2544</v>
       </c>
       <c r="K210" t="s">
-        <v>2538</v>
+        <v>2545</v>
       </c>
       <c r="L210" t="s">
-        <v>2539</v>
+        <v>2546</v>
       </c>
       <c r="M210" t="s">
-        <v>2540</v>
+        <v>2547</v>
       </c>
       <c r="N210" t="s">
-        <v>2541</v>
+        <v>2548</v>
       </c>
       <c r="O210" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P210" t="s">
         <v>35</v>
       </c>
       <c r="Q210" t="s">
-        <v>2542</v>
+        <v>2549</v>
       </c>
       <c r="R210" t="s">
-        <v>265</v>
+        <v>107</v>
       </c>
       <c r="S210" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T210" t="s">
-        <v>2543</v>
+        <v>39</v>
       </c>
       <c r="U210" t="s">
         <v>40</v>
       </c>
       <c r="V210" t="s">
-        <v>2544</v>
+        <v>2550</v>
       </c>
       <c r="W210" t="s">
-        <v>2545</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="211" spans="1:23">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>2546</v>
+        <v>2552</v>
       </c>
       <c r="C211" t="s">
-        <v>2547</v>
+        <v>2553</v>
       </c>
       <c r="D211" t="s">
-        <v>801</v>
+        <v>2554</v>
       </c>
       <c r="E211" t="s">
-        <v>2548</v>
+        <v>2555</v>
       </c>
       <c r="F211">
-        <v>14504</v>
+        <v>13420</v>
       </c>
       <c r="G211" t="s">
-        <v>371</v>
+        <v>2312</v>
       </c>
       <c r="H211" s="2">
-        <v>505008649311</v>
+        <v>231507932511</v>
       </c>
       <c r="I211"/>
       <c r="J211" t="s">
-        <v>2549</v>
+        <v>2556</v>
       </c>
       <c r="K211" t="s">
-        <v>2550</v>
+        <v>2557</v>
       </c>
       <c r="L211" t="s">
-        <v>2551</v>
+        <v>2558</v>
       </c>
       <c r="M211" t="s">
-        <v>2552</v>
+        <v>2559</v>
       </c>
       <c r="N211" t="s">
-        <v>2553</v>
+        <v>2560</v>
       </c>
       <c r="O211" t="s">
         <v>105</v>
       </c>
       <c r="P211" t="s">
         <v>35</v>
       </c>
       <c r="Q211" t="s">
-        <v>2554</v>
+        <v>2561</v>
       </c>
       <c r="R211" t="s">
-        <v>277</v>
+        <v>253</v>
       </c>
       <c r="S211" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T211" t="s">
-        <v>39</v>
+        <v>2562</v>
       </c>
       <c r="U211" t="s">
         <v>40</v>
       </c>
       <c r="V211" t="s">
-        <v>2555</v>
+        <v>2563</v>
       </c>
       <c r="W211" t="s">
-        <v>2556</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="212" spans="1:23">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>2557</v>
+        <v>2565</v>
       </c>
       <c r="C212" t="s">
-        <v>2558</v>
+        <v>2566</v>
       </c>
       <c r="D212" t="s">
-        <v>2559</v>
+        <v>805</v>
       </c>
       <c r="E212" t="s">
-        <v>2560</v>
+        <v>2567</v>
       </c>
       <c r="F212">
-        <v>12426</v>
+        <v>14504</v>
       </c>
       <c r="G212" t="s">
-        <v>75</v>
+        <v>373</v>
       </c>
       <c r="H212" s="2">
-        <v>182707643684</v>
+        <v>505008649311</v>
       </c>
       <c r="I212"/>
       <c r="J212" t="s">
-        <v>2561</v>
+        <v>2568</v>
       </c>
       <c r="K212" t="s">
-        <v>2562</v>
+        <v>2569</v>
       </c>
       <c r="L212" t="s">
-        <v>2563</v>
+        <v>2570</v>
       </c>
       <c r="M212" t="s">
-        <v>2564</v>
+        <v>2571</v>
       </c>
       <c r="N212" t="s">
-        <v>2565</v>
+        <v>2572</v>
       </c>
       <c r="O212" t="s">
         <v>105</v>
       </c>
       <c r="P212" t="s">
         <v>35</v>
       </c>
       <c r="Q212" t="s">
-        <v>2566</v>
+        <v>2573</v>
       </c>
       <c r="R212" t="s">
-        <v>37</v>
+        <v>278</v>
       </c>
       <c r="S212" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T212" t="s">
-        <v>2567</v>
+        <v>39</v>
       </c>
       <c r="U212" t="s">
         <v>40</v>
       </c>
       <c r="V212" t="s">
-        <v>2568</v>
+        <v>2574</v>
       </c>
       <c r="W212" t="s">
-        <v>2569</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="213" spans="1:23">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>2570</v>
+        <v>2576</v>
       </c>
       <c r="C213" t="s">
-        <v>2571</v>
+        <v>2577</v>
       </c>
       <c r="D213" t="s">
-        <v>2572</v>
+        <v>2578</v>
       </c>
       <c r="E213" t="s">
-        <v>2573</v>
+        <v>2579</v>
       </c>
       <c r="F213">
-        <v>10430</v>
+        <v>12426</v>
       </c>
       <c r="G213" t="s">
-        <v>1317</v>
+        <v>74</v>
       </c>
       <c r="H213" s="2">
-        <v>263622287799</v>
+        <v>182707643684</v>
       </c>
       <c r="I213"/>
       <c r="J213" t="s">
-        <v>2574</v>
+        <v>2580</v>
       </c>
       <c r="K213" t="s">
-        <v>2575</v>
+        <v>2581</v>
       </c>
       <c r="L213" t="s">
-        <v>2576</v>
+        <v>2582</v>
       </c>
       <c r="M213" t="s">
-        <v>2577</v>
+        <v>2583</v>
       </c>
       <c r="N213" t="s">
-        <v>2578</v>
+        <v>2584</v>
       </c>
       <c r="O213" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P213" t="s">
         <v>35</v>
       </c>
       <c r="Q213" t="s">
-        <v>2579</v>
+        <v>2585</v>
       </c>
       <c r="R213" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="S213" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T213" t="s">
-        <v>2580</v>
+        <v>2586</v>
       </c>
       <c r="U213" t="s">
         <v>40</v>
       </c>
       <c r="V213" t="s">
-        <v>2581</v>
+        <v>2587</v>
       </c>
       <c r="W213" t="s">
-        <v>2582</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="214" spans="1:23">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
-        <v>2583</v>
+        <v>2589</v>
       </c>
       <c r="C214" t="s">
-        <v>2584</v>
+        <v>2590</v>
       </c>
       <c r="D214" t="s">
-        <v>2072</v>
+        <v>2591</v>
       </c>
       <c r="E214" t="s">
-        <v>2585</v>
+        <v>2592</v>
       </c>
       <c r="F214">
-        <v>17528</v>
+        <v>10430</v>
       </c>
       <c r="G214" t="s">
-        <v>397</v>
+        <v>1334</v>
       </c>
       <c r="H214" s="2">
-        <v>471007403817</v>
-[...3 lines deleted...]
-      </c>
+        <v>263622287799</v>
+      </c>
+      <c r="I214"/>
       <c r="J214" t="s">
-        <v>2586</v>
+        <v>2593</v>
       </c>
       <c r="K214" t="s">
-        <v>2587</v>
+        <v>2594</v>
       </c>
       <c r="L214" t="s">
-        <v>2588</v>
+        <v>2595</v>
       </c>
       <c r="M214" t="s">
-        <v>2589</v>
+        <v>2596</v>
       </c>
       <c r="N214" t="s">
-        <v>2590</v>
+        <v>2597</v>
       </c>
       <c r="O214" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P214" t="s">
         <v>35</v>
       </c>
       <c r="Q214" t="s">
-        <v>2591</v>
+        <v>2598</v>
       </c>
       <c r="R214" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S214" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T214" t="s">
-        <v>2592</v>
+        <v>2599</v>
       </c>
       <c r="U214" t="s">
         <v>40</v>
       </c>
       <c r="V214" t="s">
-        <v>2593</v>
+        <v>2600</v>
       </c>
       <c r="W214" t="s">
-        <v>2594</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="215" spans="1:23">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>2595</v>
+        <v>2602</v>
       </c>
       <c r="C215" t="s">
-        <v>2596</v>
+        <v>2603</v>
       </c>
       <c r="D215" t="s">
-        <v>2597</v>
+        <v>2090</v>
       </c>
       <c r="E215" t="s">
-        <v>2598</v>
+        <v>2604</v>
       </c>
       <c r="F215">
-        <v>12497</v>
+        <v>17528</v>
       </c>
       <c r="G215" t="s">
-        <v>2599</v>
+        <v>399</v>
       </c>
       <c r="H215" s="2">
-        <v>666001643384</v>
-[...1 lines deleted...]
-      <c r="I215"/>
+        <v>471007403817</v>
+      </c>
+      <c r="I215" t="s">
+        <v>28</v>
+      </c>
       <c r="J215" t="s">
-        <v>2600</v>
+        <v>2605</v>
       </c>
       <c r="K215" t="s">
-        <v>2601</v>
+        <v>2606</v>
       </c>
       <c r="L215" t="s">
-        <v>2602</v>
+        <v>2607</v>
       </c>
       <c r="M215" t="s">
-        <v>2603</v>
+        <v>2608</v>
       </c>
       <c r="N215" t="s">
-        <v>2604</v>
+        <v>2609</v>
       </c>
       <c r="O215" t="s">
         <v>105</v>
       </c>
       <c r="P215" t="s">
         <v>35</v>
       </c>
       <c r="Q215" t="s">
-        <v>2605</v>
+        <v>2610</v>
       </c>
       <c r="R215" t="s">
-        <v>277</v>
+        <v>37</v>
       </c>
       <c r="S215" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T215" t="s">
-        <v>2606</v>
+        <v>2611</v>
       </c>
       <c r="U215" t="s">
         <v>40</v>
       </c>
       <c r="V215" t="s">
-        <v>2607</v>
+        <v>2612</v>
       </c>
       <c r="W215" t="s">
-        <v>2608</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="216" spans="1:23">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
       <c r="C216" t="s">
-        <v>2610</v>
+        <v>2615</v>
       </c>
       <c r="D216" t="s">
-        <v>297</v>
+        <v>2616</v>
       </c>
       <c r="E216" t="s">
-        <v>2611</v>
+        <v>2617</v>
       </c>
       <c r="F216">
-        <v>5783</v>
+        <v>12497</v>
       </c>
       <c r="G216" t="s">
-        <v>803</v>
+        <v>2618</v>
       </c>
       <c r="H216" s="2">
-        <v>781403074180</v>
+        <v>666001643384</v>
       </c>
       <c r="I216"/>
       <c r="J216" t="s">
-        <v>2612</v>
+        <v>2619</v>
       </c>
       <c r="K216" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="L216" t="s">
-        <v>2614</v>
+        <v>2621</v>
       </c>
       <c r="M216" t="s">
-        <v>2615</v>
+        <v>2622</v>
       </c>
       <c r="N216" t="s">
-        <v>2616</v>
+        <v>2623</v>
       </c>
       <c r="O216" t="s">
         <v>105</v>
       </c>
       <c r="P216" t="s">
         <v>35</v>
       </c>
       <c r="Q216" t="s">
-        <v>2617</v>
+        <v>2624</v>
       </c>
       <c r="R216" t="s">
-        <v>53</v>
+        <v>278</v>
       </c>
       <c r="S216" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T216" t="s">
-        <v>2618</v>
+        <v>2625</v>
       </c>
       <c r="U216" t="s">
         <v>40</v>
       </c>
       <c r="V216" t="s">
-        <v>2619</v>
+        <v>2626</v>
       </c>
       <c r="W216" t="s">
-        <v>2620</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="217" spans="1:23">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>2621</v>
+        <v>2628</v>
       </c>
       <c r="C217" t="s">
-        <v>2622</v>
+        <v>2629</v>
       </c>
       <c r="D217" t="s">
-        <v>2623</v>
+        <v>298</v>
       </c>
       <c r="E217" t="s">
-        <v>2624</v>
+        <v>2630</v>
       </c>
       <c r="F217">
-        <v>23647</v>
+        <v>5783</v>
       </c>
       <c r="G217" t="s">
-        <v>313</v>
+        <v>807</v>
       </c>
       <c r="H217" s="2">
-        <v>461108864448</v>
-[...3 lines deleted...]
-      </c>
+        <v>781403074180</v>
+      </c>
+      <c r="I217"/>
       <c r="J217" t="s">
-        <v>2625</v>
+        <v>2631</v>
       </c>
       <c r="K217" t="s">
-        <v>2626</v>
+        <v>2632</v>
       </c>
       <c r="L217" t="s">
-        <v>2627</v>
+        <v>2633</v>
       </c>
       <c r="M217" t="s">
-        <v>2628</v>
+        <v>2634</v>
       </c>
       <c r="N217" t="s">
-        <v>2629</v>
+        <v>2635</v>
       </c>
       <c r="O217" t="s">
-        <v>34</v>
+        <v>105</v>
       </c>
       <c r="P217" t="s">
         <v>35</v>
       </c>
       <c r="Q217" t="s">
-        <v>2630</v>
+        <v>2636</v>
       </c>
       <c r="R217" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S217" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T217" t="s">
-        <v>39</v>
+        <v>2637</v>
       </c>
       <c r="U217" t="s">
         <v>40</v>
       </c>
-      <c r="V217"/>
+      <c r="V217" t="s">
+        <v>2638</v>
+      </c>
       <c r="W217" t="s">
-        <v>39</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="218" spans="1:23">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>2631</v>
+        <v>2640</v>
       </c>
       <c r="C218" t="s">
-        <v>2632</v>
+        <v>2641</v>
       </c>
       <c r="D218" t="s">
-        <v>2633</v>
+        <v>2642</v>
       </c>
       <c r="E218" t="s">
-        <v>2634</v>
+        <v>2643</v>
       </c>
       <c r="F218">
-        <v>11592</v>
+        <v>23647</v>
       </c>
       <c r="G218" t="s">
-        <v>2294</v>
+        <v>314</v>
       </c>
       <c r="H218" s="2">
-        <v>622702632814</v>
-[...1 lines deleted...]
-      <c r="I218"/>
+        <v>461108864448</v>
+      </c>
+      <c r="I218" t="s">
+        <v>28</v>
+      </c>
       <c r="J218" t="s">
-        <v>2635</v>
+        <v>2644</v>
       </c>
       <c r="K218" t="s">
-        <v>2636</v>
+        <v>2645</v>
       </c>
       <c r="L218" t="s">
-        <v>2637</v>
+        <v>2646</v>
       </c>
       <c r="M218" t="s">
-        <v>2638</v>
+        <v>2647</v>
       </c>
       <c r="N218" t="s">
-        <v>2639</v>
+        <v>2648</v>
       </c>
       <c r="O218" t="s">
         <v>34</v>
       </c>
       <c r="P218" t="s">
         <v>35</v>
       </c>
       <c r="Q218" t="s">
-        <v>2640</v>
+        <v>2649</v>
       </c>
       <c r="R218" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="S218" t="s">
-        <v>107</v>
+        <v>38</v>
       </c>
       <c r="T218" t="s">
-        <v>2641</v>
+        <v>39</v>
       </c>
       <c r="U218" t="s">
         <v>40</v>
       </c>
-      <c r="V218" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V218"/>
       <c r="W218" t="s">
-        <v>2643</v>
+        <v>39</v>
       </c>
     </row>
     <row r="219" spans="1:23">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
-        <v>2644</v>
+        <v>2650</v>
       </c>
       <c r="C219" t="s">
-        <v>2645</v>
+        <v>2651</v>
       </c>
       <c r="D219" t="s">
-        <v>2646</v>
+        <v>2652</v>
       </c>
       <c r="E219" t="s">
-        <v>1224</v>
+        <v>2653</v>
       </c>
       <c r="F219">
-        <v>19081</v>
+        <v>11592</v>
       </c>
       <c r="G219" t="s">
-        <v>87</v>
+        <v>2312</v>
       </c>
       <c r="H219" s="2">
-        <v>165033110633</v>
-[...3 lines deleted...]
-      </c>
+        <v>622702632814</v>
+      </c>
+      <c r="I219"/>
       <c r="J219" t="s">
-        <v>2647</v>
+        <v>2654</v>
       </c>
       <c r="K219" t="s">
-        <v>2648</v>
+        <v>2655</v>
       </c>
       <c r="L219" t="s">
-        <v>2649</v>
+        <v>2656</v>
       </c>
       <c r="M219" t="s">
-        <v>2650</v>
+        <v>2657</v>
       </c>
       <c r="N219" t="s">
-        <v>2651</v>
+        <v>2658</v>
       </c>
       <c r="O219" t="s">
-        <v>105</v>
+        <v>34</v>
       </c>
       <c r="P219" t="s">
         <v>35</v>
       </c>
       <c r="Q219" t="s">
-        <v>2652</v>
+        <v>2659</v>
       </c>
       <c r="R219" t="s">
-        <v>265</v>
+        <v>37</v>
       </c>
       <c r="S219" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
       <c r="T219" t="s">
-        <v>39</v>
+        <v>2660</v>
       </c>
       <c r="U219" t="s">
         <v>40</v>
       </c>
       <c r="V219" t="s">
-        <v>2653</v>
+        <v>2661</v>
       </c>
       <c r="W219" t="s">
-        <v>39</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="220" spans="1:23">
-      <c r="H220" s="2"/>
+      <c r="A220">
+        <v>219</v>
+      </c>
+      <c r="B220" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C220" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D220" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E220" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F220">
+        <v>19081</v>
+      </c>
+      <c r="G220" t="s">
+        <v>86</v>
+      </c>
+      <c r="H220" s="2">
+        <v>165033110633</v>
+      </c>
+      <c r="I220" t="s">
+        <v>28</v>
+      </c>
+      <c r="J220" t="s">
+        <v>2666</v>
+      </c>
+      <c r="K220" t="s">
+        <v>2667</v>
+      </c>
+      <c r="L220" t="s">
+        <v>2668</v>
+      </c>
+      <c r="M220" t="s">
+        <v>2669</v>
+      </c>
+      <c r="N220" t="s">
+        <v>2670</v>
+      </c>
+      <c r="O220" t="s">
+        <v>105</v>
+      </c>
+      <c r="P220" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q220" t="s">
+        <v>2671</v>
+      </c>
+      <c r="R220" t="s">
+        <v>253</v>
+      </c>
+      <c r="S220" t="s">
+        <v>38</v>
+      </c>
+      <c r="T220" t="s">
+        <v>39</v>
+      </c>
+      <c r="U220" t="s">
+        <v>40</v>
+      </c>
+      <c r="V220" t="s">
+        <v>2672</v>
+      </c>
+      <c r="W220" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="221" spans="1:23">
+      <c r="H221" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>