--- v0 (2026-04-04)
+++ v1 (2026-05-20)
@@ -12195,50 +12195,52 @@
 Даты: 15.06.2018/14.06.2019
 Полис №52-19/TPL16/001961 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.06.2019/14.06.2020
 Полис №52-20/TPL16/002073  ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
 Даты: 15.06.2020/14.06.2021
 Полис №77-21/TPL/001550 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
 Даты: 15.06.2021/14.06.2022
 Полис №Arbitr-3980975400-87547 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
 Даты: 15.06.2022/14.06.2023
 Полис ОАУ №2667/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 15.06.2023/14.06.2024
 Полис ОАУ №8425/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
 Даты: 15.06.2024/14.06.2025
 </t>
   </si>
   <si>
     <t>09.09.2014/жалоба УФНС РФ по Ставропольскому краю;09.09.2014/жалоба УФНС РФ по Ставропольскому краю</t>
   </si>
   <si>
     <t xml:space="preserve">01.06.2014
 Результат: Июнь  2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.08.2017
 Результат: Август 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.08.2020
 Результат: Август 2020 (Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства, а также обязание устранить выявленные нарушения. )
+01.08.2023
+Результат: август 2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "СТЭЛС" МИФНС РФ №5 по Ставропольскому краю 09.04.2014 нарушения в действиях АУ отсутствуют  
 ООО "СТЭЛС" УФНС РФ по Ставропольскому краю 08.07.2014 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ИП Деренговская Л.К. УФНС РФ по Ставропольскому краю 08.07.2014 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ООО "Ставругавад" УФНС РФ по Ставропольскому краю 26.09.2014 нарушения в действиях АУ отсутствуют  
 ИП Деренговская Л.К. УФНС РФ по Ставропольскому краю 14.05.2015 нарушения в действиях АУ отсутствуют  
 ООО "ТАРИС" Прокуратура Гулькевичского района Краснодарского края 08.07.2015 нарушения в действиях АУ отсутствуют; ООО "ЮгАгроПак" ООО "АвтоДорСервис" 22.07.2019 нарушения в действиях АУ отсутствуют
 Дата поступления жалобы: 26.01.2022
 Податель жалобы: Прокуратура Шпаковского района
 Наименование должника: ООО "Стройподряд"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 26.01.2022
 Податель жалобы: Прокуратура Шпаковского района
 Наименование должника: ООО "Энергия Пром"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 20.07.2022
 Податель жалобы: Захарченко Т.И.
 Наименование должника: ООО "ЮАП"
 Результат проверки: нарушения в деятельности АУ отсутствуют
 Дата поступления жалобы: 18.04.2023
 Податель жалобы: УФНС России по Ставропольскому краю
 Наименование должника: Егоров С.И.
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения