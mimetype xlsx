--- v1 (2026-05-20)
+++ v2 (2026-07-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Акт_члены_ислюченные" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3344">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3384">
   <si>
     <t>№ реестровой записи</t>
   </si>
   <si>
     <t>Фамилия, имя, отчество АУ</t>
   </si>
   <si>
     <t>Дата рождения</t>
   </si>
   <si>
     <t>Место рождения</t>
   </si>
   <si>
     <t>Статус пользователя</t>
   </si>
   <si>
     <t>Выход из реестра</t>
   </si>
   <si>
     <t>Причина выхода из реестра</t>
   </si>
   <si>
     <t>Дата регистрации в реестре / дата решения о приёме в СРО</t>
   </si>
   <si>
@@ -6185,50 +6185,205 @@
 </t>
   </si>
   <si>
     <t>03.12.2015/жалоба МИФНС РФ №4 по Чувашской Республике; 21.12.2015/жалоба ИФНС РФ по г. Чебоксары</t>
   </si>
   <si>
     <t xml:space="preserve">01.07.2014
 Результат: Июль  2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
 01.05.2017
 Результат: Июнь 2017 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.05.2020
 Результат: Май  2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 01.05.2023
 Результат: Май  2023 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
 </t>
   </si>
   <si>
     <t>ООО "ЮСМИК" МИФНС РФ №4 по Чувашской Республике 23.09.2015 выявлены нарушения, применена мера ответственности в виде предупреждения  
 ЗАО "Ривер" ИФНС РФ по г. Чебоксары 23.11.2015 выявлены нарушения, применена мера ответственности в виде предупреждения  
 Дата поступления жалобы: 03.09.2021
 Податель жалобы: ООО ТД "Содружество"
 Наименование должника: ЗАО "Пограничник"
 Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения</t>
   </si>
   <si>
+    <t>Кузнецова Екатерина Хачиковна</t>
+  </si>
+  <si>
+    <t>25.03.1992</t>
+  </si>
+  <si>
+    <t>пос. Преображение Лазовского р-на Приморского края</t>
+  </si>
+  <si>
+    <t>протокол №05 от 04.06.2026</t>
+  </si>
+  <si>
+    <t>20.03.2023/20.03.2023</t>
+  </si>
+  <si>
+    <t>8(993)958-01-78, 192102, Санкт-Петербург, а/я 18, kuznetsova.spb.au@gmail.com</t>
+  </si>
+  <si>
+    <t>РС №06945 от 28.06.2013 Дальневосточный федеральный университет присуждена степень бакалавра  Техники и Технологии по направлению "Инноватика"  </t>
+  </si>
+  <si>
+    <t>стаж более 2-х лет трудовая книжка TK-IV №3734442 от 25.02.2013г.</t>
+  </si>
+  <si>
+    <t>свидетельство серия С №0542 от 03.03.2023 г. выдано Союзом АУ "Созидание"</t>
+  </si>
+  <si>
+    <t>свидетельство №11/039407 от 15.12.2022г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Договор ОАУ №1359/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
+Даты: 13.03.2023/12.03.2024
+Полис ОАУ №6684/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
+Даты: 13.03.2024/12.03.2025
+Полис ОАУ №14231/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма 10000000 рублей.
+Даты: 13.03.2025/12.03.2026
+Полис ОАУ №22275/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 13.03.2026/12.03.2027
+</t>
+  </si>
+  <si>
+    <t>ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35)</t>
+  </si>
+  <si>
+    <t>протокол от 19.03.2024г. предупреждение, протокол от 10.09.2024г. предупреждение, протокол от 21.10.2024г. штраф 5000 руб., протокол от 23.01.2025г. предупреждение, протокол от 30.01.2025г. предупреждение, протокол от 03.06.2025г. предупреждение, протокол от 03.06.2025г. штраф 5000 руб., протокол от 24.09.2025г. предупреждение, протокол от 30.09.2025г. штраф 10000 руб., протокол от 19.11.2025г. штраф 10000 руб., протокол от 08.12.2025г. штраф 10000 руб., протокол от 20.01.2026г. штраф 10000 руб., протокол от 18.03.2026г. предупреждение, протокол от 23.03.2026г. штраф 15000 руб.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.10.2024
+Результат: октябрь 2024 (Выявлены нарушения. Применена мера дисциплинарного воздействия в виде наложения  штрафа в размере 10 000 рублей))
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Дата поступления жалобы: 24.10.2023
+Податель жалобы: Цветкова М.В.
+Наименование должника: Цветкова М.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 20.02.2024
+Податель жалобы: АО "Эксперт-Банк"
+Наименование должника: Царёва Е.Н.
+Результат проверки: выявлены нарушения, объявлено устное замечание
+Дата поступления жалобы: 06.02.2024
+Податель жалобы: Арбитражный суд Мурманской области
+Наименование должника: Кочуринский Д.А.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 25.07.2024
+Податель жалобы: Арбитражный суд Новосибирской области
+Наименование должника: Евграпов М.И.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 09.09.2024
+Податель жалобы: Арбитражный суд Сахалинской области
+Наименование должника: Банникова Л.В.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.
+Дата поступления жалобы: 15.10.2024
+Податель жалобы: Веселова А.А.
+Наименование должника: Веселова А.А.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 16.12.2024
+Податель жалобы: ООО ПКО "ЭОС"
+Наименование должника: Изюмов В.Н.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 03.12.2024
+Податель жалобы: ООО "ПКО "Аламо Коллект"
+Наименование должника: Порошенкова Н.Г.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 17.12.2024
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Семичева Ю.И.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 11.03.2025
+Податель жалобы: Толстолуцкий А.Г.
+Наименование должника: Толстолуцкий А.Г.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 16.04.2025
+Податель жалобы: Архипова И.А.
+Наименование должника: Архипова И.А.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 21.04.2025
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Мамонов Э.В.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 22.04.2025
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Давыдов Ф.С.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 11.08.2025
+Податель жалобы: Толстолуцкий А.Г.
+Наименование должника: Толстолуцкий А.Г.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 18.08.2025
+Податель жалобы: Арбитражный суд Республики Коми
+Наименование должника: Мишарин М.В.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 14.10.2025
+Податель жалобы: Арбитражный суд г. Москвы
+Наименование должника: Акимов Р.А.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 05.11.2025
+Податель жалобы: Загородняя Е.В.
+Наименование должника: Загородняя Е.В.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 09.12.2025
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Давыдов Ф.С.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 05.02.2026
+Податель жалобы: Акимов В.В.
+Наименование должника: Акимов В.В.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 04.02.2026
+Податель жалобы: Смирнова Я.В.
+Наименование должника: Смирнова Я.В.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 16.02.2026
+Податель жалобы: Арбитражный суд Новосибирской области
+Наименование должника: Миненко С.В.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 03.03.2026
+Податель жалобы: Арбитражный суд г. Москвы
+Наименование должника: Кузнецова А.П.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 10.03.2026
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Подвалков А.Г.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 15.04.2026
+Податель жалобы: Арбитражный суд Санкт-Петербурга и Ленинградской области
+Наименование должника: Медведева Е.Н.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 04.05.2026
+Податель жалобы: Пибоди Ш.С.
+Наименование должника: Пибоди Ш.С.
+Результат проверки: выявлены нарушения</t>
+  </si>
+  <si>
     <t>Култышев Михаил Николаевич</t>
   </si>
   <si>
     <t>17.03.1971</t>
   </si>
   <si>
     <t>гор. Ирбит Свердловской обл.</t>
   </si>
   <si>
     <t>22.09.2007/22.09.2007</t>
   </si>
   <si>
     <t>ИВС №0609832 ; 24.05.2003 Уральский институт коммерции и права</t>
   </si>
   <si>
     <t>Стаж более 2 лет AT-IX №7419135 13.07.1994</t>
   </si>
   <si>
     <t>свидетельство №00250 от 13.07.2004</t>
   </si>
   <si>
     <t>свидетельство №34/001483 от 19.12.2003</t>
   </si>
   <si>
     <t xml:space="preserve">Полис № П176095-23-18 ООО "Страховое общество "Помощь"
@@ -10563,50 +10718,118 @@
   <si>
     <t>гор. Чкаловск Ленинабадской обл. Таджикской ССР</t>
   </si>
   <si>
     <t>13.01.2014/13.01.2014</t>
   </si>
   <si>
     <t>протокол №01 от 13.01.2014</t>
   </si>
   <si>
     <t>ВСА 0112215 от 17.10.2003 Региональный финансово-экономический институт</t>
   </si>
   <si>
     <t>стаж более 2 лет ОТ-I №1014881 от 03.05.1993</t>
   </si>
   <si>
     <t>свидетельство №353/П от 11.12.2013</t>
   </si>
   <si>
     <t>свидетельство №11/020523 от 27.09.2013</t>
   </si>
   <si>
     <t xml:space="preserve">ОАО ВСК,Полис №1486УУ40R1762
 Даты: 18.11.2015/11.11.2016
 </t>
+  </si>
+  <si>
+    <t>Серегина Татьяна Юрьевна</t>
+  </si>
+  <si>
+    <t>08.04.1968</t>
+  </si>
+  <si>
+    <t>гор. Благовещенск Амурской обл.</t>
+  </si>
+  <si>
+    <t>протокол №06 от 30.06.2026</t>
+  </si>
+  <si>
+    <t>8(4212) 38-18-50, dziuka18@gmail.com, 680013 Хабаровск,а/я 43/32</t>
+  </si>
+  <si>
+    <t>ИВС 0636941 от 01.07.2004 Государственное образоваельное учреждениевысшего профессионального образования "Дальневосточный государственный университет путей сообщения" присвоена квалификация экономист по специальности "Бухгалтерский учет и аудит",  102704 0021903 от 13.03.2024 "Дальневосточный государственный университет путей сообщения"освоила программу магистратуры по направлению Юриспруденция, присвоена квалификация Магистр</t>
+  </si>
+  <si>
+    <t>стаж более 2 лет ТК-I №0357942 от 20.11.2000</t>
+  </si>
+  <si>
+    <t>свидетельство № 214/10-СР от 16.10.2006 выдано НП "СРО АУ СЗ"</t>
+  </si>
+  <si>
+    <t>свидетельство № 11/010275 от 22.05.2006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис №15/TPL16/781353 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 17.09.2015/16.09.2016
+Полис №61-16/TPL16/001915 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 17.09.2016/16.09.2017
+Полис №61-17/TPL16/003310 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 17.09.2017/16.09.2018
+Полис №77777 ОАУ-000643/17 ООО "ЦСО"
+Даты: 01.01.2018/31.12.2018
+Полис №61-18/TPL16/003127 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 13.07.2018/12.07.2019
+Полис №52-19/TPL16/003200 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 13.07.2019/12.07.2020
+Полис №52-20/TPL16/003107 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 13.07.2020/12.07.2021
+Полис №77-21/TPL16/001731 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
+Даты: 13.07.2021/12.07.2022
+Договор №60/22/177/012199 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
+Даты: 13.07.2022/12.07.2023
+Договор №Arbitr-3980975400-62122 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
+Даты: 13.07.2023/12.07.2024
+Полис ОАУ №9210/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
+Даты: 13.07.2024/12.07.2025
+Полис ОАУ №17035/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49),страховая сумма - 10 000 000 руб.
+Даты: 13.07.2025/12.07.2026
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.05.2015
+Результат: Май  2015 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
+01.06.2018
+Результат: Июнь 2018  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
+01.07.2021
+Результат: Июль 2021  (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союз «СРО АУ СЗ» - не выявлено)
+01.07.2024
+Результат: июль 2024 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+</t>
+  </si>
+  <si>
+    <t>ООО "РифЛайт" ГУ - Приморское РО ФСС РФ 07.04.2014 нарушения в действиях АУ отсутствуют</t>
   </si>
   <si>
     <t>Серова Тамара Дмитриевна</t>
   </si>
   <si>
     <t>14.06.1952</t>
   </si>
   <si>
     <t>serovatd@mail.ru</t>
   </si>
   <si>
     <t>ФА-I №329697 от 28.02.1976 Пермский политехнический институт</t>
   </si>
   <si>
     <t>Стаж более 2 лет AT-I №7282148 от 16.01.1978</t>
   </si>
   <si>
     <t>свидетельство №003/56-2004 от 04.02.2004</t>
   </si>
   <si>
     <t>свидетельство №34/000494 от 14.11.2003</t>
   </si>
   <si>
     <t xml:space="preserve">полис 11220Е400С270
 Даты: 12.12.2011/11.12.2012
@@ -13053,50 +13276,142 @@
   <si>
     <t>гор. Орел</t>
   </si>
   <si>
     <t>протокол №24 28.10.2015</t>
   </si>
   <si>
     <t>свидетельство о смерти I-ТД №775627 от 29.09.2015</t>
   </si>
   <si>
     <t>ВСГ 2919485 от 30.06.2008 ГОУ ВПО "Орловский Государственный институт экономики и торговли</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VII №8590003 от 10.08.1995</t>
   </si>
   <si>
     <t>свидетельство №343-СТ от 22.05.2009</t>
   </si>
   <si>
     <t>свидетельство №11/012567 от 30.06.2008</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №15/TPL16/520452 ООО "Страховая компания "Арсеналъ"
 Даты: 11.04.2015/10.04.2016
 </t>
+  </si>
+  <si>
+    <t>Яковлев Алексей Евгеньевич</t>
+  </si>
+  <si>
+    <t>25.11.1973</t>
+  </si>
+  <si>
+    <t>гор. Рязань</t>
+  </si>
+  <si>
+    <t>20.11.2011/20.11.2011</t>
+  </si>
+  <si>
+    <t>ausz-yakovlev@mail.ru, 390000 г.Рязань ул.Право-Лыбедская д.27 оф.1613, тел. 8-910-506-08-58</t>
+  </si>
+  <si>
+    <t>АВБ 0347100 от 24 июня 1999 присуждена стрепень бакалавра "Юриспруденции" ДВС№1480384 от 04.04.2003 Рязанский Гос.педагогический Университет имени С.А. Есенина присуждена квалификация по специальности "Юриспруденция"</t>
+  </si>
+  <si>
+    <t>стаж более 1 года АТ-VII №0964271 от 01.10.1994 справка ООО "КПЦ "Форпост" №47 от 11.10.2011</t>
+  </si>
+  <si>
+    <t>свидетельство №191/П от 15.07.2011 выдано НП СРО АУ "Меркурий"</t>
+  </si>
+  <si>
+    <t>свидетельство №11/017057 от 19.05.2011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис №14050У4000034 СОАО "ВСК"
+Даты: 20.10.2014/19.10.2015
+Полис №34-15/TPL16/781572 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 19.10.2015/18.10.2016
+Полис №34-16/TPL16/002299 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 19.10.2016/18.10.2017
+Полис №ГОАУ/560-17 АО "АСК "РОСМЕД"
+Даты: 20.10.2017/19.10.2018
+Полис №77777 ОАУ-000636/17 ООО "ЦСО"
+Даты: 01.01.2018/31.12.2018
+Полис №342-18/TPL16/003628 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 01.08.2018/31.07.2019
+Полис №52-19/TPL16/003798 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 01.08.2019/31.07.2020
+Полис №52-20/TPL16/003455 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 01.08.2020/31.08.2021
+Договор №60/21/177/003491 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
+Даты: 01.08.2021/31.07.2022
+Договор №60/22/177/012565 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
+Даты: 01.08.2022/31.07.2023
+Полис ОАУ №3119/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
+Даты: 01.08.2023/31.07.2024
+Полис №60/24/177/024214 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
+Даты: 01.08.2024/31.07.2025
+Полис ОАУ №17685/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35). Страховая сумма 10 000 000 руб.
+Даты: 01.08.2025/31.07.2026
+</t>
+  </si>
+  <si>
+    <t>протокол от 08.12.2026г. предупреждение, протокол от 15.05.2017г. предупреждение, протокол от 31.01.2018г. предупреждение, протокол от 02.04.2021г. штраф 5000 руб., протокол от 31.07.2023г. штраф 10000 руб.,протокол от 18.09.204г. освободить с процедуры</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.06.2014
+Результат: Июнь  2014 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов НП «СРО АУ СЗ» - не выявлено)
+01.09.2017
+Результат: Сентябрь 2017 (Выявлены нарушения Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - привлечен к дисциплинарной ответственности в виде предупреждения о недопущении нарушений)
+01.08.2020
+Результат: август 2020 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.08.2023
+Результат: август 2023  (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде  применения меры дисциплинарного  воздействия в виде наложения штрафа в размере 5 000 (пять  тысяч)  рублей.)
+01.09.2025
+Результат: сентябрь 2025 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.))
+</t>
+  </si>
+  <si>
+    <t>ООО "МолПродТорг" ОАО КБ "Стройкредит" 31.10.2016 выявлены нарушения, применена мера ответственности в виде предупреждения, ООО "СТ-Логистика" Арбитражный суд г. Москвы 30.03.2017 выявлены нарушения, применена мера ответственности в виде предупреждения ,
+ООО "СТ-Логистик" ООО "Рязанский завод металлических конструкций" 12.12.2017 выявлены нарушения, применена мера ответственности в виде предупреждения; Дилин С.С. Дилин С.С. 19.02.2021 выявлены нарушения, применена мера ответственности в виде штрафа 5000 руб.  
+Дата поступления жалобы: 23.03.2022
+Податель жалобы: Шитиков Г.А.
+Наименование должника: Шитиков Г.А.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 13.06.2023
+Податель жалобы: Патрушева Л.Ю.
+Наименование должника: Шитиков Г.А.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 10000 руб.
+Дата поступления жалобы: 11.04.2024
+Податель жалобы: Осипова Л.Н.
+Наименование должника: ООО "Стройактив"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 09.08.2024
+Податель жалобы: Шитиков Г.А.
+Наименование должника: Шитиков Г.А.
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде рекомендации об освобождении от исполнения обязанностей</t>
   </si>
   <si>
     <t>Яндемиров Максим Анатольевич</t>
   </si>
   <si>
     <t>протокол №20 т 25.11.2022</t>
   </si>
   <si>
     <t>за нарушения п.3 ст. 20 Федерального Закона "О несостоятельности (банкротстве)" № 127-ФЗ от 26.10.2002 г. и «Положения о членстве Союза «Саморегулируемая организация арбитражных управляющих Северо-Запада»</t>
   </si>
   <si>
     <t>10.08.2016 исключен на основании личного заявления о выходе из членов Союз "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>620000, г. Екатеринбург, а/я 127, тел. 8-922-222-83-01</t>
   </si>
   <si>
     <t>ЭВ № 027944 от 28.01.1995 Свердловский юридический институт, по специальности юриспруденция, присвоена квалификация юриста</t>
   </si>
   <si>
     <t>стаж более 2 лет АТ-VII 5706659 от 01.02.1995</t>
   </si>
   <si>
     <t>свидетельство №359/07-СР от 08.07.2013 выдано НП "СРО АУ СЗ"</t>
   </si>
@@ -13557,81 +13872,81 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z291"/>
+  <dimension ref="A1:Z294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K2" sqref="K2:K291"/>
+      <selection activeCell="K2" sqref="K2:K294"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="47" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="109" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="1104" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="67" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="113" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="166" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="539" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="343" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="159" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="94" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="455" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="91" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="435" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="356" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="81" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="448" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="689" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="90" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="294" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="1087" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
@@ -23058,11813 +23373,12049 @@
       </c>
       <c r="Y129" t="s">
         <v>1600</v>
       </c>
       <c r="Z129" t="s">
         <v>1601</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>1602</v>
       </c>
       <c r="C130" t="s">
         <v>1603</v>
       </c>
       <c r="D130" t="s">
         <v>1604</v>
       </c>
       <c r="E130" t="s">
         <v>29</v>
       </c>
       <c r="F130" t="s">
-        <v>768</v>
+        <v>1605</v>
       </c>
       <c r="G130" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="H130" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="I130">
-        <v>6037</v>
+        <v>22117</v>
       </c>
       <c r="J130" t="s">
-        <v>887</v>
+        <v>629</v>
       </c>
       <c r="K130" s="2">
-        <v>661105775690</v>
-[...2 lines deleted...]
-      <c r="M130"/>
+        <v>251811421263</v>
+      </c>
+      <c r="L130" t="s">
+        <v>121</v>
+      </c>
+      <c r="M130" t="s">
+        <v>1607</v>
+      </c>
       <c r="N130" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="O130" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="P130" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
       <c r="Q130" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="R130" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S130" t="s">
         <v>39</v>
       </c>
       <c r="T130" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="U130" t="s">
-        <v>1226</v>
+        <v>1613</v>
       </c>
       <c r="V130" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W130" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z130"/>
+        <v>1614</v>
+      </c>
+      <c r="X130" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y130" t="s">
+        <v>1615</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>1616</v>
+      </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
-        <v>1611</v>
+        <v>1617</v>
       </c>
       <c r="C131" t="s">
-        <v>1612</v>
+        <v>1618</v>
       </c>
       <c r="D131" t="s">
-        <v>1613</v>
+        <v>1619</v>
       </c>
       <c r="E131" t="s">
         <v>29</v>
       </c>
       <c r="F131" t="s">
-        <v>1614</v>
+        <v>768</v>
       </c>
       <c r="G131" t="s">
         <v>31</v>
       </c>
       <c r="H131" t="s">
-        <v>1615</v>
+        <v>1620</v>
       </c>
       <c r="I131">
-        <v>11487</v>
+        <v>6037</v>
       </c>
       <c r="J131" t="s">
-        <v>120</v>
+        <v>887</v>
       </c>
       <c r="K131" s="2">
-        <v>525211461630</v>
+        <v>661105775690</v>
       </c>
       <c r="L131"/>
       <c r="M131"/>
       <c r="N131" t="s">
-        <v>1616</v>
+        <v>1621</v>
       </c>
       <c r="O131" t="s">
-        <v>1617</v>
+        <v>1622</v>
       </c>
       <c r="P131" t="s">
-        <v>1618</v>
+        <v>1623</v>
       </c>
       <c r="Q131" t="s">
-        <v>1619</v>
+        <v>1624</v>
       </c>
       <c r="R131" t="s">
         <v>38</v>
       </c>
       <c r="S131" t="s">
         <v>39</v>
       </c>
       <c r="T131" t="s">
-        <v>1620</v>
+        <v>1625</v>
       </c>
       <c r="U131" t="s">
-        <v>1621</v>
+        <v>1226</v>
       </c>
       <c r="V131" t="s">
         <v>42</v>
       </c>
       <c r="W131" t="s">
         <v>43</v>
       </c>
       <c r="X131"/>
       <c r="Y131"/>
       <c r="Z131"/>
     </row>
     <row r="132" spans="1:26">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
-        <v>1622</v>
+        <v>1626</v>
       </c>
       <c r="C132" t="s">
-        <v>1623</v>
+        <v>1627</v>
       </c>
       <c r="D132" t="s">
-        <v>1624</v>
+        <v>1628</v>
       </c>
       <c r="E132" t="s">
         <v>29</v>
       </c>
       <c r="F132" t="s">
-        <v>1625</v>
+        <v>1629</v>
       </c>
       <c r="G132" t="s">
         <v>31</v>
       </c>
       <c r="H132" t="s">
-        <v>1626</v>
+        <v>1630</v>
       </c>
       <c r="I132">
-        <v>2749</v>
+        <v>11487</v>
       </c>
       <c r="J132" t="s">
-        <v>828</v>
+        <v>120</v>
       </c>
       <c r="K132" s="2">
-        <v>662700697000</v>
+        <v>525211461630</v>
       </c>
       <c r="L132"/>
       <c r="M132"/>
       <c r="N132" t="s">
-        <v>1627</v>
+        <v>1631</v>
       </c>
       <c r="O132" t="s">
-        <v>1628</v>
+        <v>1632</v>
       </c>
       <c r="P132" t="s">
-        <v>1629</v>
+        <v>1633</v>
       </c>
       <c r="Q132" t="s">
-        <v>1630</v>
+        <v>1634</v>
       </c>
       <c r="R132" t="s">
         <v>38</v>
       </c>
       <c r="S132" t="s">
         <v>39</v>
       </c>
       <c r="T132" t="s">
-        <v>1631</v>
+        <v>1635</v>
       </c>
       <c r="U132" t="s">
-        <v>454</v>
+        <v>1636</v>
       </c>
       <c r="V132" t="s">
         <v>42</v>
       </c>
       <c r="W132" t="s">
         <v>43</v>
       </c>
-      <c r="X132" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X132"/>
       <c r="Y132"/>
       <c r="Z132"/>
     </row>
     <row r="133" spans="1:26">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
-        <v>1632</v>
+        <v>1637</v>
       </c>
       <c r="C133" t="s">
-        <v>1633</v>
+        <v>1638</v>
       </c>
       <c r="D133" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="E133" t="s">
         <v>29</v>
       </c>
       <c r="F133" t="s">
-        <v>1635</v>
+        <v>1640</v>
       </c>
       <c r="G133" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="H133" t="s">
-        <v>1636</v>
+        <v>1641</v>
       </c>
       <c r="I133">
-        <v>2767</v>
+        <v>2749</v>
       </c>
       <c r="J133" t="s">
-        <v>1533</v>
+        <v>828</v>
       </c>
       <c r="K133" s="2">
-        <v>390500803107</v>
+        <v>662700697000</v>
       </c>
       <c r="L133"/>
-      <c r="M133" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M133"/>
       <c r="N133" t="s">
-        <v>1638</v>
+        <v>1642</v>
       </c>
       <c r="O133" t="s">
-        <v>1639</v>
+        <v>1643</v>
       </c>
       <c r="P133" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="Q133" t="s">
-        <v>1641</v>
+        <v>1645</v>
       </c>
       <c r="R133" t="s">
         <v>38</v>
       </c>
       <c r="S133" t="s">
         <v>39</v>
       </c>
       <c r="T133" t="s">
-        <v>1642</v>
+        <v>1646</v>
       </c>
       <c r="U133" t="s">
-        <v>129</v>
+        <v>454</v>
       </c>
       <c r="V133" t="s">
         <v>42</v>
       </c>
       <c r="W133" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="X133" t="s">
         <v>59</v>
       </c>
-      <c r="Y133" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y133"/>
       <c r="Z133"/>
     </row>
     <row r="134" spans="1:26">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
-        <v>1644</v>
+        <v>1647</v>
       </c>
       <c r="C134" t="s">
-        <v>1645</v>
+        <v>1648</v>
       </c>
       <c r="D134" t="s">
-        <v>177</v>
+        <v>1649</v>
       </c>
       <c r="E134" t="s">
         <v>29</v>
       </c>
       <c r="F134" t="s">
-        <v>1646</v>
+        <v>1650</v>
       </c>
       <c r="G134" t="s">
-        <v>391</v>
+        <v>48</v>
       </c>
       <c r="H134" t="s">
-        <v>1647</v>
+        <v>1651</v>
       </c>
       <c r="I134">
-        <v>16081</v>
+        <v>2767</v>
       </c>
       <c r="J134" t="s">
-        <v>1648</v>
+        <v>1533</v>
       </c>
       <c r="K134" s="2">
-        <v>110109960047</v>
-[...3 lines deleted...]
-      </c>
+        <v>390500803107</v>
+      </c>
+      <c r="L134"/>
       <c r="M134" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
       <c r="N134" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="O134" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="P134" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
       <c r="Q134" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="R134" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S134" t="s">
         <v>39</v>
       </c>
       <c r="T134" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="U134" t="s">
-        <v>145</v>
+        <v>129</v>
       </c>
       <c r="V134" t="s">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="W134" t="s">
         <v>58</v>
       </c>
       <c r="X134" t="s">
         <v>59</v>
       </c>
-      <c r="Y134"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Y134" t="s">
+        <v>1658</v>
+      </c>
+      <c r="Z134"/>
     </row>
     <row r="135" spans="1:26">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="C135" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="D135" t="s">
-        <v>1659</v>
+        <v>177</v>
       </c>
       <c r="E135" t="s">
         <v>29</v>
       </c>
       <c r="F135" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="G135" t="s">
-        <v>31</v>
+        <v>391</v>
       </c>
       <c r="H135" t="s">
-        <v>628</v>
+        <v>1662</v>
       </c>
       <c r="I135">
-        <v>14024</v>
+        <v>16081</v>
       </c>
       <c r="J135" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="K135" s="2">
-        <v>181201914602</v>
-[...1 lines deleted...]
-      <c r="L135"/>
+        <v>110109960047</v>
+      </c>
+      <c r="L135" t="s">
+        <v>1664</v>
+      </c>
       <c r="M135" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="N135" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
       <c r="O135" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="P135" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
       <c r="Q135" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="R135" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S135" t="s">
         <v>39</v>
       </c>
       <c r="T135" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="U135" t="s">
-        <v>102</v>
+        <v>145</v>
       </c>
       <c r="V135" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W135" t="s">
         <v>58</v>
       </c>
       <c r="X135" t="s">
         <v>59</v>
       </c>
-      <c r="Y135" t="s">
-[...2 lines deleted...]
-      <c r="Z135"/>
+      <c r="Y135"/>
+      <c r="Z135" t="s">
+        <v>1671</v>
+      </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
       <c r="C136" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="D136" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="E136" t="s">
         <v>29</v>
       </c>
       <c r="F136" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="G136" t="s">
-        <v>234</v>
+        <v>31</v>
       </c>
       <c r="H136" t="s">
-        <v>209</v>
+        <v>628</v>
       </c>
       <c r="I136">
-        <v>12554</v>
+        <v>14024</v>
       </c>
       <c r="J136" t="s">
-        <v>210</v>
+        <v>1676</v>
       </c>
       <c r="K136" s="2">
-        <v>5918080048310</v>
+        <v>181201914602</v>
       </c>
       <c r="L136"/>
-      <c r="M136"/>
+      <c r="M136" t="s">
+        <v>1677</v>
+      </c>
       <c r="N136" t="s">
-        <v>1673</v>
+        <v>1678</v>
       </c>
       <c r="O136" t="s">
-        <v>1674</v>
+        <v>1679</v>
       </c>
       <c r="P136" t="s">
-        <v>1675</v>
+        <v>1680</v>
       </c>
       <c r="Q136" t="s">
-        <v>1676</v>
+        <v>1681</v>
       </c>
       <c r="R136" t="s">
         <v>38</v>
       </c>
       <c r="S136" t="s">
         <v>39</v>
       </c>
       <c r="T136" t="s">
-        <v>1677</v>
+        <v>1682</v>
       </c>
       <c r="U136" t="s">
-        <v>599</v>
+        <v>102</v>
       </c>
       <c r="V136" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="W136" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="Y136"/>
+        <v>58</v>
+      </c>
+      <c r="X136" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y136" t="s">
+        <v>1683</v>
+      </c>
       <c r="Z136"/>
     </row>
     <row r="137" spans="1:26">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="C137" t="s">
-        <v>1679</v>
+        <v>1685</v>
       </c>
       <c r="D137" t="s">
-        <v>177</v>
+        <v>1686</v>
       </c>
       <c r="E137" t="s">
         <v>29</v>
       </c>
       <c r="F137" t="s">
-        <v>1680</v>
+        <v>1687</v>
       </c>
       <c r="G137" t="s">
         <v>234</v>
       </c>
       <c r="H137" t="s">
-        <v>447</v>
+        <v>209</v>
       </c>
       <c r="I137">
-        <v>2823</v>
+        <v>12554</v>
       </c>
       <c r="J137" t="s">
-        <v>1681</v>
+        <v>210</v>
       </c>
       <c r="K137" s="2">
-        <v>110100656300</v>
+        <v>5918080048310</v>
       </c>
       <c r="L137"/>
       <c r="M137"/>
       <c r="N137" t="s">
-        <v>1682</v>
+        <v>1688</v>
       </c>
       <c r="O137" t="s">
-        <v>1683</v>
+        <v>1689</v>
       </c>
       <c r="P137" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="Q137" t="s">
-        <v>1685</v>
+        <v>1691</v>
       </c>
       <c r="R137" t="s">
         <v>38</v>
       </c>
       <c r="S137" t="s">
         <v>39</v>
       </c>
       <c r="T137" t="s">
-        <v>1686</v>
+        <v>1692</v>
       </c>
       <c r="U137" t="s">
-        <v>905</v>
+        <v>599</v>
       </c>
       <c r="V137" t="s">
         <v>243</v>
       </c>
       <c r="W137" t="s">
         <v>43</v>
       </c>
       <c r="X137"/>
       <c r="Y137"/>
       <c r="Z137"/>
     </row>
     <row r="138" spans="1:26">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
-        <v>1687</v>
+        <v>1693</v>
       </c>
       <c r="C138" t="s">
-        <v>1688</v>
+        <v>1694</v>
       </c>
       <c r="D138" t="s">
-        <v>1689</v>
+        <v>177</v>
       </c>
       <c r="E138" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F138" t="s">
-        <v>193</v>
+        <v>1695</v>
       </c>
       <c r="G138" t="s">
-        <v>78</v>
+        <v>234</v>
       </c>
       <c r="H138" t="s">
-        <v>1636</v>
+        <v>447</v>
       </c>
       <c r="I138">
-        <v>2833</v>
+        <v>2823</v>
       </c>
       <c r="J138" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
       <c r="K138" s="2">
-        <v>390700289827</v>
+        <v>110100656300</v>
       </c>
       <c r="L138"/>
-      <c r="M138" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M138"/>
       <c r="N138" t="s">
-        <v>1692</v>
+        <v>1697</v>
       </c>
       <c r="O138" t="s">
-        <v>1693</v>
+        <v>1698</v>
       </c>
       <c r="P138" t="s">
-        <v>1694</v>
+        <v>1699</v>
       </c>
       <c r="Q138" t="s">
-        <v>1695</v>
+        <v>1700</v>
       </c>
       <c r="R138" t="s">
         <v>38</v>
       </c>
       <c r="S138" t="s">
         <v>39</v>
       </c>
       <c r="T138" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="U138" t="s">
-        <v>102</v>
+        <v>905</v>
       </c>
       <c r="V138" t="s">
-        <v>42</v>
+        <v>243</v>
       </c>
       <c r="W138" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X138"/>
+      <c r="Y138"/>
+      <c r="Z138"/>
     </row>
     <row r="139" spans="1:26">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="C139" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="D139" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="E139" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F139" t="s">
-        <v>688</v>
+        <v>193</v>
       </c>
       <c r="G139" t="s">
-        <v>234</v>
+        <v>78</v>
       </c>
       <c r="H139" t="s">
-        <v>1702</v>
+        <v>1651</v>
       </c>
       <c r="I139">
-        <v>10866</v>
+        <v>2833</v>
       </c>
       <c r="J139" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="K139" s="2">
-        <v>590615835100</v>
+        <v>390700289827</v>
       </c>
       <c r="L139"/>
-      <c r="M139"/>
+      <c r="M139" t="s">
+        <v>1706</v>
+      </c>
       <c r="N139" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="O139" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="P139" t="s">
-        <v>1706</v>
+        <v>1709</v>
       </c>
       <c r="Q139" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
       <c r="R139" t="s">
         <v>38</v>
       </c>
       <c r="S139" t="s">
         <v>39</v>
       </c>
       <c r="T139" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
       <c r="U139" t="s">
-        <v>810</v>
+        <v>102</v>
       </c>
       <c r="V139" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="W139" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z139"/>
+        <v>58</v>
+      </c>
+      <c r="X139" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y139" t="s">
+        <v>1712</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>1713</v>
+      </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140" t="s">
-        <v>1709</v>
+        <v>1714</v>
       </c>
       <c r="C140" t="s">
-        <v>1710</v>
+        <v>1715</v>
       </c>
       <c r="D140" t="s">
-        <v>445</v>
+        <v>1716</v>
       </c>
       <c r="E140" t="s">
         <v>29</v>
       </c>
       <c r="F140" t="s">
-        <v>446</v>
+        <v>688</v>
       </c>
       <c r="G140" t="s">
-        <v>31</v>
+        <v>234</v>
       </c>
       <c r="H140" t="s">
-        <v>512</v>
+        <v>1717</v>
       </c>
       <c r="I140">
-        <v>15937</v>
+        <v>10866</v>
       </c>
       <c r="J140" t="s">
-        <v>910</v>
+        <v>1718</v>
       </c>
       <c r="K140" s="2">
-        <v>781300270271</v>
+        <v>590615835100</v>
       </c>
       <c r="L140"/>
       <c r="M140"/>
       <c r="N140" t="s">
-        <v>1711</v>
+        <v>1719</v>
       </c>
       <c r="O140" t="s">
-        <v>1712</v>
+        <v>1720</v>
       </c>
       <c r="P140" t="s">
-        <v>1713</v>
+        <v>1721</v>
       </c>
       <c r="Q140" t="s">
-        <v>1714</v>
+        <v>1722</v>
       </c>
       <c r="R140" t="s">
         <v>38</v>
       </c>
       <c r="S140" t="s">
         <v>39</v>
       </c>
       <c r="T140" t="s">
-        <v>1715</v>
+        <v>1723</v>
       </c>
       <c r="U140" t="s">
-        <v>1226</v>
+        <v>810</v>
       </c>
       <c r="V140" t="s">
-        <v>42</v>
+        <v>243</v>
       </c>
       <c r="W140" t="s">
         <v>43</v>
       </c>
-      <c r="X140" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="X140"/>
       <c r="Y140"/>
       <c r="Z140"/>
     </row>
     <row r="141" spans="1:26">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
-        <v>1716</v>
+        <v>1724</v>
       </c>
       <c r="C141" t="s">
-        <v>1717</v>
+        <v>1725</v>
       </c>
       <c r="D141" t="s">
-        <v>1718</v>
+        <v>445</v>
       </c>
       <c r="E141" t="s">
         <v>29</v>
       </c>
       <c r="F141" t="s">
         <v>446</v>
       </c>
       <c r="G141" t="s">
         <v>31</v>
       </c>
       <c r="H141" t="s">
-        <v>1719</v>
+        <v>512</v>
       </c>
       <c r="I141">
-        <v>7611</v>
+        <v>15937</v>
       </c>
       <c r="J141" t="s">
-        <v>1720</v>
+        <v>910</v>
       </c>
       <c r="K141" s="2">
-        <v>230307241900</v>
+        <v>781300270271</v>
       </c>
       <c r="L141"/>
       <c r="M141"/>
       <c r="N141" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
       <c r="O141" t="s">
-        <v>1722</v>
+        <v>1727</v>
       </c>
       <c r="P141" t="s">
-        <v>1723</v>
+        <v>1728</v>
       </c>
       <c r="Q141" t="s">
-        <v>1724</v>
+        <v>1729</v>
       </c>
       <c r="R141" t="s">
         <v>38</v>
       </c>
       <c r="S141" t="s">
         <v>39</v>
       </c>
       <c r="T141" t="s">
-        <v>1725</v>
+        <v>1730</v>
       </c>
       <c r="U141" t="s">
-        <v>454</v>
+        <v>1226</v>
       </c>
       <c r="V141" t="s">
         <v>42</v>
       </c>
       <c r="W141" t="s">
         <v>43</v>
       </c>
-      <c r="X141"/>
+      <c r="X141" t="s">
+        <v>59</v>
+      </c>
       <c r="Y141"/>
       <c r="Z141"/>
     </row>
     <row r="142" spans="1:26">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
-        <v>1726</v>
+        <v>1731</v>
       </c>
       <c r="C142" t="s">
-        <v>1727</v>
+        <v>1732</v>
       </c>
       <c r="D142" t="s">
-        <v>1728</v>
+        <v>1733</v>
       </c>
       <c r="E142" t="s">
         <v>29</v>
       </c>
       <c r="F142" t="s">
-        <v>1729</v>
+        <v>446</v>
       </c>
       <c r="G142" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="H142" t="s">
-        <v>1378</v>
+        <v>1734</v>
       </c>
       <c r="I142">
-        <v>7456</v>
+        <v>7611</v>
       </c>
       <c r="J142" t="s">
-        <v>580</v>
+        <v>1735</v>
       </c>
       <c r="K142" s="2">
-        <v>745102781004</v>
+        <v>230307241900</v>
       </c>
       <c r="L142"/>
-      <c r="M142" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M142"/>
       <c r="N142" t="s">
-        <v>1731</v>
+        <v>1736</v>
       </c>
       <c r="O142" t="s">
-        <v>1732</v>
+        <v>1737</v>
       </c>
       <c r="P142" t="s">
-        <v>1733</v>
+        <v>1738</v>
       </c>
       <c r="Q142" t="s">
-        <v>1734</v>
+        <v>1739</v>
       </c>
       <c r="R142" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S142" t="s">
         <v>39</v>
       </c>
       <c r="T142" t="s">
-        <v>1735</v>
+        <v>1740</v>
       </c>
       <c r="U142" t="s">
-        <v>186</v>
+        <v>454</v>
       </c>
       <c r="V142" t="s">
         <v>42</v>
       </c>
       <c r="W142" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X142"/>
+      <c r="Y142"/>
+      <c r="Z142"/>
     </row>
     <row r="143" spans="1:26">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C143" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="D143" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="E143" t="s">
         <v>29</v>
       </c>
       <c r="F143" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="G143" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="H143" t="s">
-        <v>1742</v>
+        <v>1378</v>
       </c>
       <c r="I143">
-        <v>2908</v>
+        <v>7456</v>
       </c>
       <c r="J143" t="s">
-        <v>745</v>
+        <v>580</v>
       </c>
       <c r="K143" s="2">
-        <v>701701005907</v>
+        <v>745102781004</v>
       </c>
       <c r="L143"/>
-      <c r="M143"/>
+      <c r="M143" t="s">
+        <v>1745</v>
+      </c>
       <c r="N143" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
       <c r="O143" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="P143" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
       <c r="Q143" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="R143" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S143" t="s">
         <v>39</v>
       </c>
       <c r="T143" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="U143" t="s">
-        <v>1748</v>
+        <v>186</v>
       </c>
       <c r="V143" t="s">
         <v>42</v>
       </c>
       <c r="W143" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z143"/>
+        <v>58</v>
+      </c>
+      <c r="X143" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y143" t="s">
+        <v>1751</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>1752</v>
+      </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
       <c r="C144" t="s">
-        <v>1750</v>
+        <v>1754</v>
       </c>
       <c r="D144" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="E144" t="s">
         <v>29</v>
       </c>
       <c r="F144" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="G144" t="s">
         <v>31</v>
       </c>
       <c r="H144" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
       <c r="I144">
-        <v>15411</v>
+        <v>2908</v>
       </c>
       <c r="J144" t="s">
-        <v>1234</v>
+        <v>745</v>
       </c>
       <c r="K144" s="2">
-        <v>701703119392</v>
+        <v>701701005907</v>
       </c>
       <c r="L144"/>
       <c r="M144"/>
       <c r="N144" t="s">
-        <v>1754</v>
+        <v>1758</v>
       </c>
       <c r="O144" t="s">
-        <v>1755</v>
+        <v>1759</v>
       </c>
       <c r="P144" t="s">
-        <v>1756</v>
+        <v>1760</v>
       </c>
       <c r="Q144" t="s">
-        <v>1757</v>
+        <v>1761</v>
       </c>
       <c r="R144" t="s">
         <v>38</v>
       </c>
       <c r="S144" t="s">
         <v>39</v>
       </c>
       <c r="T144" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="U144" t="s">
-        <v>1748</v>
+        <v>1763</v>
       </c>
       <c r="V144" t="s">
         <v>42</v>
       </c>
       <c r="W144" t="s">
         <v>43</v>
       </c>
       <c r="X144"/>
       <c r="Y144"/>
       <c r="Z144"/>
     </row>
     <row r="145" spans="1:26">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145" t="s">
-        <v>1759</v>
+        <v>1764</v>
       </c>
       <c r="C145" t="s">
-        <v>1760</v>
+        <v>1765</v>
       </c>
       <c r="D145" t="s">
-        <v>1761</v>
+        <v>1766</v>
       </c>
       <c r="E145" t="s">
         <v>29</v>
       </c>
       <c r="F145" t="s">
-        <v>1762</v>
+        <v>1767</v>
       </c>
       <c r="G145" t="s">
         <v>31</v>
       </c>
       <c r="H145" t="s">
-        <v>1278</v>
+        <v>1768</v>
       </c>
       <c r="I145">
-        <v>14189</v>
+        <v>15411</v>
       </c>
       <c r="J145" t="s">
-        <v>1763</v>
+        <v>1234</v>
       </c>
       <c r="K145" s="2">
-        <v>164604948460</v>
+        <v>701703119392</v>
       </c>
       <c r="L145"/>
       <c r="M145"/>
       <c r="N145" t="s">
-        <v>1764</v>
+        <v>1769</v>
       </c>
       <c r="O145" t="s">
-        <v>1765</v>
+        <v>1770</v>
       </c>
       <c r="P145" t="s">
-        <v>1766</v>
+        <v>1771</v>
       </c>
       <c r="Q145" t="s">
-        <v>1767</v>
+        <v>1772</v>
       </c>
       <c r="R145" t="s">
         <v>38</v>
       </c>
       <c r="S145" t="s">
         <v>39</v>
       </c>
       <c r="T145" t="s">
-        <v>1768</v>
+        <v>1773</v>
       </c>
       <c r="U145" t="s">
-        <v>1748</v>
+        <v>1763</v>
       </c>
       <c r="V145" t="s">
         <v>42</v>
       </c>
       <c r="W145" t="s">
         <v>43</v>
       </c>
       <c r="X145"/>
       <c r="Y145"/>
       <c r="Z145"/>
     </row>
     <row r="146" spans="1:26">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
-        <v>1769</v>
+        <v>1774</v>
       </c>
       <c r="C146" t="s">
-        <v>1770</v>
+        <v>1775</v>
       </c>
       <c r="D146" t="s">
-        <v>1771</v>
+        <v>1776</v>
       </c>
       <c r="E146" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F146" t="s">
-        <v>458</v>
+        <v>1777</v>
       </c>
       <c r="G146" t="s">
-        <v>1772</v>
+        <v>31</v>
       </c>
       <c r="H146" t="s">
-        <v>1773</v>
+        <v>1278</v>
       </c>
       <c r="I146">
-        <v>14506</v>
+        <v>14189</v>
       </c>
       <c r="J146" t="s">
-        <v>1774</v>
-[...1 lines deleted...]
-      <c r="K146" s="2"/>
+        <v>1778</v>
+      </c>
+      <c r="K146" s="2">
+        <v>164604948460</v>
+      </c>
       <c r="L146"/>
-      <c r="M146" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M146"/>
       <c r="N146" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="O146" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="P146" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="Q146" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="R146" t="s">
         <v>38</v>
       </c>
       <c r="S146" t="s">
         <v>39</v>
       </c>
       <c r="T146" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
       <c r="U146" t="s">
-        <v>507</v>
+        <v>1763</v>
       </c>
       <c r="V146" t="s">
         <v>42</v>
       </c>
       <c r="W146" t="s">
         <v>43</v>
       </c>
       <c r="X146"/>
       <c r="Y146"/>
       <c r="Z146"/>
     </row>
     <row r="147" spans="1:26">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="C147" t="s">
-        <v>1782</v>
+        <v>1785</v>
       </c>
       <c r="D147" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="E147" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F147" t="s">
-        <v>1784</v>
+        <v>458</v>
       </c>
       <c r="G147" t="s">
-        <v>675</v>
+        <v>1787</v>
       </c>
       <c r="H147" t="s">
-        <v>291</v>
+        <v>1788</v>
       </c>
       <c r="I147">
-        <v>8821</v>
+        <v>14506</v>
       </c>
       <c r="J147" t="s">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>1789</v>
+      </c>
+      <c r="K147" s="2"/>
       <c r="L147"/>
-      <c r="M147"/>
+      <c r="M147" t="s">
+        <v>1790</v>
+      </c>
       <c r="N147" t="s">
-        <v>1785</v>
+        <v>1791</v>
       </c>
       <c r="O147" t="s">
-        <v>1786</v>
+        <v>1792</v>
       </c>
       <c r="P147" t="s">
-        <v>1787</v>
+        <v>1793</v>
       </c>
       <c r="Q147" t="s">
-        <v>1788</v>
+        <v>1794</v>
       </c>
       <c r="R147" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S147" t="s">
         <v>39</v>
       </c>
       <c r="T147" t="s">
-        <v>1789</v>
+        <v>1795</v>
       </c>
       <c r="U147" t="s">
-        <v>1790</v>
+        <v>507</v>
       </c>
       <c r="V147" t="s">
         <v>42</v>
       </c>
-      <c r="W147"/>
+      <c r="W147" t="s">
+        <v>43</v>
+      </c>
       <c r="X147"/>
       <c r="Y147"/>
       <c r="Z147"/>
     </row>
     <row r="148" spans="1:26">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
-        <v>1791</v>
+        <v>1796</v>
       </c>
       <c r="C148" t="s">
-        <v>1792</v>
+        <v>1797</v>
       </c>
       <c r="D148" t="s">
-        <v>1793</v>
+        <v>1798</v>
       </c>
       <c r="E148" t="s">
         <v>29</v>
       </c>
       <c r="F148" t="s">
-        <v>446</v>
+        <v>1799</v>
       </c>
       <c r="G148" t="s">
-        <v>31</v>
+        <v>675</v>
       </c>
       <c r="H148" t="s">
-        <v>1794</v>
+        <v>291</v>
       </c>
       <c r="I148">
-        <v>18468</v>
+        <v>8821</v>
       </c>
       <c r="J148" t="s">
-        <v>1795</v>
+        <v>292</v>
       </c>
       <c r="K148" s="2">
-        <v>181101260850</v>
+        <v>183508195020</v>
       </c>
       <c r="L148"/>
       <c r="M148"/>
       <c r="N148" t="s">
-        <v>1796</v>
+        <v>1800</v>
       </c>
       <c r="O148" t="s">
-        <v>1797</v>
+        <v>1801</v>
       </c>
       <c r="P148" t="s">
-        <v>1798</v>
+        <v>1802</v>
       </c>
       <c r="Q148" t="s">
-        <v>1799</v>
+        <v>1803</v>
       </c>
       <c r="R148" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S148" t="s">
         <v>39</v>
       </c>
       <c r="T148" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="U148" t="s">
-        <v>454</v>
+        <v>1805</v>
       </c>
       <c r="V148" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="W148"/>
       <c r="X148"/>
       <c r="Y148"/>
       <c r="Z148"/>
     </row>
     <row r="149" spans="1:26">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
-        <v>1801</v>
+        <v>1806</v>
       </c>
       <c r="C149" t="s">
-        <v>1802</v>
+        <v>1807</v>
       </c>
       <c r="D149" t="s">
-        <v>1803</v>
+        <v>1808</v>
       </c>
       <c r="E149" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F149" t="s">
-        <v>792</v>
+        <v>446</v>
       </c>
       <c r="G149" t="s">
-        <v>339</v>
+        <v>31</v>
       </c>
       <c r="H149" t="s">
-        <v>93</v>
+        <v>1809</v>
       </c>
       <c r="I149">
-        <v>2629</v>
+        <v>18468</v>
       </c>
       <c r="J149" t="s">
-        <v>910</v>
+        <v>1810</v>
       </c>
       <c r="K149" s="2">
-        <v>290900054330</v>
+        <v>181101260850</v>
       </c>
       <c r="L149"/>
-      <c r="M149" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M149"/>
       <c r="N149" t="s">
-        <v>1805</v>
+        <v>1811</v>
       </c>
       <c r="O149" t="s">
-        <v>1806</v>
+        <v>1812</v>
       </c>
       <c r="P149" t="s">
-        <v>1807</v>
+        <v>1813</v>
       </c>
       <c r="Q149" t="s">
-        <v>1808</v>
+        <v>1814</v>
       </c>
       <c r="R149" t="s">
         <v>38</v>
       </c>
       <c r="S149" t="s">
         <v>39</v>
       </c>
       <c r="T149" t="s">
-        <v>1809</v>
+        <v>1815</v>
       </c>
       <c r="U149" t="s">
-        <v>1810</v>
+        <v>454</v>
       </c>
       <c r="V149" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W149" t="s">
         <v>43</v>
       </c>
       <c r="X149"/>
       <c r="Y149"/>
       <c r="Z149"/>
     </row>
     <row r="150" spans="1:26">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="C150" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="D150" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="E150" t="s">
         <v>76</v>
       </c>
       <c r="F150" t="s">
-        <v>1635</v>
+        <v>792</v>
       </c>
       <c r="G150" t="s">
-        <v>1814</v>
+        <v>339</v>
       </c>
       <c r="H150" t="s">
-        <v>381</v>
+        <v>93</v>
       </c>
       <c r="I150">
-        <v>10237</v>
+        <v>2629</v>
       </c>
       <c r="J150" t="s">
-        <v>137</v>
+        <v>910</v>
       </c>
       <c r="K150" s="2">
-        <v>143519842122</v>
+        <v>290900054330</v>
       </c>
       <c r="L150"/>
       <c r="M150" t="s">
-        <v>1815</v>
+        <v>1819</v>
       </c>
       <c r="N150" t="s">
-        <v>1816</v>
+        <v>1820</v>
       </c>
       <c r="O150" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
       <c r="P150" t="s">
-        <v>1818</v>
+        <v>1822</v>
       </c>
       <c r="Q150" t="s">
-        <v>1819</v>
+        <v>1823</v>
       </c>
       <c r="R150" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S150" t="s">
         <v>39</v>
       </c>
       <c r="T150" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="U150" t="s">
-        <v>159</v>
+        <v>1825</v>
       </c>
       <c r="V150" t="s">
         <v>42</v>
       </c>
       <c r="W150" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X150"/>
+      <c r="Y150"/>
+      <c r="Z150"/>
     </row>
     <row r="151" spans="1:26">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="C151" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
       <c r="D151" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
       <c r="E151" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F151" t="s">
-        <v>1762</v>
+        <v>1650</v>
       </c>
       <c r="G151" t="s">
-        <v>31</v>
+        <v>1829</v>
       </c>
       <c r="H151" t="s">
-        <v>262</v>
+        <v>381</v>
       </c>
       <c r="I151">
-        <v>13377</v>
+        <v>10237</v>
       </c>
       <c r="J151" t="s">
-        <v>1826</v>
+        <v>137</v>
       </c>
       <c r="K151" s="2">
-        <v>222509230471</v>
+        <v>143519842122</v>
       </c>
       <c r="L151"/>
-      <c r="M151"/>
+      <c r="M151" t="s">
+        <v>1830</v>
+      </c>
       <c r="N151" t="s">
-        <v>1827</v>
+        <v>1831</v>
       </c>
       <c r="O151" t="s">
-        <v>1828</v>
+        <v>1832</v>
       </c>
       <c r="P151" t="s">
-        <v>1829</v>
+        <v>1833</v>
       </c>
       <c r="Q151" t="s">
-        <v>1830</v>
+        <v>1834</v>
       </c>
       <c r="R151" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S151" t="s">
         <v>39</v>
       </c>
       <c r="T151" t="s">
-        <v>1831</v>
+        <v>1835</v>
       </c>
       <c r="U151" t="s">
-        <v>1748</v>
+        <v>159</v>
       </c>
       <c r="V151" t="s">
         <v>42</v>
       </c>
       <c r="W151" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z151"/>
+        <v>58</v>
+      </c>
+      <c r="X151" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y151" t="s">
+        <v>1836</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>1837</v>
+      </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
-        <v>1832</v>
+        <v>1838</v>
       </c>
       <c r="C152" t="s">
-        <v>1833</v>
+        <v>1839</v>
       </c>
       <c r="D152" t="s">
-        <v>1834</v>
+        <v>1840</v>
       </c>
       <c r="E152" t="s">
         <v>29</v>
       </c>
       <c r="F152" t="s">
-        <v>1835</v>
+        <v>1777</v>
       </c>
       <c r="G152" t="s">
         <v>31</v>
       </c>
       <c r="H152" t="s">
-        <v>1836</v>
+        <v>262</v>
       </c>
       <c r="I152">
-        <v>17587</v>
+        <v>13377</v>
       </c>
       <c r="J152" t="s">
-        <v>1837</v>
+        <v>1841</v>
       </c>
       <c r="K152" s="2">
-        <v>773272251761</v>
-[...6 lines deleted...]
-      </c>
+        <v>222509230471</v>
+      </c>
+      <c r="L152"/>
+      <c r="M152"/>
       <c r="N152" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="O152" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
       <c r="P152" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
       <c r="Q152" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="R152" t="s">
         <v>38</v>
       </c>
       <c r="S152" t="s">
         <v>39</v>
       </c>
       <c r="T152" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="U152" t="s">
-        <v>102</v>
+        <v>1763</v>
       </c>
       <c r="V152" t="s">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="W152" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X152"/>
       <c r="Y152"/>
       <c r="Z152"/>
     </row>
     <row r="153" spans="1:26">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
       <c r="C153" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
       <c r="D153" t="s">
-        <v>105</v>
+        <v>1849</v>
       </c>
       <c r="E153" t="s">
         <v>29</v>
       </c>
       <c r="F153" t="s">
-        <v>1847</v>
+        <v>1850</v>
       </c>
       <c r="G153" t="s">
-        <v>1848</v>
+        <v>31</v>
       </c>
       <c r="H153" t="s">
-        <v>841</v>
+        <v>1851</v>
       </c>
       <c r="I153">
-        <v>10210</v>
+        <v>17587</v>
       </c>
       <c r="J153" t="s">
-        <v>1533</v>
+        <v>1852</v>
       </c>
       <c r="K153" s="2">
-        <v>645002126190</v>
-[...1 lines deleted...]
-      <c r="L153"/>
+        <v>773272251761</v>
+      </c>
+      <c r="L153" t="s">
+        <v>1853</v>
+      </c>
       <c r="M153" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
       <c r="N153" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="O153" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
       <c r="P153" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
       <c r="Q153" t="s">
-        <v>1853</v>
+        <v>1858</v>
       </c>
       <c r="R153" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S153" t="s">
         <v>39</v>
       </c>
       <c r="T153" t="s">
-        <v>1854</v>
+        <v>1859</v>
       </c>
       <c r="U153" t="s">
-        <v>129</v>
+        <v>102</v>
       </c>
       <c r="V153" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W153" t="s">
         <v>58</v>
       </c>
       <c r="X153" t="s">
         <v>59</v>
       </c>
-      <c r="Y153" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Y153"/>
+      <c r="Z153"/>
     </row>
     <row r="154" spans="1:26">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="C154" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
       <c r="D154" t="s">
-        <v>310</v>
+        <v>105</v>
       </c>
       <c r="E154" t="s">
         <v>29</v>
       </c>
       <c r="F154" t="s">
-        <v>1859</v>
+        <v>1862</v>
       </c>
       <c r="G154" t="s">
-        <v>234</v>
+        <v>1863</v>
       </c>
       <c r="H154" t="s">
-        <v>1860</v>
+        <v>841</v>
       </c>
       <c r="I154">
-        <v>13321</v>
+        <v>10210</v>
       </c>
       <c r="J154" t="s">
-        <v>120</v>
+        <v>1533</v>
       </c>
       <c r="K154" s="2">
-        <v>381101980759</v>
+        <v>645002126190</v>
       </c>
       <c r="L154"/>
-      <c r="M154"/>
+      <c r="M154" t="s">
+        <v>1864</v>
+      </c>
       <c r="N154" t="s">
-        <v>1861</v>
+        <v>1865</v>
       </c>
       <c r="O154" t="s">
-        <v>1862</v>
+        <v>1866</v>
       </c>
       <c r="P154" t="s">
-        <v>1863</v>
+        <v>1867</v>
       </c>
       <c r="Q154" t="s">
-        <v>1864</v>
+        <v>1868</v>
       </c>
       <c r="R154" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S154" t="s">
         <v>39</v>
       </c>
       <c r="T154" t="s">
-        <v>1865</v>
+        <v>1869</v>
       </c>
       <c r="U154" t="s">
-        <v>599</v>
+        <v>129</v>
       </c>
       <c r="V154" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="W154" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z154"/>
+        <v>58</v>
+      </c>
+      <c r="X154" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y154" t="s">
+        <v>1870</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>1871</v>
+      </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155" t="s">
-        <v>1866</v>
+        <v>1872</v>
       </c>
       <c r="C155" t="s">
-        <v>1867</v>
+        <v>1873</v>
       </c>
       <c r="D155" t="s">
-        <v>1868</v>
+        <v>310</v>
       </c>
       <c r="E155" t="s">
         <v>29</v>
       </c>
       <c r="F155" t="s">
-        <v>1869</v>
+        <v>1874</v>
       </c>
       <c r="G155" t="s">
         <v>234</v>
       </c>
       <c r="H155" t="s">
-        <v>1870</v>
+        <v>1875</v>
       </c>
       <c r="I155">
-        <v>9705</v>
+        <v>13321</v>
       </c>
       <c r="J155" t="s">
-        <v>1337</v>
+        <v>120</v>
       </c>
       <c r="K155" s="2">
-        <v>450100889227</v>
+        <v>381101980759</v>
       </c>
       <c r="L155"/>
       <c r="M155"/>
       <c r="N155" t="s">
-        <v>1871</v>
+        <v>1876</v>
       </c>
       <c r="O155" t="s">
-        <v>1872</v>
+        <v>1877</v>
       </c>
       <c r="P155" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="Q155" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="R155" t="s">
         <v>38</v>
       </c>
       <c r="S155" t="s">
         <v>39</v>
       </c>
       <c r="T155" t="s">
-        <v>1875</v>
+        <v>1880</v>
       </c>
       <c r="U155" t="s">
         <v>599</v>
       </c>
       <c r="V155" t="s">
         <v>243</v>
       </c>
       <c r="W155" t="s">
         <v>43</v>
       </c>
       <c r="X155"/>
       <c r="Y155"/>
       <c r="Z155"/>
     </row>
     <row r="156" spans="1:26">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
-        <v>1876</v>
+        <v>1881</v>
       </c>
       <c r="C156" t="s">
-        <v>1877</v>
+        <v>1882</v>
       </c>
       <c r="D156" t="s">
-        <v>1878</v>
+        <v>1883</v>
       </c>
       <c r="E156" t="s">
         <v>29</v>
       </c>
       <c r="F156" t="s">
-        <v>1879</v>
+        <v>1884</v>
       </c>
       <c r="G156" t="s">
         <v>234</v>
       </c>
       <c r="H156" t="s">
-        <v>988</v>
+        <v>1885</v>
       </c>
       <c r="I156">
-        <v>9007</v>
+        <v>9705</v>
       </c>
       <c r="J156" t="s">
-        <v>989</v>
+        <v>1337</v>
       </c>
       <c r="K156" s="2">
-        <v>366603413990</v>
+        <v>450100889227</v>
       </c>
       <c r="L156"/>
       <c r="M156"/>
       <c r="N156" t="s">
-        <v>1880</v>
+        <v>1886</v>
       </c>
       <c r="O156" t="s">
-        <v>1881</v>
+        <v>1887</v>
       </c>
       <c r="P156" t="s">
-        <v>1882</v>
+        <v>1888</v>
       </c>
       <c r="Q156" t="s">
-        <v>1883</v>
+        <v>1889</v>
       </c>
       <c r="R156" t="s">
         <v>38</v>
       </c>
       <c r="S156" t="s">
         <v>39</v>
       </c>
       <c r="T156" t="s">
-        <v>1884</v>
+        <v>1890</v>
       </c>
       <c r="U156" t="s">
-        <v>1885</v>
+        <v>599</v>
       </c>
       <c r="V156" t="s">
         <v>243</v>
       </c>
       <c r="W156" t="s">
         <v>43</v>
       </c>
       <c r="X156"/>
       <c r="Y156"/>
       <c r="Z156"/>
     </row>
     <row r="157" spans="1:26">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
-        <v>1886</v>
+        <v>1891</v>
       </c>
       <c r="C157" t="s">
-        <v>1887</v>
+        <v>1892</v>
       </c>
       <c r="D157" t="s">
-        <v>1888</v>
+        <v>1893</v>
       </c>
       <c r="E157" t="s">
         <v>29</v>
       </c>
       <c r="F157" t="s">
-        <v>1889</v>
+        <v>1894</v>
       </c>
       <c r="G157" t="s">
-        <v>31</v>
+        <v>234</v>
       </c>
       <c r="H157" t="s">
-        <v>1890</v>
+        <v>988</v>
       </c>
       <c r="I157">
-        <v>8412</v>
+        <v>9007</v>
       </c>
       <c r="J157" t="s">
-        <v>1891</v>
+        <v>989</v>
       </c>
       <c r="K157" s="2">
-        <v>307650102900021</v>
+        <v>366603413990</v>
       </c>
       <c r="L157"/>
       <c r="M157"/>
       <c r="N157" t="s">
-        <v>1892</v>
+        <v>1895</v>
       </c>
       <c r="O157" t="s">
-        <v>1893</v>
+        <v>1896</v>
       </c>
       <c r="P157" t="s">
-        <v>1894</v>
+        <v>1897</v>
       </c>
       <c r="Q157" t="s">
-        <v>1895</v>
+        <v>1898</v>
       </c>
       <c r="R157" t="s">
         <v>38</v>
       </c>
       <c r="S157" t="s">
         <v>39</v>
       </c>
       <c r="T157" t="s">
-        <v>1896</v>
+        <v>1899</v>
       </c>
       <c r="U157" t="s">
-        <v>1154</v>
+        <v>1900</v>
       </c>
       <c r="V157" t="s">
         <v>243</v>
       </c>
       <c r="W157" t="s">
         <v>43</v>
       </c>
       <c r="X157"/>
       <c r="Y157"/>
       <c r="Z157"/>
     </row>
     <row r="158" spans="1:26">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158" t="s">
-        <v>1897</v>
+        <v>1901</v>
       </c>
       <c r="C158" t="s">
-        <v>1898</v>
+        <v>1902</v>
       </c>
       <c r="D158" t="s">
-        <v>1490</v>
+        <v>1903</v>
       </c>
       <c r="E158" t="s">
         <v>29</v>
       </c>
       <c r="F158" t="s">
-        <v>1899</v>
+        <v>1904</v>
       </c>
       <c r="G158" t="s">
-        <v>391</v>
+        <v>31</v>
       </c>
       <c r="H158" t="s">
-        <v>1900</v>
+        <v>1905</v>
       </c>
       <c r="I158">
-        <v>23157</v>
+        <v>8412</v>
       </c>
       <c r="J158" t="s">
-        <v>1316</v>
+        <v>1906</v>
       </c>
       <c r="K158" s="2">
-        <v>780726653000</v>
-[...6 lines deleted...]
-      </c>
+        <v>307650102900021</v>
+      </c>
+      <c r="L158"/>
+      <c r="M158"/>
       <c r="N158" t="s">
-        <v>1902</v>
+        <v>1907</v>
       </c>
       <c r="O158" t="s">
-        <v>1903</v>
+        <v>1908</v>
       </c>
       <c r="P158" t="s">
-        <v>1904</v>
+        <v>1909</v>
       </c>
       <c r="Q158" t="s">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="R158" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S158" t="s">
         <v>39</v>
       </c>
       <c r="T158" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="U158" t="s">
-        <v>534</v>
+        <v>1154</v>
       </c>
       <c r="V158" t="s">
-        <v>130</v>
+        <v>243</v>
       </c>
       <c r="W158" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X158"/>
       <c r="Y158"/>
       <c r="Z158"/>
     </row>
     <row r="159" spans="1:26">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
-        <v>1907</v>
+        <v>1912</v>
       </c>
       <c r="C159" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="D159" t="s">
-        <v>1909</v>
+        <v>1490</v>
       </c>
       <c r="E159" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F159" t="s">
-        <v>1910</v>
+        <v>1914</v>
       </c>
       <c r="G159" t="s">
-        <v>840</v>
+        <v>391</v>
       </c>
       <c r="H159" t="s">
-        <v>325</v>
+        <v>1915</v>
       </c>
       <c r="I159">
-        <v>9363</v>
+        <v>23157</v>
       </c>
       <c r="J159" t="s">
-        <v>382</v>
+        <v>1316</v>
       </c>
       <c r="K159" s="2">
-        <v>131400832952</v>
-[...1 lines deleted...]
-      <c r="L159"/>
+        <v>780726653000</v>
+      </c>
+      <c r="L159" t="s">
+        <v>121</v>
+      </c>
       <c r="M159" t="s">
-        <v>930</v>
+        <v>1916</v>
       </c>
       <c r="N159" t="s">
-        <v>1911</v>
+        <v>1917</v>
       </c>
       <c r="O159" t="s">
-        <v>1912</v>
+        <v>1918</v>
       </c>
       <c r="P159" t="s">
-        <v>1913</v>
+        <v>1919</v>
       </c>
       <c r="Q159" t="s">
-        <v>1914</v>
+        <v>1920</v>
       </c>
       <c r="R159" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S159" t="s">
         <v>39</v>
       </c>
       <c r="T159" t="s">
-        <v>1915</v>
+        <v>1921</v>
       </c>
       <c r="U159" t="s">
-        <v>1916</v>
+        <v>534</v>
       </c>
       <c r="V159" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W159" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="X159"/>
+        <v>58</v>
+      </c>
+      <c r="X159" t="s">
+        <v>59</v>
+      </c>
       <c r="Y159"/>
       <c r="Z159"/>
     </row>
     <row r="160" spans="1:26">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
-        <v>1917</v>
+        <v>1922</v>
       </c>
       <c r="C160" t="s">
-        <v>1918</v>
+        <v>1923</v>
       </c>
       <c r="D160" t="s">
-        <v>365</v>
+        <v>1924</v>
       </c>
       <c r="E160" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F160" t="s">
-        <v>1919</v>
+        <v>1925</v>
       </c>
       <c r="G160" t="s">
-        <v>1920</v>
+        <v>840</v>
       </c>
       <c r="H160" t="s">
-        <v>567</v>
+        <v>325</v>
       </c>
       <c r="I160">
-        <v>12616</v>
+        <v>9363</v>
       </c>
       <c r="J160" t="s">
-        <v>1921</v>
+        <v>382</v>
       </c>
       <c r="K160" s="2">
-        <v>519044825911</v>
+        <v>131400832952</v>
       </c>
       <c r="L160"/>
       <c r="M160" t="s">
-        <v>1922</v>
+        <v>930</v>
       </c>
       <c r="N160" t="s">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="O160" t="s">
-        <v>1924</v>
+        <v>1927</v>
       </c>
       <c r="P160" t="s">
-        <v>1925</v>
+        <v>1928</v>
       </c>
       <c r="Q160" t="s">
-        <v>1926</v>
+        <v>1929</v>
       </c>
       <c r="R160" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S160" t="s">
         <v>39</v>
       </c>
       <c r="T160" t="s">
-        <v>1927</v>
+        <v>1930</v>
       </c>
       <c r="U160" t="s">
-        <v>1790</v>
+        <v>1931</v>
       </c>
       <c r="V160" t="s">
         <v>42</v>
       </c>
       <c r="W160" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X160"/>
       <c r="Y160"/>
       <c r="Z160"/>
     </row>
     <row r="161" spans="1:26">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
-        <v>1928</v>
+        <v>1932</v>
       </c>
       <c r="C161" t="s">
-        <v>1929</v>
+        <v>1933</v>
       </c>
       <c r="D161" t="s">
-        <v>1930</v>
+        <v>365</v>
       </c>
       <c r="E161" t="s">
         <v>29</v>
       </c>
       <c r="F161" t="s">
-        <v>1931</v>
+        <v>1934</v>
       </c>
       <c r="G161" t="s">
-        <v>31</v>
+        <v>1935</v>
       </c>
       <c r="H161" t="s">
-        <v>1932</v>
+        <v>567</v>
       </c>
       <c r="I161">
-        <v>3233</v>
+        <v>12616</v>
       </c>
       <c r="J161" t="s">
-        <v>1933</v>
+        <v>1936</v>
       </c>
       <c r="K161" s="2">
-        <v>164400870952</v>
+        <v>519044825911</v>
       </c>
       <c r="L161"/>
-      <c r="M161"/>
+      <c r="M161" t="s">
+        <v>1937</v>
+      </c>
       <c r="N161" t="s">
-        <v>1934</v>
+        <v>1938</v>
       </c>
       <c r="O161" t="s">
-        <v>1935</v>
+        <v>1939</v>
       </c>
       <c r="P161" t="s">
-        <v>1936</v>
+        <v>1940</v>
       </c>
       <c r="Q161" t="s">
-        <v>1937</v>
+        <v>1941</v>
       </c>
       <c r="R161" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S161" t="s">
         <v>39</v>
       </c>
       <c r="T161" t="s">
-        <v>1938</v>
+        <v>1942</v>
       </c>
       <c r="U161" t="s">
-        <v>1154</v>
+        <v>1805</v>
       </c>
       <c r="V161" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="W161" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="X161"/>
+        <v>58</v>
+      </c>
+      <c r="X161" t="s">
+        <v>59</v>
+      </c>
       <c r="Y161"/>
       <c r="Z161"/>
     </row>
     <row r="162" spans="1:26">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="B162" t="s">
-        <v>1939</v>
+        <v>1943</v>
       </c>
       <c r="C162" t="s">
-        <v>1940</v>
+        <v>1944</v>
       </c>
       <c r="D162" t="s">
-        <v>1941</v>
+        <v>1945</v>
       </c>
       <c r="E162" t="s">
         <v>29</v>
       </c>
       <c r="F162" t="s">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="G162" t="s">
         <v>31</v>
       </c>
       <c r="H162" t="s">
-        <v>483</v>
+        <v>1947</v>
       </c>
       <c r="I162">
-        <v>15004</v>
+        <v>3233</v>
       </c>
       <c r="J162" t="s">
-        <v>828</v>
+        <v>1948</v>
       </c>
       <c r="K162" s="2">
-        <v>165710140690</v>
+        <v>164400870952</v>
       </c>
       <c r="L162"/>
       <c r="M162"/>
       <c r="N162" t="s">
-        <v>1943</v>
+        <v>1949</v>
       </c>
       <c r="O162" t="s">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="P162" t="s">
-        <v>1945</v>
+        <v>1951</v>
       </c>
       <c r="Q162" t="s">
-        <v>1946</v>
+        <v>1952</v>
       </c>
       <c r="R162" t="s">
         <v>38</v>
       </c>
       <c r="S162" t="s">
         <v>39</v>
       </c>
       <c r="T162" t="s">
-        <v>1947</v>
+        <v>1953</v>
       </c>
       <c r="U162" t="s">
-        <v>1226</v>
+        <v>1154</v>
       </c>
       <c r="V162" t="s">
-        <v>400</v>
+        <v>243</v>
       </c>
       <c r="W162" t="s">
         <v>43</v>
       </c>
       <c r="X162"/>
       <c r="Y162"/>
       <c r="Z162"/>
     </row>
     <row r="163" spans="1:26">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="B163" t="s">
-        <v>1948</v>
+        <v>1954</v>
       </c>
       <c r="C163" t="s">
-        <v>1949</v>
+        <v>1955</v>
       </c>
       <c r="D163" t="s">
-        <v>1950</v>
+        <v>1956</v>
       </c>
       <c r="E163" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F163" t="s">
-        <v>1951</v>
+        <v>1957</v>
       </c>
       <c r="G163" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="H163" t="s">
-        <v>1524</v>
+        <v>483</v>
       </c>
       <c r="I163">
-        <v>8900</v>
+        <v>15004</v>
       </c>
       <c r="J163" t="s">
-        <v>1952</v>
+        <v>828</v>
       </c>
       <c r="K163" s="2">
-        <v>164607303170</v>
+        <v>165710140690</v>
       </c>
       <c r="L163"/>
-      <c r="M163" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M163"/>
       <c r="N163" t="s">
-        <v>1954</v>
+        <v>1958</v>
       </c>
       <c r="O163" t="s">
-        <v>1955</v>
+        <v>1959</v>
       </c>
       <c r="P163" t="s">
-        <v>1956</v>
+        <v>1960</v>
       </c>
       <c r="Q163" t="s">
-        <v>1957</v>
+        <v>1961</v>
       </c>
       <c r="R163" t="s">
         <v>38</v>
       </c>
       <c r="S163" t="s">
         <v>39</v>
       </c>
       <c r="T163" t="s">
-        <v>1958</v>
+        <v>1962</v>
       </c>
       <c r="U163" t="s">
-        <v>1154</v>
+        <v>1226</v>
       </c>
       <c r="V163" t="s">
-        <v>42</v>
+        <v>400</v>
       </c>
       <c r="W163" t="s">
         <v>43</v>
       </c>
       <c r="X163"/>
       <c r="Y163"/>
       <c r="Z163"/>
     </row>
     <row r="164" spans="1:26">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="B164" t="s">
-        <v>1959</v>
+        <v>1963</v>
       </c>
       <c r="C164" t="s">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="D164" t="s">
-        <v>1961</v>
+        <v>1965</v>
       </c>
       <c r="E164" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F164" t="s">
-        <v>1962</v>
+        <v>1966</v>
       </c>
       <c r="G164" t="s">
-        <v>274</v>
+        <v>78</v>
       </c>
       <c r="H164" t="s">
-        <v>1963</v>
+        <v>1524</v>
       </c>
       <c r="I164">
-        <v>7758</v>
+        <v>8900</v>
       </c>
       <c r="J164" t="s">
-        <v>393</v>
+        <v>1967</v>
       </c>
       <c r="K164" s="2">
-        <v>165045153737</v>
+        <v>164607303170</v>
       </c>
       <c r="L164"/>
       <c r="M164" t="s">
-        <v>1964</v>
+        <v>1968</v>
       </c>
       <c r="N164" t="s">
-        <v>1965</v>
+        <v>1969</v>
       </c>
       <c r="O164" t="s">
-        <v>1966</v>
+        <v>1970</v>
       </c>
       <c r="P164" t="s">
-        <v>1967</v>
+        <v>1971</v>
       </c>
       <c r="Q164" t="s">
-        <v>1968</v>
+        <v>1972</v>
       </c>
       <c r="R164" t="s">
         <v>38</v>
       </c>
       <c r="S164" t="s">
-        <v>283</v>
+        <v>39</v>
       </c>
       <c r="T164" t="s">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="U164" t="s">
-        <v>145</v>
+        <v>1154</v>
       </c>
       <c r="V164" t="s">
         <v>42</v>
       </c>
       <c r="W164" t="s">
-        <v>1970</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X164"/>
+      <c r="Y164"/>
+      <c r="Z164"/>
     </row>
     <row r="165" spans="1:26">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="B165" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="C165" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="D165" t="s">
-        <v>1211</v>
+        <v>1976</v>
       </c>
       <c r="E165" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F165" t="s">
-        <v>1267</v>
+        <v>1977</v>
       </c>
       <c r="G165" t="s">
-        <v>78</v>
+        <v>274</v>
       </c>
       <c r="H165" t="s">
-        <v>1975</v>
+        <v>1978</v>
       </c>
       <c r="I165">
-        <v>11898</v>
+        <v>7758</v>
       </c>
       <c r="J165" t="s">
-        <v>1976</v>
+        <v>393</v>
       </c>
       <c r="K165" s="2">
-        <v>770103855587</v>
+        <v>165045153737</v>
       </c>
       <c r="L165"/>
       <c r="M165" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="N165" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="O165" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="P165" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="Q165" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="R165" t="s">
         <v>38</v>
       </c>
       <c r="S165" t="s">
-        <v>39</v>
+        <v>283</v>
       </c>
       <c r="T165" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="U165" t="s">
-        <v>599</v>
+        <v>145</v>
       </c>
       <c r="V165" t="s">
         <v>42</v>
       </c>
       <c r="W165" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z165"/>
+        <v>1985</v>
+      </c>
+      <c r="X165" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y165" t="s">
+        <v>1986</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>1987</v>
+      </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="B166" t="s">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="C166" t="s">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="D166" t="s">
-        <v>1985</v>
+        <v>1211</v>
       </c>
       <c r="E166" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F166" t="s">
-        <v>1986</v>
+        <v>1267</v>
       </c>
       <c r="G166" t="s">
-        <v>391</v>
+        <v>78</v>
       </c>
       <c r="H166" t="s">
-        <v>291</v>
+        <v>1990</v>
       </c>
       <c r="I166">
-        <v>8809</v>
+        <v>11898</v>
       </c>
       <c r="J166" t="s">
-        <v>408</v>
+        <v>1991</v>
       </c>
       <c r="K166" s="2">
-        <v>461105045049</v>
+        <v>770103855587</v>
       </c>
       <c r="L166"/>
       <c r="M166" t="s">
-        <v>1987</v>
+        <v>1992</v>
       </c>
       <c r="N166" t="s">
-        <v>1988</v>
+        <v>1993</v>
       </c>
       <c r="O166" t="s">
-        <v>1989</v>
+        <v>1994</v>
       </c>
       <c r="P166" t="s">
-        <v>1990</v>
+        <v>1995</v>
       </c>
       <c r="Q166" t="s">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="R166" t="s">
         <v>38</v>
       </c>
       <c r="S166" t="s">
         <v>39</v>
       </c>
       <c r="T166" t="s">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="U166" t="s">
-        <v>159</v>
+        <v>599</v>
       </c>
       <c r="V166" t="s">
         <v>42</v>
       </c>
       <c r="W166" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X166"/>
+      <c r="Y166"/>
       <c r="Z166"/>
     </row>
     <row r="167" spans="1:26">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="B167" t="s">
-        <v>1994</v>
+        <v>1998</v>
       </c>
       <c r="C167" t="s">
-        <v>1995</v>
+        <v>1999</v>
       </c>
       <c r="D167" t="s">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="E167" t="s">
         <v>29</v>
       </c>
       <c r="F167" t="s">
-        <v>1997</v>
+        <v>2001</v>
       </c>
       <c r="G167" t="s">
         <v>391</v>
       </c>
       <c r="H167" t="s">
-        <v>1268</v>
+        <v>291</v>
       </c>
       <c r="I167">
-        <v>3291</v>
+        <v>8809</v>
       </c>
       <c r="J167" t="s">
-        <v>1533</v>
+        <v>408</v>
       </c>
       <c r="K167" s="2">
-        <v>272326472669</v>
+        <v>461105045049</v>
       </c>
       <c r="L167"/>
       <c r="M167" t="s">
-        <v>1998</v>
+        <v>2002</v>
       </c>
       <c r="N167" t="s">
-        <v>1999</v>
+        <v>2003</v>
       </c>
       <c r="O167" t="s">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="P167" t="s">
-        <v>2001</v>
+        <v>2005</v>
       </c>
       <c r="Q167" t="s">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="R167" t="s">
         <v>38</v>
       </c>
       <c r="S167" t="s">
         <v>39</v>
       </c>
       <c r="T167" t="s">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="U167" t="s">
-        <v>257</v>
+        <v>159</v>
       </c>
       <c r="V167" t="s">
         <v>42</v>
       </c>
       <c r="W167" t="s">
-        <v>2004</v>
+        <v>58</v>
       </c>
       <c r="X167" t="s">
         <v>59</v>
       </c>
       <c r="Y167" t="s">
-        <v>2005</v>
-[...3 lines deleted...]
-      </c>
+        <v>2008</v>
+      </c>
+      <c r="Z167"/>
     </row>
     <row r="168" spans="1:26">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="C168" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="D168" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="E168" t="s">
         <v>29</v>
       </c>
       <c r="F168" t="s">
-        <v>1304</v>
+        <v>2012</v>
       </c>
       <c r="G168" t="s">
-        <v>31</v>
+        <v>391</v>
       </c>
       <c r="H168" t="s">
-        <v>1086</v>
+        <v>1268</v>
       </c>
       <c r="I168">
-        <v>12073</v>
+        <v>3291</v>
       </c>
       <c r="J168" t="s">
-        <v>2010</v>
+        <v>1533</v>
       </c>
       <c r="K168" s="2">
-        <v>590411118225</v>
+        <v>272326472669</v>
       </c>
       <c r="L168"/>
-      <c r="M168"/>
+      <c r="M168" t="s">
+        <v>2013</v>
+      </c>
       <c r="N168" t="s">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="O168" t="s">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="P168" t="s">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="Q168" t="s">
-        <v>2014</v>
+        <v>2017</v>
       </c>
       <c r="R168" t="s">
         <v>38</v>
       </c>
       <c r="S168" t="s">
         <v>39</v>
       </c>
       <c r="T168" t="s">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="U168" t="s">
-        <v>2016</v>
+        <v>257</v>
       </c>
       <c r="V168" t="s">
         <v>42</v>
       </c>
       <c r="W168" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z168"/>
+        <v>2019</v>
+      </c>
+      <c r="X168" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y168" t="s">
+        <v>2020</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>2021</v>
+      </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169" t="s">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="C169" t="s">
-        <v>587</v>
+        <v>2023</v>
       </c>
       <c r="D169" t="s">
-        <v>2018</v>
+        <v>2024</v>
       </c>
       <c r="E169" t="s">
         <v>29</v>
       </c>
       <c r="F169" t="s">
-        <v>2019</v>
+        <v>1304</v>
       </c>
       <c r="G169" t="s">
-        <v>391</v>
+        <v>31</v>
       </c>
       <c r="H169" t="s">
-        <v>988</v>
+        <v>1086</v>
       </c>
       <c r="I169">
-        <v>3328</v>
+        <v>12073</v>
       </c>
       <c r="J169" t="s">
-        <v>731</v>
+        <v>2025</v>
       </c>
       <c r="K169" s="2">
-        <v>100101372262</v>
+        <v>590411118225</v>
       </c>
       <c r="L169"/>
-      <c r="M169" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M169"/>
       <c r="N169" t="s">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="O169" t="s">
-        <v>2022</v>
+        <v>2027</v>
       </c>
       <c r="P169" t="s">
-        <v>2023</v>
+        <v>2028</v>
       </c>
       <c r="Q169" t="s">
-        <v>2024</v>
+        <v>2029</v>
       </c>
       <c r="R169" t="s">
         <v>38</v>
       </c>
       <c r="S169" t="s">
         <v>39</v>
       </c>
       <c r="T169" t="s">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="U169" t="s">
-        <v>159</v>
+        <v>2031</v>
       </c>
       <c r="V169" t="s">
         <v>42</v>
       </c>
       <c r="W169" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X169"/>
+      <c r="Y169"/>
       <c r="Z169"/>
     </row>
     <row r="170" spans="1:26">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="B170" t="s">
-        <v>2027</v>
+        <v>2032</v>
       </c>
       <c r="C170" t="s">
-        <v>2028</v>
+        <v>587</v>
       </c>
       <c r="D170" t="s">
-        <v>2029</v>
+        <v>2033</v>
       </c>
       <c r="E170" t="s">
         <v>29</v>
       </c>
       <c r="F170" t="s">
-        <v>2030</v>
+        <v>2034</v>
       </c>
       <c r="G170" t="s">
-        <v>31</v>
+        <v>391</v>
       </c>
       <c r="H170" t="s">
-        <v>2031</v>
+        <v>988</v>
       </c>
       <c r="I170">
-        <v>12050</v>
+        <v>3328</v>
       </c>
       <c r="J170" t="s">
-        <v>408</v>
+        <v>731</v>
       </c>
       <c r="K170" s="2">
-        <v>422400096551</v>
+        <v>100101372262</v>
       </c>
       <c r="L170"/>
-      <c r="M170"/>
+      <c r="M170" t="s">
+        <v>2035</v>
+      </c>
       <c r="N170" t="s">
-        <v>2032</v>
+        <v>2036</v>
       </c>
       <c r="O170" t="s">
-        <v>2033</v>
+        <v>2037</v>
       </c>
       <c r="P170" t="s">
-        <v>2034</v>
+        <v>2038</v>
       </c>
       <c r="Q170" t="s">
-        <v>2035</v>
+        <v>2039</v>
       </c>
       <c r="R170" t="s">
         <v>38</v>
       </c>
       <c r="S170" t="s">
         <v>39</v>
       </c>
       <c r="T170" t="s">
-        <v>2036</v>
+        <v>2040</v>
       </c>
       <c r="U170" t="s">
-        <v>1748</v>
+        <v>159</v>
       </c>
       <c r="V170" t="s">
         <v>42</v>
       </c>
       <c r="W170" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="Y170"/>
+        <v>58</v>
+      </c>
+      <c r="X170" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y170" t="s">
+        <v>2041</v>
+      </c>
       <c r="Z170"/>
     </row>
     <row r="171" spans="1:26">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
-        <v>2037</v>
+        <v>2042</v>
       </c>
       <c r="C171" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
       <c r="D171" t="s">
-        <v>2039</v>
+        <v>2044</v>
       </c>
       <c r="E171" t="s">
         <v>29</v>
       </c>
       <c r="F171" t="s">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="G171" t="s">
-        <v>391</v>
+        <v>31</v>
       </c>
       <c r="H171" t="s">
-        <v>2041</v>
+        <v>2046</v>
       </c>
       <c r="I171">
-        <v>21143</v>
+        <v>12050</v>
       </c>
       <c r="J171" t="s">
-        <v>2042</v>
-[...9 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="K171" s="2">
+        <v>422400096551</v>
+      </c>
+      <c r="L171"/>
+      <c r="M171"/>
       <c r="N171" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="O171" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
       <c r="P171" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
       <c r="Q171" t="s">
-        <v>2048</v>
+        <v>2050</v>
       </c>
       <c r="R171" t="s">
-        <v>2049</v>
+        <v>38</v>
       </c>
       <c r="S171" t="s">
-        <v>2049</v>
+        <v>39</v>
       </c>
       <c r="T171" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="U171" t="s">
-        <v>534</v>
+        <v>1763</v>
       </c>
       <c r="V171" t="s">
-        <v>130</v>
-[...7 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="W171" t="s">
+        <v>43</v>
+      </c>
+      <c r="X171"/>
+      <c r="Y171"/>
       <c r="Z171"/>
     </row>
     <row r="172" spans="1:26">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>2052</v>
       </c>
       <c r="C172" t="s">
         <v>2053</v>
       </c>
       <c r="D172" t="s">
         <v>2054</v>
       </c>
       <c r="E172" t="s">
         <v>29</v>
       </c>
       <c r="F172" t="s">
         <v>2055</v>
       </c>
       <c r="G172" t="s">
-        <v>31</v>
+        <v>391</v>
       </c>
       <c r="H172" t="s">
         <v>2056</v>
       </c>
       <c r="I172">
-        <v>14050</v>
+        <v>21143</v>
       </c>
       <c r="J172" t="s">
         <v>2057</v>
       </c>
-      <c r="K172" s="2">
-[...3 lines deleted...]
-      <c r="M172"/>
+      <c r="K172" s="2" t="s">
+        <v>2058</v>
+      </c>
+      <c r="L172" t="s">
+        <v>121</v>
+      </c>
+      <c r="M172" t="s">
+        <v>2059</v>
+      </c>
       <c r="N172" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="O172" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="P172" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
       <c r="Q172" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="R172" t="s">
-        <v>38</v>
+        <v>2064</v>
       </c>
       <c r="S172" t="s">
-        <v>39</v>
+        <v>2064</v>
       </c>
       <c r="T172" t="s">
-        <v>2062</v>
+        <v>2065</v>
       </c>
       <c r="U172" t="s">
-        <v>114</v>
+        <v>534</v>
       </c>
       <c r="V172" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-      <c r="Y172"/>
+        <v>130</v>
+      </c>
+      <c r="W172"/>
+      <c r="X172" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y172" t="s">
+        <v>2066</v>
+      </c>
       <c r="Z172"/>
     </row>
     <row r="173" spans="1:26">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173" t="s">
-        <v>2063</v>
+        <v>2067</v>
       </c>
       <c r="C173" t="s">
-        <v>2064</v>
+        <v>2068</v>
       </c>
       <c r="D173" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="E173" t="s">
         <v>29</v>
       </c>
       <c r="F173" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="G173" t="s">
-        <v>391</v>
+        <v>31</v>
       </c>
       <c r="H173" t="s">
-        <v>447</v>
+        <v>2071</v>
       </c>
       <c r="I173">
-        <v>3387</v>
+        <v>14050</v>
       </c>
       <c r="J173" t="s">
-        <v>2067</v>
+        <v>2072</v>
       </c>
       <c r="K173" s="2">
-        <v>470504353402</v>
+        <v>332907084148</v>
       </c>
       <c r="L173"/>
-      <c r="M173" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M173"/>
       <c r="N173" t="s">
-        <v>2069</v>
+        <v>2073</v>
       </c>
       <c r="O173" t="s">
-        <v>2070</v>
+        <v>2074</v>
       </c>
       <c r="P173" t="s">
-        <v>2071</v>
+        <v>2075</v>
       </c>
       <c r="Q173" t="s">
-        <v>2072</v>
+        <v>2076</v>
       </c>
       <c r="R173" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S173" t="s">
         <v>39</v>
       </c>
       <c r="T173" t="s">
-        <v>2073</v>
+        <v>2077</v>
       </c>
       <c r="U173" t="s">
-        <v>145</v>
+        <v>114</v>
       </c>
       <c r="V173" t="s">
         <v>42</v>
       </c>
       <c r="W173" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X173"/>
+      <c r="Y173"/>
+      <c r="Z173"/>
     </row>
     <row r="174" spans="1:26">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
       <c r="C174" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="D174" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
       <c r="E174" t="s">
         <v>29</v>
       </c>
       <c r="F174" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
       <c r="G174" t="s">
-        <v>48</v>
+        <v>391</v>
       </c>
       <c r="H174" t="s">
-        <v>2080</v>
+        <v>447</v>
       </c>
       <c r="I174">
-        <v>20488</v>
+        <v>3387</v>
       </c>
       <c r="J174" t="s">
-        <v>1514</v>
+        <v>2082</v>
       </c>
       <c r="K174" s="2">
-        <v>165201343047</v>
-[...3 lines deleted...]
-      </c>
+        <v>470504353402</v>
+      </c>
+      <c r="L174"/>
       <c r="M174" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
       <c r="N174" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
       <c r="O174" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="P174" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="Q174" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="R174" t="s">
         <v>127</v>
       </c>
       <c r="S174" t="s">
         <v>39</v>
       </c>
       <c r="T174" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="U174" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="V174" t="s">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="W174" t="s">
         <v>58</v>
       </c>
       <c r="X174" t="s">
         <v>59</v>
       </c>
       <c r="Y174" t="s">
-        <v>2087</v>
-[...1 lines deleted...]
-      <c r="Z174"/>
+        <v>2089</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>2090</v>
+      </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
-        <v>2088</v>
+        <v>2091</v>
       </c>
       <c r="C175" t="s">
-        <v>2089</v>
+        <v>2092</v>
       </c>
       <c r="D175" t="s">
-        <v>2090</v>
+        <v>2093</v>
       </c>
       <c r="E175" t="s">
         <v>29</v>
       </c>
       <c r="F175" t="s">
-        <v>1085</v>
+        <v>2094</v>
       </c>
       <c r="G175" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="H175" t="s">
-        <v>65</v>
+        <v>2095</v>
       </c>
       <c r="I175">
-        <v>10997</v>
+        <v>20488</v>
       </c>
       <c r="J175" t="s">
-        <v>816</v>
+        <v>1514</v>
       </c>
       <c r="K175" s="2">
-        <v>614601060205</v>
-[...2 lines deleted...]
-      <c r="M175"/>
+        <v>165201343047</v>
+      </c>
+      <c r="L175" t="s">
+        <v>121</v>
+      </c>
+      <c r="M175" t="s">
+        <v>2096</v>
+      </c>
       <c r="N175" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
       <c r="O175" t="s">
-        <v>2092</v>
+        <v>2098</v>
       </c>
       <c r="P175" t="s">
-        <v>2093</v>
+        <v>2099</v>
       </c>
       <c r="Q175" t="s">
-        <v>2094</v>
+        <v>2100</v>
       </c>
       <c r="R175" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S175" t="s">
         <v>39</v>
       </c>
       <c r="T175" t="s">
-        <v>2095</v>
+        <v>2101</v>
       </c>
       <c r="U175" t="s">
-        <v>454</v>
+        <v>159</v>
       </c>
       <c r="V175" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W175" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="Y175"/>
+        <v>58</v>
+      </c>
+      <c r="X175" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y175" t="s">
+        <v>2102</v>
+      </c>
       <c r="Z175"/>
     </row>
     <row r="176" spans="1:26">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
-        <v>2096</v>
+        <v>2103</v>
       </c>
       <c r="C176" t="s">
-        <v>2097</v>
+        <v>2104</v>
       </c>
       <c r="D176" t="s">
-        <v>2098</v>
+        <v>2105</v>
       </c>
       <c r="E176" t="s">
         <v>29</v>
       </c>
       <c r="F176" t="s">
-        <v>2099</v>
+        <v>1085</v>
       </c>
       <c r="G176" t="s">
         <v>31</v>
       </c>
       <c r="H176" t="s">
-        <v>640</v>
+        <v>65</v>
       </c>
       <c r="I176">
-        <v>8503</v>
+        <v>10997</v>
       </c>
       <c r="J176" t="s">
-        <v>2100</v>
+        <v>816</v>
       </c>
       <c r="K176" s="2">
-        <v>212409371440</v>
+        <v>614601060205</v>
       </c>
       <c r="L176"/>
       <c r="M176"/>
       <c r="N176" t="s">
-        <v>2101</v>
+        <v>2106</v>
       </c>
       <c r="O176" t="s">
-        <v>2102</v>
+        <v>2107</v>
       </c>
       <c r="P176" t="s">
-        <v>2103</v>
+        <v>2108</v>
       </c>
       <c r="Q176" t="s">
-        <v>2104</v>
+        <v>2109</v>
       </c>
       <c r="R176" t="s">
         <v>38</v>
       </c>
       <c r="S176" t="s">
         <v>39</v>
       </c>
       <c r="T176" t="s">
-        <v>2105</v>
+        <v>2110</v>
       </c>
       <c r="U176" t="s">
-        <v>114</v>
+        <v>454</v>
       </c>
       <c r="V176" t="s">
         <v>42</v>
       </c>
       <c r="W176" t="s">
         <v>43</v>
       </c>
       <c r="X176"/>
       <c r="Y176"/>
       <c r="Z176"/>
     </row>
     <row r="177" spans="1:26">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
-        <v>2106</v>
+        <v>2111</v>
       </c>
       <c r="C177" t="s">
-        <v>2107</v>
+        <v>2112</v>
       </c>
       <c r="D177" t="s">
-        <v>2108</v>
+        <v>2113</v>
       </c>
       <c r="E177" t="s">
         <v>29</v>
       </c>
       <c r="F177" t="s">
-        <v>2109</v>
+        <v>2114</v>
       </c>
       <c r="G177" t="s">
-        <v>391</v>
+        <v>31</v>
       </c>
       <c r="H177" t="s">
-        <v>862</v>
+        <v>640</v>
       </c>
       <c r="I177">
-        <v>12584</v>
+        <v>8503</v>
       </c>
       <c r="J177" t="s">
-        <v>2042</v>
+        <v>2115</v>
       </c>
       <c r="K177" s="2">
-        <v>165042236209</v>
+        <v>212409371440</v>
       </c>
       <c r="L177"/>
-      <c r="M177" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M177"/>
       <c r="N177" t="s">
-        <v>2111</v>
+        <v>2116</v>
       </c>
       <c r="O177" t="s">
-        <v>2112</v>
+        <v>2117</v>
       </c>
       <c r="P177" t="s">
-        <v>2113</v>
+        <v>2118</v>
       </c>
       <c r="Q177" t="s">
-        <v>2114</v>
+        <v>2119</v>
       </c>
       <c r="R177" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S177" t="s">
         <v>39</v>
       </c>
       <c r="T177" t="s">
-        <v>2115</v>
+        <v>2120</v>
       </c>
       <c r="U177" t="s">
-        <v>534</v>
+        <v>114</v>
       </c>
       <c r="V177" t="s">
         <v>42</v>
       </c>
       <c r="W177" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X177"/>
+      <c r="Y177"/>
+      <c r="Z177"/>
     </row>
     <row r="178" spans="1:26">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
-        <v>2118</v>
+        <v>2121</v>
       </c>
       <c r="C178" t="s">
-        <v>2119</v>
+        <v>2122</v>
       </c>
       <c r="D178" t="s">
-        <v>2120</v>
+        <v>2123</v>
       </c>
       <c r="E178" t="s">
         <v>29</v>
       </c>
       <c r="F178" t="s">
-        <v>2121</v>
+        <v>2124</v>
       </c>
       <c r="G178" t="s">
-        <v>48</v>
+        <v>391</v>
       </c>
       <c r="H178" t="s">
-        <v>2122</v>
+        <v>862</v>
       </c>
       <c r="I178">
-        <v>20795</v>
+        <v>12584</v>
       </c>
       <c r="J178" t="s">
-        <v>393</v>
+        <v>2057</v>
       </c>
       <c r="K178" s="2">
-        <v>100117989100</v>
-[...3 lines deleted...]
-      </c>
+        <v>165042236209</v>
+      </c>
+      <c r="L178"/>
       <c r="M178" t="s">
-        <v>2123</v>
+        <v>2125</v>
       </c>
       <c r="N178" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="O178" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="P178" t="s">
-        <v>2126</v>
+        <v>2128</v>
       </c>
       <c r="Q178" t="s">
-        <v>2127</v>
+        <v>2129</v>
       </c>
       <c r="R178" t="s">
         <v>127</v>
       </c>
       <c r="S178" t="s">
         <v>39</v>
       </c>
       <c r="T178" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
       <c r="U178" t="s">
-        <v>159</v>
+        <v>534</v>
       </c>
       <c r="V178" t="s">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="W178" t="s">
         <v>58</v>
       </c>
       <c r="X178" t="s">
         <v>59</v>
       </c>
       <c r="Y178" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
       <c r="Z178" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="C179" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="D179" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
       <c r="E179" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F179" t="s">
-        <v>650</v>
+        <v>2136</v>
       </c>
       <c r="G179" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="H179" t="s">
-        <v>93</v>
+        <v>2137</v>
       </c>
       <c r="I179">
-        <v>3545</v>
+        <v>20795</v>
       </c>
       <c r="J179" t="s">
-        <v>94</v>
+        <v>393</v>
       </c>
       <c r="K179" s="2">
-        <v>532000001963</v>
-[...1 lines deleted...]
-      <c r="L179"/>
+        <v>100117989100</v>
+      </c>
+      <c r="L179" t="s">
+        <v>121</v>
+      </c>
       <c r="M179" t="s">
-        <v>2134</v>
+        <v>2138</v>
       </c>
       <c r="N179" t="s">
-        <v>2135</v>
+        <v>2139</v>
       </c>
       <c r="O179" t="s">
-        <v>2136</v>
+        <v>2140</v>
       </c>
       <c r="P179" t="s">
-        <v>2137</v>
+        <v>2141</v>
       </c>
       <c r="Q179" t="s">
-        <v>2138</v>
+        <v>2142</v>
       </c>
       <c r="R179" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S179" t="s">
         <v>39</v>
       </c>
       <c r="T179" t="s">
-        <v>2139</v>
+        <v>2143</v>
       </c>
       <c r="U179" t="s">
-        <v>218</v>
+        <v>159</v>
       </c>
       <c r="V179" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W179" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z179"/>
+        <v>58</v>
+      </c>
+      <c r="X179" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y179" t="s">
+        <v>2144</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>2145</v>
+      </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
-        <v>2140</v>
+        <v>2146</v>
       </c>
       <c r="C180" t="s">
-        <v>2141</v>
+        <v>2147</v>
       </c>
       <c r="D180" t="s">
-        <v>2142</v>
+        <v>2148</v>
       </c>
       <c r="E180" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F180" t="s">
-        <v>2143</v>
+        <v>650</v>
       </c>
       <c r="G180" t="s">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="H180" t="s">
-        <v>2144</v>
+        <v>93</v>
       </c>
       <c r="I180">
-        <v>10090</v>
+        <v>3545</v>
       </c>
       <c r="J180" t="s">
-        <v>2145</v>
-[...2 lines deleted...]
-        <v>2146</v>
+        <v>94</v>
+      </c>
+      <c r="K180" s="2">
+        <v>532000001963</v>
       </c>
       <c r="L180"/>
-      <c r="M180"/>
+      <c r="M180" t="s">
+        <v>2149</v>
+      </c>
       <c r="N180" t="s">
-        <v>2147</v>
+        <v>2150</v>
       </c>
       <c r="O180" t="s">
-        <v>2148</v>
+        <v>2151</v>
       </c>
       <c r="P180" t="s">
-        <v>2149</v>
+        <v>2152</v>
       </c>
       <c r="Q180" t="s">
-        <v>2150</v>
+        <v>2153</v>
       </c>
       <c r="R180" t="s">
         <v>38</v>
       </c>
       <c r="S180" t="s">
         <v>39</v>
       </c>
       <c r="T180" t="s">
-        <v>2151</v>
+        <v>2154</v>
       </c>
       <c r="U180" t="s">
-        <v>1748</v>
+        <v>218</v>
       </c>
       <c r="V180" t="s">
         <v>42</v>
       </c>
       <c r="W180" t="s">
         <v>43</v>
       </c>
       <c r="X180"/>
       <c r="Y180"/>
       <c r="Z180"/>
     </row>
     <row r="181" spans="1:26">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181" t="s">
-        <v>2152</v>
+        <v>2155</v>
       </c>
       <c r="C181" t="s">
-        <v>2153</v>
+        <v>2156</v>
       </c>
       <c r="D181" t="s">
-        <v>310</v>
+        <v>2157</v>
       </c>
       <c r="E181" t="s">
         <v>29</v>
       </c>
       <c r="F181" t="s">
-        <v>482</v>
+        <v>2158</v>
       </c>
       <c r="G181" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="H181" t="s">
-        <v>2154</v>
+        <v>2159</v>
       </c>
       <c r="I181">
-        <v>7833</v>
+        <v>10090</v>
       </c>
       <c r="J181" t="s">
-        <v>1579</v>
-[...2 lines deleted...]
-        <v>381254422550</v>
+        <v>2160</v>
+      </c>
+      <c r="K181" s="2" t="s">
+        <v>2161</v>
       </c>
       <c r="L181"/>
-      <c r="M181" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M181"/>
       <c r="N181" t="s">
-        <v>2156</v>
+        <v>2162</v>
       </c>
       <c r="O181" t="s">
-        <v>2157</v>
+        <v>2163</v>
       </c>
       <c r="P181" t="s">
-        <v>2158</v>
+        <v>2164</v>
       </c>
       <c r="Q181" t="s">
-        <v>2159</v>
+        <v>2165</v>
       </c>
       <c r="R181" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S181" t="s">
         <v>39</v>
       </c>
       <c r="T181" t="s">
-        <v>2160</v>
+        <v>2166</v>
       </c>
       <c r="U181" t="s">
-        <v>102</v>
+        <v>1763</v>
       </c>
       <c r="V181" t="s">
         <v>42</v>
       </c>
       <c r="W181" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X181"/>
+      <c r="Y181"/>
+      <c r="Z181"/>
     </row>
     <row r="182" spans="1:26">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182" t="s">
-        <v>2163</v>
+        <v>2167</v>
       </c>
       <c r="C182" t="s">
-        <v>2164</v>
+        <v>2168</v>
       </c>
       <c r="D182" t="s">
-        <v>2165</v>
+        <v>310</v>
       </c>
       <c r="E182" t="s">
         <v>29</v>
       </c>
       <c r="F182" t="s">
-        <v>2166</v>
+        <v>482</v>
       </c>
       <c r="G182" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="H182" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
       <c r="I182">
-        <v>14614</v>
+        <v>7833</v>
       </c>
       <c r="J182" t="s">
-        <v>2168</v>
+        <v>1579</v>
       </c>
       <c r="K182" s="2">
-        <v>502919912280</v>
+        <v>381254422550</v>
       </c>
       <c r="L182"/>
-      <c r="M182"/>
+      <c r="M182" t="s">
+        <v>2170</v>
+      </c>
       <c r="N182" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
       <c r="O182" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
       <c r="P182" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="Q182" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
       <c r="R182" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S182" t="s">
         <v>39</v>
       </c>
       <c r="T182" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="U182" t="s">
-        <v>1263</v>
+        <v>102</v>
       </c>
       <c r="V182" t="s">
         <v>42</v>
       </c>
       <c r="W182" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z182"/>
+        <v>58</v>
+      </c>
+      <c r="X182" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y182" t="s">
+        <v>2176</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>2177</v>
+      </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183">
         <v>182</v>
       </c>
       <c r="B183" t="s">
-        <v>2174</v>
+        <v>2178</v>
       </c>
       <c r="C183" t="s">
-        <v>2175</v>
+        <v>2179</v>
       </c>
       <c r="D183" t="s">
-        <v>2176</v>
+        <v>2180</v>
       </c>
       <c r="E183" t="s">
         <v>29</v>
       </c>
       <c r="F183" t="s">
-        <v>1277</v>
+        <v>2181</v>
       </c>
       <c r="G183" t="s">
-        <v>274</v>
+        <v>31</v>
       </c>
       <c r="H183" t="s">
-        <v>392</v>
+        <v>2182</v>
       </c>
       <c r="I183">
-        <v>11502</v>
+        <v>14614</v>
       </c>
       <c r="J183" t="s">
-        <v>615</v>
+        <v>2183</v>
       </c>
       <c r="K183" s="2">
-        <v>780526146676</v>
-[...6 lines deleted...]
-      </c>
+        <v>502919912280</v>
+      </c>
+      <c r="L183"/>
+      <c r="M183"/>
       <c r="N183" t="s">
-        <v>2179</v>
+        <v>2184</v>
       </c>
       <c r="O183" t="s">
-        <v>2180</v>
+        <v>2185</v>
       </c>
       <c r="P183" t="s">
-        <v>2181</v>
+        <v>2186</v>
       </c>
       <c r="Q183" t="s">
-        <v>2182</v>
+        <v>2187</v>
       </c>
       <c r="R183" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S183" t="s">
         <v>39</v>
       </c>
       <c r="T183" t="s">
-        <v>2183</v>
+        <v>2188</v>
       </c>
       <c r="U183" t="s">
-        <v>285</v>
+        <v>1263</v>
       </c>
       <c r="V183" t="s">
-        <v>400</v>
+        <v>42</v>
       </c>
       <c r="W183" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X183"/>
+      <c r="Y183"/>
+      <c r="Z183"/>
     </row>
     <row r="184" spans="1:26">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
-        <v>2186</v>
+        <v>2189</v>
       </c>
       <c r="C184" t="s">
-        <v>2187</v>
+        <v>2190</v>
       </c>
       <c r="D184" t="s">
-        <v>2188</v>
+        <v>2191</v>
       </c>
       <c r="E184" t="s">
         <v>29</v>
       </c>
       <c r="F184" t="s">
-        <v>1635</v>
+        <v>1277</v>
       </c>
       <c r="G184" t="s">
-        <v>48</v>
+        <v>274</v>
       </c>
       <c r="H184" t="s">
-        <v>872</v>
+        <v>392</v>
       </c>
       <c r="I184">
-        <v>20429</v>
+        <v>11502</v>
       </c>
       <c r="J184" t="s">
-        <v>873</v>
+        <v>615</v>
       </c>
       <c r="K184" s="2">
-        <v>352500481306</v>
+        <v>780526146676</v>
       </c>
       <c r="L184" t="s">
-        <v>121</v>
+        <v>2192</v>
       </c>
       <c r="M184" t="s">
-        <v>2189</v>
+        <v>2193</v>
       </c>
       <c r="N184" t="s">
-        <v>2190</v>
+        <v>2194</v>
       </c>
       <c r="O184" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="P184" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
       <c r="Q184" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="R184" t="s">
         <v>127</v>
       </c>
       <c r="S184" t="s">
         <v>39</v>
       </c>
       <c r="T184" t="s">
-        <v>2194</v>
+        <v>2198</v>
       </c>
       <c r="U184" t="s">
-        <v>534</v>
+        <v>285</v>
       </c>
       <c r="V184" t="s">
-        <v>130</v>
+        <v>400</v>
       </c>
       <c r="W184" t="s">
         <v>58</v>
       </c>
       <c r="X184" t="s">
         <v>59</v>
       </c>
-      <c r="Y184"/>
-      <c r="Z184"/>
+      <c r="Y184" t="s">
+        <v>2199</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>2200</v>
+      </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="B185" t="s">
-        <v>2195</v>
+        <v>2201</v>
       </c>
       <c r="C185" t="s">
-        <v>2196</v>
+        <v>2202</v>
       </c>
       <c r="D185" t="s">
-        <v>2197</v>
+        <v>2203</v>
       </c>
       <c r="E185" t="s">
         <v>29</v>
       </c>
       <c r="F185" t="s">
-        <v>2198</v>
+        <v>1650</v>
       </c>
       <c r="G185" t="s">
-        <v>234</v>
+        <v>48</v>
       </c>
       <c r="H185" t="s">
-        <v>2199</v>
+        <v>872</v>
       </c>
       <c r="I185">
-        <v>9744</v>
+        <v>20429</v>
       </c>
       <c r="J185" t="s">
-        <v>66</v>
+        <v>873</v>
       </c>
       <c r="K185" s="2">
-        <v>280115472408</v>
-[...2 lines deleted...]
-      <c r="M185"/>
+        <v>352500481306</v>
+      </c>
+      <c r="L185" t="s">
+        <v>121</v>
+      </c>
+      <c r="M185" t="s">
+        <v>2204</v>
+      </c>
       <c r="N185" t="s">
-        <v>2200</v>
+        <v>2205</v>
       </c>
       <c r="O185" t="s">
-        <v>2201</v>
+        <v>2206</v>
       </c>
       <c r="P185" t="s">
-        <v>2202</v>
+        <v>2207</v>
       </c>
       <c r="Q185" t="s">
-        <v>2203</v>
+        <v>2208</v>
       </c>
       <c r="R185" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S185" t="s">
         <v>39</v>
       </c>
       <c r="T185" t="s">
-        <v>2204</v>
+        <v>2209</v>
       </c>
       <c r="U185" t="s">
-        <v>905</v>
+        <v>534</v>
       </c>
       <c r="V185" t="s">
-        <v>243</v>
+        <v>130</v>
       </c>
       <c r="W185" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="X185"/>
+        <v>58</v>
+      </c>
+      <c r="X185" t="s">
+        <v>59</v>
+      </c>
       <c r="Y185"/>
       <c r="Z185"/>
     </row>
     <row r="186" spans="1:26">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="B186" t="s">
-        <v>2205</v>
+        <v>2210</v>
       </c>
       <c r="C186" t="s">
-        <v>2206</v>
+        <v>2211</v>
       </c>
       <c r="D186" t="s">
-        <v>2207</v>
+        <v>2212</v>
       </c>
       <c r="E186" t="s">
         <v>29</v>
       </c>
       <c r="F186" t="s">
-        <v>1364</v>
+        <v>2213</v>
       </c>
       <c r="G186" t="s">
-        <v>48</v>
+        <v>234</v>
       </c>
       <c r="H186" t="s">
-        <v>2208</v>
+        <v>2214</v>
       </c>
       <c r="I186">
-        <v>3622</v>
+        <v>9744</v>
       </c>
       <c r="J186" t="s">
-        <v>1579</v>
+        <v>66</v>
       </c>
       <c r="K186" s="2">
-        <v>312000213769</v>
+        <v>280115472408</v>
       </c>
       <c r="L186"/>
-      <c r="M186" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M186"/>
       <c r="N186" t="s">
-        <v>2210</v>
+        <v>2215</v>
       </c>
       <c r="O186" t="s">
-        <v>2211</v>
+        <v>2216</v>
       </c>
       <c r="P186" t="s">
-        <v>2212</v>
+        <v>2217</v>
       </c>
       <c r="Q186" t="s">
-        <v>2213</v>
+        <v>2218</v>
       </c>
       <c r="R186" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S186" t="s">
         <v>39</v>
       </c>
       <c r="T186" t="s">
-        <v>2214</v>
+        <v>2219</v>
       </c>
       <c r="U186" t="s">
-        <v>534</v>
+        <v>905</v>
       </c>
       <c r="V186" t="s">
-        <v>42</v>
+        <v>243</v>
       </c>
       <c r="W186" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X186"/>
+      <c r="Y186"/>
+      <c r="Z186"/>
     </row>
     <row r="187" spans="1:26">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
-        <v>2217</v>
+        <v>2220</v>
       </c>
       <c r="C187" t="s">
-        <v>2218</v>
+        <v>2221</v>
       </c>
       <c r="D187" t="s">
-        <v>2219</v>
+        <v>2222</v>
       </c>
       <c r="E187" t="s">
         <v>29</v>
       </c>
       <c r="F187" t="s">
-        <v>2220</v>
+        <v>1364</v>
       </c>
       <c r="G187" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="H187" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="I187">
-        <v>11406</v>
+        <v>3622</v>
       </c>
       <c r="J187" t="s">
-        <v>2222</v>
+        <v>1579</v>
       </c>
       <c r="K187" s="2">
-        <v>245802359806</v>
+        <v>312000213769</v>
       </c>
       <c r="L187"/>
-      <c r="M187"/>
+      <c r="M187" t="s">
+        <v>2224</v>
+      </c>
       <c r="N187" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
       <c r="O187" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
       <c r="P187" t="s">
-        <v>2225</v>
+        <v>2227</v>
       </c>
       <c r="Q187" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="R187" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S187" t="s">
         <v>39</v>
       </c>
       <c r="T187" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
       <c r="U187" t="s">
-        <v>114</v>
+        <v>534</v>
       </c>
       <c r="V187" t="s">
         <v>42</v>
       </c>
       <c r="W187" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z187"/>
+        <v>58</v>
+      </c>
+      <c r="X187" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y187" t="s">
+        <v>2230</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>2231</v>
+      </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="B188" t="s">
-        <v>2228</v>
+        <v>2232</v>
       </c>
       <c r="C188" t="s">
-        <v>2229</v>
+        <v>2233</v>
       </c>
       <c r="D188" t="s">
-        <v>2230</v>
+        <v>2234</v>
       </c>
       <c r="E188" t="s">
         <v>29</v>
       </c>
       <c r="F188" t="s">
-        <v>118</v>
+        <v>2235</v>
       </c>
       <c r="G188" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="H188" t="s">
-        <v>93</v>
+        <v>2236</v>
       </c>
       <c r="I188">
-        <v>3683</v>
+        <v>11406</v>
       </c>
       <c r="J188" t="s">
-        <v>592</v>
+        <v>2237</v>
       </c>
       <c r="K188" s="2">
-        <v>110101010131</v>
+        <v>245802359806</v>
       </c>
       <c r="L188"/>
-      <c r="M188" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M188"/>
       <c r="N188" t="s">
-        <v>2232</v>
+        <v>2238</v>
       </c>
       <c r="O188" t="s">
-        <v>2233</v>
+        <v>2239</v>
       </c>
       <c r="P188" t="s">
-        <v>2234</v>
+        <v>2240</v>
       </c>
       <c r="Q188" t="s">
-        <v>2235</v>
+        <v>2241</v>
       </c>
       <c r="R188" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S188" t="s">
         <v>39</v>
       </c>
       <c r="T188" t="s">
-        <v>2236</v>
+        <v>2242</v>
       </c>
       <c r="U188" t="s">
-        <v>257</v>
+        <v>114</v>
       </c>
       <c r="V188" t="s">
         <v>42</v>
       </c>
       <c r="W188" t="s">
-        <v>2237</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X188"/>
+      <c r="Y188"/>
+      <c r="Z188"/>
     </row>
     <row r="189" spans="1:26">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
-        <v>2240</v>
+        <v>2243</v>
       </c>
       <c r="C189" t="s">
-        <v>2241</v>
+        <v>2244</v>
       </c>
       <c r="D189" t="s">
-        <v>2242</v>
+        <v>2245</v>
       </c>
       <c r="E189" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F189" t="s">
-        <v>896</v>
+        <v>118</v>
       </c>
       <c r="G189" t="s">
-        <v>2243</v>
+        <v>48</v>
       </c>
       <c r="H189" t="s">
-        <v>1336</v>
+        <v>93</v>
       </c>
       <c r="I189">
-        <v>6031</v>
+        <v>3683</v>
       </c>
       <c r="J189" t="s">
-        <v>1234</v>
+        <v>592</v>
       </c>
       <c r="K189" s="2">
-        <v>590405193129</v>
+        <v>110101010131</v>
       </c>
       <c r="L189"/>
       <c r="M189" t="s">
-        <v>2244</v>
+        <v>2246</v>
       </c>
       <c r="N189" t="s">
-        <v>2245</v>
+        <v>2247</v>
       </c>
       <c r="O189" t="s">
-        <v>2246</v>
+        <v>2248</v>
       </c>
       <c r="P189" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
       <c r="Q189" t="s">
-        <v>2248</v>
+        <v>2250</v>
       </c>
       <c r="R189" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S189" t="s">
         <v>39</v>
       </c>
       <c r="T189" t="s">
-        <v>2249</v>
+        <v>2251</v>
       </c>
       <c r="U189" t="s">
-        <v>599</v>
+        <v>257</v>
       </c>
       <c r="V189" t="s">
         <v>42</v>
       </c>
       <c r="W189" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z189"/>
+        <v>2252</v>
+      </c>
+      <c r="X189" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y189" t="s">
+        <v>2253</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>2254</v>
+      </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
-        <v>2250</v>
+        <v>2255</v>
       </c>
       <c r="C190" t="s">
-        <v>2251</v>
+        <v>2256</v>
       </c>
       <c r="D190" t="s">
-        <v>2252</v>
+        <v>2257</v>
       </c>
       <c r="E190" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F190" t="s">
-        <v>2253</v>
+        <v>896</v>
       </c>
       <c r="G190" t="s">
-        <v>31</v>
+        <v>2258</v>
       </c>
       <c r="H190" t="s">
-        <v>2254</v>
+        <v>1336</v>
       </c>
       <c r="I190">
-        <v>12701</v>
+        <v>6031</v>
       </c>
       <c r="J190" t="s">
-        <v>2255</v>
+        <v>1234</v>
       </c>
       <c r="K190" s="2">
-        <v>164808308242</v>
+        <v>590405193129</v>
       </c>
       <c r="L190"/>
-      <c r="M190"/>
+      <c r="M190" t="s">
+        <v>2259</v>
+      </c>
       <c r="N190" t="s">
-        <v>2256</v>
+        <v>2260</v>
       </c>
       <c r="O190" t="s">
-        <v>2257</v>
+        <v>2261</v>
       </c>
       <c r="P190" t="s">
-        <v>2258</v>
+        <v>2262</v>
       </c>
       <c r="Q190" t="s">
-        <v>2259</v>
+        <v>2263</v>
       </c>
       <c r="R190" t="s">
         <v>38</v>
       </c>
       <c r="S190" t="s">
         <v>39</v>
       </c>
       <c r="T190" t="s">
-        <v>2260</v>
+        <v>2264</v>
       </c>
       <c r="U190" t="s">
-        <v>2016</v>
+        <v>599</v>
       </c>
       <c r="V190" t="s">
         <v>42</v>
       </c>
       <c r="W190" t="s">
         <v>43</v>
       </c>
       <c r="X190"/>
       <c r="Y190"/>
       <c r="Z190"/>
     </row>
     <row r="191" spans="1:26">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>2261</v>
+        <v>2265</v>
       </c>
       <c r="C191" t="s">
-        <v>2262</v>
+        <v>2266</v>
       </c>
       <c r="D191" t="s">
-        <v>2263</v>
+        <v>2267</v>
       </c>
       <c r="E191" t="s">
         <v>29</v>
       </c>
       <c r="F191" t="s">
-        <v>1046</v>
+        <v>2268</v>
       </c>
       <c r="G191" t="s">
-        <v>274</v>
+        <v>31</v>
       </c>
       <c r="H191" t="s">
-        <v>2264</v>
+        <v>2269</v>
       </c>
       <c r="I191">
-        <v>17421</v>
+        <v>12701</v>
       </c>
       <c r="J191" t="s">
-        <v>2265</v>
+        <v>2270</v>
       </c>
       <c r="K191" s="2">
-        <v>343516873400</v>
-[...6 lines deleted...]
-      </c>
+        <v>164808308242</v>
+      </c>
+      <c r="L191"/>
+      <c r="M191"/>
       <c r="N191" t="s">
-        <v>2267</v>
+        <v>2271</v>
       </c>
       <c r="O191" t="s">
-        <v>2268</v>
+        <v>2272</v>
       </c>
       <c r="P191" t="s">
-        <v>2269</v>
+        <v>2273</v>
       </c>
       <c r="Q191" t="s">
-        <v>2270</v>
+        <v>2274</v>
       </c>
       <c r="R191" t="s">
         <v>38</v>
       </c>
       <c r="S191" t="s">
         <v>39</v>
       </c>
       <c r="T191" t="s">
-        <v>2271</v>
+        <v>2275</v>
       </c>
       <c r="U191" t="s">
-        <v>102</v>
+        <v>2031</v>
       </c>
       <c r="V191" t="s">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="W191" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X191"/>
+      <c r="Y191"/>
+      <c r="Z191"/>
     </row>
     <row r="192" spans="1:26">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="B192" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
       <c r="C192" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="D192" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="E192" t="s">
         <v>29</v>
       </c>
       <c r="F192" t="s">
-        <v>2277</v>
+        <v>1046</v>
       </c>
       <c r="G192" t="s">
-        <v>2278</v>
+        <v>274</v>
       </c>
       <c r="H192" t="s">
         <v>2279</v>
       </c>
       <c r="I192">
-        <v>12485</v>
+        <v>17421</v>
       </c>
       <c r="J192" t="s">
         <v>2280</v>
       </c>
       <c r="K192" s="2">
-        <v>616842706129</v>
-[...1 lines deleted...]
-      <c r="L192"/>
+        <v>343516873400</v>
+      </c>
+      <c r="L192" t="s">
+        <v>121</v>
+      </c>
       <c r="M192" t="s">
         <v>2281</v>
       </c>
       <c r="N192" t="s">
         <v>2282</v>
       </c>
       <c r="O192" t="s">
         <v>2283</v>
       </c>
       <c r="P192" t="s">
         <v>2284</v>
       </c>
       <c r="Q192" t="s">
         <v>2285</v>
       </c>
       <c r="R192" t="s">
         <v>38</v>
       </c>
       <c r="S192" t="s">
         <v>39</v>
       </c>
       <c r="T192" t="s">
         <v>2286</v>
       </c>
       <c r="U192" t="s">
-        <v>507</v>
+        <v>102</v>
       </c>
       <c r="V192" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W192" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z192"/>
+        <v>58</v>
+      </c>
+      <c r="X192" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y192" t="s">
+        <v>2287</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>2288</v>
+      </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="C193" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
       <c r="D193" t="s">
-        <v>2289</v>
+        <v>2291</v>
       </c>
       <c r="E193" t="s">
         <v>29</v>
       </c>
       <c r="F193" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
       <c r="G193" t="s">
-        <v>391</v>
+        <v>2293</v>
       </c>
       <c r="H193" t="s">
-        <v>2291</v>
+        <v>2294</v>
       </c>
       <c r="I193">
-        <v>14300</v>
+        <v>12485</v>
       </c>
       <c r="J193" t="s">
-        <v>1826</v>
+        <v>2295</v>
       </c>
       <c r="K193" s="2">
-        <v>381606416706</v>
+        <v>616842706129</v>
       </c>
       <c r="L193"/>
       <c r="M193" t="s">
-        <v>2155</v>
+        <v>2296</v>
       </c>
       <c r="N193" t="s">
-        <v>2292</v>
+        <v>2297</v>
       </c>
       <c r="O193" t="s">
-        <v>2293</v>
+        <v>2298</v>
       </c>
       <c r="P193" t="s">
-        <v>2294</v>
+        <v>2299</v>
       </c>
       <c r="Q193" t="s">
-        <v>2295</v>
+        <v>2300</v>
       </c>
       <c r="R193" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S193" t="s">
-        <v>283</v>
+        <v>39</v>
       </c>
       <c r="T193" t="s">
-        <v>2296</v>
+        <v>2301</v>
       </c>
       <c r="U193" t="s">
-        <v>534</v>
+        <v>507</v>
       </c>
       <c r="V193" t="s">
         <v>42</v>
       </c>
       <c r="W193" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X193"/>
+      <c r="Y193"/>
+      <c r="Z193"/>
     </row>
     <row r="194" spans="1:26">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
-        <v>2299</v>
+        <v>2302</v>
       </c>
       <c r="C194" t="s">
-        <v>2300</v>
+        <v>2303</v>
       </c>
       <c r="D194" t="s">
-        <v>2301</v>
+        <v>2304</v>
       </c>
       <c r="E194" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F194" t="s">
-        <v>2302</v>
+        <v>2305</v>
       </c>
       <c r="G194" t="s">
-        <v>2303</v>
+        <v>391</v>
       </c>
       <c r="H194" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="I194">
-        <v>9492</v>
+        <v>14300</v>
       </c>
       <c r="J194" t="s">
-        <v>2305</v>
+        <v>1841</v>
       </c>
       <c r="K194" s="2">
-        <v>503216633799</v>
-[...3 lines deleted...]
-      </c>
+        <v>381606416706</v>
+      </c>
+      <c r="L194"/>
       <c r="M194" t="s">
+        <v>2170</v>
+      </c>
+      <c r="N194" t="s">
         <v>2307</v>
       </c>
-      <c r="N194" t="s">
+      <c r="O194" t="s">
         <v>2308</v>
       </c>
-      <c r="O194" t="s">
+      <c r="P194" t="s">
         <v>2309</v>
       </c>
-      <c r="P194" t="s">
+      <c r="Q194" t="s">
         <v>2310</v>
       </c>
-      <c r="Q194" t="s">
+      <c r="R194" t="s">
+        <v>127</v>
+      </c>
+      <c r="S194" t="s">
+        <v>283</v>
+      </c>
+      <c r="T194" t="s">
         <v>2311</v>
       </c>
-      <c r="R194" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U194" t="s">
-        <v>285</v>
+        <v>534</v>
       </c>
       <c r="V194" t="s">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="W194" t="s">
         <v>58</v>
       </c>
       <c r="X194" t="s">
         <v>59</v>
       </c>
       <c r="Y194" t="s">
+        <v>2312</v>
+      </c>
+      <c r="Z194" t="s">
         <v>2313</v>
       </c>
-      <c r="Z194"/>
     </row>
     <row r="195" spans="1:26">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>2314</v>
       </c>
       <c r="C195" t="s">
         <v>2315</v>
       </c>
       <c r="D195" t="s">
         <v>2316</v>
       </c>
       <c r="E195" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F195" t="s">
         <v>2317</v>
       </c>
       <c r="G195" t="s">
-        <v>48</v>
+        <v>2318</v>
       </c>
       <c r="H195" t="s">
-        <v>1352</v>
+        <v>2319</v>
       </c>
       <c r="I195">
-        <v>10066</v>
+        <v>9492</v>
       </c>
       <c r="J195" t="s">
-        <v>592</v>
+        <v>2320</v>
       </c>
       <c r="K195" s="2">
-        <v>523900143081</v>
-[...1 lines deleted...]
-      <c r="L195"/>
+        <v>503216633799</v>
+      </c>
+      <c r="L195" t="s">
+        <v>2321</v>
+      </c>
       <c r="M195" t="s">
-        <v>2318</v>
+        <v>2322</v>
       </c>
       <c r="N195" t="s">
-        <v>2319</v>
+        <v>2323</v>
       </c>
       <c r="O195" t="s">
-        <v>2320</v>
+        <v>2324</v>
       </c>
       <c r="P195" t="s">
-        <v>2321</v>
+        <v>2325</v>
       </c>
       <c r="Q195" t="s">
-        <v>2322</v>
+        <v>2326</v>
       </c>
       <c r="R195" t="s">
         <v>38</v>
       </c>
       <c r="S195" t="s">
         <v>39</v>
       </c>
       <c r="T195" t="s">
-        <v>2323</v>
+        <v>2327</v>
       </c>
       <c r="U195" t="s">
-        <v>2324</v>
+        <v>285</v>
       </c>
       <c r="V195" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W195" t="s">
-        <v>2325</v>
+        <v>58</v>
       </c>
       <c r="X195" t="s">
         <v>59</v>
       </c>
       <c r="Y195" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="Z195"/>
     </row>
     <row r="196" spans="1:26">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="C196" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="D196" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="E196" t="s">
         <v>29</v>
       </c>
       <c r="F196" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="G196" t="s">
-        <v>234</v>
+        <v>48</v>
       </c>
       <c r="H196" t="s">
-        <v>32</v>
+        <v>1352</v>
       </c>
       <c r="I196">
-        <v>10995</v>
+        <v>10066</v>
       </c>
       <c r="J196" t="s">
-        <v>940</v>
+        <v>592</v>
       </c>
       <c r="K196" s="2">
-        <v>140202792981</v>
+        <v>523900143081</v>
       </c>
       <c r="L196"/>
-      <c r="M196"/>
+      <c r="M196" t="s">
+        <v>2333</v>
+      </c>
       <c r="N196" t="s">
-        <v>2331</v>
+        <v>2334</v>
       </c>
       <c r="O196" t="s">
-        <v>2332</v>
+        <v>2335</v>
       </c>
       <c r="P196" t="s">
-        <v>2333</v>
+        <v>2336</v>
       </c>
       <c r="Q196" t="s">
-        <v>2334</v>
+        <v>2337</v>
       </c>
       <c r="R196" t="s">
         <v>38</v>
       </c>
       <c r="S196" t="s">
         <v>39</v>
       </c>
       <c r="T196" t="s">
-        <v>2335</v>
+        <v>2338</v>
       </c>
       <c r="U196" t="s">
-        <v>1574</v>
+        <v>2339</v>
       </c>
       <c r="V196" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="W196" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="Y196"/>
+        <v>2340</v>
+      </c>
+      <c r="X196" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y196" t="s">
+        <v>2341</v>
+      </c>
       <c r="Z196"/>
     </row>
     <row r="197" spans="1:26">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
-        <v>2336</v>
+        <v>2342</v>
       </c>
       <c r="C197" t="s">
-        <v>2337</v>
+        <v>2343</v>
       </c>
       <c r="D197" t="s">
-        <v>673</v>
+        <v>2344</v>
       </c>
       <c r="E197" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F197" t="s">
-        <v>2338</v>
+        <v>2345</v>
       </c>
       <c r="G197" t="s">
-        <v>2339</v>
+        <v>234</v>
       </c>
       <c r="H197" t="s">
-        <v>2340</v>
+        <v>32</v>
       </c>
       <c r="I197">
-        <v>10029</v>
+        <v>10995</v>
       </c>
       <c r="J197" t="s">
-        <v>1763</v>
+        <v>940</v>
       </c>
       <c r="K197" s="2">
-        <v>421709799928</v>
-[...6 lines deleted...]
-      </c>
+        <v>140202792981</v>
+      </c>
+      <c r="L197"/>
+      <c r="M197"/>
       <c r="N197" t="s">
-        <v>2343</v>
+        <v>2346</v>
       </c>
       <c r="O197" t="s">
-        <v>2344</v>
+        <v>2347</v>
       </c>
       <c r="P197" t="s">
-        <v>2345</v>
+        <v>2348</v>
       </c>
       <c r="Q197" t="s">
-        <v>2346</v>
+        <v>2349</v>
       </c>
       <c r="R197" t="s">
         <v>38</v>
       </c>
       <c r="S197" t="s">
         <v>39</v>
       </c>
       <c r="T197" t="s">
-        <v>2347</v>
+        <v>2350</v>
       </c>
       <c r="U197" t="s">
-        <v>490</v>
+        <v>1574</v>
       </c>
       <c r="V197" t="s">
-        <v>130</v>
+        <v>243</v>
       </c>
       <c r="W197" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X197"/>
+      <c r="Y197"/>
       <c r="Z197"/>
     </row>
     <row r="198" spans="1:26">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
-        <v>2349</v>
+        <v>2351</v>
       </c>
       <c r="C198" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
       <c r="D198" t="s">
-        <v>2351</v>
+        <v>673</v>
       </c>
       <c r="E198" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F198" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="G198" t="s">
-        <v>31</v>
+        <v>2354</v>
       </c>
       <c r="H198" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
       <c r="I198">
-        <v>8365</v>
+        <v>10029</v>
       </c>
       <c r="J198" t="s">
-        <v>963</v>
+        <v>1778</v>
       </c>
       <c r="K198" s="2">
-        <v>140202749344</v>
-[...2 lines deleted...]
-      <c r="M198"/>
+        <v>421709799928</v>
+      </c>
+      <c r="L198" t="s">
+        <v>2356</v>
+      </c>
+      <c r="M198" t="s">
+        <v>2357</v>
+      </c>
       <c r="N198" t="s">
-        <v>2354</v>
+        <v>2358</v>
       </c>
       <c r="O198" t="s">
-        <v>2355</v>
+        <v>2359</v>
       </c>
       <c r="P198" t="s">
-        <v>2356</v>
+        <v>2360</v>
       </c>
       <c r="Q198" t="s">
-        <v>2357</v>
+        <v>2361</v>
       </c>
       <c r="R198" t="s">
         <v>38</v>
       </c>
       <c r="S198" t="s">
         <v>39</v>
       </c>
       <c r="T198" t="s">
-        <v>2358</v>
+        <v>2362</v>
       </c>
       <c r="U198" t="s">
-        <v>454</v>
+        <v>490</v>
       </c>
       <c r="V198" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W198" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="Y198"/>
+        <v>58</v>
+      </c>
+      <c r="X198" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y198" t="s">
+        <v>2363</v>
+      </c>
       <c r="Z198"/>
     </row>
     <row r="199" spans="1:26">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199" t="s">
-        <v>2359</v>
+        <v>2364</v>
       </c>
       <c r="C199" t="s">
-        <v>2360</v>
+        <v>2365</v>
       </c>
       <c r="D199" t="s">
-        <v>2361</v>
+        <v>2366</v>
       </c>
       <c r="E199" t="s">
         <v>29</v>
       </c>
       <c r="F199" t="s">
-        <v>2362</v>
+        <v>2367</v>
       </c>
       <c r="G199" t="s">
-        <v>391</v>
+        <v>31</v>
       </c>
       <c r="H199" t="s">
-        <v>248</v>
+        <v>2368</v>
       </c>
       <c r="I199">
-        <v>20265</v>
+        <v>8365</v>
       </c>
       <c r="J199" t="s">
-        <v>249</v>
+        <v>963</v>
       </c>
       <c r="K199" s="2">
-        <v>246318690894</v>
-[...6 lines deleted...]
-      </c>
+        <v>140202749344</v>
+      </c>
+      <c r="L199"/>
+      <c r="M199"/>
       <c r="N199" t="s">
-        <v>2364</v>
+        <v>2369</v>
       </c>
       <c r="O199" t="s">
-        <v>2365</v>
+        <v>2370</v>
       </c>
       <c r="P199" t="s">
-        <v>2366</v>
+        <v>2371</v>
       </c>
       <c r="Q199" t="s">
-        <v>2367</v>
+        <v>2372</v>
       </c>
       <c r="R199" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="S199" t="s">
         <v>39</v>
       </c>
       <c r="T199" t="s">
-        <v>2368</v>
+        <v>2373</v>
       </c>
       <c r="U199" t="s">
-        <v>145</v>
+        <v>454</v>
       </c>
       <c r="V199" t="s">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="W199" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X199"/>
+      <c r="Y199"/>
+      <c r="Z199"/>
     </row>
     <row r="200" spans="1:26">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="B200" t="s">
-        <v>2371</v>
+        <v>2374</v>
       </c>
       <c r="C200" t="s">
-        <v>2372</v>
+        <v>2375</v>
       </c>
       <c r="D200" t="s">
-        <v>2263</v>
+        <v>2376</v>
       </c>
       <c r="E200" t="s">
         <v>29</v>
       </c>
       <c r="F200" t="s">
-        <v>2373</v>
+        <v>2377</v>
       </c>
       <c r="G200" t="s">
         <v>391</v>
       </c>
       <c r="H200" t="s">
-        <v>2154</v>
+        <v>248</v>
       </c>
       <c r="I200">
-        <v>8104</v>
+        <v>20265</v>
       </c>
       <c r="J200" t="s">
-        <v>556</v>
+        <v>249</v>
       </c>
       <c r="K200" s="2">
-        <v>343517582160</v>
-[...1 lines deleted...]
-      <c r="L200"/>
+        <v>246318690894</v>
+      </c>
+      <c r="L200" t="s">
+        <v>121</v>
+      </c>
       <c r="M200" t="s">
-        <v>2374</v>
+        <v>2378</v>
       </c>
       <c r="N200" t="s">
-        <v>2375</v>
+        <v>2379</v>
       </c>
       <c r="O200" t="s">
-        <v>2376</v>
+        <v>2380</v>
       </c>
       <c r="P200" t="s">
-        <v>2377</v>
+        <v>2381</v>
       </c>
       <c r="Q200" t="s">
-        <v>2378</v>
+        <v>2382</v>
       </c>
       <c r="R200" t="s">
-        <v>2049</v>
+        <v>143</v>
       </c>
       <c r="S200" t="s">
-        <v>2049</v>
+        <v>39</v>
       </c>
       <c r="T200" t="s">
-        <v>2379</v>
+        <v>2383</v>
       </c>
       <c r="U200" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="V200" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W200" t="s">
         <v>58</v>
       </c>
       <c r="X200" t="s">
         <v>59</v>
       </c>
       <c r="Y200" t="s">
-        <v>2380</v>
+        <v>2384</v>
       </c>
       <c r="Z200" t="s">
-        <v>2381</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
-        <v>2382</v>
+        <v>2386</v>
       </c>
       <c r="C201" t="s">
-        <v>1058</v>
+        <v>2387</v>
       </c>
       <c r="D201" t="s">
-        <v>177</v>
+        <v>2278</v>
       </c>
       <c r="E201" t="s">
         <v>29</v>
       </c>
       <c r="F201" t="s">
-        <v>430</v>
+        <v>2388</v>
       </c>
       <c r="G201" t="s">
-        <v>675</v>
+        <v>391</v>
       </c>
       <c r="H201" t="s">
-        <v>49</v>
+        <v>2169</v>
       </c>
       <c r="I201">
-        <v>14709</v>
+        <v>8104</v>
       </c>
       <c r="J201" t="s">
-        <v>50</v>
+        <v>556</v>
       </c>
       <c r="K201" s="2">
-        <v>110107001126</v>
+        <v>343517582160</v>
       </c>
       <c r="L201"/>
-      <c r="M201"/>
+      <c r="M201" t="s">
+        <v>2389</v>
+      </c>
       <c r="N201" t="s">
-        <v>2383</v>
+        <v>2390</v>
       </c>
       <c r="O201" t="s">
-        <v>2384</v>
+        <v>2391</v>
       </c>
       <c r="P201" t="s">
-        <v>2385</v>
+        <v>2392</v>
       </c>
       <c r="Q201" t="s">
-        <v>2386</v>
+        <v>2393</v>
       </c>
       <c r="R201" t="s">
-        <v>143</v>
+        <v>2064</v>
       </c>
       <c r="S201" t="s">
-        <v>39</v>
+        <v>2064</v>
       </c>
       <c r="T201" t="s">
-        <v>2387</v>
+        <v>2394</v>
       </c>
       <c r="U201" t="s">
-        <v>2388</v>
+        <v>159</v>
       </c>
       <c r="V201" t="s">
         <v>42</v>
       </c>
-      <c r="W201"/>
+      <c r="W201" t="s">
+        <v>58</v>
+      </c>
       <c r="X201" t="s">
         <v>59</v>
       </c>
-      <c r="Y201"/>
-      <c r="Z201"/>
+      <c r="Y201" t="s">
+        <v>2395</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>2396</v>
+      </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="B202" t="s">
-        <v>2389</v>
+        <v>2397</v>
       </c>
       <c r="C202" t="s">
-        <v>2390</v>
+        <v>1058</v>
       </c>
       <c r="D202" t="s">
-        <v>2391</v>
+        <v>177</v>
       </c>
       <c r="E202" t="s">
         <v>29</v>
       </c>
       <c r="F202" t="s">
-        <v>2392</v>
+        <v>430</v>
       </c>
       <c r="G202" t="s">
-        <v>234</v>
+        <v>675</v>
       </c>
       <c r="H202" t="s">
-        <v>1291</v>
+        <v>49</v>
       </c>
       <c r="I202">
-        <v>3899</v>
+        <v>14709</v>
       </c>
       <c r="J202" t="s">
-        <v>210</v>
+        <v>50</v>
       </c>
       <c r="K202" s="2">
-        <v>261500493906</v>
+        <v>110107001126</v>
       </c>
       <c r="L202"/>
       <c r="M202"/>
       <c r="N202" t="s">
-        <v>2393</v>
+        <v>2398</v>
       </c>
       <c r="O202" t="s">
-        <v>2394</v>
+        <v>2399</v>
       </c>
       <c r="P202" t="s">
-        <v>583</v>
+        <v>2400</v>
       </c>
       <c r="Q202" t="s">
-        <v>2395</v>
+        <v>2401</v>
       </c>
       <c r="R202" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="S202" t="s">
         <v>39</v>
       </c>
       <c r="T202" t="s">
-        <v>2396</v>
+        <v>2402</v>
       </c>
       <c r="U202" t="s">
-        <v>174</v>
+        <v>2403</v>
       </c>
       <c r="V202" t="s">
-        <v>243</v>
-[...4 lines deleted...]
-      <c r="X202"/>
+        <v>42</v>
+      </c>
+      <c r="W202"/>
+      <c r="X202" t="s">
+        <v>59</v>
+      </c>
       <c r="Y202"/>
       <c r="Z202"/>
     </row>
     <row r="203" spans="1:26">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
-        <v>2397</v>
+        <v>2404</v>
       </c>
       <c r="C203" t="s">
-        <v>74</v>
+        <v>2405</v>
       </c>
       <c r="D203" t="s">
-        <v>2398</v>
+        <v>2406</v>
       </c>
       <c r="E203" t="s">
         <v>29</v>
       </c>
       <c r="F203" t="s">
-        <v>2399</v>
+        <v>2407</v>
       </c>
       <c r="G203" t="s">
-        <v>48</v>
+        <v>234</v>
       </c>
       <c r="H203" t="s">
-        <v>2400</v>
+        <v>1291</v>
       </c>
       <c r="I203">
-        <v>18533</v>
+        <v>3899</v>
       </c>
       <c r="J203" t="s">
-        <v>408</v>
+        <v>210</v>
       </c>
       <c r="K203" s="2">
-        <v>695005638706</v>
-[...6 lines deleted...]
-      </c>
+        <v>261500493906</v>
+      </c>
+      <c r="L203"/>
+      <c r="M203"/>
       <c r="N203" t="s">
-        <v>2402</v>
+        <v>2408</v>
       </c>
       <c r="O203" t="s">
-        <v>2403</v>
+        <v>2409</v>
       </c>
       <c r="P203" t="s">
-        <v>2404</v>
+        <v>583</v>
       </c>
       <c r="Q203" t="s">
-        <v>2405</v>
+        <v>2410</v>
       </c>
       <c r="R203" t="s">
         <v>38</v>
       </c>
       <c r="S203" t="s">
         <v>39</v>
       </c>
       <c r="T203" t="s">
-        <v>2406</v>
+        <v>2411</v>
       </c>
       <c r="U203" t="s">
-        <v>534</v>
+        <v>174</v>
       </c>
       <c r="V203" t="s">
-        <v>130</v>
+        <v>243</v>
       </c>
       <c r="W203" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X203"/>
+      <c r="Y203"/>
+      <c r="Z203"/>
     </row>
     <row r="204" spans="1:26">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204" t="s">
-        <v>2408</v>
+        <v>2412</v>
       </c>
       <c r="C204" t="s">
-        <v>2409</v>
+        <v>74</v>
       </c>
       <c r="D204" t="s">
-        <v>2410</v>
+        <v>2413</v>
       </c>
       <c r="E204" t="s">
         <v>29</v>
       </c>
       <c r="F204" t="s">
-        <v>2411</v>
+        <v>2414</v>
       </c>
       <c r="G204" t="s">
         <v>48</v>
       </c>
       <c r="H204" t="s">
-        <v>93</v>
+        <v>2415</v>
       </c>
       <c r="I204">
-        <v>3955</v>
+        <v>18533</v>
       </c>
       <c r="J204" t="s">
-        <v>2412</v>
+        <v>408</v>
       </c>
       <c r="K204" s="2">
-        <v>602500092200</v>
-[...1 lines deleted...]
-      <c r="L204"/>
+        <v>695005638706</v>
+      </c>
+      <c r="L204" t="s">
+        <v>121</v>
+      </c>
       <c r="M204" t="s">
-        <v>780</v>
+        <v>2416</v>
       </c>
       <c r="N204" t="s">
-        <v>2413</v>
+        <v>2417</v>
       </c>
       <c r="O204" t="s">
-        <v>2414</v>
+        <v>2418</v>
       </c>
       <c r="P204" t="s">
-        <v>2415</v>
+        <v>2419</v>
       </c>
       <c r="Q204" t="s">
-        <v>2416</v>
+        <v>2420</v>
       </c>
       <c r="R204" t="s">
         <v>38</v>
       </c>
       <c r="S204" t="s">
         <v>39</v>
       </c>
       <c r="T204" t="s">
-        <v>2417</v>
+        <v>2421</v>
       </c>
       <c r="U204" t="s">
-        <v>102</v>
+        <v>534</v>
       </c>
       <c r="V204" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W204" t="s">
         <v>58</v>
       </c>
       <c r="X204" t="s">
         <v>59</v>
       </c>
       <c r="Y204" t="s">
-        <v>2418</v>
+        <v>2328</v>
       </c>
       <c r="Z204" t="s">
-        <v>2419</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
-        <v>2420</v>
+        <v>2423</v>
       </c>
       <c r="C205" t="s">
-        <v>2421</v>
+        <v>2424</v>
       </c>
       <c r="D205" t="s">
-        <v>2422</v>
+        <v>2425</v>
       </c>
       <c r="E205" t="s">
         <v>29</v>
       </c>
       <c r="F205" t="s">
-        <v>2423</v>
+        <v>2426</v>
       </c>
       <c r="G205" t="s">
-        <v>150</v>
+        <v>48</v>
       </c>
       <c r="H205" t="s">
-        <v>2424</v>
+        <v>93</v>
       </c>
       <c r="I205">
-        <v>3997</v>
+        <v>3955</v>
       </c>
       <c r="J205" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
       <c r="K205" s="2">
-        <v>665800419605</v>
+        <v>602500092200</v>
       </c>
       <c r="L205"/>
       <c r="M205" t="s">
-        <v>2426</v>
+        <v>780</v>
       </c>
       <c r="N205" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="O205" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="P205" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="Q205" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="R205" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S205" t="s">
         <v>39</v>
       </c>
       <c r="T205" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="U205" t="s">
-        <v>670</v>
+        <v>102</v>
       </c>
       <c r="V205" t="s">
         <v>42</v>
       </c>
       <c r="W205" t="s">
         <v>58</v>
       </c>
       <c r="X205" t="s">
         <v>59</v>
       </c>
-      <c r="Y205"/>
-      <c r="Z205"/>
+      <c r="Y205" t="s">
+        <v>2433</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>2434</v>
+      </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206" t="s">
-        <v>2432</v>
+        <v>2435</v>
       </c>
       <c r="C206" t="s">
-        <v>2433</v>
+        <v>2436</v>
       </c>
       <c r="D206" t="s">
-        <v>2434</v>
+        <v>2437</v>
       </c>
       <c r="E206" t="s">
         <v>29</v>
       </c>
       <c r="F206" t="s">
-        <v>2435</v>
+        <v>2438</v>
       </c>
       <c r="G206" t="s">
-        <v>2436</v>
+        <v>150</v>
       </c>
       <c r="H206" t="s">
-        <v>354</v>
+        <v>2439</v>
       </c>
       <c r="I206">
-        <v>4031</v>
+        <v>3997</v>
       </c>
       <c r="J206" t="s">
-        <v>2437</v>
+        <v>2440</v>
       </c>
       <c r="K206" s="2">
-        <v>771703813502</v>
+        <v>665800419605</v>
       </c>
       <c r="L206"/>
-      <c r="M206"/>
+      <c r="M206" t="s">
+        <v>2441</v>
+      </c>
       <c r="N206" t="s">
-        <v>2438</v>
+        <v>2442</v>
       </c>
       <c r="O206" t="s">
-        <v>2439</v>
+        <v>2443</v>
       </c>
       <c r="P206" t="s">
-        <v>2440</v>
+        <v>2444</v>
       </c>
       <c r="Q206" t="s">
-        <v>2441</v>
+        <v>2445</v>
       </c>
       <c r="R206" t="s">
         <v>127</v>
       </c>
       <c r="S206" t="s">
         <v>39</v>
       </c>
       <c r="T206" t="s">
-        <v>2442</v>
+        <v>2446</v>
       </c>
       <c r="U206" t="s">
-        <v>1008</v>
-[...3 lines deleted...]
-      <c r="X206"/>
+        <v>670</v>
+      </c>
+      <c r="V206" t="s">
+        <v>42</v>
+      </c>
+      <c r="W206" t="s">
+        <v>58</v>
+      </c>
+      <c r="X206" t="s">
+        <v>59</v>
+      </c>
       <c r="Y206"/>
       <c r="Z206"/>
     </row>
     <row r="207" spans="1:26">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207" t="s">
-        <v>2443</v>
+        <v>2447</v>
       </c>
       <c r="C207" t="s">
-        <v>2444</v>
+        <v>2448</v>
       </c>
       <c r="D207" t="s">
-        <v>2445</v>
+        <v>2449</v>
       </c>
       <c r="E207" t="s">
         <v>29</v>
       </c>
       <c r="F207" t="s">
-        <v>30</v>
+        <v>2450</v>
       </c>
       <c r="G207" t="s">
-        <v>31</v>
+        <v>2451</v>
       </c>
       <c r="H207" t="s">
-        <v>2446</v>
+        <v>354</v>
       </c>
       <c r="I207">
-        <v>11433</v>
+        <v>4031</v>
       </c>
       <c r="J207" t="s">
-        <v>556</v>
+        <v>2452</v>
       </c>
       <c r="K207" s="2">
-        <v>710304211930</v>
+        <v>771703813502</v>
       </c>
       <c r="L207"/>
       <c r="M207"/>
       <c r="N207" t="s">
-        <v>2447</v>
+        <v>2453</v>
       </c>
       <c r="O207" t="s">
-        <v>2448</v>
+        <v>2454</v>
       </c>
       <c r="P207" t="s">
-        <v>2449</v>
+        <v>2455</v>
       </c>
       <c r="Q207" t="s">
-        <v>2450</v>
+        <v>2456</v>
       </c>
       <c r="R207" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S207" t="s">
         <v>39</v>
       </c>
       <c r="T207" t="s">
-        <v>2451</v>
+        <v>2457</v>
       </c>
       <c r="U207" t="s">
-        <v>454</v>
-[...6 lines deleted...]
-      </c>
+        <v>1008</v>
+      </c>
+      <c r="V207"/>
+      <c r="W207"/>
       <c r="X207"/>
       <c r="Y207"/>
       <c r="Z207"/>
     </row>
     <row r="208" spans="1:26">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
-        <v>2452</v>
+        <v>2458</v>
       </c>
       <c r="C208" t="s">
-        <v>2453</v>
+        <v>2459</v>
       </c>
       <c r="D208" t="s">
-        <v>2454</v>
+        <v>2460</v>
       </c>
       <c r="E208" t="s">
         <v>29</v>
       </c>
       <c r="F208" t="s">
-        <v>2455</v>
+        <v>30</v>
       </c>
       <c r="G208" t="s">
-        <v>675</v>
+        <v>31</v>
       </c>
       <c r="H208" t="s">
-        <v>2456</v>
+        <v>2461</v>
       </c>
       <c r="I208">
-        <v>4077</v>
+        <v>11433</v>
       </c>
       <c r="J208" t="s">
-        <v>2457</v>
+        <v>556</v>
       </c>
       <c r="K208" s="2">
-        <v>110102123307</v>
+        <v>710304211930</v>
       </c>
       <c r="L208"/>
-      <c r="M208" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M208"/>
       <c r="N208" t="s">
-        <v>2459</v>
+        <v>2462</v>
       </c>
       <c r="O208" t="s">
-        <v>2460</v>
+        <v>2463</v>
       </c>
       <c r="P208" t="s">
-        <v>2461</v>
+        <v>2464</v>
       </c>
       <c r="Q208" t="s">
-        <v>2462</v>
+        <v>2465</v>
       </c>
       <c r="R208" t="s">
         <v>38</v>
       </c>
       <c r="S208" t="s">
         <v>39</v>
       </c>
       <c r="T208" t="s">
-        <v>2463</v>
+        <v>2466</v>
       </c>
       <c r="U208" t="s">
-        <v>102</v>
+        <v>454</v>
       </c>
       <c r="V208" t="s">
         <v>42</v>
       </c>
       <c r="W208" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X208"/>
+      <c r="Y208"/>
       <c r="Z208"/>
     </row>
     <row r="209" spans="1:26">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="C209" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
       <c r="D209" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
       <c r="E209" t="s">
         <v>29</v>
       </c>
       <c r="F209" t="s">
-        <v>1256</v>
+        <v>2470</v>
       </c>
       <c r="G209" t="s">
-        <v>31</v>
+        <v>675</v>
       </c>
       <c r="H209" t="s">
-        <v>2468</v>
+        <v>2471</v>
       </c>
       <c r="I209">
-        <v>8971</v>
+        <v>4077</v>
       </c>
       <c r="J209" t="s">
-        <v>313</v>
+        <v>2472</v>
       </c>
       <c r="K209" s="2">
-        <v>111501450033</v>
+        <v>110102123307</v>
       </c>
       <c r="L209"/>
-      <c r="M209"/>
+      <c r="M209" t="s">
+        <v>2473</v>
+      </c>
       <c r="N209" t="s">
-        <v>2469</v>
+        <v>2474</v>
       </c>
       <c r="O209" t="s">
-        <v>2470</v>
+        <v>2475</v>
       </c>
       <c r="P209" t="s">
-        <v>2471</v>
+        <v>2476</v>
       </c>
       <c r="Q209" t="s">
-        <v>2472</v>
+        <v>2477</v>
       </c>
       <c r="R209" t="s">
         <v>38</v>
       </c>
       <c r="S209" t="s">
         <v>39</v>
       </c>
       <c r="T209" t="s">
-        <v>2473</v>
+        <v>2478</v>
       </c>
       <c r="U209" t="s">
-        <v>1552</v>
+        <v>102</v>
       </c>
       <c r="V209" t="s">
         <v>42</v>
       </c>
       <c r="W209" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="Y209"/>
+        <v>58</v>
+      </c>
+      <c r="X209" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y209" t="s">
+        <v>2479</v>
+      </c>
       <c r="Z209"/>
     </row>
     <row r="210" spans="1:26">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
-        <v>2474</v>
+        <v>2480</v>
       </c>
       <c r="C210" t="s">
-        <v>2475</v>
+        <v>2481</v>
       </c>
       <c r="D210" t="s">
-        <v>2476</v>
+        <v>2482</v>
       </c>
       <c r="E210" t="s">
         <v>29</v>
       </c>
       <c r="F210" t="s">
-        <v>2477</v>
+        <v>1256</v>
       </c>
       <c r="G210" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="H210" t="s">
-        <v>2478</v>
+        <v>2483</v>
       </c>
       <c r="I210">
-        <v>4155</v>
+        <v>8971</v>
       </c>
       <c r="J210" t="s">
-        <v>2479</v>
+        <v>313</v>
       </c>
       <c r="K210" s="2">
-        <v>772700325932</v>
+        <v>111501450033</v>
       </c>
       <c r="L210"/>
-      <c r="M210" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M210"/>
       <c r="N210" t="s">
-        <v>2481</v>
+        <v>2484</v>
       </c>
       <c r="O210" t="s">
-        <v>2482</v>
+        <v>2485</v>
       </c>
       <c r="P210" t="s">
-        <v>2483</v>
+        <v>2486</v>
       </c>
       <c r="Q210" t="s">
-        <v>2484</v>
+        <v>2487</v>
       </c>
       <c r="R210" t="s">
-        <v>2049</v>
+        <v>38</v>
       </c>
       <c r="S210" t="s">
-        <v>2049</v>
+        <v>39</v>
       </c>
       <c r="T210" t="s">
-        <v>2485</v>
+        <v>2488</v>
       </c>
       <c r="U210" t="s">
-        <v>145</v>
+        <v>1552</v>
       </c>
       <c r="V210" t="s">
         <v>42</v>
       </c>
       <c r="W210" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X210"/>
+      <c r="Y210"/>
+      <c r="Z210"/>
     </row>
     <row r="211" spans="1:26">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="C211" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="D211" t="s">
-        <v>457</v>
+        <v>2491</v>
       </c>
       <c r="E211" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F211" t="s">
-        <v>2490</v>
+        <v>2492</v>
       </c>
       <c r="G211" t="s">
-        <v>339</v>
+        <v>48</v>
       </c>
       <c r="H211" t="s">
-        <v>2491</v>
+        <v>2493</v>
       </c>
       <c r="I211">
-        <v>14365</v>
+        <v>4155</v>
       </c>
       <c r="J211" t="s">
-        <v>580</v>
+        <v>2494</v>
       </c>
       <c r="K211" s="2">
-        <v>222391395691</v>
+        <v>772700325932</v>
       </c>
       <c r="L211"/>
       <c r="M211" t="s">
-        <v>2492</v>
+        <v>2495</v>
       </c>
       <c r="N211" t="s">
-        <v>2493</v>
+        <v>2496</v>
       </c>
       <c r="O211" t="s">
-        <v>2494</v>
+        <v>2497</v>
       </c>
       <c r="P211" t="s">
-        <v>2495</v>
+        <v>2498</v>
       </c>
       <c r="Q211" t="s">
-        <v>2496</v>
+        <v>2499</v>
       </c>
       <c r="R211" t="s">
-        <v>38</v>
+        <v>2064</v>
       </c>
       <c r="S211" t="s">
-        <v>39</v>
+        <v>2064</v>
       </c>
       <c r="T211" t="s">
-        <v>2497</v>
+        <v>2500</v>
       </c>
       <c r="U211" t="s">
-        <v>507</v>
+        <v>145</v>
       </c>
       <c r="V211" t="s">
         <v>42</v>
       </c>
       <c r="W211" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z211"/>
+        <v>58</v>
+      </c>
+      <c r="X211" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y211" t="s">
+        <v>2501</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>2502</v>
+      </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
-        <v>2498</v>
+        <v>2503</v>
       </c>
       <c r="C212" t="s">
-        <v>2499</v>
+        <v>2504</v>
       </c>
       <c r="D212" t="s">
-        <v>2500</v>
+        <v>457</v>
       </c>
       <c r="E212" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F212" t="s">
-        <v>2501</v>
+        <v>2505</v>
       </c>
       <c r="G212" t="s">
-        <v>31</v>
+        <v>339</v>
       </c>
       <c r="H212" t="s">
-        <v>2502</v>
+        <v>2506</v>
       </c>
       <c r="I212">
-        <v>6857</v>
+        <v>14365</v>
       </c>
       <c r="J212" t="s">
-        <v>2503</v>
+        <v>580</v>
       </c>
       <c r="K212" s="2">
-        <v>781105759005</v>
+        <v>222391395691</v>
       </c>
       <c r="L212"/>
-      <c r="M212"/>
+      <c r="M212" t="s">
+        <v>2507</v>
+      </c>
       <c r="N212" t="s">
-        <v>2504</v>
+        <v>2508</v>
       </c>
       <c r="O212" t="s">
-        <v>2505</v>
+        <v>2509</v>
       </c>
       <c r="P212" t="s">
-        <v>2506</v>
+        <v>2510</v>
       </c>
       <c r="Q212" t="s">
-        <v>2507</v>
+        <v>2511</v>
       </c>
       <c r="R212" t="s">
         <v>38</v>
       </c>
       <c r="S212" t="s">
         <v>39</v>
       </c>
       <c r="T212" t="s">
-        <v>2508</v>
+        <v>2512</v>
       </c>
       <c r="U212" t="s">
-        <v>2509</v>
+        <v>507</v>
       </c>
       <c r="V212" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="W212" t="s">
         <v>43</v>
       </c>
       <c r="X212"/>
       <c r="Y212"/>
       <c r="Z212"/>
     </row>
     <row r="213" spans="1:26">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213" t="s">
-        <v>2510</v>
+        <v>2513</v>
       </c>
       <c r="C213" t="s">
-        <v>2511</v>
+        <v>2514</v>
       </c>
       <c r="D213" t="s">
-        <v>2512</v>
+        <v>2515</v>
       </c>
       <c r="E213" t="s">
         <v>29</v>
       </c>
       <c r="F213" t="s">
-        <v>2513</v>
+        <v>2516</v>
       </c>
       <c r="G213" t="s">
-        <v>391</v>
+        <v>31</v>
       </c>
       <c r="H213" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
       <c r="I213">
-        <v>12290</v>
+        <v>6857</v>
       </c>
       <c r="J213" t="s">
-        <v>828</v>
+        <v>2518</v>
       </c>
       <c r="K213" s="2">
-        <v>781430440830</v>
+        <v>781105759005</v>
       </c>
       <c r="L213"/>
-      <c r="M213" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M213"/>
       <c r="N213" t="s">
-        <v>2516</v>
+        <v>2519</v>
       </c>
       <c r="O213" t="s">
-        <v>2517</v>
+        <v>2520</v>
       </c>
       <c r="P213" t="s">
-        <v>2518</v>
+        <v>2521</v>
       </c>
       <c r="Q213" t="s">
-        <v>2519</v>
+        <v>2522</v>
       </c>
       <c r="R213" t="s">
-        <v>2520</v>
+        <v>38</v>
       </c>
       <c r="S213" t="s">
-        <v>2049</v>
+        <v>39</v>
       </c>
       <c r="T213" t="s">
-        <v>2521</v>
+        <v>2523</v>
       </c>
       <c r="U213" t="s">
-        <v>2522</v>
+        <v>2524</v>
       </c>
       <c r="V213" t="s">
-        <v>42</v>
+        <v>243</v>
       </c>
       <c r="W213" t="s">
-        <v>2523</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X213"/>
+      <c r="Y213"/>
+      <c r="Z213"/>
     </row>
     <row r="214" spans="1:26">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C214" t="s">
         <v>2526</v>
       </c>
-      <c r="C214" t="s">
+      <c r="D214" t="s">
         <v>2527</v>
-      </c>
-[...1 lines deleted...]
-        <v>2528</v>
       </c>
       <c r="E214" t="s">
         <v>29</v>
       </c>
       <c r="F214" t="s">
+        <v>2528</v>
+      </c>
+      <c r="G214" t="s">
+        <v>391</v>
+      </c>
+      <c r="H214" t="s">
         <v>2529</v>
       </c>
-      <c r="G214" t="s">
-[...2 lines deleted...]
-      <c r="H214" t="s">
+      <c r="I214">
+        <v>12290</v>
+      </c>
+      <c r="J214" t="s">
+        <v>828</v>
+      </c>
+      <c r="K214" s="2">
+        <v>781430440830</v>
+      </c>
+      <c r="L214"/>
+      <c r="M214" t="s">
         <v>2530</v>
       </c>
-      <c r="I214">
-[...2 lines deleted...]
-      <c r="J214" t="s">
+      <c r="N214" t="s">
         <v>2531</v>
       </c>
-      <c r="K214" s="2">
-[...4 lines deleted...]
-      <c r="N214" t="s">
+      <c r="O214" t="s">
         <v>2532</v>
       </c>
-      <c r="O214" t="s">
+      <c r="P214" t="s">
         <v>2533</v>
       </c>
-      <c r="P214" t="s">
+      <c r="Q214" t="s">
         <v>2534</v>
       </c>
-      <c r="Q214" t="s">
+      <c r="R214" t="s">
         <v>2535</v>
       </c>
-      <c r="R214" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S214" t="s">
-        <v>39</v>
+        <v>2064</v>
       </c>
       <c r="T214" t="s">
         <v>2536</v>
       </c>
       <c r="U214" t="s">
-        <v>114</v>
+        <v>2537</v>
       </c>
       <c r="V214" t="s">
         <v>42</v>
       </c>
       <c r="W214" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z214"/>
+        <v>2538</v>
+      </c>
+      <c r="X214" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y214" t="s">
+        <v>2539</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>2540</v>
+      </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215" t="s">
-        <v>2537</v>
+        <v>2541</v>
       </c>
       <c r="C215" t="s">
-        <v>2538</v>
+        <v>2542</v>
       </c>
       <c r="D215" t="s">
-        <v>2539</v>
+        <v>2543</v>
       </c>
       <c r="E215" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F215" t="s">
-        <v>1951</v>
+        <v>2544</v>
       </c>
       <c r="G215" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="H215" t="s">
-        <v>2540</v>
+        <v>2545</v>
       </c>
       <c r="I215">
-        <v>8692</v>
+        <v>10360</v>
       </c>
       <c r="J215" t="s">
-        <v>2541</v>
+        <v>2546</v>
       </c>
       <c r="K215" s="2">
-        <v>860205244061</v>
+        <v>662303052920</v>
       </c>
       <c r="L215"/>
-      <c r="M215" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M215"/>
       <c r="N215" t="s">
-        <v>2543</v>
+        <v>2547</v>
       </c>
       <c r="O215" t="s">
-        <v>2544</v>
+        <v>2548</v>
       </c>
       <c r="P215" t="s">
-        <v>2545</v>
+        <v>2549</v>
       </c>
       <c r="Q215" t="s">
-        <v>2546</v>
+        <v>2550</v>
       </c>
       <c r="R215" t="s">
         <v>38</v>
       </c>
       <c r="S215" t="s">
         <v>39</v>
       </c>
       <c r="T215" t="s">
-        <v>2547</v>
+        <v>2551</v>
       </c>
       <c r="U215" t="s">
-        <v>810</v>
+        <v>114</v>
       </c>
       <c r="V215" t="s">
         <v>42</v>
       </c>
       <c r="W215" t="s">
         <v>43</v>
       </c>
       <c r="X215"/>
       <c r="Y215"/>
       <c r="Z215"/>
     </row>
     <row r="216" spans="1:26">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216" t="s">
-        <v>2548</v>
+        <v>2552</v>
       </c>
       <c r="C216" t="s">
-        <v>2549</v>
+        <v>2553</v>
       </c>
       <c r="D216" t="s">
-        <v>2550</v>
+        <v>2554</v>
       </c>
       <c r="E216" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F216" t="s">
-        <v>2551</v>
+        <v>1966</v>
       </c>
       <c r="G216" t="s">
-        <v>391</v>
+        <v>78</v>
       </c>
       <c r="H216" t="s">
-        <v>512</v>
+        <v>2555</v>
       </c>
       <c r="I216">
-        <v>15936</v>
+        <v>8692</v>
       </c>
       <c r="J216" t="s">
-        <v>592</v>
+        <v>2556</v>
       </c>
       <c r="K216" s="2">
-        <v>381113038542</v>
-[...3 lines deleted...]
-      </c>
+        <v>860205244061</v>
+      </c>
+      <c r="L216"/>
       <c r="M216" t="s">
-        <v>2155</v>
+        <v>2557</v>
       </c>
       <c r="N216" t="s">
-        <v>2552</v>
+        <v>2558</v>
       </c>
       <c r="O216" t="s">
-        <v>2553</v>
+        <v>2559</v>
       </c>
       <c r="P216" t="s">
-        <v>2554</v>
+        <v>2560</v>
       </c>
       <c r="Q216" t="s">
-        <v>2555</v>
+        <v>2561</v>
       </c>
       <c r="R216" t="s">
         <v>38</v>
       </c>
       <c r="S216" t="s">
         <v>39</v>
       </c>
       <c r="T216" t="s">
-        <v>2556</v>
+        <v>2562</v>
       </c>
       <c r="U216" t="s">
-        <v>2557</v>
+        <v>810</v>
       </c>
       <c r="V216" t="s">
         <v>42</v>
       </c>
       <c r="W216" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X216"/>
+      <c r="Y216"/>
+      <c r="Z216"/>
     </row>
     <row r="217" spans="1:26">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
-        <v>2560</v>
+        <v>2563</v>
       </c>
       <c r="C217" t="s">
-        <v>2561</v>
+        <v>2564</v>
       </c>
       <c r="D217" t="s">
-        <v>310</v>
+        <v>2565</v>
       </c>
       <c r="E217" t="s">
         <v>29</v>
       </c>
       <c r="F217" t="s">
-        <v>674</v>
+        <v>2566</v>
       </c>
       <c r="G217" t="s">
-        <v>675</v>
+        <v>391</v>
       </c>
       <c r="H217" t="s">
-        <v>2562</v>
+        <v>512</v>
       </c>
       <c r="I217">
-        <v>9509</v>
+        <v>15936</v>
       </c>
       <c r="J217" t="s">
-        <v>2563</v>
+        <v>592</v>
       </c>
       <c r="K217" s="2">
-        <v>381102667901</v>
-[...2 lines deleted...]
-      <c r="M217"/>
+        <v>381113038542</v>
+      </c>
+      <c r="L217" t="s">
+        <v>121</v>
+      </c>
+      <c r="M217" t="s">
+        <v>2170</v>
+      </c>
       <c r="N217" t="s">
-        <v>2564</v>
+        <v>2567</v>
       </c>
       <c r="O217" t="s">
-        <v>2565</v>
+        <v>2568</v>
       </c>
       <c r="P217" t="s">
-        <v>2566</v>
+        <v>2569</v>
       </c>
       <c r="Q217" t="s">
-        <v>2567</v>
+        <v>2570</v>
       </c>
       <c r="R217" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="S217" t="s">
         <v>39</v>
       </c>
       <c r="T217" t="s">
-        <v>2568</v>
+        <v>2571</v>
       </c>
       <c r="U217" t="s">
-        <v>114</v>
+        <v>2572</v>
       </c>
       <c r="V217" t="s">
         <v>42</v>
       </c>
-      <c r="W217"/>
-[...2 lines deleted...]
-      <c r="Z217"/>
+      <c r="W217" t="s">
+        <v>58</v>
+      </c>
+      <c r="X217" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y217" t="s">
+        <v>2573</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>2574</v>
+      </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>2569</v>
+        <v>2575</v>
       </c>
       <c r="C218" t="s">
-        <v>2570</v>
+        <v>2576</v>
       </c>
       <c r="D218" t="s">
-        <v>2571</v>
+        <v>310</v>
       </c>
       <c r="E218" t="s">
         <v>29</v>
       </c>
       <c r="F218" t="s">
-        <v>1741</v>
+        <v>674</v>
       </c>
       <c r="G218" t="s">
-        <v>31</v>
+        <v>675</v>
       </c>
       <c r="H218" t="s">
-        <v>2056</v>
+        <v>2577</v>
       </c>
       <c r="I218">
-        <v>14072</v>
+        <v>9509</v>
       </c>
       <c r="J218" t="s">
-        <v>2057</v>
+        <v>2578</v>
       </c>
       <c r="K218" s="2">
-        <v>381104820224</v>
+        <v>381102667901</v>
       </c>
       <c r="L218"/>
       <c r="M218"/>
       <c r="N218" t="s">
-        <v>2572</v>
+        <v>2579</v>
       </c>
       <c r="O218" t="s">
-        <v>2573</v>
+        <v>2580</v>
       </c>
       <c r="P218" t="s">
-        <v>2574</v>
+        <v>2581</v>
       </c>
       <c r="Q218" t="s">
-        <v>2575</v>
+        <v>2582</v>
       </c>
       <c r="R218" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="S218" t="s">
         <v>39</v>
       </c>
       <c r="T218" t="s">
-        <v>2576</v>
+        <v>2583</v>
       </c>
       <c r="U218" t="s">
-        <v>670</v>
+        <v>114</v>
       </c>
       <c r="V218" t="s">
         <v>42</v>
       </c>
-      <c r="W218" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W218"/>
       <c r="X218"/>
       <c r="Y218"/>
       <c r="Z218"/>
     </row>
     <row r="219" spans="1:26">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
-        <v>2577</v>
+        <v>2584</v>
       </c>
       <c r="C219" t="s">
-        <v>2578</v>
+        <v>2585</v>
       </c>
       <c r="D219" t="s">
-        <v>2579</v>
+        <v>2586</v>
       </c>
       <c r="E219" t="s">
         <v>29</v>
       </c>
       <c r="F219" t="s">
-        <v>1942</v>
+        <v>1756</v>
       </c>
       <c r="G219" t="s">
         <v>31</v>
       </c>
       <c r="H219" t="s">
-        <v>2580</v>
+        <v>2071</v>
       </c>
       <c r="I219">
-        <v>14366</v>
+        <v>14072</v>
       </c>
       <c r="J219" t="s">
-        <v>2581</v>
+        <v>2072</v>
       </c>
       <c r="K219" s="2">
-        <v>262405970950</v>
+        <v>381104820224</v>
       </c>
       <c r="L219"/>
       <c r="M219"/>
       <c r="N219" t="s">
-        <v>2582</v>
+        <v>2587</v>
       </c>
       <c r="O219" t="s">
-        <v>2583</v>
+        <v>2588</v>
       </c>
       <c r="P219" t="s">
-        <v>2584</v>
+        <v>2589</v>
       </c>
       <c r="Q219" t="s">
-        <v>2585</v>
+        <v>2590</v>
       </c>
       <c r="R219" t="s">
         <v>38</v>
       </c>
       <c r="S219" t="s">
         <v>39</v>
       </c>
       <c r="T219" t="s">
-        <v>2586</v>
+        <v>2591</v>
       </c>
       <c r="U219" t="s">
-        <v>454</v>
+        <v>670</v>
       </c>
       <c r="V219" t="s">
         <v>42</v>
       </c>
       <c r="W219" t="s">
         <v>43</v>
       </c>
       <c r="X219"/>
       <c r="Y219"/>
       <c r="Z219"/>
     </row>
     <row r="220" spans="1:26">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
-        <v>2587</v>
+        <v>2592</v>
       </c>
       <c r="C220" t="s">
-        <v>2588</v>
+        <v>2593</v>
       </c>
       <c r="D220" t="s">
-        <v>2589</v>
+        <v>2594</v>
       </c>
       <c r="E220" t="s">
         <v>29</v>
       </c>
       <c r="F220" t="s">
-        <v>2590</v>
+        <v>1957</v>
       </c>
       <c r="G220" t="s">
         <v>31</v>
       </c>
       <c r="H220" t="s">
-        <v>2591</v>
+        <v>2595</v>
       </c>
       <c r="I220">
-        <v>15923</v>
+        <v>14366</v>
       </c>
       <c r="J220" t="s">
-        <v>2592</v>
+        <v>2596</v>
       </c>
       <c r="K220" s="2">
-        <v>164806881730</v>
+        <v>262405970950</v>
       </c>
       <c r="L220"/>
       <c r="M220"/>
       <c r="N220" t="s">
-        <v>2593</v>
+        <v>2597</v>
       </c>
       <c r="O220" t="s">
-        <v>2594</v>
+        <v>2598</v>
       </c>
       <c r="P220" t="s">
-        <v>2595</v>
+        <v>2599</v>
       </c>
       <c r="Q220" t="s">
-        <v>2596</v>
+        <v>2600</v>
       </c>
       <c r="R220" t="s">
         <v>38</v>
       </c>
       <c r="S220" t="s">
         <v>39</v>
       </c>
       <c r="T220" t="s">
-        <v>2597</v>
+        <v>2601</v>
       </c>
       <c r="U220" t="s">
-        <v>114</v>
+        <v>454</v>
       </c>
       <c r="V220" t="s">
         <v>42</v>
       </c>
       <c r="W220" t="s">
         <v>43</v>
       </c>
       <c r="X220"/>
       <c r="Y220"/>
       <c r="Z220"/>
     </row>
     <row r="221" spans="1:26">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
-        <v>2598</v>
+        <v>2602</v>
       </c>
       <c r="C221" t="s">
-        <v>2599</v>
+        <v>2603</v>
       </c>
       <c r="D221" t="s">
-        <v>2600</v>
+        <v>2604</v>
       </c>
       <c r="E221" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F221" t="s">
-        <v>2601</v>
+        <v>2605</v>
       </c>
       <c r="G221" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="H221" t="s">
-        <v>1121</v>
+        <v>2606</v>
       </c>
       <c r="I221">
-        <v>12627</v>
+        <v>15923</v>
       </c>
       <c r="J221" t="s">
-        <v>1178</v>
+        <v>2607</v>
       </c>
       <c r="K221" s="2">
-        <v>450138966463</v>
+        <v>164806881730</v>
       </c>
       <c r="L221"/>
-      <c r="M221" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M221"/>
       <c r="N221" t="s">
-        <v>2603</v>
+        <v>2608</v>
       </c>
       <c r="O221" t="s">
-        <v>2604</v>
+        <v>2609</v>
       </c>
       <c r="P221" t="s">
-        <v>2605</v>
+        <v>2610</v>
       </c>
       <c r="Q221" t="s">
-        <v>2606</v>
+        <v>2611</v>
       </c>
       <c r="R221" t="s">
         <v>38</v>
       </c>
       <c r="S221" t="s">
         <v>39</v>
       </c>
       <c r="T221" t="s">
-        <v>2607</v>
-[...1 lines deleted...]
-      <c r="U221"/>
+        <v>2612</v>
+      </c>
+      <c r="U221" t="s">
+        <v>114</v>
+      </c>
       <c r="V221" t="s">
         <v>42</v>
       </c>
       <c r="W221" t="s">
         <v>43</v>
       </c>
       <c r="X221"/>
       <c r="Y221"/>
       <c r="Z221"/>
     </row>
     <row r="222" spans="1:26">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
-        <v>2608</v>
+        <v>2613</v>
       </c>
       <c r="C222" t="s">
-        <v>2609</v>
+        <v>2614</v>
       </c>
       <c r="D222" t="s">
-        <v>2610</v>
+        <v>2615</v>
       </c>
       <c r="E222" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F222" t="s">
-        <v>2611</v>
+        <v>2616</v>
       </c>
       <c r="G222" t="s">
-        <v>2612</v>
+        <v>78</v>
       </c>
       <c r="H222" t="s">
-        <v>2613</v>
+        <v>1121</v>
       </c>
       <c r="I222">
-        <v>13985</v>
+        <v>12627</v>
       </c>
       <c r="J222" t="s">
-        <v>1136</v>
+        <v>1178</v>
       </c>
       <c r="K222" s="2">
-        <v>781439943740</v>
+        <v>450138966463</v>
       </c>
       <c r="L222"/>
       <c r="M222" t="s">
-        <v>2614</v>
+        <v>2617</v>
       </c>
       <c r="N222" t="s">
-        <v>2615</v>
+        <v>2618</v>
       </c>
       <c r="O222" t="s">
-        <v>2616</v>
+        <v>2619</v>
       </c>
       <c r="P222" t="s">
-        <v>2617</v>
+        <v>2620</v>
       </c>
       <c r="Q222" t="s">
-        <v>2618</v>
+        <v>2621</v>
       </c>
       <c r="R222" t="s">
         <v>38</v>
       </c>
       <c r="S222" t="s">
         <v>39</v>
       </c>
       <c r="T222" t="s">
-        <v>2619</v>
-[...3 lines deleted...]
-      </c>
+        <v>2622</v>
+      </c>
+      <c r="U222"/>
       <c r="V222" t="s">
         <v>42</v>
       </c>
       <c r="W222" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X222"/>
+      <c r="Y222"/>
+      <c r="Z222"/>
     </row>
     <row r="223" spans="1:26">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="C223" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
       <c r="D223" t="s">
-        <v>2624</v>
+        <v>2625</v>
       </c>
       <c r="E223" t="s">
         <v>29</v>
       </c>
       <c r="F223" t="s">
-        <v>2625</v>
+        <v>2626</v>
       </c>
       <c r="G223" t="s">
-        <v>48</v>
+        <v>2627</v>
       </c>
       <c r="H223" t="s">
-        <v>2626</v>
+        <v>2628</v>
       </c>
       <c r="I223">
-        <v>16294</v>
+        <v>13985</v>
       </c>
       <c r="J223" t="s">
-        <v>2627</v>
+        <v>1136</v>
       </c>
       <c r="K223" s="2">
-        <v>420546549081</v>
-[...3 lines deleted...]
-      </c>
+        <v>781439943740</v>
+      </c>
+      <c r="L223"/>
       <c r="M223" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
       <c r="N223" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="O223" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="P223" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
       <c r="Q223" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
       <c r="R223" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S223" t="s">
         <v>39</v>
       </c>
       <c r="T223" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
       <c r="U223" t="s">
         <v>257</v>
       </c>
       <c r="V223" t="s">
-        <v>400</v>
+        <v>42</v>
       </c>
       <c r="W223" t="s">
-        <v>2634</v>
+        <v>58</v>
       </c>
       <c r="X223" t="s">
         <v>59</v>
       </c>
       <c r="Y223" t="s">
         <v>2635</v>
       </c>
       <c r="Z223" t="s">
         <v>2636</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
         <v>2637</v>
       </c>
       <c r="C224" t="s">
         <v>2638</v>
       </c>
       <c r="D224" t="s">
         <v>2639</v>
       </c>
       <c r="E224" t="s">
         <v>29</v>
       </c>
       <c r="F224" t="s">
-        <v>511</v>
+        <v>2640</v>
       </c>
       <c r="G224" t="s">
-        <v>274</v>
+        <v>48</v>
       </c>
       <c r="H224" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="I224">
-        <v>11254</v>
+        <v>16294</v>
       </c>
       <c r="J224" t="s">
-        <v>2641</v>
+        <v>2642</v>
       </c>
       <c r="K224" s="2">
-        <v>183502118414</v>
-[...1 lines deleted...]
-      <c r="L224"/>
+        <v>420546549081</v>
+      </c>
+      <c r="L224" t="s">
+        <v>121</v>
+      </c>
       <c r="M224" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
       <c r="N224" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="O224" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="P224" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
       <c r="Q224" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="R224" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S224" t="s">
         <v>39</v>
       </c>
       <c r="T224" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
       <c r="U224" t="s">
-        <v>57</v>
+        <v>257</v>
       </c>
       <c r="V224" t="s">
-        <v>42</v>
+        <v>400</v>
       </c>
       <c r="W224" t="s">
-        <v>58</v>
+        <v>2649</v>
       </c>
       <c r="X224" t="s">
         <v>59</v>
       </c>
       <c r="Y224" t="s">
-        <v>2648</v>
+        <v>2650</v>
       </c>
       <c r="Z224" t="s">
-        <v>2649</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>2650</v>
+        <v>2652</v>
       </c>
       <c r="C225" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
       <c r="D225" t="s">
-        <v>1531</v>
+        <v>2654</v>
       </c>
       <c r="E225" t="s">
         <v>29</v>
       </c>
       <c r="F225" t="s">
-        <v>64</v>
+        <v>511</v>
       </c>
       <c r="G225" t="s">
-        <v>31</v>
+        <v>274</v>
       </c>
       <c r="H225" t="s">
-        <v>689</v>
+        <v>2655</v>
       </c>
       <c r="I225">
-        <v>13404</v>
+        <v>11254</v>
       </c>
       <c r="J225" t="s">
-        <v>1316</v>
+        <v>2656</v>
       </c>
       <c r="K225" s="2">
-        <v>180805921819</v>
+        <v>183502118414</v>
       </c>
       <c r="L225"/>
-      <c r="M225"/>
+      <c r="M225" t="s">
+        <v>2657</v>
+      </c>
       <c r="N225" t="s">
-        <v>2652</v>
+        <v>2658</v>
       </c>
       <c r="O225" t="s">
-        <v>2653</v>
+        <v>2659</v>
       </c>
       <c r="P225" t="s">
-        <v>2654</v>
+        <v>2660</v>
       </c>
       <c r="Q225" t="s">
-        <v>2655</v>
+        <v>2661</v>
       </c>
       <c r="R225" t="s">
         <v>38</v>
       </c>
       <c r="S225" t="s">
         <v>39</v>
       </c>
       <c r="T225" t="s">
-        <v>2656</v>
+        <v>2662</v>
       </c>
       <c r="U225" t="s">
-        <v>454</v>
+        <v>57</v>
       </c>
       <c r="V225" t="s">
         <v>42</v>
       </c>
       <c r="W225" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z225"/>
+        <v>58</v>
+      </c>
+      <c r="X225" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y225" t="s">
+        <v>2663</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>2664</v>
+      </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>2657</v>
+        <v>2665</v>
       </c>
       <c r="C226" t="s">
-        <v>2658</v>
+        <v>2666</v>
       </c>
       <c r="D226" t="s">
-        <v>2659</v>
+        <v>1531</v>
       </c>
       <c r="E226" t="s">
         <v>29</v>
       </c>
       <c r="F226" t="s">
-        <v>2660</v>
+        <v>64</v>
       </c>
       <c r="G226" t="s">
-        <v>2661</v>
+        <v>31</v>
       </c>
       <c r="H226" t="s">
-        <v>1201</v>
+        <v>689</v>
       </c>
       <c r="I226">
-        <v>12780</v>
+        <v>13404</v>
       </c>
       <c r="J226" t="s">
-        <v>1720</v>
+        <v>1316</v>
       </c>
       <c r="K226" s="2">
-        <v>616508615294</v>
+        <v>180805921819</v>
       </c>
       <c r="L226"/>
-      <c r="M226" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M226"/>
       <c r="N226" t="s">
-        <v>2663</v>
+        <v>2667</v>
       </c>
       <c r="O226" t="s">
-        <v>2664</v>
+        <v>2668</v>
       </c>
       <c r="P226" t="s">
-        <v>2665</v>
+        <v>2669</v>
       </c>
       <c r="Q226" t="s">
-        <v>2666</v>
+        <v>2670</v>
       </c>
       <c r="R226" t="s">
-        <v>2049</v>
+        <v>38</v>
       </c>
       <c r="S226" t="s">
-        <v>2049</v>
+        <v>39</v>
       </c>
       <c r="T226" t="s">
-        <v>2667</v>
+        <v>2671</v>
       </c>
       <c r="U226" t="s">
-        <v>257</v>
+        <v>454</v>
       </c>
       <c r="V226" t="s">
         <v>42</v>
       </c>
       <c r="W226" t="s">
-        <v>2668</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X226"/>
+      <c r="Y226"/>
+      <c r="Z226"/>
     </row>
     <row r="227" spans="1:26">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
       <c r="C227" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="D227" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="E227" t="s">
         <v>29</v>
       </c>
       <c r="F227" t="s">
-        <v>909</v>
+        <v>2675</v>
       </c>
       <c r="G227" t="s">
-        <v>31</v>
+        <v>2676</v>
       </c>
       <c r="H227" t="s">
-        <v>2674</v>
+        <v>1201</v>
       </c>
       <c r="I227">
-        <v>4449</v>
+        <v>12780</v>
       </c>
       <c r="J227" t="s">
-        <v>448</v>
+        <v>1735</v>
       </c>
       <c r="K227" s="2">
-        <v>461104157737</v>
+        <v>616508615294</v>
       </c>
       <c r="L227"/>
-      <c r="M227"/>
+      <c r="M227" t="s">
+        <v>2677</v>
+      </c>
       <c r="N227" t="s">
-        <v>2675</v>
+        <v>2678</v>
       </c>
       <c r="O227" t="s">
-        <v>2676</v>
+        <v>2679</v>
       </c>
       <c r="P227" t="s">
-        <v>2677</v>
+        <v>2680</v>
       </c>
       <c r="Q227" t="s">
-        <v>2678</v>
+        <v>2681</v>
       </c>
       <c r="R227" t="s">
-        <v>38</v>
+        <v>2064</v>
       </c>
       <c r="S227" t="s">
-        <v>39</v>
+        <v>2064</v>
       </c>
       <c r="T227" t="s">
-        <v>2679</v>
+        <v>2682</v>
       </c>
       <c r="U227" t="s">
-        <v>2680</v>
+        <v>257</v>
       </c>
       <c r="V227" t="s">
         <v>42</v>
       </c>
       <c r="W227" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z227"/>
+        <v>2683</v>
+      </c>
+      <c r="X227" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y227" t="s">
+        <v>2684</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>2685</v>
+      </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>2681</v>
+        <v>2686</v>
       </c>
       <c r="C228" t="s">
-        <v>2682</v>
+        <v>2687</v>
       </c>
       <c r="D228" t="s">
-        <v>2683</v>
+        <v>2688</v>
       </c>
       <c r="E228" t="s">
         <v>29</v>
       </c>
       <c r="F228" t="s">
-        <v>987</v>
+        <v>909</v>
       </c>
       <c r="G228" t="s">
         <v>31</v>
       </c>
       <c r="H228" t="s">
-        <v>2684</v>
+        <v>2689</v>
       </c>
       <c r="I228">
-        <v>13897</v>
+        <v>4449</v>
       </c>
       <c r="J228" t="s">
-        <v>2685</v>
+        <v>448</v>
       </c>
       <c r="K228" s="2">
-        <v>730200237502</v>
+        <v>461104157737</v>
       </c>
       <c r="L228"/>
       <c r="M228"/>
       <c r="N228" t="s">
-        <v>2686</v>
+        <v>2690</v>
       </c>
       <c r="O228" t="s">
-        <v>2687</v>
+        <v>2691</v>
       </c>
       <c r="P228" t="s">
-        <v>2688</v>
+        <v>2692</v>
       </c>
       <c r="Q228" t="s">
-        <v>2689</v>
+        <v>2693</v>
       </c>
       <c r="R228" t="s">
         <v>38</v>
       </c>
       <c r="S228" t="s">
         <v>39</v>
       </c>
       <c r="T228" t="s">
-        <v>2690</v>
+        <v>2694</v>
       </c>
       <c r="U228" t="s">
-        <v>1154</v>
+        <v>2695</v>
       </c>
       <c r="V228" t="s">
         <v>42</v>
       </c>
       <c r="W228" t="s">
         <v>43</v>
       </c>
       <c r="X228"/>
       <c r="Y228"/>
       <c r="Z228"/>
     </row>
     <row r="229" spans="1:26">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>2691</v>
+        <v>2696</v>
       </c>
       <c r="C229" t="s">
-        <v>2692</v>
+        <v>2697</v>
       </c>
       <c r="D229" t="s">
-        <v>2242</v>
+        <v>2698</v>
       </c>
       <c r="E229" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F229" t="s">
-        <v>1325</v>
+        <v>987</v>
       </c>
       <c r="G229" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="H229" t="s">
-        <v>988</v>
+        <v>2699</v>
       </c>
       <c r="I229">
-        <v>4540</v>
+        <v>13897</v>
       </c>
       <c r="J229" t="s">
-        <v>731</v>
+        <v>2700</v>
       </c>
       <c r="K229" s="2">
-        <v>110100879930</v>
+        <v>730200237502</v>
       </c>
       <c r="L229"/>
-      <c r="M229" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M229"/>
       <c r="N229" t="s">
-        <v>2694</v>
+        <v>2701</v>
       </c>
       <c r="O229" t="s">
-        <v>2695</v>
+        <v>2702</v>
       </c>
       <c r="P229" t="s">
-        <v>2696</v>
+        <v>2703</v>
       </c>
       <c r="Q229" t="s">
-        <v>2697</v>
+        <v>2704</v>
       </c>
       <c r="R229" t="s">
         <v>38</v>
       </c>
       <c r="S229" t="s">
         <v>39</v>
       </c>
       <c r="T229" t="s">
-        <v>2698</v>
+        <v>2705</v>
       </c>
       <c r="U229" t="s">
-        <v>2699</v>
+        <v>1154</v>
       </c>
       <c r="V229" t="s">
         <v>42</v>
       </c>
       <c r="W229" t="s">
         <v>43</v>
       </c>
       <c r="X229"/>
       <c r="Y229"/>
       <c r="Z229"/>
     </row>
     <row r="230" spans="1:26">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>2700</v>
+        <v>2706</v>
       </c>
       <c r="C230" t="s">
-        <v>2701</v>
+        <v>2707</v>
       </c>
       <c r="D230" t="s">
-        <v>2702</v>
+        <v>2708</v>
       </c>
       <c r="E230" t="s">
         <v>29</v>
       </c>
       <c r="F230" t="s">
-        <v>768</v>
+        <v>2709</v>
       </c>
       <c r="G230" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="H230" t="s">
-        <v>2703</v>
+        <v>1641</v>
       </c>
       <c r="I230">
-        <v>4550</v>
+        <v>7926</v>
       </c>
       <c r="J230" t="s">
-        <v>963</v>
+        <v>167</v>
       </c>
       <c r="K230" s="2">
-        <v>366400508501</v>
+        <v>272208897048</v>
       </c>
       <c r="L230"/>
-      <c r="M230"/>
+      <c r="M230" t="s">
+        <v>2710</v>
+      </c>
       <c r="N230" t="s">
-        <v>2704</v>
+        <v>2711</v>
       </c>
       <c r="O230" t="s">
-        <v>2705</v>
+        <v>2712</v>
       </c>
       <c r="P230" t="s">
-        <v>2706</v>
+        <v>2713</v>
       </c>
       <c r="Q230" t="s">
-        <v>2707</v>
+        <v>2714</v>
       </c>
       <c r="R230" t="s">
         <v>38</v>
       </c>
       <c r="S230" t="s">
         <v>39</v>
       </c>
       <c r="T230" t="s">
-        <v>2708</v>
+        <v>2715</v>
       </c>
       <c r="U230" t="s">
-        <v>1226</v>
+        <v>257</v>
       </c>
       <c r="V230" t="s">
         <v>42</v>
       </c>
       <c r="W230" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z230"/>
+        <v>58</v>
+      </c>
+      <c r="X230" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y230" t="s">
+        <v>2716</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>2717</v>
+      </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>2709</v>
+        <v>2718</v>
       </c>
       <c r="C231" t="s">
-        <v>2710</v>
+        <v>2719</v>
       </c>
       <c r="D231" t="s">
-        <v>2711</v>
+        <v>2257</v>
       </c>
       <c r="E231" t="s">
         <v>76</v>
       </c>
       <c r="F231" t="s">
-        <v>2712</v>
+        <v>1325</v>
       </c>
       <c r="G231" t="s">
         <v>78</v>
       </c>
       <c r="H231" t="s">
-        <v>2713</v>
+        <v>988</v>
       </c>
       <c r="I231">
-        <v>6024</v>
+        <v>4540</v>
       </c>
       <c r="J231" t="s">
-        <v>2714</v>
+        <v>731</v>
       </c>
       <c r="K231" s="2">
-        <v>11018277110</v>
+        <v>110100879930</v>
       </c>
       <c r="L231"/>
       <c r="M231" t="s">
-        <v>2458</v>
+        <v>2720</v>
       </c>
       <c r="N231" t="s">
-        <v>2715</v>
+        <v>2721</v>
       </c>
       <c r="O231" t="s">
-        <v>2716</v>
+        <v>2722</v>
       </c>
       <c r="P231" t="s">
-        <v>2717</v>
+        <v>2723</v>
       </c>
       <c r="Q231" t="s">
-        <v>2718</v>
+        <v>2724</v>
       </c>
       <c r="R231" t="s">
         <v>38</v>
       </c>
       <c r="S231" t="s">
         <v>39</v>
       </c>
       <c r="T231" t="s">
-        <v>2719</v>
+        <v>2725</v>
       </c>
       <c r="U231" t="s">
-        <v>1242</v>
+        <v>2726</v>
       </c>
       <c r="V231" t="s">
         <v>42</v>
       </c>
       <c r="W231" t="s">
         <v>43</v>
       </c>
       <c r="X231"/>
       <c r="Y231"/>
       <c r="Z231"/>
     </row>
     <row r="232" spans="1:26">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
-        <v>2720</v>
+        <v>2727</v>
       </c>
       <c r="C232" t="s">
-        <v>2721</v>
+        <v>2728</v>
       </c>
       <c r="D232" t="s">
-        <v>2722</v>
+        <v>2729</v>
       </c>
       <c r="E232" t="s">
         <v>29</v>
       </c>
       <c r="F232" t="s">
-        <v>2723</v>
+        <v>768</v>
       </c>
       <c r="G232" t="s">
-        <v>2724</v>
+        <v>31</v>
       </c>
       <c r="H232" t="s">
-        <v>2725</v>
+        <v>2730</v>
       </c>
       <c r="I232">
-        <v>4631</v>
+        <v>4550</v>
       </c>
       <c r="J232" t="s">
-        <v>2726</v>
+        <v>963</v>
       </c>
       <c r="K232" s="2">
-        <v>344200078943</v>
+        <v>366400508501</v>
       </c>
       <c r="L232"/>
       <c r="M232"/>
       <c r="N232" t="s">
-        <v>2727</v>
+        <v>2731</v>
       </c>
       <c r="O232" t="s">
-        <v>2728</v>
+        <v>2732</v>
       </c>
       <c r="P232" t="s">
-        <v>807</v>
+        <v>2733</v>
       </c>
       <c r="Q232" t="s">
-        <v>2729</v>
+        <v>2734</v>
       </c>
       <c r="R232" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="S232" t="s">
         <v>39</v>
       </c>
       <c r="T232" t="s">
-        <v>2730</v>
+        <v>2735</v>
       </c>
       <c r="U232" t="s">
-        <v>1790</v>
+        <v>1226</v>
       </c>
       <c r="V232" t="s">
         <v>42</v>
       </c>
-      <c r="W232"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W232" t="s">
+        <v>43</v>
+      </c>
+      <c r="X232"/>
       <c r="Y232"/>
       <c r="Z232"/>
     </row>
     <row r="233" spans="1:26">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
-        <v>2731</v>
+        <v>2736</v>
       </c>
       <c r="C233" t="s">
-        <v>2732</v>
+        <v>2737</v>
       </c>
       <c r="D233" t="s">
-        <v>2733</v>
+        <v>2738</v>
       </c>
       <c r="E233" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F233" t="s">
-        <v>2734</v>
+        <v>2739</v>
       </c>
       <c r="G233" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="H233" t="s">
-        <v>2478</v>
+        <v>2740</v>
       </c>
       <c r="I233">
-        <v>8878</v>
+        <v>6024</v>
       </c>
       <c r="J233" t="s">
-        <v>2479</v>
+        <v>2741</v>
       </c>
       <c r="K233" s="2">
-        <v>771874797177</v>
+        <v>11018277110</v>
       </c>
       <c r="L233"/>
       <c r="M233" t="s">
-        <v>2735</v>
+        <v>2473</v>
       </c>
       <c r="N233" t="s">
-        <v>2736</v>
+        <v>2742</v>
       </c>
       <c r="O233" t="s">
-        <v>2737</v>
+        <v>2743</v>
       </c>
       <c r="P233" t="s">
-        <v>2738</v>
+        <v>2744</v>
       </c>
       <c r="Q233" t="s">
-        <v>2739</v>
+        <v>2745</v>
       </c>
       <c r="R233" t="s">
-        <v>2049</v>
+        <v>38</v>
       </c>
       <c r="S233" t="s">
-        <v>2049</v>
+        <v>39</v>
       </c>
       <c r="T233" t="s">
-        <v>2740</v>
+        <v>2746</v>
       </c>
       <c r="U233" t="s">
-        <v>159</v>
+        <v>1242</v>
       </c>
       <c r="V233" t="s">
         <v>42</v>
       </c>
       <c r="W233" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X233"/>
+      <c r="Y233"/>
+      <c r="Z233"/>
     </row>
     <row r="234" spans="1:26">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>2743</v>
+        <v>2747</v>
       </c>
       <c r="C234" t="s">
-        <v>2744</v>
+        <v>2748</v>
       </c>
       <c r="D234" t="s">
-        <v>2745</v>
+        <v>2749</v>
       </c>
       <c r="E234" t="s">
         <v>29</v>
       </c>
       <c r="F234" t="s">
-        <v>861</v>
+        <v>2750</v>
       </c>
       <c r="G234" t="s">
-        <v>31</v>
+        <v>2751</v>
       </c>
       <c r="H234" t="s">
-        <v>2746</v>
+        <v>2752</v>
       </c>
       <c r="I234">
-        <v>7698</v>
+        <v>4631</v>
       </c>
       <c r="J234" t="s">
-        <v>382</v>
+        <v>2753</v>
       </c>
       <c r="K234" s="2">
-        <v>616700649940</v>
+        <v>344200078943</v>
       </c>
       <c r="L234"/>
       <c r="M234"/>
       <c r="N234" t="s">
-        <v>2747</v>
+        <v>2754</v>
       </c>
       <c r="O234" t="s">
-        <v>2748</v>
+        <v>2755</v>
       </c>
       <c r="P234" t="s">
-        <v>2749</v>
+        <v>807</v>
       </c>
       <c r="Q234" t="s">
-        <v>2750</v>
+        <v>2756</v>
       </c>
       <c r="R234" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="S234" t="s">
         <v>39</v>
       </c>
       <c r="T234" t="s">
-        <v>2751</v>
+        <v>2757</v>
       </c>
       <c r="U234" t="s">
-        <v>454</v>
+        <v>1805</v>
       </c>
       <c r="V234" t="s">
         <v>42</v>
       </c>
-      <c r="W234" t="s">
-[...2 lines deleted...]
-      <c r="X234"/>
+      <c r="W234"/>
+      <c r="X234" t="s">
+        <v>59</v>
+      </c>
       <c r="Y234"/>
       <c r="Z234"/>
     </row>
     <row r="235" spans="1:26">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>2752</v>
+        <v>2758</v>
       </c>
       <c r="C235" t="s">
-        <v>2753</v>
+        <v>2759</v>
       </c>
       <c r="D235" t="s">
-        <v>2754</v>
+        <v>2760</v>
       </c>
       <c r="E235" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F235" t="s">
-        <v>1437</v>
+        <v>2761</v>
       </c>
       <c r="G235" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="H235" t="s">
-        <v>2713</v>
+        <v>2493</v>
       </c>
       <c r="I235">
-        <v>4680</v>
+        <v>8878</v>
       </c>
       <c r="J235" t="s">
-        <v>2714</v>
+        <v>2494</v>
       </c>
       <c r="K235" s="2">
-        <v>616700239341</v>
+        <v>771874797177</v>
       </c>
       <c r="L235"/>
       <c r="M235" t="s">
-        <v>2755</v>
+        <v>2762</v>
       </c>
       <c r="N235" t="s">
-        <v>2756</v>
+        <v>2763</v>
       </c>
       <c r="O235" t="s">
-        <v>2757</v>
+        <v>2764</v>
       </c>
       <c r="P235" t="s">
-        <v>2758</v>
+        <v>2765</v>
       </c>
       <c r="Q235" t="s">
-        <v>2759</v>
+        <v>2766</v>
       </c>
       <c r="R235" t="s">
-        <v>2760</v>
+        <v>2064</v>
       </c>
       <c r="S235" t="s">
-        <v>39</v>
+        <v>2064</v>
       </c>
       <c r="T235" t="s">
-        <v>2761</v>
+        <v>2767</v>
       </c>
       <c r="U235" t="s">
-        <v>550</v>
+        <v>159</v>
       </c>
       <c r="V235" t="s">
         <v>42</v>
       </c>
       <c r="W235" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z235"/>
+        <v>58</v>
+      </c>
+      <c r="X235" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y235" t="s">
+        <v>2768</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>2769</v>
+      </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>2762</v>
+        <v>2770</v>
       </c>
       <c r="C236" t="s">
-        <v>2763</v>
+        <v>2771</v>
       </c>
       <c r="D236" t="s">
-        <v>2764</v>
+        <v>2772</v>
       </c>
       <c r="E236" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F236" t="s">
-        <v>2765</v>
+        <v>861</v>
       </c>
       <c r="G236" t="s">
-        <v>2766</v>
+        <v>31</v>
       </c>
       <c r="H236" t="s">
-        <v>2767</v>
+        <v>2773</v>
       </c>
       <c r="I236">
-        <v>14903</v>
+        <v>7698</v>
       </c>
       <c r="J236" t="s">
-        <v>2768</v>
+        <v>382</v>
       </c>
       <c r="K236" s="2">
-        <v>343002319754</v>
+        <v>616700649940</v>
       </c>
       <c r="L236"/>
-      <c r="M236" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M236"/>
       <c r="N236" t="s">
-        <v>2770</v>
+        <v>2774</v>
       </c>
       <c r="O236" t="s">
-        <v>2771</v>
+        <v>2775</v>
       </c>
       <c r="P236" t="s">
-        <v>2772</v>
+        <v>2776</v>
       </c>
       <c r="Q236" t="s">
-        <v>2773</v>
-[...1 lines deleted...]
-      <c r="R236"/>
+        <v>2777</v>
+      </c>
+      <c r="R236" t="s">
+        <v>38</v>
+      </c>
       <c r="S236" t="s">
         <v>39</v>
       </c>
       <c r="T236" t="s">
-        <v>2774</v>
+        <v>2778</v>
       </c>
       <c r="U236" t="s">
-        <v>129</v>
+        <v>454</v>
       </c>
       <c r="V236" t="s">
         <v>42</v>
       </c>
-      <c r="W236"/>
-[...5 lines deleted...]
-      </c>
+      <c r="W236" t="s">
+        <v>43</v>
+      </c>
+      <c r="X236"/>
+      <c r="Y236"/>
       <c r="Z236"/>
     </row>
     <row r="237" spans="1:26">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>2776</v>
+        <v>2779</v>
       </c>
       <c r="C237" t="s">
-        <v>2777</v>
+        <v>2780</v>
       </c>
       <c r="D237" t="s">
-        <v>2778</v>
+        <v>2781</v>
       </c>
       <c r="E237" t="s">
         <v>76</v>
       </c>
       <c r="F237" t="s">
-        <v>768</v>
+        <v>1437</v>
       </c>
       <c r="G237" t="s">
-        <v>2779</v>
+        <v>92</v>
       </c>
       <c r="H237" t="s">
-        <v>567</v>
+        <v>2740</v>
       </c>
       <c r="I237">
-        <v>12624</v>
+        <v>4680</v>
       </c>
       <c r="J237" t="s">
-        <v>341</v>
+        <v>2741</v>
       </c>
       <c r="K237" s="2">
-        <v>470503556248</v>
+        <v>616700239341</v>
       </c>
       <c r="L237"/>
       <c r="M237" t="s">
-        <v>2780</v>
+        <v>2782</v>
       </c>
       <c r="N237" t="s">
-        <v>2781</v>
+        <v>2783</v>
       </c>
       <c r="O237" t="s">
-        <v>2782</v>
+        <v>2784</v>
       </c>
       <c r="P237" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
       <c r="Q237" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
       <c r="R237" t="s">
-        <v>38</v>
+        <v>2787</v>
       </c>
       <c r="S237" t="s">
         <v>39</v>
       </c>
       <c r="T237" t="s">
-        <v>2785</v>
+        <v>2788</v>
       </c>
       <c r="U237" t="s">
-        <v>57</v>
+        <v>550</v>
       </c>
       <c r="V237" t="s">
         <v>42</v>
       </c>
       <c r="W237" t="s">
         <v>43</v>
       </c>
       <c r="X237"/>
       <c r="Y237"/>
       <c r="Z237"/>
     </row>
     <row r="238" spans="1:26">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>2786</v>
+        <v>2789</v>
       </c>
       <c r="C238" t="s">
-        <v>2787</v>
+        <v>2790</v>
       </c>
       <c r="D238" t="s">
-        <v>2329</v>
+        <v>2791</v>
       </c>
       <c r="E238" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F238" t="s">
-        <v>1592</v>
+        <v>2792</v>
       </c>
       <c r="G238" t="s">
-        <v>48</v>
+        <v>2793</v>
       </c>
       <c r="H238" t="s">
-        <v>2199</v>
+        <v>2794</v>
       </c>
       <c r="I238">
-        <v>11472</v>
+        <v>14903</v>
       </c>
       <c r="J238" t="s">
-        <v>1763</v>
+        <v>2795</v>
       </c>
       <c r="K238" s="2">
-        <v>140201384980</v>
+        <v>343002319754</v>
       </c>
       <c r="L238"/>
       <c r="M238" t="s">
-        <v>2788</v>
+        <v>2796</v>
       </c>
       <c r="N238" t="s">
-        <v>2789</v>
+        <v>2797</v>
       </c>
       <c r="O238" t="s">
-        <v>2790</v>
+        <v>2798</v>
       </c>
       <c r="P238" t="s">
-        <v>2791</v>
+        <v>2799</v>
       </c>
       <c r="Q238" t="s">
-        <v>2792</v>
-[...3 lines deleted...]
-      </c>
+        <v>2800</v>
+      </c>
+      <c r="R238"/>
       <c r="S238" t="s">
         <v>39</v>
       </c>
       <c r="T238" t="s">
-        <v>2793</v>
+        <v>2801</v>
       </c>
       <c r="U238" t="s">
-        <v>257</v>
+        <v>129</v>
       </c>
       <c r="V238" t="s">
         <v>42</v>
       </c>
-      <c r="W238" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W238"/>
       <c r="X238" t="s">
         <v>59</v>
       </c>
       <c r="Y238" t="s">
-        <v>2794</v>
-[...3 lines deleted...]
-      </c>
+        <v>2802</v>
+      </c>
+      <c r="Z238"/>
     </row>
     <row r="239" spans="1:26">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>2796</v>
+        <v>2803</v>
       </c>
       <c r="C239" t="s">
-        <v>2797</v>
+        <v>2804</v>
       </c>
       <c r="D239" t="s">
-        <v>2798</v>
+        <v>2805</v>
       </c>
       <c r="E239" t="s">
         <v>76</v>
       </c>
       <c r="F239" t="s">
-        <v>1060</v>
+        <v>768</v>
       </c>
       <c r="G239" t="s">
-        <v>2799</v>
+        <v>2806</v>
       </c>
       <c r="H239" t="s">
-        <v>447</v>
+        <v>567</v>
       </c>
       <c r="I239">
-        <v>4763</v>
+        <v>12624</v>
       </c>
       <c r="J239" t="s">
-        <v>2800</v>
+        <v>341</v>
       </c>
       <c r="K239" s="2">
-        <v>519200241585</v>
+        <v>470503556248</v>
       </c>
       <c r="L239"/>
       <c r="M239" t="s">
-        <v>2801</v>
+        <v>2807</v>
       </c>
       <c r="N239" t="s">
-        <v>2802</v>
+        <v>2808</v>
       </c>
       <c r="O239" t="s">
-        <v>2803</v>
+        <v>2809</v>
       </c>
       <c r="P239" t="s">
-        <v>2804</v>
+        <v>2810</v>
       </c>
       <c r="Q239" t="s">
-        <v>2805</v>
+        <v>2811</v>
       </c>
       <c r="R239" t="s">
         <v>38</v>
       </c>
       <c r="S239" t="s">
         <v>39</v>
       </c>
       <c r="T239" t="s">
-        <v>2806</v>
+        <v>2812</v>
       </c>
       <c r="U239" t="s">
-        <v>2807</v>
+        <v>57</v>
       </c>
       <c r="V239" t="s">
         <v>42</v>
       </c>
       <c r="W239" t="s">
         <v>43</v>
       </c>
       <c r="X239"/>
       <c r="Y239"/>
       <c r="Z239"/>
     </row>
     <row r="240" spans="1:26">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>2808</v>
+        <v>2813</v>
       </c>
       <c r="C240" t="s">
-        <v>2809</v>
+        <v>2814</v>
       </c>
       <c r="D240" t="s">
-        <v>2810</v>
+        <v>2344</v>
       </c>
       <c r="E240" t="s">
         <v>29</v>
       </c>
       <c r="F240" t="s">
-        <v>603</v>
+        <v>1592</v>
       </c>
       <c r="G240" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="H240" t="s">
-        <v>2811</v>
+        <v>2214</v>
       </c>
       <c r="I240">
-        <v>4790</v>
+        <v>11472</v>
       </c>
       <c r="J240" t="s">
-        <v>2812</v>
+        <v>1778</v>
       </c>
       <c r="K240" s="2">
-        <v>290110454296</v>
+        <v>140201384980</v>
       </c>
       <c r="L240"/>
-      <c r="M240"/>
+      <c r="M240" t="s">
+        <v>2815</v>
+      </c>
       <c r="N240" t="s">
-        <v>2813</v>
+        <v>2816</v>
       </c>
       <c r="O240" t="s">
-        <v>2814</v>
+        <v>2817</v>
       </c>
       <c r="P240" t="s">
-        <v>2815</v>
+        <v>2818</v>
       </c>
       <c r="Q240" t="s">
-        <v>2816</v>
+        <v>2819</v>
       </c>
       <c r="R240" t="s">
         <v>38</v>
       </c>
       <c r="S240" t="s">
         <v>39</v>
       </c>
       <c r="T240" t="s">
-        <v>2817</v>
+        <v>2820</v>
       </c>
       <c r="U240" t="s">
-        <v>114</v>
+        <v>257</v>
       </c>
       <c r="V240" t="s">
         <v>42</v>
       </c>
       <c r="W240" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z240"/>
+        <v>58</v>
+      </c>
+      <c r="X240" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y240" t="s">
+        <v>2821</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>2822</v>
+      </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>2818</v>
+        <v>2823</v>
       </c>
       <c r="C241" t="s">
-        <v>2819</v>
+        <v>2824</v>
       </c>
       <c r="D241" t="s">
-        <v>2820</v>
+        <v>2825</v>
       </c>
       <c r="E241" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F241" t="s">
-        <v>2821</v>
+        <v>1060</v>
       </c>
       <c r="G241" t="s">
-        <v>31</v>
+        <v>2826</v>
       </c>
       <c r="H241" t="s">
-        <v>2822</v>
+        <v>447</v>
       </c>
       <c r="I241">
-        <v>15717</v>
+        <v>4763</v>
       </c>
       <c r="J241" t="s">
-        <v>2823</v>
+        <v>2827</v>
       </c>
       <c r="K241" s="2">
-        <v>244202302612</v>
+        <v>519200241585</v>
       </c>
       <c r="L241"/>
-      <c r="M241"/>
+      <c r="M241" t="s">
+        <v>2828</v>
+      </c>
       <c r="N241" t="s">
-        <v>2824</v>
+        <v>2829</v>
       </c>
       <c r="O241" t="s">
-        <v>2825</v>
+        <v>2830</v>
       </c>
       <c r="P241" t="s">
-        <v>2826</v>
+        <v>2831</v>
       </c>
       <c r="Q241" t="s">
-        <v>2827</v>
+        <v>2832</v>
       </c>
       <c r="R241" t="s">
         <v>38</v>
       </c>
       <c r="S241" t="s">
         <v>39</v>
       </c>
       <c r="T241" t="s">
-        <v>2828</v>
+        <v>2833</v>
       </c>
       <c r="U241" t="s">
-        <v>114</v>
+        <v>2834</v>
       </c>
       <c r="V241" t="s">
         <v>42</v>
       </c>
       <c r="W241" t="s">
         <v>43</v>
       </c>
       <c r="X241"/>
       <c r="Y241"/>
       <c r="Z241"/>
     </row>
     <row r="242" spans="1:26">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>2829</v>
+        <v>2835</v>
       </c>
       <c r="C242" t="s">
-        <v>2830</v>
+        <v>2836</v>
       </c>
       <c r="D242" t="s">
-        <v>2831</v>
+        <v>2837</v>
       </c>
       <c r="E242" t="s">
         <v>29</v>
       </c>
       <c r="F242" t="s">
-        <v>792</v>
+        <v>603</v>
       </c>
       <c r="G242" t="s">
         <v>31</v>
       </c>
       <c r="H242" t="s">
-        <v>2832</v>
+        <v>2838</v>
       </c>
       <c r="I242">
-        <v>12897</v>
+        <v>4790</v>
       </c>
       <c r="J242" t="s">
-        <v>963</v>
+        <v>2839</v>
       </c>
       <c r="K242" s="2">
-        <v>245903648339</v>
+        <v>290110454296</v>
       </c>
       <c r="L242"/>
       <c r="M242"/>
       <c r="N242" t="s">
-        <v>2833</v>
+        <v>2840</v>
       </c>
       <c r="O242" t="s">
-        <v>2834</v>
+        <v>2841</v>
       </c>
       <c r="P242" t="s">
-        <v>2835</v>
+        <v>2842</v>
       </c>
       <c r="Q242" t="s">
-        <v>2836</v>
+        <v>2843</v>
       </c>
       <c r="R242" t="s">
         <v>38</v>
       </c>
       <c r="S242" t="s">
         <v>39</v>
       </c>
       <c r="T242" t="s">
-        <v>2837</v>
+        <v>2844</v>
       </c>
       <c r="U242" t="s">
-        <v>454</v>
+        <v>114</v>
       </c>
       <c r="V242" t="s">
         <v>42</v>
       </c>
       <c r="W242" t="s">
         <v>43</v>
       </c>
       <c r="X242"/>
       <c r="Y242"/>
       <c r="Z242"/>
     </row>
     <row r="243" spans="1:26">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>2838</v>
+        <v>2845</v>
       </c>
       <c r="C243" t="s">
-        <v>2839</v>
+        <v>2846</v>
       </c>
       <c r="D243" t="s">
-        <v>2840</v>
+        <v>2847</v>
       </c>
       <c r="E243" t="s">
         <v>29</v>
       </c>
       <c r="F243" t="s">
-        <v>1762</v>
+        <v>2848</v>
       </c>
       <c r="G243" t="s">
         <v>31</v>
       </c>
       <c r="H243" t="s">
-        <v>432</v>
+        <v>2849</v>
       </c>
       <c r="I243">
-        <v>12781</v>
+        <v>15717</v>
       </c>
       <c r="J243" t="s">
-        <v>433</v>
+        <v>2850</v>
       </c>
       <c r="K243" s="2">
-        <v>246207399873</v>
+        <v>244202302612</v>
       </c>
       <c r="L243"/>
       <c r="M243"/>
       <c r="N243" t="s">
-        <v>2841</v>
+        <v>2851</v>
       </c>
       <c r="O243" t="s">
-        <v>2842</v>
+        <v>2852</v>
       </c>
       <c r="P243" t="s">
-        <v>2843</v>
+        <v>2853</v>
       </c>
       <c r="Q243" t="s">
-        <v>2844</v>
+        <v>2854</v>
       </c>
       <c r="R243" t="s">
         <v>38</v>
       </c>
       <c r="S243" t="s">
         <v>39</v>
       </c>
       <c r="T243" t="s">
-        <v>2845</v>
+        <v>2855</v>
       </c>
       <c r="U243" t="s">
-        <v>2846</v>
+        <v>114</v>
       </c>
       <c r="V243" t="s">
         <v>42</v>
       </c>
       <c r="W243" t="s">
         <v>43</v>
       </c>
       <c r="X243"/>
       <c r="Y243"/>
       <c r="Z243"/>
     </row>
     <row r="244" spans="1:26">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
-        <v>2847</v>
+        <v>2856</v>
       </c>
       <c r="C244" t="s">
-        <v>2848</v>
+        <v>2857</v>
       </c>
       <c r="D244" t="s">
-        <v>2849</v>
+        <v>2858</v>
       </c>
       <c r="E244" t="s">
         <v>29</v>
       </c>
       <c r="F244" t="s">
-        <v>106</v>
+        <v>792</v>
       </c>
       <c r="G244" t="s">
         <v>31</v>
       </c>
       <c r="H244" t="s">
-        <v>2291</v>
+        <v>2859</v>
       </c>
       <c r="I244">
-        <v>4897</v>
+        <v>12897</v>
       </c>
       <c r="J244" t="s">
-        <v>2850</v>
+        <v>963</v>
       </c>
       <c r="K244" s="2">
-        <v>222400662730</v>
+        <v>245903648339</v>
       </c>
       <c r="L244"/>
       <c r="M244"/>
       <c r="N244" t="s">
-        <v>2851</v>
+        <v>2860</v>
       </c>
       <c r="O244" t="s">
-        <v>2852</v>
+        <v>2861</v>
       </c>
       <c r="P244" t="s">
-        <v>807</v>
+        <v>2862</v>
       </c>
       <c r="Q244" t="s">
-        <v>2853</v>
+        <v>2863</v>
       </c>
       <c r="R244" t="s">
         <v>38</v>
       </c>
       <c r="S244" t="s">
         <v>39</v>
       </c>
       <c r="T244" t="s">
-        <v>2854</v>
+        <v>2864</v>
       </c>
       <c r="U244" t="s">
-        <v>114</v>
+        <v>454</v>
       </c>
       <c r="V244" t="s">
         <v>42</v>
       </c>
       <c r="W244" t="s">
         <v>43</v>
       </c>
       <c r="X244"/>
       <c r="Y244"/>
       <c r="Z244"/>
     </row>
     <row r="245" spans="1:26">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>2855</v>
+        <v>2865</v>
       </c>
       <c r="C245" t="s">
-        <v>2856</v>
+        <v>2866</v>
       </c>
       <c r="D245" t="s">
-        <v>2857</v>
+        <v>2867</v>
       </c>
       <c r="E245" t="s">
         <v>29</v>
       </c>
       <c r="F245" t="s">
-        <v>64</v>
+        <v>1777</v>
       </c>
       <c r="G245" t="s">
         <v>31</v>
       </c>
       <c r="H245" t="s">
-        <v>2858</v>
+        <v>432</v>
       </c>
       <c r="I245">
-        <v>4914</v>
+        <v>12781</v>
       </c>
       <c r="J245" t="s">
-        <v>1774</v>
+        <v>433</v>
       </c>
       <c r="K245" s="2">
-        <v>770400069836</v>
+        <v>246207399873</v>
       </c>
       <c r="L245"/>
       <c r="M245"/>
       <c r="N245" t="s">
-        <v>2859</v>
+        <v>2868</v>
       </c>
       <c r="O245" t="s">
-        <v>2860</v>
+        <v>2869</v>
       </c>
       <c r="P245" t="s">
-        <v>2861</v>
+        <v>2870</v>
       </c>
       <c r="Q245" t="s">
-        <v>2862</v>
+        <v>2871</v>
       </c>
       <c r="R245" t="s">
         <v>38</v>
       </c>
       <c r="S245" t="s">
         <v>39</v>
       </c>
       <c r="T245" t="s">
-        <v>2863</v>
+        <v>2872</v>
       </c>
       <c r="U245" t="s">
-        <v>174</v>
+        <v>2873</v>
       </c>
       <c r="V245" t="s">
         <v>42</v>
       </c>
       <c r="W245" t="s">
         <v>43</v>
       </c>
       <c r="X245"/>
       <c r="Y245"/>
       <c r="Z245"/>
     </row>
     <row r="246" spans="1:26">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>2864</v>
+        <v>2874</v>
       </c>
       <c r="C246" t="s">
-        <v>2865</v>
+        <v>2875</v>
       </c>
       <c r="D246" t="s">
-        <v>2866</v>
+        <v>2876</v>
       </c>
       <c r="E246" t="s">
         <v>29</v>
       </c>
       <c r="F246" t="s">
-        <v>2867</v>
+        <v>106</v>
       </c>
       <c r="G246" t="s">
         <v>31</v>
       </c>
       <c r="H246" t="s">
-        <v>1016</v>
+        <v>2306</v>
       </c>
       <c r="I246">
-        <v>7618</v>
+        <v>4897</v>
       </c>
       <c r="J246" t="s">
-        <v>1017</v>
+        <v>2877</v>
       </c>
       <c r="K246" s="2">
-        <v>366512783023</v>
+        <v>222400662730</v>
       </c>
       <c r="L246"/>
       <c r="M246"/>
       <c r="N246" t="s">
-        <v>2868</v>
+        <v>2878</v>
       </c>
       <c r="O246" t="s">
-        <v>2869</v>
+        <v>2879</v>
       </c>
       <c r="P246" t="s">
-        <v>2870</v>
+        <v>807</v>
       </c>
       <c r="Q246" t="s">
-        <v>2871</v>
+        <v>2880</v>
       </c>
       <c r="R246" t="s">
         <v>38</v>
       </c>
       <c r="S246" t="s">
         <v>39</v>
       </c>
       <c r="T246" t="s">
-        <v>2872</v>
+        <v>2881</v>
       </c>
       <c r="U246" t="s">
         <v>114</v>
       </c>
       <c r="V246" t="s">
         <v>42</v>
       </c>
       <c r="W246" t="s">
         <v>43</v>
       </c>
       <c r="X246"/>
       <c r="Y246"/>
       <c r="Z246"/>
     </row>
     <row r="247" spans="1:26">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>2873</v>
+        <v>2882</v>
       </c>
       <c r="C247" t="s">
-        <v>2874</v>
+        <v>2883</v>
       </c>
       <c r="D247" t="s">
-        <v>1398</v>
+        <v>2884</v>
       </c>
       <c r="E247" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F247" t="s">
-        <v>2875</v>
+        <v>64</v>
       </c>
       <c r="G247" t="s">
-        <v>2876</v>
+        <v>31</v>
       </c>
       <c r="H247" t="s">
-        <v>2877</v>
+        <v>2885</v>
       </c>
       <c r="I247">
-        <v>14505</v>
+        <v>4914</v>
       </c>
       <c r="J247" t="s">
-        <v>2878</v>
+        <v>1789</v>
       </c>
       <c r="K247" s="2">
-        <v>420515726936</v>
+        <v>770400069836</v>
       </c>
       <c r="L247"/>
-      <c r="M247" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M247"/>
       <c r="N247" t="s">
-        <v>2880</v>
+        <v>2886</v>
       </c>
       <c r="O247" t="s">
-        <v>2881</v>
+        <v>2887</v>
       </c>
       <c r="P247" t="s">
-        <v>2882</v>
+        <v>2888</v>
       </c>
       <c r="Q247" t="s">
-        <v>2883</v>
+        <v>2889</v>
       </c>
       <c r="R247" t="s">
         <v>38</v>
       </c>
       <c r="S247" t="s">
         <v>39</v>
       </c>
       <c r="T247" t="s">
-        <v>2884</v>
+        <v>2890</v>
       </c>
       <c r="U247" t="s">
-        <v>129</v>
+        <v>174</v>
       </c>
       <c r="V247" t="s">
         <v>42</v>
       </c>
       <c r="W247" t="s">
-        <v>2885</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X247"/>
+      <c r="Y247"/>
+      <c r="Z247"/>
     </row>
     <row r="248" spans="1:26">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
-        <v>2888</v>
+        <v>2891</v>
       </c>
       <c r="C248" t="s">
-        <v>2889</v>
+        <v>2892</v>
       </c>
       <c r="D248" t="s">
-        <v>2890</v>
+        <v>2893</v>
       </c>
       <c r="E248" t="s">
         <v>29</v>
       </c>
       <c r="F248" t="s">
-        <v>2891</v>
+        <v>2894</v>
       </c>
       <c r="G248" t="s">
-        <v>274</v>
+        <v>31</v>
       </c>
       <c r="H248" t="s">
-        <v>2892</v>
+        <v>1016</v>
       </c>
       <c r="I248">
-        <v>14791</v>
+        <v>7618</v>
       </c>
       <c r="J248" t="s">
-        <v>2893</v>
+        <v>1017</v>
       </c>
       <c r="K248" s="2">
-        <v>330573304246</v>
-[...6 lines deleted...]
-      </c>
+        <v>366512783023</v>
+      </c>
+      <c r="L248"/>
+      <c r="M248"/>
       <c r="N248" t="s">
         <v>2895</v>
       </c>
       <c r="O248" t="s">
         <v>2896</v>
       </c>
       <c r="P248" t="s">
         <v>2897</v>
       </c>
       <c r="Q248" t="s">
         <v>2898</v>
       </c>
       <c r="R248" t="s">
         <v>38</v>
       </c>
       <c r="S248" t="s">
         <v>39</v>
       </c>
       <c r="T248" t="s">
         <v>2899</v>
       </c>
       <c r="U248" t="s">
         <v>114</v>
       </c>
       <c r="V248" t="s">
         <v>42</v>
       </c>
       <c r="W248" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X248"/>
+      <c r="Y248"/>
+      <c r="Z248"/>
     </row>
     <row r="249" spans="1:26">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C249" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D249" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E249" t="s">
+        <v>76</v>
+      </c>
+      <c r="F249" t="s">
         <v>2902</v>
       </c>
-      <c r="C249" t="s">
+      <c r="G249" t="s">
         <v>2903</v>
-      </c>
-[...10 lines deleted...]
-        <v>234</v>
       </c>
       <c r="H249" t="s">
         <v>2904</v>
       </c>
       <c r="I249">
-        <v>6793</v>
+        <v>14505</v>
       </c>
       <c r="J249" t="s">
-        <v>816</v>
+        <v>2905</v>
       </c>
       <c r="K249" s="2">
-        <v>366400414780</v>
+        <v>420515726936</v>
       </c>
       <c r="L249"/>
-      <c r="M249"/>
+      <c r="M249" t="s">
+        <v>2906</v>
+      </c>
       <c r="N249" t="s">
-        <v>2905</v>
+        <v>2907</v>
       </c>
       <c r="O249" t="s">
-        <v>2906</v>
+        <v>2908</v>
       </c>
       <c r="P249" t="s">
-        <v>2907</v>
+        <v>2909</v>
       </c>
       <c r="Q249" t="s">
-        <v>2908</v>
+        <v>2910</v>
       </c>
       <c r="R249" t="s">
         <v>38</v>
       </c>
       <c r="S249" t="s">
         <v>39</v>
       </c>
       <c r="T249" t="s">
-        <v>2909</v>
+        <v>2911</v>
       </c>
       <c r="U249" t="s">
-        <v>174</v>
+        <v>129</v>
       </c>
       <c r="V249" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="W249" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z249"/>
+        <v>2912</v>
+      </c>
+      <c r="X249" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y249" t="s">
+        <v>2913</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>2914</v>
+      </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
-        <v>2910</v>
+        <v>2915</v>
       </c>
       <c r="C250" t="s">
-        <v>2911</v>
+        <v>2916</v>
       </c>
       <c r="D250" t="s">
-        <v>2912</v>
+        <v>2917</v>
       </c>
       <c r="E250" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F250" t="s">
-        <v>2913</v>
+        <v>2918</v>
       </c>
       <c r="G250" t="s">
-        <v>78</v>
+        <v>274</v>
       </c>
       <c r="H250" t="s">
-        <v>32</v>
+        <v>2919</v>
       </c>
       <c r="I250">
-        <v>10960</v>
+        <v>14791</v>
       </c>
       <c r="J250" t="s">
-        <v>940</v>
+        <v>2920</v>
       </c>
       <c r="K250" s="2">
-        <v>140201167128</v>
-[...1 lines deleted...]
-      <c r="L250"/>
+        <v>330573304246</v>
+      </c>
+      <c r="L250" t="s">
+        <v>121</v>
+      </c>
       <c r="M250" t="s">
-        <v>2914</v>
+        <v>2921</v>
       </c>
       <c r="N250" t="s">
-        <v>2915</v>
+        <v>2922</v>
       </c>
       <c r="O250" t="s">
-        <v>2916</v>
+        <v>2923</v>
       </c>
       <c r="P250" t="s">
-        <v>2917</v>
+        <v>2924</v>
       </c>
       <c r="Q250" t="s">
-        <v>2918</v>
+        <v>2925</v>
       </c>
       <c r="R250" t="s">
         <v>38</v>
       </c>
       <c r="S250" t="s">
         <v>39</v>
       </c>
       <c r="T250" t="s">
-        <v>2919</v>
+        <v>2926</v>
       </c>
       <c r="U250" t="s">
-        <v>2920</v>
+        <v>114</v>
       </c>
       <c r="V250" t="s">
         <v>42</v>
       </c>
       <c r="W250" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z250"/>
+        <v>58</v>
+      </c>
+      <c r="X250" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y250" t="s">
+        <v>2927</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>2928</v>
+      </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>2921</v>
+        <v>2929</v>
       </c>
       <c r="C251" t="s">
-        <v>2922</v>
+        <v>2930</v>
       </c>
       <c r="D251" t="s">
-        <v>2923</v>
+        <v>405</v>
       </c>
       <c r="E251" t="s">
         <v>29</v>
       </c>
       <c r="F251" t="s">
-        <v>2924</v>
+        <v>1695</v>
       </c>
       <c r="G251" t="s">
-        <v>31</v>
+        <v>234</v>
       </c>
       <c r="H251" t="s">
-        <v>2925</v>
+        <v>2931</v>
       </c>
       <c r="I251">
-        <v>11559</v>
+        <v>6793</v>
       </c>
       <c r="J251" t="s">
-        <v>2926</v>
+        <v>816</v>
       </c>
       <c r="K251" s="2">
-        <v>461302068020</v>
+        <v>366400414780</v>
       </c>
       <c r="L251"/>
       <c r="M251"/>
       <c r="N251" t="s">
-        <v>2927</v>
+        <v>2932</v>
       </c>
       <c r="O251" t="s">
-        <v>2928</v>
+        <v>2933</v>
       </c>
       <c r="P251" t="s">
-        <v>2929</v>
+        <v>2934</v>
       </c>
       <c r="Q251" t="s">
-        <v>2930</v>
+        <v>2935</v>
       </c>
       <c r="R251" t="s">
         <v>38</v>
       </c>
       <c r="S251" t="s">
         <v>39</v>
       </c>
       <c r="T251" t="s">
-        <v>2931</v>
+        <v>2936</v>
       </c>
       <c r="U251" t="s">
-        <v>114</v>
+        <v>174</v>
       </c>
       <c r="V251" t="s">
-        <v>42</v>
+        <v>243</v>
       </c>
       <c r="W251" t="s">
         <v>43</v>
       </c>
       <c r="X251"/>
       <c r="Y251"/>
       <c r="Z251"/>
     </row>
     <row r="252" spans="1:26">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
-        <v>2932</v>
+        <v>2937</v>
       </c>
       <c r="C252" t="s">
-        <v>2933</v>
+        <v>2938</v>
       </c>
       <c r="D252" t="s">
-        <v>1834</v>
+        <v>2939</v>
       </c>
       <c r="E252" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F252" t="s">
-        <v>2934</v>
+        <v>2940</v>
       </c>
       <c r="G252" t="s">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="H252" t="s">
-        <v>1291</v>
+        <v>32</v>
       </c>
       <c r="I252">
-        <v>6946</v>
+        <v>10960</v>
       </c>
       <c r="J252" t="s">
-        <v>2935</v>
+        <v>940</v>
       </c>
       <c r="K252" s="2">
-        <v>781125775189</v>
+        <v>140201167128</v>
       </c>
       <c r="L252"/>
-      <c r="M252"/>
+      <c r="M252" t="s">
+        <v>2941</v>
+      </c>
       <c r="N252" t="s">
-        <v>2936</v>
+        <v>2942</v>
       </c>
       <c r="O252" t="s">
-        <v>2937</v>
+        <v>2943</v>
       </c>
       <c r="P252" t="s">
-        <v>2938</v>
+        <v>2944</v>
       </c>
       <c r="Q252" t="s">
-        <v>2939</v>
+        <v>2945</v>
       </c>
       <c r="R252" t="s">
         <v>38</v>
       </c>
       <c r="S252" t="s">
         <v>39</v>
       </c>
       <c r="T252" t="s">
-        <v>2940</v>
+        <v>2946</v>
       </c>
       <c r="U252" t="s">
-        <v>114</v>
+        <v>2947</v>
       </c>
       <c r="V252" t="s">
         <v>42</v>
       </c>
       <c r="W252" t="s">
         <v>43</v>
       </c>
       <c r="X252"/>
       <c r="Y252"/>
       <c r="Z252"/>
     </row>
     <row r="253" spans="1:26">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
-        <v>2941</v>
+        <v>2948</v>
       </c>
       <c r="C253" t="s">
-        <v>2942</v>
+        <v>2949</v>
       </c>
       <c r="D253" t="s">
-        <v>2943</v>
+        <v>2950</v>
       </c>
       <c r="E253" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F253" t="s">
-        <v>165</v>
+        <v>2951</v>
       </c>
       <c r="G253" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="H253" t="s">
-        <v>2925</v>
+        <v>2952</v>
       </c>
       <c r="I253">
-        <v>11573</v>
+        <v>11559</v>
       </c>
       <c r="J253" t="s">
-        <v>745</v>
+        <v>2953</v>
       </c>
       <c r="K253" s="2">
-        <v>682802288970</v>
+        <v>461302068020</v>
       </c>
       <c r="L253"/>
-      <c r="M253" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M253"/>
       <c r="N253" t="s">
-        <v>2944</v>
+        <v>2954</v>
       </c>
       <c r="O253" t="s">
-        <v>2945</v>
+        <v>2955</v>
       </c>
       <c r="P253" t="s">
-        <v>2946</v>
+        <v>2956</v>
       </c>
       <c r="Q253" t="s">
-        <v>2947</v>
+        <v>2957</v>
       </c>
       <c r="R253" t="s">
         <v>38</v>
       </c>
       <c r="S253" t="s">
         <v>39</v>
       </c>
       <c r="T253" t="s">
-        <v>2948</v>
+        <v>2958</v>
       </c>
       <c r="U253" t="s">
-        <v>599</v>
+        <v>114</v>
       </c>
       <c r="V253" t="s">
         <v>42</v>
       </c>
       <c r="W253" t="s">
         <v>43</v>
       </c>
       <c r="X253"/>
       <c r="Y253"/>
       <c r="Z253"/>
     </row>
     <row r="254" spans="1:26">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
-        <v>2949</v>
+        <v>2959</v>
       </c>
       <c r="C254" t="s">
-        <v>2950</v>
+        <v>2960</v>
       </c>
       <c r="D254" t="s">
-        <v>2951</v>
+        <v>1849</v>
       </c>
       <c r="E254" t="s">
         <v>29</v>
       </c>
       <c r="F254" t="s">
-        <v>1942</v>
+        <v>2961</v>
       </c>
       <c r="G254" t="s">
         <v>31</v>
       </c>
       <c r="H254" t="s">
-        <v>2952</v>
+        <v>1291</v>
       </c>
       <c r="I254">
-        <v>8574</v>
+        <v>6946</v>
       </c>
       <c r="J254" t="s">
-        <v>2581</v>
+        <v>2962</v>
       </c>
       <c r="K254" s="2">
-        <v>162800234926</v>
+        <v>781125775189</v>
       </c>
       <c r="L254"/>
       <c r="M254"/>
       <c r="N254" t="s">
-        <v>2953</v>
+        <v>2963</v>
       </c>
       <c r="O254" t="s">
-        <v>2954</v>
+        <v>2964</v>
       </c>
       <c r="P254" t="s">
-        <v>2955</v>
+        <v>2965</v>
       </c>
       <c r="Q254" t="s">
-        <v>2956</v>
+        <v>2966</v>
       </c>
       <c r="R254" t="s">
         <v>38</v>
       </c>
       <c r="S254" t="s">
         <v>39</v>
       </c>
       <c r="T254" t="s">
-        <v>2957</v>
+        <v>2967</v>
       </c>
       <c r="U254" t="s">
-        <v>1226</v>
+        <v>114</v>
       </c>
       <c r="V254" t="s">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="W254" t="s">
         <v>43</v>
       </c>
       <c r="X254"/>
       <c r="Y254"/>
       <c r="Z254"/>
     </row>
     <row r="255" spans="1:26">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>2958</v>
+        <v>2968</v>
       </c>
       <c r="C255" t="s">
-        <v>2959</v>
+        <v>2969</v>
       </c>
       <c r="D255" t="s">
-        <v>2960</v>
+        <v>2970</v>
       </c>
       <c r="E255" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F255" t="s">
-        <v>1762</v>
+        <v>165</v>
       </c>
       <c r="G255" t="s">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="H255" t="s">
-        <v>1167</v>
+        <v>2952</v>
       </c>
       <c r="I255">
-        <v>14992</v>
+        <v>11573</v>
       </c>
       <c r="J255" t="s">
-        <v>2961</v>
+        <v>745</v>
       </c>
       <c r="K255" s="2">
-        <v>164607617956</v>
+        <v>682802288970</v>
       </c>
       <c r="L255"/>
-      <c r="M255"/>
+      <c r="M255" t="s">
+        <v>2720</v>
+      </c>
       <c r="N255" t="s">
-        <v>2962</v>
+        <v>2971</v>
       </c>
       <c r="O255" t="s">
-        <v>2963</v>
+        <v>2972</v>
       </c>
       <c r="P255" t="s">
-        <v>2964</v>
+        <v>2973</v>
       </c>
       <c r="Q255" t="s">
-        <v>2965</v>
+        <v>2974</v>
       </c>
       <c r="R255" t="s">
         <v>38</v>
       </c>
       <c r="S255" t="s">
         <v>39</v>
       </c>
       <c r="T255" t="s">
-        <v>2966</v>
+        <v>2975</v>
       </c>
       <c r="U255" t="s">
-        <v>114</v>
+        <v>599</v>
       </c>
       <c r="V255" t="s">
         <v>42</v>
       </c>
       <c r="W255" t="s">
         <v>43</v>
       </c>
       <c r="X255"/>
       <c r="Y255"/>
       <c r="Z255"/>
     </row>
     <row r="256" spans="1:26">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>2967</v>
+        <v>2976</v>
       </c>
       <c r="C256" t="s">
-        <v>2968</v>
+        <v>2977</v>
       </c>
       <c r="D256" t="s">
-        <v>2969</v>
+        <v>2978</v>
       </c>
       <c r="E256" t="s">
         <v>29</v>
       </c>
       <c r="F256" t="s">
-        <v>861</v>
+        <v>1957</v>
       </c>
       <c r="G256" t="s">
         <v>31</v>
       </c>
       <c r="H256" t="s">
-        <v>976</v>
+        <v>2979</v>
       </c>
       <c r="I256">
-        <v>9592</v>
+        <v>8574</v>
       </c>
       <c r="J256" t="s">
-        <v>66</v>
+        <v>2596</v>
       </c>
       <c r="K256" s="2">
-        <v>183502060877</v>
+        <v>162800234926</v>
       </c>
       <c r="L256"/>
       <c r="M256"/>
       <c r="N256" t="s">
-        <v>2970</v>
+        <v>2980</v>
       </c>
       <c r="O256" t="s">
-        <v>2971</v>
+        <v>2981</v>
       </c>
       <c r="P256" t="s">
-        <v>2972</v>
+        <v>2982</v>
       </c>
       <c r="Q256" t="s">
-        <v>2973</v>
+        <v>2983</v>
       </c>
       <c r="R256" t="s">
         <v>38</v>
       </c>
       <c r="S256" t="s">
         <v>39</v>
       </c>
       <c r="T256" t="s">
-        <v>2974</v>
+        <v>2984</v>
       </c>
       <c r="U256" t="s">
         <v>1226</v>
       </c>
       <c r="V256" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W256" t="s">
         <v>43</v>
       </c>
       <c r="X256"/>
       <c r="Y256"/>
       <c r="Z256"/>
     </row>
     <row r="257" spans="1:26">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>2975</v>
+        <v>2985</v>
       </c>
       <c r="C257" t="s">
-        <v>2976</v>
+        <v>2986</v>
       </c>
       <c r="D257" t="s">
-        <v>46</v>
+        <v>2987</v>
       </c>
       <c r="E257" t="s">
         <v>29</v>
       </c>
       <c r="F257" t="s">
-        <v>2977</v>
+        <v>1777</v>
       </c>
       <c r="G257" t="s">
-        <v>274</v>
+        <v>31</v>
       </c>
       <c r="H257" t="s">
-        <v>483</v>
+        <v>1167</v>
       </c>
       <c r="I257">
-        <v>16529</v>
+        <v>14992</v>
       </c>
       <c r="J257" t="s">
-        <v>2978</v>
+        <v>2988</v>
       </c>
       <c r="K257" s="2">
-        <v>165501934273</v>
-[...6 lines deleted...]
-      </c>
+        <v>164607617956</v>
+      </c>
+      <c r="L257"/>
+      <c r="M257"/>
       <c r="N257" t="s">
-        <v>2980</v>
+        <v>2989</v>
       </c>
       <c r="O257" t="s">
-        <v>2981</v>
+        <v>2990</v>
       </c>
       <c r="P257" t="s">
-        <v>2982</v>
+        <v>2991</v>
       </c>
       <c r="Q257" t="s">
-        <v>2983</v>
+        <v>2992</v>
       </c>
       <c r="R257" t="s">
         <v>38</v>
       </c>
       <c r="S257" t="s">
         <v>39</v>
       </c>
       <c r="T257" t="s">
-        <v>2984</v>
+        <v>2993</v>
       </c>
       <c r="U257" t="s">
-        <v>102</v>
+        <v>114</v>
       </c>
       <c r="V257" t="s">
-        <v>400</v>
+        <v>42</v>
       </c>
       <c r="W257" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X257"/>
+      <c r="Y257"/>
       <c r="Z257"/>
     </row>
     <row r="258" spans="1:26">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
-        <v>2986</v>
+        <v>2994</v>
       </c>
       <c r="C258" t="s">
-        <v>2987</v>
+        <v>2995</v>
       </c>
       <c r="D258" t="s">
-        <v>46</v>
+        <v>2996</v>
       </c>
       <c r="E258" t="s">
         <v>29</v>
       </c>
       <c r="F258" t="s">
-        <v>603</v>
+        <v>861</v>
       </c>
       <c r="G258" t="s">
         <v>31</v>
       </c>
       <c r="H258" t="s">
-        <v>2167</v>
+        <v>976</v>
       </c>
       <c r="I258">
-        <v>10579</v>
+        <v>9592</v>
       </c>
       <c r="J258" t="s">
-        <v>2988</v>
+        <v>66</v>
       </c>
       <c r="K258" s="2">
-        <v>165706246711</v>
+        <v>183502060877</v>
       </c>
       <c r="L258"/>
       <c r="M258"/>
       <c r="N258" t="s">
-        <v>2989</v>
+        <v>2997</v>
       </c>
       <c r="O258" t="s">
-        <v>2990</v>
+        <v>2998</v>
       </c>
       <c r="P258" t="s">
-        <v>2991</v>
+        <v>2999</v>
       </c>
       <c r="Q258" t="s">
-        <v>2992</v>
+        <v>3000</v>
       </c>
       <c r="R258" t="s">
         <v>38</v>
       </c>
       <c r="S258" t="s">
         <v>39</v>
       </c>
       <c r="T258" t="s">
-        <v>2993</v>
+        <v>3001</v>
       </c>
       <c r="U258" t="s">
-        <v>2994</v>
+        <v>1226</v>
       </c>
       <c r="V258" t="s">
         <v>42</v>
       </c>
       <c r="W258" t="s">
         <v>43</v>
       </c>
       <c r="X258"/>
       <c r="Y258"/>
       <c r="Z258"/>
     </row>
     <row r="259" spans="1:26">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
-        <v>2995</v>
+        <v>3002</v>
       </c>
       <c r="C259" t="s">
-        <v>2996</v>
+        <v>3003</v>
       </c>
       <c r="D259" t="s">
-        <v>2997</v>
+        <v>46</v>
       </c>
       <c r="E259" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F259" t="s">
-        <v>165</v>
+        <v>3004</v>
       </c>
       <c r="G259" t="s">
-        <v>78</v>
+        <v>274</v>
       </c>
       <c r="H259" t="s">
-        <v>1556</v>
+        <v>483</v>
       </c>
       <c r="I259">
-        <v>6705</v>
+        <v>16529</v>
       </c>
       <c r="J259" t="s">
-        <v>592</v>
+        <v>3005</v>
       </c>
       <c r="K259" s="2">
-        <v>645000189572</v>
-[...1 lines deleted...]
-      <c r="L259"/>
+        <v>165501934273</v>
+      </c>
+      <c r="L259" t="s">
+        <v>121</v>
+      </c>
       <c r="M259" t="s">
-        <v>2998</v>
+        <v>3006</v>
       </c>
       <c r="N259" t="s">
-        <v>2999</v>
+        <v>3007</v>
       </c>
       <c r="O259" t="s">
-        <v>3000</v>
+        <v>3008</v>
       </c>
       <c r="P259" t="s">
-        <v>3001</v>
+        <v>3009</v>
       </c>
       <c r="Q259" t="s">
-        <v>3002</v>
+        <v>3010</v>
       </c>
       <c r="R259" t="s">
         <v>38</v>
       </c>
       <c r="S259" t="s">
         <v>39</v>
       </c>
       <c r="T259" t="s">
-        <v>3003</v>
+        <v>3011</v>
       </c>
       <c r="U259" t="s">
-        <v>599</v>
+        <v>102</v>
       </c>
       <c r="V259" t="s">
-        <v>42</v>
+        <v>400</v>
       </c>
       <c r="W259" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="Y259"/>
+        <v>58</v>
+      </c>
+      <c r="X259" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y259" t="s">
+        <v>3012</v>
+      </c>
       <c r="Z259"/>
     </row>
     <row r="260" spans="1:26">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
-        <v>3004</v>
+        <v>3013</v>
       </c>
       <c r="C260" t="s">
-        <v>3005</v>
+        <v>3014</v>
       </c>
       <c r="D260" t="s">
-        <v>1476</v>
+        <v>46</v>
       </c>
       <c r="E260" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F260" t="s">
-        <v>3006</v>
+        <v>603</v>
       </c>
       <c r="G260" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="H260" t="s">
-        <v>32</v>
+        <v>2182</v>
       </c>
       <c r="I260">
-        <v>5353</v>
+        <v>10579</v>
       </c>
       <c r="J260" t="s">
-        <v>33</v>
+        <v>3015</v>
       </c>
       <c r="K260" s="2">
-        <v>666000699419</v>
+        <v>165706246711</v>
       </c>
       <c r="L260"/>
-      <c r="M260" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M260"/>
       <c r="N260" t="s">
-        <v>3007</v>
+        <v>3016</v>
       </c>
       <c r="O260" t="s">
-        <v>3008</v>
+        <v>3017</v>
       </c>
       <c r="P260" t="s">
-        <v>3009</v>
+        <v>3018</v>
       </c>
       <c r="Q260" t="s">
-        <v>3010</v>
+        <v>3019</v>
       </c>
       <c r="R260" t="s">
         <v>38</v>
       </c>
       <c r="S260" t="s">
         <v>39</v>
       </c>
       <c r="T260" t="s">
-        <v>3011</v>
+        <v>3020</v>
       </c>
       <c r="U260" t="s">
-        <v>507</v>
+        <v>3021</v>
       </c>
       <c r="V260" t="s">
         <v>42</v>
       </c>
       <c r="W260" t="s">
         <v>43</v>
       </c>
       <c r="X260"/>
       <c r="Y260"/>
       <c r="Z260"/>
     </row>
     <row r="261" spans="1:26">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
-        <v>3012</v>
+        <v>3022</v>
       </c>
       <c r="C261" t="s">
-        <v>3013</v>
+        <v>3023</v>
       </c>
       <c r="D261" t="s">
-        <v>3014</v>
+        <v>3024</v>
       </c>
       <c r="E261" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F261" t="s">
-        <v>1085</v>
+        <v>165</v>
       </c>
       <c r="G261" t="s">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="H261" t="s">
-        <v>3015</v>
+        <v>1556</v>
       </c>
       <c r="I261">
-        <v>5356</v>
+        <v>6705</v>
       </c>
       <c r="J261" t="s">
-        <v>910</v>
+        <v>592</v>
       </c>
       <c r="K261" s="2">
-        <v>402800984189</v>
+        <v>645000189572</v>
       </c>
       <c r="L261"/>
-      <c r="M261"/>
+      <c r="M261" t="s">
+        <v>3025</v>
+      </c>
       <c r="N261" t="s">
-        <v>3016</v>
+        <v>3026</v>
       </c>
       <c r="O261" t="s">
-        <v>3017</v>
+        <v>3027</v>
       </c>
       <c r="P261" t="s">
-        <v>3018</v>
+        <v>3028</v>
       </c>
       <c r="Q261" t="s">
-        <v>3019</v>
+        <v>3029</v>
       </c>
       <c r="R261" t="s">
         <v>38</v>
       </c>
       <c r="S261" t="s">
         <v>39</v>
       </c>
       <c r="T261" t="s">
-        <v>3020</v>
+        <v>3030</v>
       </c>
       <c r="U261" t="s">
-        <v>454</v>
+        <v>599</v>
       </c>
       <c r="V261" t="s">
         <v>42</v>
       </c>
       <c r="W261" t="s">
         <v>43</v>
       </c>
       <c r="X261"/>
       <c r="Y261"/>
       <c r="Z261"/>
     </row>
     <row r="262" spans="1:26">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>3021</v>
+        <v>3031</v>
       </c>
       <c r="C262" t="s">
-        <v>3022</v>
+        <v>3032</v>
       </c>
       <c r="D262" t="s">
-        <v>3023</v>
+        <v>1476</v>
       </c>
       <c r="E262" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F262" t="s">
-        <v>3024</v>
+        <v>3033</v>
       </c>
       <c r="G262" t="s">
-        <v>3025</v>
+        <v>78</v>
       </c>
       <c r="H262" t="s">
-        <v>93</v>
+        <v>32</v>
       </c>
       <c r="I262">
-        <v>5425</v>
+        <v>5353</v>
       </c>
       <c r="J262" t="s">
-        <v>94</v>
+        <v>33</v>
       </c>
       <c r="K262" s="2">
-        <v>531000168760</v>
+        <v>666000699419</v>
       </c>
       <c r="L262"/>
-      <c r="M262"/>
+      <c r="M262" t="s">
+        <v>1049</v>
+      </c>
       <c r="N262" t="s">
-        <v>3026</v>
+        <v>3034</v>
       </c>
       <c r="O262" t="s">
-        <v>3027</v>
+        <v>3035</v>
       </c>
       <c r="P262" t="s">
-        <v>3028</v>
+        <v>3036</v>
       </c>
       <c r="Q262" t="s">
-        <v>3029</v>
+        <v>3037</v>
       </c>
       <c r="R262" t="s">
         <v>38</v>
       </c>
       <c r="S262" t="s">
         <v>39</v>
       </c>
       <c r="T262" t="s">
-        <v>3030</v>
+        <v>3038</v>
       </c>
       <c r="U262" t="s">
-        <v>114</v>
+        <v>507</v>
       </c>
       <c r="V262" t="s">
         <v>42</v>
       </c>
       <c r="W262" t="s">
         <v>43</v>
       </c>
       <c r="X262"/>
       <c r="Y262"/>
       <c r="Z262"/>
     </row>
     <row r="263" spans="1:26">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
-        <v>3031</v>
+        <v>3039</v>
       </c>
       <c r="C263" t="s">
-        <v>3032</v>
+        <v>3040</v>
       </c>
       <c r="D263" t="s">
-        <v>3033</v>
+        <v>3041</v>
       </c>
       <c r="E263" t="s">
         <v>29</v>
       </c>
       <c r="F263" t="s">
-        <v>3034</v>
+        <v>1085</v>
       </c>
       <c r="G263" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="H263" t="s">
-        <v>3035</v>
+        <v>3042</v>
       </c>
       <c r="I263">
-        <v>14232</v>
+        <v>5356</v>
       </c>
       <c r="J263" t="s">
-        <v>3036</v>
+        <v>910</v>
       </c>
       <c r="K263" s="2">
-        <v>365201735787</v>
+        <v>402800984189</v>
       </c>
       <c r="L263"/>
-      <c r="M263" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M263"/>
       <c r="N263" t="s">
-        <v>3037</v>
+        <v>3043</v>
       </c>
       <c r="O263" t="s">
-        <v>3038</v>
+        <v>3044</v>
       </c>
       <c r="P263" t="s">
-        <v>3039</v>
+        <v>3045</v>
       </c>
       <c r="Q263" t="s">
-        <v>3040</v>
+        <v>3046</v>
       </c>
       <c r="R263" t="s">
         <v>38</v>
       </c>
       <c r="S263" t="s">
         <v>39</v>
       </c>
       <c r="T263" t="s">
-        <v>3041</v>
+        <v>3047</v>
       </c>
       <c r="U263" t="s">
-        <v>186</v>
+        <v>454</v>
       </c>
       <c r="V263" t="s">
         <v>42</v>
       </c>
       <c r="W263" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X263"/>
+      <c r="Y263"/>
+      <c r="Z263"/>
     </row>
     <row r="264" spans="1:26">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>3044</v>
+        <v>3048</v>
       </c>
       <c r="C264" t="s">
-        <v>3045</v>
+        <v>3049</v>
       </c>
       <c r="D264" t="s">
-        <v>3046</v>
+        <v>3050</v>
       </c>
       <c r="E264" t="s">
         <v>29</v>
       </c>
       <c r="F264" t="s">
-        <v>2590</v>
+        <v>3051</v>
       </c>
       <c r="G264" t="s">
-        <v>31</v>
+        <v>3052</v>
       </c>
       <c r="H264" t="s">
-        <v>3047</v>
+        <v>93</v>
       </c>
       <c r="I264">
-        <v>5431</v>
+        <v>5425</v>
       </c>
       <c r="J264" t="s">
-        <v>3048</v>
+        <v>94</v>
       </c>
       <c r="K264" s="2">
-        <v>635003269036</v>
+        <v>531000168760</v>
       </c>
       <c r="L264"/>
       <c r="M264"/>
       <c r="N264" t="s">
-        <v>3049</v>
+        <v>3053</v>
       </c>
       <c r="O264" t="s">
-        <v>3050</v>
+        <v>3054</v>
       </c>
       <c r="P264" t="s">
-        <v>3051</v>
+        <v>3055</v>
       </c>
       <c r="Q264" t="s">
-        <v>3052</v>
+        <v>3056</v>
       </c>
       <c r="R264" t="s">
         <v>38</v>
       </c>
       <c r="S264" t="s">
         <v>39</v>
       </c>
       <c r="T264" t="s">
-        <v>3053</v>
+        <v>3057</v>
       </c>
       <c r="U264" t="s">
         <v>114</v>
       </c>
       <c r="V264" t="s">
         <v>42</v>
       </c>
       <c r="W264" t="s">
         <v>43</v>
       </c>
       <c r="X264"/>
       <c r="Y264"/>
-      <c r="Z264" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z264"/>
     </row>
     <row r="265" spans="1:26">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
-        <v>3054</v>
+        <v>3058</v>
       </c>
       <c r="C265" t="s">
-        <v>3055</v>
+        <v>3059</v>
       </c>
       <c r="D265" t="s">
-        <v>662</v>
+        <v>3060</v>
       </c>
       <c r="E265" t="s">
         <v>29</v>
       </c>
       <c r="F265" t="s">
-        <v>554</v>
+        <v>3061</v>
       </c>
       <c r="G265" t="s">
-        <v>234</v>
+        <v>48</v>
       </c>
       <c r="H265" t="s">
-        <v>3056</v>
+        <v>3062</v>
       </c>
       <c r="I265">
-        <v>9838</v>
+        <v>14232</v>
       </c>
       <c r="J265" t="s">
-        <v>1388</v>
+        <v>3063</v>
       </c>
       <c r="K265" s="2">
-        <v>701733001704</v>
+        <v>365201735787</v>
       </c>
       <c r="L265"/>
-      <c r="M265"/>
+      <c r="M265" t="s">
+        <v>732</v>
+      </c>
       <c r="N265" t="s">
-        <v>3057</v>
+        <v>3064</v>
       </c>
       <c r="O265" t="s">
-        <v>3058</v>
+        <v>3065</v>
       </c>
       <c r="P265" t="s">
-        <v>3059</v>
+        <v>3066</v>
       </c>
       <c r="Q265" t="s">
-        <v>3060</v>
+        <v>3067</v>
       </c>
       <c r="R265" t="s">
         <v>38</v>
       </c>
       <c r="S265" t="s">
         <v>39</v>
       </c>
       <c r="T265" t="s">
-        <v>3061</v>
+        <v>3068</v>
       </c>
       <c r="U265" t="s">
-        <v>599</v>
+        <v>186</v>
       </c>
       <c r="V265" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="W265" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z265"/>
+        <v>58</v>
+      </c>
+      <c r="X265" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y265" t="s">
+        <v>3069</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>3070</v>
+      </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>3062</v>
+        <v>3071</v>
       </c>
       <c r="C266" t="s">
-        <v>3063</v>
+        <v>3072</v>
       </c>
       <c r="D266" t="s">
-        <v>813</v>
+        <v>3073</v>
       </c>
       <c r="E266" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F266" t="s">
-        <v>3064</v>
+        <v>2605</v>
       </c>
       <c r="G266" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="H266" t="s">
-        <v>3065</v>
+        <v>3074</v>
       </c>
       <c r="I266">
-        <v>8083</v>
+        <v>5431</v>
       </c>
       <c r="J266" t="s">
-        <v>120</v>
+        <v>3075</v>
       </c>
       <c r="K266" s="2">
-        <v>183501438637</v>
+        <v>635003269036</v>
       </c>
       <c r="L266"/>
-      <c r="M266" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M266"/>
       <c r="N266" t="s">
-        <v>3067</v>
+        <v>3076</v>
       </c>
       <c r="O266" t="s">
-        <v>3068</v>
+        <v>3077</v>
       </c>
       <c r="P266" t="s">
-        <v>3069</v>
+        <v>3078</v>
       </c>
       <c r="Q266" t="s">
-        <v>3070</v>
+        <v>3079</v>
       </c>
       <c r="R266" t="s">
         <v>38</v>
       </c>
       <c r="S266" t="s">
         <v>39</v>
       </c>
       <c r="T266" t="s">
-        <v>3071</v>
+        <v>3080</v>
       </c>
       <c r="U266" t="s">
-        <v>3072</v>
+        <v>114</v>
       </c>
       <c r="V266" t="s">
         <v>42</v>
       </c>
       <c r="W266" t="s">
         <v>43</v>
       </c>
       <c r="X266"/>
       <c r="Y266"/>
-      <c r="Z266"/>
+      <c r="Z266" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>3073</v>
+        <v>3081</v>
       </c>
       <c r="C267" t="s">
-        <v>3074</v>
+        <v>3082</v>
       </c>
       <c r="D267" t="s">
-        <v>3075</v>
+        <v>662</v>
       </c>
       <c r="E267" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F267" t="s">
-        <v>3076</v>
+        <v>554</v>
       </c>
       <c r="G267" t="s">
-        <v>92</v>
+        <v>234</v>
       </c>
       <c r="H267" t="s">
-        <v>827</v>
+        <v>3083</v>
       </c>
       <c r="I267">
-        <v>11384</v>
+        <v>9838</v>
       </c>
       <c r="J267" t="s">
-        <v>167</v>
+        <v>1388</v>
       </c>
       <c r="K267" s="2">
-        <v>182703784437</v>
+        <v>701733001704</v>
       </c>
       <c r="L267"/>
-      <c r="M267" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M267"/>
       <c r="N267" t="s">
-        <v>3078</v>
+        <v>3084</v>
       </c>
       <c r="O267" t="s">
-        <v>3079</v>
+        <v>3085</v>
       </c>
       <c r="P267" t="s">
-        <v>3080</v>
+        <v>3086</v>
       </c>
       <c r="Q267" t="s">
-        <v>3081</v>
+        <v>3087</v>
       </c>
       <c r="R267" t="s">
-        <v>3082</v>
+        <v>38</v>
       </c>
       <c r="S267" t="s">
         <v>39</v>
       </c>
       <c r="T267" t="s">
-        <v>3083</v>
+        <v>3088</v>
       </c>
       <c r="U267" t="s">
-        <v>3084</v>
+        <v>599</v>
       </c>
       <c r="V267" t="s">
-        <v>42</v>
+        <v>243</v>
       </c>
       <c r="W267" t="s">
         <v>43</v>
       </c>
       <c r="X267"/>
       <c r="Y267"/>
       <c r="Z267"/>
     </row>
     <row r="268" spans="1:26">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
-        <v>3085</v>
+        <v>3089</v>
       </c>
       <c r="C268" t="s">
-        <v>3086</v>
+        <v>3090</v>
       </c>
       <c r="D268" t="s">
-        <v>3087</v>
+        <v>813</v>
       </c>
       <c r="E268" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F268" t="s">
-        <v>1635</v>
+        <v>3091</v>
       </c>
       <c r="G268" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="H268" t="s">
-        <v>354</v>
+        <v>3092</v>
       </c>
       <c r="I268">
-        <v>5486</v>
+        <v>8083</v>
       </c>
       <c r="J268" t="s">
-        <v>769</v>
+        <v>120</v>
       </c>
       <c r="K268" s="2">
-        <v>361911452120</v>
+        <v>183501438637</v>
       </c>
       <c r="L268"/>
       <c r="M268" t="s">
-        <v>3088</v>
+        <v>3093</v>
       </c>
       <c r="N268" t="s">
-        <v>3089</v>
+        <v>3094</v>
       </c>
       <c r="O268" t="s">
-        <v>3090</v>
+        <v>3095</v>
       </c>
       <c r="P268" t="s">
-        <v>3091</v>
+        <v>3096</v>
       </c>
       <c r="Q268" t="s">
-        <v>3092</v>
+        <v>3097</v>
       </c>
       <c r="R268" t="s">
-        <v>2049</v>
+        <v>38</v>
       </c>
       <c r="S268" t="s">
-        <v>2049</v>
+        <v>39</v>
       </c>
       <c r="T268" t="s">
-        <v>3093</v>
+        <v>3098</v>
       </c>
       <c r="U268" t="s">
-        <v>129</v>
+        <v>3099</v>
       </c>
       <c r="V268" t="s">
         <v>42</v>
       </c>
       <c r="W268" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X268"/>
+      <c r="Y268"/>
+      <c r="Z268"/>
     </row>
     <row r="269" spans="1:26">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>3096</v>
+        <v>3100</v>
       </c>
       <c r="C269" t="s">
-        <v>3097</v>
+        <v>3101</v>
       </c>
       <c r="D269" t="s">
-        <v>2108</v>
+        <v>3102</v>
       </c>
       <c r="E269" t="s">
         <v>76</v>
       </c>
       <c r="F269" t="s">
-        <v>3098</v>
+        <v>3103</v>
       </c>
       <c r="G269" t="s">
-        <v>3099</v>
+        <v>92</v>
       </c>
       <c r="H269" t="s">
-        <v>3100</v>
+        <v>827</v>
       </c>
       <c r="I269">
-        <v>13087</v>
+        <v>11384</v>
       </c>
       <c r="J269" t="s">
-        <v>408</v>
+        <v>167</v>
       </c>
       <c r="K269" s="2">
-        <v>165029904087</v>
-[...3 lines deleted...]
-      </c>
+        <v>182703784437</v>
+      </c>
+      <c r="L269"/>
       <c r="M269" t="s">
-        <v>514</v>
+        <v>3104</v>
       </c>
       <c r="N269" t="s">
-        <v>3102</v>
+        <v>3105</v>
       </c>
       <c r="O269" t="s">
-        <v>3103</v>
+        <v>3106</v>
       </c>
       <c r="P269" t="s">
-        <v>3104</v>
+        <v>3107</v>
       </c>
       <c r="Q269" t="s">
-        <v>3105</v>
+        <v>3108</v>
       </c>
       <c r="R269" t="s">
-        <v>38</v>
+        <v>3109</v>
       </c>
       <c r="S269" t="s">
         <v>39</v>
       </c>
       <c r="T269" t="s">
-        <v>3106</v>
+        <v>3110</v>
       </c>
       <c r="U269" t="s">
-        <v>129</v>
+        <v>3111</v>
       </c>
       <c r="V269" t="s">
         <v>42</v>
       </c>
       <c r="W269" t="s">
-        <v>3107</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X269"/>
+      <c r="Y269"/>
+      <c r="Z269"/>
     </row>
     <row r="270" spans="1:26">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>3110</v>
+        <v>3112</v>
       </c>
       <c r="C270" t="s">
-        <v>3111</v>
+        <v>3113</v>
       </c>
       <c r="D270" t="s">
-        <v>3112</v>
+        <v>3114</v>
       </c>
       <c r="E270" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F270" t="s">
-        <v>3113</v>
+        <v>1650</v>
       </c>
       <c r="G270" t="s">
-        <v>339</v>
+        <v>48</v>
       </c>
       <c r="H270" t="s">
-        <v>3114</v>
+        <v>354</v>
       </c>
       <c r="I270">
-        <v>11340</v>
+        <v>5486</v>
       </c>
       <c r="J270" t="s">
-        <v>556</v>
+        <v>769</v>
       </c>
       <c r="K270" s="2">
-        <v>263602233273</v>
+        <v>361911452120</v>
       </c>
       <c r="L270"/>
       <c r="M270" t="s">
         <v>3115</v>
       </c>
       <c r="N270" t="s">
         <v>3116</v>
       </c>
       <c r="O270" t="s">
         <v>3117</v>
       </c>
       <c r="P270" t="s">
         <v>3118</v>
       </c>
       <c r="Q270" t="s">
         <v>3119</v>
       </c>
       <c r="R270" t="s">
-        <v>2049</v>
+        <v>2064</v>
       </c>
       <c r="S270" t="s">
-        <v>2049</v>
+        <v>2064</v>
       </c>
       <c r="T270" t="s">
         <v>3120</v>
       </c>
       <c r="U270" t="s">
-        <v>257</v>
+        <v>129</v>
       </c>
       <c r="V270" t="s">
         <v>42</v>
       </c>
       <c r="W270" t="s">
-        <v>3121</v>
+        <v>58</v>
       </c>
       <c r="X270" t="s">
         <v>59</v>
       </c>
       <c r="Y270" t="s">
+        <v>3121</v>
+      </c>
+      <c r="Z270" t="s">
         <v>3122</v>
-      </c>
-[...1 lines deleted...]
-        <v>3123</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C271" t="s">
         <v>3124</v>
       </c>
-      <c r="C271" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D271" t="s">
-        <v>3126</v>
+        <v>2123</v>
       </c>
       <c r="E271" t="s">
         <v>76</v>
       </c>
       <c r="F271" t="s">
+        <v>3125</v>
+      </c>
+      <c r="G271" t="s">
+        <v>3126</v>
+      </c>
+      <c r="H271" t="s">
         <v>3127</v>
       </c>
-      <c r="G271" t="s">
-[...2 lines deleted...]
-      <c r="H271" t="s">
+      <c r="I271">
+        <v>13087</v>
+      </c>
+      <c r="J271" t="s">
+        <v>408</v>
+      </c>
+      <c r="K271" s="2">
+        <v>165029904087</v>
+      </c>
+      <c r="L271" t="s">
         <v>3128</v>
       </c>
-      <c r="I271">
-[...2 lines deleted...]
-      <c r="J271" t="s">
+      <c r="M271" t="s">
+        <v>514</v>
+      </c>
+      <c r="N271" t="s">
         <v>3129</v>
       </c>
-      <c r="K271" s="2">
-[...3 lines deleted...]
-      <c r="M271" t="s">
+      <c r="O271" t="s">
         <v>3130</v>
       </c>
-      <c r="N271" t="s">
+      <c r="P271" t="s">
         <v>3131</v>
       </c>
-      <c r="O271" t="s">
+      <c r="Q271" t="s">
         <v>3132</v>
-      </c>
-[...4 lines deleted...]
-        <v>3134</v>
       </c>
       <c r="R271" t="s">
         <v>38</v>
       </c>
       <c r="S271" t="s">
         <v>39</v>
       </c>
       <c r="T271" t="s">
-        <v>3135</v>
+        <v>3133</v>
       </c>
       <c r="U271" t="s">
-        <v>1574</v>
+        <v>129</v>
       </c>
       <c r="V271" t="s">
         <v>42</v>
       </c>
       <c r="W271" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z271"/>
+        <v>3134</v>
+      </c>
+      <c r="X271" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y271" t="s">
+        <v>3135</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>3136</v>
+      </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
-        <v>3136</v>
+        <v>3137</v>
       </c>
       <c r="C272" t="s">
-        <v>3137</v>
+        <v>3138</v>
       </c>
       <c r="D272" t="s">
-        <v>445</v>
+        <v>3139</v>
       </c>
       <c r="E272" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F272" t="s">
-        <v>3138</v>
+        <v>3140</v>
       </c>
       <c r="G272" t="s">
-        <v>48</v>
+        <v>339</v>
       </c>
       <c r="H272" t="s">
-        <v>1532</v>
+        <v>3141</v>
       </c>
       <c r="I272">
-        <v>13925</v>
+        <v>11340</v>
       </c>
       <c r="J272" t="s">
-        <v>3139</v>
+        <v>556</v>
       </c>
       <c r="K272" s="2">
-        <v>780152567274</v>
+        <v>263602233273</v>
       </c>
       <c r="L272"/>
       <c r="M272" t="s">
-        <v>3140</v>
+        <v>3142</v>
       </c>
       <c r="N272" t="s">
-        <v>3141</v>
+        <v>3143</v>
       </c>
       <c r="O272" t="s">
-        <v>3142</v>
+        <v>3144</v>
       </c>
       <c r="P272" t="s">
-        <v>3143</v>
+        <v>3145</v>
       </c>
       <c r="Q272" t="s">
-        <v>3144</v>
+        <v>3146</v>
       </c>
       <c r="R272" t="s">
-        <v>2049</v>
+        <v>2064</v>
       </c>
       <c r="S272" t="s">
-        <v>2049</v>
+        <v>2064</v>
       </c>
       <c r="T272" t="s">
-        <v>3145</v>
+        <v>3147</v>
       </c>
       <c r="U272" t="s">
-        <v>159</v>
+        <v>257</v>
       </c>
       <c r="V272" t="s">
         <v>42</v>
       </c>
       <c r="W272" t="s">
-        <v>3146</v>
+        <v>3148</v>
       </c>
       <c r="X272" t="s">
         <v>59</v>
       </c>
       <c r="Y272" t="s">
-        <v>3147</v>
+        <v>3149</v>
       </c>
       <c r="Z272" t="s">
-        <v>3148</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
-        <v>3149</v>
+        <v>3151</v>
       </c>
       <c r="C273" t="s">
-        <v>3150</v>
+        <v>3152</v>
       </c>
       <c r="D273" t="s">
-        <v>1422</v>
+        <v>3153</v>
       </c>
       <c r="E273" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F273" t="s">
-        <v>1449</v>
+        <v>3154</v>
       </c>
       <c r="G273" t="s">
-        <v>234</v>
+        <v>78</v>
       </c>
       <c r="H273" t="s">
-        <v>1975</v>
+        <v>3155</v>
       </c>
       <c r="I273">
-        <v>11897</v>
+        <v>8659</v>
       </c>
       <c r="J273" t="s">
-        <v>2581</v>
+        <v>3156</v>
       </c>
       <c r="K273" s="2">
-        <v>525821635824</v>
+        <v>732601864060</v>
       </c>
       <c r="L273"/>
-      <c r="M273"/>
+      <c r="M273" t="s">
+        <v>3157</v>
+      </c>
       <c r="N273" t="s">
-        <v>3151</v>
+        <v>3158</v>
       </c>
       <c r="O273" t="s">
-        <v>3152</v>
+        <v>3159</v>
       </c>
       <c r="P273" t="s">
-        <v>3153</v>
+        <v>3160</v>
       </c>
       <c r="Q273" t="s">
-        <v>3154</v>
+        <v>3161</v>
       </c>
       <c r="R273" t="s">
         <v>38</v>
       </c>
       <c r="S273" t="s">
         <v>39</v>
       </c>
       <c r="T273" t="s">
-        <v>3155</v>
+        <v>3162</v>
       </c>
       <c r="U273" t="s">
-        <v>3156</v>
+        <v>1574</v>
       </c>
       <c r="V273" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="W273" t="s">
         <v>43</v>
       </c>
       <c r="X273"/>
       <c r="Y273"/>
       <c r="Z273"/>
     </row>
     <row r="274" spans="1:26">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>3157</v>
+        <v>3163</v>
       </c>
       <c r="C274" t="s">
-        <v>3158</v>
+        <v>3164</v>
       </c>
       <c r="D274" t="s">
-        <v>3159</v>
+        <v>445</v>
       </c>
       <c r="E274" t="s">
         <v>29</v>
       </c>
       <c r="F274" t="s">
-        <v>3160</v>
+        <v>3165</v>
       </c>
       <c r="G274" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="H274" t="s">
-        <v>542</v>
+        <v>1532</v>
       </c>
       <c r="I274">
-        <v>9747</v>
+        <v>13925</v>
       </c>
       <c r="J274" t="s">
-        <v>543</v>
+        <v>3166</v>
       </c>
       <c r="K274" s="2">
-        <v>650109258207</v>
+        <v>780152567274</v>
       </c>
       <c r="L274"/>
-      <c r="M274"/>
+      <c r="M274" t="s">
+        <v>3167</v>
+      </c>
       <c r="N274" t="s">
-        <v>3161</v>
+        <v>3168</v>
       </c>
       <c r="O274" t="s">
-        <v>3162</v>
+        <v>3169</v>
       </c>
       <c r="P274" t="s">
-        <v>3163</v>
+        <v>3170</v>
       </c>
       <c r="Q274" t="s">
-        <v>3164</v>
+        <v>3171</v>
       </c>
       <c r="R274" t="s">
-        <v>38</v>
+        <v>2064</v>
       </c>
       <c r="S274" t="s">
-        <v>39</v>
+        <v>2064</v>
       </c>
       <c r="T274" t="s">
-        <v>3165</v>
+        <v>3172</v>
       </c>
       <c r="U274" t="s">
-        <v>1154</v>
+        <v>159</v>
       </c>
       <c r="V274" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="W274" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z274"/>
+        <v>3173</v>
+      </c>
+      <c r="X274" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y274" t="s">
+        <v>3174</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>3175</v>
+      </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
-        <v>3166</v>
+        <v>3176</v>
       </c>
       <c r="C275" t="s">
-        <v>3167</v>
+        <v>3177</v>
       </c>
       <c r="D275" t="s">
-        <v>1349</v>
+        <v>1422</v>
       </c>
       <c r="E275" t="s">
         <v>29</v>
       </c>
       <c r="F275" t="s">
-        <v>1335</v>
+        <v>1449</v>
       </c>
       <c r="G275" t="s">
-        <v>3168</v>
+        <v>234</v>
       </c>
       <c r="H275" t="s">
-        <v>3169</v>
+        <v>1990</v>
       </c>
       <c r="I275">
-        <v>21004</v>
+        <v>11897</v>
       </c>
       <c r="J275" t="s">
-        <v>249</v>
+        <v>2596</v>
       </c>
       <c r="K275" s="2">
-        <v>615424128790</v>
-[...6 lines deleted...]
-      </c>
+        <v>525821635824</v>
+      </c>
+      <c r="L275"/>
+      <c r="M275"/>
       <c r="N275" t="s">
-        <v>3171</v>
+        <v>3178</v>
       </c>
       <c r="O275" t="s">
-        <v>3172</v>
+        <v>3179</v>
       </c>
       <c r="P275" t="s">
-        <v>3173</v>
+        <v>3180</v>
       </c>
       <c r="Q275" t="s">
-        <v>3174</v>
+        <v>3181</v>
       </c>
       <c r="R275" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="S275" t="s">
-        <v>2049</v>
+        <v>39</v>
       </c>
       <c r="T275" t="s">
-        <v>3175</v>
+        <v>3182</v>
       </c>
       <c r="U275" t="s">
-        <v>534</v>
+        <v>3183</v>
       </c>
       <c r="V275" t="s">
-        <v>130</v>
+        <v>243</v>
       </c>
       <c r="W275" t="s">
-        <v>2049</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X275"/>
+      <c r="Y275"/>
       <c r="Z275"/>
     </row>
     <row r="276" spans="1:26">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>3177</v>
+        <v>3184</v>
       </c>
       <c r="C276" t="s">
-        <v>3178</v>
+        <v>3185</v>
       </c>
       <c r="D276" t="s">
-        <v>3179</v>
+        <v>3186</v>
       </c>
       <c r="E276" t="s">
         <v>29</v>
       </c>
       <c r="F276" t="s">
-        <v>1672</v>
+        <v>3187</v>
       </c>
       <c r="G276" t="s">
-        <v>234</v>
+        <v>31</v>
       </c>
       <c r="H276" t="s">
-        <v>2446</v>
+        <v>542</v>
       </c>
       <c r="I276">
-        <v>12289</v>
+        <v>9747</v>
       </c>
       <c r="J276" t="s">
-        <v>556</v>
+        <v>543</v>
       </c>
       <c r="K276" s="2">
-        <v>164900491208</v>
+        <v>650109258207</v>
       </c>
       <c r="L276"/>
       <c r="M276"/>
       <c r="N276" t="s">
-        <v>3180</v>
+        <v>3188</v>
       </c>
       <c r="O276" t="s">
-        <v>3181</v>
+        <v>3189</v>
       </c>
       <c r="P276" t="s">
-        <v>3182</v>
+        <v>3190</v>
       </c>
       <c r="Q276" t="s">
-        <v>3183</v>
+        <v>3191</v>
       </c>
       <c r="R276" t="s">
         <v>38</v>
       </c>
       <c r="S276" t="s">
         <v>39</v>
       </c>
       <c r="T276" t="s">
-        <v>3184</v>
+        <v>3192</v>
       </c>
       <c r="U276" t="s">
-        <v>174</v>
+        <v>1154</v>
       </c>
       <c r="V276" t="s">
         <v>243</v>
       </c>
       <c r="W276" t="s">
         <v>43</v>
       </c>
       <c r="X276"/>
       <c r="Y276"/>
       <c r="Z276"/>
     </row>
     <row r="277" spans="1:26">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
-        <v>3185</v>
+        <v>3193</v>
       </c>
       <c r="C277" t="s">
-        <v>3186</v>
+        <v>3194</v>
       </c>
       <c r="D277" t="s">
-        <v>3187</v>
+        <v>1349</v>
       </c>
       <c r="E277" t="s">
         <v>29</v>
       </c>
       <c r="F277" t="s">
-        <v>3188</v>
+        <v>1335</v>
       </c>
       <c r="G277" t="s">
-        <v>31</v>
+        <v>3195</v>
       </c>
       <c r="H277" t="s">
-        <v>447</v>
+        <v>3196</v>
       </c>
       <c r="I277">
-        <v>5613</v>
+        <v>21004</v>
       </c>
       <c r="J277" t="s">
-        <v>3189</v>
+        <v>249</v>
       </c>
       <c r="K277" s="2">
-        <v>602500613326</v>
-[...2 lines deleted...]
-      <c r="M277"/>
+        <v>615424128790</v>
+      </c>
+      <c r="L277" t="s">
+        <v>121</v>
+      </c>
+      <c r="M277" t="s">
+        <v>3197</v>
+      </c>
       <c r="N277" t="s">
-        <v>3190</v>
+        <v>3198</v>
       </c>
       <c r="O277" t="s">
-        <v>3191</v>
+        <v>3199</v>
       </c>
       <c r="P277" t="s">
-        <v>3192</v>
+        <v>3200</v>
       </c>
       <c r="Q277" t="s">
-        <v>3193</v>
+        <v>3201</v>
       </c>
       <c r="R277" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="S277" t="s">
-        <v>39</v>
+        <v>2064</v>
       </c>
       <c r="T277" t="s">
-        <v>3194</v>
+        <v>3202</v>
       </c>
       <c r="U277" t="s">
-        <v>114</v>
+        <v>534</v>
       </c>
       <c r="V277" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W277" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="Y277"/>
+        <v>2064</v>
+      </c>
+      <c r="X277" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y277" t="s">
+        <v>3203</v>
+      </c>
       <c r="Z277"/>
     </row>
     <row r="278" spans="1:26">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
-        <v>3195</v>
+        <v>3204</v>
       </c>
       <c r="C278" t="s">
-        <v>3196</v>
+        <v>3205</v>
       </c>
       <c r="D278" t="s">
-        <v>3197</v>
+        <v>3206</v>
       </c>
       <c r="E278" t="s">
         <v>29</v>
       </c>
       <c r="F278" t="s">
-        <v>3198</v>
+        <v>1687</v>
       </c>
       <c r="G278" t="s">
         <v>234</v>
       </c>
       <c r="H278" t="s">
-        <v>3199</v>
+        <v>2461</v>
       </c>
       <c r="I278">
-        <v>8019</v>
+        <v>12289</v>
       </c>
       <c r="J278" t="s">
-        <v>3200</v>
+        <v>556</v>
       </c>
       <c r="K278" s="2">
-        <v>261000204063</v>
+        <v>164900491208</v>
       </c>
       <c r="L278"/>
       <c r="M278"/>
       <c r="N278" t="s">
-        <v>3201</v>
+        <v>3207</v>
       </c>
       <c r="O278" t="s">
-        <v>3202</v>
+        <v>3208</v>
       </c>
       <c r="P278" t="s">
-        <v>3203</v>
+        <v>3209</v>
       </c>
       <c r="Q278" t="s">
-        <v>3204</v>
+        <v>3210</v>
       </c>
       <c r="R278" t="s">
         <v>38</v>
       </c>
       <c r="S278" t="s">
         <v>39</v>
       </c>
       <c r="T278" t="s">
-        <v>3205</v>
+        <v>3211</v>
       </c>
       <c r="U278" t="s">
-        <v>1154</v>
+        <v>174</v>
       </c>
       <c r="V278" t="s">
         <v>243</v>
       </c>
       <c r="W278" t="s">
         <v>43</v>
       </c>
       <c r="X278"/>
       <c r="Y278"/>
       <c r="Z278"/>
     </row>
     <row r="279" spans="1:26">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
-        <v>3206</v>
+        <v>3212</v>
       </c>
       <c r="C279" t="s">
-        <v>3207</v>
+        <v>3213</v>
       </c>
       <c r="D279" t="s">
-        <v>1490</v>
+        <v>3214</v>
       </c>
       <c r="E279" t="s">
         <v>29</v>
       </c>
       <c r="F279" t="s">
-        <v>3208</v>
+        <v>3215</v>
       </c>
       <c r="G279" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="H279" t="s">
-        <v>988</v>
+        <v>447</v>
       </c>
       <c r="I279">
-        <v>9000</v>
+        <v>5613</v>
       </c>
       <c r="J279" t="s">
-        <v>769</v>
+        <v>3216</v>
       </c>
       <c r="K279" s="2">
-        <v>505077901963</v>
+        <v>602500613326</v>
       </c>
       <c r="L279"/>
-      <c r="M279" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M279"/>
       <c r="N279" t="s">
-        <v>3210</v>
+        <v>3217</v>
       </c>
       <c r="O279" t="s">
-        <v>3211</v>
+        <v>3218</v>
       </c>
       <c r="P279" t="s">
-        <v>3212</v>
+        <v>3219</v>
       </c>
       <c r="Q279" t="s">
-        <v>3213</v>
+        <v>3220</v>
       </c>
       <c r="R279" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S279" t="s">
         <v>39</v>
       </c>
       <c r="T279" t="s">
-        <v>3214</v>
+        <v>3221</v>
       </c>
       <c r="U279" t="s">
-        <v>159</v>
+        <v>114</v>
       </c>
       <c r="V279" t="s">
-        <v>3215</v>
+        <v>42</v>
       </c>
       <c r="W279" t="s">
-        <v>3216</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X279"/>
+      <c r="Y279"/>
+      <c r="Z279"/>
     </row>
     <row r="280" spans="1:26">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>3219</v>
+        <v>3222</v>
       </c>
       <c r="C280" t="s">
-        <v>3220</v>
+        <v>3223</v>
       </c>
       <c r="D280" t="s">
-        <v>3221</v>
+        <v>3224</v>
       </c>
       <c r="E280" t="s">
         <v>29</v>
       </c>
       <c r="F280" t="s">
-        <v>2399</v>
+        <v>3225</v>
       </c>
       <c r="G280" t="s">
-        <v>48</v>
+        <v>234</v>
       </c>
       <c r="H280" t="s">
-        <v>3222</v>
+        <v>3226</v>
       </c>
       <c r="I280">
-        <v>20389</v>
+        <v>8019</v>
       </c>
       <c r="J280" t="s">
-        <v>1136</v>
-[...9 lines deleted...]
-      </c>
+        <v>3227</v>
+      </c>
+      <c r="K280" s="2">
+        <v>261000204063</v>
+      </c>
+      <c r="L280"/>
+      <c r="M280"/>
       <c r="N280" t="s">
-        <v>3225</v>
+        <v>3228</v>
       </c>
       <c r="O280" t="s">
-        <v>3226</v>
+        <v>3229</v>
       </c>
       <c r="P280" t="s">
-        <v>3227</v>
+        <v>3230</v>
       </c>
       <c r="Q280" t="s">
-        <v>3228</v>
+        <v>3231</v>
       </c>
       <c r="R280" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="S280" t="s">
         <v>39</v>
       </c>
       <c r="T280" t="s">
-        <v>3229</v>
+        <v>3232</v>
       </c>
       <c r="U280" t="s">
-        <v>534</v>
+        <v>1154</v>
       </c>
       <c r="V280" t="s">
-        <v>130</v>
+        <v>243</v>
       </c>
       <c r="W280" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X280"/>
+      <c r="Y280"/>
       <c r="Z280"/>
     </row>
     <row r="281" spans="1:26">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
-        <v>3231</v>
+        <v>3233</v>
       </c>
       <c r="C281" t="s">
-        <v>3232</v>
+        <v>3234</v>
       </c>
       <c r="D281" t="s">
-        <v>3233</v>
+        <v>1490</v>
       </c>
       <c r="E281" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F281" t="s">
-        <v>802</v>
+        <v>3235</v>
       </c>
       <c r="G281" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="H281" t="s">
-        <v>1605</v>
+        <v>988</v>
       </c>
       <c r="I281">
-        <v>5698</v>
+        <v>9000</v>
       </c>
       <c r="J281" t="s">
-        <v>3234</v>
+        <v>769</v>
       </c>
       <c r="K281" s="2">
-        <v>744700634029</v>
+        <v>505077901963</v>
       </c>
       <c r="L281"/>
       <c r="M281" t="s">
-        <v>898</v>
+        <v>3236</v>
       </c>
       <c r="N281" t="s">
-        <v>3235</v>
+        <v>3237</v>
       </c>
       <c r="O281" t="s">
-        <v>3236</v>
+        <v>3238</v>
       </c>
       <c r="P281" t="s">
-        <v>3237</v>
+        <v>3239</v>
       </c>
       <c r="Q281" t="s">
-        <v>3238</v>
+        <v>3240</v>
       </c>
       <c r="R281" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S281" t="s">
         <v>39</v>
       </c>
       <c r="T281" t="s">
-        <v>3239</v>
+        <v>3241</v>
       </c>
       <c r="U281" t="s">
-        <v>1154</v>
+        <v>159</v>
       </c>
       <c r="V281" t="s">
-        <v>42</v>
+        <v>3242</v>
       </c>
       <c r="W281" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z281"/>
+        <v>3243</v>
+      </c>
+      <c r="X281" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y281" t="s">
+        <v>3244</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>3245</v>
+      </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
-        <v>3240</v>
+        <v>3246</v>
       </c>
       <c r="C282" t="s">
-        <v>3241</v>
+        <v>3247</v>
       </c>
       <c r="D282" t="s">
-        <v>3242</v>
+        <v>3248</v>
       </c>
       <c r="E282" t="s">
         <v>29</v>
       </c>
       <c r="F282" t="s">
-        <v>3243</v>
+        <v>2414</v>
       </c>
       <c r="G282" t="s">
-        <v>150</v>
+        <v>48</v>
       </c>
       <c r="H282" t="s">
-        <v>3199</v>
+        <v>3249</v>
       </c>
       <c r="I282">
-        <v>8127</v>
+        <v>20389</v>
       </c>
       <c r="J282" t="s">
-        <v>152</v>
-[...4 lines deleted...]
-      <c r="L282"/>
+        <v>1136</v>
+      </c>
+      <c r="K282" s="2" t="s">
+        <v>3250</v>
+      </c>
+      <c r="L282" t="s">
+        <v>121</v>
+      </c>
       <c r="M282" t="s">
-        <v>3244</v>
+        <v>3251</v>
       </c>
       <c r="N282" t="s">
-        <v>3245</v>
+        <v>3252</v>
       </c>
       <c r="O282" t="s">
-        <v>3246</v>
+        <v>3253</v>
       </c>
       <c r="P282" t="s">
-        <v>3247</v>
+        <v>3254</v>
       </c>
       <c r="Q282" t="s">
-        <v>3248</v>
+        <v>3255</v>
       </c>
       <c r="R282" t="s">
-        <v>2049</v>
+        <v>143</v>
       </c>
       <c r="S282" t="s">
-        <v>2049</v>
+        <v>39</v>
       </c>
       <c r="T282" t="s">
-        <v>3249</v>
+        <v>3256</v>
       </c>
       <c r="U282" t="s">
-        <v>159</v>
+        <v>534</v>
       </c>
       <c r="V282" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W282" t="s">
-        <v>3250</v>
+        <v>58</v>
       </c>
       <c r="X282" t="s">
         <v>59</v>
       </c>
       <c r="Y282" t="s">
-        <v>3251</v>
-[...3 lines deleted...]
-      </c>
+        <v>3257</v>
+      </c>
+      <c r="Z282"/>
     </row>
     <row r="283" spans="1:26">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
-        <v>3253</v>
+        <v>3258</v>
       </c>
       <c r="C283" t="s">
-        <v>3254</v>
+        <v>3259</v>
       </c>
       <c r="D283" t="s">
-        <v>3255</v>
+        <v>3260</v>
       </c>
       <c r="E283" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F283" t="s">
-        <v>3256</v>
+        <v>802</v>
       </c>
       <c r="G283" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="H283" t="s">
-        <v>3257</v>
+        <v>1620</v>
       </c>
       <c r="I283">
-        <v>14120</v>
+        <v>5698</v>
       </c>
       <c r="J283" t="s">
-        <v>167</v>
+        <v>3261</v>
       </c>
       <c r="K283" s="2">
-        <v>620700794157</v>
+        <v>744700634029</v>
       </c>
       <c r="L283"/>
       <c r="M283" t="s">
-        <v>3258</v>
+        <v>898</v>
       </c>
       <c r="N283" t="s">
-        <v>3259</v>
+        <v>3262</v>
       </c>
       <c r="O283" t="s">
-        <v>3260</v>
+        <v>3263</v>
       </c>
       <c r="P283" t="s">
-        <v>3261</v>
+        <v>3264</v>
       </c>
       <c r="Q283" t="s">
-        <v>3262</v>
+        <v>3265</v>
       </c>
       <c r="R283" t="s">
         <v>38</v>
       </c>
       <c r="S283" t="s">
         <v>39</v>
       </c>
       <c r="T283" t="s">
-        <v>3263</v>
+        <v>3266</v>
       </c>
       <c r="U283" t="s">
-        <v>186</v>
+        <v>1154</v>
       </c>
       <c r="V283" t="s">
         <v>42</v>
       </c>
       <c r="W283" t="s">
-        <v>3264</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X283"/>
+      <c r="Y283"/>
+      <c r="Z283"/>
     </row>
     <row r="284" spans="1:26">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>3267</v>
       </c>
       <c r="C284" t="s">
         <v>3268</v>
       </c>
       <c r="D284" t="s">
-        <v>63</v>
+        <v>3269</v>
       </c>
       <c r="E284" t="s">
         <v>29</v>
       </c>
       <c r="F284" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
       <c r="G284" t="s">
-        <v>3270</v>
+        <v>150</v>
       </c>
       <c r="H284" t="s">
+        <v>3226</v>
+      </c>
+      <c r="I284">
+        <v>8127</v>
+      </c>
+      <c r="J284" t="s">
+        <v>152</v>
+      </c>
+      <c r="K284" s="2">
+        <v>463222661077</v>
+      </c>
+      <c r="L284"/>
+      <c r="M284" t="s">
         <v>3271</v>
       </c>
-      <c r="I284">
-[...2 lines deleted...]
-      <c r="J284" t="s">
+      <c r="N284" t="s">
         <v>3272</v>
       </c>
-      <c r="K284" s="2">
-[...4 lines deleted...]
-      <c r="N284" t="s">
+      <c r="O284" t="s">
         <v>3273</v>
       </c>
-      <c r="O284" t="s">
+      <c r="P284" t="s">
         <v>3274</v>
       </c>
-      <c r="P284" t="s">
+      <c r="Q284" t="s">
         <v>3275</v>
       </c>
-      <c r="Q284" t="s">
+      <c r="R284" t="s">
+        <v>2064</v>
+      </c>
+      <c r="S284" t="s">
+        <v>2064</v>
+      </c>
+      <c r="T284" t="s">
         <v>3276</v>
       </c>
-      <c r="R284" t="s">
-[...5 lines deleted...]
-      <c r="T284" t="s">
+      <c r="U284" t="s">
+        <v>159</v>
+      </c>
+      <c r="V284" t="s">
+        <v>42</v>
+      </c>
+      <c r="W284" t="s">
         <v>3277</v>
       </c>
-      <c r="U284" t="s">
+      <c r="X284" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y284" t="s">
         <v>3278</v>
       </c>
-      <c r="V284" t="s">
-[...7 lines deleted...]
-      <c r="Z284"/>
+      <c r="Z284" t="s">
+        <v>3279</v>
+      </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
-        <v>3279</v>
+        <v>3280</v>
       </c>
       <c r="C285" t="s">
-        <v>3280</v>
+        <v>3281</v>
       </c>
       <c r="D285" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
       <c r="E285" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F285" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
       <c r="G285" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="H285" t="s">
-        <v>3283</v>
+        <v>3284</v>
       </c>
       <c r="I285">
-        <v>7189</v>
+        <v>14120</v>
       </c>
       <c r="J285" t="s">
-        <v>3284</v>
+        <v>167</v>
       </c>
       <c r="K285" s="2">
-        <v>272009342500</v>
+        <v>620700794157</v>
       </c>
       <c r="L285"/>
       <c r="M285" t="s">
         <v>3285</v>
       </c>
       <c r="N285" t="s">
         <v>3286</v>
       </c>
       <c r="O285" t="s">
         <v>3287</v>
       </c>
       <c r="P285" t="s">
         <v>3288</v>
       </c>
       <c r="Q285" t="s">
         <v>3289</v>
       </c>
       <c r="R285" t="s">
         <v>38</v>
       </c>
       <c r="S285" t="s">
         <v>39</v>
       </c>
       <c r="T285" t="s">
         <v>3290</v>
       </c>
       <c r="U285" t="s">
-        <v>3291</v>
+        <v>186</v>
       </c>
       <c r="V285" t="s">
         <v>42</v>
       </c>
       <c r="W285" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z285"/>
+        <v>3291</v>
+      </c>
+      <c r="X285" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y285" t="s">
+        <v>3292</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>3293</v>
+      </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
-        <v>3292</v>
+        <v>3294</v>
       </c>
       <c r="C286" t="s">
-        <v>3293</v>
+        <v>3295</v>
       </c>
       <c r="D286" t="s">
-        <v>3294</v>
+        <v>63</v>
       </c>
       <c r="E286" t="s">
         <v>29</v>
       </c>
       <c r="F286" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="G286" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
       <c r="H286" t="s">
-        <v>2640</v>
+        <v>3298</v>
       </c>
       <c r="I286">
-        <v>11243</v>
+        <v>5746</v>
       </c>
       <c r="J286" t="s">
-        <v>313</v>
+        <v>3299</v>
       </c>
       <c r="K286" s="2">
-        <v>575301419258</v>
+        <v>352501532232</v>
       </c>
       <c r="L286"/>
       <c r="M286"/>
       <c r="N286" t="s">
-        <v>3297</v>
+        <v>3300</v>
       </c>
       <c r="O286" t="s">
-        <v>3298</v>
+        <v>3301</v>
       </c>
       <c r="P286" t="s">
-        <v>3299</v>
+        <v>3302</v>
       </c>
       <c r="Q286" t="s">
-        <v>3300</v>
+        <v>3303</v>
       </c>
       <c r="R286" t="s">
         <v>38</v>
       </c>
       <c r="S286" t="s">
         <v>39</v>
       </c>
       <c r="T286" t="s">
-        <v>3301</v>
+        <v>3304</v>
       </c>
       <c r="U286" t="s">
-        <v>454</v>
+        <v>3305</v>
       </c>
       <c r="V286" t="s">
-        <v>42</v>
+        <v>243</v>
       </c>
       <c r="W286" t="s">
         <v>43</v>
       </c>
       <c r="X286"/>
       <c r="Y286"/>
       <c r="Z286"/>
     </row>
     <row r="287" spans="1:26">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>3302</v>
+        <v>3306</v>
       </c>
       <c r="C287" t="s">
-        <v>716</v>
+        <v>3307</v>
       </c>
       <c r="D287" t="s">
-        <v>1728</v>
+        <v>3308</v>
       </c>
       <c r="E287" t="s">
         <v>76</v>
       </c>
       <c r="F287" t="s">
-        <v>3303</v>
+        <v>3309</v>
       </c>
       <c r="G287" t="s">
-        <v>3304</v>
+        <v>78</v>
       </c>
       <c r="H287" t="s">
-        <v>2264</v>
+        <v>3310</v>
       </c>
       <c r="I287">
-        <v>13540</v>
+        <v>7189</v>
       </c>
       <c r="J287" t="s">
-        <v>3036</v>
+        <v>3311</v>
       </c>
       <c r="K287" s="2">
-        <v>74471028136</v>
-[...3 lines deleted...]
-      </c>
+        <v>272009342500</v>
+      </c>
+      <c r="L287"/>
       <c r="M287" t="s">
-        <v>3306</v>
+        <v>3312</v>
       </c>
       <c r="N287" t="s">
-        <v>3307</v>
+        <v>3313</v>
       </c>
       <c r="O287" t="s">
-        <v>3308</v>
+        <v>3314</v>
       </c>
       <c r="P287" t="s">
-        <v>3309</v>
+        <v>3315</v>
       </c>
       <c r="Q287" t="s">
-        <v>3310</v>
+        <v>3316</v>
       </c>
       <c r="R287" t="s">
         <v>38</v>
       </c>
       <c r="S287" t="s">
         <v>39</v>
       </c>
       <c r="T287" t="s">
-        <v>3311</v>
+        <v>3317</v>
       </c>
       <c r="U287" t="s">
-        <v>159</v>
+        <v>3318</v>
       </c>
       <c r="V287" t="s">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="W287" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X287"/>
+      <c r="Y287"/>
+      <c r="Z287"/>
     </row>
     <row r="288" spans="1:26">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
-        <v>3302</v>
+        <v>3319</v>
       </c>
       <c r="C288" t="s">
-        <v>716</v>
+        <v>3320</v>
       </c>
       <c r="D288" t="s">
-        <v>895</v>
+        <v>3321</v>
       </c>
       <c r="E288" t="s">
         <v>29</v>
       </c>
       <c r="F288" t="s">
-        <v>2821</v>
+        <v>3322</v>
       </c>
       <c r="G288" t="s">
-        <v>31</v>
+        <v>3323</v>
       </c>
       <c r="H288" t="s">
-        <v>3314</v>
+        <v>2655</v>
       </c>
       <c r="I288">
-        <v>13540</v>
+        <v>11243</v>
       </c>
       <c r="J288" t="s">
-        <v>3315</v>
+        <v>313</v>
       </c>
       <c r="K288" s="2">
-        <v>744710298136</v>
+        <v>575301419258</v>
       </c>
       <c r="L288"/>
       <c r="M288"/>
       <c r="N288" t="s">
-        <v>3316</v>
+        <v>3324</v>
       </c>
       <c r="O288" t="s">
-        <v>3308</v>
+        <v>3325</v>
       </c>
       <c r="P288" t="s">
-        <v>3317</v>
+        <v>3326</v>
       </c>
       <c r="Q288" t="s">
-        <v>3310</v>
+        <v>3327</v>
       </c>
       <c r="R288" t="s">
         <v>38</v>
       </c>
       <c r="S288" t="s">
         <v>39</v>
       </c>
       <c r="T288" t="s">
-        <v>3318</v>
+        <v>3328</v>
       </c>
       <c r="U288" t="s">
-        <v>114</v>
+        <v>454</v>
       </c>
       <c r="V288" t="s">
         <v>42</v>
       </c>
       <c r="W288" t="s">
         <v>43</v>
       </c>
       <c r="X288"/>
       <c r="Y288"/>
-      <c r="Z288" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z288"/>
     </row>
     <row r="289" spans="1:26">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
-        <v>3320</v>
+        <v>3329</v>
       </c>
       <c r="C289" t="s">
-        <v>3321</v>
+        <v>3330</v>
       </c>
       <c r="D289" t="s">
-        <v>3322</v>
+        <v>3331</v>
       </c>
       <c r="E289" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F289" t="s">
-        <v>3323</v>
+        <v>2709</v>
       </c>
       <c r="G289" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="H289" t="s">
-        <v>447</v>
+        <v>3332</v>
       </c>
       <c r="I289">
-        <v>5881</v>
+        <v>11592</v>
       </c>
       <c r="J289" t="s">
-        <v>408</v>
+        <v>580</v>
       </c>
       <c r="K289" s="2">
-        <v>352500170124</v>
+        <v>622702632814</v>
       </c>
       <c r="L289"/>
       <c r="M289" t="s">
-        <v>3324</v>
+        <v>3333</v>
       </c>
       <c r="N289" t="s">
-        <v>3325</v>
+        <v>3334</v>
       </c>
       <c r="O289" t="s">
-        <v>3326</v>
+        <v>3335</v>
       </c>
       <c r="P289" t="s">
-        <v>3327</v>
+        <v>3336</v>
       </c>
       <c r="Q289" t="s">
-        <v>3328</v>
+        <v>3337</v>
       </c>
       <c r="R289" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S289" t="s">
         <v>39</v>
       </c>
       <c r="T289" t="s">
-        <v>3329</v>
+        <v>3338</v>
       </c>
       <c r="U289" t="s">
-        <v>3330</v>
+        <v>1613</v>
       </c>
       <c r="V289" t="s">
         <v>42</v>
       </c>
       <c r="W289" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z289"/>
+        <v>3339</v>
+      </c>
+      <c r="X289" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y289" t="s">
+        <v>3340</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>3341</v>
+      </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
-        <v>3331</v>
+        <v>3342</v>
       </c>
       <c r="C290" t="s">
-        <v>3332</v>
+        <v>716</v>
       </c>
       <c r="D290" t="s">
-        <v>3333</v>
+        <v>1743</v>
       </c>
       <c r="E290" t="s">
         <v>76</v>
       </c>
       <c r="F290" t="s">
-        <v>3334</v>
+        <v>3343</v>
       </c>
       <c r="G290" t="s">
-        <v>3335</v>
+        <v>3344</v>
       </c>
       <c r="H290" t="s">
-        <v>3336</v>
+        <v>2279</v>
       </c>
       <c r="I290">
-        <v>7396</v>
+        <v>13540</v>
       </c>
       <c r="J290" t="s">
-        <v>910</v>
+        <v>3063</v>
       </c>
       <c r="K290" s="2">
-        <v>352508911712</v>
-[...1 lines deleted...]
-      <c r="L290"/>
+        <v>74471028136</v>
+      </c>
+      <c r="L290" t="s">
+        <v>3345</v>
+      </c>
       <c r="M290" t="s">
-        <v>3337</v>
+        <v>3346</v>
       </c>
       <c r="N290" t="s">
-        <v>3338</v>
+        <v>3347</v>
       </c>
       <c r="O290" t="s">
-        <v>3339</v>
+        <v>3348</v>
       </c>
       <c r="P290" t="s">
-        <v>3340</v>
+        <v>3349</v>
       </c>
       <c r="Q290" t="s">
-        <v>3341</v>
+        <v>3350</v>
       </c>
       <c r="R290" t="s">
         <v>38</v>
       </c>
       <c r="S290" t="s">
         <v>39</v>
       </c>
       <c r="T290" t="s">
-        <v>3342</v>
+        <v>3351</v>
       </c>
       <c r="U290" t="s">
-        <v>3343</v>
+        <v>159</v>
       </c>
       <c r="V290" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W290" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z290"/>
+        <v>58</v>
+      </c>
+      <c r="X290" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y290" t="s">
+        <v>3352</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>3353</v>
+      </c>
     </row>
     <row r="291" spans="1:26">
-      <c r="K291" s="2"/>
+      <c r="A291">
+        <v>290</v>
+      </c>
+      <c r="B291" t="s">
+        <v>3342</v>
+      </c>
+      <c r="C291" t="s">
+        <v>716</v>
+      </c>
+      <c r="D291" t="s">
+        <v>895</v>
+      </c>
+      <c r="E291" t="s">
+        <v>29</v>
+      </c>
+      <c r="F291" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G291" t="s">
+        <v>31</v>
+      </c>
+      <c r="H291" t="s">
+        <v>3354</v>
+      </c>
+      <c r="I291">
+        <v>13540</v>
+      </c>
+      <c r="J291" t="s">
+        <v>3355</v>
+      </c>
+      <c r="K291" s="2">
+        <v>744710298136</v>
+      </c>
+      <c r="L291"/>
+      <c r="M291"/>
+      <c r="N291" t="s">
+        <v>3356</v>
+      </c>
+      <c r="O291" t="s">
+        <v>3348</v>
+      </c>
+      <c r="P291" t="s">
+        <v>3357</v>
+      </c>
+      <c r="Q291" t="s">
+        <v>3350</v>
+      </c>
+      <c r="R291" t="s">
+        <v>38</v>
+      </c>
+      <c r="S291" t="s">
+        <v>39</v>
+      </c>
+      <c r="T291" t="s">
+        <v>3358</v>
+      </c>
+      <c r="U291" t="s">
+        <v>114</v>
+      </c>
+      <c r="V291" t="s">
+        <v>42</v>
+      </c>
+      <c r="W291" t="s">
+        <v>43</v>
+      </c>
+      <c r="X291"/>
+      <c r="Y291"/>
+      <c r="Z291" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292">
+        <v>291</v>
+      </c>
+      <c r="B292" t="s">
+        <v>3360</v>
+      </c>
+      <c r="C292" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D292" t="s">
+        <v>3362</v>
+      </c>
+      <c r="E292" t="s">
+        <v>76</v>
+      </c>
+      <c r="F292" t="s">
+        <v>3363</v>
+      </c>
+      <c r="G292" t="s">
+        <v>78</v>
+      </c>
+      <c r="H292" t="s">
+        <v>447</v>
+      </c>
+      <c r="I292">
+        <v>5881</v>
+      </c>
+      <c r="J292" t="s">
+        <v>408</v>
+      </c>
+      <c r="K292" s="2">
+        <v>352500170124</v>
+      </c>
+      <c r="L292"/>
+      <c r="M292" t="s">
+        <v>3364</v>
+      </c>
+      <c r="N292" t="s">
+        <v>3365</v>
+      </c>
+      <c r="O292" t="s">
+        <v>3366</v>
+      </c>
+      <c r="P292" t="s">
+        <v>3367</v>
+      </c>
+      <c r="Q292" t="s">
+        <v>3368</v>
+      </c>
+      <c r="R292" t="s">
+        <v>38</v>
+      </c>
+      <c r="S292" t="s">
+        <v>39</v>
+      </c>
+      <c r="T292" t="s">
+        <v>3369</v>
+      </c>
+      <c r="U292" t="s">
+        <v>3370</v>
+      </c>
+      <c r="V292" t="s">
+        <v>42</v>
+      </c>
+      <c r="W292" t="s">
+        <v>43</v>
+      </c>
+      <c r="X292"/>
+      <c r="Y292"/>
+      <c r="Z292"/>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293">
+        <v>292</v>
+      </c>
+      <c r="B293" t="s">
+        <v>3371</v>
+      </c>
+      <c r="C293" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D293" t="s">
+        <v>3373</v>
+      </c>
+      <c r="E293" t="s">
+        <v>76</v>
+      </c>
+      <c r="F293" t="s">
+        <v>3374</v>
+      </c>
+      <c r="G293" t="s">
+        <v>3375</v>
+      </c>
+      <c r="H293" t="s">
+        <v>3376</v>
+      </c>
+      <c r="I293">
+        <v>7396</v>
+      </c>
+      <c r="J293" t="s">
+        <v>910</v>
+      </c>
+      <c r="K293" s="2">
+        <v>352508911712</v>
+      </c>
+      <c r="L293"/>
+      <c r="M293" t="s">
+        <v>3377</v>
+      </c>
+      <c r="N293" t="s">
+        <v>3378</v>
+      </c>
+      <c r="O293" t="s">
+        <v>3379</v>
+      </c>
+      <c r="P293" t="s">
+        <v>3380</v>
+      </c>
+      <c r="Q293" t="s">
+        <v>3381</v>
+      </c>
+      <c r="R293" t="s">
+        <v>38</v>
+      </c>
+      <c r="S293" t="s">
+        <v>39</v>
+      </c>
+      <c r="T293" t="s">
+        <v>3382</v>
+      </c>
+      <c r="U293" t="s">
+        <v>3383</v>
+      </c>
+      <c r="V293" t="s">
+        <v>42</v>
+      </c>
+      <c r="W293" t="s">
+        <v>43</v>
+      </c>
+      <c r="X293"/>
+      <c r="Y293"/>
+      <c r="Z293"/>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="K294" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>