--- v2 (2026-07-04)
+++ v3 (2026-08-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Акт_члены_ислюченные" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3384">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3425">
   <si>
     <t>№ реестровой записи</t>
   </si>
   <si>
     <t>Фамилия, имя, отчество АУ</t>
   </si>
   <si>
     <t>Дата рождения</t>
   </si>
   <si>
     <t>Место рождения</t>
   </si>
   <si>
     <t>Статус пользователя</t>
   </si>
   <si>
     <t>Выход из реестра</t>
   </si>
   <si>
     <t>Причина выхода из реестра</t>
   </si>
   <si>
     <t>Дата регистрации в реестре / дата решения о приёме в СРО</t>
   </si>
   <si>
@@ -10253,50 +10253,177 @@
     <t>28.12.2015/28.12.2015</t>
   </si>
   <si>
     <t>протокол №28 от 28.12.2015</t>
   </si>
   <si>
     <t>ВСГ 0429059 16.06.2006 Казанский государственный университет имени В.И. Ульянова-Ленина", присуждена квалификация юрист по специальности "Юриспруденция"</t>
   </si>
   <si>
     <t>Стаж более 2 лет, TK-I № 3026880 от 21.11.2006</t>
   </si>
   <si>
     <t>свидетельство №439/10-СР от 26.10.2015 г. выдан Союзом "СРО АУ СЗ"</t>
   </si>
   <si>
     <t>свидетельство №11/024501 от 25.09.2015</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №52-15/TPL16/781794
 Даты: 28.10.2015/27.10.2016
 ООО СК Арсеналъ, Полис №52-16/TPL16/002303)
 Даты: 28.10.2016/27.10.2017
 </t>
   </si>
   <si>
+    <t>Сабиров Ильфар Каримович</t>
+  </si>
+  <si>
+    <t>22.06.1948</t>
+  </si>
+  <si>
+    <t>дер. Новая Юльба Арского р-на ТАССР</t>
+  </si>
+  <si>
+    <t>протокол №08 от 20.07.2026</t>
+  </si>
+  <si>
+    <t>20.01.2016/20.01.2016</t>
+  </si>
+  <si>
+    <t>21.12.2015 исключен на основании личного заявления о выходе из членов НП СРО "Гильдия арбитражных управляющих"</t>
+  </si>
+  <si>
+    <t>420021, г. Казань, а/я 300 телефон 89178865622 sabirov_ilfar@mail.ru</t>
+  </si>
+  <si>
+    <t>Я №380680 от 16.07.1973 Всесоюзный заочный институт текстильной и легкой промышленности, по специальности технология кожи и меха, присвоена квалификация инженера химика-технолога, А №006824 от 13.03.1978 Белорусский гос.институт народного хозяйства им. В.В. Куйбышева присвоена квалификация: организатор промышленного производства</t>
+  </si>
+  <si>
+    <t>Стаж более 2-х лет AT-III № 4095474 от 01.12.1984</t>
+  </si>
+  <si>
+    <t>определение суда</t>
+  </si>
+  <si>
+    <t>свидетельство №34/004064 от 30.12.2003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис №52-15/TPL/782471 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 24.12.2015/23.12.2016
+Полис №52-16/TPL16/003283 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 24.12.2016/23.12.2017
+Полис 77777 ОАУ-000672/17 ООО "ЦСО"
+Даты: 24.12.2017/23.12.2018
+Полис №52-18/TPL16/003026 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 27.07.2018/26.07.2019
+Полис №52-18/TPL16/003026 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 12.07.2018/11.07.2019
+Полис №52-19/TPL16/002957 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 12.07.2019/11.07.2020
+Полис №52-20/TPL16/002926 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 12.07.2020/11.07.2021
+Договор №60/21/177/003853 ООО "Международная страховая группа" (ООО "МСГ") 119002, Москва, пер. Сивцев Вражек, д. 29/16, эт.1, пом. III, ком. 4А, , 4 Б, 5, тел (499) 703-37-37,Лицензия СИ №3594 от 22.11.2018 выдана Центральным банком РФ
+Даты: 12.07.2021/11.07.2022
+Полис №Arbitr-3980975400-26145 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
+Даты: 12.07.2022/11.07.2023
+Полис ОАУ№2965/700/23 ООО "Британский Страховой Дом" (ООО "БСД"), (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
+Даты: 12.07.2023/11.07.2024
+Полис ОАУ №8976/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
+Даты: 12.07.2024/11.07.2025
+Полис ОАУ №16859/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 12.07.2025/11.07.2026
+</t>
+  </si>
+  <si>
+    <t>протокол от 13.08.2021г. предупреждение, протокол от 13.09.2021г. штраф 5000 руб., протокол от 22.09.2021г. предупреждение, протокол от 22.09.2021г. штраф 5000 руб., протокол от 05.10.2021г. штраф 10000 руб., протокол от 28.10.2021г. штраф 5000 руб., протокол от 12.11.2021г. штраф 5000 руб.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.01.2018
+Результат: Январь 2018 (Нарушений норм Закона о банкротстве и Правил деятельности и деловой этики арбитражных управляющих – членов Союза «СРО АУ СЗ» - не выявлено)
+01.01.2021
+Результат: Январь 2021 года. Выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства.
+01.01.2024
+Результат: Январь 2024. Выявлены нарушения. Принято решение о не применении в отношении Сабирова И.К. меры дисциплинарной ответственности.
+</t>
+  </si>
+  <si>
+    <t>ООО "ФОН-Ривьера" ООО "Полипром" 13.05.2019 нарушения в действиях АУ отсутствуют  
+Дата поступления жалобы: 14.09.2020
+Податель жалобы: ООО "ИСК "Казанский ГИПРОНИИАВИАПРОМ"
+Наименование должника: ООО "Фаворит СТ"
+Результат проверки: нарушения в действиях АУ отсутствуют
+Дата поступления жалобы: 01.03.2021
+Податель жалобы: Кабиров А.Ф.
+Наименование должника: Хайруллин Н.Б.
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 11.03.2021
+Податель жалобы: Шипшова О.М.
+Наименование должника: ООО "ЖК "Молодежный"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 01.07.2021
+Податель жалобы: Нижнекамская городская прокуратура
+Наименование должника: ЖК "Триумф-НК"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 09.08.2021
+Податель жалобы: Жегалова Д.Ф.
+Наименование должника: ЖК "Триумф-НК"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.
+Дата поступления жалобы: 09.08.2021
+Податель жалобы: Миннегалиева С.А.
+Наименование должника: ЖК "Триумф-НК"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде предупреждения
+Дата поступления жалобы: 29.07.2021
+Податель жалобы: Губайдуллина Ф.Г., Галеева И.Е., Вдовина В.А.
+Наименование должника: ЖК "Триумф-НК"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.
+Дата поступления жалобы: 06.10.2021
+Податель жалобы: Агзамова Р.М.
+Наименование должника: ЖК "Триумф-НК"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 28.09.2021
+Податель жалобы: Смагина О.В., Буланова Л.А., Клочкова И.Ю.
+Наименование должника: ЖК "Триумф-НК"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 27.09.2021
+Податель жалобы: Салимова В.Т.
+Наименование должника: ЖК "Триумф-НК"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 15.09.2021
+Податель жалобы: Самигуллин И.Л.
+Наименование должника: ЖК "Триумф-НК"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.
+Дата поступления жалобы: 20.08.2021
+Податель жалобы: Агзамова Р.М.
+Наименование должника: ЖК "Триумф-НК"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 10000 руб.
+Дата поступления жалобы: 23.09.2021
+Податель жалобы: Антонова Л.Ф.
+Наименование должника: ЖК "Триумф-НК"
+Результат проверки: выявлены нарушения, применена мера дисциплинарного воздействия в виде штрафа в размере 5000 руб.</t>
+  </si>
+  <si>
     <t>Савченко Илья Геннадьевич</t>
   </si>
   <si>
     <t>11.03.1985</t>
   </si>
   <si>
     <t>г.Курган</t>
   </si>
   <si>
     <t>протокол №17 14.06.2013</t>
   </si>
   <si>
     <t>8(343) 352-42-21, s_i54@mail.ru</t>
   </si>
   <si>
     <t>ВСГ 5427717 от 10.02.2011 Томский государственный университет систем управления и радиоэлектроники</t>
   </si>
   <si>
     <t>стаж более 1 года справка ООО "ТАКСАВИА" №23 от 09.11.2012</t>
   </si>
   <si>
     <t>свидетельство №320/10-СР от 31.10.2012</t>
   </si>
   <si>
     <t>свидетельство №11/018844</t>
@@ -10688,50 +10815,124 @@
     <t>18.02.2005/18.02.2005</t>
   </si>
   <si>
     <t>ИВС №0467407 от 30.06.2003 Курский государственный технический университет</t>
   </si>
   <si>
     <t>Стаж более 2 лет AT-V №4764570 от 06.06.2001</t>
   </si>
   <si>
     <t>свидетельство №074-СТ от 02.06.2004</t>
   </si>
   <si>
     <t>свидетельство №34/006694 от 02.04.2004</t>
   </si>
   <si>
     <t xml:space="preserve">Полис №920/АУ-2018 АО "Страховая группа "Спасские ворота"
 Даты: 13.07.2018/12.07.2019
 Полис №52-18/TPL16/005415 ООО "Страховая компания "Арсналъ"
 Даты: 01.01.2019/31.12.2019
 </t>
   </si>
   <si>
     <t>ООО "Страховая компания "Арсналъ"</t>
   </si>
   <si>
+    <t>Семенова Евгения Юрьевна</t>
+  </si>
+  <si>
+    <t>14.03.1983</t>
+  </si>
+  <si>
+    <t>г. Барнаул</t>
+  </si>
+  <si>
+    <t>В связи с несоответствием п.2 ст.20 ФЗ № 127-ФЗ от 26.10.2002 г. (Решение Совета Союза Протокол №08)</t>
+  </si>
+  <si>
+    <t>01.10.2019/01.10.2019</t>
+  </si>
+  <si>
+    <t>7 923 160 41 14, semenova.e.y@yandex.ru, 656015 Алтайский край, г. Барнаул, а/я 3097</t>
+  </si>
+  <si>
+    <t>ВСА 0252862 от 01.07.2005г. Алтайский государственный университет присуждена квалификация экономит менеджер по специальности "Антикризисное управление"</t>
+  </si>
+  <si>
+    <t>Стаж более 2-х лет ТК-I №0567961 от 09.03.2006</t>
+  </si>
+  <si>
+    <t>свидетельство №466/06-СР от 05.06.2019 г.выдано Союзом СРО "АУ Северо-Запад"</t>
+  </si>
+  <si>
+    <t>свидетельство №11/031473 от 06.05.2019г.</t>
+  </si>
+  <si>
+    <t>Решение Арбитражного суда Иркутской области  от 13 мая 2026 года по делу А19-32212/2025, отменено и принят по делу новый судебный акт постановлением Четвертого арбитражного апелляционного суда от 14 июля 2026 года,  Семенова Евгения Юрьевна привлечена к административной ответственности по основанию части 3.1 статьи 14.13 КоАП РФ в виде дисквалификации сроком на шесть месяцев</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис №52-19/TPL16/002894 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 12.06.2019/11.06.2020
+Полис №52-20/TPL16/002000 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ"
+Даты: 12.06.2020/11.06.2021
+Полис №77-21/TPL16/001418 ООО "СТРАХОВАЯ КОМПАНИЯ "АРСЕНАЛЪ" (Лицензия С № 3193 77 от 29.11.2012 выдана Федеральной службой страхового надзор,111020, г. Москва, 2-я ул. Синичкина, д. 9А, строен. 10, (499)277-79-79
+Даты: 12.06.2021/11.06.2022
+Полис №Arbitr-3980975400-87549 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
+Даты: 12.06.2022/11.06.2023
+Полис № Дополнительное соглашение №1 к договору №Arbitr-3980975-80349 АО "Д2 Страхование" (Лицензия СИ № 1412 от 10.03.2021 выдана Центральным Банком РФ, Юридический адрес: 630099, г. Новосибирск, Депутатская ул. д. 2, помещ. 1,  Почтовый адрес АО «Д2 Страхование»: 107078, г.Москва, ул.Каланчевская д.29, стр.2, оф.805 тел. 8 (800) 775-52-90,М эл. почта info@d2insur.ru.
+Даты: 12.06.2023/11.06.2024
+Полис ОАУ №9478/700/24 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49)
+Даты: 12.06.2024/11.06.2025
+Полис ОАУ №16079/700/25 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 127051, г. Москва, Большой Сухаревский пер., д. 5, стр.1, комната 205, телефон  kontakt@bihouse.ru прямой номер телефона - 8 (495)256-39-49), страховая сумма - 10 000 000 руб.
+Даты: 12.06.2025/11.06.2026
+Полис ОАУ №24171/700/26 ООО "Страховой дом "БСД", (Лицензия СИ № 3799 от 26.12.2019 выдана Центральным Банком РФ, 123376, г. Москва, ул. Красная Пресня, д. 24, эл. почта: kontakt@bihouse.ru прямой номер телефона - 8 (495)129-53-35), страховая сумма - 10 000 000 руб.
+Даты: 12.06.2026/11.06.2027
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01.10.2021
+Результат: Октябрь  2021 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
+01.09.2024
+Результат: сентябрь  2024 (выявлены нарушения. Применена  мера дисциплинарной ответственности в виде предупреждения о недопущении в дальнейшей работе нарушений требований действующего законодательства)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Дата поступления жалобы: 03.07.2024
+Податель жалобы: Прокуратура г. Благовещенска
+Наименование должника: ООО "ИГВАС"
+Результат проверки: нарушения в деятельности АУ отсутствуют
+Дата поступления жалобы: 25.05.2026
+Податель жалобы: Лыков В.П.
+Наименование должника: Лыков В.П.
+Результат проверки: выявлены нарушения
+Дата поступления жалобы: 29.06.2026
+Податель жалобы: Прокуратура г. Белогорска
+Наименование должника: ООО "ИГВАС"
+Результат проверки: нарушения в деятельности АУ отсутствуют</t>
+  </si>
+  <si>
     <t>Серебрякова Злата Борисовна</t>
   </si>
   <si>
     <t>02.11.1975</t>
   </si>
   <si>
     <t>гор. Чкаловск Ленинабадской обл. Таджикской ССР</t>
   </si>
   <si>
     <t>13.01.2014/13.01.2014</t>
   </si>
   <si>
     <t>протокол №01 от 13.01.2014</t>
   </si>
   <si>
     <t>ВСА 0112215 от 17.10.2003 Региональный финансово-экономический институт</t>
   </si>
   <si>
     <t>стаж более 2 лет ОТ-I №1014881 от 03.05.1993</t>
   </si>
   <si>
     <t>свидетельство №353/П от 11.12.2013</t>
   </si>
   <si>
     <t>свидетельство №11/020523 от 27.09.2013</t>
@@ -11294,50 +11495,90 @@
   <si>
     <t>протокол № 13 от 10.08.2016</t>
   </si>
   <si>
     <t>27.11.2015/27.11.2015</t>
   </si>
   <si>
     <t>протокол №26 от 27.11.2016</t>
   </si>
   <si>
     <t>ВСГ 4442157 от 20.06.2011 Сибирский федеральный университет, присуждена квалификация Юрист по специальности "юриспруденция"</t>
   </si>
   <si>
     <t>стаж более 2 лет TK-0864190 от 08.07.2008</t>
   </si>
   <si>
     <t>свидетельство №11/021274 от 18.02.2014</t>
   </si>
   <si>
     <t>свидетельство № 393/10-СР от 21.10.2014 выдано НП СРО СЗ</t>
   </si>
   <si>
     <t xml:space="preserve">ООО СК Арсеналъ, (Полис №52-15/TPL16/781545)
 Даты: 30.10.2015/29.10.2016
 </t>
+  </si>
+  <si>
+    <t>Стоценко Анна Андреевна</t>
+  </si>
+  <si>
+    <t>16.04.1985</t>
+  </si>
+  <si>
+    <t>Протокол №07 от 09.07.2027</t>
+  </si>
+  <si>
+    <t>На основании личного заявления</t>
+  </si>
+  <si>
+    <t>05.07.2024/05.07.2024</t>
+  </si>
+  <si>
+    <t>8-961-401-61-16, 355029, г. Ставрополь, а/я 2940, эл. почта:89614016116@mail.ru</t>
+  </si>
+  <si>
+    <t>ВСГ 0336530 от 30.11.2007 Ставропольский государственный университет" присуждена квалификация юрист по специальности "Юриспруденция"</t>
+  </si>
+  <si>
+    <t>стаж более года, трудовая книжка ТК-III №2319234 от 23.05.2011г.</t>
+  </si>
+  <si>
+    <t>свидетельство №505/05-СР от 02.05.2024г. выдано Союзом "СРО АУ СЗ"</t>
+  </si>
+  <si>
+    <t>свидетельство №11/037028 от 02.09.2022г.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полис №УБК_16773/АУ-2024 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком РФ
+Даты: 01.07.2024/30.06.2025
+Полис УБК_18524//АУ-2025 ООО Страховое компания "ТИТ", 115088, г. Москва, 2-й Южнопортовый проезд, дом 18, стр. 8, Лицензия СИ №1182 от 15 июня 2017 выдана Центральным банком, страховая сумма - 10 000 000 руб.
+Даты: 01.07.2025/30.06.2026
+</t>
+  </si>
+  <si>
+    <t>отсутстввуют</t>
   </si>
   <si>
     <t>Струков Яков Геннадьевич</t>
   </si>
   <si>
     <t>02.03.1978</t>
   </si>
   <si>
     <t>гор. Кайеркан Красноярского края</t>
   </si>
   <si>
     <t>28.01.2013/28.01.2013</t>
   </si>
   <si>
     <t>ДВС 1983522 от 17.06.2002 Московский государственный университет экономики, статистики и информатики</t>
   </si>
   <si>
     <t>стаж более 2 лет ТК-I №8093784 от 01.06.2005</t>
   </si>
   <si>
     <t>свидетельство №321/11-СР от 22.11.2012</t>
   </si>
   <si>
     <t>свидетельство №11/018778 от 13.06.2012</t>
   </si>
@@ -13872,78 +14113,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z294"/>
+  <dimension ref="A1:Z297"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="K2" sqref="K2:K294"/>
+      <selection activeCell="K2" sqref="K2:K297"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="80" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="47" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="109" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="119" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="1104" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="67" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="41" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="113" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="130" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="166" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="539" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="343" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="159" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="94" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="455" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="91" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="435" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="438" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="356" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="81" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="689" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="90" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="294" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="1087" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
@@ -30122,5300 +30363,5536 @@
       </c>
       <c r="V221" t="s">
         <v>42</v>
       </c>
       <c r="W221" t="s">
         <v>43</v>
       </c>
       <c r="X221"/>
       <c r="Y221"/>
       <c r="Z221"/>
     </row>
     <row r="222" spans="1:26">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>2613</v>
       </c>
       <c r="C222" t="s">
         <v>2614</v>
       </c>
       <c r="D222" t="s">
         <v>2615</v>
       </c>
       <c r="E222" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F222" t="s">
         <v>2616</v>
       </c>
       <c r="G222" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="H222" t="s">
-        <v>1121</v>
+        <v>2617</v>
       </c>
       <c r="I222">
-        <v>12627</v>
+        <v>6021</v>
       </c>
       <c r="J222" t="s">
-        <v>1178</v>
+        <v>408</v>
       </c>
       <c r="K222" s="2">
-        <v>450138966463</v>
-[...1 lines deleted...]
-      <c r="L222"/>
+        <v>165902053970</v>
+      </c>
+      <c r="L222" t="s">
+        <v>2618</v>
+      </c>
       <c r="M222" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="N222" t="s">
-        <v>2618</v>
+        <v>2620</v>
       </c>
       <c r="O222" t="s">
-        <v>2619</v>
+        <v>2621</v>
       </c>
       <c r="P222" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="Q222" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="R222" t="s">
         <v>38</v>
       </c>
       <c r="S222" t="s">
         <v>39</v>
       </c>
       <c r="T222" t="s">
-        <v>2622</v>
-[...1 lines deleted...]
-      <c r="U222"/>
+        <v>2624</v>
+      </c>
+      <c r="U222" t="s">
+        <v>1613</v>
+      </c>
       <c r="V222" t="s">
         <v>42</v>
       </c>
       <c r="W222" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z222"/>
+        <v>2625</v>
+      </c>
+      <c r="X222" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y222" t="s">
+        <v>2626</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>2627</v>
+      </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>2623</v>
+        <v>2628</v>
       </c>
       <c r="C223" t="s">
-        <v>2624</v>
+        <v>2629</v>
       </c>
       <c r="D223" t="s">
-        <v>2625</v>
+        <v>2630</v>
       </c>
       <c r="E223" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F223" t="s">
-        <v>2626</v>
+        <v>2631</v>
       </c>
       <c r="G223" t="s">
-        <v>2627</v>
+        <v>78</v>
       </c>
       <c r="H223" t="s">
-        <v>2628</v>
+        <v>1121</v>
       </c>
       <c r="I223">
-        <v>13985</v>
+        <v>12627</v>
       </c>
       <c r="J223" t="s">
-        <v>1136</v>
+        <v>1178</v>
       </c>
       <c r="K223" s="2">
-        <v>781439943740</v>
+        <v>450138966463</v>
       </c>
       <c r="L223"/>
       <c r="M223" t="s">
-        <v>2629</v>
+        <v>2632</v>
       </c>
       <c r="N223" t="s">
-        <v>2630</v>
+        <v>2633</v>
       </c>
       <c r="O223" t="s">
-        <v>2631</v>
+        <v>2634</v>
       </c>
       <c r="P223" t="s">
-        <v>2632</v>
+        <v>2635</v>
       </c>
       <c r="Q223" t="s">
-        <v>2633</v>
+        <v>2636</v>
       </c>
       <c r="R223" t="s">
         <v>38</v>
       </c>
       <c r="S223" t="s">
         <v>39</v>
       </c>
       <c r="T223" t="s">
-        <v>2634</v>
-[...3 lines deleted...]
-      </c>
+        <v>2637</v>
+      </c>
+      <c r="U223"/>
       <c r="V223" t="s">
         <v>42</v>
       </c>
       <c r="W223" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X223"/>
+      <c r="Y223"/>
+      <c r="Z223"/>
     </row>
     <row r="224" spans="1:26">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
       <c r="C224" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="D224" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
       <c r="E224" t="s">
         <v>29</v>
       </c>
       <c r="F224" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="G224" t="s">
-        <v>48</v>
+        <v>2642</v>
       </c>
       <c r="H224" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
       <c r="I224">
-        <v>16294</v>
+        <v>13985</v>
       </c>
       <c r="J224" t="s">
-        <v>2642</v>
+        <v>1136</v>
       </c>
       <c r="K224" s="2">
-        <v>420546549081</v>
-[...3 lines deleted...]
-      </c>
+        <v>781439943740</v>
+      </c>
+      <c r="L224"/>
       <c r="M224" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="N224" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="O224" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
       <c r="P224" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="Q224" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
       <c r="R224" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S224" t="s">
         <v>39</v>
       </c>
       <c r="T224" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
       <c r="U224" t="s">
         <v>257</v>
       </c>
       <c r="V224" t="s">
-        <v>400</v>
+        <v>42</v>
       </c>
       <c r="W224" t="s">
-        <v>2649</v>
+        <v>58</v>
       </c>
       <c r="X224" t="s">
         <v>59</v>
       </c>
       <c r="Y224" t="s">
         <v>2650</v>
       </c>
       <c r="Z224" t="s">
         <v>2651</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>2652</v>
       </c>
       <c r="C225" t="s">
         <v>2653</v>
       </c>
       <c r="D225" t="s">
         <v>2654</v>
       </c>
       <c r="E225" t="s">
         <v>29</v>
       </c>
       <c r="F225" t="s">
-        <v>511</v>
+        <v>2655</v>
       </c>
       <c r="G225" t="s">
-        <v>274</v>
+        <v>48</v>
       </c>
       <c r="H225" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
       <c r="I225">
-        <v>11254</v>
+        <v>16294</v>
       </c>
       <c r="J225" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="K225" s="2">
-        <v>183502118414</v>
-[...1 lines deleted...]
-      <c r="L225"/>
+        <v>420546549081</v>
+      </c>
+      <c r="L225" t="s">
+        <v>121</v>
+      </c>
       <c r="M225" t="s">
-        <v>2657</v>
+        <v>2658</v>
       </c>
       <c r="N225" t="s">
-        <v>2658</v>
+        <v>2659</v>
       </c>
       <c r="O225" t="s">
-        <v>2659</v>
+        <v>2660</v>
       </c>
       <c r="P225" t="s">
-        <v>2660</v>
+        <v>2661</v>
       </c>
       <c r="Q225" t="s">
-        <v>2661</v>
+        <v>2662</v>
       </c>
       <c r="R225" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S225" t="s">
         <v>39</v>
       </c>
       <c r="T225" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="U225" t="s">
-        <v>57</v>
+        <v>257</v>
       </c>
       <c r="V225" t="s">
-        <v>42</v>
+        <v>400</v>
       </c>
       <c r="W225" t="s">
-        <v>58</v>
+        <v>2664</v>
       </c>
       <c r="X225" t="s">
         <v>59</v>
       </c>
       <c r="Y225" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="Z225" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>2665</v>
+        <v>2667</v>
       </c>
       <c r="C226" t="s">
-        <v>2666</v>
+        <v>2668</v>
       </c>
       <c r="D226" t="s">
-        <v>1531</v>
+        <v>2669</v>
       </c>
       <c r="E226" t="s">
         <v>29</v>
       </c>
       <c r="F226" t="s">
-        <v>64</v>
+        <v>511</v>
       </c>
       <c r="G226" t="s">
-        <v>31</v>
+        <v>274</v>
       </c>
       <c r="H226" t="s">
-        <v>689</v>
+        <v>2670</v>
       </c>
       <c r="I226">
-        <v>13404</v>
+        <v>11254</v>
       </c>
       <c r="J226" t="s">
-        <v>1316</v>
+        <v>2671</v>
       </c>
       <c r="K226" s="2">
-        <v>180805921819</v>
+        <v>183502118414</v>
       </c>
       <c r="L226"/>
-      <c r="M226"/>
+      <c r="M226" t="s">
+        <v>2672</v>
+      </c>
       <c r="N226" t="s">
-        <v>2667</v>
+        <v>2673</v>
       </c>
       <c r="O226" t="s">
-        <v>2668</v>
+        <v>2674</v>
       </c>
       <c r="P226" t="s">
-        <v>2669</v>
+        <v>2675</v>
       </c>
       <c r="Q226" t="s">
-        <v>2670</v>
+        <v>2676</v>
       </c>
       <c r="R226" t="s">
         <v>38</v>
       </c>
       <c r="S226" t="s">
         <v>39</v>
       </c>
       <c r="T226" t="s">
-        <v>2671</v>
+        <v>2677</v>
       </c>
       <c r="U226" t="s">
-        <v>454</v>
+        <v>57</v>
       </c>
       <c r="V226" t="s">
         <v>42</v>
       </c>
       <c r="W226" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z226"/>
+        <v>58</v>
+      </c>
+      <c r="X226" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y226" t="s">
+        <v>2678</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>2679</v>
+      </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
-        <v>2672</v>
+        <v>2680</v>
       </c>
       <c r="C227" t="s">
-        <v>2673</v>
+        <v>2681</v>
       </c>
       <c r="D227" t="s">
-        <v>2674</v>
+        <v>1531</v>
       </c>
       <c r="E227" t="s">
         <v>29</v>
       </c>
       <c r="F227" t="s">
-        <v>2675</v>
+        <v>64</v>
       </c>
       <c r="G227" t="s">
-        <v>2676</v>
+        <v>31</v>
       </c>
       <c r="H227" t="s">
-        <v>1201</v>
+        <v>689</v>
       </c>
       <c r="I227">
-        <v>12780</v>
+        <v>13404</v>
       </c>
       <c r="J227" t="s">
-        <v>1735</v>
+        <v>1316</v>
       </c>
       <c r="K227" s="2">
-        <v>616508615294</v>
+        <v>180805921819</v>
       </c>
       <c r="L227"/>
-      <c r="M227" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M227"/>
       <c r="N227" t="s">
-        <v>2678</v>
+        <v>2682</v>
       </c>
       <c r="O227" t="s">
-        <v>2679</v>
+        <v>2683</v>
       </c>
       <c r="P227" t="s">
-        <v>2680</v>
+        <v>2684</v>
       </c>
       <c r="Q227" t="s">
-        <v>2681</v>
+        <v>2685</v>
       </c>
       <c r="R227" t="s">
-        <v>2064</v>
+        <v>38</v>
       </c>
       <c r="S227" t="s">
-        <v>2064</v>
+        <v>39</v>
       </c>
       <c r="T227" t="s">
-        <v>2682</v>
+        <v>2686</v>
       </c>
       <c r="U227" t="s">
-        <v>257</v>
+        <v>454</v>
       </c>
       <c r="V227" t="s">
         <v>42</v>
       </c>
       <c r="W227" t="s">
-        <v>2683</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X227"/>
+      <c r="Y227"/>
+      <c r="Z227"/>
     </row>
     <row r="228" spans="1:26">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="C228" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="D228" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
       <c r="E228" t="s">
         <v>29</v>
       </c>
       <c r="F228" t="s">
-        <v>909</v>
+        <v>2690</v>
       </c>
       <c r="G228" t="s">
-        <v>31</v>
+        <v>2691</v>
       </c>
       <c r="H228" t="s">
-        <v>2689</v>
+        <v>1201</v>
       </c>
       <c r="I228">
-        <v>4449</v>
+        <v>12780</v>
       </c>
       <c r="J228" t="s">
-        <v>448</v>
+        <v>1735</v>
       </c>
       <c r="K228" s="2">
-        <v>461104157737</v>
+        <v>616508615294</v>
       </c>
       <c r="L228"/>
-      <c r="M228"/>
+      <c r="M228" t="s">
+        <v>2692</v>
+      </c>
       <c r="N228" t="s">
-        <v>2690</v>
+        <v>2693</v>
       </c>
       <c r="O228" t="s">
-        <v>2691</v>
+        <v>2694</v>
       </c>
       <c r="P228" t="s">
-        <v>2692</v>
+        <v>2695</v>
       </c>
       <c r="Q228" t="s">
-        <v>2693</v>
+        <v>2696</v>
       </c>
       <c r="R228" t="s">
-        <v>38</v>
+        <v>2064</v>
       </c>
       <c r="S228" t="s">
-        <v>39</v>
+        <v>2064</v>
       </c>
       <c r="T228" t="s">
-        <v>2694</v>
+        <v>2697</v>
       </c>
       <c r="U228" t="s">
-        <v>2695</v>
+        <v>257</v>
       </c>
       <c r="V228" t="s">
         <v>42</v>
       </c>
       <c r="W228" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z228"/>
+        <v>2698</v>
+      </c>
+      <c r="X228" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y228" t="s">
+        <v>2699</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>2700</v>
+      </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>2696</v>
+        <v>2701</v>
       </c>
       <c r="C229" t="s">
-        <v>2697</v>
+        <v>2702</v>
       </c>
       <c r="D229" t="s">
-        <v>2698</v>
+        <v>2703</v>
       </c>
       <c r="E229" t="s">
         <v>29</v>
       </c>
       <c r="F229" t="s">
-        <v>987</v>
+        <v>909</v>
       </c>
       <c r="G229" t="s">
         <v>31</v>
       </c>
       <c r="H229" t="s">
-        <v>2699</v>
+        <v>2704</v>
       </c>
       <c r="I229">
-        <v>13897</v>
+        <v>4449</v>
       </c>
       <c r="J229" t="s">
-        <v>2700</v>
+        <v>448</v>
       </c>
       <c r="K229" s="2">
-        <v>730200237502</v>
+        <v>461104157737</v>
       </c>
       <c r="L229"/>
       <c r="M229"/>
       <c r="N229" t="s">
-        <v>2701</v>
+        <v>2705</v>
       </c>
       <c r="O229" t="s">
-        <v>2702</v>
+        <v>2706</v>
       </c>
       <c r="P229" t="s">
-        <v>2703</v>
+        <v>2707</v>
       </c>
       <c r="Q229" t="s">
-        <v>2704</v>
+        <v>2708</v>
       </c>
       <c r="R229" t="s">
         <v>38</v>
       </c>
       <c r="S229" t="s">
         <v>39</v>
       </c>
       <c r="T229" t="s">
-        <v>2705</v>
+        <v>2709</v>
       </c>
       <c r="U229" t="s">
-        <v>1154</v>
+        <v>2710</v>
       </c>
       <c r="V229" t="s">
         <v>42</v>
       </c>
       <c r="W229" t="s">
         <v>43</v>
       </c>
       <c r="X229"/>
       <c r="Y229"/>
       <c r="Z229"/>
     </row>
     <row r="230" spans="1:26">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>2706</v>
+        <v>2711</v>
       </c>
       <c r="C230" t="s">
-        <v>2707</v>
+        <v>2712</v>
       </c>
       <c r="D230" t="s">
-        <v>2708</v>
+        <v>2713</v>
       </c>
       <c r="E230" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F230" t="s">
-        <v>2709</v>
-[...3 lines deleted...]
-      </c>
+        <v>2714</v>
+      </c>
+      <c r="G230"/>
       <c r="H230" t="s">
-        <v>1641</v>
+        <v>2715</v>
       </c>
       <c r="I230">
-        <v>7926</v>
+        <v>19151</v>
       </c>
       <c r="J230" t="s">
-        <v>167</v>
+        <v>1991</v>
       </c>
       <c r="K230" s="2">
-        <v>272208897048</v>
-[...1 lines deleted...]
-      <c r="L230"/>
+        <v>222409370806</v>
+      </c>
+      <c r="L230" t="s">
+        <v>121</v>
+      </c>
       <c r="M230" t="s">
-        <v>2710</v>
+        <v>2716</v>
       </c>
       <c r="N230" t="s">
-        <v>2711</v>
+        <v>2717</v>
       </c>
       <c r="O230" t="s">
-        <v>2712</v>
+        <v>2718</v>
       </c>
       <c r="P230" t="s">
-        <v>2713</v>
+        <v>2719</v>
       </c>
       <c r="Q230" t="s">
-        <v>2714</v>
+        <v>2720</v>
       </c>
       <c r="R230" t="s">
-        <v>38</v>
+        <v>2721</v>
       </c>
       <c r="S230" t="s">
         <v>39</v>
       </c>
       <c r="T230" t="s">
-        <v>2715</v>
+        <v>2722</v>
       </c>
       <c r="U230" t="s">
-        <v>257</v>
+        <v>1613</v>
       </c>
       <c r="V230" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W230" t="s">
         <v>58</v>
       </c>
       <c r="X230" t="s">
         <v>59</v>
       </c>
       <c r="Y230" t="s">
-        <v>2716</v>
+        <v>2723</v>
       </c>
       <c r="Z230" t="s">
-        <v>2717</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>2718</v>
+        <v>2725</v>
       </c>
       <c r="C231" t="s">
-        <v>2719</v>
+        <v>2726</v>
       </c>
       <c r="D231" t="s">
-        <v>2257</v>
+        <v>2727</v>
       </c>
       <c r="E231" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F231" t="s">
-        <v>1325</v>
+        <v>987</v>
       </c>
       <c r="G231" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="H231" t="s">
-        <v>988</v>
+        <v>2728</v>
       </c>
       <c r="I231">
-        <v>4540</v>
+        <v>13897</v>
       </c>
       <c r="J231" t="s">
-        <v>731</v>
+        <v>2729</v>
       </c>
       <c r="K231" s="2">
-        <v>110100879930</v>
+        <v>730200237502</v>
       </c>
       <c r="L231"/>
-      <c r="M231" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M231"/>
       <c r="N231" t="s">
-        <v>2721</v>
+        <v>2730</v>
       </c>
       <c r="O231" t="s">
-        <v>2722</v>
+        <v>2731</v>
       </c>
       <c r="P231" t="s">
-        <v>2723</v>
+        <v>2732</v>
       </c>
       <c r="Q231" t="s">
-        <v>2724</v>
+        <v>2733</v>
       </c>
       <c r="R231" t="s">
         <v>38</v>
       </c>
       <c r="S231" t="s">
         <v>39</v>
       </c>
       <c r="T231" t="s">
-        <v>2725</v>
+        <v>2734</v>
       </c>
       <c r="U231" t="s">
-        <v>2726</v>
+        <v>1154</v>
       </c>
       <c r="V231" t="s">
         <v>42</v>
       </c>
       <c r="W231" t="s">
         <v>43</v>
       </c>
       <c r="X231"/>
       <c r="Y231"/>
       <c r="Z231"/>
     </row>
     <row r="232" spans="1:26">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
-        <v>2727</v>
+        <v>2735</v>
       </c>
       <c r="C232" t="s">
-        <v>2728</v>
+        <v>2736</v>
       </c>
       <c r="D232" t="s">
-        <v>2729</v>
+        <v>2737</v>
       </c>
       <c r="E232" t="s">
         <v>29</v>
       </c>
       <c r="F232" t="s">
-        <v>768</v>
+        <v>2738</v>
       </c>
       <c r="G232" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="H232" t="s">
-        <v>2730</v>
+        <v>1641</v>
       </c>
       <c r="I232">
-        <v>4550</v>
+        <v>7926</v>
       </c>
       <c r="J232" t="s">
-        <v>963</v>
+        <v>167</v>
       </c>
       <c r="K232" s="2">
-        <v>366400508501</v>
+        <v>272208897048</v>
       </c>
       <c r="L232"/>
-      <c r="M232"/>
+      <c r="M232" t="s">
+        <v>2739</v>
+      </c>
       <c r="N232" t="s">
-        <v>2731</v>
+        <v>2740</v>
       </c>
       <c r="O232" t="s">
-        <v>2732</v>
+        <v>2741</v>
       </c>
       <c r="P232" t="s">
-        <v>2733</v>
+        <v>2742</v>
       </c>
       <c r="Q232" t="s">
-        <v>2734</v>
+        <v>2743</v>
       </c>
       <c r="R232" t="s">
         <v>38</v>
       </c>
       <c r="S232" t="s">
         <v>39</v>
       </c>
       <c r="T232" t="s">
-        <v>2735</v>
+        <v>2744</v>
       </c>
       <c r="U232" t="s">
-        <v>1226</v>
+        <v>257</v>
       </c>
       <c r="V232" t="s">
         <v>42</v>
       </c>
       <c r="W232" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z232"/>
+        <v>58</v>
+      </c>
+      <c r="X232" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y232" t="s">
+        <v>2745</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>2746</v>
+      </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
-        <v>2736</v>
+        <v>2747</v>
       </c>
       <c r="C233" t="s">
-        <v>2737</v>
+        <v>2748</v>
       </c>
       <c r="D233" t="s">
-        <v>2738</v>
+        <v>2257</v>
       </c>
       <c r="E233" t="s">
         <v>76</v>
       </c>
       <c r="F233" t="s">
-        <v>2739</v>
+        <v>1325</v>
       </c>
       <c r="G233" t="s">
         <v>78</v>
       </c>
       <c r="H233" t="s">
-        <v>2740</v>
+        <v>988</v>
       </c>
       <c r="I233">
-        <v>6024</v>
+        <v>4540</v>
       </c>
       <c r="J233" t="s">
-        <v>2741</v>
+        <v>731</v>
       </c>
       <c r="K233" s="2">
-        <v>11018277110</v>
+        <v>110100879930</v>
       </c>
       <c r="L233"/>
       <c r="M233" t="s">
-        <v>2473</v>
+        <v>2749</v>
       </c>
       <c r="N233" t="s">
-        <v>2742</v>
+        <v>2750</v>
       </c>
       <c r="O233" t="s">
-        <v>2743</v>
+        <v>2751</v>
       </c>
       <c r="P233" t="s">
-        <v>2744</v>
+        <v>2752</v>
       </c>
       <c r="Q233" t="s">
-        <v>2745</v>
+        <v>2753</v>
       </c>
       <c r="R233" t="s">
         <v>38</v>
       </c>
       <c r="S233" t="s">
         <v>39</v>
       </c>
       <c r="T233" t="s">
-        <v>2746</v>
+        <v>2754</v>
       </c>
       <c r="U233" t="s">
-        <v>1242</v>
+        <v>2755</v>
       </c>
       <c r="V233" t="s">
         <v>42</v>
       </c>
       <c r="W233" t="s">
         <v>43</v>
       </c>
       <c r="X233"/>
       <c r="Y233"/>
       <c r="Z233"/>
     </row>
     <row r="234" spans="1:26">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>2747</v>
+        <v>2756</v>
       </c>
       <c r="C234" t="s">
-        <v>2748</v>
+        <v>2757</v>
       </c>
       <c r="D234" t="s">
-        <v>2749</v>
+        <v>2758</v>
       </c>
       <c r="E234" t="s">
         <v>29</v>
       </c>
       <c r="F234" t="s">
-        <v>2750</v>
+        <v>768</v>
       </c>
       <c r="G234" t="s">
-        <v>2751</v>
+        <v>31</v>
       </c>
       <c r="H234" t="s">
-        <v>2752</v>
+        <v>2759</v>
       </c>
       <c r="I234">
-        <v>4631</v>
+        <v>4550</v>
       </c>
       <c r="J234" t="s">
-        <v>2753</v>
+        <v>963</v>
       </c>
       <c r="K234" s="2">
-        <v>344200078943</v>
+        <v>366400508501</v>
       </c>
       <c r="L234"/>
       <c r="M234"/>
       <c r="N234" t="s">
-        <v>2754</v>
+        <v>2760</v>
       </c>
       <c r="O234" t="s">
-        <v>2755</v>
+        <v>2761</v>
       </c>
       <c r="P234" t="s">
-        <v>807</v>
+        <v>2762</v>
       </c>
       <c r="Q234" t="s">
-        <v>2756</v>
+        <v>2763</v>
       </c>
       <c r="R234" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="S234" t="s">
         <v>39</v>
       </c>
       <c r="T234" t="s">
-        <v>2757</v>
+        <v>2764</v>
       </c>
       <c r="U234" t="s">
-        <v>1805</v>
+        <v>1226</v>
       </c>
       <c r="V234" t="s">
         <v>42</v>
       </c>
-      <c r="W234"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W234" t="s">
+        <v>43</v>
+      </c>
+      <c r="X234"/>
       <c r="Y234"/>
       <c r="Z234"/>
     </row>
     <row r="235" spans="1:26">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>2758</v>
+        <v>2765</v>
       </c>
       <c r="C235" t="s">
-        <v>2759</v>
+        <v>2766</v>
       </c>
       <c r="D235" t="s">
-        <v>2760</v>
+        <v>2767</v>
       </c>
       <c r="E235" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F235" t="s">
-        <v>2761</v>
+        <v>2768</v>
       </c>
       <c r="G235" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="H235" t="s">
-        <v>2493</v>
+        <v>2769</v>
       </c>
       <c r="I235">
-        <v>8878</v>
+        <v>6024</v>
       </c>
       <c r="J235" t="s">
-        <v>2494</v>
+        <v>2770</v>
       </c>
       <c r="K235" s="2">
-        <v>771874797177</v>
+        <v>11018277110</v>
       </c>
       <c r="L235"/>
       <c r="M235" t="s">
-        <v>2762</v>
+        <v>2473</v>
       </c>
       <c r="N235" t="s">
-        <v>2763</v>
+        <v>2771</v>
       </c>
       <c r="O235" t="s">
-        <v>2764</v>
+        <v>2772</v>
       </c>
       <c r="P235" t="s">
-        <v>2765</v>
+        <v>2773</v>
       </c>
       <c r="Q235" t="s">
-        <v>2766</v>
+        <v>2774</v>
       </c>
       <c r="R235" t="s">
-        <v>2064</v>
+        <v>38</v>
       </c>
       <c r="S235" t="s">
-        <v>2064</v>
+        <v>39</v>
       </c>
       <c r="T235" t="s">
-        <v>2767</v>
+        <v>2775</v>
       </c>
       <c r="U235" t="s">
-        <v>159</v>
+        <v>1242</v>
       </c>
       <c r="V235" t="s">
         <v>42</v>
       </c>
       <c r="W235" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X235"/>
+      <c r="Y235"/>
+      <c r="Z235"/>
     </row>
     <row r="236" spans="1:26">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>2770</v>
+        <v>2776</v>
       </c>
       <c r="C236" t="s">
-        <v>2771</v>
+        <v>2777</v>
       </c>
       <c r="D236" t="s">
-        <v>2772</v>
+        <v>2778</v>
       </c>
       <c r="E236" t="s">
         <v>29</v>
       </c>
       <c r="F236" t="s">
-        <v>861</v>
+        <v>2779</v>
       </c>
       <c r="G236" t="s">
-        <v>31</v>
+        <v>2780</v>
       </c>
       <c r="H236" t="s">
-        <v>2773</v>
+        <v>2781</v>
       </c>
       <c r="I236">
-        <v>7698</v>
+        <v>4631</v>
       </c>
       <c r="J236" t="s">
-        <v>382</v>
+        <v>2782</v>
       </c>
       <c r="K236" s="2">
-        <v>616700649940</v>
+        <v>344200078943</v>
       </c>
       <c r="L236"/>
       <c r="M236"/>
       <c r="N236" t="s">
-        <v>2774</v>
+        <v>2783</v>
       </c>
       <c r="O236" t="s">
-        <v>2775</v>
+        <v>2784</v>
       </c>
       <c r="P236" t="s">
-        <v>2776</v>
+        <v>807</v>
       </c>
       <c r="Q236" t="s">
-        <v>2777</v>
+        <v>2785</v>
       </c>
       <c r="R236" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="S236" t="s">
         <v>39</v>
       </c>
       <c r="T236" t="s">
-        <v>2778</v>
+        <v>2786</v>
       </c>
       <c r="U236" t="s">
-        <v>454</v>
+        <v>1805</v>
       </c>
       <c r="V236" t="s">
         <v>42</v>
       </c>
-      <c r="W236" t="s">
-[...2 lines deleted...]
-      <c r="X236"/>
+      <c r="W236"/>
+      <c r="X236" t="s">
+        <v>59</v>
+      </c>
       <c r="Y236"/>
       <c r="Z236"/>
     </row>
     <row r="237" spans="1:26">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>2779</v>
+        <v>2787</v>
       </c>
       <c r="C237" t="s">
-        <v>2780</v>
+        <v>2788</v>
       </c>
       <c r="D237" t="s">
-        <v>2781</v>
+        <v>2789</v>
       </c>
       <c r="E237" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F237" t="s">
-        <v>1437</v>
+        <v>2790</v>
       </c>
       <c r="G237" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="H237" t="s">
-        <v>2740</v>
+        <v>2493</v>
       </c>
       <c r="I237">
-        <v>4680</v>
+        <v>8878</v>
       </c>
       <c r="J237" t="s">
-        <v>2741</v>
+        <v>2494</v>
       </c>
       <c r="K237" s="2">
-        <v>616700239341</v>
+        <v>771874797177</v>
       </c>
       <c r="L237"/>
       <c r="M237" t="s">
-        <v>2782</v>
+        <v>2791</v>
       </c>
       <c r="N237" t="s">
-        <v>2783</v>
+        <v>2792</v>
       </c>
       <c r="O237" t="s">
-        <v>2784</v>
+        <v>2793</v>
       </c>
       <c r="P237" t="s">
-        <v>2785</v>
+        <v>2794</v>
       </c>
       <c r="Q237" t="s">
-        <v>2786</v>
+        <v>2795</v>
       </c>
       <c r="R237" t="s">
-        <v>2787</v>
+        <v>2064</v>
       </c>
       <c r="S237" t="s">
-        <v>39</v>
+        <v>2064</v>
       </c>
       <c r="T237" t="s">
-        <v>2788</v>
+        <v>2796</v>
       </c>
       <c r="U237" t="s">
-        <v>550</v>
+        <v>159</v>
       </c>
       <c r="V237" t="s">
         <v>42</v>
       </c>
       <c r="W237" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z237"/>
+        <v>58</v>
+      </c>
+      <c r="X237" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y237" t="s">
+        <v>2797</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>2798</v>
+      </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>2789</v>
+        <v>2799</v>
       </c>
       <c r="C238" t="s">
-        <v>2790</v>
+        <v>2800</v>
       </c>
       <c r="D238" t="s">
-        <v>2791</v>
+        <v>2801</v>
       </c>
       <c r="E238" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F238" t="s">
-        <v>2792</v>
+        <v>861</v>
       </c>
       <c r="G238" t="s">
-        <v>2793</v>
+        <v>31</v>
       </c>
       <c r="H238" t="s">
-        <v>2794</v>
+        <v>2802</v>
       </c>
       <c r="I238">
-        <v>14903</v>
+        <v>7698</v>
       </c>
       <c r="J238" t="s">
-        <v>2795</v>
+        <v>382</v>
       </c>
       <c r="K238" s="2">
-        <v>343002319754</v>
+        <v>616700649940</v>
       </c>
       <c r="L238"/>
-      <c r="M238" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M238"/>
       <c r="N238" t="s">
-        <v>2797</v>
+        <v>2803</v>
       </c>
       <c r="O238" t="s">
-        <v>2798</v>
+        <v>2804</v>
       </c>
       <c r="P238" t="s">
-        <v>2799</v>
+        <v>2805</v>
       </c>
       <c r="Q238" t="s">
-        <v>2800</v>
-[...1 lines deleted...]
-      <c r="R238"/>
+        <v>2806</v>
+      </c>
+      <c r="R238" t="s">
+        <v>38</v>
+      </c>
       <c r="S238" t="s">
         <v>39</v>
       </c>
       <c r="T238" t="s">
-        <v>2801</v>
+        <v>2807</v>
       </c>
       <c r="U238" t="s">
-        <v>129</v>
+        <v>454</v>
       </c>
       <c r="V238" t="s">
         <v>42</v>
       </c>
-      <c r="W238"/>
-[...5 lines deleted...]
-      </c>
+      <c r="W238" t="s">
+        <v>43</v>
+      </c>
+      <c r="X238"/>
+      <c r="Y238"/>
       <c r="Z238"/>
     </row>
     <row r="239" spans="1:26">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>2803</v>
+        <v>2808</v>
       </c>
       <c r="C239" t="s">
-        <v>2804</v>
+        <v>2809</v>
       </c>
       <c r="D239" t="s">
-        <v>2805</v>
+        <v>2810</v>
       </c>
       <c r="E239" t="s">
         <v>76</v>
       </c>
       <c r="F239" t="s">
-        <v>768</v>
+        <v>1437</v>
       </c>
       <c r="G239" t="s">
-        <v>2806</v>
+        <v>92</v>
       </c>
       <c r="H239" t="s">
-        <v>567</v>
+        <v>2769</v>
       </c>
       <c r="I239">
-        <v>12624</v>
+        <v>4680</v>
       </c>
       <c r="J239" t="s">
-        <v>341</v>
+        <v>2770</v>
       </c>
       <c r="K239" s="2">
-        <v>470503556248</v>
+        <v>616700239341</v>
       </c>
       <c r="L239"/>
       <c r="M239" t="s">
-        <v>2807</v>
+        <v>2811</v>
       </c>
       <c r="N239" t="s">
-        <v>2808</v>
+        <v>2812</v>
       </c>
       <c r="O239" t="s">
-        <v>2809</v>
+        <v>2813</v>
       </c>
       <c r="P239" t="s">
-        <v>2810</v>
+        <v>2814</v>
       </c>
       <c r="Q239" t="s">
-        <v>2811</v>
+        <v>2815</v>
       </c>
       <c r="R239" t="s">
-        <v>38</v>
+        <v>2816</v>
       </c>
       <c r="S239" t="s">
         <v>39</v>
       </c>
       <c r="T239" t="s">
-        <v>2812</v>
+        <v>2817</v>
       </c>
       <c r="U239" t="s">
-        <v>57</v>
+        <v>550</v>
       </c>
       <c r="V239" t="s">
         <v>42</v>
       </c>
       <c r="W239" t="s">
         <v>43</v>
       </c>
       <c r="X239"/>
       <c r="Y239"/>
       <c r="Z239"/>
     </row>
     <row r="240" spans="1:26">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>2813</v>
+        <v>2818</v>
       </c>
       <c r="C240" t="s">
-        <v>2814</v>
+        <v>2819</v>
       </c>
       <c r="D240" t="s">
-        <v>2344</v>
+        <v>2820</v>
       </c>
       <c r="E240" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F240" t="s">
-        <v>1592</v>
+        <v>2821</v>
       </c>
       <c r="G240" t="s">
-        <v>48</v>
+        <v>2822</v>
       </c>
       <c r="H240" t="s">
-        <v>2214</v>
+        <v>2823</v>
       </c>
       <c r="I240">
-        <v>11472</v>
+        <v>14903</v>
       </c>
       <c r="J240" t="s">
-        <v>1778</v>
+        <v>2824</v>
       </c>
       <c r="K240" s="2">
-        <v>140201384980</v>
+        <v>343002319754</v>
       </c>
       <c r="L240"/>
       <c r="M240" t="s">
-        <v>2815</v>
+        <v>2825</v>
       </c>
       <c r="N240" t="s">
-        <v>2816</v>
+        <v>2826</v>
       </c>
       <c r="O240" t="s">
-        <v>2817</v>
+        <v>2827</v>
       </c>
       <c r="P240" t="s">
-        <v>2818</v>
+        <v>2828</v>
       </c>
       <c r="Q240" t="s">
-        <v>2819</v>
-[...3 lines deleted...]
-      </c>
+        <v>2829</v>
+      </c>
+      <c r="R240"/>
       <c r="S240" t="s">
         <v>39</v>
       </c>
       <c r="T240" t="s">
-        <v>2820</v>
+        <v>2830</v>
       </c>
       <c r="U240" t="s">
-        <v>257</v>
+        <v>129</v>
       </c>
       <c r="V240" t="s">
         <v>42</v>
       </c>
-      <c r="W240" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W240"/>
       <c r="X240" t="s">
         <v>59</v>
       </c>
       <c r="Y240" t="s">
-        <v>2821</v>
-[...3 lines deleted...]
-      </c>
+        <v>2831</v>
+      </c>
+      <c r="Z240"/>
     </row>
     <row r="241" spans="1:26">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>2823</v>
+        <v>2832</v>
       </c>
       <c r="C241" t="s">
-        <v>2824</v>
+        <v>2833</v>
       </c>
       <c r="D241" t="s">
-        <v>2825</v>
+        <v>2834</v>
       </c>
       <c r="E241" t="s">
         <v>76</v>
       </c>
       <c r="F241" t="s">
-        <v>1060</v>
+        <v>768</v>
       </c>
       <c r="G241" t="s">
-        <v>2826</v>
+        <v>2835</v>
       </c>
       <c r="H241" t="s">
-        <v>447</v>
+        <v>567</v>
       </c>
       <c r="I241">
-        <v>4763</v>
+        <v>12624</v>
       </c>
       <c r="J241" t="s">
-        <v>2827</v>
+        <v>341</v>
       </c>
       <c r="K241" s="2">
-        <v>519200241585</v>
+        <v>470503556248</v>
       </c>
       <c r="L241"/>
       <c r="M241" t="s">
-        <v>2828</v>
+        <v>2836</v>
       </c>
       <c r="N241" t="s">
-        <v>2829</v>
+        <v>2837</v>
       </c>
       <c r="O241" t="s">
-        <v>2830</v>
+        <v>2838</v>
       </c>
       <c r="P241" t="s">
-        <v>2831</v>
+        <v>2839</v>
       </c>
       <c r="Q241" t="s">
-        <v>2832</v>
+        <v>2840</v>
       </c>
       <c r="R241" t="s">
         <v>38</v>
       </c>
       <c r="S241" t="s">
         <v>39</v>
       </c>
       <c r="T241" t="s">
-        <v>2833</v>
+        <v>2841</v>
       </c>
       <c r="U241" t="s">
-        <v>2834</v>
+        <v>57</v>
       </c>
       <c r="V241" t="s">
         <v>42</v>
       </c>
       <c r="W241" t="s">
         <v>43</v>
       </c>
       <c r="X241"/>
       <c r="Y241"/>
       <c r="Z241"/>
     </row>
     <row r="242" spans="1:26">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>2835</v>
+        <v>2842</v>
       </c>
       <c r="C242" t="s">
-        <v>2836</v>
+        <v>2843</v>
       </c>
       <c r="D242" t="s">
-        <v>2837</v>
+        <v>2344</v>
       </c>
       <c r="E242" t="s">
         <v>29</v>
       </c>
       <c r="F242" t="s">
-        <v>603</v>
+        <v>1592</v>
       </c>
       <c r="G242" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="H242" t="s">
-        <v>2838</v>
+        <v>2214</v>
       </c>
       <c r="I242">
-        <v>4790</v>
+        <v>11472</v>
       </c>
       <c r="J242" t="s">
-        <v>2839</v>
+        <v>1778</v>
       </c>
       <c r="K242" s="2">
-        <v>290110454296</v>
+        <v>140201384980</v>
       </c>
       <c r="L242"/>
-      <c r="M242"/>
+      <c r="M242" t="s">
+        <v>2844</v>
+      </c>
       <c r="N242" t="s">
-        <v>2840</v>
+        <v>2845</v>
       </c>
       <c r="O242" t="s">
-        <v>2841</v>
+        <v>2846</v>
       </c>
       <c r="P242" t="s">
-        <v>2842</v>
+        <v>2847</v>
       </c>
       <c r="Q242" t="s">
-        <v>2843</v>
+        <v>2848</v>
       </c>
       <c r="R242" t="s">
         <v>38</v>
       </c>
       <c r="S242" t="s">
         <v>39</v>
       </c>
       <c r="T242" t="s">
-        <v>2844</v>
+        <v>2849</v>
       </c>
       <c r="U242" t="s">
-        <v>114</v>
+        <v>257</v>
       </c>
       <c r="V242" t="s">
         <v>42</v>
       </c>
       <c r="W242" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z242"/>
+        <v>58</v>
+      </c>
+      <c r="X242" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y242" t="s">
+        <v>2850</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>2851</v>
+      </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>2845</v>
+        <v>2852</v>
       </c>
       <c r="C243" t="s">
-        <v>2846</v>
+        <v>2853</v>
       </c>
       <c r="D243" t="s">
-        <v>2847</v>
+        <v>2854</v>
       </c>
       <c r="E243" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F243" t="s">
-        <v>2848</v>
+        <v>1060</v>
       </c>
       <c r="G243" t="s">
-        <v>31</v>
+        <v>2855</v>
       </c>
       <c r="H243" t="s">
-        <v>2849</v>
+        <v>447</v>
       </c>
       <c r="I243">
-        <v>15717</v>
+        <v>4763</v>
       </c>
       <c r="J243" t="s">
-        <v>2850</v>
+        <v>2856</v>
       </c>
       <c r="K243" s="2">
-        <v>244202302612</v>
+        <v>519200241585</v>
       </c>
       <c r="L243"/>
-      <c r="M243"/>
+      <c r="M243" t="s">
+        <v>2857</v>
+      </c>
       <c r="N243" t="s">
-        <v>2851</v>
+        <v>2858</v>
       </c>
       <c r="O243" t="s">
-        <v>2852</v>
+        <v>2859</v>
       </c>
       <c r="P243" t="s">
-        <v>2853</v>
+        <v>2860</v>
       </c>
       <c r="Q243" t="s">
-        <v>2854</v>
+        <v>2861</v>
       </c>
       <c r="R243" t="s">
         <v>38</v>
       </c>
       <c r="S243" t="s">
         <v>39</v>
       </c>
       <c r="T243" t="s">
-        <v>2855</v>
+        <v>2862</v>
       </c>
       <c r="U243" t="s">
-        <v>114</v>
+        <v>2863</v>
       </c>
       <c r="V243" t="s">
         <v>42</v>
       </c>
       <c r="W243" t="s">
         <v>43</v>
       </c>
       <c r="X243"/>
       <c r="Y243"/>
       <c r="Z243"/>
     </row>
     <row r="244" spans="1:26">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
-        <v>2856</v>
+        <v>2864</v>
       </c>
       <c r="C244" t="s">
-        <v>2857</v>
+        <v>2865</v>
       </c>
       <c r="D244" t="s">
-        <v>2858</v>
+        <v>2866</v>
       </c>
       <c r="E244" t="s">
         <v>29</v>
       </c>
       <c r="F244" t="s">
-        <v>792</v>
+        <v>603</v>
       </c>
       <c r="G244" t="s">
         <v>31</v>
       </c>
       <c r="H244" t="s">
-        <v>2859</v>
+        <v>2867</v>
       </c>
       <c r="I244">
-        <v>12897</v>
+        <v>4790</v>
       </c>
       <c r="J244" t="s">
-        <v>963</v>
+        <v>2868</v>
       </c>
       <c r="K244" s="2">
-        <v>245903648339</v>
+        <v>290110454296</v>
       </c>
       <c r="L244"/>
       <c r="M244"/>
       <c r="N244" t="s">
-        <v>2860</v>
+        <v>2869</v>
       </c>
       <c r="O244" t="s">
-        <v>2861</v>
+        <v>2870</v>
       </c>
       <c r="P244" t="s">
-        <v>2862</v>
+        <v>2871</v>
       </c>
       <c r="Q244" t="s">
-        <v>2863</v>
+        <v>2872</v>
       </c>
       <c r="R244" t="s">
         <v>38</v>
       </c>
       <c r="S244" t="s">
         <v>39</v>
       </c>
       <c r="T244" t="s">
-        <v>2864</v>
+        <v>2873</v>
       </c>
       <c r="U244" t="s">
-        <v>454</v>
+        <v>114</v>
       </c>
       <c r="V244" t="s">
         <v>42</v>
       </c>
       <c r="W244" t="s">
         <v>43</v>
       </c>
       <c r="X244"/>
       <c r="Y244"/>
       <c r="Z244"/>
     </row>
     <row r="245" spans="1:26">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>2865</v>
+        <v>2874</v>
       </c>
       <c r="C245" t="s">
-        <v>2866</v>
+        <v>2875</v>
       </c>
       <c r="D245" t="s">
-        <v>2867</v>
+        <v>2876</v>
       </c>
       <c r="E245" t="s">
         <v>29</v>
       </c>
       <c r="F245" t="s">
-        <v>1777</v>
+        <v>2877</v>
       </c>
       <c r="G245" t="s">
         <v>31</v>
       </c>
       <c r="H245" t="s">
-        <v>432</v>
+        <v>2878</v>
       </c>
       <c r="I245">
-        <v>12781</v>
+        <v>15717</v>
       </c>
       <c r="J245" t="s">
-        <v>433</v>
+        <v>2879</v>
       </c>
       <c r="K245" s="2">
-        <v>246207399873</v>
+        <v>244202302612</v>
       </c>
       <c r="L245"/>
       <c r="M245"/>
       <c r="N245" t="s">
-        <v>2868</v>
+        <v>2880</v>
       </c>
       <c r="O245" t="s">
-        <v>2869</v>
+        <v>2881</v>
       </c>
       <c r="P245" t="s">
-        <v>2870</v>
+        <v>2882</v>
       </c>
       <c r="Q245" t="s">
-        <v>2871</v>
+        <v>2883</v>
       </c>
       <c r="R245" t="s">
         <v>38</v>
       </c>
       <c r="S245" t="s">
         <v>39</v>
       </c>
       <c r="T245" t="s">
-        <v>2872</v>
+        <v>2884</v>
       </c>
       <c r="U245" t="s">
-        <v>2873</v>
+        <v>114</v>
       </c>
       <c r="V245" t="s">
         <v>42</v>
       </c>
       <c r="W245" t="s">
         <v>43</v>
       </c>
       <c r="X245"/>
       <c r="Y245"/>
       <c r="Z245"/>
     </row>
     <row r="246" spans="1:26">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>2874</v>
+        <v>2885</v>
       </c>
       <c r="C246" t="s">
-        <v>2875</v>
+        <v>2886</v>
       </c>
       <c r="D246" t="s">
-        <v>2876</v>
+        <v>1276</v>
       </c>
       <c r="E246" t="s">
         <v>29</v>
       </c>
       <c r="F246" t="s">
-        <v>106</v>
+        <v>2887</v>
       </c>
       <c r="G246" t="s">
-        <v>31</v>
+        <v>2888</v>
       </c>
       <c r="H246" t="s">
-        <v>2306</v>
+        <v>2889</v>
       </c>
       <c r="I246">
-        <v>4897</v>
+        <v>23198</v>
       </c>
       <c r="J246" t="s">
-        <v>2877</v>
+        <v>887</v>
       </c>
       <c r="K246" s="2">
-        <v>222400662730</v>
-[...2 lines deleted...]
-      <c r="M246"/>
+        <v>263512663240</v>
+      </c>
+      <c r="L246" t="s">
+        <v>121</v>
+      </c>
+      <c r="M246" t="s">
+        <v>2890</v>
+      </c>
       <c r="N246" t="s">
-        <v>2878</v>
+        <v>2891</v>
       </c>
       <c r="O246" t="s">
-        <v>2879</v>
+        <v>2892</v>
       </c>
       <c r="P246" t="s">
-        <v>807</v>
+        <v>2893</v>
       </c>
       <c r="Q246" t="s">
-        <v>2880</v>
+        <v>2894</v>
       </c>
       <c r="R246" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S246" t="s">
         <v>39</v>
       </c>
       <c r="T246" t="s">
-        <v>2881</v>
+        <v>2895</v>
       </c>
       <c r="U246" t="s">
-        <v>114</v>
+        <v>129</v>
       </c>
       <c r="V246" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W246" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="X246"/>
+        <v>58</v>
+      </c>
+      <c r="X246" t="s">
+        <v>59</v>
+      </c>
       <c r="Y246"/>
-      <c r="Z246"/>
+      <c r="Z246" t="s">
+        <v>2896</v>
+      </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>2882</v>
+        <v>2897</v>
       </c>
       <c r="C247" t="s">
-        <v>2883</v>
+        <v>2898</v>
       </c>
       <c r="D247" t="s">
-        <v>2884</v>
+        <v>2899</v>
       </c>
       <c r="E247" t="s">
         <v>29</v>
       </c>
       <c r="F247" t="s">
-        <v>64</v>
+        <v>792</v>
       </c>
       <c r="G247" t="s">
         <v>31</v>
       </c>
       <c r="H247" t="s">
-        <v>2885</v>
+        <v>2900</v>
       </c>
       <c r="I247">
-        <v>4914</v>
+        <v>12897</v>
       </c>
       <c r="J247" t="s">
-        <v>1789</v>
+        <v>963</v>
       </c>
       <c r="K247" s="2">
-        <v>770400069836</v>
+        <v>245903648339</v>
       </c>
       <c r="L247"/>
       <c r="M247"/>
       <c r="N247" t="s">
-        <v>2886</v>
+        <v>2901</v>
       </c>
       <c r="O247" t="s">
-        <v>2887</v>
+        <v>2902</v>
       </c>
       <c r="P247" t="s">
-        <v>2888</v>
+        <v>2903</v>
       </c>
       <c r="Q247" t="s">
-        <v>2889</v>
+        <v>2904</v>
       </c>
       <c r="R247" t="s">
         <v>38</v>
       </c>
       <c r="S247" t="s">
         <v>39</v>
       </c>
       <c r="T247" t="s">
-        <v>2890</v>
+        <v>2905</v>
       </c>
       <c r="U247" t="s">
-        <v>174</v>
+        <v>454</v>
       </c>
       <c r="V247" t="s">
         <v>42</v>
       </c>
       <c r="W247" t="s">
         <v>43</v>
       </c>
       <c r="X247"/>
       <c r="Y247"/>
       <c r="Z247"/>
     </row>
     <row r="248" spans="1:26">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
-        <v>2891</v>
+        <v>2906</v>
       </c>
       <c r="C248" t="s">
-        <v>2892</v>
+        <v>2907</v>
       </c>
       <c r="D248" t="s">
-        <v>2893</v>
+        <v>2908</v>
       </c>
       <c r="E248" t="s">
         <v>29</v>
       </c>
       <c r="F248" t="s">
-        <v>2894</v>
+        <v>1777</v>
       </c>
       <c r="G248" t="s">
         <v>31</v>
       </c>
       <c r="H248" t="s">
-        <v>1016</v>
+        <v>432</v>
       </c>
       <c r="I248">
-        <v>7618</v>
+        <v>12781</v>
       </c>
       <c r="J248" t="s">
-        <v>1017</v>
+        <v>433</v>
       </c>
       <c r="K248" s="2">
-        <v>366512783023</v>
+        <v>246207399873</v>
       </c>
       <c r="L248"/>
       <c r="M248"/>
       <c r="N248" t="s">
-        <v>2895</v>
+        <v>2909</v>
       </c>
       <c r="O248" t="s">
-        <v>2896</v>
+        <v>2910</v>
       </c>
       <c r="P248" t="s">
-        <v>2897</v>
+        <v>2911</v>
       </c>
       <c r="Q248" t="s">
-        <v>2898</v>
+        <v>2912</v>
       </c>
       <c r="R248" t="s">
         <v>38</v>
       </c>
       <c r="S248" t="s">
         <v>39</v>
       </c>
       <c r="T248" t="s">
-        <v>2899</v>
+        <v>2913</v>
       </c>
       <c r="U248" t="s">
-        <v>114</v>
+        <v>2914</v>
       </c>
       <c r="V248" t="s">
         <v>42</v>
       </c>
       <c r="W248" t="s">
         <v>43</v>
       </c>
       <c r="X248"/>
       <c r="Y248"/>
       <c r="Z248"/>
     </row>
     <row r="249" spans="1:26">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
-        <v>2900</v>
+        <v>2915</v>
       </c>
       <c r="C249" t="s">
-        <v>2901</v>
+        <v>2916</v>
       </c>
       <c r="D249" t="s">
-        <v>1398</v>
+        <v>2917</v>
       </c>
       <c r="E249" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F249" t="s">
-        <v>2902</v>
+        <v>106</v>
       </c>
       <c r="G249" t="s">
-        <v>2903</v>
+        <v>31</v>
       </c>
       <c r="H249" t="s">
-        <v>2904</v>
+        <v>2306</v>
       </c>
       <c r="I249">
-        <v>14505</v>
+        <v>4897</v>
       </c>
       <c r="J249" t="s">
-        <v>2905</v>
+        <v>2918</v>
       </c>
       <c r="K249" s="2">
-        <v>420515726936</v>
+        <v>222400662730</v>
       </c>
       <c r="L249"/>
-      <c r="M249" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M249"/>
       <c r="N249" t="s">
-        <v>2907</v>
+        <v>2919</v>
       </c>
       <c r="O249" t="s">
-        <v>2908</v>
+        <v>2920</v>
       </c>
       <c r="P249" t="s">
-        <v>2909</v>
+        <v>807</v>
       </c>
       <c r="Q249" t="s">
-        <v>2910</v>
+        <v>2921</v>
       </c>
       <c r="R249" t="s">
         <v>38</v>
       </c>
       <c r="S249" t="s">
         <v>39</v>
       </c>
       <c r="T249" t="s">
-        <v>2911</v>
+        <v>2922</v>
       </c>
       <c r="U249" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="V249" t="s">
         <v>42</v>
       </c>
       <c r="W249" t="s">
-        <v>2912</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X249"/>
+      <c r="Y249"/>
+      <c r="Z249"/>
     </row>
     <row r="250" spans="1:26">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
-        <v>2915</v>
+        <v>2923</v>
       </c>
       <c r="C250" t="s">
-        <v>2916</v>
+        <v>2924</v>
       </c>
       <c r="D250" t="s">
-        <v>2917</v>
+        <v>2925</v>
       </c>
       <c r="E250" t="s">
         <v>29</v>
       </c>
       <c r="F250" t="s">
-        <v>2918</v>
+        <v>64</v>
       </c>
       <c r="G250" t="s">
-        <v>274</v>
+        <v>31</v>
       </c>
       <c r="H250" t="s">
-        <v>2919</v>
+        <v>2926</v>
       </c>
       <c r="I250">
-        <v>14791</v>
+        <v>4914</v>
       </c>
       <c r="J250" t="s">
-        <v>2920</v>
+        <v>1789</v>
       </c>
       <c r="K250" s="2">
-        <v>330573304246</v>
-[...6 lines deleted...]
-      </c>
+        <v>770400069836</v>
+      </c>
+      <c r="L250"/>
+      <c r="M250"/>
       <c r="N250" t="s">
-        <v>2922</v>
+        <v>2927</v>
       </c>
       <c r="O250" t="s">
-        <v>2923</v>
+        <v>2928</v>
       </c>
       <c r="P250" t="s">
-        <v>2924</v>
+        <v>2929</v>
       </c>
       <c r="Q250" t="s">
-        <v>2925</v>
+        <v>2930</v>
       </c>
       <c r="R250" t="s">
         <v>38</v>
       </c>
       <c r="S250" t="s">
         <v>39</v>
       </c>
       <c r="T250" t="s">
-        <v>2926</v>
+        <v>2931</v>
       </c>
       <c r="U250" t="s">
-        <v>114</v>
+        <v>174</v>
       </c>
       <c r="V250" t="s">
         <v>42</v>
       </c>
       <c r="W250" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X250"/>
+      <c r="Y250"/>
+      <c r="Z250"/>
     </row>
     <row r="251" spans="1:26">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>2929</v>
+        <v>2932</v>
       </c>
       <c r="C251" t="s">
-        <v>2930</v>
+        <v>2933</v>
       </c>
       <c r="D251" t="s">
-        <v>405</v>
+        <v>2934</v>
       </c>
       <c r="E251" t="s">
         <v>29</v>
       </c>
       <c r="F251" t="s">
-        <v>1695</v>
+        <v>2935</v>
       </c>
       <c r="G251" t="s">
-        <v>234</v>
+        <v>31</v>
       </c>
       <c r="H251" t="s">
-        <v>2931</v>
+        <v>1016</v>
       </c>
       <c r="I251">
-        <v>6793</v>
+        <v>7618</v>
       </c>
       <c r="J251" t="s">
-        <v>816</v>
+        <v>1017</v>
       </c>
       <c r="K251" s="2">
-        <v>366400414780</v>
+        <v>366512783023</v>
       </c>
       <c r="L251"/>
       <c r="M251"/>
       <c r="N251" t="s">
-        <v>2932</v>
+        <v>2936</v>
       </c>
       <c r="O251" t="s">
-        <v>2933</v>
+        <v>2937</v>
       </c>
       <c r="P251" t="s">
-        <v>2934</v>
+        <v>2938</v>
       </c>
       <c r="Q251" t="s">
-        <v>2935</v>
+        <v>2939</v>
       </c>
       <c r="R251" t="s">
         <v>38</v>
       </c>
       <c r="S251" t="s">
         <v>39</v>
       </c>
       <c r="T251" t="s">
-        <v>2936</v>
+        <v>2940</v>
       </c>
       <c r="U251" t="s">
-        <v>174</v>
+        <v>114</v>
       </c>
       <c r="V251" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="W251" t="s">
         <v>43</v>
       </c>
       <c r="X251"/>
       <c r="Y251"/>
       <c r="Z251"/>
     </row>
     <row r="252" spans="1:26">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
-        <v>2937</v>
+        <v>2941</v>
       </c>
       <c r="C252" t="s">
-        <v>2938</v>
+        <v>2942</v>
       </c>
       <c r="D252" t="s">
-        <v>2939</v>
+        <v>1398</v>
       </c>
       <c r="E252" t="s">
         <v>76</v>
       </c>
       <c r="F252" t="s">
-        <v>2940</v>
+        <v>2943</v>
       </c>
       <c r="G252" t="s">
-        <v>78</v>
+        <v>2944</v>
       </c>
       <c r="H252" t="s">
-        <v>32</v>
+        <v>2945</v>
       </c>
       <c r="I252">
-        <v>10960</v>
+        <v>14505</v>
       </c>
       <c r="J252" t="s">
-        <v>940</v>
+        <v>2946</v>
       </c>
       <c r="K252" s="2">
-        <v>140201167128</v>
+        <v>420515726936</v>
       </c>
       <c r="L252"/>
       <c r="M252" t="s">
-        <v>2941</v>
+        <v>2947</v>
       </c>
       <c r="N252" t="s">
-        <v>2942</v>
+        <v>2948</v>
       </c>
       <c r="O252" t="s">
-        <v>2943</v>
+        <v>2949</v>
       </c>
       <c r="P252" t="s">
-        <v>2944</v>
+        <v>2950</v>
       </c>
       <c r="Q252" t="s">
-        <v>2945</v>
+        <v>2951</v>
       </c>
       <c r="R252" t="s">
         <v>38</v>
       </c>
       <c r="S252" t="s">
         <v>39</v>
       </c>
       <c r="T252" t="s">
-        <v>2946</v>
+        <v>2952</v>
       </c>
       <c r="U252" t="s">
-        <v>2947</v>
+        <v>129</v>
       </c>
       <c r="V252" t="s">
         <v>42</v>
       </c>
       <c r="W252" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z252"/>
+        <v>2953</v>
+      </c>
+      <c r="X252" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y252" t="s">
+        <v>2954</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>2955</v>
+      </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
-        <v>2948</v>
+        <v>2956</v>
       </c>
       <c r="C253" t="s">
-        <v>2949</v>
+        <v>2957</v>
       </c>
       <c r="D253" t="s">
-        <v>2950</v>
+        <v>2958</v>
       </c>
       <c r="E253" t="s">
         <v>29</v>
       </c>
       <c r="F253" t="s">
-        <v>2951</v>
+        <v>2959</v>
       </c>
       <c r="G253" t="s">
-        <v>31</v>
+        <v>274</v>
       </c>
       <c r="H253" t="s">
-        <v>2952</v>
+        <v>2960</v>
       </c>
       <c r="I253">
-        <v>11559</v>
+        <v>14791</v>
       </c>
       <c r="J253" t="s">
-        <v>2953</v>
+        <v>2961</v>
       </c>
       <c r="K253" s="2">
-        <v>461302068020</v>
-[...2 lines deleted...]
-      <c r="M253"/>
+        <v>330573304246</v>
+      </c>
+      <c r="L253" t="s">
+        <v>121</v>
+      </c>
+      <c r="M253" t="s">
+        <v>2962</v>
+      </c>
       <c r="N253" t="s">
-        <v>2954</v>
+        <v>2963</v>
       </c>
       <c r="O253" t="s">
-        <v>2955</v>
+        <v>2964</v>
       </c>
       <c r="P253" t="s">
-        <v>2956</v>
+        <v>2965</v>
       </c>
       <c r="Q253" t="s">
-        <v>2957</v>
+        <v>2966</v>
       </c>
       <c r="R253" t="s">
         <v>38</v>
       </c>
       <c r="S253" t="s">
         <v>39</v>
       </c>
       <c r="T253" t="s">
-        <v>2958</v>
+        <v>2967</v>
       </c>
       <c r="U253" t="s">
         <v>114</v>
       </c>
       <c r="V253" t="s">
         <v>42</v>
       </c>
       <c r="W253" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z253"/>
+        <v>58</v>
+      </c>
+      <c r="X253" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y253" t="s">
+        <v>2968</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>2969</v>
+      </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
-        <v>2959</v>
+        <v>2970</v>
       </c>
       <c r="C254" t="s">
-        <v>2960</v>
+        <v>2971</v>
       </c>
       <c r="D254" t="s">
-        <v>1849</v>
+        <v>405</v>
       </c>
       <c r="E254" t="s">
         <v>29</v>
       </c>
       <c r="F254" t="s">
-        <v>2961</v>
+        <v>1695</v>
       </c>
       <c r="G254" t="s">
-        <v>31</v>
+        <v>234</v>
       </c>
       <c r="H254" t="s">
-        <v>1291</v>
+        <v>2972</v>
       </c>
       <c r="I254">
-        <v>6946</v>
+        <v>6793</v>
       </c>
       <c r="J254" t="s">
-        <v>2962</v>
+        <v>816</v>
       </c>
       <c r="K254" s="2">
-        <v>781125775189</v>
+        <v>366400414780</v>
       </c>
       <c r="L254"/>
       <c r="M254"/>
       <c r="N254" t="s">
-        <v>2963</v>
+        <v>2973</v>
       </c>
       <c r="O254" t="s">
-        <v>2964</v>
+        <v>2974</v>
       </c>
       <c r="P254" t="s">
-        <v>2965</v>
+        <v>2975</v>
       </c>
       <c r="Q254" t="s">
-        <v>2966</v>
+        <v>2976</v>
       </c>
       <c r="R254" t="s">
         <v>38</v>
       </c>
       <c r="S254" t="s">
         <v>39</v>
       </c>
       <c r="T254" t="s">
-        <v>2967</v>
+        <v>2977</v>
       </c>
       <c r="U254" t="s">
-        <v>114</v>
+        <v>174</v>
       </c>
       <c r="V254" t="s">
-        <v>42</v>
+        <v>243</v>
       </c>
       <c r="W254" t="s">
         <v>43</v>
       </c>
       <c r="X254"/>
       <c r="Y254"/>
       <c r="Z254"/>
     </row>
     <row r="255" spans="1:26">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>2968</v>
+        <v>2978</v>
       </c>
       <c r="C255" t="s">
-        <v>2969</v>
+        <v>2979</v>
       </c>
       <c r="D255" t="s">
-        <v>2970</v>
+        <v>2980</v>
       </c>
       <c r="E255" t="s">
         <v>76</v>
       </c>
       <c r="F255" t="s">
-        <v>165</v>
+        <v>2981</v>
       </c>
       <c r="G255" t="s">
         <v>78</v>
       </c>
       <c r="H255" t="s">
-        <v>2952</v>
+        <v>32</v>
       </c>
       <c r="I255">
-        <v>11573</v>
+        <v>10960</v>
       </c>
       <c r="J255" t="s">
-        <v>745</v>
+        <v>940</v>
       </c>
       <c r="K255" s="2">
-        <v>682802288970</v>
+        <v>140201167128</v>
       </c>
       <c r="L255"/>
       <c r="M255" t="s">
-        <v>2720</v>
+        <v>2982</v>
       </c>
       <c r="N255" t="s">
-        <v>2971</v>
+        <v>2983</v>
       </c>
       <c r="O255" t="s">
-        <v>2972</v>
+        <v>2984</v>
       </c>
       <c r="P255" t="s">
-        <v>2973</v>
+        <v>2985</v>
       </c>
       <c r="Q255" t="s">
-        <v>2974</v>
+        <v>2986</v>
       </c>
       <c r="R255" t="s">
         <v>38</v>
       </c>
       <c r="S255" t="s">
         <v>39</v>
       </c>
       <c r="T255" t="s">
-        <v>2975</v>
+        <v>2987</v>
       </c>
       <c r="U255" t="s">
-        <v>599</v>
+        <v>2988</v>
       </c>
       <c r="V255" t="s">
         <v>42</v>
       </c>
       <c r="W255" t="s">
         <v>43</v>
       </c>
       <c r="X255"/>
       <c r="Y255"/>
       <c r="Z255"/>
     </row>
     <row r="256" spans="1:26">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>2976</v>
+        <v>2989</v>
       </c>
       <c r="C256" t="s">
-        <v>2977</v>
+        <v>2990</v>
       </c>
       <c r="D256" t="s">
-        <v>2978</v>
+        <v>2991</v>
       </c>
       <c r="E256" t="s">
         <v>29</v>
       </c>
       <c r="F256" t="s">
-        <v>1957</v>
+        <v>2992</v>
       </c>
       <c r="G256" t="s">
         <v>31</v>
       </c>
       <c r="H256" t="s">
-        <v>2979</v>
+        <v>2993</v>
       </c>
       <c r="I256">
-        <v>8574</v>
+        <v>11559</v>
       </c>
       <c r="J256" t="s">
-        <v>2596</v>
+        <v>2994</v>
       </c>
       <c r="K256" s="2">
-        <v>162800234926</v>
+        <v>461302068020</v>
       </c>
       <c r="L256"/>
       <c r="M256"/>
       <c r="N256" t="s">
-        <v>2980</v>
+        <v>2995</v>
       </c>
       <c r="O256" t="s">
-        <v>2981</v>
+        <v>2996</v>
       </c>
       <c r="P256" t="s">
-        <v>2982</v>
+        <v>2997</v>
       </c>
       <c r="Q256" t="s">
-        <v>2983</v>
+        <v>2998</v>
       </c>
       <c r="R256" t="s">
         <v>38</v>
       </c>
       <c r="S256" t="s">
         <v>39</v>
       </c>
       <c r="T256" t="s">
-        <v>2984</v>
+        <v>2999</v>
       </c>
       <c r="U256" t="s">
-        <v>1226</v>
+        <v>114</v>
       </c>
       <c r="V256" t="s">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="W256" t="s">
         <v>43</v>
       </c>
       <c r="X256"/>
       <c r="Y256"/>
       <c r="Z256"/>
     </row>
     <row r="257" spans="1:26">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>2985</v>
+        <v>3000</v>
       </c>
       <c r="C257" t="s">
-        <v>2986</v>
+        <v>3001</v>
       </c>
       <c r="D257" t="s">
-        <v>2987</v>
+        <v>1849</v>
       </c>
       <c r="E257" t="s">
         <v>29</v>
       </c>
       <c r="F257" t="s">
-        <v>1777</v>
+        <v>3002</v>
       </c>
       <c r="G257" t="s">
         <v>31</v>
       </c>
       <c r="H257" t="s">
-        <v>1167</v>
+        <v>1291</v>
       </c>
       <c r="I257">
-        <v>14992</v>
+        <v>6946</v>
       </c>
       <c r="J257" t="s">
-        <v>2988</v>
+        <v>3003</v>
       </c>
       <c r="K257" s="2">
-        <v>164607617956</v>
+        <v>781125775189</v>
       </c>
       <c r="L257"/>
       <c r="M257"/>
       <c r="N257" t="s">
-        <v>2989</v>
+        <v>3004</v>
       </c>
       <c r="O257" t="s">
-        <v>2990</v>
+        <v>3005</v>
       </c>
       <c r="P257" t="s">
-        <v>2991</v>
+        <v>3006</v>
       </c>
       <c r="Q257" t="s">
-        <v>2992</v>
+        <v>3007</v>
       </c>
       <c r="R257" t="s">
         <v>38</v>
       </c>
       <c r="S257" t="s">
         <v>39</v>
       </c>
       <c r="T257" t="s">
-        <v>2993</v>
+        <v>3008</v>
       </c>
       <c r="U257" t="s">
         <v>114</v>
       </c>
       <c r="V257" t="s">
         <v>42</v>
       </c>
       <c r="W257" t="s">
         <v>43</v>
       </c>
       <c r="X257"/>
       <c r="Y257"/>
       <c r="Z257"/>
     </row>
     <row r="258" spans="1:26">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
-        <v>2994</v>
+        <v>3009</v>
       </c>
       <c r="C258" t="s">
-        <v>2995</v>
+        <v>3010</v>
       </c>
       <c r="D258" t="s">
-        <v>2996</v>
+        <v>3011</v>
       </c>
       <c r="E258" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F258" t="s">
-        <v>861</v>
+        <v>165</v>
       </c>
       <c r="G258" t="s">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="H258" t="s">
-        <v>976</v>
+        <v>2993</v>
       </c>
       <c r="I258">
-        <v>9592</v>
+        <v>11573</v>
       </c>
       <c r="J258" t="s">
-        <v>66</v>
+        <v>745</v>
       </c>
       <c r="K258" s="2">
-        <v>183502060877</v>
+        <v>682802288970</v>
       </c>
       <c r="L258"/>
-      <c r="M258"/>
+      <c r="M258" t="s">
+        <v>2749</v>
+      </c>
       <c r="N258" t="s">
-        <v>2997</v>
+        <v>3012</v>
       </c>
       <c r="O258" t="s">
-        <v>2998</v>
+        <v>3013</v>
       </c>
       <c r="P258" t="s">
-        <v>2999</v>
+        <v>3014</v>
       </c>
       <c r="Q258" t="s">
-        <v>3000</v>
+        <v>3015</v>
       </c>
       <c r="R258" t="s">
         <v>38</v>
       </c>
       <c r="S258" t="s">
         <v>39</v>
       </c>
       <c r="T258" t="s">
-        <v>3001</v>
+        <v>3016</v>
       </c>
       <c r="U258" t="s">
-        <v>1226</v>
+        <v>599</v>
       </c>
       <c r="V258" t="s">
         <v>42</v>
       </c>
       <c r="W258" t="s">
         <v>43</v>
       </c>
       <c r="X258"/>
       <c r="Y258"/>
       <c r="Z258"/>
     </row>
     <row r="259" spans="1:26">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
-        <v>3002</v>
+        <v>3017</v>
       </c>
       <c r="C259" t="s">
-        <v>3003</v>
+        <v>3018</v>
       </c>
       <c r="D259" t="s">
-        <v>46</v>
+        <v>3019</v>
       </c>
       <c r="E259" t="s">
         <v>29</v>
       </c>
       <c r="F259" t="s">
-        <v>3004</v>
+        <v>1957</v>
       </c>
       <c r="G259" t="s">
-        <v>274</v>
+        <v>31</v>
       </c>
       <c r="H259" t="s">
-        <v>483</v>
+        <v>3020</v>
       </c>
       <c r="I259">
-        <v>16529</v>
+        <v>8574</v>
       </c>
       <c r="J259" t="s">
-        <v>3005</v>
+        <v>2596</v>
       </c>
       <c r="K259" s="2">
-        <v>165501934273</v>
-[...6 lines deleted...]
-      </c>
+        <v>162800234926</v>
+      </c>
+      <c r="L259"/>
+      <c r="M259"/>
       <c r="N259" t="s">
-        <v>3007</v>
+        <v>3021</v>
       </c>
       <c r="O259" t="s">
-        <v>3008</v>
+        <v>3022</v>
       </c>
       <c r="P259" t="s">
-        <v>3009</v>
+        <v>3023</v>
       </c>
       <c r="Q259" t="s">
-        <v>3010</v>
+        <v>3024</v>
       </c>
       <c r="R259" t="s">
         <v>38</v>
       </c>
       <c r="S259" t="s">
         <v>39</v>
       </c>
       <c r="T259" t="s">
-        <v>3011</v>
+        <v>3025</v>
       </c>
       <c r="U259" t="s">
-        <v>102</v>
+        <v>1226</v>
       </c>
       <c r="V259" t="s">
-        <v>400</v>
+        <v>130</v>
       </c>
       <c r="W259" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X259"/>
+      <c r="Y259"/>
       <c r="Z259"/>
     </row>
     <row r="260" spans="1:26">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
-        <v>3013</v>
+        <v>3026</v>
       </c>
       <c r="C260" t="s">
-        <v>3014</v>
+        <v>3027</v>
       </c>
       <c r="D260" t="s">
-        <v>46</v>
+        <v>3028</v>
       </c>
       <c r="E260" t="s">
         <v>29</v>
       </c>
       <c r="F260" t="s">
-        <v>603</v>
+        <v>1777</v>
       </c>
       <c r="G260" t="s">
         <v>31</v>
       </c>
       <c r="H260" t="s">
-        <v>2182</v>
+        <v>1167</v>
       </c>
       <c r="I260">
-        <v>10579</v>
+        <v>14992</v>
       </c>
       <c r="J260" t="s">
-        <v>3015</v>
+        <v>3029</v>
       </c>
       <c r="K260" s="2">
-        <v>165706246711</v>
+        <v>164607617956</v>
       </c>
       <c r="L260"/>
       <c r="M260"/>
       <c r="N260" t="s">
-        <v>3016</v>
+        <v>3030</v>
       </c>
       <c r="O260" t="s">
-        <v>3017</v>
+        <v>3031</v>
       </c>
       <c r="P260" t="s">
-        <v>3018</v>
+        <v>3032</v>
       </c>
       <c r="Q260" t="s">
-        <v>3019</v>
+        <v>3033</v>
       </c>
       <c r="R260" t="s">
         <v>38</v>
       </c>
       <c r="S260" t="s">
         <v>39</v>
       </c>
       <c r="T260" t="s">
-        <v>3020</v>
+        <v>3034</v>
       </c>
       <c r="U260" t="s">
-        <v>3021</v>
+        <v>114</v>
       </c>
       <c r="V260" t="s">
         <v>42</v>
       </c>
       <c r="W260" t="s">
         <v>43</v>
       </c>
       <c r="X260"/>
       <c r="Y260"/>
       <c r="Z260"/>
     </row>
     <row r="261" spans="1:26">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
-        <v>3022</v>
+        <v>3035</v>
       </c>
       <c r="C261" t="s">
-        <v>3023</v>
+        <v>3036</v>
       </c>
       <c r="D261" t="s">
-        <v>3024</v>
+        <v>3037</v>
       </c>
       <c r="E261" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F261" t="s">
-        <v>165</v>
+        <v>861</v>
       </c>
       <c r="G261" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="H261" t="s">
-        <v>1556</v>
+        <v>976</v>
       </c>
       <c r="I261">
-        <v>6705</v>
+        <v>9592</v>
       </c>
       <c r="J261" t="s">
-        <v>592</v>
+        <v>66</v>
       </c>
       <c r="K261" s="2">
-        <v>645000189572</v>
+        <v>183502060877</v>
       </c>
       <c r="L261"/>
-      <c r="M261" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M261"/>
       <c r="N261" t="s">
-        <v>3026</v>
+        <v>3038</v>
       </c>
       <c r="O261" t="s">
-        <v>3027</v>
+        <v>3039</v>
       </c>
       <c r="P261" t="s">
-        <v>3028</v>
+        <v>3040</v>
       </c>
       <c r="Q261" t="s">
-        <v>3029</v>
+        <v>3041</v>
       </c>
       <c r="R261" t="s">
         <v>38</v>
       </c>
       <c r="S261" t="s">
         <v>39</v>
       </c>
       <c r="T261" t="s">
-        <v>3030</v>
+        <v>3042</v>
       </c>
       <c r="U261" t="s">
-        <v>599</v>
+        <v>1226</v>
       </c>
       <c r="V261" t="s">
         <v>42</v>
       </c>
       <c r="W261" t="s">
         <v>43</v>
       </c>
       <c r="X261"/>
       <c r="Y261"/>
       <c r="Z261"/>
     </row>
     <row r="262" spans="1:26">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>3031</v>
+        <v>3043</v>
       </c>
       <c r="C262" t="s">
-        <v>3032</v>
+        <v>3044</v>
       </c>
       <c r="D262" t="s">
-        <v>1476</v>
+        <v>46</v>
       </c>
       <c r="E262" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F262" t="s">
-        <v>3033</v>
+        <v>3045</v>
       </c>
       <c r="G262" t="s">
-        <v>78</v>
+        <v>274</v>
       </c>
       <c r="H262" t="s">
-        <v>32</v>
+        <v>483</v>
       </c>
       <c r="I262">
-        <v>5353</v>
+        <v>16529</v>
       </c>
       <c r="J262" t="s">
-        <v>33</v>
+        <v>3046</v>
       </c>
       <c r="K262" s="2">
-        <v>666000699419</v>
-[...1 lines deleted...]
-      <c r="L262"/>
+        <v>165501934273</v>
+      </c>
+      <c r="L262" t="s">
+        <v>121</v>
+      </c>
       <c r="M262" t="s">
-        <v>1049</v>
+        <v>3047</v>
       </c>
       <c r="N262" t="s">
-        <v>3034</v>
+        <v>3048</v>
       </c>
       <c r="O262" t="s">
-        <v>3035</v>
+        <v>3049</v>
       </c>
       <c r="P262" t="s">
-        <v>3036</v>
+        <v>3050</v>
       </c>
       <c r="Q262" t="s">
-        <v>3037</v>
+        <v>3051</v>
       </c>
       <c r="R262" t="s">
         <v>38</v>
       </c>
       <c r="S262" t="s">
         <v>39</v>
       </c>
       <c r="T262" t="s">
-        <v>3038</v>
+        <v>3052</v>
       </c>
       <c r="U262" t="s">
-        <v>507</v>
+        <v>102</v>
       </c>
       <c r="V262" t="s">
-        <v>42</v>
+        <v>400</v>
       </c>
       <c r="W262" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="Y262"/>
+        <v>58</v>
+      </c>
+      <c r="X262" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y262" t="s">
+        <v>3053</v>
+      </c>
       <c r="Z262"/>
     </row>
     <row r="263" spans="1:26">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
-        <v>3039</v>
+        <v>3054</v>
       </c>
       <c r="C263" t="s">
-        <v>3040</v>
+        <v>3055</v>
       </c>
       <c r="D263" t="s">
-        <v>3041</v>
+        <v>46</v>
       </c>
       <c r="E263" t="s">
         <v>29</v>
       </c>
       <c r="F263" t="s">
-        <v>1085</v>
+        <v>603</v>
       </c>
       <c r="G263" t="s">
         <v>31</v>
       </c>
       <c r="H263" t="s">
-        <v>3042</v>
+        <v>2182</v>
       </c>
       <c r="I263">
-        <v>5356</v>
+        <v>10579</v>
       </c>
       <c r="J263" t="s">
-        <v>910</v>
+        <v>3056</v>
       </c>
       <c r="K263" s="2">
-        <v>402800984189</v>
+        <v>165706246711</v>
       </c>
       <c r="L263"/>
       <c r="M263"/>
       <c r="N263" t="s">
-        <v>3043</v>
+        <v>3057</v>
       </c>
       <c r="O263" t="s">
-        <v>3044</v>
+        <v>3058</v>
       </c>
       <c r="P263" t="s">
-        <v>3045</v>
+        <v>3059</v>
       </c>
       <c r="Q263" t="s">
-        <v>3046</v>
+        <v>3060</v>
       </c>
       <c r="R263" t="s">
         <v>38</v>
       </c>
       <c r="S263" t="s">
         <v>39</v>
       </c>
       <c r="T263" t="s">
-        <v>3047</v>
+        <v>3061</v>
       </c>
       <c r="U263" t="s">
-        <v>454</v>
+        <v>3062</v>
       </c>
       <c r="V263" t="s">
         <v>42</v>
       </c>
       <c r="W263" t="s">
         <v>43</v>
       </c>
       <c r="X263"/>
       <c r="Y263"/>
       <c r="Z263"/>
     </row>
     <row r="264" spans="1:26">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>3048</v>
+        <v>3063</v>
       </c>
       <c r="C264" t="s">
-        <v>3049</v>
+        <v>3064</v>
       </c>
       <c r="D264" t="s">
-        <v>3050</v>
+        <v>3065</v>
       </c>
       <c r="E264" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F264" t="s">
-        <v>3051</v>
+        <v>165</v>
       </c>
       <c r="G264" t="s">
-        <v>3052</v>
+        <v>78</v>
       </c>
       <c r="H264" t="s">
-        <v>93</v>
+        <v>1556</v>
       </c>
       <c r="I264">
-        <v>5425</v>
+        <v>6705</v>
       </c>
       <c r="J264" t="s">
-        <v>94</v>
+        <v>592</v>
       </c>
       <c r="K264" s="2">
-        <v>531000168760</v>
+        <v>645000189572</v>
       </c>
       <c r="L264"/>
-      <c r="M264"/>
+      <c r="M264" t="s">
+        <v>3066</v>
+      </c>
       <c r="N264" t="s">
-        <v>3053</v>
+        <v>3067</v>
       </c>
       <c r="O264" t="s">
-        <v>3054</v>
+        <v>3068</v>
       </c>
       <c r="P264" t="s">
-        <v>3055</v>
+        <v>3069</v>
       </c>
       <c r="Q264" t="s">
-        <v>3056</v>
+        <v>3070</v>
       </c>
       <c r="R264" t="s">
         <v>38</v>
       </c>
       <c r="S264" t="s">
         <v>39</v>
       </c>
       <c r="T264" t="s">
-        <v>3057</v>
+        <v>3071</v>
       </c>
       <c r="U264" t="s">
-        <v>114</v>
+        <v>599</v>
       </c>
       <c r="V264" t="s">
         <v>42</v>
       </c>
       <c r="W264" t="s">
         <v>43</v>
       </c>
       <c r="X264"/>
       <c r="Y264"/>
       <c r="Z264"/>
     </row>
     <row r="265" spans="1:26">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
-        <v>3058</v>
+        <v>3072</v>
       </c>
       <c r="C265" t="s">
-        <v>3059</v>
+        <v>3073</v>
       </c>
       <c r="D265" t="s">
-        <v>3060</v>
+        <v>1476</v>
       </c>
       <c r="E265" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F265" t="s">
-        <v>3061</v>
+        <v>3074</v>
       </c>
       <c r="G265" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="H265" t="s">
-        <v>3062</v>
+        <v>32</v>
       </c>
       <c r="I265">
-        <v>14232</v>
+        <v>5353</v>
       </c>
       <c r="J265" t="s">
-        <v>3063</v>
+        <v>33</v>
       </c>
       <c r="K265" s="2">
-        <v>365201735787</v>
+        <v>666000699419</v>
       </c>
       <c r="L265"/>
       <c r="M265" t="s">
-        <v>732</v>
+        <v>1049</v>
       </c>
       <c r="N265" t="s">
-        <v>3064</v>
+        <v>3075</v>
       </c>
       <c r="O265" t="s">
-        <v>3065</v>
+        <v>3076</v>
       </c>
       <c r="P265" t="s">
-        <v>3066</v>
+        <v>3077</v>
       </c>
       <c r="Q265" t="s">
-        <v>3067</v>
+        <v>3078</v>
       </c>
       <c r="R265" t="s">
         <v>38</v>
       </c>
       <c r="S265" t="s">
         <v>39</v>
       </c>
       <c r="T265" t="s">
-        <v>3068</v>
+        <v>3079</v>
       </c>
       <c r="U265" t="s">
-        <v>186</v>
+        <v>507</v>
       </c>
       <c r="V265" t="s">
         <v>42</v>
       </c>
       <c r="W265" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X265"/>
+      <c r="Y265"/>
+      <c r="Z265"/>
     </row>
     <row r="266" spans="1:26">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>3071</v>
+        <v>3080</v>
       </c>
       <c r="C266" t="s">
-        <v>3072</v>
+        <v>3081</v>
       </c>
       <c r="D266" t="s">
-        <v>3073</v>
+        <v>3082</v>
       </c>
       <c r="E266" t="s">
         <v>29</v>
       </c>
       <c r="F266" t="s">
-        <v>2605</v>
+        <v>1085</v>
       </c>
       <c r="G266" t="s">
         <v>31</v>
       </c>
       <c r="H266" t="s">
-        <v>3074</v>
+        <v>3083</v>
       </c>
       <c r="I266">
-        <v>5431</v>
+        <v>5356</v>
       </c>
       <c r="J266" t="s">
-        <v>3075</v>
+        <v>910</v>
       </c>
       <c r="K266" s="2">
-        <v>635003269036</v>
+        <v>402800984189</v>
       </c>
       <c r="L266"/>
       <c r="M266"/>
       <c r="N266" t="s">
-        <v>3076</v>
+        <v>3084</v>
       </c>
       <c r="O266" t="s">
-        <v>3077</v>
+        <v>3085</v>
       </c>
       <c r="P266" t="s">
-        <v>3078</v>
+        <v>3086</v>
       </c>
       <c r="Q266" t="s">
-        <v>3079</v>
+        <v>3087</v>
       </c>
       <c r="R266" t="s">
         <v>38</v>
       </c>
       <c r="S266" t="s">
         <v>39</v>
       </c>
       <c r="T266" t="s">
-        <v>3080</v>
+        <v>3088</v>
       </c>
       <c r="U266" t="s">
-        <v>114</v>
+        <v>454</v>
       </c>
       <c r="V266" t="s">
         <v>42</v>
       </c>
       <c r="W266" t="s">
         <v>43</v>
       </c>
       <c r="X266"/>
       <c r="Y266"/>
-      <c r="Z266" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z266"/>
     </row>
     <row r="267" spans="1:26">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>3081</v>
+        <v>3089</v>
       </c>
       <c r="C267" t="s">
-        <v>3082</v>
+        <v>3090</v>
       </c>
       <c r="D267" t="s">
-        <v>662</v>
+        <v>3091</v>
       </c>
       <c r="E267" t="s">
         <v>29</v>
       </c>
       <c r="F267" t="s">
-        <v>554</v>
+        <v>3092</v>
       </c>
       <c r="G267" t="s">
-        <v>234</v>
+        <v>3093</v>
       </c>
       <c r="H267" t="s">
-        <v>3083</v>
+        <v>93</v>
       </c>
       <c r="I267">
-        <v>9838</v>
+        <v>5425</v>
       </c>
       <c r="J267" t="s">
-        <v>1388</v>
+        <v>94</v>
       </c>
       <c r="K267" s="2">
-        <v>701733001704</v>
+        <v>531000168760</v>
       </c>
       <c r="L267"/>
       <c r="M267"/>
       <c r="N267" t="s">
-        <v>3084</v>
+        <v>3094</v>
       </c>
       <c r="O267" t="s">
-        <v>3085</v>
+        <v>3095</v>
       </c>
       <c r="P267" t="s">
-        <v>3086</v>
+        <v>3096</v>
       </c>
       <c r="Q267" t="s">
-        <v>3087</v>
+        <v>3097</v>
       </c>
       <c r="R267" t="s">
         <v>38</v>
       </c>
       <c r="S267" t="s">
         <v>39</v>
       </c>
       <c r="T267" t="s">
-        <v>3088</v>
+        <v>3098</v>
       </c>
       <c r="U267" t="s">
-        <v>599</v>
+        <v>114</v>
       </c>
       <c r="V267" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="W267" t="s">
         <v>43</v>
       </c>
       <c r="X267"/>
       <c r="Y267"/>
       <c r="Z267"/>
     </row>
     <row r="268" spans="1:26">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
-        <v>3089</v>
+        <v>3099</v>
       </c>
       <c r="C268" t="s">
-        <v>3090</v>
+        <v>3100</v>
       </c>
       <c r="D268" t="s">
-        <v>813</v>
+        <v>3101</v>
       </c>
       <c r="E268" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F268" t="s">
-        <v>3091</v>
+        <v>3102</v>
       </c>
       <c r="G268" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="H268" t="s">
-        <v>3092</v>
+        <v>3103</v>
       </c>
       <c r="I268">
-        <v>8083</v>
+        <v>14232</v>
       </c>
       <c r="J268" t="s">
-        <v>120</v>
+        <v>3104</v>
       </c>
       <c r="K268" s="2">
-        <v>183501438637</v>
+        <v>365201735787</v>
       </c>
       <c r="L268"/>
       <c r="M268" t="s">
-        <v>3093</v>
+        <v>732</v>
       </c>
       <c r="N268" t="s">
-        <v>3094</v>
+        <v>3105</v>
       </c>
       <c r="O268" t="s">
-        <v>3095</v>
+        <v>3106</v>
       </c>
       <c r="P268" t="s">
-        <v>3096</v>
+        <v>3107</v>
       </c>
       <c r="Q268" t="s">
-        <v>3097</v>
+        <v>3108</v>
       </c>
       <c r="R268" t="s">
         <v>38</v>
       </c>
       <c r="S268" t="s">
         <v>39</v>
       </c>
       <c r="T268" t="s">
-        <v>3098</v>
+        <v>3109</v>
       </c>
       <c r="U268" t="s">
-        <v>3099</v>
+        <v>186</v>
       </c>
       <c r="V268" t="s">
         <v>42</v>
       </c>
       <c r="W268" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z268"/>
+        <v>58</v>
+      </c>
+      <c r="X268" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y268" t="s">
+        <v>3110</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>3111</v>
+      </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>3100</v>
+        <v>3112</v>
       </c>
       <c r="C269" t="s">
-        <v>3101</v>
+        <v>3113</v>
       </c>
       <c r="D269" t="s">
-        <v>3102</v>
+        <v>3114</v>
       </c>
       <c r="E269" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F269" t="s">
-        <v>3103</v>
+        <v>2605</v>
       </c>
       <c r="G269" t="s">
-        <v>92</v>
+        <v>31</v>
       </c>
       <c r="H269" t="s">
-        <v>827</v>
+        <v>3115</v>
       </c>
       <c r="I269">
-        <v>11384</v>
+        <v>5431</v>
       </c>
       <c r="J269" t="s">
-        <v>167</v>
+        <v>3116</v>
       </c>
       <c r="K269" s="2">
-        <v>182703784437</v>
+        <v>635003269036</v>
       </c>
       <c r="L269"/>
-      <c r="M269" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M269"/>
       <c r="N269" t="s">
-        <v>3105</v>
+        <v>3117</v>
       </c>
       <c r="O269" t="s">
-        <v>3106</v>
+        <v>3118</v>
       </c>
       <c r="P269" t="s">
-        <v>3107</v>
+        <v>3119</v>
       </c>
       <c r="Q269" t="s">
-        <v>3108</v>
+        <v>3120</v>
       </c>
       <c r="R269" t="s">
-        <v>3109</v>
+        <v>38</v>
       </c>
       <c r="S269" t="s">
         <v>39</v>
       </c>
       <c r="T269" t="s">
-        <v>3110</v>
+        <v>3121</v>
       </c>
       <c r="U269" t="s">
-        <v>3111</v>
+        <v>114</v>
       </c>
       <c r="V269" t="s">
         <v>42</v>
       </c>
       <c r="W269" t="s">
         <v>43</v>
       </c>
       <c r="X269"/>
       <c r="Y269"/>
-      <c r="Z269"/>
+      <c r="Z269" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>3112</v>
+        <v>3122</v>
       </c>
       <c r="C270" t="s">
-        <v>3113</v>
+        <v>3123</v>
       </c>
       <c r="D270" t="s">
-        <v>3114</v>
+        <v>662</v>
       </c>
       <c r="E270" t="s">
         <v>29</v>
       </c>
       <c r="F270" t="s">
-        <v>1650</v>
+        <v>554</v>
       </c>
       <c r="G270" t="s">
-        <v>48</v>
+        <v>234</v>
       </c>
       <c r="H270" t="s">
-        <v>354</v>
+        <v>3124</v>
       </c>
       <c r="I270">
-        <v>5486</v>
+        <v>9838</v>
       </c>
       <c r="J270" t="s">
-        <v>769</v>
+        <v>1388</v>
       </c>
       <c r="K270" s="2">
-        <v>361911452120</v>
+        <v>701733001704</v>
       </c>
       <c r="L270"/>
-      <c r="M270" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M270"/>
       <c r="N270" t="s">
-        <v>3116</v>
+        <v>3125</v>
       </c>
       <c r="O270" t="s">
-        <v>3117</v>
+        <v>3126</v>
       </c>
       <c r="P270" t="s">
-        <v>3118</v>
+        <v>3127</v>
       </c>
       <c r="Q270" t="s">
-        <v>3119</v>
+        <v>3128</v>
       </c>
       <c r="R270" t="s">
-        <v>2064</v>
+        <v>38</v>
       </c>
       <c r="S270" t="s">
-        <v>2064</v>
+        <v>39</v>
       </c>
       <c r="T270" t="s">
-        <v>3120</v>
+        <v>3129</v>
       </c>
       <c r="U270" t="s">
-        <v>129</v>
+        <v>599</v>
       </c>
       <c r="V270" t="s">
-        <v>42</v>
+        <v>243</v>
       </c>
       <c r="W270" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X270"/>
+      <c r="Y270"/>
+      <c r="Z270"/>
     </row>
     <row r="271" spans="1:26">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
-        <v>3123</v>
+        <v>3130</v>
       </c>
       <c r="C271" t="s">
-        <v>3124</v>
+        <v>3131</v>
       </c>
       <c r="D271" t="s">
-        <v>2123</v>
+        <v>813</v>
       </c>
       <c r="E271" t="s">
         <v>76</v>
       </c>
       <c r="F271" t="s">
-        <v>3125</v>
+        <v>3132</v>
       </c>
       <c r="G271" t="s">
-        <v>3126</v>
+        <v>78</v>
       </c>
       <c r="H271" t="s">
-        <v>3127</v>
+        <v>3133</v>
       </c>
       <c r="I271">
-        <v>13087</v>
+        <v>8083</v>
       </c>
       <c r="J271" t="s">
-        <v>408</v>
+        <v>120</v>
       </c>
       <c r="K271" s="2">
-        <v>165029904087</v>
-[...3 lines deleted...]
-      </c>
+        <v>183501438637</v>
+      </c>
+      <c r="L271"/>
       <c r="M271" t="s">
-        <v>514</v>
+        <v>3134</v>
       </c>
       <c r="N271" t="s">
-        <v>3129</v>
+        <v>3135</v>
       </c>
       <c r="O271" t="s">
-        <v>3130</v>
+        <v>3136</v>
       </c>
       <c r="P271" t="s">
-        <v>3131</v>
+        <v>3137</v>
       </c>
       <c r="Q271" t="s">
-        <v>3132</v>
+        <v>3138</v>
       </c>
       <c r="R271" t="s">
         <v>38</v>
       </c>
       <c r="S271" t="s">
         <v>39</v>
       </c>
       <c r="T271" t="s">
-        <v>3133</v>
+        <v>3139</v>
       </c>
       <c r="U271" t="s">
-        <v>129</v>
+        <v>3140</v>
       </c>
       <c r="V271" t="s">
         <v>42</v>
       </c>
       <c r="W271" t="s">
-        <v>3134</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X271"/>
+      <c r="Y271"/>
+      <c r="Z271"/>
     </row>
     <row r="272" spans="1:26">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
-        <v>3137</v>
+        <v>3141</v>
       </c>
       <c r="C272" t="s">
-        <v>3138</v>
+        <v>3142</v>
       </c>
       <c r="D272" t="s">
-        <v>3139</v>
+        <v>3143</v>
       </c>
       <c r="E272" t="s">
         <v>76</v>
       </c>
       <c r="F272" t="s">
-        <v>3140</v>
+        <v>3144</v>
       </c>
       <c r="G272" t="s">
-        <v>339</v>
+        <v>92</v>
       </c>
       <c r="H272" t="s">
-        <v>3141</v>
+        <v>827</v>
       </c>
       <c r="I272">
-        <v>11340</v>
+        <v>11384</v>
       </c>
       <c r="J272" t="s">
-        <v>556</v>
+        <v>167</v>
       </c>
       <c r="K272" s="2">
-        <v>263602233273</v>
+        <v>182703784437</v>
       </c>
       <c r="L272"/>
       <c r="M272" t="s">
-        <v>3142</v>
+        <v>3145</v>
       </c>
       <c r="N272" t="s">
-        <v>3143</v>
+        <v>3146</v>
       </c>
       <c r="O272" t="s">
-        <v>3144</v>
+        <v>3147</v>
       </c>
       <c r="P272" t="s">
-        <v>3145</v>
+        <v>3148</v>
       </c>
       <c r="Q272" t="s">
-        <v>3146</v>
+        <v>3149</v>
       </c>
       <c r="R272" t="s">
-        <v>2064</v>
+        <v>3150</v>
       </c>
       <c r="S272" t="s">
-        <v>2064</v>
+        <v>39</v>
       </c>
       <c r="T272" t="s">
-        <v>3147</v>
+        <v>3151</v>
       </c>
       <c r="U272" t="s">
-        <v>257</v>
+        <v>3152</v>
       </c>
       <c r="V272" t="s">
         <v>42</v>
       </c>
       <c r="W272" t="s">
-        <v>3148</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X272"/>
+      <c r="Y272"/>
+      <c r="Z272"/>
     </row>
     <row r="273" spans="1:26">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
-        <v>3151</v>
+        <v>3153</v>
       </c>
       <c r="C273" t="s">
-        <v>3152</v>
+        <v>3154</v>
       </c>
       <c r="D273" t="s">
-        <v>3153</v>
+        <v>3155</v>
       </c>
       <c r="E273" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F273" t="s">
-        <v>3154</v>
+        <v>1650</v>
       </c>
       <c r="G273" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="H273" t="s">
-        <v>3155</v>
+        <v>354</v>
       </c>
       <c r="I273">
-        <v>8659</v>
+        <v>5486</v>
       </c>
       <c r="J273" t="s">
-        <v>3156</v>
+        <v>769</v>
       </c>
       <c r="K273" s="2">
-        <v>732601864060</v>
+        <v>361911452120</v>
       </c>
       <c r="L273"/>
       <c r="M273" t="s">
+        <v>3156</v>
+      </c>
+      <c r="N273" t="s">
         <v>3157</v>
       </c>
-      <c r="N273" t="s">
+      <c r="O273" t="s">
         <v>3158</v>
       </c>
-      <c r="O273" t="s">
+      <c r="P273" t="s">
         <v>3159</v>
       </c>
-      <c r="P273" t="s">
+      <c r="Q273" t="s">
         <v>3160</v>
       </c>
-      <c r="Q273" t="s">
+      <c r="R273" t="s">
+        <v>2064</v>
+      </c>
+      <c r="S273" t="s">
+        <v>2064</v>
+      </c>
+      <c r="T273" t="s">
         <v>3161</v>
       </c>
-      <c r="R273" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="U273" t="s">
-        <v>1574</v>
+        <v>129</v>
       </c>
       <c r="V273" t="s">
         <v>42</v>
       </c>
       <c r="W273" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z273"/>
+        <v>58</v>
+      </c>
+      <c r="X273" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y273" t="s">
+        <v>3162</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>3163</v>
+      </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>3163</v>
+        <v>3164</v>
       </c>
       <c r="C274" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="D274" t="s">
-        <v>445</v>
+        <v>2123</v>
       </c>
       <c r="E274" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F274" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
       <c r="G274" t="s">
-        <v>48</v>
+        <v>3167</v>
       </c>
       <c r="H274" t="s">
-        <v>1532</v>
+        <v>3168</v>
       </c>
       <c r="I274">
-        <v>13925</v>
+        <v>13087</v>
       </c>
       <c r="J274" t="s">
-        <v>3166</v>
+        <v>408</v>
       </c>
       <c r="K274" s="2">
-        <v>780152567274</v>
-[...1 lines deleted...]
-      <c r="L274"/>
+        <v>165029904087</v>
+      </c>
+      <c r="L274" t="s">
+        <v>3169</v>
+      </c>
       <c r="M274" t="s">
-        <v>3167</v>
+        <v>514</v>
       </c>
       <c r="N274" t="s">
-        <v>3168</v>
+        <v>3170</v>
       </c>
       <c r="O274" t="s">
-        <v>3169</v>
+        <v>3171</v>
       </c>
       <c r="P274" t="s">
-        <v>3170</v>
+        <v>3172</v>
       </c>
       <c r="Q274" t="s">
-        <v>3171</v>
+        <v>3173</v>
       </c>
       <c r="R274" t="s">
-        <v>2064</v>
+        <v>38</v>
       </c>
       <c r="S274" t="s">
-        <v>2064</v>
+        <v>39</v>
       </c>
       <c r="T274" t="s">
-        <v>3172</v>
+        <v>3174</v>
       </c>
       <c r="U274" t="s">
-        <v>159</v>
+        <v>129</v>
       </c>
       <c r="V274" t="s">
         <v>42</v>
       </c>
       <c r="W274" t="s">
-        <v>3173</v>
+        <v>3175</v>
       </c>
       <c r="X274" t="s">
         <v>59</v>
       </c>
       <c r="Y274" t="s">
-        <v>3174</v>
+        <v>3176</v>
       </c>
       <c r="Z274" t="s">
-        <v>3175</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
-        <v>3176</v>
+        <v>3178</v>
       </c>
       <c r="C275" t="s">
-        <v>3177</v>
+        <v>3179</v>
       </c>
       <c r="D275" t="s">
-        <v>1422</v>
+        <v>3180</v>
       </c>
       <c r="E275" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F275" t="s">
-        <v>1449</v>
+        <v>3181</v>
       </c>
       <c r="G275" t="s">
-        <v>234</v>
+        <v>339</v>
       </c>
       <c r="H275" t="s">
-        <v>1990</v>
+        <v>3182</v>
       </c>
       <c r="I275">
-        <v>11897</v>
+        <v>11340</v>
       </c>
       <c r="J275" t="s">
-        <v>2596</v>
+        <v>556</v>
       </c>
       <c r="K275" s="2">
-        <v>525821635824</v>
+        <v>263602233273</v>
       </c>
       <c r="L275"/>
-      <c r="M275"/>
+      <c r="M275" t="s">
+        <v>3183</v>
+      </c>
       <c r="N275" t="s">
-        <v>3178</v>
+        <v>3184</v>
       </c>
       <c r="O275" t="s">
-        <v>3179</v>
+        <v>3185</v>
       </c>
       <c r="P275" t="s">
-        <v>3180</v>
+        <v>3186</v>
       </c>
       <c r="Q275" t="s">
-        <v>3181</v>
+        <v>3187</v>
       </c>
       <c r="R275" t="s">
-        <v>38</v>
+        <v>2064</v>
       </c>
       <c r="S275" t="s">
-        <v>39</v>
+        <v>2064</v>
       </c>
       <c r="T275" t="s">
-        <v>3182</v>
+        <v>3188</v>
       </c>
       <c r="U275" t="s">
-        <v>3183</v>
+        <v>257</v>
       </c>
       <c r="V275" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="W275" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z275"/>
+        <v>3189</v>
+      </c>
+      <c r="X275" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y275" t="s">
+        <v>3190</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>3191</v>
+      </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>3184</v>
+        <v>3192</v>
       </c>
       <c r="C276" t="s">
-        <v>3185</v>
+        <v>3193</v>
       </c>
       <c r="D276" t="s">
-        <v>3186</v>
+        <v>3194</v>
       </c>
       <c r="E276" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F276" t="s">
-        <v>3187</v>
+        <v>3195</v>
       </c>
       <c r="G276" t="s">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="H276" t="s">
-        <v>542</v>
+        <v>3196</v>
       </c>
       <c r="I276">
-        <v>9747</v>
+        <v>8659</v>
       </c>
       <c r="J276" t="s">
-        <v>543</v>
+        <v>3197</v>
       </c>
       <c r="K276" s="2">
-        <v>650109258207</v>
+        <v>732601864060</v>
       </c>
       <c r="L276"/>
-      <c r="M276"/>
+      <c r="M276" t="s">
+        <v>3198</v>
+      </c>
       <c r="N276" t="s">
-        <v>3188</v>
+        <v>3199</v>
       </c>
       <c r="O276" t="s">
-        <v>3189</v>
+        <v>3200</v>
       </c>
       <c r="P276" t="s">
-        <v>3190</v>
+        <v>3201</v>
       </c>
       <c r="Q276" t="s">
-        <v>3191</v>
+        <v>3202</v>
       </c>
       <c r="R276" t="s">
         <v>38</v>
       </c>
       <c r="S276" t="s">
         <v>39</v>
       </c>
       <c r="T276" t="s">
-        <v>3192</v>
+        <v>3203</v>
       </c>
       <c r="U276" t="s">
-        <v>1154</v>
+        <v>1574</v>
       </c>
       <c r="V276" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="W276" t="s">
         <v>43</v>
       </c>
       <c r="X276"/>
       <c r="Y276"/>
       <c r="Z276"/>
     </row>
     <row r="277" spans="1:26">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
-        <v>3193</v>
+        <v>3204</v>
       </c>
       <c r="C277" t="s">
-        <v>3194</v>
+        <v>3205</v>
       </c>
       <c r="D277" t="s">
-        <v>1349</v>
+        <v>445</v>
       </c>
       <c r="E277" t="s">
         <v>29</v>
       </c>
       <c r="F277" t="s">
-        <v>1335</v>
+        <v>3206</v>
       </c>
       <c r="G277" t="s">
-        <v>3195</v>
+        <v>48</v>
       </c>
       <c r="H277" t="s">
-        <v>3196</v>
+        <v>1532</v>
       </c>
       <c r="I277">
-        <v>21004</v>
+        <v>13925</v>
       </c>
       <c r="J277" t="s">
-        <v>249</v>
+        <v>3207</v>
       </c>
       <c r="K277" s="2">
-        <v>615424128790</v>
-[...3 lines deleted...]
-      </c>
+        <v>780152567274</v>
+      </c>
+      <c r="L277"/>
       <c r="M277" t="s">
-        <v>3197</v>
+        <v>3208</v>
       </c>
       <c r="N277" t="s">
-        <v>3198</v>
+        <v>3209</v>
       </c>
       <c r="O277" t="s">
-        <v>3199</v>
+        <v>3210</v>
       </c>
       <c r="P277" t="s">
-        <v>3200</v>
+        <v>3211</v>
       </c>
       <c r="Q277" t="s">
-        <v>3201</v>
+        <v>3212</v>
       </c>
       <c r="R277" t="s">
-        <v>143</v>
+        <v>2064</v>
       </c>
       <c r="S277" t="s">
         <v>2064</v>
       </c>
       <c r="T277" t="s">
-        <v>3202</v>
+        <v>3213</v>
       </c>
       <c r="U277" t="s">
-        <v>534</v>
+        <v>159</v>
       </c>
       <c r="V277" t="s">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="W277" t="s">
-        <v>2064</v>
+        <v>3214</v>
       </c>
       <c r="X277" t="s">
         <v>59</v>
       </c>
       <c r="Y277" t="s">
-        <v>3203</v>
-[...1 lines deleted...]
-      <c r="Z277"/>
+        <v>3215</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>3216</v>
+      </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
-        <v>3204</v>
+        <v>3217</v>
       </c>
       <c r="C278" t="s">
-        <v>3205</v>
+        <v>3218</v>
       </c>
       <c r="D278" t="s">
-        <v>3206</v>
+        <v>1422</v>
       </c>
       <c r="E278" t="s">
         <v>29</v>
       </c>
       <c r="F278" t="s">
-        <v>1687</v>
+        <v>1449</v>
       </c>
       <c r="G278" t="s">
         <v>234</v>
       </c>
       <c r="H278" t="s">
-        <v>2461</v>
+        <v>1990</v>
       </c>
       <c r="I278">
-        <v>12289</v>
+        <v>11897</v>
       </c>
       <c r="J278" t="s">
-        <v>556</v>
+        <v>2596</v>
       </c>
       <c r="K278" s="2">
-        <v>164900491208</v>
+        <v>525821635824</v>
       </c>
       <c r="L278"/>
       <c r="M278"/>
       <c r="N278" t="s">
-        <v>3207</v>
+        <v>3219</v>
       </c>
       <c r="O278" t="s">
-        <v>3208</v>
+        <v>3220</v>
       </c>
       <c r="P278" t="s">
-        <v>3209</v>
+        <v>3221</v>
       </c>
       <c r="Q278" t="s">
-        <v>3210</v>
+        <v>3222</v>
       </c>
       <c r="R278" t="s">
         <v>38</v>
       </c>
       <c r="S278" t="s">
         <v>39</v>
       </c>
       <c r="T278" t="s">
-        <v>3211</v>
+        <v>3223</v>
       </c>
       <c r="U278" t="s">
-        <v>174</v>
+        <v>3224</v>
       </c>
       <c r="V278" t="s">
         <v>243</v>
       </c>
       <c r="W278" t="s">
         <v>43</v>
       </c>
       <c r="X278"/>
       <c r="Y278"/>
       <c r="Z278"/>
     </row>
     <row r="279" spans="1:26">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
-        <v>3212</v>
+        <v>3225</v>
       </c>
       <c r="C279" t="s">
-        <v>3213</v>
+        <v>3226</v>
       </c>
       <c r="D279" t="s">
-        <v>3214</v>
+        <v>3227</v>
       </c>
       <c r="E279" t="s">
         <v>29</v>
       </c>
       <c r="F279" t="s">
-        <v>3215</v>
+        <v>3228</v>
       </c>
       <c r="G279" t="s">
         <v>31</v>
       </c>
       <c r="H279" t="s">
-        <v>447</v>
+        <v>542</v>
       </c>
       <c r="I279">
-        <v>5613</v>
+        <v>9747</v>
       </c>
       <c r="J279" t="s">
-        <v>3216</v>
+        <v>543</v>
       </c>
       <c r="K279" s="2">
-        <v>602500613326</v>
+        <v>650109258207</v>
       </c>
       <c r="L279"/>
       <c r="M279"/>
       <c r="N279" t="s">
-        <v>3217</v>
+        <v>3229</v>
       </c>
       <c r="O279" t="s">
-        <v>3218</v>
+        <v>3230</v>
       </c>
       <c r="P279" t="s">
-        <v>3219</v>
+        <v>3231</v>
       </c>
       <c r="Q279" t="s">
-        <v>3220</v>
+        <v>3232</v>
       </c>
       <c r="R279" t="s">
         <v>38</v>
       </c>
       <c r="S279" t="s">
         <v>39</v>
       </c>
       <c r="T279" t="s">
-        <v>3221</v>
+        <v>3233</v>
       </c>
       <c r="U279" t="s">
-        <v>114</v>
+        <v>1154</v>
       </c>
       <c r="V279" t="s">
-        <v>42</v>
+        <v>243</v>
       </c>
       <c r="W279" t="s">
         <v>43</v>
       </c>
       <c r="X279"/>
       <c r="Y279"/>
       <c r="Z279"/>
     </row>
     <row r="280" spans="1:26">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>3222</v>
+        <v>3234</v>
       </c>
       <c r="C280" t="s">
-        <v>3223</v>
+        <v>3235</v>
       </c>
       <c r="D280" t="s">
-        <v>3224</v>
+        <v>1349</v>
       </c>
       <c r="E280" t="s">
         <v>29</v>
       </c>
       <c r="F280" t="s">
-        <v>3225</v>
+        <v>1335</v>
       </c>
       <c r="G280" t="s">
-        <v>234</v>
+        <v>3236</v>
       </c>
       <c r="H280" t="s">
-        <v>3226</v>
+        <v>3237</v>
       </c>
       <c r="I280">
-        <v>8019</v>
+        <v>21004</v>
       </c>
       <c r="J280" t="s">
-        <v>3227</v>
+        <v>249</v>
       </c>
       <c r="K280" s="2">
-        <v>261000204063</v>
-[...2 lines deleted...]
-      <c r="M280"/>
+        <v>615424128790</v>
+      </c>
+      <c r="L280" t="s">
+        <v>121</v>
+      </c>
+      <c r="M280" t="s">
+        <v>3238</v>
+      </c>
       <c r="N280" t="s">
-        <v>3228</v>
+        <v>3239</v>
       </c>
       <c r="O280" t="s">
-        <v>3229</v>
+        <v>3240</v>
       </c>
       <c r="P280" t="s">
-        <v>3230</v>
+        <v>3241</v>
       </c>
       <c r="Q280" t="s">
-        <v>3231</v>
+        <v>3242</v>
       </c>
       <c r="R280" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="S280" t="s">
-        <v>39</v>
+        <v>2064</v>
       </c>
       <c r="T280" t="s">
-        <v>3232</v>
+        <v>3243</v>
       </c>
       <c r="U280" t="s">
-        <v>1154</v>
+        <v>534</v>
       </c>
       <c r="V280" t="s">
-        <v>243</v>
+        <v>130</v>
       </c>
       <c r="W280" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="Y280"/>
+        <v>2064</v>
+      </c>
+      <c r="X280" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y280" t="s">
+        <v>3244</v>
+      </c>
       <c r="Z280"/>
     </row>
     <row r="281" spans="1:26">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
-        <v>3233</v>
+        <v>3245</v>
       </c>
       <c r="C281" t="s">
-        <v>3234</v>
+        <v>3246</v>
       </c>
       <c r="D281" t="s">
-        <v>1490</v>
+        <v>3247</v>
       </c>
       <c r="E281" t="s">
         <v>29</v>
       </c>
       <c r="F281" t="s">
-        <v>3235</v>
+        <v>1687</v>
       </c>
       <c r="G281" t="s">
-        <v>48</v>
+        <v>234</v>
       </c>
       <c r="H281" t="s">
-        <v>988</v>
+        <v>2461</v>
       </c>
       <c r="I281">
-        <v>9000</v>
+        <v>12289</v>
       </c>
       <c r="J281" t="s">
-        <v>769</v>
+        <v>556</v>
       </c>
       <c r="K281" s="2">
-        <v>505077901963</v>
+        <v>164900491208</v>
       </c>
       <c r="L281"/>
-      <c r="M281" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M281"/>
       <c r="N281" t="s">
-        <v>3237</v>
+        <v>3248</v>
       </c>
       <c r="O281" t="s">
-        <v>3238</v>
+        <v>3249</v>
       </c>
       <c r="P281" t="s">
-        <v>3239</v>
+        <v>3250</v>
       </c>
       <c r="Q281" t="s">
-        <v>3240</v>
+        <v>3251</v>
       </c>
       <c r="R281" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S281" t="s">
         <v>39</v>
       </c>
       <c r="T281" t="s">
-        <v>3241</v>
+        <v>3252</v>
       </c>
       <c r="U281" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="V281" t="s">
-        <v>3242</v>
+        <v>243</v>
       </c>
       <c r="W281" t="s">
-        <v>3243</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X281"/>
+      <c r="Y281"/>
+      <c r="Z281"/>
     </row>
     <row r="282" spans="1:26">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
-        <v>3246</v>
+        <v>3253</v>
       </c>
       <c r="C282" t="s">
-        <v>3247</v>
+        <v>3254</v>
       </c>
       <c r="D282" t="s">
-        <v>3248</v>
+        <v>3255</v>
       </c>
       <c r="E282" t="s">
         <v>29</v>
       </c>
       <c r="F282" t="s">
-        <v>2414</v>
+        <v>3256</v>
       </c>
       <c r="G282" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="H282" t="s">
-        <v>3249</v>
+        <v>447</v>
       </c>
       <c r="I282">
-        <v>20389</v>
+        <v>5613</v>
       </c>
       <c r="J282" t="s">
-        <v>1136</v>
-[...9 lines deleted...]
-      </c>
+        <v>3257</v>
+      </c>
+      <c r="K282" s="2">
+        <v>602500613326</v>
+      </c>
+      <c r="L282"/>
+      <c r="M282"/>
       <c r="N282" t="s">
-        <v>3252</v>
+        <v>3258</v>
       </c>
       <c r="O282" t="s">
-        <v>3253</v>
+        <v>3259</v>
       </c>
       <c r="P282" t="s">
-        <v>3254</v>
+        <v>3260</v>
       </c>
       <c r="Q282" t="s">
-        <v>3255</v>
+        <v>3261</v>
       </c>
       <c r="R282" t="s">
-        <v>143</v>
+        <v>38</v>
       </c>
       <c r="S282" t="s">
         <v>39</v>
       </c>
       <c r="T282" t="s">
-        <v>3256</v>
+        <v>3262</v>
       </c>
       <c r="U282" t="s">
-        <v>534</v>
+        <v>114</v>
       </c>
       <c r="V282" t="s">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="W282" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X282"/>
+      <c r="Y282"/>
       <c r="Z282"/>
     </row>
     <row r="283" spans="1:26">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
-        <v>3258</v>
+        <v>3263</v>
       </c>
       <c r="C283" t="s">
-        <v>3259</v>
+        <v>3264</v>
       </c>
       <c r="D283" t="s">
-        <v>3260</v>
+        <v>3265</v>
       </c>
       <c r="E283" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F283" t="s">
-        <v>802</v>
+        <v>3266</v>
       </c>
       <c r="G283" t="s">
-        <v>78</v>
+        <v>234</v>
       </c>
       <c r="H283" t="s">
-        <v>1620</v>
+        <v>3267</v>
       </c>
       <c r="I283">
-        <v>5698</v>
+        <v>8019</v>
       </c>
       <c r="J283" t="s">
-        <v>3261</v>
+        <v>3268</v>
       </c>
       <c r="K283" s="2">
-        <v>744700634029</v>
+        <v>261000204063</v>
       </c>
       <c r="L283"/>
-      <c r="M283" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M283"/>
       <c r="N283" t="s">
-        <v>3262</v>
+        <v>3269</v>
       </c>
       <c r="O283" t="s">
-        <v>3263</v>
+        <v>3270</v>
       </c>
       <c r="P283" t="s">
-        <v>3264</v>
+        <v>3271</v>
       </c>
       <c r="Q283" t="s">
-        <v>3265</v>
+        <v>3272</v>
       </c>
       <c r="R283" t="s">
         <v>38</v>
       </c>
       <c r="S283" t="s">
         <v>39</v>
       </c>
       <c r="T283" t="s">
-        <v>3266</v>
+        <v>3273</v>
       </c>
       <c r="U283" t="s">
         <v>1154</v>
       </c>
       <c r="V283" t="s">
-        <v>42</v>
+        <v>243</v>
       </c>
       <c r="W283" t="s">
         <v>43</v>
       </c>
       <c r="X283"/>
       <c r="Y283"/>
       <c r="Z283"/>
     </row>
     <row r="284" spans="1:26">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
-        <v>3267</v>
+        <v>3274</v>
       </c>
       <c r="C284" t="s">
-        <v>3268</v>
+        <v>3275</v>
       </c>
       <c r="D284" t="s">
-        <v>3269</v>
+        <v>1490</v>
       </c>
       <c r="E284" t="s">
         <v>29</v>
       </c>
       <c r="F284" t="s">
-        <v>3270</v>
+        <v>3276</v>
       </c>
       <c r="G284" t="s">
-        <v>150</v>
+        <v>48</v>
       </c>
       <c r="H284" t="s">
-        <v>3226</v>
+        <v>988</v>
       </c>
       <c r="I284">
-        <v>8127</v>
+        <v>9000</v>
       </c>
       <c r="J284" t="s">
-        <v>152</v>
+        <v>769</v>
       </c>
       <c r="K284" s="2">
-        <v>463222661077</v>
+        <v>505077901963</v>
       </c>
       <c r="L284"/>
       <c r="M284" t="s">
-        <v>3271</v>
+        <v>3277</v>
       </c>
       <c r="N284" t="s">
-        <v>3272</v>
+        <v>3278</v>
       </c>
       <c r="O284" t="s">
-        <v>3273</v>
+        <v>3279</v>
       </c>
       <c r="P284" t="s">
-        <v>3274</v>
+        <v>3280</v>
       </c>
       <c r="Q284" t="s">
-        <v>3275</v>
+        <v>3281</v>
       </c>
       <c r="R284" t="s">
-        <v>2064</v>
+        <v>127</v>
       </c>
       <c r="S284" t="s">
-        <v>2064</v>
+        <v>39</v>
       </c>
       <c r="T284" t="s">
-        <v>3276</v>
+        <v>3282</v>
       </c>
       <c r="U284" t="s">
         <v>159</v>
       </c>
       <c r="V284" t="s">
-        <v>42</v>
+        <v>3283</v>
       </c>
       <c r="W284" t="s">
-        <v>3277</v>
+        <v>3284</v>
       </c>
       <c r="X284" t="s">
         <v>59</v>
       </c>
       <c r="Y284" t="s">
-        <v>3278</v>
+        <v>3285</v>
       </c>
       <c r="Z284" t="s">
-        <v>3279</v>
+        <v>3286</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
-        <v>3280</v>
+        <v>3287</v>
       </c>
       <c r="C285" t="s">
-        <v>3281</v>
+        <v>3288</v>
       </c>
       <c r="D285" t="s">
-        <v>3282</v>
+        <v>3289</v>
       </c>
       <c r="E285" t="s">
         <v>29</v>
       </c>
       <c r="F285" t="s">
-        <v>3283</v>
+        <v>2414</v>
       </c>
       <c r="G285" t="s">
         <v>48</v>
       </c>
       <c r="H285" t="s">
-        <v>3284</v>
+        <v>3290</v>
       </c>
       <c r="I285">
-        <v>14120</v>
+        <v>20389</v>
       </c>
       <c r="J285" t="s">
-        <v>167</v>
-[...4 lines deleted...]
-      <c r="L285"/>
+        <v>1136</v>
+      </c>
+      <c r="K285" s="2" t="s">
+        <v>3291</v>
+      </c>
+      <c r="L285" t="s">
+        <v>121</v>
+      </c>
       <c r="M285" t="s">
-        <v>3285</v>
+        <v>3292</v>
       </c>
       <c r="N285" t="s">
-        <v>3286</v>
+        <v>3293</v>
       </c>
       <c r="O285" t="s">
-        <v>3287</v>
+        <v>3294</v>
       </c>
       <c r="P285" t="s">
-        <v>3288</v>
+        <v>3295</v>
       </c>
       <c r="Q285" t="s">
-        <v>3289</v>
+        <v>3296</v>
       </c>
       <c r="R285" t="s">
-        <v>38</v>
+        <v>143</v>
       </c>
       <c r="S285" t="s">
         <v>39</v>
       </c>
       <c r="T285" t="s">
-        <v>3290</v>
+        <v>3297</v>
       </c>
       <c r="U285" t="s">
-        <v>186</v>
+        <v>534</v>
       </c>
       <c r="V285" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W285" t="s">
-        <v>3291</v>
+        <v>58</v>
       </c>
       <c r="X285" t="s">
         <v>59</v>
       </c>
       <c r="Y285" t="s">
-        <v>3292</v>
-[...3 lines deleted...]
-      </c>
+        <v>3298</v>
+      </c>
+      <c r="Z285"/>
     </row>
     <row r="286" spans="1:26">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
-        <v>3294</v>
+        <v>3299</v>
       </c>
       <c r="C286" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
       <c r="D286" t="s">
-        <v>63</v>
+        <v>3301</v>
       </c>
       <c r="E286" t="s">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="F286" t="s">
-        <v>3296</v>
+        <v>802</v>
       </c>
       <c r="G286" t="s">
-        <v>3297</v>
+        <v>78</v>
       </c>
       <c r="H286" t="s">
-        <v>3298</v>
+        <v>1620</v>
       </c>
       <c r="I286">
-        <v>5746</v>
+        <v>5698</v>
       </c>
       <c r="J286" t="s">
-        <v>3299</v>
+        <v>3302</v>
       </c>
       <c r="K286" s="2">
-        <v>352501532232</v>
+        <v>744700634029</v>
       </c>
       <c r="L286"/>
-      <c r="M286"/>
+      <c r="M286" t="s">
+        <v>898</v>
+      </c>
       <c r="N286" t="s">
-        <v>3300</v>
+        <v>3303</v>
       </c>
       <c r="O286" t="s">
-        <v>3301</v>
+        <v>3304</v>
       </c>
       <c r="P286" t="s">
-        <v>3302</v>
+        <v>3305</v>
       </c>
       <c r="Q286" t="s">
-        <v>3303</v>
+        <v>3306</v>
       </c>
       <c r="R286" t="s">
         <v>38</v>
       </c>
       <c r="S286" t="s">
         <v>39</v>
       </c>
       <c r="T286" t="s">
-        <v>3304</v>
+        <v>3307</v>
       </c>
       <c r="U286" t="s">
-        <v>3305</v>
+        <v>1154</v>
       </c>
       <c r="V286" t="s">
-        <v>243</v>
+        <v>42</v>
       </c>
       <c r="W286" t="s">
         <v>43</v>
       </c>
       <c r="X286"/>
       <c r="Y286"/>
       <c r="Z286"/>
     </row>
     <row r="287" spans="1:26">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>3306</v>
+        <v>3308</v>
       </c>
       <c r="C287" t="s">
-        <v>3307</v>
+        <v>3309</v>
       </c>
       <c r="D287" t="s">
-        <v>3308</v>
+        <v>3310</v>
       </c>
       <c r="E287" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F287" t="s">
-        <v>3309</v>
+        <v>3311</v>
       </c>
       <c r="G287" t="s">
-        <v>78</v>
+        <v>150</v>
       </c>
       <c r="H287" t="s">
-        <v>3310</v>
+        <v>3267</v>
       </c>
       <c r="I287">
-        <v>7189</v>
+        <v>8127</v>
       </c>
       <c r="J287" t="s">
-        <v>3311</v>
+        <v>152</v>
       </c>
       <c r="K287" s="2">
-        <v>272009342500</v>
+        <v>463222661077</v>
       </c>
       <c r="L287"/>
       <c r="M287" t="s">
         <v>3312</v>
       </c>
       <c r="N287" t="s">
         <v>3313</v>
       </c>
       <c r="O287" t="s">
         <v>3314</v>
       </c>
       <c r="P287" t="s">
         <v>3315</v>
       </c>
       <c r="Q287" t="s">
         <v>3316</v>
       </c>
       <c r="R287" t="s">
-        <v>38</v>
+        <v>2064</v>
       </c>
       <c r="S287" t="s">
-        <v>39</v>
+        <v>2064</v>
       </c>
       <c r="T287" t="s">
         <v>3317</v>
       </c>
       <c r="U287" t="s">
-        <v>3318</v>
+        <v>159</v>
       </c>
       <c r="V287" t="s">
         <v>42</v>
       </c>
       <c r="W287" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z287"/>
+        <v>3318</v>
+      </c>
+      <c r="X287" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y287" t="s">
+        <v>3319</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>3320</v>
+      </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
-        <v>3319</v>
+        <v>3321</v>
       </c>
       <c r="C288" t="s">
-        <v>3320</v>
+        <v>3322</v>
       </c>
       <c r="D288" t="s">
-        <v>3321</v>
+        <v>3323</v>
       </c>
       <c r="E288" t="s">
         <v>29</v>
       </c>
       <c r="F288" t="s">
-        <v>3322</v>
+        <v>3324</v>
       </c>
       <c r="G288" t="s">
-        <v>3323</v>
+        <v>48</v>
       </c>
       <c r="H288" t="s">
-        <v>2655</v>
+        <v>3325</v>
       </c>
       <c r="I288">
-        <v>11243</v>
+        <v>14120</v>
       </c>
       <c r="J288" t="s">
-        <v>313</v>
+        <v>167</v>
       </c>
       <c r="K288" s="2">
-        <v>575301419258</v>
+        <v>620700794157</v>
       </c>
       <c r="L288"/>
-      <c r="M288"/>
+      <c r="M288" t="s">
+        <v>3326</v>
+      </c>
       <c r="N288" t="s">
-        <v>3324</v>
+        <v>3327</v>
       </c>
       <c r="O288" t="s">
-        <v>3325</v>
+        <v>3328</v>
       </c>
       <c r="P288" t="s">
-        <v>3326</v>
+        <v>3329</v>
       </c>
       <c r="Q288" t="s">
-        <v>3327</v>
+        <v>3330</v>
       </c>
       <c r="R288" t="s">
         <v>38</v>
       </c>
       <c r="S288" t="s">
         <v>39</v>
       </c>
       <c r="T288" t="s">
-        <v>3328</v>
+        <v>3331</v>
       </c>
       <c r="U288" t="s">
-        <v>454</v>
+        <v>186</v>
       </c>
       <c r="V288" t="s">
         <v>42</v>
       </c>
       <c r="W288" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z288"/>
+        <v>3332</v>
+      </c>
+      <c r="X288" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y288" t="s">
+        <v>3333</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>3334</v>
+      </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
-        <v>3329</v>
+        <v>3335</v>
       </c>
       <c r="C289" t="s">
-        <v>3330</v>
+        <v>3336</v>
       </c>
       <c r="D289" t="s">
-        <v>3331</v>
+        <v>63</v>
       </c>
       <c r="E289" t="s">
         <v>29</v>
       </c>
       <c r="F289" t="s">
-        <v>2709</v>
+        <v>3337</v>
       </c>
       <c r="G289" t="s">
-        <v>48</v>
+        <v>3338</v>
       </c>
       <c r="H289" t="s">
-        <v>3332</v>
+        <v>3339</v>
       </c>
       <c r="I289">
-        <v>11592</v>
+        <v>5746</v>
       </c>
       <c r="J289" t="s">
-        <v>580</v>
+        <v>3340</v>
       </c>
       <c r="K289" s="2">
-        <v>622702632814</v>
+        <v>352501532232</v>
       </c>
       <c r="L289"/>
-      <c r="M289" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M289"/>
       <c r="N289" t="s">
-        <v>3334</v>
+        <v>3341</v>
       </c>
       <c r="O289" t="s">
-        <v>3335</v>
+        <v>3342</v>
       </c>
       <c r="P289" t="s">
-        <v>3336</v>
+        <v>3343</v>
       </c>
       <c r="Q289" t="s">
-        <v>3337</v>
+        <v>3344</v>
       </c>
       <c r="R289" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="S289" t="s">
         <v>39</v>
       </c>
       <c r="T289" t="s">
-        <v>3338</v>
+        <v>3345</v>
       </c>
       <c r="U289" t="s">
-        <v>1613</v>
+        <v>3346</v>
       </c>
       <c r="V289" t="s">
-        <v>42</v>
+        <v>243</v>
       </c>
       <c r="W289" t="s">
-        <v>3339</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X289"/>
+      <c r="Y289"/>
+      <c r="Z289"/>
     </row>
     <row r="290" spans="1:26">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
-        <v>3342</v>
+        <v>3347</v>
       </c>
       <c r="C290" t="s">
-        <v>716</v>
+        <v>3348</v>
       </c>
       <c r="D290" t="s">
-        <v>1743</v>
+        <v>3349</v>
       </c>
       <c r="E290" t="s">
         <v>76</v>
       </c>
       <c r="F290" t="s">
-        <v>3343</v>
+        <v>3350</v>
       </c>
       <c r="G290" t="s">
-        <v>3344</v>
+        <v>78</v>
       </c>
       <c r="H290" t="s">
-        <v>2279</v>
+        <v>3351</v>
       </c>
       <c r="I290">
-        <v>13540</v>
+        <v>7189</v>
       </c>
       <c r="J290" t="s">
-        <v>3063</v>
+        <v>3352</v>
       </c>
       <c r="K290" s="2">
-        <v>74471028136</v>
-[...3 lines deleted...]
-      </c>
+        <v>272009342500</v>
+      </c>
+      <c r="L290"/>
       <c r="M290" t="s">
-        <v>3346</v>
+        <v>3353</v>
       </c>
       <c r="N290" t="s">
-        <v>3347</v>
+        <v>3354</v>
       </c>
       <c r="O290" t="s">
-        <v>3348</v>
+        <v>3355</v>
       </c>
       <c r="P290" t="s">
-        <v>3349</v>
+        <v>3356</v>
       </c>
       <c r="Q290" t="s">
-        <v>3350</v>
+        <v>3357</v>
       </c>
       <c r="R290" t="s">
         <v>38</v>
       </c>
       <c r="S290" t="s">
         <v>39</v>
       </c>
       <c r="T290" t="s">
-        <v>3351</v>
+        <v>3358</v>
       </c>
       <c r="U290" t="s">
-        <v>159</v>
+        <v>3359</v>
       </c>
       <c r="V290" t="s">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="W290" t="s">
-        <v>58</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="X290"/>
+      <c r="Y290"/>
+      <c r="Z290"/>
     </row>
     <row r="291" spans="1:26">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>3342</v>
+        <v>3360</v>
       </c>
       <c r="C291" t="s">
-        <v>716</v>
+        <v>3361</v>
       </c>
       <c r="D291" t="s">
-        <v>895</v>
+        <v>3362</v>
       </c>
       <c r="E291" t="s">
         <v>29</v>
       </c>
       <c r="F291" t="s">
-        <v>2848</v>
+        <v>3363</v>
       </c>
       <c r="G291" t="s">
-        <v>31</v>
+        <v>3364</v>
       </c>
       <c r="H291" t="s">
-        <v>3354</v>
+        <v>2670</v>
       </c>
       <c r="I291">
-        <v>13540</v>
+        <v>11243</v>
       </c>
       <c r="J291" t="s">
-        <v>3355</v>
+        <v>313</v>
       </c>
       <c r="K291" s="2">
-        <v>744710298136</v>
+        <v>575301419258</v>
       </c>
       <c r="L291"/>
       <c r="M291"/>
       <c r="N291" t="s">
-        <v>3356</v>
+        <v>3365</v>
       </c>
       <c r="O291" t="s">
-        <v>3348</v>
+        <v>3366</v>
       </c>
       <c r="P291" t="s">
-        <v>3357</v>
+        <v>3367</v>
       </c>
       <c r="Q291" t="s">
-        <v>3350</v>
+        <v>3368</v>
       </c>
       <c r="R291" t="s">
         <v>38</v>
       </c>
       <c r="S291" t="s">
         <v>39</v>
       </c>
       <c r="T291" t="s">
-        <v>3358</v>
+        <v>3369</v>
       </c>
       <c r="U291" t="s">
-        <v>114</v>
+        <v>454</v>
       </c>
       <c r="V291" t="s">
         <v>42</v>
       </c>
       <c r="W291" t="s">
         <v>43</v>
       </c>
       <c r="X291"/>
       <c r="Y291"/>
-      <c r="Z291" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Z291"/>
     </row>
     <row r="292" spans="1:26">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
-        <v>3360</v>
+        <v>3370</v>
       </c>
       <c r="C292" t="s">
-        <v>3361</v>
+        <v>3371</v>
       </c>
       <c r="D292" t="s">
-        <v>3362</v>
+        <v>3372</v>
       </c>
       <c r="E292" t="s">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F292" t="s">
-        <v>3363</v>
+        <v>2738</v>
       </c>
       <c r="G292" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="H292" t="s">
-        <v>447</v>
+        <v>3373</v>
       </c>
       <c r="I292">
-        <v>5881</v>
+        <v>11592</v>
       </c>
       <c r="J292" t="s">
-        <v>408</v>
+        <v>580</v>
       </c>
       <c r="K292" s="2">
-        <v>352500170124</v>
+        <v>622702632814</v>
       </c>
       <c r="L292"/>
       <c r="M292" t="s">
-        <v>3364</v>
+        <v>3374</v>
       </c>
       <c r="N292" t="s">
-        <v>3365</v>
+        <v>3375</v>
       </c>
       <c r="O292" t="s">
-        <v>3366</v>
+        <v>3376</v>
       </c>
       <c r="P292" t="s">
-        <v>3367</v>
+        <v>3377</v>
       </c>
       <c r="Q292" t="s">
-        <v>3368</v>
+        <v>3378</v>
       </c>
       <c r="R292" t="s">
-        <v>38</v>
+        <v>127</v>
       </c>
       <c r="S292" t="s">
         <v>39</v>
       </c>
       <c r="T292" t="s">
-        <v>3369</v>
+        <v>3379</v>
       </c>
       <c r="U292" t="s">
-        <v>3370</v>
+        <v>1613</v>
       </c>
       <c r="V292" t="s">
         <v>42</v>
       </c>
       <c r="W292" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z292"/>
+        <v>3380</v>
+      </c>
+      <c r="X292" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y292" t="s">
+        <v>3381</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>3382</v>
+      </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
-        <v>3371</v>
+        <v>3383</v>
       </c>
       <c r="C293" t="s">
-        <v>3372</v>
+        <v>716</v>
       </c>
       <c r="D293" t="s">
-        <v>3373</v>
+        <v>1743</v>
       </c>
       <c r="E293" t="s">
         <v>76</v>
       </c>
       <c r="F293" t="s">
-        <v>3374</v>
+        <v>3384</v>
       </c>
       <c r="G293" t="s">
-        <v>3375</v>
+        <v>3385</v>
       </c>
       <c r="H293" t="s">
-        <v>3376</v>
+        <v>2279</v>
       </c>
       <c r="I293">
-        <v>7396</v>
+        <v>13540</v>
       </c>
       <c r="J293" t="s">
-        <v>910</v>
+        <v>3104</v>
       </c>
       <c r="K293" s="2">
-        <v>352508911712</v>
-[...1 lines deleted...]
-      <c r="L293"/>
+        <v>74471028136</v>
+      </c>
+      <c r="L293" t="s">
+        <v>3386</v>
+      </c>
       <c r="M293" t="s">
-        <v>3377</v>
+        <v>3387</v>
       </c>
       <c r="N293" t="s">
-        <v>3378</v>
+        <v>3388</v>
       </c>
       <c r="O293" t="s">
-        <v>3379</v>
+        <v>3389</v>
       </c>
       <c r="P293" t="s">
-        <v>3380</v>
+        <v>3390</v>
       </c>
       <c r="Q293" t="s">
-        <v>3381</v>
+        <v>3391</v>
       </c>
       <c r="R293" t="s">
         <v>38</v>
       </c>
       <c r="S293" t="s">
         <v>39</v>
       </c>
       <c r="T293" t="s">
-        <v>3382</v>
+        <v>3392</v>
       </c>
       <c r="U293" t="s">
-        <v>3383</v>
+        <v>159</v>
       </c>
       <c r="V293" t="s">
-        <v>42</v>
+        <v>130</v>
       </c>
       <c r="W293" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="Z293"/>
+        <v>58</v>
+      </c>
+      <c r="X293" t="s">
+        <v>59</v>
+      </c>
+      <c r="Y293" t="s">
+        <v>3393</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>3394</v>
+      </c>
     </row>
     <row r="294" spans="1:26">
-      <c r="K294" s="2"/>
+      <c r="A294">
+        <v>293</v>
+      </c>
+      <c r="B294" t="s">
+        <v>3383</v>
+      </c>
+      <c r="C294" t="s">
+        <v>716</v>
+      </c>
+      <c r="D294" t="s">
+        <v>895</v>
+      </c>
+      <c r="E294" t="s">
+        <v>29</v>
+      </c>
+      <c r="F294" t="s">
+        <v>2877</v>
+      </c>
+      <c r="G294" t="s">
+        <v>31</v>
+      </c>
+      <c r="H294" t="s">
+        <v>3395</v>
+      </c>
+      <c r="I294">
+        <v>13540</v>
+      </c>
+      <c r="J294" t="s">
+        <v>3396</v>
+      </c>
+      <c r="K294" s="2">
+        <v>744710298136</v>
+      </c>
+      <c r="L294"/>
+      <c r="M294"/>
+      <c r="N294" t="s">
+        <v>3397</v>
+      </c>
+      <c r="O294" t="s">
+        <v>3389</v>
+      </c>
+      <c r="P294" t="s">
+        <v>3398</v>
+      </c>
+      <c r="Q294" t="s">
+        <v>3391</v>
+      </c>
+      <c r="R294" t="s">
+        <v>38</v>
+      </c>
+      <c r="S294" t="s">
+        <v>39</v>
+      </c>
+      <c r="T294" t="s">
+        <v>3399</v>
+      </c>
+      <c r="U294" t="s">
+        <v>114</v>
+      </c>
+      <c r="V294" t="s">
+        <v>42</v>
+      </c>
+      <c r="W294" t="s">
+        <v>43</v>
+      </c>
+      <c r="X294"/>
+      <c r="Y294"/>
+      <c r="Z294" t="s">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295">
+        <v>294</v>
+      </c>
+      <c r="B295" t="s">
+        <v>3401</v>
+      </c>
+      <c r="C295" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D295" t="s">
+        <v>3403</v>
+      </c>
+      <c r="E295" t="s">
+        <v>76</v>
+      </c>
+      <c r="F295" t="s">
+        <v>3404</v>
+      </c>
+      <c r="G295" t="s">
+        <v>78</v>
+      </c>
+      <c r="H295" t="s">
+        <v>447</v>
+      </c>
+      <c r="I295">
+        <v>5881</v>
+      </c>
+      <c r="J295" t="s">
+        <v>408</v>
+      </c>
+      <c r="K295" s="2">
+        <v>352500170124</v>
+      </c>
+      <c r="L295"/>
+      <c r="M295" t="s">
+        <v>3405</v>
+      </c>
+      <c r="N295" t="s">
+        <v>3406</v>
+      </c>
+      <c r="O295" t="s">
+        <v>3407</v>
+      </c>
+      <c r="P295" t="s">
+        <v>3408</v>
+      </c>
+      <c r="Q295" t="s">
+        <v>3409</v>
+      </c>
+      <c r="R295" t="s">
+        <v>38</v>
+      </c>
+      <c r="S295" t="s">
+        <v>39</v>
+      </c>
+      <c r="T295" t="s">
+        <v>3410</v>
+      </c>
+      <c r="U295" t="s">
+        <v>3411</v>
+      </c>
+      <c r="V295" t="s">
+        <v>42</v>
+      </c>
+      <c r="W295" t="s">
+        <v>43</v>
+      </c>
+      <c r="X295"/>
+      <c r="Y295"/>
+      <c r="Z295"/>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296">
+        <v>295</v>
+      </c>
+      <c r="B296" t="s">
+        <v>3412</v>
+      </c>
+      <c r="C296" t="s">
+        <v>3413</v>
+      </c>
+      <c r="D296" t="s">
+        <v>3414</v>
+      </c>
+      <c r="E296" t="s">
+        <v>76</v>
+      </c>
+      <c r="F296" t="s">
+        <v>3415</v>
+      </c>
+      <c r="G296" t="s">
+        <v>3416</v>
+      </c>
+      <c r="H296" t="s">
+        <v>3417</v>
+      </c>
+      <c r="I296">
+        <v>7396</v>
+      </c>
+      <c r="J296" t="s">
+        <v>910</v>
+      </c>
+      <c r="K296" s="2">
+        <v>352508911712</v>
+      </c>
+      <c r="L296"/>
+      <c r="M296" t="s">
+        <v>3418</v>
+      </c>
+      <c r="N296" t="s">
+        <v>3419</v>
+      </c>
+      <c r="O296" t="s">
+        <v>3420</v>
+      </c>
+      <c r="P296" t="s">
+        <v>3421</v>
+      </c>
+      <c r="Q296" t="s">
+        <v>3422</v>
+      </c>
+      <c r="R296" t="s">
+        <v>38</v>
+      </c>
+      <c r="S296" t="s">
+        <v>39</v>
+      </c>
+      <c r="T296" t="s">
+        <v>3423</v>
+      </c>
+      <c r="U296" t="s">
+        <v>3424</v>
+      </c>
+      <c r="V296" t="s">
+        <v>42</v>
+      </c>
+      <c r="W296" t="s">
+        <v>43</v>
+      </c>
+      <c r="X296"/>
+      <c r="Y296"/>
+      <c r="Z296"/>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="K297" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>